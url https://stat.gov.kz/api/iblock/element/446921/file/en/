--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -4,73 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{42702358-F8D0-4FFC-BFA7-018D7E272132}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A1ED6DA-FFFC-4AA3-B5AE-3DEE74A719D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="950" activeTab="2" xr2:uid="{DCE18790-2B71-49F3-876C-18B97ABBCA3C}"/>
+    <workbookView xWindow="765" yWindow="735" windowWidth="14055" windowHeight="12225" tabRatio="950" xr2:uid="{DCE18790-2B71-49F3-876C-18B97ABBCA3C}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="2" r:id="rId2"/>
     <sheet name="Indicator" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...7 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="93">
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
@@ -313,59 +304,59 @@
   <si>
     <t>Turnover in foreign currency - Import</t>
   </si>
   <si>
     <t>The indicator has been formed since 2020</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
     <t>January-December 2025*</t>
   </si>
   <si>
     <t>Zhursynbekova G.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>January-April 2026*</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1361,86 +1352,86 @@
     <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{A8AAB828-4784-47C1-A06F-140084CEED93}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{FD8C58C7-EBF1-40F8-A64C-BEC59310D3E2}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{BD482BF3-2A18-4F9B-880F-C87715F13E74}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{C352D875-3FF3-45B0-9E2E-EA2ADA983114}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{CAE42C46-E170-40A4-BFB1-D64BE2487A2B}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{401CCB6F-F8F1-46FE-832F-C36731048E73}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{9C183CF6-0803-479B-B614-9E1CDDAA58B9}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{0F4F74CF-B19E-49C5-810E-7F5FAA3EAC1F}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{44313A19-4974-49DB-8380-FFCEBA65C1E4}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{9327FB47-0313-41A8-AD1B-0B0597B69B53}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{C725544B-D0FD-488D-BC3E-4465DE811DC4}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{3B4436E8-D3E2-4DF4-B3B9-EAC236188D80}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{B3FDF176-FA82-47A9-88C2-8300B7533EF7}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{5D907F12-D8AC-4F18-B8B6-38B1FF4BDD6D}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{50F6B2CC-313E-44B2-ACE0-0EE92C9062C7}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{751C344B-FDBE-4EF9-A064-6B7DBB506EFB}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{3D161937-B8A2-497A-9454-F1159CD85DA0}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{6F93EEB2-C9A7-4541-A36F-4D18D74C1C52}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{49C7D1E8-1136-43AE-974E-ABB19656F1D2}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{52CE5806-0C63-4B74-8F67-7B8B65A86C5B}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{6D2A6D22-AF95-4485-A9DB-108C4B6CB069}"/>
     <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{FBA39A1E-3C80-4C72-BB67-6A074647C0DF}"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="23" xr:uid="{E026338A-FFCA-45F2-9197-6178619FA495}"/>
@@ -1840,52 +1831,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{644EBD95-49BB-443C-8AC0-0885D7373D10}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="18"/>
       <c r="B1" s="15"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="20">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="21" t="s">
         <v>12</v>
       </c>
@@ -1979,59 +1970,59 @@
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>28</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="46">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="46">
-        <v>46218</v>
+        <v>46251</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>89</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="16" t="s">
@@ -2145,52 +2136,52 @@
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="19" spans="2:4">
       <c r="B19" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C457E22-6AF2-49BF-AA3B-D6DA11D46056}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="10" customWidth="1"/>
     <col min="3" max="7" width="10.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="10" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="10"/>
     <col min="16" max="16" width="8.85546875" style="10" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="9" customFormat="1" ht="15.75">
       <c r="A2" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="27">
         <v>312101</v>
@@ -2230,631 +2221,631 @@
       <c r="A5" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="30">
         <v>14708500.727940001</v>
       </c>
       <c r="D5" s="31">
         <v>18772529.259539999</v>
       </c>
       <c r="E5" s="32">
         <v>19255140.5</v>
       </c>
       <c r="F5" s="32">
         <v>18221499.800000001</v>
       </c>
       <c r="G5" s="32">
         <v>19886812.399999999</v>
       </c>
       <c r="H5" s="44">
         <v>20769221.229680002</v>
       </c>
       <c r="I5" s="47">
-        <v>7160857.4302099999</v>
+        <v>8917681.0349200107</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="41" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="33" t="s">
         <v>83</v>
       </c>
       <c r="D6" s="33" t="s">
         <v>83</v>
       </c>
       <c r="E6" s="32">
         <v>527356.69999999995</v>
       </c>
       <c r="F6" s="32">
         <v>430497.7</v>
       </c>
       <c r="G6" s="32">
         <v>423764.5</v>
       </c>
       <c r="H6" s="44">
         <v>1074496.19989</v>
       </c>
       <c r="I6" s="44">
-        <v>336684.50387000002</v>
+        <v>360841.59205000091</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="34">
         <v>347344.26111000002</v>
       </c>
       <c r="D7" s="31">
         <v>454559.97518000001</v>
       </c>
       <c r="E7" s="32">
         <v>841864.1</v>
       </c>
       <c r="F7" s="32">
         <v>893974.6</v>
       </c>
       <c r="G7" s="32">
         <v>1157297.1000000001</v>
       </c>
       <c r="H7" s="44">
         <v>408145.04453000001</v>
       </c>
       <c r="I7" s="44">
-        <v>147743.24505999999</v>
+        <v>191420.64013000048</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="34">
         <v>628397.30961999996</v>
       </c>
       <c r="D8" s="31">
         <v>782870.26635000005</v>
       </c>
       <c r="E8" s="32">
         <v>1072262.3999999999</v>
       </c>
       <c r="F8" s="32">
         <v>681434.5</v>
       </c>
       <c r="G8" s="32">
         <v>697143.4</v>
       </c>
       <c r="H8" s="44">
         <v>697690.49228999997</v>
       </c>
       <c r="I8" s="44">
-        <v>203364.51131</v>
+        <v>262979.42159999994</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="42" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="34">
         <v>697212.94987000001</v>
       </c>
       <c r="D9" s="31">
         <v>1023547.44604</v>
       </c>
       <c r="E9" s="32">
         <v>385741.3</v>
       </c>
       <c r="F9" s="32">
         <v>305029.2</v>
       </c>
       <c r="G9" s="32">
         <v>279559.40000000002</v>
       </c>
       <c r="H9" s="44">
         <v>798438.49659999995</v>
       </c>
       <c r="I9" s="44">
-        <v>237757.02846999999</v>
+        <v>302975.51562999975</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="34">
         <v>281589.03208999999</v>
       </c>
       <c r="D10" s="31">
         <v>379825.83286999998</v>
       </c>
       <c r="E10" s="32">
         <v>691487</v>
       </c>
       <c r="F10" s="32">
         <v>683647.4</v>
       </c>
       <c r="G10" s="32">
         <v>643233.5</v>
       </c>
       <c r="H10" s="44">
         <v>302469.23940999998</v>
       </c>
       <c r="I10" s="44">
-        <v>97473.225030000001</v>
+        <v>126628.37034999966</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="34">
         <v>450406.48431999999</v>
       </c>
       <c r="D11" s="31">
         <v>642350.72487000003</v>
       </c>
       <c r="E11" s="32">
         <v>252177.3</v>
       </c>
       <c r="F11" s="32">
         <v>276077.7</v>
       </c>
       <c r="G11" s="32">
         <v>180098.5</v>
       </c>
       <c r="H11" s="44">
         <v>794461.24337000004</v>
       </c>
       <c r="I11" s="44">
-        <v>150473.39735000001</v>
+        <v>185841.11620999992</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="34">
         <v>165384.01989</v>
       </c>
       <c r="D12" s="31">
         <v>229147.07597000001</v>
       </c>
       <c r="E12" s="32">
         <v>1279815</v>
       </c>
       <c r="F12" s="32">
         <v>1094074.1000000001</v>
       </c>
       <c r="G12" s="32">
         <v>1191688.8</v>
       </c>
       <c r="H12" s="44">
         <v>212080.18770000001</v>
       </c>
       <c r="I12" s="44">
-        <v>67604.933539999998</v>
+        <v>87461.879999999932</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="32">
         <v>1285340.7</v>
       </c>
       <c r="F13" s="32">
         <v>1041893.1</v>
       </c>
       <c r="G13" s="32">
         <v>1003620.5</v>
       </c>
       <c r="H13" s="44">
         <v>70573.622700000007</v>
       </c>
       <c r="I13" s="44">
-        <v>23633.227289999999</v>
+        <v>30201.895199999963</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="34">
         <v>945940.72187999997</v>
       </c>
       <c r="D14" s="31">
         <v>1471972.42604</v>
       </c>
       <c r="E14" s="32">
         <v>54511.6</v>
       </c>
       <c r="F14" s="32">
         <v>53368.3</v>
       </c>
       <c r="G14" s="32">
         <v>68419.3</v>
       </c>
       <c r="H14" s="44">
         <v>1217102.1965099999</v>
       </c>
       <c r="I14" s="44">
-        <v>384615.79888000002</v>
+        <v>506492.76593999687</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="34">
         <v>805157.61155999999</v>
       </c>
       <c r="D15" s="31">
         <v>1174273.8087200001</v>
       </c>
       <c r="E15" s="32">
         <v>180259</v>
       </c>
       <c r="F15" s="32">
         <v>197183.6</v>
       </c>
       <c r="G15" s="32">
         <v>199497.9</v>
       </c>
       <c r="H15" s="44">
         <v>946715.38147000002</v>
       </c>
       <c r="I15" s="44">
-        <v>287042.92998000002</v>
+        <v>380859.19585999899</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="34">
         <v>45188.253510000002</v>
       </c>
       <c r="D16" s="31">
         <v>50292.295480000001</v>
       </c>
       <c r="E16" s="32">
         <v>860089.1</v>
       </c>
       <c r="F16" s="32">
         <v>833151.3</v>
       </c>
       <c r="G16" s="32">
         <v>821771.3</v>
       </c>
       <c r="H16" s="44">
         <v>58880.698929999999</v>
       </c>
       <c r="I16" s="44">
-        <v>10945.6594</v>
+        <v>17469.955069999985</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="34">
         <v>149506.97781000001</v>
       </c>
       <c r="D17" s="31">
         <v>161584.24588</v>
       </c>
       <c r="E17" s="32">
         <v>475450</v>
       </c>
       <c r="F17" s="32">
         <v>506570.2</v>
       </c>
       <c r="G17" s="32">
         <v>612030.1</v>
       </c>
       <c r="H17" s="44">
         <v>195987.59445</v>
       </c>
       <c r="I17" s="44">
-        <v>56646.975550000003</v>
+        <v>74110.042780000149</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="34">
         <v>595370.99803000002</v>
       </c>
       <c r="D18" s="31">
         <v>811954.23502999998</v>
       </c>
       <c r="E18" s="32">
         <v>1457205</v>
       </c>
       <c r="F18" s="32">
         <v>1110764.3</v>
       </c>
       <c r="G18" s="32">
         <v>842993.5</v>
       </c>
       <c r="H18" s="44">
         <v>928706.80804000003</v>
       </c>
       <c r="I18" s="44">
-        <v>231343.06503999999</v>
+        <v>304131.42003999971</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="34">
         <v>404613.27652000001</v>
       </c>
       <c r="D19" s="31">
         <v>444540.79366000002</v>
       </c>
       <c r="E19" s="32">
         <v>3210168.5</v>
       </c>
       <c r="F19" s="32">
         <v>3747524.4</v>
       </c>
       <c r="G19" s="32">
         <v>4545109.9000000004</v>
       </c>
       <c r="H19" s="44">
         <v>589344.42723000003</v>
       </c>
       <c r="I19" s="44">
-        <v>242085.56489000001</v>
+        <v>291659.92373000114</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="34">
         <v>85277.242129999999</v>
       </c>
       <c r="D20" s="31">
         <v>135376.7635</v>
       </c>
       <c r="E20" s="32">
         <v>5602827.7000000002</v>
       </c>
       <c r="F20" s="32">
         <v>5117656.0999999996</v>
       </c>
       <c r="G20" s="32">
         <v>5477385.9000000004</v>
       </c>
       <c r="H20" s="44">
         <v>341774.90545000002</v>
       </c>
       <c r="I20" s="44">
-        <v>105696.64112</v>
+        <v>130027.2230499999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="33" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="30">
         <v>532966.30000000005</v>
       </c>
       <c r="F21" s="32">
         <v>599859.80000000005</v>
       </c>
       <c r="G21" s="32">
         <v>515491.3</v>
       </c>
       <c r="H21" s="44">
         <v>44607.882940000003</v>
       </c>
       <c r="I21" s="44">
-        <v>9588.2181700000001</v>
+        <v>18785.949589999997</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="34">
         <v>1372621.5969400001</v>
       </c>
       <c r="D22" s="31">
         <v>1541874.1908100001</v>
       </c>
       <c r="E22" s="32">
         <v>124924.6</v>
       </c>
       <c r="F22" s="32">
         <v>129541.5</v>
       </c>
       <c r="G22" s="32">
         <v>243427.9</v>
       </c>
       <c r="H22" s="44">
         <v>1135815.07067</v>
       </c>
       <c r="I22" s="44">
-        <v>632766.00208999997</v>
+        <v>715915.03191000153</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="34">
         <v>2581347.3861600002</v>
       </c>
       <c r="D23" s="31">
         <v>3037419.2828299999</v>
       </c>
       <c r="E23" s="32">
         <v>42253.4</v>
       </c>
       <c r="F23" s="32">
         <v>56814.400000000001</v>
       </c>
       <c r="G23" s="32">
         <v>60896.1</v>
       </c>
       <c r="H23" s="44">
         <v>4448696.3479199996</v>
       </c>
       <c r="I23" s="44">
-        <v>1837474.9082800001</v>
+        <v>2269592.0058899978</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="34">
         <v>4718470.5426099999</v>
       </c>
       <c r="D24" s="31">
         <v>5848280.2153000003</v>
       </c>
       <c r="E24" s="32">
         <v>41739.800000000003</v>
       </c>
       <c r="F24" s="32">
         <v>58119.5</v>
       </c>
       <c r="G24" s="32">
         <v>41145.5</v>
       </c>
       <c r="H24" s="44">
         <v>6069761.2340000002</v>
       </c>
       <c r="I24" s="44">
-        <v>1976589.45267</v>
+        <v>2502223.6324800136</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="35">
         <v>434672.06388999999</v>
       </c>
       <c r="D25" s="36">
         <v>582659.68100999994</v>
       </c>
       <c r="E25" s="37">
         <v>336701.3</v>
       </c>
       <c r="F25" s="37">
         <v>404318.4</v>
       </c>
       <c r="G25" s="37">
         <v>882238.1</v>
       </c>
       <c r="H25" s="45">
         <v>433474.15558000002</v>
       </c>
       <c r="I25" s="45">
-        <v>121328.14221999999</v>
+        <v>158063.45741000061</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="28" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>