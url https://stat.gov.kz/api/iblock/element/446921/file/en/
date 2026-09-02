--- v1 (2026-07-24)
+++ v2 (2026-09-02)
@@ -1,97 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A1ED6DA-FFFC-4AA3-B5AE-3DEE74A719D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBA7A99E-C506-4AB0-830C-11C7BAAF3573}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="765" yWindow="735" windowWidth="14055" windowHeight="12225" tabRatio="950" xr2:uid="{DCE18790-2B71-49F3-876C-18B97ABBCA3C}"/>
+    <workbookView xWindow="9465" yWindow="255" windowWidth="18435" windowHeight="14910" tabRatio="950" xr2:uid="{DCE18790-2B71-49F3-876C-18B97ABBCA3C}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
-    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
-    <sheet name="Indicator" sheetId="31" r:id="rId3"/>
+    <sheet name="Indicator" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="93">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="87">
   <si>
     <t>SIC code</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
@@ -292,125 +269,127 @@
   <si>
     <t>79</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
     <t>Trade turnover of the Republic of Kazakhstan with the member states of the Eurasian Economic Union</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Turnover in foreign currency - Import</t>
   </si>
   <si>
     <t>The indicator has been formed since 2020</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
-    <t>January-December 2025*</t>
-[...1 lines deleted...]
-  <si>
     <t>Zhursynbekova G.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>January-May 2026*</t>
+    <t>January-June 2026*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» - no case
+«0.0» - insignificant value
+«X» - data is confidential
+«...» - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="50">
+  <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...3 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -617,56 +596,50 @@
       <sz val="11"/>
       <color indexed="53"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1081,357 +1054,344 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="4" fontId="27" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="26" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="28" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="29" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="30" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="32" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="31" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="32" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="31" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="28" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="33" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="32" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="34" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="33" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="16" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="103" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="17" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="45" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{A8AAB828-4784-47C1-A06F-140084CEED93}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{FD8C58C7-EBF1-40F8-A64C-BEC59310D3E2}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{BD482BF3-2A18-4F9B-880F-C87715F13E74}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{C352D875-3FF3-45B0-9E2E-EA2ADA983114}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{CAE42C46-E170-40A4-BFB1-D64BE2487A2B}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{401CCB6F-F8F1-46FE-832F-C36731048E73}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{9C183CF6-0803-479B-B614-9E1CDDAA58B9}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{0F4F74CF-B19E-49C5-810E-7F5FAA3EAC1F}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{44313A19-4974-49DB-8380-FFCEBA65C1E4}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{9327FB47-0313-41A8-AD1B-0B0597B69B53}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{C725544B-D0FD-488D-BC3E-4465DE811DC4}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{3B4436E8-D3E2-4DF4-B3B9-EAC236188D80}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{B3FDF176-FA82-47A9-88C2-8300B7533EF7}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{5D907F12-D8AC-4F18-B8B6-38B1FF4BDD6D}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{50F6B2CC-313E-44B2-ACE0-0EE92C9062C7}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{751C344B-FDBE-4EF9-A064-6B7DBB506EFB}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{3D161937-B8A2-497A-9454-F1159CD85DA0}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{6F93EEB2-C9A7-4541-A36F-4D18D74C1C52}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{49C7D1E8-1136-43AE-974E-ABB19656F1D2}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{52CE5806-0C63-4B74-8F67-7B8B65A86C5B}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{6D2A6D22-AF95-4485-A9DB-108C4B6CB069}"/>
     <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{FBA39A1E-3C80-4C72-BB67-6A074647C0DF}"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="23" xr:uid="{E026338A-FFCA-45F2-9197-6178619FA495}"/>
@@ -1526,51 +1486,51 @@
     <cellStyle name="Плохой 2" xfId="111" xr:uid="{E112971D-8274-4994-B2A7-0E12C7E8185D}"/>
     <cellStyle name="Плохой 2 2" xfId="112" xr:uid="{3A0C1993-7BD4-4F12-B72B-8159ADC4317F}"/>
     <cellStyle name="Пояснение 2" xfId="113" xr:uid="{9F6F74CB-F279-48A5-86C1-AFC9B4B6B2A2}"/>
     <cellStyle name="Примечание 2" xfId="114" xr:uid="{ED21AB89-1751-47E6-AF41-279D04531129}"/>
     <cellStyle name="Примечание 2 2" xfId="115" xr:uid="{409A4001-862A-4E30-969C-8AAEF3126CB1}"/>
     <cellStyle name="Связанная ячейка 2" xfId="116" xr:uid="{A63BFDB8-E0F8-4BC2-861B-268A570A34BC}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="117" xr:uid="{DC49FB68-21FC-4F6A-8A65-B600529E5739}"/>
     <cellStyle name="Текст предупреждения 2" xfId="118" xr:uid="{0E70DD9C-3E46-4BC8-976E-66E4509F664E}"/>
     <cellStyle name="Хороший 2" xfId="119" xr:uid="{C8F20AAF-B107-4E7D-8CB7-44BFC42F61EB}"/>
     <cellStyle name="Хороший 2 2" xfId="120" xr:uid="{B69560DB-45B0-4900-A2F4-226AF67AFF01}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1822,1057 +1782,991 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{644EBD95-49BB-443C-8AC0-0885D7373D10}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A15" sqref="A15:B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="18"/>
-      <c r="B1" s="15"/>
+      <c r="A1" s="11"/>
+      <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="13">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="15" customHeight="1">
+      <c r="A3" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4" ht="15" customHeight="1">
+      <c r="A4" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5"/>
+    </row>
+    <row r="6" spans="1:4" ht="15" customHeight="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="27" customHeight="1">
+      <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="20">
-[...4 lines deleted...]
-      <c r="A3" s="21" t="s">
+      <c r="B9" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9"/>
+    </row>
+    <row r="10" spans="1:4" ht="52.5" customHeight="1">
+      <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="20" t="s">
-[...5 lines deleted...]
-      <c r="A4" s="21" t="s">
+      <c r="B10" s="16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="22" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="17" t="s">
+      <c r="B11" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="20" t="s">
-[...5 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="B12" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="20" t="s">
+    </row>
+    <row r="13" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="78.75" customHeight="1">
+      <c r="A15" s="12" t="s">
         <v>85</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="20" t="s">
+      <c r="B15" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16"/>
+    </row>
+    <row r="17" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A17" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="39">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="39">
+        <v>46280</v>
+      </c>
+      <c r="D18"/>
+    </row>
+    <row r="19" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A19" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20"/>
+    </row>
+    <row r="21" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A21" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="D7"/>
-[...61 lines deleted...]
-      <c r="A15" s="19" t="s">
+    </row>
+    <row r="22" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A22" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="25" t="s">
-[...57 lines deleted...]
-      <c r="B22" s="14"/>
+      <c r="B22" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23"/>
-[...1 lines deleted...]
-      <c r="D23"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24"/>
       <c r="B24"/>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="7"/>
-[...1 lines deleted...]
-      <c r="D27"/>
+      <c r="A27"/>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="7"/>
-      <c r="B28" s="7"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="8"/>
-      <c r="B29" s="8"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{B1E4C762-61CE-4A95-AECF-FEAE1BC40999}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{B1E4C762-61CE-4A95-AECF-FEAE1BC40999}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{88CBD8C2-A84E-400D-8B24-9ED297759935}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5441ED26-DE92-4968-8828-8A827C3544CB}">
-[...67 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C457E22-6AF2-49BF-AA3B-D6DA11D46056}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="13.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
+    <col min="3" max="7" width="10.28515625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="10" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.140625" style="5" customWidth="1"/>
+    <col min="10" max="15" width="9.140625" style="5"/>
+    <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="9" customFormat="1" ht="15.75">
-[...4 lines deleted...]
-        <v>10</v>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
+      <c r="A2" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="19" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
-      <c r="A3" s="27">
+      <c r="A3" s="20">
         <v>312101</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="26.25" customHeight="1">
+      <c r="A4" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="31"/>
+      <c r="C4" s="32">
+        <v>2020</v>
+      </c>
+      <c r="D4" s="32">
+        <v>2021</v>
+      </c>
+      <c r="E4" s="32">
+        <v>2022</v>
+      </c>
+      <c r="F4" s="32">
+        <v>2023</v>
+      </c>
+      <c r="G4" s="32">
+        <v>2024</v>
+      </c>
+      <c r="H4" s="36">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="36" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A5" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="23">
+        <v>14708500.727940001</v>
+      </c>
+      <c r="D5" s="24">
+        <v>18772529.259539999</v>
+      </c>
+      <c r="E5" s="25">
+        <v>19255140.5</v>
+      </c>
+      <c r="F5" s="25">
+        <v>18221499.800000001</v>
+      </c>
+      <c r="G5" s="25">
+        <v>19886812.399999999</v>
+      </c>
+      <c r="H5" s="37">
+        <v>21127012.602319997</v>
+      </c>
+      <c r="I5" s="40">
+        <v>10610045.980839999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="25">
+        <v>527356.69999999995</v>
+      </c>
+      <c r="F6" s="25">
+        <v>430497.7</v>
+      </c>
+      <c r="G6" s="25">
+        <v>423764.5</v>
+      </c>
+      <c r="H6" s="37">
+        <v>1076048.7003400014</v>
+      </c>
+      <c r="I6" s="37">
+        <v>395693.27459999989</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="27">
+        <v>347344.26111000002</v>
+      </c>
+      <c r="D7" s="24">
+        <v>454559.97518000001</v>
+      </c>
+      <c r="E7" s="25">
+        <v>841864.1</v>
+      </c>
+      <c r="F7" s="25">
+        <v>893974.6</v>
+      </c>
+      <c r="G7" s="25">
+        <v>1157297.1000000001</v>
+      </c>
+      <c r="H7" s="37">
+        <v>409647.7367699985</v>
+      </c>
+      <c r="I7" s="37">
+        <v>234542.94308</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="27">
+        <v>628397.30961999996</v>
+      </c>
+      <c r="D8" s="24">
+        <v>782870.26635000005</v>
+      </c>
+      <c r="E8" s="25">
+        <v>1072262.3999999999</v>
+      </c>
+      <c r="F8" s="25">
+        <v>681434.5</v>
+      </c>
+      <c r="G8" s="25">
+        <v>697143.4</v>
+      </c>
+      <c r="H8" s="37">
+        <v>703688.58363999857</v>
+      </c>
+      <c r="I8" s="37">
+        <v>316986.86857999978</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="27">
+        <v>697212.94987000001</v>
+      </c>
+      <c r="D9" s="24">
+        <v>1023547.44604</v>
+      </c>
+      <c r="E9" s="25">
+        <v>385741.3</v>
+      </c>
+      <c r="F9" s="25">
+        <v>305029.2</v>
+      </c>
+      <c r="G9" s="25">
+        <v>279559.40000000002</v>
+      </c>
+      <c r="H9" s="37">
+        <v>827435.7743899998</v>
+      </c>
+      <c r="I9" s="37">
+        <v>366938.3968000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="35" t="s">
         <v>37</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="A5" s="29" t="s">
+      <c r="C10" s="27">
+        <v>281589.03208999999</v>
+      </c>
+      <c r="D10" s="24">
+        <v>379825.83286999998</v>
+      </c>
+      <c r="E10" s="25">
+        <v>691487</v>
+      </c>
+      <c r="F10" s="25">
+        <v>683647.4</v>
+      </c>
+      <c r="G10" s="25">
+        <v>643233.5</v>
+      </c>
+      <c r="H10" s="37">
+        <v>309598.62506000034</v>
+      </c>
+      <c r="I10" s="37">
+        <v>146878.3080299999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="27">
+        <v>450406.48431999999</v>
+      </c>
+      <c r="D11" s="24">
+        <v>642350.72487000003</v>
+      </c>
+      <c r="E11" s="25">
+        <v>252177.3</v>
+      </c>
+      <c r="F11" s="25">
+        <v>276077.7</v>
+      </c>
+      <c r="G11" s="25">
+        <v>180098.5</v>
+      </c>
+      <c r="H11" s="37">
+        <v>805923.43094000011</v>
+      </c>
+      <c r="I11" s="37">
+        <v>222945.68938</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="40" t="s">
-[...25 lines deleted...]
-      <c r="A6" s="29" t="s">
+      <c r="B12" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="27">
+        <v>165384.01989</v>
+      </c>
+      <c r="D12" s="24">
+        <v>229147.07597000001</v>
+      </c>
+      <c r="E12" s="25">
+        <v>1279815</v>
+      </c>
+      <c r="F12" s="25">
+        <v>1094074.1000000001</v>
+      </c>
+      <c r="G12" s="25">
+        <v>1191688.8</v>
+      </c>
+      <c r="H12" s="37">
+        <v>220508.13821999996</v>
+      </c>
+      <c r="I12" s="37">
+        <v>108833.50125000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="41" t="s">
+      <c r="B13" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="33" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="29" t="s">
+      <c r="C13" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="25">
+        <v>1285340.7</v>
+      </c>
+      <c r="F13" s="25">
+        <v>1041893.1</v>
+      </c>
+      <c r="G13" s="25">
+        <v>1003620.5</v>
+      </c>
+      <c r="H13" s="37">
+        <v>74828.95504000003</v>
+      </c>
+      <c r="I13" s="37">
+        <v>38378.735690000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="41" t="s">
+      <c r="B14" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="34">
-[...22 lines deleted...]
-      <c r="A8" s="29" t="s">
+      <c r="C14" s="27">
+        <v>945940.72187999997</v>
+      </c>
+      <c r="D14" s="24">
+        <v>1471972.42604</v>
+      </c>
+      <c r="E14" s="25">
+        <v>54511.6</v>
+      </c>
+      <c r="F14" s="25">
+        <v>53368.3</v>
+      </c>
+      <c r="G14" s="25">
+        <v>68419.3</v>
+      </c>
+      <c r="H14" s="37">
+        <v>1234734.0718100043</v>
+      </c>
+      <c r="I14" s="37">
+        <v>651017.65732000046</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="42" t="s">
+      <c r="B15" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="34">
-[...22 lines deleted...]
-      <c r="A9" s="29" t="s">
+      <c r="C15" s="27">
+        <v>805157.61155999999</v>
+      </c>
+      <c r="D15" s="24">
+        <v>1174273.8087200001</v>
+      </c>
+      <c r="E15" s="25">
+        <v>180259</v>
+      </c>
+      <c r="F15" s="25">
+        <v>197183.6</v>
+      </c>
+      <c r="G15" s="25">
+        <v>199497.9</v>
+      </c>
+      <c r="H15" s="37">
+        <v>956881.02160000044</v>
+      </c>
+      <c r="I15" s="37">
+        <v>467727.01945000008</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="42" t="s">
+      <c r="B16" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="34">
-[...22 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="C16" s="27">
+        <v>45188.253510000002</v>
+      </c>
+      <c r="D16" s="24">
+        <v>50292.295480000001</v>
+      </c>
+      <c r="E16" s="25">
+        <v>860089.1</v>
+      </c>
+      <c r="F16" s="25">
+        <v>833151.3</v>
+      </c>
+      <c r="G16" s="25">
+        <v>821771.3</v>
+      </c>
+      <c r="H16" s="37">
+        <v>61770.796609999998</v>
+      </c>
+      <c r="I16" s="37">
+        <v>22094.422180000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="42" t="s">
+      <c r="B17" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="34">
-[...22 lines deleted...]
-      <c r="A11" s="29" t="s">
+      <c r="C17" s="27">
+        <v>149506.97781000001</v>
+      </c>
+      <c r="D17" s="24">
+        <v>161584.24588</v>
+      </c>
+      <c r="E17" s="25">
+        <v>475450</v>
+      </c>
+      <c r="F17" s="25">
+        <v>506570.2</v>
+      </c>
+      <c r="G17" s="25">
+        <v>612030.1</v>
+      </c>
+      <c r="H17" s="37">
+        <v>200309.56343999942</v>
+      </c>
+      <c r="I17" s="37">
+        <v>90896.09282000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="42" t="s">
+      <c r="B18" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="34">
-[...22 lines deleted...]
-      <c r="A12" s="29" t="s">
+      <c r="C18" s="27">
+        <v>595370.99803000002</v>
+      </c>
+      <c r="D18" s="24">
+        <v>811954.23502999998</v>
+      </c>
+      <c r="E18" s="25">
+        <v>1457205</v>
+      </c>
+      <c r="F18" s="25">
+        <v>1110764.3</v>
+      </c>
+      <c r="G18" s="25">
+        <v>842993.5</v>
+      </c>
+      <c r="H18" s="37">
+        <v>931231.84469999932</v>
+      </c>
+      <c r="I18" s="37">
+        <v>364869.69749999995</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="42" t="s">
+      <c r="B19" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="C12" s="34">
-[...22 lines deleted...]
-      <c r="A13" s="29" t="s">
+      <c r="C19" s="27">
+        <v>404613.27652000001</v>
+      </c>
+      <c r="D19" s="24">
+        <v>444540.79366000002</v>
+      </c>
+      <c r="E19" s="25">
+        <v>3210168.5</v>
+      </c>
+      <c r="F19" s="25">
+        <v>3747524.4</v>
+      </c>
+      <c r="G19" s="25">
+        <v>4545109.9000000004</v>
+      </c>
+      <c r="H19" s="37">
+        <v>591720.18804999837</v>
+      </c>
+      <c r="I19" s="37">
+        <v>333438.10578999983</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="42" t="s">
+      <c r="B20" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="33" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="29" t="s">
+      <c r="C20" s="27">
+        <v>85277.242129999999</v>
+      </c>
+      <c r="D20" s="24">
+        <v>135376.7635</v>
+      </c>
+      <c r="E20" s="25">
+        <v>5602827.7000000002</v>
+      </c>
+      <c r="F20" s="25">
+        <v>5117656.0999999996</v>
+      </c>
+      <c r="G20" s="25">
+        <v>5477385.9000000004</v>
+      </c>
+      <c r="H20" s="37">
+        <v>349176.32480999985</v>
+      </c>
+      <c r="I20" s="37">
+        <v>150133.64759999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B21" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="34">
-[...22 lines deleted...]
-      <c r="A15" s="29" t="s">
+      <c r="C21" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="23">
+        <v>532966.30000000005</v>
+      </c>
+      <c r="F21" s="25">
+        <v>599859.80000000005</v>
+      </c>
+      <c r="G21" s="25">
+        <v>515491.3</v>
+      </c>
+      <c r="H21" s="37">
+        <v>44703.745170000082</v>
+      </c>
+      <c r="I21" s="37">
+        <v>23524.612680000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="42" t="s">
+      <c r="B22" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="34">
-[...22 lines deleted...]
-      <c r="A16" s="29" t="s">
+      <c r="C22" s="27">
+        <v>1372621.5969400001</v>
+      </c>
+      <c r="D22" s="24">
+        <v>1541874.1908100001</v>
+      </c>
+      <c r="E22" s="25">
+        <v>124924.6</v>
+      </c>
+      <c r="F22" s="25">
+        <v>129541.5</v>
+      </c>
+      <c r="G22" s="25">
+        <v>243427.9</v>
+      </c>
+      <c r="H22" s="37">
+        <v>1137926.0562399984</v>
+      </c>
+      <c r="I22" s="37">
+        <v>802094.8872700003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="22" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="42" t="s">
+      <c r="B23" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="34">
-[...22 lines deleted...]
-      <c r="A17" s="29" t="s">
+      <c r="C23" s="27">
+        <v>2581347.3861600002</v>
+      </c>
+      <c r="D23" s="24">
+        <v>3037419.2828299999</v>
+      </c>
+      <c r="E23" s="25">
+        <v>42253.4</v>
+      </c>
+      <c r="F23" s="25">
+        <v>56814.400000000001</v>
+      </c>
+      <c r="G23" s="25">
+        <v>60896.1</v>
+      </c>
+      <c r="H23" s="37">
+        <v>4627190.8195899781</v>
+      </c>
+      <c r="I23" s="37">
+        <v>2652366.0141599998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="42" t="s">
+      <c r="B24" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="34">
-[...22 lines deleted...]
-      <c r="A18" s="29" t="s">
+      <c r="C24" s="27">
+        <v>4718470.5426099999</v>
+      </c>
+      <c r="D24" s="24">
+        <v>5848280.2153000003</v>
+      </c>
+      <c r="E24" s="25">
+        <v>41739.800000000003</v>
+      </c>
+      <c r="F24" s="25">
+        <v>58119.5</v>
+      </c>
+      <c r="G24" s="25">
+        <v>41145.5</v>
+      </c>
+      <c r="H24" s="37">
+        <v>6119766.3275000174</v>
+      </c>
+      <c r="I24" s="37">
+        <v>3029351.1197699998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="22" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="42" t="s">
+      <c r="B25" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="34">
-[...22 lines deleted...]
-      <c r="A19" s="29" t="s">
+      <c r="C25" s="28">
+        <v>434672.06388999999</v>
+      </c>
+      <c r="D25" s="29">
+        <v>582659.68100999994</v>
+      </c>
+      <c r="E25" s="30">
+        <v>336701.3</v>
+      </c>
+      <c r="F25" s="30">
+        <v>404318.4</v>
+      </c>
+      <c r="G25" s="30">
+        <v>882238.1</v>
+      </c>
+      <c r="H25" s="38">
+        <v>443921.89839999977</v>
+      </c>
+      <c r="I25" s="38">
+        <v>191334.98689</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="21" t="s">
         <v>74</v>
-      </c>
-[...201 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
-      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>