--- v2 (2026-09-02)
+++ v3 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBA7A99E-C506-4AB0-830C-11C7BAAF3573}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EED9A39-982B-40C2-9367-8AA1FED8BCC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9465" yWindow="255" windowWidth="18435" windowHeight="14910" tabRatio="950" xr2:uid="{DCE18790-2B71-49F3-876C-18B97ABBCA3C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="950" xr2:uid="{DCE18790-2B71-49F3-876C-18B97ABBCA3C}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Indicator" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="87">
   <si>
     <t>SIC code</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
@@ -278,61 +278,61 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Turnover in foreign currency - Import</t>
   </si>
   <si>
     <t>The indicator has been formed since 2020</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 210</t>
   </si>
   <si>
     <t>Zhursynbekova G.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>January-June 2026*</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-» - no case
 «0.0» - insignificant value
 «X» - data is confidential
 «...» - no data available
 In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>January-July 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1788,51 +1788,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{644EBD95-49BB-443C-8AC0-0885D7373D10}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:B15"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="11"/>
       <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="13">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>5</v>
       </c>
@@ -1914,79 +1914,79 @@
         <v>14</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>17</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="78.75" customHeight="1">
       <c r="A15" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="15" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="39">
-        <v>46251</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
       <c r="A18" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="39">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>81</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
       <c r="A21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="9" t="s">
@@ -2032,51 +2032,51 @@
       <c r="A29" s="2"/>
       <c r="B29" s="2"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{B1E4C762-61CE-4A95-AECF-FEAE1BC40999}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{88CBD8C2-A84E-400D-8B24-9ED297759935}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C457E22-6AF2-49BF-AA3B-D6DA11D46056}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B46" sqref="B46"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="5" customWidth="1"/>
     <col min="3" max="7" width="10.28515625" style="5" customWidth="1"/>
     <col min="8" max="8" width="10" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13.140625" style="5" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="5"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
       <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="20">
         <v>312101</v>
@@ -2087,660 +2087,660 @@
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="31"/>
       <c r="C4" s="32">
         <v>2020</v>
       </c>
       <c r="D4" s="32">
         <v>2021</v>
       </c>
       <c r="E4" s="32">
         <v>2022</v>
       </c>
       <c r="F4" s="32">
         <v>2023</v>
       </c>
       <c r="G4" s="32">
         <v>2024</v>
       </c>
       <c r="H4" s="36">
         <v>2025</v>
       </c>
       <c r="I4" s="36" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="22" t="s">
         <v>53</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="23">
         <v>14708500.727940001</v>
       </c>
       <c r="D5" s="24">
         <v>18772529.259539999</v>
       </c>
       <c r="E5" s="25">
         <v>19255140.5</v>
       </c>
       <c r="F5" s="25">
         <v>18221499.800000001</v>
       </c>
       <c r="G5" s="25">
         <v>19886812.399999999</v>
       </c>
       <c r="H5" s="37">
         <v>21127012.602319997</v>
       </c>
       <c r="I5" s="40">
-        <v>10610045.980839999</v>
+        <v>12343990.02038</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>76</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>76</v>
       </c>
       <c r="E6" s="25">
         <v>527356.69999999995</v>
       </c>
       <c r="F6" s="25">
         <v>430497.7</v>
       </c>
       <c r="G6" s="25">
         <v>423764.5</v>
       </c>
       <c r="H6" s="37">
         <v>1076048.7003400014</v>
       </c>
       <c r="I6" s="37">
-        <v>395693.27459999989</v>
+        <v>464923.05219999998</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="27">
         <v>347344.26111000002</v>
       </c>
       <c r="D7" s="24">
         <v>454559.97518000001</v>
       </c>
       <c r="E7" s="25">
         <v>841864.1</v>
       </c>
       <c r="F7" s="25">
         <v>893974.6</v>
       </c>
       <c r="G7" s="25">
         <v>1157297.1000000001</v>
       </c>
       <c r="H7" s="37">
         <v>409647.7367699985</v>
       </c>
       <c r="I7" s="37">
-        <v>234542.94308</v>
+        <v>276191.19338999997</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="27">
         <v>628397.30961999996</v>
       </c>
       <c r="D8" s="24">
         <v>782870.26635000005</v>
       </c>
       <c r="E8" s="25">
         <v>1072262.3999999999</v>
       </c>
       <c r="F8" s="25">
         <v>681434.5</v>
       </c>
       <c r="G8" s="25">
         <v>697143.4</v>
       </c>
       <c r="H8" s="37">
         <v>703688.58363999857</v>
       </c>
       <c r="I8" s="37">
-        <v>316986.86857999978</v>
+        <v>382091.20808000001</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="27">
         <v>697212.94987000001</v>
       </c>
       <c r="D9" s="24">
         <v>1023547.44604</v>
       </c>
       <c r="E9" s="25">
         <v>385741.3</v>
       </c>
       <c r="F9" s="25">
         <v>305029.2</v>
       </c>
       <c r="G9" s="25">
         <v>279559.40000000002</v>
       </c>
       <c r="H9" s="37">
         <v>827435.7743899998</v>
       </c>
       <c r="I9" s="37">
-        <v>366938.3968000001</v>
+        <v>426569.82380999997</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="27">
         <v>281589.03208999999</v>
       </c>
       <c r="D10" s="24">
         <v>379825.83286999998</v>
       </c>
       <c r="E10" s="25">
         <v>691487</v>
       </c>
       <c r="F10" s="25">
         <v>683647.4</v>
       </c>
       <c r="G10" s="25">
         <v>643233.5</v>
       </c>
       <c r="H10" s="37">
         <v>309598.62506000034</v>
       </c>
       <c r="I10" s="37">
-        <v>146878.3080299999</v>
+        <v>167689.1213</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="27">
         <v>450406.48431999999</v>
       </c>
       <c r="D11" s="24">
         <v>642350.72487000003</v>
       </c>
       <c r="E11" s="25">
         <v>252177.3</v>
       </c>
       <c r="F11" s="25">
         <v>276077.7</v>
       </c>
       <c r="G11" s="25">
         <v>180098.5</v>
       </c>
       <c r="H11" s="37">
         <v>805923.43094000011</v>
       </c>
       <c r="I11" s="37">
-        <v>222945.68938</v>
+        <v>262650.64513000002</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="27">
         <v>165384.01989</v>
       </c>
       <c r="D12" s="24">
         <v>229147.07597000001</v>
       </c>
       <c r="E12" s="25">
         <v>1279815</v>
       </c>
       <c r="F12" s="25">
         <v>1094074.1000000001</v>
       </c>
       <c r="G12" s="25">
         <v>1191688.8</v>
       </c>
       <c r="H12" s="37">
         <v>220508.13821999996</v>
       </c>
       <c r="I12" s="37">
-        <v>108833.50125000004</v>
+        <v>126826.30482</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="25">
         <v>1285340.7</v>
       </c>
       <c r="F13" s="25">
         <v>1041893.1</v>
       </c>
       <c r="G13" s="25">
         <v>1003620.5</v>
       </c>
       <c r="H13" s="37">
         <v>74828.95504000003</v>
       </c>
       <c r="I13" s="37">
-        <v>38378.735690000001</v>
+        <v>41744.681190000003</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="27">
         <v>945940.72187999997</v>
       </c>
       <c r="D14" s="24">
         <v>1471972.42604</v>
       </c>
       <c r="E14" s="25">
         <v>54511.6</v>
       </c>
       <c r="F14" s="25">
         <v>53368.3</v>
       </c>
       <c r="G14" s="25">
         <v>68419.3</v>
       </c>
       <c r="H14" s="37">
         <v>1234734.0718100043</v>
       </c>
       <c r="I14" s="37">
-        <v>651017.65732000046</v>
+        <v>792990.85375999997</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="27">
         <v>805157.61155999999</v>
       </c>
       <c r="D15" s="24">
         <v>1174273.8087200001</v>
       </c>
       <c r="E15" s="25">
         <v>180259</v>
       </c>
       <c r="F15" s="25">
         <v>197183.6</v>
       </c>
       <c r="G15" s="25">
         <v>199497.9</v>
       </c>
       <c r="H15" s="37">
         <v>956881.02160000044</v>
       </c>
       <c r="I15" s="37">
-        <v>467727.01945000008</v>
+        <v>541100.52012</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="27">
         <v>45188.253510000002</v>
       </c>
       <c r="D16" s="24">
         <v>50292.295480000001</v>
       </c>
       <c r="E16" s="25">
         <v>860089.1</v>
       </c>
       <c r="F16" s="25">
         <v>833151.3</v>
       </c>
       <c r="G16" s="25">
         <v>821771.3</v>
       </c>
       <c r="H16" s="37">
         <v>61770.796609999998</v>
       </c>
       <c r="I16" s="37">
-        <v>22094.422180000001</v>
+        <v>26529.514279999999</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="35" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="27">
         <v>149506.97781000001</v>
       </c>
       <c r="D17" s="24">
         <v>161584.24588</v>
       </c>
       <c r="E17" s="25">
         <v>475450</v>
       </c>
       <c r="F17" s="25">
         <v>506570.2</v>
       </c>
       <c r="G17" s="25">
         <v>612030.1</v>
       </c>
       <c r="H17" s="37">
         <v>200309.56343999942</v>
       </c>
       <c r="I17" s="37">
-        <v>90896.09282000002</v>
+        <v>108972.76613</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="27">
         <v>595370.99803000002</v>
       </c>
       <c r="D18" s="24">
         <v>811954.23502999998</v>
       </c>
       <c r="E18" s="25">
         <v>1457205</v>
       </c>
       <c r="F18" s="25">
         <v>1110764.3</v>
       </c>
       <c r="G18" s="25">
         <v>842993.5</v>
       </c>
       <c r="H18" s="37">
         <v>931231.84469999932</v>
       </c>
       <c r="I18" s="37">
-        <v>364869.69749999995</v>
+        <v>437593.26324</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="27">
         <v>404613.27652000001</v>
       </c>
       <c r="D19" s="24">
         <v>444540.79366000002</v>
       </c>
       <c r="E19" s="25">
         <v>3210168.5</v>
       </c>
       <c r="F19" s="25">
         <v>3747524.4</v>
       </c>
       <c r="G19" s="25">
         <v>4545109.9000000004</v>
       </c>
       <c r="H19" s="37">
         <v>591720.18804999837</v>
       </c>
       <c r="I19" s="37">
-        <v>333438.10578999983</v>
+        <v>377995.51246</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="27">
         <v>85277.242129999999</v>
       </c>
       <c r="D20" s="24">
         <v>135376.7635</v>
       </c>
       <c r="E20" s="25">
         <v>5602827.7000000002</v>
       </c>
       <c r="F20" s="25">
         <v>5117656.0999999996</v>
       </c>
       <c r="G20" s="25">
         <v>5477385.9000000004</v>
       </c>
       <c r="H20" s="37">
         <v>349176.32480999985</v>
       </c>
       <c r="I20" s="37">
-        <v>150133.64759999997</v>
+        <v>171910.07871</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="23">
         <v>532966.30000000005</v>
       </c>
       <c r="F21" s="25">
         <v>599859.80000000005</v>
       </c>
       <c r="G21" s="25">
         <v>515491.3</v>
       </c>
       <c r="H21" s="37">
         <v>44703.745170000082</v>
       </c>
       <c r="I21" s="37">
-        <v>23524.612680000006</v>
+        <v>26218.40422</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>49</v>
       </c>
       <c r="C22" s="27">
         <v>1372621.5969400001</v>
       </c>
       <c r="D22" s="24">
         <v>1541874.1908100001</v>
       </c>
       <c r="E22" s="25">
         <v>124924.6</v>
       </c>
       <c r="F22" s="25">
         <v>129541.5</v>
       </c>
       <c r="G22" s="25">
         <v>243427.9</v>
       </c>
       <c r="H22" s="37">
         <v>1137926.0562399984</v>
       </c>
       <c r="I22" s="37">
-        <v>802094.8872700003</v>
+        <v>907848.47421000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="27">
         <v>2581347.3861600002</v>
       </c>
       <c r="D23" s="24">
         <v>3037419.2828299999</v>
       </c>
       <c r="E23" s="25">
         <v>42253.4</v>
       </c>
       <c r="F23" s="25">
         <v>56814.400000000001</v>
       </c>
       <c r="G23" s="25">
         <v>60896.1</v>
       </c>
       <c r="H23" s="37">
         <v>4627190.8195899781</v>
       </c>
       <c r="I23" s="37">
-        <v>2652366.0141599998</v>
+        <v>3109036.86675</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C24" s="27">
         <v>4718470.5426099999</v>
       </c>
       <c r="D24" s="24">
         <v>5848280.2153000003</v>
       </c>
       <c r="E24" s="25">
         <v>41739.800000000003</v>
       </c>
       <c r="F24" s="25">
         <v>58119.5</v>
       </c>
       <c r="G24" s="25">
         <v>41145.5</v>
       </c>
       <c r="H24" s="37">
         <v>6119766.3275000174</v>
       </c>
       <c r="I24" s="37">
-        <v>3029351.1197699998</v>
+        <v>3470983.38974</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="22" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="35" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="28">
         <v>434672.06388999999</v>
       </c>
       <c r="D25" s="29">
         <v>582659.68100999994</v>
       </c>
       <c r="E25" s="30">
         <v>336701.3</v>
       </c>
       <c r="F25" s="30">
         <v>404318.4</v>
       </c>
       <c r="G25" s="30">
         <v>882238.1</v>
       </c>
       <c r="H25" s="38">
         <v>443921.89839999977</v>
       </c>
       <c r="I25" s="38">
-        <v>191334.98689</v>
+        <v>224124.34684000001</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="21" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>