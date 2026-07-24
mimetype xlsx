--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -4,73 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C1E510EE-0072-43BF-8D56-BEFF0FC6E3F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{764FEB05-8BE0-4F16-8CF1-C8190DC264F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="950" activeTab="2" xr2:uid="{1B359E0F-AEE4-45E8-8BF1-BAFB71D0B75D}"/>
+    <workbookView xWindow="3210" yWindow="705" windowWidth="17805" windowHeight="13635" tabRatio="950" xr2:uid="{1B359E0F-AEE4-45E8-8BF1-BAFB71D0B75D}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...7 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="93">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
@@ -301,71 +292,71 @@
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>Еуразия экономикалық одағына мүше мемлекеттермен тауар айналымы</t>
   </si>
   <si>
     <t>312103</t>
   </si>
   <si>
     <t>Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады - Импорт</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желттоқсан*</t>
-[...1 lines deleted...]
-  <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2025 жылғы қаңтар-желтоқсан*</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1430,88 +1421,88 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="125" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="22" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="22" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{152F1D56-56FE-41FF-B942-07A47F88DC44}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{126D0EFD-F2AE-4B76-AF04-12AB8D5FA8B8}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{E2E77EAF-0C71-4D68-B297-805333A7273E}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{43C22F1C-C014-43F4-880C-4E74EB5B3246}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{88185673-B097-4A3D-A879-9F50058934F7}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{FBE5D737-19A5-4BC3-B4E5-688BF5B5DDBE}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{1F6CBBE8-2883-4F41-9780-3335AE28CB9A}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{78882928-DAC4-4587-BF8D-8D110C229827}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{05F22AA7-6971-4223-8B2D-00E0D7848C19}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{B562E03B-7216-406F-BC8C-BCF8315532DB}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{44FC249C-ED0A-4A4F-8ACD-F9D36AD07EDA}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{198F35CE-EFE3-40DE-A76C-203162B931D9}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{9E14C0C7-20D3-45AD-B5E5-97000A73F85F}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{71F027B2-9F13-43A4-BBE6-28B1EA5BD0F9}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{1AE1C731-E4D2-4AA6-B0AB-2C363245D815}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{1CA57039-51EB-4F1F-AE32-A20315FC62C9}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{E4F8DCE9-A95A-4FFF-A4CE-C1593486F9F5}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{68E9C45B-4FF0-4D3B-8189-9C0C2A823EE1}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{3EB393E4-B42D-4EDA-A52D-C17DB90C441A}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{7E38B319-2C00-486B-AD8F-79F9D3A40D22}"/>
@@ -1928,52 +1919,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42F3B212-B688-4A87-A62D-DC9F80BCEB2C}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="19">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="20" t="s">
         <v>11</v>
       </c>
@@ -2060,91 +2051,91 @@
       <c r="B13" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="28.5" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="50">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="50">
-        <v>46218</v>
+        <v>46251</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23"/>
       <c r="B23"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24"/>
       <c r="B24"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
@@ -2224,52 +2215,52 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B475826E-7747-4584-A2A7-55DCD3B47251}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="11" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="11" customWidth="1"/>
     <col min="8" max="8" width="15" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="11" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="11"/>
     <col min="16" max="16" width="8.85546875" style="11" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
       <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="38.25">
       <c r="A3" s="25" t="s">
         <v>82</v>
@@ -2277,663 +2268,663 @@
       <c r="B3" s="28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="33.75">
       <c r="A4" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="30">
         <v>2020</v>
       </c>
       <c r="D4" s="30">
         <v>2021</v>
       </c>
       <c r="E4" s="30">
         <v>2022</v>
       </c>
       <c r="F4" s="30">
         <v>2023</v>
       </c>
       <c r="G4" s="30">
         <v>2024</v>
       </c>
       <c r="H4" s="53" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I4" s="53" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="31" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="35">
         <v>28896592.5</v>
       </c>
       <c r="D5" s="36">
         <v>22017455.199999999</v>
       </c>
       <c r="E5" s="37">
         <v>20939755.199999999</v>
       </c>
       <c r="F5" s="37">
         <v>26773094.100000001</v>
       </c>
       <c r="G5" s="37">
         <v>25016879.100000001</v>
       </c>
       <c r="H5" s="49">
         <v>21889650.473809998</v>
       </c>
       <c r="I5" s="49">
-        <v>9918869.5999999996</v>
+        <v>20283276.399999999</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>87</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="37">
         <v>471652.9</v>
       </c>
       <c r="F6" s="37">
         <v>420832.9</v>
       </c>
       <c r="G6" s="37">
         <v>338754.8</v>
       </c>
       <c r="H6" s="47">
         <v>401779.82250000001</v>
       </c>
       <c r="I6" s="51">
-        <v>125835.1</v>
+        <v>155808</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="39">
         <v>362268.7</v>
       </c>
       <c r="D7" s="40">
         <v>464307.1</v>
       </c>
       <c r="E7" s="37">
         <v>1622467.6</v>
       </c>
       <c r="F7" s="37">
         <v>1851835</v>
       </c>
       <c r="G7" s="37">
         <v>1673242.2</v>
       </c>
       <c r="H7" s="47">
         <v>262833.98949000001</v>
       </c>
       <c r="I7" s="51">
-        <v>92046.1</v>
+        <v>116887.8</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="41">
         <v>1721198.7</v>
       </c>
       <c r="D8" s="36">
         <v>1865179</v>
       </c>
       <c r="E8" s="37">
         <v>674013.8</v>
       </c>
       <c r="F8" s="37">
         <v>724484.5</v>
       </c>
       <c r="G8" s="37">
         <v>874168.1</v>
       </c>
       <c r="H8" s="47">
         <v>1489485.8282099999</v>
       </c>
       <c r="I8" s="51">
-        <v>365659.7</v>
+        <v>512917.6</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="41">
         <v>865507.5</v>
       </c>
       <c r="D9" s="36">
         <v>844334.1</v>
       </c>
       <c r="E9" s="37">
         <v>366214.6</v>
       </c>
       <c r="F9" s="37">
         <v>357533.2</v>
       </c>
       <c r="G9" s="37">
         <v>333223.5</v>
       </c>
       <c r="H9" s="47">
         <v>849172.62230000005</v>
       </c>
       <c r="I9" s="51">
-        <v>295299</v>
+        <v>355876.2</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="41">
         <v>330541.40000000002</v>
       </c>
       <c r="D10" s="36">
         <v>333278.40000000002</v>
       </c>
       <c r="E10" s="37">
         <v>747116.9</v>
       </c>
       <c r="F10" s="37">
         <v>1064588.7</v>
       </c>
       <c r="G10" s="37">
         <v>958337.1</v>
       </c>
       <c r="H10" s="47">
         <v>308153.74987</v>
       </c>
       <c r="I10" s="51">
-        <v>79971.3</v>
+        <v>115550.5</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="41">
         <v>717923.6</v>
       </c>
       <c r="D11" s="36">
         <v>834523.9</v>
       </c>
       <c r="E11" s="37">
         <v>450544.1</v>
       </c>
       <c r="F11" s="37">
         <v>560967.1</v>
       </c>
       <c r="G11" s="37">
         <v>366078.9</v>
       </c>
       <c r="H11" s="47">
         <v>976025.61225000001</v>
       </c>
       <c r="I11" s="51">
-        <v>181741</v>
+        <v>228252.6</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="41">
         <v>420359.7</v>
       </c>
       <c r="D12" s="36">
         <v>474505.5</v>
       </c>
       <c r="E12" s="37">
         <v>1297058.3</v>
       </c>
       <c r="F12" s="37">
         <v>1380833.1</v>
       </c>
       <c r="G12" s="37">
         <v>2006832.3</v>
       </c>
       <c r="H12" s="47">
         <v>395016.14718000003</v>
       </c>
       <c r="I12" s="51">
-        <v>110532.6</v>
+        <v>141653.79999999999</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>87</v>
       </c>
       <c r="D13" s="43" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="37">
         <v>1547657.9</v>
       </c>
       <c r="F13" s="37">
         <v>1639533.7</v>
       </c>
       <c r="G13" s="37">
         <v>1496979</v>
       </c>
       <c r="H13" s="47">
         <v>77404.399999999994</v>
       </c>
       <c r="I13" s="51">
-        <v>40872.800000000003</v>
+        <v>57101.8</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="41">
         <v>1623153.3</v>
       </c>
       <c r="D14" s="36">
         <v>1641294.5</v>
       </c>
       <c r="E14" s="37">
         <v>98444.9</v>
       </c>
       <c r="F14" s="37">
         <v>104488.2</v>
       </c>
       <c r="G14" s="37">
         <v>130368</v>
       </c>
       <c r="H14" s="47">
         <v>1525677.76902</v>
       </c>
       <c r="I14" s="51">
-        <v>780014.6</v>
+        <v>1041705.2</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="39">
         <v>1207990.2</v>
       </c>
       <c r="D15" s="40">
         <v>1460650.4</v>
       </c>
       <c r="E15" s="37">
         <v>121422.39999999999</v>
       </c>
       <c r="F15" s="37">
         <v>193092.6</v>
       </c>
       <c r="G15" s="37">
         <v>200709.3</v>
       </c>
       <c r="H15" s="47">
         <v>1178337.31109</v>
       </c>
       <c r="I15" s="51">
-        <v>495251.7</v>
+        <v>634908.6</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="41">
         <v>75847</v>
       </c>
       <c r="D16" s="36">
         <v>58061.3</v>
       </c>
       <c r="E16" s="37">
         <v>1037131.3</v>
       </c>
       <c r="F16" s="37">
         <v>1159415</v>
       </c>
       <c r="G16" s="37">
         <v>1072577.5</v>
       </c>
       <c r="H16" s="47">
         <v>80331.270900000003</v>
       </c>
       <c r="I16" s="51">
-        <v>17826.8</v>
+        <v>27732</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="41">
         <v>156920.6</v>
       </c>
       <c r="D17" s="36">
         <v>135158.6</v>
       </c>
       <c r="E17" s="37">
         <v>744214</v>
       </c>
       <c r="F17" s="37">
         <v>1169082</v>
       </c>
       <c r="G17" s="37">
         <v>1014508.6</v>
       </c>
       <c r="H17" s="47">
         <v>165752.73490000001</v>
       </c>
       <c r="I17" s="51">
-        <v>51791.7</v>
+        <v>66650</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="31" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="41">
         <v>1087842</v>
       </c>
       <c r="D18" s="36">
         <v>1241723.3999999999</v>
       </c>
       <c r="E18" s="37">
         <v>4839190.9000000004</v>
       </c>
       <c r="F18" s="37">
         <v>4784600.3</v>
       </c>
       <c r="G18" s="37">
         <v>4157959.1</v>
       </c>
       <c r="H18" s="47">
         <v>1077810.34198</v>
       </c>
       <c r="I18" s="51">
-        <v>299464.5</v>
+        <v>8869619.0999999996</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="41">
         <v>722318.3</v>
       </c>
       <c r="D19" s="36">
         <v>710711.9</v>
       </c>
       <c r="E19" s="37">
         <v>2016342.5</v>
       </c>
       <c r="F19" s="37">
         <v>2517857.2000000002</v>
       </c>
       <c r="G19" s="37">
         <v>2571918.1</v>
       </c>
       <c r="H19" s="47">
         <v>724162.02280999999</v>
       </c>
       <c r="I19" s="51">
-        <v>347729.2</v>
+        <v>423945.6</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="41">
         <v>4647129.8</v>
       </c>
       <c r="D20" s="36">
         <v>5182065.0999999996</v>
       </c>
       <c r="E20" s="37">
         <v>3465098.9</v>
       </c>
       <c r="F20" s="37">
         <v>6887824.2999999998</v>
       </c>
       <c r="G20" s="37">
         <v>5597594.5</v>
       </c>
       <c r="H20" s="47">
         <v>1292202.27137</v>
       </c>
       <c r="I20" s="51">
-        <v>356877.6</v>
+        <v>430782.8</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="43" t="s">
         <v>87</v>
       </c>
       <c r="E21" s="35">
         <v>630118.9</v>
       </c>
       <c r="F21" s="37">
         <v>838197.2</v>
       </c>
       <c r="G21" s="37">
         <v>741495.3</v>
       </c>
       <c r="H21" s="47">
         <v>45427.40436</v>
       </c>
       <c r="I21" s="51">
-        <v>9241</v>
+        <v>17488.8</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="31" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="41">
         <v>4347860.3</v>
       </c>
       <c r="D22" s="40">
         <v>2137637.6</v>
       </c>
       <c r="E22" s="37">
         <v>302911.5</v>
       </c>
       <c r="F22" s="37">
         <v>413773.5</v>
       </c>
       <c r="G22" s="37">
         <v>934103.2</v>
       </c>
       <c r="H22" s="47">
         <v>3817303.4144700002</v>
       </c>
       <c r="I22" s="51">
-        <v>1247452.7</v>
+        <v>1513541</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="41">
         <v>9459690.6999999993</v>
       </c>
       <c r="D23" s="40">
         <v>3410530.1</v>
       </c>
       <c r="E23" s="37">
         <v>68003.3</v>
       </c>
       <c r="F23" s="37">
         <v>79859.199999999997</v>
       </c>
       <c r="G23" s="37">
         <v>74078.2</v>
       </c>
       <c r="H23" s="47">
         <v>2710490.8985100002</v>
       </c>
       <c r="I23" s="51">
-        <v>3195800.8</v>
+        <v>3370402</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="31" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="39">
         <v>890060.6</v>
       </c>
       <c r="D24" s="40">
         <v>849800.9</v>
       </c>
       <c r="E24" s="37">
         <v>34777.599999999999</v>
       </c>
       <c r="F24" s="37">
         <v>51928.3</v>
       </c>
       <c r="G24" s="37">
         <v>34490.1</v>
       </c>
       <c r="H24" s="47">
         <v>4065560.9629500001</v>
       </c>
       <c r="I24" s="51">
-        <v>1695069.3</v>
+        <v>2036244</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="31" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="44">
         <v>259980</v>
       </c>
       <c r="D25" s="45">
         <v>373693.5</v>
       </c>
       <c r="E25" s="46">
         <v>405373</v>
       </c>
       <c r="F25" s="46">
         <v>572368.1</v>
       </c>
       <c r="G25" s="46">
         <v>439461.3</v>
       </c>
       <c r="H25" s="48">
         <v>446721.89445000002</v>
       </c>
       <c r="I25" s="52">
-        <v>130392.1</v>
+        <v>166209</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="33" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>