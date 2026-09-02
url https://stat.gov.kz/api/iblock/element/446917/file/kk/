--- v1 (2026-07-24)
+++ v2 (2026-09-02)
@@ -1,97 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{764FEB05-8BE0-4F16-8CF1-C8190DC264F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D73204B1-1438-4E1D-8B0B-709ACD1A5172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3210" yWindow="705" windowWidth="17805" windowHeight="13635" tabRatio="950" xr2:uid="{1B359E0F-AEE4-45E8-8BF1-BAFB71D0B75D}"/>
+    <workbookView xWindow="9855" yWindow="75" windowWidth="18435" windowHeight="14910" tabRatio="950" xr2:uid="{1B359E0F-AEE4-45E8-8BF1-BAFB71D0B75D}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
-    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
-    <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="93">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="87">
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>СКК коды</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
@@ -301,64 +278,71 @@
   <si>
     <t>Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады - Импорт</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="50">
+  <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -618,56 +602,50 @@
       <color indexed="56"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1333,172 +1311,159 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="121" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="125" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="22" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{152F1D56-56FE-41FF-B942-07A47F88DC44}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{126D0EFD-F2AE-4B76-AF04-12AB8D5FA8B8}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{E2E77EAF-0C71-4D68-B297-805333A7273E}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{43C22F1C-C014-43F4-880C-4E74EB5B3246}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{88185673-B097-4A3D-A879-9F50058934F7}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{FBE5D737-19A5-4BC3-B4E5-688BF5B5DDBE}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{1F6CBBE8-2883-4F41-9780-3335AE28CB9A}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{78882928-DAC4-4587-BF8D-8D110C229827}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{05F22AA7-6971-4223-8B2D-00E0D7848C19}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{B562E03B-7216-406F-BC8C-BCF8315532DB}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{44FC249C-ED0A-4A4F-8ACD-F9D36AD07EDA}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{198F35CE-EFE3-40DE-A76C-203162B931D9}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{9E14C0C7-20D3-45AD-B5E5-97000A73F85F}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{71F027B2-9F13-43A4-BBE6-28B1EA5BD0F9}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{1AE1C731-E4D2-4AA6-B0AB-2C363245D815}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{1CA57039-51EB-4F1F-AE32-A20315FC62C9}"/>
@@ -1618,51 +1583,51 @@
     <cellStyle name="Плохой 2" xfId="129" xr:uid="{74842E65-630C-4DAF-9215-52E2EEAABEC9}"/>
     <cellStyle name="Плохой 2 2" xfId="130" xr:uid="{014C692C-1DAD-4DEF-B561-9B3B8EB0D4FB}"/>
     <cellStyle name="Пояснение 2" xfId="131" xr:uid="{B105F6F8-F958-436B-BFFC-2CADBF49C064}"/>
     <cellStyle name="Примечание 2" xfId="132" xr:uid="{627182DE-CBA4-474D-891F-433079918210}"/>
     <cellStyle name="Примечание 2 2" xfId="133" xr:uid="{D56FB664-CA16-429F-A81F-369B04A52F8A}"/>
     <cellStyle name="Связанная ячейка 2" xfId="134" xr:uid="{7481274E-3944-44BC-8E99-992DADB8AE22}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="135" xr:uid="{2D982A8A-A8D5-4C5E-B12C-1FFFE5C6A7CD}"/>
     <cellStyle name="Текст предупреждения 2" xfId="136" xr:uid="{1E2BA876-CE2A-45A6-9B84-10D1CF9438DF}"/>
     <cellStyle name="Хороший 2" xfId="137" xr:uid="{92DF0E14-7176-4AB9-8302-4B3A337E7405}"/>
     <cellStyle name="Хороший 2 2" xfId="138" xr:uid="{9D066A8F-E907-428A-84E2-20DD6DB611FE}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1910,1047 +1875,978 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42F3B212-B688-4A87-A62D-DC9F80BCEB2C}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="17"/>
-      <c r="B1" s="14"/>
+      <c r="A1" s="11"/>
+      <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13">
+        <v>312103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="19">
-[...4 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="B9" s="21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B10" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="21" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="21" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="77.25" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="21" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="43">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="43">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="17" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...146 lines deleted...]
-    </row>
     <row r="23" spans="1:2">
-      <c r="A23"/>
-      <c r="B23"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24"/>
       <c r="B24"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="8"/>
-      <c r="B27" s="8"/>
+      <c r="A27"/>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="8"/>
-      <c r="B28" s="8"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="9"/>
-      <c r="B29" s="9"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{757D6DF0-2FD6-4E53-8769-DEE184379442}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{757D6DF0-2FD6-4E53-8769-DEE184379442}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{43CEBFB5-3FD4-4AFA-897C-9D4C0B47AC41}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1DEAA2D-49B9-46B8-A89F-51D9D0DFB90D}">
-[...70 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B475826E-7747-4584-A2A7-55DCD3B47251}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="H5" sqref="H5:I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="13.140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="36.140625" style="5" customWidth="1"/>
+    <col min="3" max="7" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="15" style="5" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" style="5" customWidth="1"/>
+    <col min="10" max="15" width="9.140625" style="5"/>
+    <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
-[...4 lines deleted...]
-        <v>8</v>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
+      <c r="A2" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="38.25">
-      <c r="A3" s="25" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="A3" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="22" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="33.75">
-      <c r="A4" s="29" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="30">
+      <c r="A4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="24">
         <v>2020</v>
       </c>
-      <c r="D4" s="30">
+      <c r="D4" s="24">
         <v>2021</v>
       </c>
-      <c r="E4" s="30">
+      <c r="E4" s="24">
         <v>2022</v>
       </c>
-      <c r="F4" s="30">
+      <c r="F4" s="24">
         <v>2023</v>
       </c>
-      <c r="G4" s="30">
+      <c r="G4" s="24">
         <v>2024</v>
       </c>
-      <c r="H4" s="53" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="H4" s="46">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="46" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="29">
+        <v>28896592.5</v>
+      </c>
+      <c r="D5" s="30">
+        <v>22017455.199999999</v>
+      </c>
+      <c r="E5" s="31">
+        <v>20939755.199999999</v>
+      </c>
+      <c r="F5" s="31">
+        <v>26773094.100000001</v>
+      </c>
+      <c r="G5" s="31">
+        <v>25016879.100000001</v>
+      </c>
+      <c r="H5" s="42">
+        <v>35162861.493240006</v>
+      </c>
+      <c r="I5" s="42">
+        <v>22191455.501679961</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="D6" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6" s="31">
+        <v>471652.9</v>
+      </c>
+      <c r="F6" s="31">
+        <v>420832.9</v>
+      </c>
+      <c r="G6" s="31">
+        <v>338754.8</v>
+      </c>
+      <c r="H6" s="31">
+        <v>1176408.78045</v>
+      </c>
+      <c r="I6" s="44">
+        <v>187941.45083999992</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="33">
+        <v>362268.7</v>
+      </c>
+      <c r="D7" s="34">
+        <v>464307.1</v>
+      </c>
+      <c r="E7" s="31">
+        <v>1622467.6</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1851835</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1673242.2</v>
+      </c>
+      <c r="H7" s="31">
+        <v>260601.04378999991</v>
+      </c>
+      <c r="I7" s="44">
+        <v>141591.0792399997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="35">
+        <v>1721198.7</v>
+      </c>
+      <c r="D8" s="30">
+        <v>1865179</v>
+      </c>
+      <c r="E8" s="31">
+        <v>674013.8</v>
+      </c>
+      <c r="F8" s="31">
+        <v>724484.5</v>
+      </c>
+      <c r="G8" s="31">
+        <v>874168.1</v>
+      </c>
+      <c r="H8" s="31">
+        <v>1317009.2374899995</v>
+      </c>
+      <c r="I8" s="44">
+        <v>652594.85843999928</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="35">
+        <v>865507.5</v>
+      </c>
+      <c r="D9" s="30">
+        <v>844334.1</v>
+      </c>
+      <c r="E9" s="31">
+        <v>366214.6</v>
+      </c>
+      <c r="F9" s="31">
+        <v>357533.2</v>
+      </c>
+      <c r="G9" s="31">
+        <v>333223.5</v>
+      </c>
+      <c r="H9" s="31">
+        <v>321615.40782999957</v>
+      </c>
+      <c r="I9" s="44">
+        <v>409075.64080999966</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="35">
+        <v>330541.40000000002</v>
+      </c>
+      <c r="D10" s="30">
+        <v>333278.40000000002</v>
+      </c>
+      <c r="E10" s="31">
+        <v>747116.9</v>
+      </c>
+      <c r="F10" s="31">
+        <v>1064588.7</v>
+      </c>
+      <c r="G10" s="31">
+        <v>958337.1</v>
+      </c>
+      <c r="H10" s="31">
+        <v>164032.49344999992</v>
+      </c>
+      <c r="I10" s="44">
+        <v>131295.04464999979</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="35">
+        <v>717923.6</v>
+      </c>
+      <c r="D11" s="30">
+        <v>834523.9</v>
+      </c>
+      <c r="E11" s="31">
+        <v>450544.1</v>
+      </c>
+      <c r="F11" s="31">
+        <v>560967.1</v>
+      </c>
+      <c r="G11" s="31">
+        <v>366078.9</v>
+      </c>
+      <c r="H11" s="31">
+        <v>60681.93510999994</v>
+      </c>
+      <c r="I11" s="44">
+        <v>268106.12165000039</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="25" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="34" t="s">
+      <c r="B12" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="35">
-[...22 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="C12" s="35">
+        <v>420359.7</v>
+      </c>
+      <c r="D12" s="30">
+        <v>474505.5</v>
+      </c>
+      <c r="E12" s="31">
+        <v>1297058.3</v>
+      </c>
+      <c r="F12" s="31">
+        <v>1380833.1</v>
+      </c>
+      <c r="G12" s="31">
+        <v>2006832.3</v>
+      </c>
+      <c r="H12" s="31">
+        <v>2013039.3881900001</v>
+      </c>
+      <c r="I12" s="44">
+        <v>174192.43654000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="B13" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="38" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="C13" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" s="31">
+        <v>1547657.9</v>
+      </c>
+      <c r="F13" s="31">
+        <v>1639533.7</v>
+      </c>
+      <c r="G13" s="31">
+        <v>1496979</v>
+      </c>
+      <c r="H13" s="31">
+        <v>53894.018709999989</v>
+      </c>
+      <c r="I13" s="44">
+        <v>65129.61775999995</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="34" t="s">
+      <c r="B14" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="39">
-[...22 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="C14" s="35">
+        <v>1623153.3</v>
+      </c>
+      <c r="D14" s="30">
+        <v>1641294.5</v>
+      </c>
+      <c r="E14" s="31">
+        <v>98444.9</v>
+      </c>
+      <c r="F14" s="31">
+        <v>104488.2</v>
+      </c>
+      <c r="G14" s="31">
+        <v>130368</v>
+      </c>
+      <c r="H14" s="31">
+        <v>3827791.3627599985</v>
+      </c>
+      <c r="I14" s="44">
+        <v>1419557.0184799992</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B15" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="41">
-[...22 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="C15" s="33">
+        <v>1207990.2</v>
+      </c>
+      <c r="D15" s="34">
+        <v>1460650.4</v>
+      </c>
+      <c r="E15" s="31">
+        <v>121422.39999999999</v>
+      </c>
+      <c r="F15" s="31">
+        <v>193092.6</v>
+      </c>
+      <c r="G15" s="31">
+        <v>200709.3</v>
+      </c>
+      <c r="H15" s="31">
+        <v>3477683.9667299986</v>
+      </c>
+      <c r="I15" s="44">
+        <v>758618.37782000273</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B16" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="41">
-[...22 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="C16" s="35">
+        <v>75847</v>
+      </c>
+      <c r="D16" s="30">
+        <v>58061.3</v>
+      </c>
+      <c r="E16" s="31">
+        <v>1037131.3</v>
+      </c>
+      <c r="F16" s="31">
+        <v>1159415</v>
+      </c>
+      <c r="G16" s="31">
+        <v>1072577.5</v>
+      </c>
+      <c r="H16" s="31">
+        <v>898976.49401000002</v>
+      </c>
+      <c r="I16" s="44">
+        <v>34184.518209999987</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="34" t="s">
+      <c r="B17" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="41">
-[...22 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="C17" s="35">
+        <v>156920.6</v>
+      </c>
+      <c r="D17" s="30">
+        <v>135158.6</v>
+      </c>
+      <c r="E17" s="31">
+        <v>744214</v>
+      </c>
+      <c r="F17" s="31">
+        <v>1169082</v>
+      </c>
+      <c r="G17" s="31">
+        <v>1014508.6</v>
+      </c>
+      <c r="H17" s="31">
+        <v>67559.117790000018</v>
+      </c>
+      <c r="I17" s="44">
+        <v>77793.892489999955</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="34" t="s">
+      <c r="B18" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="41">
-[...22 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="C18" s="35">
+        <v>1087842</v>
+      </c>
+      <c r="D18" s="30">
+        <v>1241723.3999999999</v>
+      </c>
+      <c r="E18" s="31">
+        <v>4839190.9000000004</v>
+      </c>
+      <c r="F18" s="31">
+        <v>4784600.3</v>
+      </c>
+      <c r="G18" s="31">
+        <v>4157959.1</v>
+      </c>
+      <c r="H18" s="31">
+        <v>17752864.771040007</v>
+      </c>
+      <c r="I18" s="44">
+        <v>8941150.2994899787</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="34" t="s">
+      <c r="B19" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="41">
-[...22 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="C19" s="35">
+        <v>722318.3</v>
+      </c>
+      <c r="D19" s="30">
+        <v>710711.9</v>
+      </c>
+      <c r="E19" s="31">
+        <v>2016342.5</v>
+      </c>
+      <c r="F19" s="31">
+        <v>2517857.2000000002</v>
+      </c>
+      <c r="G19" s="31">
+        <v>2571918.1</v>
+      </c>
+      <c r="H19" s="31">
+        <v>260449.55411000006</v>
+      </c>
+      <c r="I19" s="44">
+        <v>490001.58977000025</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="34" t="s">
+      <c r="B20" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="42" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="C20" s="35">
+        <v>4647129.8</v>
+      </c>
+      <c r="D20" s="30">
+        <v>5182065.0999999996</v>
+      </c>
+      <c r="E20" s="31">
+        <v>3465098.9</v>
+      </c>
+      <c r="F20" s="31">
+        <v>6887824.2999999998</v>
+      </c>
+      <c r="G20" s="31">
+        <v>5597594.5</v>
+      </c>
+      <c r="H20" s="31">
+        <v>217809.29545000001</v>
+      </c>
+      <c r="I20" s="44">
+        <v>483358.97770999954</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="34" t="s">
+      <c r="B21" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="41">
-[...22 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="C21" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" s="29">
+        <v>630118.9</v>
+      </c>
+      <c r="F21" s="31">
+        <v>838197.2</v>
+      </c>
+      <c r="G21" s="31">
+        <v>741495.3</v>
+      </c>
+      <c r="H21" s="31">
+        <v>163996.01547999997</v>
+      </c>
+      <c r="I21" s="44">
+        <v>19395.804210000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="34" t="s">
+      <c r="B22" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="39">
-[...22 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="C22" s="35">
+        <v>4347860.3</v>
+      </c>
+      <c r="D22" s="34">
+        <v>2137637.6</v>
+      </c>
+      <c r="E22" s="31">
+        <v>302911.5</v>
+      </c>
+      <c r="F22" s="31">
+        <v>413773.5</v>
+      </c>
+      <c r="G22" s="31">
+        <v>934103.2</v>
+      </c>
+      <c r="H22" s="31">
+        <v>365188.17815999984</v>
+      </c>
+      <c r="I22" s="44">
+        <v>1875040.6533300006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="34" t="s">
+      <c r="B23" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="41">
-[...22 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="C23" s="35">
+        <v>9459690.6999999993</v>
+      </c>
+      <c r="D23" s="34">
+        <v>3410530.1</v>
+      </c>
+      <c r="E23" s="31">
+        <v>68003.3</v>
+      </c>
+      <c r="F23" s="31">
+        <v>79859.199999999997</v>
+      </c>
+      <c r="G23" s="31">
+        <v>74078.2</v>
+      </c>
+      <c r="H23" s="31">
+        <v>477461.25181999995</v>
+      </c>
+      <c r="I23" s="44">
+        <v>3531410.7491699886</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="34" t="s">
+      <c r="B24" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="C17" s="41">
-[...22 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="C24" s="33">
+        <v>890060.6</v>
+      </c>
+      <c r="D24" s="34">
+        <v>849800.9</v>
+      </c>
+      <c r="E24" s="31">
+        <v>34777.599999999999</v>
+      </c>
+      <c r="F24" s="31">
+        <v>51928.3</v>
+      </c>
+      <c r="G24" s="31">
+        <v>34490.1</v>
+      </c>
+      <c r="H24" s="31">
+        <v>2028420.7632000013</v>
+      </c>
+      <c r="I24" s="44">
+        <v>2330184.1138099963</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B18" s="34" t="s">
+      <c r="B25" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="41">
-[...22 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="C25" s="38">
+        <v>259980</v>
+      </c>
+      <c r="D25" s="39">
+        <v>373693.5</v>
+      </c>
+      <c r="E25" s="40">
+        <v>405373</v>
+      </c>
+      <c r="F25" s="40">
+        <v>572368.1</v>
+      </c>
+      <c r="G25" s="40">
+        <v>439461.3</v>
+      </c>
+      <c r="H25" s="41">
+        <v>257378.41766999991</v>
+      </c>
+      <c r="I25" s="45">
+        <v>200833.25725999998</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="27" t="s">
         <v>73</v>
-      </c>
-[...201 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
-      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>