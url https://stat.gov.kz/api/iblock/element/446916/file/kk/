--- v2 (2026-09-02)
+++ v3 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91B315F0-0570-40EC-AFC1-812B69E0F4A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A9AC326-A723-4369-AB34-1B6683234536}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8265" yWindow="210" windowWidth="18435" windowHeight="14910" tabRatio="694" xr2:uid="{5E2937BB-C787-43CC-8E18-7114A03D1167}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="694" xr2:uid="{5E2937BB-C787-43CC-8E18-7114A03D1167}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>СКК коды</t>
   </si>
@@ -281,71 +281,71 @@
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды - Экспорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым*</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ
 «0,0» – болмашы шама
 «х» – деректер құпия
 «...» – деректер жоқ
 Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="48">
+  <fonts count="47">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -608,57 +608,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1288,139 +1281,133 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="125" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="45" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{E3A7DE68-BBA1-4708-8B60-836D538AE358}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{F412FD08-17B9-4DAE-B603-383798C8EEA7}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{57675EEE-0DD9-4878-8D92-F991195398BC}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{55B3B512-BE28-420A-BBF9-DEC750A7A02E}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{AB158106-C9C2-4F7E-8B6A-0024177EF606}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{BFB643D1-73E7-48DA-BEE4-0C597663993D}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{29D68E67-C745-4ADF-980E-76589C5E3C2A}"/>
@@ -1844,954 +1831,950 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E9EDEE8-FDF2-4C7F-A5EF-11E0CC4C6ECE}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:B30"/>
+  <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="8"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="11">
+        <v>312103</v>
+      </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="14" t="s">
+      <c r="A2" s="12" t="s">
         <v>4</v>
       </c>
+      <c r="B2" s="11" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="21" customHeight="1">
+      <c r="A3" s="12" t="s">
+        <v>5</v>
+      </c>
       <c r="B3" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
-      <c r="A4" s="14" t="s">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="A4" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1">
-      <c r="A5" s="10" t="s">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="A5" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21" customHeight="1">
-      <c r="A6" s="10" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="A6" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="21" customHeight="1">
-      <c r="A7" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="A7" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="16" t="s">
+      <c r="B7" s="14" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="14" t="s">
+    <row r="8" spans="1:2" ht="38.25">
+      <c r="A8" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B8" s="14" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="51">
-      <c r="A10" s="14" t="s">
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="16" t="s">
+      <c r="B9" s="14" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="14" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="13" t="s">
+      <c r="B10" s="11" t="s">
         <v>28</v>
       </c>
     </row>
+    <row r="11" spans="1:2" ht="21" customHeight="1">
+      <c r="A11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>14</v>
+      </c>
+    </row>
     <row r="12" spans="1:2" ht="21" customHeight="1">
-      <c r="A12" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="A12" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="B12" s="16" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="32.25" customHeight="1">
-      <c r="A14" s="12" t="s">
+    <row r="13" spans="1:2" ht="32.25" customHeight="1">
+      <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="18" t="s">
+      <c r="B13" s="16" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="79.5" customHeight="1">
-      <c r="A15" s="12" t="s">
+    <row r="14" spans="1:2" ht="79.5" customHeight="1">
+      <c r="A14" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:2" ht="21" customHeight="1">
+    </row>
+    <row r="15" spans="1:2" ht="21" customHeight="1">
+      <c r="A15" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46280</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="14" t="s">
-[...3 lines deleted...]
-        <v>46251</v>
+      <c r="A17" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="14" t="s">
-[...3 lines deleted...]
-        <v>46280</v>
+      <c r="A18" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="14" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="A19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="14" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A20" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="14" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="A21" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="6"/>
-      <c r="B23" s="7"/>
+      <c r="A23"/>
+      <c r="B23"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24"/>
       <c r="B24"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27"/>
-      <c r="B27"/>
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="2"/>
       <c r="B28" s="2"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="2"/>
-[...4 lines deleted...]
-      <c r="B30" s="3"/>
+      <c r="A29" s="3"/>
+      <c r="B29" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B16" r:id="rId1" xr:uid="{5113CBE5-B4AF-43B6-9B57-C5178E623CBD}"/>
-    <hyperlink ref="B12" r:id="rId2" xr:uid="{F3C65039-03B4-4129-B41A-3E7FF8227C43}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{5113CBE5-B4AF-43B6-9B57-C5178E623CBD}"/>
+    <hyperlink ref="B11" r:id="rId2" xr:uid="{F3C65039-03B4-4129-B41A-3E7FF8227C43}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB881E9E-E872-4917-A319-8ACB887AA3D9}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="5" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="5" customWidth="1"/>
     <col min="8" max="8" width="15" style="5" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="5" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="5"/>
     <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="20" t="s">
+      <c r="B2" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="38.25">
-      <c r="A3" s="19" t="s">
+      <c r="A3" s="17" t="s">
         <v>75</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="19" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="33.75">
-      <c r="A4" s="22" t="s">
+    <row r="4" spans="1:9" ht="22.5">
+      <c r="A4" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="22"/>
-      <c r="C4" s="23">
+      <c r="B4" s="20"/>
+      <c r="C4" s="21">
         <v>2020</v>
       </c>
-      <c r="D4" s="23">
+      <c r="D4" s="21">
         <v>2021</v>
       </c>
-      <c r="E4" s="23">
+      <c r="E4" s="21">
         <v>2022</v>
       </c>
-      <c r="F4" s="23">
+      <c r="F4" s="21">
         <v>2023</v>
       </c>
-      <c r="G4" s="23">
+      <c r="G4" s="21">
         <v>2024</v>
       </c>
-      <c r="H4" s="23">
+      <c r="H4" s="21">
         <v>2025</v>
       </c>
-      <c r="I4" s="23" t="s">
-        <v>85</v>
+      <c r="I4" s="21" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A5" s="24" t="s">
+      <c r="A5" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="28">
+      <c r="C5" s="26">
         <v>49399212.399999999</v>
       </c>
-      <c r="D5" s="28">
+      <c r="D5" s="26">
         <v>44660813</v>
       </c>
-      <c r="E5" s="28">
+      <c r="E5" s="26">
         <v>35516629.200000003</v>
       </c>
-      <c r="F5" s="28">
+      <c r="F5" s="26">
         <v>36798618.399999999</v>
       </c>
-      <c r="G5" s="28">
+      <c r="G5" s="26">
         <v>35162861.5</v>
       </c>
-      <c r="H5" s="37">
+      <c r="H5" s="35">
         <v>34789481.44343999</v>
       </c>
-      <c r="I5" s="34">
-        <v>851238805.51433861</v>
+      <c r="I5" s="32">
+        <v>854412589.05333889</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="25" t="s">
+      <c r="A6" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="29" t="s">
+      <c r="C6" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="D6" s="29" t="s">
+      <c r="D6" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="28">
         <v>214987.9</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="28">
         <v>321275.59999999998</v>
       </c>
-      <c r="G6" s="30">
+      <c r="G6" s="28">
         <v>260601</v>
       </c>
-      <c r="H6" s="38">
+      <c r="H6" s="36">
         <v>780477.51149999921</v>
       </c>
-      <c r="I6" s="34">
-        <v>420844.47962999967</v>
+      <c r="I6" s="32">
+        <v>489314.52395000122</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="24" t="s">
+      <c r="A7" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="28">
         <v>172723.1</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="28">
         <v>194499.9</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="28">
         <v>1269407.8999999999</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="28">
         <v>1385572.8</v>
       </c>
-      <c r="G7" s="30">
+      <c r="G7" s="28">
         <v>1317009.2</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="36">
         <v>163485.69364000001</v>
       </c>
-      <c r="I7" s="34">
-        <v>42650.999090000041</v>
+      <c r="I7" s="32">
+        <v>46320.860180000025</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="22" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="28">
         <v>971308.3</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="28">
         <v>1329029.7</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="28">
         <v>218438.8</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="28">
         <v>221146.5</v>
       </c>
-      <c r="G8" s="30">
+      <c r="G8" s="28">
         <v>321615.40000000002</v>
       </c>
-      <c r="H8" s="38">
+      <c r="H8" s="36">
         <v>1129377.1210899977</v>
       </c>
-      <c r="I8" s="34">
-        <v>502267.09917</v>
+      <c r="I8" s="32">
+        <v>579979.64381999953</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="24" t="s">
+      <c r="A9" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="28">
         <v>260943.8</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="28">
         <v>277055.5</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="28">
         <v>231592.3</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="28">
         <v>147071.5</v>
       </c>
-      <c r="G9" s="30">
+      <c r="G9" s="28">
         <v>164032.5</v>
       </c>
-      <c r="H9" s="38">
+      <c r="H9" s="36">
         <v>410331.61799000116</v>
       </c>
-      <c r="I9" s="34">
-        <v>240819.42943999995</v>
+      <c r="I9" s="32">
+        <v>277279.11468999955</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="28">
         <v>308675.20000000001</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="28">
         <v>313283.09999999998</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="28">
         <v>107245.6</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="28">
         <v>115773.5</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="28">
         <v>60681.9</v>
       </c>
-      <c r="H10" s="38">
+      <c r="H10" s="36">
         <v>246693.80791999999</v>
       </c>
-      <c r="I10" s="34">
-        <v>135296.15845000005</v>
+      <c r="I10" s="32">
+        <v>154477.1096599999</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="27" t="s">
+      <c r="B11" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="28">
         <v>166488.20000000001</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="28">
         <v>127235.2</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="28">
         <v>1365967.7</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="28">
         <v>1812288.9</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="28">
         <v>2013039.4</v>
       </c>
-      <c r="H11" s="38">
+      <c r="H11" s="36">
         <v>120314.09028999993</v>
       </c>
-      <c r="I11" s="34">
-        <v>31936.494950000015</v>
+      <c r="I11" s="32">
+        <v>43925.41204000001</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="24" t="s">
+      <c r="A12" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="28">
         <v>1237964</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="28">
         <v>1463948.5</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="28">
         <v>3767563.3</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="28">
         <v>3953115.1</v>
       </c>
-      <c r="G12" s="30">
+      <c r="G12" s="28">
         <v>3827791.4</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="36">
         <v>2605753.5133000021</v>
       </c>
-      <c r="I12" s="34">
-        <v>1414355.8602699994</v>
+      <c r="I12" s="32">
+        <v>1692142.5095400023</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="24" t="s">
+      <c r="A13" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="31" t="s">
+      <c r="C13" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="D13" s="31" t="s">
+      <c r="D13" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="28">
         <v>2587766</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="28">
         <v>4287372.5999999996</v>
       </c>
-      <c r="G13" s="30">
+      <c r="G13" s="28">
         <v>3477684</v>
       </c>
-      <c r="H13" s="38">
+      <c r="H13" s="36">
         <v>44227.772790000003</v>
       </c>
-      <c r="I13" s="34">
-        <v>20447.644929999999</v>
+      <c r="I13" s="32">
+        <v>22705.071889999999</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="24" t="s">
+      <c r="A14" s="22" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="27" t="s">
+      <c r="B14" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="28">
         <v>6348638.7000000002</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="28">
         <v>7639709.4000000004</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="28">
         <v>710328</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="28">
         <v>642705.1</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="28">
         <v>898976.5</v>
       </c>
-      <c r="H14" s="38">
+      <c r="H14" s="36">
         <v>3216003.9902500003</v>
       </c>
-      <c r="I14" s="34">
-        <v>836106085.84058857</v>
+      <c r="I14" s="32">
+        <v>836473638.48299861</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="24" t="s">
+      <c r="A15" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="B15" s="27" t="s">
+      <c r="B15" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="28">
         <v>7786501.9000000004</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="28">
         <v>9301880.0999999996</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="28">
         <v>65147.7</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="28">
         <v>126630.1</v>
       </c>
-      <c r="G15" s="30">
+      <c r="G15" s="28">
         <v>67559.100000000006</v>
       </c>
-      <c r="H15" s="38">
+      <c r="H15" s="36">
         <v>3116381.8031099997</v>
       </c>
-      <c r="I15" s="34">
-        <v>2245953.39751</v>
+      <c r="I15" s="32">
+        <v>2674175.2974299979</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="24" t="s">
+      <c r="A16" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="27" t="s">
+      <c r="B16" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="30">
+      <c r="C16" s="28">
         <v>513626.9</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="28">
         <v>537594.69999999995</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="28">
         <v>19330467.199999999</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="28">
         <v>18395581.5</v>
       </c>
-      <c r="G16" s="30">
+      <c r="G16" s="28">
         <v>17752864.800000001</v>
       </c>
-      <c r="H16" s="38">
+      <c r="H16" s="36">
         <v>1071287.6946399997</v>
       </c>
-      <c r="I16" s="34">
-        <v>431986.75101999997</v>
+      <c r="I16" s="32">
+        <v>521795.1651900002</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="24" t="s">
+      <c r="A17" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B17" s="27" t="s">
+      <c r="B17" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="28">
         <v>119791.4</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="28">
         <v>71060.7</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="28">
         <v>585396.1</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="28">
         <v>590424.6</v>
       </c>
-      <c r="G17" s="30">
+      <c r="G17" s="28">
         <v>260449.6</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="36">
         <v>97533.994459999973</v>
       </c>
-      <c r="I17" s="34">
-        <v>4209.1834600000002</v>
+      <c r="I17" s="32">
+        <v>5099.9514100000015</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="24" t="s">
+      <c r="A18" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="27" t="s">
+      <c r="B18" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="30">
+      <c r="C18" s="28">
         <v>18783226.699999999</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="28">
         <v>17576606.699999999</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="28">
         <v>284494.59999999998</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="28">
         <v>272876.40000000002</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G18" s="28">
         <v>365188.2</v>
       </c>
-      <c r="H18" s="38">
+      <c r="H18" s="36">
         <v>17076460.714969993</v>
       </c>
-      <c r="I18" s="34">
-        <v>7489786.2800699975</v>
+      <c r="I18" s="32">
+        <v>8881657.0532299932</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="24" t="s">
+      <c r="A19" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B19" s="27" t="s">
+      <c r="B19" s="25" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="30">
+      <c r="C19" s="28">
         <v>245876.6</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="28">
         <v>399196.5</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="28">
         <v>523374.6</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="28">
         <v>392184.5</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="28">
         <v>477461.3</v>
       </c>
-      <c r="H19" s="38">
+      <c r="H19" s="36">
         <v>78778.31094999997</v>
       </c>
-      <c r="I19" s="34">
-        <v>92021.750009999974</v>
+      <c r="I19" s="32">
+        <v>102030.74043999992</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="24" t="s">
+      <c r="A20" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="27" t="s">
+      <c r="B20" s="25" t="s">
         <v>46</v>
       </c>
-      <c r="C20" s="30">
+      <c r="C20" s="28">
         <v>1911272.8</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="28">
         <v>2710106.9</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="28">
         <v>2135154.2999999998</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="28">
         <v>2135200</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="28">
         <v>2028420.8</v>
       </c>
-      <c r="H20" s="38">
+      <c r="H20" s="36">
         <v>640240.29743999988</v>
       </c>
-      <c r="I20" s="34">
-        <v>317462.45956000005</v>
+      <c r="I20" s="32">
+        <v>342132.76364000048</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="24" t="s">
+      <c r="A21" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="27" t="s">
+      <c r="B21" s="25" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="31" t="s">
+      <c r="C21" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="31" t="s">
+      <c r="D21" s="29" t="s">
         <v>81</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="28">
         <v>207367.2</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="28">
         <v>208637.1</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="28">
         <v>257378.4</v>
       </c>
-      <c r="H21" s="38">
+      <c r="H21" s="36">
         <v>109284.79803000001</v>
       </c>
-      <c r="I21" s="36">
-        <v>3118.8649999999998</v>
+      <c r="I21" s="34">
+        <v>3142.1919999999991</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="24" t="s">
+      <c r="A22" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="B22" s="27" t="s">
+      <c r="B22" s="25" t="s">
         <v>48</v>
       </c>
-      <c r="C22" s="30">
+      <c r="C22" s="28">
         <v>386802.7</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="28">
         <v>372649.5</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="28">
         <v>167234.79999999999</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="28">
         <v>229586.4</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="28">
         <v>217809.3</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="36">
         <v>385506.55622999999</v>
       </c>
-      <c r="I22" s="34">
-        <v>121831.80643000004</v>
+      <c r="I22" s="32">
+        <v>142353.90951999996</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="24" t="s">
+      <c r="A23" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="B23" s="27" t="s">
+      <c r="B23" s="25" t="s">
         <v>49</v>
       </c>
-      <c r="C23" s="30">
+      <c r="C23" s="28">
         <v>9624630.4000000004</v>
       </c>
-      <c r="D23" s="30">
+      <c r="D23" s="28">
         <v>1933470.2</v>
       </c>
-      <c r="E23" s="30">
+      <c r="E23" s="28">
         <v>55331.1</v>
       </c>
-      <c r="F23" s="30">
+      <c r="F23" s="28">
         <v>53441.599999999999</v>
       </c>
-      <c r="G23" s="30">
+      <c r="G23" s="28">
         <v>53894</v>
       </c>
-      <c r="H23" s="38">
+      <c r="H23" s="36">
         <v>580228.11970000074</v>
       </c>
-      <c r="I23" s="34">
-        <v>235533.68641999995</v>
+      <c r="I23" s="32">
+        <v>345158.84400999994</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="24" t="s">
+      <c r="A24" s="22" t="s">
         <v>71</v>
       </c>
-      <c r="B24" s="27" t="s">
+      <c r="B24" s="25" t="s">
         <v>50</v>
       </c>
-      <c r="C24" s="30">
+      <c r="C24" s="28">
         <v>183492.5</v>
       </c>
-      <c r="D24" s="30">
+      <c r="D24" s="28">
         <v>183052.79999999999</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="28">
         <v>94109.2</v>
       </c>
-      <c r="F24" s="30">
+      <c r="F24" s="28">
         <v>295564.09999999998</v>
       </c>
-      <c r="G24" s="30">
+      <c r="G24" s="28">
         <v>163996</v>
       </c>
-      <c r="H24" s="38">
+      <c r="H24" s="36">
         <v>2617924.9438499995</v>
       </c>
-      <c r="I24" s="34">
-        <v>1281960.6455600017</v>
+      <c r="I24" s="32">
+        <v>1493696.1826900104</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="24" t="s">
+      <c r="A25" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="B25" s="27" t="s">
+      <c r="B25" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="C25" s="32">
+      <c r="C25" s="30">
         <v>377249.1</v>
       </c>
-      <c r="D25" s="32">
+      <c r="D25" s="30">
         <v>230433.5</v>
       </c>
-      <c r="E25" s="32">
+      <c r="E25" s="30">
         <v>1595254.9</v>
       </c>
-      <c r="F25" s="32">
+      <c r="F25" s="30">
         <v>1212170.6000000001</v>
       </c>
-      <c r="G25" s="32">
+      <c r="G25" s="30">
         <v>1176408.8</v>
       </c>
-      <c r="H25" s="39">
+      <c r="H25" s="37">
         <v>299189.09128999989</v>
       </c>
-      <c r="I25" s="35">
-        <v>100236.68277999996</v>
+      <c r="I25" s="33">
+        <v>121564.22501000002</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="26" t="s">
+      <c r="A27" s="24" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">