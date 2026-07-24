--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -4,73 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D205F74-B800-497F-B5FE-7220813B710A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A68556E1-08B1-43FB-893D-737751C812C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="694" activeTab="2" xr2:uid="{5E2937BB-C787-43CC-8E18-7114A03D1167}"/>
+    <workbookView xWindow="2340" yWindow="165" windowWidth="19890" windowHeight="13635" tabRatio="694" xr2:uid="{5E2937BB-C787-43CC-8E18-7114A03D1167}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...7 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
@@ -316,59 +307,59 @@
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды - Экспорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1404,73 +1395,73 @@
     <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="125" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="19" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="20" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{E3A7DE68-BBA1-4708-8B60-836D538AE358}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{F412FD08-17B9-4DAE-B603-383798C8EEA7}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{57675EEE-0DD9-4878-8D92-F991195398BC}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{55B3B512-BE28-420A-BBF9-DEC750A7A02E}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{AB158106-C9C2-4F7E-8B6A-0024177EF606}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{BFB643D1-73E7-48DA-BEE4-0C597663993D}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{29D68E67-C745-4ADF-980E-76589C5E3C2A}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{1522B162-AA4E-4FF1-A6E1-866335084AB0}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{B09D067D-0E06-486D-90AC-8DE97BFE5AE0}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{87EE851D-1B79-4DFC-98D9-6FE910777499}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{426DF7AC-43E4-49E3-8566-EF131F2B9F32}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{054D67A9-B6FB-4451-BB7D-BC4EDC2E1BAF}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{197DC4FA-9C64-4DC5-94E4-8A05D95D557D}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{68C79E43-12ED-49C1-8549-3B35DC8EE418}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{56AF8C60-F565-415D-BFCC-0F796061FF0C}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{97C046AC-775C-4BC8-A756-082360FA0ADB}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{27A6E546-844E-43EB-954E-C3BCA1ED036B}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{D5D31BED-28EE-4CF8-8CF0-3454531FA71A}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{42507C47-E34A-47B6-B07D-D725E54281D4}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{3D3E6A1D-500B-46B9-8F9E-1001023DF3C8}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21" xr:uid="{83DAF81D-BF48-473D-8CC0-2D15268DC153}"/>
     <cellStyle name="40% - Акцент2" xfId="22" xr:uid="{E4FA1D35-76D4-4F17-8505-68567ED85365}"/>
     <cellStyle name="40% - Акцент2 2" xfId="23" xr:uid="{8D252790-2432-4F84-8480-460D04FA250B}"/>
@@ -1884,52 +1875,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E9EDEE8-FDF2-4C7F-A5EF-11E0CC4C6ECE}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S35" sqref="S35:S36"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="19">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="20" t="s">
         <v>11</v>
       </c>
@@ -2016,59 +2007,59 @@
       <c r="B13" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="32.25" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="39">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="39">
-        <v>46218</v>
+        <v>46251</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>91</v>
       </c>
@@ -2180,52 +2171,52 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB881E9E-E872-4917-A319-8ACB887AA3D9}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="11" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="11" customWidth="1"/>
     <col min="8" max="8" width="15" style="11" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="11" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="11"/>
     <col min="16" max="16" width="8.85546875" style="11" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
       <c r="A2" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="38.25">
       <c r="A3" s="25" t="s">
         <v>82</v>
@@ -2265,631 +2256,631 @@
       <c r="A5" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="34">
         <v>49399212.399999999</v>
       </c>
       <c r="D5" s="34">
         <v>44660813</v>
       </c>
       <c r="E5" s="34">
         <v>35516629.200000003</v>
       </c>
       <c r="F5" s="34">
         <v>36798618.399999999</v>
       </c>
       <c r="G5" s="34">
         <v>35162861.5</v>
       </c>
       <c r="H5" s="34">
         <v>34491200.020319998</v>
       </c>
       <c r="I5" s="40">
-        <v>10847314</v>
+        <v>13748169</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>88</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>88</v>
       </c>
       <c r="E6" s="36">
         <v>214987.9</v>
       </c>
       <c r="F6" s="36">
         <v>321275.59999999998</v>
       </c>
       <c r="G6" s="36">
         <v>260601</v>
       </c>
       <c r="H6" s="36">
         <v>779093.55287000001</v>
       </c>
       <c r="I6" s="40">
-        <v>277988</v>
+        <v>325025.2</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="36">
         <v>172723.1</v>
       </c>
       <c r="D7" s="36">
         <v>194499.9</v>
       </c>
       <c r="E7" s="36">
         <v>1269407.8999999999</v>
       </c>
       <c r="F7" s="36">
         <v>1385572.8</v>
       </c>
       <c r="G7" s="36">
         <v>1317009.2</v>
       </c>
       <c r="H7" s="36">
         <v>120266.39827999999</v>
       </c>
       <c r="I7" s="40">
-        <v>33532.6</v>
+        <v>38992.1</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="36">
         <v>971308.3</v>
       </c>
       <c r="D8" s="36">
         <v>1329029.7</v>
       </c>
       <c r="E8" s="36">
         <v>218438.8</v>
       </c>
       <c r="F8" s="36">
         <v>221146.5</v>
       </c>
       <c r="G8" s="36">
         <v>321615.40000000002</v>
       </c>
       <c r="H8" s="36">
         <v>1099640.3332499999</v>
       </c>
       <c r="I8" s="40">
-        <v>389768.1</v>
+        <v>451775.9</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="36">
         <v>260943.8</v>
       </c>
       <c r="D9" s="36">
         <v>277055.5</v>
       </c>
       <c r="E9" s="36">
         <v>231592.3</v>
       </c>
       <c r="F9" s="36">
         <v>147071.5</v>
       </c>
       <c r="G9" s="36">
         <v>164032.5</v>
       </c>
       <c r="H9" s="36">
         <v>394953.06598999997</v>
       </c>
       <c r="I9" s="40">
-        <v>179080.4</v>
+        <v>205840</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="36">
         <v>308675.20000000001</v>
       </c>
       <c r="D10" s="36">
         <v>313283.09999999998</v>
       </c>
       <c r="E10" s="36">
         <v>107245.6</v>
       </c>
       <c r="F10" s="36">
         <v>115773.5</v>
       </c>
       <c r="G10" s="36">
         <v>60681.9</v>
       </c>
       <c r="H10" s="36">
         <v>278335.28657</v>
       </c>
       <c r="I10" s="40">
-        <v>97598</v>
+        <v>115444.8</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="36">
         <v>166488.20000000001</v>
       </c>
       <c r="D11" s="36">
         <v>127235.2</v>
       </c>
       <c r="E11" s="36">
         <v>1365967.7</v>
       </c>
       <c r="F11" s="36">
         <v>1812288.9</v>
       </c>
       <c r="G11" s="36">
         <v>2013039.4</v>
       </c>
       <c r="H11" s="36">
         <v>75582.555160000004</v>
       </c>
       <c r="I11" s="40">
-        <v>23621</v>
+        <v>28237.5</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>45</v>
       </c>
       <c r="C12" s="36">
         <v>1237964</v>
       </c>
       <c r="D12" s="36">
         <v>1463948.5</v>
       </c>
       <c r="E12" s="36">
         <v>3767563.3</v>
       </c>
       <c r="F12" s="36">
         <v>3953115.1</v>
       </c>
       <c r="G12" s="36">
         <v>3827791.4</v>
       </c>
       <c r="H12" s="36">
         <v>2589892.89965</v>
       </c>
       <c r="I12" s="40">
-        <v>885971.4</v>
+        <v>1126582</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>88</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>88</v>
       </c>
       <c r="E13" s="36">
         <v>2587766</v>
       </c>
       <c r="F13" s="36">
         <v>4287372.5999999996</v>
       </c>
       <c r="G13" s="36">
         <v>3477684</v>
       </c>
       <c r="H13" s="36">
         <v>44030.021059999999</v>
       </c>
       <c r="I13" s="40">
-        <v>14777.5</v>
+        <v>16695.3</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="36">
         <v>6348638.7000000002</v>
       </c>
       <c r="D14" s="36">
         <v>7639709.4000000004</v>
       </c>
       <c r="E14" s="36">
         <v>710328</v>
       </c>
       <c r="F14" s="36">
         <v>642705.1</v>
       </c>
       <c r="G14" s="36">
         <v>898976.5</v>
       </c>
       <c r="H14" s="36">
         <v>3248966.72554</v>
       </c>
       <c r="I14" s="40">
-        <v>1031418.5</v>
+        <v>1326967.7</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="36">
         <v>7786501.9000000004</v>
       </c>
       <c r="D15" s="36">
         <v>9301880.0999999996</v>
       </c>
       <c r="E15" s="36">
         <v>65147.7</v>
       </c>
       <c r="F15" s="36">
         <v>126630.1</v>
       </c>
       <c r="G15" s="36">
         <v>67559.100000000006</v>
       </c>
       <c r="H15" s="36">
         <v>3106792.84564</v>
       </c>
       <c r="I15" s="40">
-        <v>1240885</v>
+        <v>1730418.9</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="36">
         <v>513626.9</v>
       </c>
       <c r="D16" s="36">
         <v>537594.69999999995</v>
       </c>
       <c r="E16" s="36">
         <v>19330467.199999999</v>
       </c>
       <c r="F16" s="36">
         <v>18395581.5</v>
       </c>
       <c r="G16" s="36">
         <v>17752864.800000001</v>
       </c>
       <c r="H16" s="36">
         <v>1041376.5364400001</v>
       </c>
       <c r="I16" s="40">
-        <v>292128.09999999998</v>
+        <v>356469.3</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="36">
         <v>119791.4</v>
       </c>
       <c r="D17" s="36">
         <v>71060.7</v>
       </c>
       <c r="E17" s="36">
         <v>585396.1</v>
       </c>
       <c r="F17" s="36">
         <v>590424.6</v>
       </c>
       <c r="G17" s="36">
         <v>260449.6</v>
       </c>
       <c r="H17" s="36">
         <v>91251.332139999999</v>
       </c>
       <c r="I17" s="40">
-        <v>3431.6</v>
+        <v>3920.2</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="30" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="36">
         <v>18783226.699999999</v>
       </c>
       <c r="D18" s="36">
         <v>17576606.699999999</v>
       </c>
       <c r="E18" s="36">
         <v>284494.59999999998</v>
       </c>
       <c r="F18" s="36">
         <v>272876.40000000002</v>
       </c>
       <c r="G18" s="36">
         <v>365188.2</v>
       </c>
       <c r="H18" s="36">
         <v>17019717.703109998</v>
       </c>
       <c r="I18" s="40">
-        <v>4924276.0999999996</v>
+        <v>6251277.2000000002</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="36">
         <v>245876.6</v>
       </c>
       <c r="D19" s="36">
         <v>399196.5</v>
       </c>
       <c r="E19" s="36">
         <v>523374.6</v>
       </c>
       <c r="F19" s="36">
         <v>392184.5</v>
       </c>
       <c r="G19" s="36">
         <v>477461.3</v>
       </c>
       <c r="H19" s="36">
         <v>78288.526140000002</v>
       </c>
       <c r="I19" s="40">
-        <v>49081.9</v>
+        <v>67988.600000000006</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="30" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="36">
         <v>1911272.8</v>
       </c>
       <c r="D20" s="36">
         <v>2710106.9</v>
       </c>
       <c r="E20" s="36">
         <v>2135154.2999999998</v>
       </c>
       <c r="F20" s="36">
         <v>2135200</v>
       </c>
       <c r="G20" s="36">
         <v>2028420.8</v>
       </c>
       <c r="H20" s="36">
         <v>596552.47328999999</v>
       </c>
       <c r="I20" s="40">
-        <v>195613.5</v>
+        <v>238006.1</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="30" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>88</v>
       </c>
       <c r="D21" s="37" t="s">
         <v>88</v>
       </c>
       <c r="E21" s="36">
         <v>207367.2</v>
       </c>
       <c r="F21" s="36">
         <v>208637.1</v>
       </c>
       <c r="G21" s="36">
         <v>257378.4</v>
       </c>
       <c r="H21" s="36">
         <v>109281.89403</v>
       </c>
-      <c r="I21" s="41">
-        <v>528.29999999999995</v>
+      <c r="I21" s="42">
+        <v>2062.8000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="30" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="36">
         <v>386802.7</v>
       </c>
       <c r="D22" s="36">
         <v>372649.5</v>
       </c>
       <c r="E22" s="36">
         <v>167234.79999999999</v>
       </c>
       <c r="F22" s="36">
         <v>229586.4</v>
       </c>
       <c r="G22" s="36">
         <v>217809.3</v>
       </c>
       <c r="H22" s="36">
         <v>394655.96588999999</v>
       </c>
       <c r="I22" s="40">
-        <v>82305.3</v>
+        <v>97999.2</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="30" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="33" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="36">
         <v>9624630.4000000004</v>
       </c>
       <c r="D23" s="36">
         <v>1933470.2</v>
       </c>
       <c r="E23" s="36">
         <v>55331.1</v>
       </c>
       <c r="F23" s="36">
         <v>53441.599999999999</v>
       </c>
       <c r="G23" s="36">
         <v>53894</v>
       </c>
       <c r="H23" s="36">
         <v>531757.71623000002</v>
       </c>
       <c r="I23" s="40">
-        <v>132419.4</v>
+        <v>160651.6</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="36">
         <v>183492.5</v>
       </c>
       <c r="D24" s="36">
         <v>183052.79999999999</v>
       </c>
       <c r="E24" s="36">
         <v>94109.2</v>
       </c>
       <c r="F24" s="36">
         <v>295564.09999999998</v>
       </c>
       <c r="G24" s="36">
         <v>163996</v>
       </c>
       <c r="H24" s="36">
         <v>2600906.5358299999</v>
       </c>
       <c r="I24" s="40">
-        <v>930063.3</v>
+        <v>1120799.3999999999</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="33" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="38">
         <v>377249.1</v>
       </c>
       <c r="D25" s="38">
         <v>230433.5</v>
       </c>
       <c r="E25" s="38">
         <v>1595254.9</v>
       </c>
       <c r="F25" s="38">
         <v>1212170.6000000001</v>
       </c>
       <c r="G25" s="38">
         <v>1176408.8</v>
       </c>
       <c r="H25" s="38">
         <v>289857.65321000002</v>
       </c>
-      <c r="I25" s="42">
-        <v>62825.9</v>
+      <c r="I25" s="41">
+        <v>83015.199999999997</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="32" t="s">
         <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>