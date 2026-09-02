--- v1 (2026-07-24)
+++ v2 (2026-09-02)
@@ -1,97 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A68556E1-08B1-43FB-893D-737751C812C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91B315F0-0570-40EC-AFC1-812B69E0F4A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="165" windowWidth="19890" windowHeight="13635" tabRatio="694" xr2:uid="{5E2937BB-C787-43CC-8E18-7114A03D1167}"/>
+    <workbookView xWindow="8265" yWindow="210" windowWidth="18435" windowHeight="14910" tabRatio="694" xr2:uid="{5E2937BB-C787-43CC-8E18-7114A03D1167}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
-    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
-    <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>СКК коды</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
@@ -295,73 +272,80 @@
   <si>
     <t>Еуразия экономикалық одағына мүше мемлекеттермен тауар айналымы</t>
   </si>
   <si>
     <t>312103</t>
   </si>
   <si>
     <t>Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Тауарлар негізгі өлшем бірлігінде натуралды көрсеткішпен тасымалданды - Экспорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...1 lines deleted...]
-  <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="49">
+  <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -621,56 +605,50 @@
       <color indexed="56"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1310,157 +1288,154 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="121" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="125" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="126" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{E3A7DE68-BBA1-4708-8B60-836D538AE358}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{F412FD08-17B9-4DAE-B603-383798C8EEA7}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{57675EEE-0DD9-4878-8D92-F991195398BC}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{55B3B512-BE28-420A-BBF9-DEC750A7A02E}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{AB158106-C9C2-4F7E-8B6A-0024177EF606}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{BFB643D1-73E7-48DA-BEE4-0C597663993D}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{29D68E67-C745-4ADF-980E-76589C5E3C2A}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{1522B162-AA4E-4FF1-A6E1-866335084AB0}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{B09D067D-0E06-486D-90AC-8DE97BFE5AE0}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{87EE851D-1B79-4DFC-98D9-6FE910777499}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{426DF7AC-43E4-49E3-8566-EF131F2B9F32}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{054D67A9-B6FB-4451-BB7D-BC4EDC2E1BAF}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{197DC4FA-9C64-4DC5-94E4-8A05D95D557D}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{68C79E43-12ED-49C1-8549-3B35DC8EE418}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{56AF8C60-F565-415D-BFCC-0F796061FF0C}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{97C046AC-775C-4BC8-A756-082360FA0ADB}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{27A6E546-844E-43EB-954E-C3BCA1ED036B}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{D5D31BED-28EE-4CF8-8CF0-3454531FA71A}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{42507C47-E34A-47B6-B07D-D725E54281D4}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{3D3E6A1D-500B-46B9-8F9E-1001023DF3C8}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21" xr:uid="{83DAF81D-BF48-473D-8CC0-2D15268DC153}"/>
     <cellStyle name="40% - Акцент2" xfId="22" xr:uid="{E4FA1D35-76D4-4F17-8505-68567ED85365}"/>
@@ -1574,51 +1549,51 @@
     <cellStyle name="Плохой 2" xfId="129" xr:uid="{6335D517-AB39-46AF-9724-AC9BD723EC61}"/>
     <cellStyle name="Плохой 2 2" xfId="130" xr:uid="{517B854D-C847-433B-BBDD-35AE28DE4313}"/>
     <cellStyle name="Пояснение 2" xfId="131" xr:uid="{B5A76DFB-83BC-4245-84CC-197F99261759}"/>
     <cellStyle name="Примечание 2" xfId="132" xr:uid="{271EF7F8-19AF-4A4B-AF1C-B63DBD781C3E}"/>
     <cellStyle name="Примечание 2 2" xfId="133" xr:uid="{5F030400-9222-44E3-8724-647905A37C10}"/>
     <cellStyle name="Связанная ячейка 2" xfId="134" xr:uid="{E071507C-641B-4573-8ADB-E2206C8B2CCC}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="135" xr:uid="{D67B6D8E-A4C1-4AA7-939C-120ECCC6E673}"/>
     <cellStyle name="Текст предупреждения 2" xfId="136" xr:uid="{A2C754E6-DB20-41DD-93A0-86CCE11CF0FE}"/>
     <cellStyle name="Хороший 2" xfId="137" xr:uid="{4A7C95B9-89E7-48E3-A03D-BEC8D52E3C2E}"/>
     <cellStyle name="Хороший 2 2" xfId="138" xr:uid="{D32A4685-0E63-44A7-BE0D-F1EC9D1F391E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1866,1047 +1841,978 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E9EDEE8-FDF2-4C7F-A5EF-11E0CC4C6ECE}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="17"/>
-      <c r="B1" s="14"/>
+      <c r="A1" s="11"/>
+      <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13">
+        <v>312103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="21" customHeight="1">
+      <c r="A4" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="21" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="21" customHeight="1">
+      <c r="A6" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="21" customHeight="1">
+      <c r="A7" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="21" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="19">
-[...4 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="B9" s="16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="19" t="s">
+      <c r="B10" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="21" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="21" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="32.25" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="79.5" customHeight="1">
+      <c r="A15" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="21" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="21" customHeight="1">
-[...3 lines deleted...]
-      <c r="B4" s="21" t="s">
+    <row r="22" spans="1:2">
+      <c r="A22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="21" customHeight="1">
-[...138 lines deleted...]
-    </row>
     <row r="23" spans="1:2">
-      <c r="A23"/>
-      <c r="B23"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24"/>
       <c r="B24"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="8"/>
-      <c r="B27" s="8"/>
+      <c r="A27"/>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="8"/>
-      <c r="B28" s="8"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="9"/>
-      <c r="B29" s="9"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{5113CBE5-B4AF-43B6-9B57-C5178E623CBD}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{5113CBE5-B4AF-43B6-9B57-C5178E623CBD}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{F3C65039-03B4-4129-B41A-3E7FF8227C43}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{095CFD7F-AF4D-4D5B-8C86-594A488CB571}">
-[...70 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB881E9E-E872-4917-A319-8ACB887AA3D9}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I5" sqref="I5"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="13.140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="36.140625" style="5" customWidth="1"/>
+    <col min="3" max="7" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="15" style="5" customWidth="1"/>
+    <col min="9" max="9" width="12.28515625" style="5" customWidth="1"/>
+    <col min="10" max="15" width="9.140625" style="5"/>
+    <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
-[...4 lines deleted...]
-        <v>8</v>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
+      <c r="A2" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="38.25">
-      <c r="A3" s="25" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="A3" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="33.75">
-      <c r="A4" s="28" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="29">
+      <c r="A4" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="23">
         <v>2020</v>
       </c>
-      <c r="D4" s="29">
+      <c r="D4" s="23">
         <v>2021</v>
       </c>
-      <c r="E4" s="29">
+      <c r="E4" s="23">
         <v>2022</v>
       </c>
-      <c r="F4" s="29">
+      <c r="F4" s="23">
         <v>2023</v>
       </c>
-      <c r="G4" s="29">
+      <c r="G4" s="23">
         <v>2024</v>
       </c>
-      <c r="H4" s="29" t="s">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="H4" s="23">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="23" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="28">
+        <v>49399212.399999999</v>
+      </c>
+      <c r="D5" s="28">
+        <v>44660813</v>
+      </c>
+      <c r="E5" s="28">
+        <v>35516629.200000003</v>
+      </c>
+      <c r="F5" s="28">
+        <v>36798618.399999999</v>
+      </c>
+      <c r="G5" s="28">
+        <v>35162861.5</v>
+      </c>
+      <c r="H5" s="37">
+        <v>34789481.44343999</v>
+      </c>
+      <c r="I5" s="34">
+        <v>851238805.51433861</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="E6" s="30">
+        <v>214987.9</v>
+      </c>
+      <c r="F6" s="30">
+        <v>321275.59999999998</v>
+      </c>
+      <c r="G6" s="30">
+        <v>260601</v>
+      </c>
+      <c r="H6" s="38">
+        <v>780477.51149999921</v>
+      </c>
+      <c r="I6" s="34">
+        <v>420844.47962999967</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="30">
+        <v>172723.1</v>
+      </c>
+      <c r="D7" s="30">
+        <v>194499.9</v>
+      </c>
+      <c r="E7" s="30">
+        <v>1269407.8999999999</v>
+      </c>
+      <c r="F7" s="30">
+        <v>1385572.8</v>
+      </c>
+      <c r="G7" s="30">
+        <v>1317009.2</v>
+      </c>
+      <c r="H7" s="38">
+        <v>163485.69364000001</v>
+      </c>
+      <c r="I7" s="34">
+        <v>42650.999090000041</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="30">
+        <v>971308.3</v>
+      </c>
+      <c r="D8" s="30">
+        <v>1329029.7</v>
+      </c>
+      <c r="E8" s="30">
+        <v>218438.8</v>
+      </c>
+      <c r="F8" s="30">
+        <v>221146.5</v>
+      </c>
+      <c r="G8" s="30">
+        <v>321615.40000000002</v>
+      </c>
+      <c r="H8" s="38">
+        <v>1129377.1210899977</v>
+      </c>
+      <c r="I8" s="34">
+        <v>502267.09917</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="30">
+        <v>260943.8</v>
+      </c>
+      <c r="D9" s="30">
+        <v>277055.5</v>
+      </c>
+      <c r="E9" s="30">
+        <v>231592.3</v>
+      </c>
+      <c r="F9" s="30">
+        <v>147071.5</v>
+      </c>
+      <c r="G9" s="30">
+        <v>164032.5</v>
+      </c>
+      <c r="H9" s="38">
+        <v>410331.61799000116</v>
+      </c>
+      <c r="I9" s="34">
+        <v>240819.42943999995</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="30">
+        <v>308675.20000000001</v>
+      </c>
+      <c r="D10" s="30">
+        <v>313283.09999999998</v>
+      </c>
+      <c r="E10" s="30">
+        <v>107245.6</v>
+      </c>
+      <c r="F10" s="30">
+        <v>115773.5</v>
+      </c>
+      <c r="G10" s="30">
+        <v>60681.9</v>
+      </c>
+      <c r="H10" s="38">
+        <v>246693.80791999999</v>
+      </c>
+      <c r="I10" s="34">
+        <v>135296.15845000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="30">
+        <v>166488.20000000001</v>
+      </c>
+      <c r="D11" s="30">
+        <v>127235.2</v>
+      </c>
+      <c r="E11" s="30">
+        <v>1365967.7</v>
+      </c>
+      <c r="F11" s="30">
+        <v>1812288.9</v>
+      </c>
+      <c r="G11" s="30">
+        <v>2013039.4</v>
+      </c>
+      <c r="H11" s="38">
+        <v>120314.09028999993</v>
+      </c>
+      <c r="I11" s="34">
+        <v>31936.494950000015</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B12" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="C5" s="34">
-[...22 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="C12" s="30">
+        <v>1237964</v>
+      </c>
+      <c r="D12" s="30">
+        <v>1463948.5</v>
+      </c>
+      <c r="E12" s="30">
+        <v>3767563.3</v>
+      </c>
+      <c r="F12" s="30">
+        <v>3953115.1</v>
+      </c>
+      <c r="G12" s="30">
+        <v>3827791.4</v>
+      </c>
+      <c r="H12" s="38">
+        <v>2605753.5133000021</v>
+      </c>
+      <c r="I12" s="34">
+        <v>1414355.8602699994</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="24" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="33" t="s">
+      <c r="B13" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="35" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="C13" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="D13" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="E13" s="30">
+        <v>2587766</v>
+      </c>
+      <c r="F13" s="30">
+        <v>4287372.5999999996</v>
+      </c>
+      <c r="G13" s="30">
+        <v>3477684</v>
+      </c>
+      <c r="H13" s="38">
+        <v>44227.772790000003</v>
+      </c>
+      <c r="I13" s="34">
+        <v>20447.644929999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B14" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="36">
-[...22 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="C14" s="30">
+        <v>6348638.7000000002</v>
+      </c>
+      <c r="D14" s="30">
+        <v>7639709.4000000004</v>
+      </c>
+      <c r="E14" s="30">
+        <v>710328</v>
+      </c>
+      <c r="F14" s="30">
+        <v>642705.1</v>
+      </c>
+      <c r="G14" s="30">
+        <v>898976.5</v>
+      </c>
+      <c r="H14" s="38">
+        <v>3216003.9902500003</v>
+      </c>
+      <c r="I14" s="34">
+        <v>836106085.84058857</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="33" t="s">
+      <c r="B15" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="36">
-[...22 lines deleted...]
-      <c r="A9" s="30" t="s">
+      <c r="C15" s="30">
+        <v>7786501.9000000004</v>
+      </c>
+      <c r="D15" s="30">
+        <v>9301880.0999999996</v>
+      </c>
+      <c r="E15" s="30">
+        <v>65147.7</v>
+      </c>
+      <c r="F15" s="30">
+        <v>126630.1</v>
+      </c>
+      <c r="G15" s="30">
+        <v>67559.100000000006</v>
+      </c>
+      <c r="H15" s="38">
+        <v>3116381.8031099997</v>
+      </c>
+      <c r="I15" s="34">
+        <v>2245953.39751</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="33" t="s">
+      <c r="B16" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="C9" s="36">
-[...22 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="C16" s="30">
+        <v>513626.9</v>
+      </c>
+      <c r="D16" s="30">
+        <v>537594.69999999995</v>
+      </c>
+      <c r="E16" s="30">
+        <v>19330467.199999999</v>
+      </c>
+      <c r="F16" s="30">
+        <v>18395581.5</v>
+      </c>
+      <c r="G16" s="30">
+        <v>17752864.800000001</v>
+      </c>
+      <c r="H16" s="38">
+        <v>1071287.6946399997</v>
+      </c>
+      <c r="I16" s="34">
+        <v>431986.75101999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B17" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="36">
-[...22 lines deleted...]
-      <c r="A11" s="30" t="s">
+      <c r="C17" s="30">
+        <v>119791.4</v>
+      </c>
+      <c r="D17" s="30">
+        <v>71060.7</v>
+      </c>
+      <c r="E17" s="30">
+        <v>585396.1</v>
+      </c>
+      <c r="F17" s="30">
+        <v>590424.6</v>
+      </c>
+      <c r="G17" s="30">
+        <v>260449.6</v>
+      </c>
+      <c r="H17" s="38">
+        <v>97533.994459999973</v>
+      </c>
+      <c r="I17" s="34">
+        <v>4209.1834600000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="33" t="s">
+      <c r="B18" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="C11" s="36">
-[...22 lines deleted...]
-      <c r="A12" s="30" t="s">
+      <c r="C18" s="30">
+        <v>18783226.699999999</v>
+      </c>
+      <c r="D18" s="30">
+        <v>17576606.699999999</v>
+      </c>
+      <c r="E18" s="30">
+        <v>284494.59999999998</v>
+      </c>
+      <c r="F18" s="30">
+        <v>272876.40000000002</v>
+      </c>
+      <c r="G18" s="30">
+        <v>365188.2</v>
+      </c>
+      <c r="H18" s="38">
+        <v>17076460.714969993</v>
+      </c>
+      <c r="I18" s="34">
+        <v>7489786.2800699975</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="33" t="s">
+      <c r="B19" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="36">
-[...22 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="C19" s="30">
+        <v>245876.6</v>
+      </c>
+      <c r="D19" s="30">
+        <v>399196.5</v>
+      </c>
+      <c r="E19" s="30">
+        <v>523374.6</v>
+      </c>
+      <c r="F19" s="30">
+        <v>392184.5</v>
+      </c>
+      <c r="G19" s="30">
+        <v>477461.3</v>
+      </c>
+      <c r="H19" s="38">
+        <v>78778.31094999997</v>
+      </c>
+      <c r="I19" s="34">
+        <v>92021.750009999974</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B20" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="C13" s="37" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="30" t="s">
+      <c r="C20" s="30">
+        <v>1911272.8</v>
+      </c>
+      <c r="D20" s="30">
+        <v>2710106.9</v>
+      </c>
+      <c r="E20" s="30">
+        <v>2135154.2999999998</v>
+      </c>
+      <c r="F20" s="30">
+        <v>2135200</v>
+      </c>
+      <c r="G20" s="30">
+        <v>2028420.8</v>
+      </c>
+      <c r="H20" s="38">
+        <v>640240.29743999988</v>
+      </c>
+      <c r="I20" s="34">
+        <v>317462.45956000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="24" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B21" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="C14" s="36">
-[...22 lines deleted...]
-      <c r="A15" s="30" t="s">
+      <c r="C21" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="E21" s="30">
+        <v>207367.2</v>
+      </c>
+      <c r="F21" s="30">
+        <v>208637.1</v>
+      </c>
+      <c r="G21" s="30">
+        <v>257378.4</v>
+      </c>
+      <c r="H21" s="38">
+        <v>109284.79803000001</v>
+      </c>
+      <c r="I21" s="36">
+        <v>3118.8649999999998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="24" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="33" t="s">
+      <c r="B22" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="C15" s="36">
-[...22 lines deleted...]
-      <c r="A16" s="30" t="s">
+      <c r="C22" s="30">
+        <v>386802.7</v>
+      </c>
+      <c r="D22" s="30">
+        <v>372649.5</v>
+      </c>
+      <c r="E22" s="30">
+        <v>167234.79999999999</v>
+      </c>
+      <c r="F22" s="30">
+        <v>229586.4</v>
+      </c>
+      <c r="G22" s="30">
+        <v>217809.3</v>
+      </c>
+      <c r="H22" s="38">
+        <v>385506.55622999999</v>
+      </c>
+      <c r="I22" s="34">
+        <v>121831.80643000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="33" t="s">
+      <c r="B23" s="27" t="s">
         <v>49</v>
       </c>
-      <c r="C16" s="36">
-[...22 lines deleted...]
-      <c r="A17" s="30" t="s">
+      <c r="C23" s="30">
+        <v>9624630.4000000004</v>
+      </c>
+      <c r="D23" s="30">
+        <v>1933470.2</v>
+      </c>
+      <c r="E23" s="30">
+        <v>55331.1</v>
+      </c>
+      <c r="F23" s="30">
+        <v>53441.599999999999</v>
+      </c>
+      <c r="G23" s="30">
+        <v>53894</v>
+      </c>
+      <c r="H23" s="38">
+        <v>580228.11970000074</v>
+      </c>
+      <c r="I23" s="34">
+        <v>235533.68641999995</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B24" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="C17" s="36">
-[...22 lines deleted...]
-      <c r="A18" s="30" t="s">
+      <c r="C24" s="30">
+        <v>183492.5</v>
+      </c>
+      <c r="D24" s="30">
+        <v>183052.79999999999</v>
+      </c>
+      <c r="E24" s="30">
+        <v>94109.2</v>
+      </c>
+      <c r="F24" s="30">
+        <v>295564.09999999998</v>
+      </c>
+      <c r="G24" s="30">
+        <v>163996</v>
+      </c>
+      <c r="H24" s="38">
+        <v>2617924.9438499995</v>
+      </c>
+      <c r="I24" s="34">
+        <v>1281960.6455600017</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="B18" s="33" t="s">
+      <c r="B25" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="36">
-[...22 lines deleted...]
-      <c r="A19" s="30" t="s">
+      <c r="C25" s="32">
+        <v>377249.1</v>
+      </c>
+      <c r="D25" s="32">
+        <v>230433.5</v>
+      </c>
+      <c r="E25" s="32">
+        <v>1595254.9</v>
+      </c>
+      <c r="F25" s="32">
+        <v>1212170.6000000001</v>
+      </c>
+      <c r="G25" s="32">
+        <v>1176408.8</v>
+      </c>
+      <c r="H25" s="39">
+        <v>299189.09128999989</v>
+      </c>
+      <c r="I25" s="35">
+        <v>100236.68277999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="26" t="s">
         <v>73</v>
-      </c>
-[...201 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
-      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>