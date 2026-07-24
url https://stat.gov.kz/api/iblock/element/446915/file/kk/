--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -4,73 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DCBBDD94-191D-4648-A3E9-E1CF40FEEC81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C38E7164-5C86-489D-B659-686B6536AC07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="654" activeTab="2" xr2:uid="{F3888C20-A241-4354-81D3-F4F8776C0EB1}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="18825" windowHeight="12435" tabRatio="654" xr2:uid="{F3888C20-A241-4354-81D3-F4F8776C0EB1}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...7 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
@@ -316,59 +307,59 @@
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Шетелдік валютада тауар айналымы - Импорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мың АҚШ доллары</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1388,69 +1379,69 @@
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="49" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="49" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{6CE930E4-F321-48E7-915C-C390193C918F}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{7FFFC99F-57A0-4CCE-85F7-46A01B376FD9}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{09873990-32B6-4E0E-9E7C-B8E45DE2EB73}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{E5BB95FC-97EA-45AD-B1DB-2F82E1609A9E}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{C73E1ECC-6256-47AD-91CE-328FB2A8B81F}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{F25BC55E-D4E7-4E89-ADAE-34882AFC2992}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{9DE508F8-8D34-44A0-96CC-03A795A79CEB}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{77D3AEA5-78EE-48B7-B483-482D3ED726B2}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{F16EF418-9176-4745-BB49-D12B9B00E1C2}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{6C14CF42-DC7B-4727-B7BB-B053ADD80357}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{802DDF97-1354-4CF0-A1E8-6203DF785B1E}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{82FAECEF-918A-45D3-B373-83E6F2D0D7EF}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{FF400DF2-330C-467E-AF78-48E3C78AED53}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{76B3741F-F798-4500-B4F1-940EAF18D6D1}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{6D66EF49-F7E4-4CDE-A756-F64BC7810E52}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{02BBCD4F-47E2-4F4C-9820-ADC97D5C1CC1}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{5DEE77FE-1D06-4360-9710-52A8BEDDC8B3}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{72918653-AE05-4BA3-A8B0-D6528F019201}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{C08952E3-CF4D-4FD7-B2BF-D66AE57226F7}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{5364A5B9-30F0-4559-A88D-F853B36621D0}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{7E7BF617-C25E-44F8-B4AC-84B9AB02D3C0}"/>
     <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{C9A8964A-7378-4C6C-8E47-68C4A6912B47}"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="23" xr:uid="{FF0029C9-7076-40C8-8935-28E59A3A80A0}"/>
@@ -1846,52 +1837,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB2E2E96-05C1-408A-8638-39CB7C0D53E6}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="19">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="26.25" customHeight="1">
       <c r="A3" s="20" t="s">
         <v>11</v>
       </c>
@@ -1978,59 +1969,59 @@
       <c r="B13" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="27" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="39">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="39">
-        <v>46218</v>
+        <v>46251</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>91</v>
       </c>
@@ -2142,52 +2133,52 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6551D3A9-D8D8-4F8D-B011-9AAE4328E924}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="11" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="11" customWidth="1"/>
     <col min="8" max="8" width="15" style="11" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="11" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="11"/>
     <col min="16" max="16" width="8.85546875" style="11" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
       <c r="A2" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="25" t="s">
         <v>38</v>
@@ -2227,631 +2218,631 @@
       <c r="A5" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="32">
         <v>14708500.727940001</v>
       </c>
       <c r="D5" s="32">
         <v>18772529.259539999</v>
       </c>
       <c r="E5" s="32">
         <v>19255140.5</v>
       </c>
       <c r="F5" s="32">
         <v>18221499.800000001</v>
       </c>
       <c r="G5" s="32">
         <v>19886812.399999999</v>
       </c>
       <c r="H5" s="37">
         <v>20769221.229680002</v>
       </c>
       <c r="I5" s="40">
-        <v>7160857.4302099999</v>
+        <v>8917681.0349200107</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>87</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>87</v>
       </c>
       <c r="E6" s="32">
         <v>527356.69999999995</v>
       </c>
       <c r="F6" s="32">
         <v>430497.7</v>
       </c>
       <c r="G6" s="32">
         <v>423764.5</v>
       </c>
       <c r="H6" s="37">
         <v>1074496.19989</v>
       </c>
       <c r="I6" s="37">
-        <v>336684.50387000002</v>
+        <v>360841.59205000091</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="32">
         <v>347344.26111000002</v>
       </c>
       <c r="D7" s="32">
         <v>454559.97518000001</v>
       </c>
       <c r="E7" s="32">
         <v>841864.1</v>
       </c>
       <c r="F7" s="32">
         <v>893974.6</v>
       </c>
       <c r="G7" s="32">
         <v>1157297.1000000001</v>
       </c>
       <c r="H7" s="37">
         <v>408145.04453000001</v>
       </c>
       <c r="I7" s="37">
-        <v>147743.24505999999</v>
+        <v>191420.64013000048</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="32">
         <v>628397.30961999996</v>
       </c>
       <c r="D8" s="32">
         <v>782870.26635000005</v>
       </c>
       <c r="E8" s="32">
         <v>1072262.3999999999</v>
       </c>
       <c r="F8" s="32">
         <v>681434.5</v>
       </c>
       <c r="G8" s="32">
         <v>697143.4</v>
       </c>
       <c r="H8" s="37">
         <v>697690.49228999997</v>
       </c>
       <c r="I8" s="37">
-        <v>203364.51131</v>
+        <v>262979.42159999994</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="32">
         <v>697212.94987000001</v>
       </c>
       <c r="D9" s="32">
         <v>1023547.44604</v>
       </c>
       <c r="E9" s="32">
         <v>385741.3</v>
       </c>
       <c r="F9" s="32">
         <v>305029.2</v>
       </c>
       <c r="G9" s="32">
         <v>279559.40000000002</v>
       </c>
       <c r="H9" s="37">
         <v>798438.49659999995</v>
       </c>
       <c r="I9" s="37">
-        <v>237757.02846999999</v>
+        <v>302975.51562999975</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="32">
         <v>281589.03208999999</v>
       </c>
       <c r="D10" s="32">
         <v>379825.83286999998</v>
       </c>
       <c r="E10" s="32">
         <v>691487</v>
       </c>
       <c r="F10" s="32">
         <v>683647.4</v>
       </c>
       <c r="G10" s="32">
         <v>643233.5</v>
       </c>
       <c r="H10" s="37">
         <v>302469.23940999998</v>
       </c>
       <c r="I10" s="37">
-        <v>97473.225030000001</v>
+        <v>126628.37034999966</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="32">
         <v>450406.48431999999</v>
       </c>
       <c r="D11" s="32">
         <v>642350.72487000003</v>
       </c>
       <c r="E11" s="32">
         <v>252177.3</v>
       </c>
       <c r="F11" s="32">
         <v>276077.7</v>
       </c>
       <c r="G11" s="32">
         <v>180098.5</v>
       </c>
       <c r="H11" s="37">
         <v>794461.24337000004</v>
       </c>
       <c r="I11" s="37">
-        <v>150473.39735000001</v>
+        <v>185841.11620999992</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="32">
         <v>165384.01989</v>
       </c>
       <c r="D12" s="32">
         <v>229147.07597000001</v>
       </c>
       <c r="E12" s="32">
         <v>1279815</v>
       </c>
       <c r="F12" s="32">
         <v>1094074.1000000001</v>
       </c>
       <c r="G12" s="32">
         <v>1191688.8</v>
       </c>
       <c r="H12" s="37">
         <v>212080.18770000001</v>
       </c>
       <c r="I12" s="37">
-        <v>67604.933539999998</v>
+        <v>87461.879999999932</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>87</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>87</v>
       </c>
       <c r="E13" s="32">
         <v>1285340.7</v>
       </c>
       <c r="F13" s="32">
         <v>1041893.1</v>
       </c>
       <c r="G13" s="32">
         <v>1003620.5</v>
       </c>
       <c r="H13" s="37">
         <v>70573.622700000007</v>
       </c>
       <c r="I13" s="37">
-        <v>23633.227289999999</v>
+        <v>30201.895199999963</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="32">
         <v>945940.72187999997</v>
       </c>
       <c r="D14" s="32">
         <v>1471972.42604</v>
       </c>
       <c r="E14" s="32">
         <v>54511.6</v>
       </c>
       <c r="F14" s="32">
         <v>53368.3</v>
       </c>
       <c r="G14" s="32">
         <v>68419.3</v>
       </c>
       <c r="H14" s="37">
         <v>1217102.1965099999</v>
       </c>
       <c r="I14" s="37">
-        <v>384615.79888000002</v>
+        <v>506492.76593999687</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="32">
         <v>805157.61155999999</v>
       </c>
       <c r="D15" s="32">
         <v>1174273.8087200001</v>
       </c>
       <c r="E15" s="32">
         <v>180259</v>
       </c>
       <c r="F15" s="32">
         <v>197183.6</v>
       </c>
       <c r="G15" s="32">
         <v>199497.9</v>
       </c>
       <c r="H15" s="37">
         <v>946715.38147000002</v>
       </c>
       <c r="I15" s="37">
-        <v>287042.92998000002</v>
+        <v>380859.19585999899</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="32">
         <v>45188.253510000002</v>
       </c>
       <c r="D16" s="32">
         <v>50292.295480000001</v>
       </c>
       <c r="E16" s="32">
         <v>860089.1</v>
       </c>
       <c r="F16" s="32">
         <v>833151.3</v>
       </c>
       <c r="G16" s="32">
         <v>821771.3</v>
       </c>
       <c r="H16" s="37">
         <v>58880.698929999999</v>
       </c>
       <c r="I16" s="37">
-        <v>10945.6594</v>
+        <v>17469.955069999985</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="31" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="32">
         <v>149506.97781000001</v>
       </c>
       <c r="D17" s="32">
         <v>161584.24588</v>
       </c>
       <c r="E17" s="32">
         <v>475450</v>
       </c>
       <c r="F17" s="32">
         <v>506570.2</v>
       </c>
       <c r="G17" s="32">
         <v>612030.1</v>
       </c>
       <c r="H17" s="37">
         <v>195987.59445</v>
       </c>
       <c r="I17" s="37">
-        <v>56646.975550000003</v>
+        <v>74110.042780000149</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="32">
         <v>595370.99803000002</v>
       </c>
       <c r="D18" s="32">
         <v>811954.23502999998</v>
       </c>
       <c r="E18" s="32">
         <v>1457205</v>
       </c>
       <c r="F18" s="32">
         <v>1110764.3</v>
       </c>
       <c r="G18" s="32">
         <v>842993.5</v>
       </c>
       <c r="H18" s="37">
         <v>928706.80804000003</v>
       </c>
       <c r="I18" s="37">
-        <v>231343.06503999999</v>
+        <v>304131.42003999971</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="32">
         <v>404613.27652000001</v>
       </c>
       <c r="D19" s="32">
         <v>444540.79366000002</v>
       </c>
       <c r="E19" s="32">
         <v>3210168.5</v>
       </c>
       <c r="F19" s="32">
         <v>3747524.4</v>
       </c>
       <c r="G19" s="32">
         <v>4545109.9000000004</v>
       </c>
       <c r="H19" s="37">
         <v>589344.42723000003</v>
       </c>
       <c r="I19" s="37">
-        <v>242085.56489000001</v>
+        <v>291659.92373000114</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="32">
         <v>85277.242129999999</v>
       </c>
       <c r="D20" s="32">
         <v>135376.7635</v>
       </c>
       <c r="E20" s="32">
         <v>5602827.7000000002</v>
       </c>
       <c r="F20" s="32">
         <v>5117656.0999999996</v>
       </c>
       <c r="G20" s="32">
         <v>5477385.9000000004</v>
       </c>
       <c r="H20" s="37">
         <v>341774.90545000002</v>
       </c>
       <c r="I20" s="37">
-        <v>105696.64112</v>
+        <v>130027.2230499999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="31" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="32" t="s">
         <v>87</v>
       </c>
       <c r="E21" s="32">
         <v>532966.30000000005</v>
       </c>
       <c r="F21" s="32">
         <v>599859.80000000005</v>
       </c>
       <c r="G21" s="32">
         <v>515491.3</v>
       </c>
       <c r="H21" s="37">
         <v>44607.882940000003</v>
       </c>
       <c r="I21" s="37">
-        <v>9588.2181700000001</v>
+        <v>18785.949589999997</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="32">
         <v>1372621.5969400001</v>
       </c>
       <c r="D22" s="32">
         <v>1541874.1908100001</v>
       </c>
       <c r="E22" s="32">
         <v>124924.6</v>
       </c>
       <c r="F22" s="32">
         <v>129541.5</v>
       </c>
       <c r="G22" s="32">
         <v>243427.9</v>
       </c>
       <c r="H22" s="37">
         <v>1135815.07067</v>
       </c>
       <c r="I22" s="37">
-        <v>632766.00208999997</v>
+        <v>715915.03191000153</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="31" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="32">
         <v>2581347.3861600002</v>
       </c>
       <c r="D23" s="32">
         <v>3037419.2828299999</v>
       </c>
       <c r="E23" s="32">
         <v>42253.4</v>
       </c>
       <c r="F23" s="32">
         <v>56814.400000000001</v>
       </c>
       <c r="G23" s="32">
         <v>60896.1</v>
       </c>
       <c r="H23" s="37">
         <v>4448696.3479199996</v>
       </c>
       <c r="I23" s="37">
-        <v>1837474.9082800001</v>
+        <v>2269592.0058899978</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="31" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="32">
         <v>4718470.5426099999</v>
       </c>
       <c r="D24" s="32">
         <v>5848280.2153000003</v>
       </c>
       <c r="E24" s="32">
         <v>41739.800000000003</v>
       </c>
       <c r="F24" s="32">
         <v>58119.5</v>
       </c>
       <c r="G24" s="32">
         <v>41145.5</v>
       </c>
       <c r="H24" s="37">
         <v>6069761.2340000002</v>
       </c>
       <c r="I24" s="37">
-        <v>1976589.45267</v>
+        <v>2502223.6324800136</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="31" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="34">
         <v>434672.06388999999</v>
       </c>
       <c r="D25" s="34">
         <v>582659.68100999994</v>
       </c>
       <c r="E25" s="34">
         <v>336701.3</v>
       </c>
       <c r="F25" s="34">
         <v>404318.4</v>
       </c>
       <c r="G25" s="34">
         <v>882238.1</v>
       </c>
       <c r="H25" s="38">
         <v>433474.15558000002</v>
       </c>
       <c r="I25" s="38">
-        <v>121328.14221999999</v>
+        <v>158063.45741000061</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="35" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>