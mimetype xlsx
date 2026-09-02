--- v1 (2026-07-24)
+++ v2 (2026-09-02)
@@ -1,97 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C38E7164-5C86-489D-B659-686B6536AC07}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51EFEDEB-A7E5-4E00-A1A9-2ABC8B876E88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="18825" windowHeight="12435" tabRatio="654" xr2:uid="{F3888C20-A241-4354-81D3-F4F8776C0EB1}"/>
+    <workbookView xWindow="8115" yWindow="450" windowWidth="18435" windowHeight="14910" tabRatio="654" xr2:uid="{F3888C20-A241-4354-81D3-F4F8776C0EB1}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
-    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
-    <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>СКК коды</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
@@ -295,73 +272,80 @@
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>Еуразия экономикалық одағына мүше мемлекеттермен тауар айналымы</t>
   </si>
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Шетелдік валютада тауар айналымы - Импорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...1 lines deleted...]
-  <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="50">
+  <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -621,56 +605,50 @@
       <color indexed="56"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1298,150 +1276,138 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="103" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="49" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{6CE930E4-F321-48E7-915C-C390193C918F}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{7FFFC99F-57A0-4CCE-85F7-46A01B376FD9}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{09873990-32B6-4E0E-9E7C-B8E45DE2EB73}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{E5BB95FC-97EA-45AD-B1DB-2F82E1609A9E}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{C73E1ECC-6256-47AD-91CE-328FB2A8B81F}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{F25BC55E-D4E7-4E89-ADAE-34882AFC2992}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{9DE508F8-8D34-44A0-96CC-03A795A79CEB}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{77D3AEA5-78EE-48B7-B483-482D3ED726B2}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{F16EF418-9176-4745-BB49-D12B9B00E1C2}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{6C14CF42-DC7B-4727-B7BB-B053ADD80357}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{802DDF97-1354-4CF0-A1E8-6203DF785B1E}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{82FAECEF-918A-45D3-B373-83E6F2D0D7EF}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{FF400DF2-330C-467E-AF78-48E3C78AED53}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{76B3741F-F798-4500-B4F1-940EAF18D6D1}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{6D66EF49-F7E4-4CDE-A756-F64BC7810E52}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{02BBCD4F-47E2-4F4C-9820-ADC97D5C1CC1}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{5DEE77FE-1D06-4360-9710-52A8BEDDC8B3}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{72918653-AE05-4BA3-A8B0-D6528F019201}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{C08952E3-CF4D-4FD7-B2BF-D66AE57226F7}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{5364A5B9-30F0-4559-A88D-F853B36621D0}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{7E7BF617-C25E-44F8-B4AC-84B9AB02D3C0}"/>
     <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{C9A8964A-7378-4C6C-8E47-68C4A6912B47}"/>
     <cellStyle name="40% - Акцент6 2 2" xfId="23" xr:uid="{FF0029C9-7076-40C8-8935-28E59A3A80A0}"/>
@@ -1536,51 +1502,51 @@
     <cellStyle name="Плохой 2" xfId="111" xr:uid="{4FA8FE30-0853-4751-8122-92F52AC25E6D}"/>
     <cellStyle name="Плохой 2 2" xfId="112" xr:uid="{99B12A27-9469-472F-8346-0936B6B64A6F}"/>
     <cellStyle name="Пояснение 2" xfId="113" xr:uid="{8F3D53E6-5337-4529-8B65-64CEA4BF21AC}"/>
     <cellStyle name="Примечание 2" xfId="114" xr:uid="{80F11D64-E362-426A-8CFC-1C0EE3016D40}"/>
     <cellStyle name="Примечание 2 2" xfId="115" xr:uid="{569C5D22-9A29-426A-A0BE-32921B906B54}"/>
     <cellStyle name="Связанная ячейка 2" xfId="116" xr:uid="{05A02C48-095F-49CA-A198-87F60E5060A6}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="117" xr:uid="{D96C5E25-72FA-46F6-921C-D8B3B337C78D}"/>
     <cellStyle name="Текст предупреждения 2" xfId="118" xr:uid="{F75DAE99-A7DB-4D99-AC71-C03DA08723CC}"/>
     <cellStyle name="Хороший 2" xfId="119" xr:uid="{E6F381BF-07F5-49B8-A482-16D8E969E530}"/>
     <cellStyle name="Хороший 2 2" xfId="120" xr:uid="{0AF0157F-338E-4707-B2C3-21C1EE92F0D4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1828,1047 +1794,978 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB2E2E96-05C1-408A-8638-39CB7C0D53E6}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="44.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="17"/>
-      <c r="B1" s="14"/>
+      <c r="A1" s="11"/>
+      <c r="B1" s="8"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="13">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A3" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="21" customHeight="1">
+      <c r="A4" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="21" customHeight="1">
+      <c r="A5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="21" customHeight="1">
+      <c r="A6" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="21" customHeight="1">
+      <c r="A7" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="21" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="19">
-[...4 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="B9" s="16" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="B10" s="16" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="B11" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="21" customHeight="1">
+      <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="19" t="s">
+      <c r="B12" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="21" customHeight="1">
+      <c r="A13" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="27" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="78" customHeight="1">
+      <c r="A15" s="12" t="s">
         <v>86</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="19" t="s">
+      <c r="B15" s="15" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="21" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="9" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="21" customHeight="1">
-[...11 lines deleted...]
-      <c r="B8" s="22" t="s">
+    <row r="22" spans="1:2">
+      <c r="A22" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="17" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25">
-[...106 lines deleted...]
-    </row>
     <row r="23" spans="1:2">
-      <c r="A23"/>
-      <c r="B23"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="7"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24"/>
       <c r="B24"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="8"/>
-      <c r="B27" s="8"/>
+      <c r="A27"/>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="8"/>
-      <c r="B28" s="8"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="9"/>
-      <c r="B29" s="9"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{1D8B3F34-BB14-4B7C-A441-369471165B1C}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{1D8B3F34-BB14-4B7C-A441-369471165B1C}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{E7569F5D-D992-46DA-8248-D693F3E7061D}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3E17BD1-787B-4494-8E4E-01D79FA89401}">
-[...70 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6551D3A9-D8D8-4F8D-B011-9AAE4328E924}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J6" sqref="J6"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="13.140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="36.140625" style="5" customWidth="1"/>
+    <col min="3" max="7" width="11.85546875" style="5" customWidth="1"/>
+    <col min="8" max="8" width="15" style="5" customWidth="1"/>
+    <col min="9" max="9" width="13.28515625" style="5" customWidth="1"/>
+    <col min="10" max="15" width="9.140625" style="5"/>
+    <col min="16" max="16" width="8.85546875" style="5" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
-[...4 lines deleted...]
-        <v>8</v>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="15.75">
+      <c r="A2" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="22.5">
+      <c r="A4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="24">
+        <v>2020</v>
+      </c>
+      <c r="D4" s="24">
+        <v>2021</v>
+      </c>
+      <c r="E4" s="24">
+        <v>2022</v>
+      </c>
+      <c r="F4" s="24">
+        <v>2023</v>
+      </c>
+      <c r="G4" s="24">
+        <v>2024</v>
+      </c>
+      <c r="H4" s="24">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A5" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="26">
+        <v>14708500.727940001</v>
+      </c>
+      <c r="D5" s="26">
+        <v>18772529.259539999</v>
+      </c>
+      <c r="E5" s="26">
+        <v>19255140.5</v>
+      </c>
+      <c r="F5" s="26">
+        <v>18221499.800000001</v>
+      </c>
+      <c r="G5" s="26">
+        <v>19886812.399999999</v>
+      </c>
+      <c r="H5" s="31">
+        <v>21127012.602319997</v>
+      </c>
+      <c r="I5" s="34">
+        <v>10610045.980839999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="D6" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6" s="26">
+        <v>527356.69999999995</v>
+      </c>
+      <c r="F6" s="26">
+        <v>430497.7</v>
+      </c>
+      <c r="G6" s="26">
+        <v>423764.5</v>
+      </c>
+      <c r="H6" s="31">
+        <v>1076048.7003400014</v>
+      </c>
+      <c r="I6" s="31">
+        <v>395693.27459999989</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="26">
+        <v>347344.26111000002</v>
+      </c>
+      <c r="D7" s="26">
+        <v>454559.97518000001</v>
+      </c>
+      <c r="E7" s="26">
+        <v>841864.1</v>
+      </c>
+      <c r="F7" s="26">
+        <v>893974.6</v>
+      </c>
+      <c r="G7" s="26">
+        <v>1157297.1000000001</v>
+      </c>
+      <c r="H7" s="31">
+        <v>409647.7367699985</v>
+      </c>
+      <c r="I7" s="31">
+        <v>234542.94308</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="26">
+        <v>628397.30961999996</v>
+      </c>
+      <c r="D8" s="26">
+        <v>782870.26635000005</v>
+      </c>
+      <c r="E8" s="26">
+        <v>1072262.3999999999</v>
+      </c>
+      <c r="F8" s="26">
+        <v>681434.5</v>
+      </c>
+      <c r="G8" s="26">
+        <v>697143.4</v>
+      </c>
+      <c r="H8" s="31">
+        <v>703688.58363999857</v>
+      </c>
+      <c r="I8" s="31">
+        <v>316986.86857999978</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="26">
+        <v>697212.94987000001</v>
+      </c>
+      <c r="D9" s="26">
+        <v>1023547.44604</v>
+      </c>
+      <c r="E9" s="26">
+        <v>385741.3</v>
+      </c>
+      <c r="F9" s="26">
+        <v>305029.2</v>
+      </c>
+      <c r="G9" s="26">
+        <v>279559.40000000002</v>
+      </c>
+      <c r="H9" s="31">
+        <v>827435.7743899998</v>
+      </c>
+      <c r="I9" s="31">
+        <v>366938.3968000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="26">
+        <v>281589.03208999999</v>
+      </c>
+      <c r="D10" s="26">
+        <v>379825.83286999998</v>
+      </c>
+      <c r="E10" s="26">
+        <v>691487</v>
+      </c>
+      <c r="F10" s="26">
+        <v>683647.4</v>
+      </c>
+      <c r="G10" s="26">
+        <v>643233.5</v>
+      </c>
+      <c r="H10" s="31">
+        <v>309598.62506000034</v>
+      </c>
+      <c r="I10" s="31">
+        <v>146878.3080299999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="26" t="s">
-[...31 lines deleted...]
-      <c r="A5" s="31" t="s">
+      <c r="C11" s="26">
+        <v>450406.48431999999</v>
+      </c>
+      <c r="D11" s="26">
+        <v>642350.72487000003</v>
+      </c>
+      <c r="E11" s="26">
+        <v>252177.3</v>
+      </c>
+      <c r="F11" s="26">
+        <v>276077.7</v>
+      </c>
+      <c r="G11" s="26">
+        <v>180098.5</v>
+      </c>
+      <c r="H11" s="31">
+        <v>805923.43094000011</v>
+      </c>
+      <c r="I11" s="31">
+        <v>222945.68938</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="36" t="s">
+      <c r="B12" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="32">
-[...22 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="C12" s="26">
+        <v>165384.01989</v>
+      </c>
+      <c r="D12" s="26">
+        <v>229147.07597000001</v>
+      </c>
+      <c r="E12" s="26">
+        <v>1279815</v>
+      </c>
+      <c r="F12" s="26">
+        <v>1094074.1000000001</v>
+      </c>
+      <c r="G12" s="26">
+        <v>1191688.8</v>
+      </c>
+      <c r="H12" s="31">
+        <v>220508.13821999996</v>
+      </c>
+      <c r="I12" s="31">
+        <v>108833.50125000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="36" t="s">
+      <c r="B13" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="32" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="C13" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" s="26">
+        <v>1285340.7</v>
+      </c>
+      <c r="F13" s="26">
+        <v>1041893.1</v>
+      </c>
+      <c r="G13" s="26">
+        <v>1003620.5</v>
+      </c>
+      <c r="H13" s="31">
+        <v>74828.95504000003</v>
+      </c>
+      <c r="I13" s="31">
+        <v>38378.735690000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="36" t="s">
+      <c r="B14" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="32">
-[...22 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="C14" s="26">
+        <v>945940.72187999997</v>
+      </c>
+      <c r="D14" s="26">
+        <v>1471972.42604</v>
+      </c>
+      <c r="E14" s="26">
+        <v>54511.6</v>
+      </c>
+      <c r="F14" s="26">
+        <v>53368.3</v>
+      </c>
+      <c r="G14" s="26">
+        <v>68419.3</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1234734.0718100043</v>
+      </c>
+      <c r="I14" s="31">
+        <v>651017.65732000046</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="36" t="s">
+      <c r="B15" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="32">
-[...22 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="C15" s="26">
+        <v>805157.61155999999</v>
+      </c>
+      <c r="D15" s="26">
+        <v>1174273.8087200001</v>
+      </c>
+      <c r="E15" s="26">
+        <v>180259</v>
+      </c>
+      <c r="F15" s="26">
+        <v>197183.6</v>
+      </c>
+      <c r="G15" s="26">
+        <v>199497.9</v>
+      </c>
+      <c r="H15" s="31">
+        <v>956881.02160000044</v>
+      </c>
+      <c r="I15" s="31">
+        <v>467727.01945000008</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="36" t="s">
+      <c r="B16" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="32">
-[...22 lines deleted...]
-      <c r="A10" s="31" t="s">
+      <c r="C16" s="26">
+        <v>45188.253510000002</v>
+      </c>
+      <c r="D16" s="26">
+        <v>50292.295480000001</v>
+      </c>
+      <c r="E16" s="26">
+        <v>860089.1</v>
+      </c>
+      <c r="F16" s="26">
+        <v>833151.3</v>
+      </c>
+      <c r="G16" s="26">
+        <v>821771.3</v>
+      </c>
+      <c r="H16" s="31">
+        <v>61770.796609999998</v>
+      </c>
+      <c r="I16" s="31">
+        <v>22094.422180000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="36" t="s">
+      <c r="B17" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="32">
-[...22 lines deleted...]
-      <c r="A11" s="31" t="s">
+      <c r="C17" s="26">
+        <v>149506.97781000001</v>
+      </c>
+      <c r="D17" s="26">
+        <v>161584.24588</v>
+      </c>
+      <c r="E17" s="26">
+        <v>475450</v>
+      </c>
+      <c r="F17" s="26">
+        <v>506570.2</v>
+      </c>
+      <c r="G17" s="26">
+        <v>612030.1</v>
+      </c>
+      <c r="H17" s="31">
+        <v>200309.56343999942</v>
+      </c>
+      <c r="I17" s="31">
+        <v>90896.09282000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="36" t="s">
+      <c r="B18" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="32">
-[...22 lines deleted...]
-      <c r="A12" s="31" t="s">
+      <c r="C18" s="26">
+        <v>595370.99803000002</v>
+      </c>
+      <c r="D18" s="26">
+        <v>811954.23502999998</v>
+      </c>
+      <c r="E18" s="26">
+        <v>1457205</v>
+      </c>
+      <c r="F18" s="26">
+        <v>1110764.3</v>
+      </c>
+      <c r="G18" s="26">
+        <v>842993.5</v>
+      </c>
+      <c r="H18" s="31">
+        <v>931231.84469999932</v>
+      </c>
+      <c r="I18" s="31">
+        <v>364869.69749999995</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="36" t="s">
+      <c r="B19" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="C12" s="32">
-[...22 lines deleted...]
-      <c r="A13" s="31" t="s">
+      <c r="C19" s="26">
+        <v>404613.27652000001</v>
+      </c>
+      <c r="D19" s="26">
+        <v>444540.79366000002</v>
+      </c>
+      <c r="E19" s="26">
+        <v>3210168.5</v>
+      </c>
+      <c r="F19" s="26">
+        <v>3747524.4</v>
+      </c>
+      <c r="G19" s="26">
+        <v>4545109.9000000004</v>
+      </c>
+      <c r="H19" s="31">
+        <v>591720.18804999837</v>
+      </c>
+      <c r="I19" s="31">
+        <v>333438.10578999983</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="36" t="s">
+      <c r="B20" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="32" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="C20" s="26">
+        <v>85277.242129999999</v>
+      </c>
+      <c r="D20" s="26">
+        <v>135376.7635</v>
+      </c>
+      <c r="E20" s="26">
+        <v>5602827.7000000002</v>
+      </c>
+      <c r="F20" s="26">
+        <v>5117656.0999999996</v>
+      </c>
+      <c r="G20" s="26">
+        <v>5477385.9000000004</v>
+      </c>
+      <c r="H20" s="31">
+        <v>349176.32480999985</v>
+      </c>
+      <c r="I20" s="31">
+        <v>150133.64759999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="36" t="s">
+      <c r="B21" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="32">
-[...22 lines deleted...]
-      <c r="A15" s="31" t="s">
+      <c r="C21" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" s="26">
+        <v>532966.30000000005</v>
+      </c>
+      <c r="F21" s="26">
+        <v>599859.80000000005</v>
+      </c>
+      <c r="G21" s="26">
+        <v>515491.3</v>
+      </c>
+      <c r="H21" s="31">
+        <v>44703.745170000082</v>
+      </c>
+      <c r="I21" s="31">
+        <v>23524.612680000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="36" t="s">
+      <c r="B22" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="32">
-[...22 lines deleted...]
-      <c r="A16" s="31" t="s">
+      <c r="C22" s="26">
+        <v>1372621.5969400001</v>
+      </c>
+      <c r="D22" s="26">
+        <v>1541874.1908100001</v>
+      </c>
+      <c r="E22" s="26">
+        <v>124924.6</v>
+      </c>
+      <c r="F22" s="26">
+        <v>129541.5</v>
+      </c>
+      <c r="G22" s="26">
+        <v>243427.9</v>
+      </c>
+      <c r="H22" s="31">
+        <v>1137926.0562399984</v>
+      </c>
+      <c r="I22" s="31">
+        <v>802094.8872700003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="36" t="s">
+      <c r="B23" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="32">
-[...22 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="C23" s="26">
+        <v>2581347.3861600002</v>
+      </c>
+      <c r="D23" s="26">
+        <v>3037419.2828299999</v>
+      </c>
+      <c r="E23" s="26">
+        <v>42253.4</v>
+      </c>
+      <c r="F23" s="26">
+        <v>56814.400000000001</v>
+      </c>
+      <c r="G23" s="26">
+        <v>60896.1</v>
+      </c>
+      <c r="H23" s="31">
+        <v>4627190.8195899781</v>
+      </c>
+      <c r="I23" s="31">
+        <v>2652366.0141599998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="36" t="s">
+      <c r="B24" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="32">
-[...22 lines deleted...]
-      <c r="A18" s="31" t="s">
+      <c r="C24" s="26">
+        <v>4718470.5426099999</v>
+      </c>
+      <c r="D24" s="26">
+        <v>5848280.2153000003</v>
+      </c>
+      <c r="E24" s="26">
+        <v>41739.800000000003</v>
+      </c>
+      <c r="F24" s="26">
+        <v>58119.5</v>
+      </c>
+      <c r="G24" s="26">
+        <v>41145.5</v>
+      </c>
+      <c r="H24" s="31">
+        <v>6119766.3275000174</v>
+      </c>
+      <c r="I24" s="31">
+        <v>3029351.1197699998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="25" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="36" t="s">
+      <c r="B25" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="32">
-[...22 lines deleted...]
-      <c r="A19" s="31" t="s">
+      <c r="C25" s="28">
+        <v>434672.06388999999</v>
+      </c>
+      <c r="D25" s="28">
+        <v>582659.68100999994</v>
+      </c>
+      <c r="E25" s="28">
+        <v>336701.3</v>
+      </c>
+      <c r="F25" s="28">
+        <v>404318.4</v>
+      </c>
+      <c r="G25" s="28">
+        <v>882238.1</v>
+      </c>
+      <c r="H25" s="32">
+        <v>443921.89839999977</v>
+      </c>
+      <c r="I25" s="32">
+        <v>191334.98689</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="29" t="s">
         <v>74</v>
-      </c>
-[...201 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
-      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>