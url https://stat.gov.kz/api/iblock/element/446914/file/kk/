--- v2 (2026-09-02)
+++ v3 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18E2E552-1BE5-42F8-BFB9-D1B48049F43E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{811F803D-BA1A-4EF0-8AA9-5F0BE56780A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9660" yWindow="345" windowWidth="18435" windowHeight="14910" tabRatio="767" xr2:uid="{6F26966A-D3DB-4DB4-B6BB-B96BB46F9C5C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="767" xr2:uid="{6F26966A-D3DB-4DB4-B6BB-B96BB46F9C5C}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>СКК коды</t>
   </si>
@@ -281,71 +281,71 @@
   <si>
     <t>Шетелдік валютада тауар айналымы - Экспорт</t>
   </si>
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Мың АҚШ доллары</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-маусым*</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ
 «0,0» – болмашы шама
 «х» – деректер құпия
 «...» – деректер жоқ
 Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="48">
+  <fonts count="47">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -608,57 +608,50 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1270,137 +1263,131 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="108" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="45" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{0DD82571-249D-4A09-8BCE-7FD38A9949C7}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{D85583D7-855C-4B15-BAE0-1373DEC8531F}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{E39C318C-5183-4F83-854A-A1BB691570C9}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{2D1C83AA-BFC1-4A08-A707-ACB8880F28DE}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{2460EE96-2EAB-4CD1-BB62-165ACBBF86E0}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{B4DBAAAC-FA1A-4DA4-BA8B-17F774E1CA0A}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{11FFE4BB-A983-4F82-856B-510731964518}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{9E12791C-1D4D-4925-B94C-B7ED4E520AF5}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{D6CC50A6-D3C2-484C-98D5-E02732360243}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{61C8C56A-1D80-4628-A736-59EA3DEB3F9E}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{A5CBA3C5-4E46-49B1-BABB-64FACB7FF73B}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{A9DF175B-5290-4634-898C-FF80F82F8A53}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{28411220-EB8B-4D92-8E56-5DAB7C4C0C3D}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{9A5AB3F9-65FC-4A5F-AC14-7E8DE87F58C9}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{4BFEDF01-5BAA-44F1-8B0D-593E45CF7879}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{1AF73B9C-B5FE-4658-BA8A-AB20A7BCB01E}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{EA855E41-AD58-4C18-B228-A460EDA46B78}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{0A70ED93-E0F3-4A92-B9D3-AEF5D3C2872A}"/>
@@ -1795,954 +1782,950 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EC2B6E2-F29E-47C6-B30B-8D87B424BC7E}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:B30"/>
+  <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B1" s="9"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="12">
+        <v>312101</v>
+      </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="15" t="s">
-[...3 lines deleted...]
-        <v>312101</v>
+      <c r="A2" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="15" t="s">
-        <v>4</v>
+      <c r="A3" s="13" t="s">
+        <v>5</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="15" t="s">
-[...3 lines deleted...]
-        <v>81</v>
+      <c r="A4" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="11" t="s">
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="A5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="11" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="A6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="15" t="s">
+      <c r="A7" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="17" t="s">
+      <c r="B7" s="15" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="15" t="s">
+    <row r="8" spans="1:2" ht="38.25">
+      <c r="A8" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="17" t="s">
+      <c r="B8" s="15" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="51">
-      <c r="A10" s="15" t="s">
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="17" t="s">
+      <c r="B9" s="15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" s="15" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
     </row>
+    <row r="11" spans="1:2" ht="21" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
     <row r="12" spans="1:2" ht="21" customHeight="1">
-      <c r="A12" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="A12" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="19" t="s">
+      <c r="B12" s="17" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="26.25" customHeight="1">
-      <c r="A14" s="13" t="s">
+    <row r="13" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="19" t="s">
+      <c r="B13" s="17" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="81.75" customHeight="1">
-      <c r="A15" s="13" t="s">
+    <row r="14" spans="1:2" ht="81.75" customHeight="1">
+      <c r="A14" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="B15" s="16" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:2" ht="21" customHeight="1">
+    </row>
+    <row r="15" spans="1:2" ht="21" customHeight="1">
+      <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="B16" s="31">
+        <v>46280</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="15" t="s">
-[...3 lines deleted...]
-        <v>46251</v>
+      <c r="A17" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="31">
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="15" t="s">
-[...3 lines deleted...]
-        <v>46280</v>
+      <c r="A18" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="15" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="A19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="15" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="A20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="15" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="A21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="7"/>
-      <c r="B23" s="8"/>
+      <c r="A23"/>
+      <c r="B23"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24"/>
       <c r="B24"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27"/>
-      <c r="B27"/>
+      <c r="A27" s="3"/>
+      <c r="B27" s="3"/>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="3"/>
-[...4 lines deleted...]
-      <c r="B30" s="4"/>
+      <c r="A29" s="4"/>
+      <c r="B29" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B16" r:id="rId1" xr:uid="{7EC9026B-C496-4A49-A00F-31975D775219}"/>
-    <hyperlink ref="B12" r:id="rId2" xr:uid="{50DF1206-9FC8-4661-BB13-6AEBC95A3BBD}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{7EC9026B-C496-4A49-A00F-31975D775219}"/>
+    <hyperlink ref="B11" r:id="rId2" xr:uid="{50DF1206-9FC8-4661-BB13-6AEBC95A3BBD}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04D8872F-61D2-4D5E-9AEA-BC4D1931BF6A}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="6" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="6" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="6" customWidth="1"/>
     <col min="8" max="8" width="15" style="6" customWidth="1"/>
     <col min="9" max="9" width="12" style="6" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="6"/>
     <col min="16" max="16" width="8.85546875" style="6" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="5" customFormat="1" ht="15.75">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="22" t="s">
+      <c r="B2" s="20" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
-      <c r="A3" s="20" t="s">
+      <c r="A3" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="19" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="1" customFormat="1" ht="33.75">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="22.5">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="23"/>
-      <c r="C4" s="24">
+      <c r="B4" s="21"/>
+      <c r="C4" s="22">
         <v>2020</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="22">
         <v>2021</v>
       </c>
-      <c r="E4" s="24">
+      <c r="E4" s="22">
         <v>2022</v>
       </c>
-      <c r="F4" s="24">
+      <c r="F4" s="22">
         <v>2023</v>
       </c>
-      <c r="G4" s="24">
+      <c r="G4" s="22">
         <v>2024</v>
       </c>
-      <c r="H4" s="24">
+      <c r="H4" s="22">
         <v>2025</v>
       </c>
-      <c r="I4" s="24" t="s">
-        <v>85</v>
+      <c r="I4" s="22" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="25" t="s">
+      <c r="A5" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="27">
+      <c r="C5" s="25">
         <v>5671881.2000000002</v>
       </c>
-      <c r="D5" s="27">
+      <c r="D5" s="25">
         <v>7814129.5</v>
       </c>
-      <c r="E5" s="27">
+      <c r="E5" s="25">
         <v>10098929.1</v>
       </c>
-      <c r="F5" s="27">
+      <c r="F5" s="25">
         <v>11573075.699999999</v>
       </c>
-      <c r="G5" s="27">
+      <c r="G5" s="25">
         <v>11045163.613980001</v>
       </c>
-      <c r="H5" s="31">
+      <c r="H5" s="29">
         <v>10289478.038640004</v>
       </c>
-      <c r="I5" s="34">
-        <v>4559861.9202000024</v>
+      <c r="I5" s="32">
+        <v>5806073.9370499998</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="1" customFormat="1" ht="12.75">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="E6" s="27">
+      <c r="E6" s="25">
         <v>192888.2</v>
       </c>
-      <c r="F6" s="27">
+      <c r="F6" s="25">
         <v>177592.4</v>
       </c>
-      <c r="G6" s="27">
+      <c r="G6" s="25">
         <v>236325.88305999999</v>
       </c>
-      <c r="H6" s="31">
+      <c r="H6" s="29">
         <v>360266.24986000004</v>
       </c>
-      <c r="I6" s="31">
-        <v>115855.58319999994</v>
+      <c r="I6" s="29">
+        <v>173166.75378999999</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="1" customFormat="1" ht="12.75">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="27">
+      <c r="C7" s="25">
         <v>173518</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="25">
         <v>186250.69073999999</v>
       </c>
-      <c r="E7" s="27">
+      <c r="E7" s="25">
         <v>531572.6</v>
       </c>
-      <c r="F7" s="27">
+      <c r="F7" s="25">
         <v>593572.80000000005</v>
       </c>
-      <c r="G7" s="27">
+      <c r="G7" s="25">
         <v>200755.91135000001</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="29">
         <v>156341.22058000005</v>
       </c>
-      <c r="I7" s="31">
-        <v>56511.937060000018</v>
+      <c r="I7" s="29">
+        <v>67017.511180000001</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="26" t="s">
+      <c r="B8" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="27">
+      <c r="C8" s="25">
         <v>294742</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="25">
         <v>363930.29242999997</v>
       </c>
-      <c r="E8" s="27">
+      <c r="E8" s="25">
         <v>318775.90000000002</v>
       </c>
-      <c r="F8" s="27">
+      <c r="F8" s="25">
         <v>338391.7</v>
       </c>
-      <c r="G8" s="27">
+      <c r="G8" s="25">
         <v>554481.74488999997</v>
       </c>
-      <c r="H8" s="31">
+      <c r="H8" s="29">
         <v>236389.58554</v>
       </c>
-      <c r="I8" s="31">
-        <v>82681.16635</v>
+      <c r="I8" s="29">
+        <v>98346.255839999998</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="26" t="s">
+      <c r="B9" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C9" s="27">
+      <c r="C9" s="25">
         <v>190173.2</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="25">
         <v>273662.27078000002</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="25">
         <v>84552.7</v>
       </c>
-      <c r="F9" s="27">
+      <c r="F9" s="25">
         <v>88952.9</v>
       </c>
-      <c r="G9" s="27">
+      <c r="G9" s="25">
         <v>402855.96007999999</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H9" s="29">
         <v>552464.54300999839</v>
       </c>
-      <c r="I9" s="31">
-        <v>289489.62128000008</v>
+      <c r="I9" s="29">
+        <v>355600.95909999998</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="26" t="s">
+      <c r="B10" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="27">
+      <c r="C10" s="25">
         <v>46507.5</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="25">
         <v>64413.489820000003</v>
       </c>
-      <c r="E10" s="27">
+      <c r="E10" s="25">
         <v>185348.3</v>
       </c>
-      <c r="F10" s="27">
+      <c r="F10" s="25">
         <v>230521</v>
       </c>
-      <c r="G10" s="27">
+      <c r="G10" s="25">
         <v>94864.999729999996</v>
       </c>
-      <c r="H10" s="31">
+      <c r="H10" s="29">
         <v>94932.611240000027</v>
       </c>
-      <c r="I10" s="31">
-        <v>47904.80904</v>
+      <c r="I10" s="29">
+        <v>60376.559569999998</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="25" t="s">
+      <c r="A11" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B11" s="26" t="s">
+      <c r="B11" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="C11" s="27">
+      <c r="C11" s="25">
         <v>112474.6</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="25">
         <v>117958.02568000001</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="25">
         <v>133727.70000000001</v>
       </c>
-      <c r="F11" s="27">
+      <c r="F11" s="25">
         <v>112767.2</v>
       </c>
-      <c r="G11" s="27">
+      <c r="G11" s="25">
         <v>155759.96032000001</v>
       </c>
-      <c r="H11" s="31">
+      <c r="H11" s="29">
         <v>184449.17853000012</v>
       </c>
-      <c r="I11" s="31">
-        <v>53938.785260000011</v>
+      <c r="I11" s="29">
+        <v>71056.182109999994</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="25" t="s">
+      <c r="A12" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="B12" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="C12" s="27">
+      <c r="C12" s="25">
         <v>84683.3</v>
       </c>
-      <c r="D12" s="27">
+      <c r="D12" s="25">
         <v>125465.35408</v>
       </c>
-      <c r="E12" s="27">
+      <c r="E12" s="25">
         <v>1628244.9</v>
       </c>
-      <c r="F12" s="27">
+      <c r="F12" s="25">
         <v>1724931.2</v>
       </c>
-      <c r="G12" s="27">
+      <c r="G12" s="25">
         <v>105373.98039</v>
       </c>
-      <c r="H12" s="31">
+      <c r="H12" s="29">
         <v>172337.83744000009</v>
       </c>
-      <c r="I12" s="31">
-        <v>73016.768550000008</v>
+      <c r="I12" s="29">
+        <v>92996.013730000006</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="26" t="s">
+      <c r="B13" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="27" t="s">
+      <c r="C13" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="D13" s="27" t="s">
+      <c r="D13" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="E13" s="27">
+      <c r="E13" s="25">
         <v>457260.9</v>
       </c>
-      <c r="F13" s="27">
+      <c r="F13" s="25">
         <v>732224.1</v>
       </c>
-      <c r="G13" s="27">
+      <c r="G13" s="25">
         <v>81190.881450000001</v>
       </c>
-      <c r="H13" s="31">
+      <c r="H13" s="29">
         <v>69703.403750000012</v>
       </c>
-      <c r="I13" s="31">
-        <v>22203.7071</v>
+      <c r="I13" s="29">
+        <v>25257.60658</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="23" t="s">
         <v>62</v>
       </c>
-      <c r="B14" s="26" t="s">
+      <c r="B14" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="C14" s="27">
+      <c r="C14" s="25">
         <v>987844.3</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="25">
         <v>1992864.3426900001</v>
       </c>
-      <c r="E14" s="27">
+      <c r="E14" s="25">
         <v>131792.4</v>
       </c>
-      <c r="F14" s="27">
+      <c r="F14" s="25">
         <v>150249.29999999999</v>
       </c>
-      <c r="G14" s="27">
+      <c r="G14" s="25">
         <v>1652926.95209</v>
       </c>
-      <c r="H14" s="31">
+      <c r="H14" s="29">
         <v>1594550.3716699984</v>
       </c>
-      <c r="I14" s="31">
-        <v>788501.73745000013</v>
+      <c r="I14" s="29">
+        <v>910224.78029000002</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="23" t="s">
         <v>63</v>
       </c>
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="25">
         <v>721671.3</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="25">
         <v>1309888.0783299999</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="25">
         <v>29915.4</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="25">
         <v>59294.6</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="25">
         <v>585020.70227999997</v>
       </c>
-      <c r="H15" s="31">
+      <c r="H15" s="29">
         <v>510787.22215000022</v>
       </c>
-      <c r="I15" s="31">
-        <v>279280.08083999995</v>
+      <c r="I15" s="29">
+        <v>331507.04807000002</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="25" t="s">
+      <c r="A16" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="B16" s="26" t="s">
+      <c r="B16" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C16" s="27">
+      <c r="C16" s="25">
         <v>38855.199999999997</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="25">
         <v>74942.762839999996</v>
       </c>
-      <c r="E16" s="27">
+      <c r="E16" s="25">
         <v>957450.3</v>
       </c>
-      <c r="F16" s="27">
+      <c r="F16" s="25">
         <v>831397.9</v>
       </c>
-      <c r="G16" s="27">
+      <c r="G16" s="25">
         <v>197036.58606</v>
       </c>
-      <c r="H16" s="31">
+      <c r="H16" s="29">
         <v>248616.67846999996</v>
       </c>
-      <c r="I16" s="31">
-        <v>35925.318460000002</v>
+      <c r="I16" s="29">
+        <v>136008.69354000001</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="25" t="s">
+      <c r="A17" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="26" t="s">
+      <c r="B17" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="C17" s="27">
+      <c r="C17" s="25">
         <v>31922.5</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="25">
         <v>21574.079529999999</v>
       </c>
-      <c r="E17" s="27">
+      <c r="E17" s="25">
         <v>111900.3</v>
       </c>
-      <c r="F17" s="27">
+      <c r="F17" s="25">
         <v>135575.1</v>
       </c>
-      <c r="G17" s="27">
+      <c r="G17" s="25">
         <v>28975.386559999999</v>
       </c>
-      <c r="H17" s="31">
+      <c r="H17" s="29">
         <v>22979.273539999998</v>
       </c>
-      <c r="I17" s="31">
-        <v>4418.9957600000007</v>
+      <c r="I17" s="29">
+        <v>5081.3438299999998</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="25" t="s">
+      <c r="A18" s="23" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="26" t="s">
+      <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="27">
+      <c r="C18" s="25">
         <v>776165.8</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="25">
         <v>764858.82302000001</v>
       </c>
-      <c r="E18" s="27">
+      <c r="E18" s="25">
         <v>505840.1</v>
       </c>
-      <c r="F18" s="27">
+      <c r="F18" s="25">
         <v>652221.69999999995</v>
       </c>
-      <c r="G18" s="27">
+      <c r="G18" s="25">
         <v>888129.90590999997</v>
       </c>
-      <c r="H18" s="31">
+      <c r="H18" s="29">
         <v>783455.97006000008</v>
       </c>
-      <c r="I18" s="31">
-        <v>389893.07023000007</v>
+      <c r="I18" s="29">
+        <v>462370.42855999997</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="23" t="s">
         <v>67</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B19" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="C19" s="27">
+      <c r="C19" s="25">
         <v>47933</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="25">
         <v>76148.082689999996</v>
       </c>
-      <c r="E19" s="27">
+      <c r="E19" s="25">
         <v>1336028.8</v>
       </c>
-      <c r="F19" s="27">
+      <c r="F19" s="25">
         <v>1701692.1</v>
       </c>
-      <c r="G19" s="27">
+      <c r="G19" s="25">
         <v>113107.36928</v>
       </c>
-      <c r="H19" s="31">
+      <c r="H19" s="29">
         <v>68698.68204</v>
       </c>
-      <c r="I19" s="31">
-        <v>38068.777349999997</v>
+      <c r="I19" s="29">
+        <v>47794.863239999999</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="25" t="s">
+      <c r="A20" s="23" t="s">
         <v>68</v>
       </c>
-      <c r="B20" s="26" t="s">
+      <c r="B20" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="C20" s="27">
+      <c r="C20" s="25">
         <v>389676.1</v>
       </c>
-      <c r="D20" s="27">
+      <c r="D20" s="25">
         <v>455105.24735999998</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="25">
         <v>2163161.4</v>
       </c>
-      <c r="F20" s="27">
+      <c r="F20" s="25">
         <v>2550803.5</v>
       </c>
-      <c r="G20" s="27">
+      <c r="G20" s="25">
         <v>1196204.93142</v>
       </c>
-      <c r="H20" s="31">
+      <c r="H20" s="29">
         <v>1203448.9414600001</v>
       </c>
-      <c r="I20" s="31">
-        <v>385559.27788000018</v>
+      <c r="I20" s="29">
+        <v>676914.98519000004</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="25" t="s">
+      <c r="A21" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B21" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="C21" s="27" t="s">
+      <c r="C21" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="D21" s="27" t="s">
+      <c r="D21" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="27">
+      <c r="E21" s="25">
         <v>165339.29999999999</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="25">
         <v>137762.1</v>
       </c>
-      <c r="G21" s="27">
+      <c r="G21" s="25">
         <v>16416.923050000001</v>
       </c>
-      <c r="H21" s="31">
+      <c r="H21" s="29">
         <v>8428.4918899999993</v>
       </c>
-      <c r="I21" s="31">
-        <v>2029.6647300000002</v>
+      <c r="I21" s="29">
+        <v>2420.2896799999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="B22" s="26" t="s">
+      <c r="B22" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="C22" s="27">
+      <c r="C22" s="25">
         <v>733162.4</v>
       </c>
-      <c r="D22" s="27">
+      <c r="D22" s="25">
         <v>802032.38072000002</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="25">
         <v>546354.69999999995</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="25">
         <v>770169.2</v>
       </c>
-      <c r="G22" s="27">
+      <c r="G22" s="25">
         <v>755009.16694999998</v>
       </c>
-      <c r="H22" s="31">
+      <c r="H22" s="29">
         <v>639983.39212999947</v>
       </c>
-      <c r="I22" s="31">
-        <v>387902.12730000011</v>
+      <c r="I22" s="29">
+        <v>469437.33026000002</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="23" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="26" t="s">
+      <c r="B23" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="C23" s="27">
+      <c r="C23" s="25">
         <v>293099.7</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="25">
         <v>293347.77792000002</v>
       </c>
-      <c r="E23" s="27">
+      <c r="E23" s="25">
         <v>75819.7</v>
       </c>
-      <c r="F23" s="27">
+      <c r="F23" s="25">
         <v>103481.3</v>
       </c>
-      <c r="G23" s="27">
+      <c r="G23" s="25">
         <v>1417840.8694800001</v>
       </c>
-      <c r="H23" s="31">
+      <c r="H23" s="29">
         <v>791137.5126500004</v>
       </c>
-      <c r="I23" s="31">
-        <v>323218.21808000002</v>
+      <c r="I23" s="29">
+        <v>424427.95484000002</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="26" t="s">
+      <c r="B24" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="C24" s="27">
+      <c r="C24" s="25">
         <v>675916.3</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="25">
         <v>796334.38352999999</v>
       </c>
-      <c r="E24" s="27">
+      <c r="E24" s="25">
         <v>15580.9</v>
       </c>
-      <c r="F24" s="27">
+      <c r="F24" s="25">
         <v>35837</v>
       </c>
-      <c r="G24" s="27">
+      <c r="G24" s="25">
         <v>2238415.2656800002</v>
       </c>
-      <c r="H24" s="31">
+      <c r="H24" s="29">
         <v>2435616.1765600024</v>
       </c>
-      <c r="I24" s="31">
-        <v>1127780.4570500008</v>
+      <c r="I24" s="29">
+        <v>1328802.21551</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="25" t="s">
+      <c r="A25" s="23" t="s">
         <v>73</v>
       </c>
-      <c r="B25" s="26" t="s">
+      <c r="B25" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="C25" s="29">
+      <c r="C25" s="27">
         <v>73535.899999999994</v>
       </c>
-      <c r="D25" s="29">
+      <c r="D25" s="27">
         <v>95353.417600000001</v>
       </c>
-      <c r="E25" s="29">
+      <c r="E25" s="27">
         <v>527374.69999999995</v>
       </c>
-      <c r="F25" s="29">
+      <c r="F25" s="27">
         <v>445638.5</v>
       </c>
-      <c r="G25" s="29">
+      <c r="G25" s="27">
         <v>124470.23394999999</v>
       </c>
-      <c r="H25" s="32">
+      <c r="H25" s="30">
         <v>154890.69606999992</v>
       </c>
-      <c r="I25" s="32">
-        <v>55681.817229999993</v>
+      <c r="I25" s="30">
+        <v>67266.16214</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="28" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">