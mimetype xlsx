--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -4,73 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{596E024A-4C7F-4091-A417-B10034F0B633}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{786391F4-3C5B-4A53-A75C-0440694EFD19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="767" activeTab="2" xr2:uid="{6F26966A-D3DB-4DB4-B6BB-B96BB46F9C5C}"/>
+    <workbookView xWindow="1230" yWindow="1185" windowWidth="18825" windowHeight="12435" tabRatio="767" xr2:uid="{6F26966A-D3DB-4DB4-B6BB-B96BB46F9C5C}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...7 lines deleted...]
-    </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
@@ -316,59 +307,59 @@
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Мың АҚШ доллары</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -1382,70 +1373,70 @@
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="108" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="108" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="19" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="20" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{0DD82571-249D-4A09-8BCE-7FD38A9949C7}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{D85583D7-855C-4B15-BAE0-1373DEC8531F}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{E39C318C-5183-4F83-854A-A1BB691570C9}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{2D1C83AA-BFC1-4A08-A707-ACB8880F28DE}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{2460EE96-2EAB-4CD1-BB62-165ACBBF86E0}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{B4DBAAAC-FA1A-4DA4-BA8B-17F774E1CA0A}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{11FFE4BB-A983-4F82-856B-510731964518}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{9E12791C-1D4D-4925-B94C-B7ED4E520AF5}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{D6CC50A6-D3C2-484C-98D5-E02732360243}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{61C8C56A-1D80-4628-A736-59EA3DEB3F9E}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{A5CBA3C5-4E46-49B1-BABB-64FACB7FF73B}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{A9DF175B-5290-4634-898C-FF80F82F8A53}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{28411220-EB8B-4D92-8E56-5DAB7C4C0C3D}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{9A5AB3F9-65FC-4A5F-AC14-7E8DE87F58C9}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{4BFEDF01-5BAA-44F1-8B0D-593E45CF7879}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{1AF73B9C-B5FE-4658-BA8A-AB20A7BCB01E}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{EA855E41-AD58-4C18-B228-A460EDA46B78}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{0A70ED93-E0F3-4A92-B9D3-AEF5D3C2872A}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{EE9BB312-49CC-4C83-8E32-C0BA87481B96}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{96F5199D-52CF-4B55-B5F0-95CBBBF62269}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{63F48F69-039C-4241-8433-47679DBB5A1B}"/>
@@ -1843,52 +1834,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EC2B6E2-F29E-47C6-B30B-8D87B424BC7E}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="19">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="20" t="s">
         <v>11</v>
       </c>
@@ -1975,59 +1966,59 @@
       <c r="B13" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="26.25" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="38">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="38">
-        <v>46218</v>
+        <v>46251</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="20" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>91</v>
       </c>
@@ -2139,52 +2130,52 @@
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04D8872F-61D2-4D5E-9AEA-BC4D1931BF6A}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K4" sqref="K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="11" customWidth="1"/>
     <col min="3" max="7" width="11.85546875" style="11" customWidth="1"/>
     <col min="8" max="8" width="15" style="11" customWidth="1"/>
     <col min="9" max="9" width="12" style="11" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="11"/>
     <col min="16" max="16" width="8.85546875" style="11" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
       <c r="A2" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="25" t="s">
         <v>38</v>
@@ -2224,631 +2215,631 @@
       <c r="A5" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="32">
         <v>5671881.2000000002</v>
       </c>
       <c r="D5" s="32">
         <v>7814129.5</v>
       </c>
       <c r="E5" s="32">
         <v>10098929.1</v>
       </c>
       <c r="F5" s="32">
         <v>11573075.699999999</v>
       </c>
       <c r="G5" s="32">
         <v>11045163.613980001</v>
       </c>
       <c r="H5" s="36">
         <v>10123907.003830001</v>
       </c>
       <c r="I5" s="39">
-        <v>2713832.4875599998</v>
+        <v>3549170.0523099997</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="32" t="s">
         <v>83</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>83</v>
       </c>
       <c r="E6" s="32">
         <v>192888.2</v>
       </c>
       <c r="F6" s="32">
         <v>177592.4</v>
       </c>
       <c r="G6" s="32">
         <v>236325.88305999999</v>
       </c>
       <c r="H6" s="36">
         <v>359493.18667999998</v>
       </c>
       <c r="I6" s="36">
-        <v>60694.99783</v>
+        <v>80056.387820000076</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="32">
         <v>173518</v>
       </c>
       <c r="D7" s="32">
         <v>186250.69073999999</v>
       </c>
       <c r="E7" s="32">
         <v>531572.6</v>
       </c>
       <c r="F7" s="32">
         <v>593572.80000000005</v>
       </c>
       <c r="G7" s="32">
         <v>200755.91135000001</v>
       </c>
       <c r="H7" s="36">
         <v>152201.10722000001</v>
       </c>
       <c r="I7" s="36">
-        <v>35079.906110000004</v>
+        <v>47498.747039999951</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="32">
         <v>294742</v>
       </c>
       <c r="D8" s="32">
         <v>363930.29242999997</v>
       </c>
       <c r="E8" s="32">
         <v>318775.90000000002</v>
       </c>
       <c r="F8" s="32">
         <v>338391.7</v>
       </c>
       <c r="G8" s="32">
         <v>554481.74488999997</v>
       </c>
       <c r="H8" s="36">
         <v>224040.71515</v>
       </c>
       <c r="I8" s="36">
-        <v>55765.416669999999</v>
+        <v>71995.060910000044</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="32">
         <v>190173.2</v>
       </c>
       <c r="D9" s="32">
         <v>273662.27078000002</v>
       </c>
       <c r="E9" s="32">
         <v>84552.7</v>
       </c>
       <c r="F9" s="32">
         <v>88952.9</v>
       </c>
       <c r="G9" s="32">
         <v>402855.96007999999</v>
       </c>
       <c r="H9" s="36">
         <v>511180.24287999998</v>
       </c>
       <c r="I9" s="36">
-        <v>180129.34680999999</v>
+        <v>230490.21007</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="32">
         <v>46507.5</v>
       </c>
       <c r="D10" s="32">
         <v>64413.489820000003</v>
       </c>
       <c r="E10" s="32">
         <v>185348.3</v>
       </c>
       <c r="F10" s="32">
         <v>230521</v>
       </c>
       <c r="G10" s="32">
         <v>94864.999729999996</v>
       </c>
       <c r="H10" s="36">
         <v>91430.324729999993</v>
       </c>
       <c r="I10" s="36">
-        <v>27871.20391</v>
+        <v>35143.647520000006</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="32">
         <v>112474.6</v>
       </c>
       <c r="D11" s="32">
         <v>117958.02568000001</v>
       </c>
       <c r="E11" s="32">
         <v>133727.70000000001</v>
       </c>
       <c r="F11" s="32">
         <v>112767.2</v>
       </c>
       <c r="G11" s="32">
         <v>155759.96032000001</v>
       </c>
       <c r="H11" s="36">
         <v>136475.64730000001</v>
       </c>
       <c r="I11" s="36">
-        <v>35981.847580000001</v>
+        <v>44656.551380000084</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="32">
         <v>84683.3</v>
       </c>
       <c r="D12" s="32">
         <v>125465.35408</v>
       </c>
       <c r="E12" s="32">
         <v>1628244.9</v>
       </c>
       <c r="F12" s="32">
         <v>1724931.2</v>
       </c>
       <c r="G12" s="32">
         <v>105373.98039</v>
       </c>
       <c r="H12" s="36">
         <v>168236.05869999999</v>
       </c>
       <c r="I12" s="36">
-        <v>39025.65062</v>
+        <v>53529.002899999963</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="32" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="32">
         <v>457260.9</v>
       </c>
       <c r="F13" s="32">
         <v>732224.1</v>
       </c>
       <c r="G13" s="32">
         <v>81190.881450000001</v>
       </c>
       <c r="H13" s="36">
         <v>69431.67469</v>
       </c>
       <c r="I13" s="36">
-        <v>15411.392030000001</v>
+        <v>17928.294900000001</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="32">
         <v>987844.3</v>
       </c>
       <c r="D14" s="32">
         <v>1992864.3426900001</v>
       </c>
       <c r="E14" s="32">
         <v>131792.4</v>
       </c>
       <c r="F14" s="32">
         <v>150249.29999999999</v>
       </c>
       <c r="G14" s="32">
         <v>1652926.95209</v>
       </c>
       <c r="H14" s="36">
         <v>1587241.1637200001</v>
       </c>
       <c r="I14" s="36">
-        <v>521821.94709999999</v>
+        <v>648447.43101999967</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="32">
         <v>721671.3</v>
       </c>
       <c r="D15" s="32">
         <v>1309888.0783299999</v>
       </c>
       <c r="E15" s="32">
         <v>29915.4</v>
       </c>
       <c r="F15" s="32">
         <v>59294.6</v>
       </c>
       <c r="G15" s="32">
         <v>585020.70227999997</v>
       </c>
       <c r="H15" s="36">
         <v>502326.79440000001</v>
       </c>
       <c r="I15" s="36">
-        <v>164943.16232999999</v>
+        <v>220711.23591999989</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="30" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="32">
         <v>38855.199999999997</v>
       </c>
       <c r="D16" s="32">
         <v>74942.762839999996</v>
       </c>
       <c r="E16" s="32">
         <v>957450.3</v>
       </c>
       <c r="F16" s="32">
         <v>831397.9</v>
       </c>
       <c r="G16" s="32">
         <v>197036.58606</v>
       </c>
       <c r="H16" s="36">
         <v>237573.16792000001</v>
       </c>
       <c r="I16" s="36">
-        <v>22383.840189999999</v>
+        <v>27899.713739999999</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="30" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="32">
         <v>31922.5</v>
       </c>
       <c r="D17" s="32">
         <v>21574.079529999999</v>
       </c>
       <c r="E17" s="32">
         <v>111900.3</v>
       </c>
       <c r="F17" s="32">
         <v>135575.1</v>
       </c>
       <c r="G17" s="32">
         <v>28975.386559999999</v>
       </c>
       <c r="H17" s="36">
         <v>20249.595969999998</v>
       </c>
       <c r="I17" s="36">
-        <v>3535.2623800000001</v>
+        <v>4236.0239300000012</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="30" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="32">
         <v>776165.8</v>
       </c>
       <c r="D18" s="32">
         <v>764858.82302000001</v>
       </c>
       <c r="E18" s="32">
         <v>505840.1</v>
       </c>
       <c r="F18" s="32">
         <v>652221.69999999995</v>
       </c>
       <c r="G18" s="32">
         <v>888129.90590999997</v>
       </c>
       <c r="H18" s="36">
         <v>780141.39103000006</v>
       </c>
       <c r="I18" s="36">
-        <v>242802.34283000001</v>
+        <v>313773.89313000004</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="30" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="32">
         <v>47933</v>
       </c>
       <c r="D19" s="32">
         <v>76148.082689999996</v>
       </c>
       <c r="E19" s="32">
         <v>1336028.8</v>
       </c>
       <c r="F19" s="32">
         <v>1701692.1</v>
       </c>
       <c r="G19" s="32">
         <v>113107.36928</v>
       </c>
       <c r="H19" s="36">
         <v>67900.382610000001</v>
       </c>
       <c r="I19" s="36">
-        <v>21010.42727</v>
+        <v>29043.019919999977</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="30" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="32">
         <v>389676.1</v>
       </c>
       <c r="D20" s="32">
         <v>455105.24735999998</v>
       </c>
       <c r="E20" s="32">
         <v>2163161.4</v>
       </c>
       <c r="F20" s="32">
         <v>2550803.5</v>
       </c>
       <c r="G20" s="32">
         <v>1196204.93142</v>
       </c>
       <c r="H20" s="36">
         <v>1189596.0419300001</v>
       </c>
       <c r="I20" s="36">
-        <v>51711.99755</v>
+        <v>189338.95480000001</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="30" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="32" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="32" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="32">
         <v>165339.29999999999</v>
       </c>
       <c r="F21" s="32">
         <v>137762.1</v>
       </c>
       <c r="G21" s="32">
         <v>16416.923050000001</v>
       </c>
       <c r="H21" s="36">
         <v>8394.8146099999994</v>
       </c>
       <c r="I21" s="36">
-        <v>1563.1346599999999</v>
+        <v>1844.6437299999998</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="30" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="32">
         <v>733162.4</v>
       </c>
       <c r="D22" s="32">
         <v>802032.38072000002</v>
       </c>
       <c r="E22" s="32">
         <v>546354.69999999995</v>
       </c>
       <c r="F22" s="32">
         <v>770169.2</v>
       </c>
       <c r="G22" s="32">
         <v>755009.16694999998</v>
       </c>
       <c r="H22" s="36">
         <v>638450.13702999998</v>
       </c>
       <c r="I22" s="36">
-        <v>259857.74290000001</v>
+        <v>315360.72309000039</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="30" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="32">
         <v>293099.7</v>
       </c>
       <c r="D23" s="32">
         <v>293347.77792000002</v>
       </c>
       <c r="E23" s="32">
         <v>75819.7</v>
       </c>
       <c r="F23" s="32">
         <v>103481.3</v>
       </c>
       <c r="G23" s="32">
         <v>1417840.8694800001</v>
       </c>
       <c r="H23" s="36">
         <v>787490.23320999998</v>
       </c>
       <c r="I23" s="36">
-        <v>198314.61673000001</v>
+        <v>251475.99840999983</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="30" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="32">
         <v>675916.3</v>
       </c>
       <c r="D24" s="32">
         <v>796334.38352999999</v>
       </c>
       <c r="E24" s="32">
         <v>15580.9</v>
       </c>
       <c r="F24" s="32">
         <v>35837</v>
       </c>
       <c r="G24" s="32">
         <v>2238415.2656800002</v>
       </c>
       <c r="H24" s="36">
         <v>2439226.3836500002</v>
       </c>
       <c r="I24" s="36">
-        <v>738419.99742999999</v>
+        <v>920268.82634000015</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="30" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="34">
         <v>73535.899999999994</v>
       </c>
       <c r="D25" s="34">
         <v>95353.417600000001</v>
       </c>
       <c r="E25" s="34">
         <v>527374.69999999995</v>
       </c>
       <c r="F25" s="34">
         <v>445638.5</v>
       </c>
       <c r="G25" s="34">
         <v>124470.23394999999</v>
       </c>
       <c r="H25" s="37">
         <v>152827.94039999999</v>
       </c>
       <c r="I25" s="37">
-        <v>37508.254630000003</v>
+        <v>45471.68574000003</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="35" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>