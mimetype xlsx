--- v1 (2026-07-24)
+++ v2 (2026-09-02)
@@ -1,97 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{786391F4-3C5B-4A53-A75C-0440694EFD19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18E2E552-1BE5-42F8-BFB9-D1B48049F43E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1230" yWindow="1185" windowWidth="18825" windowHeight="12435" tabRatio="767" xr2:uid="{6F26966A-D3DB-4DB4-B6BB-B96BB46F9C5C}"/>
+    <workbookView xWindow="9660" yWindow="345" windowWidth="18435" windowHeight="14910" tabRatio="767" xr2:uid="{6F26966A-D3DB-4DB4-B6BB-B96BB46F9C5C}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
-    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
-    <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
+    <sheet name="Көрсеткіш" sheetId="31" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>СКК коды</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
@@ -295,73 +272,80 @@
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>Еуразия экономикалық одағына мүше мемлекеттермен тауар айналымы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шетелдік валютада тауар айналымы - Экспорт</t>
   </si>
   <si>
     <t>Көрсеткіш 2020 жылдан бастап қалыптастырылады</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Еуразиялық экономикалық одаққа мүше мемлекеттердің тауарларымен өзара сауда статистикасын жүргізу әдістемесі 2018 жылғы 25 желтоқсандағы № 210 Еуразиялық экономикалық комиссия Алқа Шешімімен бекітілген</t>
   </si>
   <si>
     <t>Мың АҚШ доллары</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...1 lines deleted...]
-  <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="49">
+  <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -621,56 +605,50 @@
       <color indexed="56"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1292,148 +1270,137 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="103" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="47" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="107" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="108" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="108" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{0DD82571-249D-4A09-8BCE-7FD38A9949C7}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{D85583D7-855C-4B15-BAE0-1373DEC8531F}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{E39C318C-5183-4F83-854A-A1BB691570C9}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{2D1C83AA-BFC1-4A08-A707-ACB8880F28DE}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{2460EE96-2EAB-4CD1-BB62-165ACBBF86E0}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{B4DBAAAC-FA1A-4DA4-BA8B-17F774E1CA0A}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{11FFE4BB-A983-4F82-856B-510731964518}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{9E12791C-1D4D-4925-B94C-B7ED4E520AF5}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{D6CC50A6-D3C2-484C-98D5-E02732360243}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{61C8C56A-1D80-4628-A736-59EA3DEB3F9E}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{A5CBA3C5-4E46-49B1-BABB-64FACB7FF73B}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{A9DF175B-5290-4634-898C-FF80F82F8A53}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{28411220-EB8B-4D92-8E56-5DAB7C4C0C3D}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{9A5AB3F9-65FC-4A5F-AC14-7E8DE87F58C9}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{4BFEDF01-5BAA-44F1-8B0D-593E45CF7879}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{1AF73B9C-B5FE-4658-BA8A-AB20A7BCB01E}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{EA855E41-AD58-4C18-B228-A460EDA46B78}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{0A70ED93-E0F3-4A92-B9D3-AEF5D3C2872A}"/>
@@ -1533,51 +1500,51 @@
     <cellStyle name="Плохой 2" xfId="111" xr:uid="{45C01985-3CEE-4CED-B2BE-1BF261146AB9}"/>
     <cellStyle name="Плохой 2 2" xfId="112" xr:uid="{C3578E55-5714-4E3F-BDC8-A8799810EF93}"/>
     <cellStyle name="Пояснение 2" xfId="113" xr:uid="{41520142-3F25-4BD9-A68B-9A6E5E442D3E}"/>
     <cellStyle name="Примечание 2" xfId="114" xr:uid="{D3D62E24-8EFD-47CA-A58D-AE2627923EFF}"/>
     <cellStyle name="Примечание 2 2" xfId="115" xr:uid="{F4C47126-2879-4FDF-8F81-368B7CBB4CB7}"/>
     <cellStyle name="Связанная ячейка 2" xfId="116" xr:uid="{05BD091E-0086-4B35-B346-FA80C2E1BF71}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="117" xr:uid="{00755648-4E3A-47B1-BC68-5D098F944FBD}"/>
     <cellStyle name="Текст предупреждения 2" xfId="118" xr:uid="{FB83BD19-FFCC-4BC7-9D9C-C7AF327B0A75}"/>
     <cellStyle name="Хороший 2" xfId="119" xr:uid="{320BD681-70DB-435D-AC11-861D4C0FC36F}"/>
     <cellStyle name="Хороший 2 2" xfId="120" xr:uid="{40DDD930-329D-4035-8DD2-32DBAC812D84}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1825,1047 +1792,978 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EC2B6E2-F29E-47C6-B30B-8D87B424BC7E}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="17"/>
-      <c r="B1" s="14"/>
+      <c r="A1" s="12"/>
+      <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="14">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="19">
-[...4 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="B9" s="17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="51">
+      <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="B10" s="17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="B11" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="21" customHeight="1">
+      <c r="A12" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="19" t="s">
+      <c r="B12" s="18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="21" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="81.75" customHeight="1">
+      <c r="A15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="21" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="33">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="33">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="18" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...130 lines deleted...]
-    </row>
     <row r="23" spans="1:2">
-      <c r="A23"/>
-      <c r="B23"/>
+      <c r="A23" s="7"/>
+      <c r="B23" s="8"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24"/>
       <c r="B24"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25"/>
       <c r="B25"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26"/>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="8"/>
-      <c r="B27" s="8"/>
+      <c r="A27"/>
+      <c r="B27"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="8"/>
-      <c r="B28" s="8"/>
+      <c r="A28" s="3"/>
+      <c r="B28" s="3"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="9"/>
-      <c r="B29" s="9"/>
+      <c r="A29" s="3"/>
+      <c r="B29" s="3"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{7EC9026B-C496-4A49-A00F-31975D775219}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{7EC9026B-C496-4A49-A00F-31975D775219}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{50DF1206-9FC8-4661-BB13-6AEBC95A3BBD}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7ED3B202-4008-46BA-A230-59CF55225D81}">
-[...70 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04D8872F-61D2-4D5E-9AEA-BC4D1931BF6A}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K4" sqref="K4"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="13.140625" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="13.140625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="36.140625" style="6" customWidth="1"/>
+    <col min="3" max="7" width="11.85546875" style="6" customWidth="1"/>
+    <col min="8" max="8" width="15" style="6" customWidth="1"/>
+    <col min="9" max="9" width="12" style="6" customWidth="1"/>
+    <col min="10" max="15" width="9.140625" style="6"/>
+    <col min="16" max="16" width="8.85546875" style="6" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="10" customFormat="1" ht="15.75">
-[...4 lines deleted...]
-        <v>8</v>
+    <row r="2" spans="1:9" s="5" customFormat="1" ht="15.75">
+      <c r="A2" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="22" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="12.75">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="1" customFormat="1" ht="33.75">
+      <c r="A4" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="23"/>
+      <c r="C4" s="24">
+        <v>2020</v>
+      </c>
+      <c r="D4" s="24">
+        <v>2021</v>
+      </c>
+      <c r="E4" s="24">
+        <v>2022</v>
+      </c>
+      <c r="F4" s="24">
+        <v>2023</v>
+      </c>
+      <c r="G4" s="24">
+        <v>2024</v>
+      </c>
+      <c r="H4" s="24">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="24" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="27">
+        <v>5671881.2000000002</v>
+      </c>
+      <c r="D5" s="27">
+        <v>7814129.5</v>
+      </c>
+      <c r="E5" s="27">
+        <v>10098929.1</v>
+      </c>
+      <c r="F5" s="27">
+        <v>11573075.699999999</v>
+      </c>
+      <c r="G5" s="27">
+        <v>11045163.613980001</v>
+      </c>
+      <c r="H5" s="31">
+        <v>10289478.038640004</v>
+      </c>
+      <c r="I5" s="34">
+        <v>4559861.9202000024</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="1" customFormat="1" ht="12.75">
+      <c r="A6" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="27">
+        <v>192888.2</v>
+      </c>
+      <c r="F6" s="27">
+        <v>177592.4</v>
+      </c>
+      <c r="G6" s="27">
+        <v>236325.88305999999</v>
+      </c>
+      <c r="H6" s="31">
+        <v>360266.24986000004</v>
+      </c>
+      <c r="I6" s="31">
+        <v>115855.58319999994</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="1" customFormat="1" ht="12.75">
+      <c r="A7" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="27">
+        <v>173518</v>
+      </c>
+      <c r="D7" s="27">
+        <v>186250.69073999999</v>
+      </c>
+      <c r="E7" s="27">
+        <v>531572.6</v>
+      </c>
+      <c r="F7" s="27">
+        <v>593572.80000000005</v>
+      </c>
+      <c r="G7" s="27">
+        <v>200755.91135000001</v>
+      </c>
+      <c r="H7" s="31">
+        <v>156341.22058000005</v>
+      </c>
+      <c r="I7" s="31">
+        <v>56511.937060000018</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="27">
+        <v>294742</v>
+      </c>
+      <c r="D8" s="27">
+        <v>363930.29242999997</v>
+      </c>
+      <c r="E8" s="27">
+        <v>318775.90000000002</v>
+      </c>
+      <c r="F8" s="27">
+        <v>338391.7</v>
+      </c>
+      <c r="G8" s="27">
+        <v>554481.74488999997</v>
+      </c>
+      <c r="H8" s="31">
+        <v>236389.58554</v>
+      </c>
+      <c r="I8" s="31">
+        <v>82681.16635</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="27">
+        <v>190173.2</v>
+      </c>
+      <c r="D9" s="27">
+        <v>273662.27078000002</v>
+      </c>
+      <c r="E9" s="27">
+        <v>84552.7</v>
+      </c>
+      <c r="F9" s="27">
+        <v>88952.9</v>
+      </c>
+      <c r="G9" s="27">
+        <v>402855.96007999999</v>
+      </c>
+      <c r="H9" s="31">
+        <v>552464.54300999839</v>
+      </c>
+      <c r="I9" s="31">
+        <v>289489.62128000008</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="27">
+        <v>46507.5</v>
+      </c>
+      <c r="D10" s="27">
+        <v>64413.489820000003</v>
+      </c>
+      <c r="E10" s="27">
+        <v>185348.3</v>
+      </c>
+      <c r="F10" s="27">
+        <v>230521</v>
+      </c>
+      <c r="G10" s="27">
+        <v>94864.999729999996</v>
+      </c>
+      <c r="H10" s="31">
+        <v>94932.611240000027</v>
+      </c>
+      <c r="I10" s="31">
+        <v>47904.80904</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="26" t="s">
-[...31 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="C11" s="27">
+        <v>112474.6</v>
+      </c>
+      <c r="D11" s="27">
+        <v>117958.02568000001</v>
+      </c>
+      <c r="E11" s="27">
+        <v>133727.70000000001</v>
+      </c>
+      <c r="F11" s="27">
+        <v>112767.2</v>
+      </c>
+      <c r="G11" s="27">
+        <v>155759.96032000001</v>
+      </c>
+      <c r="H11" s="31">
+        <v>184449.17853000012</v>
+      </c>
+      <c r="I11" s="31">
+        <v>53938.785260000011</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B5" s="31" t="s">
+      <c r="B12" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="32">
-[...22 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="C12" s="27">
+        <v>84683.3</v>
+      </c>
+      <c r="D12" s="27">
+        <v>125465.35408</v>
+      </c>
+      <c r="E12" s="27">
+        <v>1628244.9</v>
+      </c>
+      <c r="F12" s="27">
+        <v>1724931.2</v>
+      </c>
+      <c r="G12" s="27">
+        <v>105373.98039</v>
+      </c>
+      <c r="H12" s="31">
+        <v>172337.83744000009</v>
+      </c>
+      <c r="I12" s="31">
+        <v>73016.768550000008</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="25" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="31" t="s">
+      <c r="B13" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="32" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="C13" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="27">
+        <v>457260.9</v>
+      </c>
+      <c r="F13" s="27">
+        <v>732224.1</v>
+      </c>
+      <c r="G13" s="27">
+        <v>81190.881450000001</v>
+      </c>
+      <c r="H13" s="31">
+        <v>69703.403750000012</v>
+      </c>
+      <c r="I13" s="31">
+        <v>22203.7071</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="25" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="31" t="s">
+      <c r="B14" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="32">
-[...22 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="C14" s="27">
+        <v>987844.3</v>
+      </c>
+      <c r="D14" s="27">
+        <v>1992864.3426900001</v>
+      </c>
+      <c r="E14" s="27">
+        <v>131792.4</v>
+      </c>
+      <c r="F14" s="27">
+        <v>150249.29999999999</v>
+      </c>
+      <c r="G14" s="27">
+        <v>1652926.95209</v>
+      </c>
+      <c r="H14" s="31">
+        <v>1594550.3716699984</v>
+      </c>
+      <c r="I14" s="31">
+        <v>788501.73745000013</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="25" t="s">
         <v>63</v>
       </c>
-      <c r="B8" s="31" t="s">
+      <c r="B15" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="32">
-[...22 lines deleted...]
-      <c r="A9" s="30" t="s">
+      <c r="C15" s="27">
+        <v>721671.3</v>
+      </c>
+      <c r="D15" s="27">
+        <v>1309888.0783299999</v>
+      </c>
+      <c r="E15" s="27">
+        <v>29915.4</v>
+      </c>
+      <c r="F15" s="27">
+        <v>59294.6</v>
+      </c>
+      <c r="G15" s="27">
+        <v>585020.70227999997</v>
+      </c>
+      <c r="H15" s="31">
+        <v>510787.22215000022</v>
+      </c>
+      <c r="I15" s="31">
+        <v>279280.08083999995</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="31" t="s">
+      <c r="B16" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C9" s="32">
-[...22 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="C16" s="27">
+        <v>38855.199999999997</v>
+      </c>
+      <c r="D16" s="27">
+        <v>74942.762839999996</v>
+      </c>
+      <c r="E16" s="27">
+        <v>957450.3</v>
+      </c>
+      <c r="F16" s="27">
+        <v>831397.9</v>
+      </c>
+      <c r="G16" s="27">
+        <v>197036.58606</v>
+      </c>
+      <c r="H16" s="31">
+        <v>248616.67846999996</v>
+      </c>
+      <c r="I16" s="31">
+        <v>35925.318460000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="25" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="31" t="s">
+      <c r="B17" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="32">
-[...22 lines deleted...]
-      <c r="A11" s="30" t="s">
+      <c r="C17" s="27">
+        <v>31922.5</v>
+      </c>
+      <c r="D17" s="27">
+        <v>21574.079529999999</v>
+      </c>
+      <c r="E17" s="27">
+        <v>111900.3</v>
+      </c>
+      <c r="F17" s="27">
+        <v>135575.1</v>
+      </c>
+      <c r="G17" s="27">
+        <v>28975.386559999999</v>
+      </c>
+      <c r="H17" s="31">
+        <v>22979.273539999998</v>
+      </c>
+      <c r="I17" s="31">
+        <v>4418.9957600000007</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="25" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B18" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="32">
-[...22 lines deleted...]
-      <c r="A12" s="30" t="s">
+      <c r="C18" s="27">
+        <v>776165.8</v>
+      </c>
+      <c r="D18" s="27">
+        <v>764858.82302000001</v>
+      </c>
+      <c r="E18" s="27">
+        <v>505840.1</v>
+      </c>
+      <c r="F18" s="27">
+        <v>652221.69999999995</v>
+      </c>
+      <c r="G18" s="27">
+        <v>888129.90590999997</v>
+      </c>
+      <c r="H18" s="31">
+        <v>783455.97006000008</v>
+      </c>
+      <c r="I18" s="31">
+        <v>389893.07023000007</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="31" t="s">
+      <c r="B19" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C12" s="32">
-[...22 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="C19" s="27">
+        <v>47933</v>
+      </c>
+      <c r="D19" s="27">
+        <v>76148.082689999996</v>
+      </c>
+      <c r="E19" s="27">
+        <v>1336028.8</v>
+      </c>
+      <c r="F19" s="27">
+        <v>1701692.1</v>
+      </c>
+      <c r="G19" s="27">
+        <v>113107.36928</v>
+      </c>
+      <c r="H19" s="31">
+        <v>68698.68204</v>
+      </c>
+      <c r="I19" s="31">
+        <v>38068.777349999997</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="31" t="s">
+      <c r="B20" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="32" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="30" t="s">
+      <c r="C20" s="27">
+        <v>389676.1</v>
+      </c>
+      <c r="D20" s="27">
+        <v>455105.24735999998</v>
+      </c>
+      <c r="E20" s="27">
+        <v>2163161.4</v>
+      </c>
+      <c r="F20" s="27">
+        <v>2550803.5</v>
+      </c>
+      <c r="G20" s="27">
+        <v>1196204.93142</v>
+      </c>
+      <c r="H20" s="31">
+        <v>1203448.9414600001</v>
+      </c>
+      <c r="I20" s="31">
+        <v>385559.27788000018</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="31" t="s">
+      <c r="B21" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="C14" s="32">
-[...22 lines deleted...]
-      <c r="A15" s="30" t="s">
+      <c r="C21" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="27" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="27">
+        <v>165339.29999999999</v>
+      </c>
+      <c r="F21" s="27">
+        <v>137762.1</v>
+      </c>
+      <c r="G21" s="27">
+        <v>16416.923050000001</v>
+      </c>
+      <c r="H21" s="31">
+        <v>8428.4918899999993</v>
+      </c>
+      <c r="I21" s="31">
+        <v>2029.6647300000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="25" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="31" t="s">
+      <c r="B22" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="32">
-[...22 lines deleted...]
-      <c r="A16" s="30" t="s">
+      <c r="C22" s="27">
+        <v>733162.4</v>
+      </c>
+      <c r="D22" s="27">
+        <v>802032.38072000002</v>
+      </c>
+      <c r="E22" s="27">
+        <v>546354.69999999995</v>
+      </c>
+      <c r="F22" s="27">
+        <v>770169.2</v>
+      </c>
+      <c r="G22" s="27">
+        <v>755009.16694999998</v>
+      </c>
+      <c r="H22" s="31">
+        <v>639983.39212999947</v>
+      </c>
+      <c r="I22" s="31">
+        <v>387902.12730000011</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="25" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="31" t="s">
+      <c r="B23" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="32">
-[...22 lines deleted...]
-      <c r="A17" s="30" t="s">
+      <c r="C23" s="27">
+        <v>293099.7</v>
+      </c>
+      <c r="D23" s="27">
+        <v>293347.77792000002</v>
+      </c>
+      <c r="E23" s="27">
+        <v>75819.7</v>
+      </c>
+      <c r="F23" s="27">
+        <v>103481.3</v>
+      </c>
+      <c r="G23" s="27">
+        <v>1417840.8694800001</v>
+      </c>
+      <c r="H23" s="31">
+        <v>791137.5126500004</v>
+      </c>
+      <c r="I23" s="31">
+        <v>323218.21808000002</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="31" t="s">
+      <c r="B24" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="C17" s="32">
-[...22 lines deleted...]
-      <c r="A18" s="30" t="s">
+      <c r="C24" s="27">
+        <v>675916.3</v>
+      </c>
+      <c r="D24" s="27">
+        <v>796334.38352999999</v>
+      </c>
+      <c r="E24" s="27">
+        <v>15580.9</v>
+      </c>
+      <c r="F24" s="27">
+        <v>35837</v>
+      </c>
+      <c r="G24" s="27">
+        <v>2238415.2656800002</v>
+      </c>
+      <c r="H24" s="31">
+        <v>2435616.1765600024</v>
+      </c>
+      <c r="I24" s="31">
+        <v>1127780.4570500008</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="25" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="31" t="s">
+      <c r="B25" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="C18" s="32">
-[...22 lines deleted...]
-      <c r="A19" s="30" t="s">
+      <c r="C25" s="29">
+        <v>73535.899999999994</v>
+      </c>
+      <c r="D25" s="29">
+        <v>95353.417600000001</v>
+      </c>
+      <c r="E25" s="29">
+        <v>527374.69999999995</v>
+      </c>
+      <c r="F25" s="29">
+        <v>445638.5</v>
+      </c>
+      <c r="G25" s="29">
+        <v>124470.23394999999</v>
+      </c>
+      <c r="H25" s="32">
+        <v>154890.69606999992</v>
+      </c>
+      <c r="I25" s="32">
+        <v>55681.817229999993</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="30" t="s">
         <v>74</v>
-      </c>
-[...201 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
-      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>