--- v3 (2026-09-02)
+++ v4 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51DF4D02-AECA-4BED-9616-158394D6D7E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D39A8595-E135-463B-A748-AD75660FCC9D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9525" yWindow="570" windowWidth="18435" windowHeight="14910" tabRatio="691" xr2:uid="{2F43C241-BB05-47DF-9BA0-A9319FCC7AAC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="691" activeTab="1" xr2:uid="{2F43C241-BB05-47DF-9BA0-A9319FCC7AAC}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Показатель" sheetId="30" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -289,61 +289,61 @@
   <si>
     <t>Перевезено товаров в натуральном выражении в основной единице измерения - Импорт</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-июнь 2026 года*</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-» явление отсутствует
 «0,0» – незначительная величина
 «х» – данные конфиденциальны
 «...» – данные отсутствуют
 В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>январь-июль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1439,60 +1439,60 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="48" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{ACD37B8F-3E19-4B8C-891A-139A02978D3B}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{E88DB779-5703-4E77-A256-4003D1F5C776}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{89E9E6D6-5A96-4680-B2AC-A9DF2E6256BB}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{231BA7D9-1D30-4394-9811-66433D5B4DC1}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{6BBF3425-D247-4D33-8E4E-100DFAE119F3}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{27456F40-C7ED-4D53-8743-C9CF0CA834D1}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{A68B213E-732F-4999-A212-789AB1C3D7F9}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{F5CEC366-310E-4E1A-B579-44D4F54BF69D}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{E9AE55BF-D517-463E-B6B9-7914E757964E}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{83F4A94F-A6A1-4A50-AD64-8C735F2B3360}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{262C7201-F155-496C-9F9B-E8BEEFEF2158}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{93C95F31-BDA0-44B4-95DD-0F81B9E9880B}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{4AEA4801-384F-4363-8832-E308D3191DE7}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{D602992D-29E5-4BB5-869E-2DB390990001}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{DF2DD7F2-516E-4A11-A603-15DFBFA9809F}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{B1EE003E-02FC-4F39-9D24-868693EA3211}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{E748E348-740C-401A-8251-939120564E57}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{E85393C4-9EE7-417C-AE21-C175DEAE9DF1}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{232254FE-C0FF-40E6-A962-72D4F6A5519B}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{D8FC5617-AE49-448B-870D-69A3ACC5AB65}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21" xr:uid="{95480387-BDE1-4F92-BAB4-A1CBB1807739}"/>
     <cellStyle name="40% - Акцент2" xfId="22" xr:uid="{C66C1EDA-B606-4CF2-85CD-6A2080B800F5}"/>
     <cellStyle name="40% - Акцент2 2" xfId="23" xr:uid="{25A89783-CB31-4841-B65B-F24AB2042BC3}"/>
@@ -1906,52 +1906,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77829A55-89AF-4F07-B785-341A70C6AD15}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="21">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="21" t="s">
@@ -2029,82 +2029,82 @@
       </c>
       <c r="B12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1" ht="66.75" customHeight="1">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="53" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="51">
-        <v>46251</v>
+        <v>46280</v>
       </c>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="51">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>80</v>
       </c>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15" t="s">
         <v>3</v>
       </c>
@@ -2131,749 +2131,738 @@
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{6BA965F7-8A24-474C-A65A-5AB1284F4672}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{EA8A8B34-5ABC-4A9D-9869-2F9503EFC2A3}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{CAEF7A8F-FF96-4B23-B088-BBC587C21F64}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7477F29A-73D0-4F7F-BADB-115DF6C7186B}">
   <dimension ref="A2:K27"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="9.140625" style="1"/>
-    <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10" style="48" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" style="48" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" s="20" customFormat="1" ht="12.75">
       <c r="A2" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>16</v>
       </c>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
     </row>
     <row r="3" spans="1:11" ht="38.25">
       <c r="A3" s="25" t="s">
         <v>74</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="29" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="28">
         <v>2020</v>
       </c>
       <c r="D4" s="28">
         <v>2021</v>
       </c>
       <c r="E4" s="28">
         <v>2022</v>
       </c>
       <c r="F4" s="28">
         <v>2023</v>
       </c>
       <c r="G4" s="28">
         <v>2024</v>
       </c>
       <c r="H4" s="50">
         <v>2025</v>
       </c>
       <c r="I4" s="50" t="s">
-        <v>84</v>
-      </c>
+        <v>86</v>
+      </c>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
     </row>
     <row r="5" spans="1:11" s="29" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="31">
         <v>28896592.5</v>
       </c>
       <c r="D5" s="32">
         <v>22017455.199999999</v>
       </c>
       <c r="E5" s="33">
         <v>20939755.199999999</v>
       </c>
       <c r="F5" s="33">
         <v>26773094.100000001</v>
       </c>
       <c r="G5" s="33">
         <v>25016879.100000001</v>
       </c>
       <c r="H5" s="45">
         <v>35162861.493240006</v>
       </c>
       <c r="I5" s="45">
-        <v>22191455.501679961</v>
-      </c>
+        <v>24294105.604910001</v>
+      </c>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
     </row>
     <row r="6" spans="1:11" s="29" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>78</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>78</v>
       </c>
       <c r="E6" s="33">
         <v>471652.9</v>
       </c>
       <c r="F6" s="33">
         <v>420832.9</v>
       </c>
       <c r="G6" s="33">
         <v>338754.8</v>
       </c>
       <c r="H6" s="31">
         <v>1176408.78045</v>
       </c>
       <c r="I6" s="47">
-        <v>187941.45083999992</v>
-[...1 lines deleted...]
-      <c r="K6" s="52"/>
+        <v>222386.1894699994</v>
+      </c>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
     </row>
     <row r="7" spans="1:11" s="29" customFormat="1">
       <c r="A7" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="39">
         <v>362268.7</v>
       </c>
       <c r="D7" s="34">
         <v>464307.1</v>
       </c>
       <c r="E7" s="33">
         <v>1622467.6</v>
       </c>
       <c r="F7" s="33">
         <v>1851835</v>
       </c>
       <c r="G7" s="33">
         <v>1673242.2</v>
       </c>
       <c r="H7" s="31">
         <v>260601.04378999991</v>
       </c>
       <c r="I7" s="47">
-        <v>141591.0792399997</v>
-[...1 lines deleted...]
-      <c r="K7" s="52"/>
+        <v>164324.94605999923</v>
+      </c>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="41">
         <v>1721198.7</v>
       </c>
       <c r="D8" s="32">
         <v>1865179</v>
       </c>
       <c r="E8" s="33">
         <v>674013.8</v>
       </c>
       <c r="F8" s="33">
         <v>724484.5</v>
       </c>
       <c r="G8" s="33">
         <v>874168.1</v>
       </c>
       <c r="H8" s="31">
         <v>1317009.2374899995</v>
       </c>
       <c r="I8" s="48">
-        <v>652594.85843999928</v>
-[...1 lines deleted...]
-      <c r="K8" s="46"/>
+        <v>859251.93536000291</v>
+      </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="41">
         <v>865507.5</v>
       </c>
       <c r="D9" s="32">
         <v>844334.1</v>
       </c>
       <c r="E9" s="33">
         <v>366214.6</v>
       </c>
       <c r="F9" s="33">
         <v>357533.2</v>
       </c>
       <c r="G9" s="33">
         <v>333223.5</v>
       </c>
       <c r="H9" s="31">
         <v>321615.40782999957</v>
       </c>
       <c r="I9" s="48">
-        <v>409075.64080999966</v>
-[...1 lines deleted...]
-      <c r="K9" s="46"/>
+        <v>462452.9303299989</v>
+      </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="41">
         <v>330541.40000000002</v>
       </c>
       <c r="D10" s="32">
         <v>333278.40000000002</v>
       </c>
       <c r="E10" s="33">
         <v>747116.9</v>
       </c>
       <c r="F10" s="33">
         <v>1064588.7</v>
       </c>
       <c r="G10" s="33">
         <v>958337.1</v>
       </c>
       <c r="H10" s="31">
         <v>164032.49344999992</v>
       </c>
       <c r="I10" s="48">
-        <v>131295.04464999979</v>
-[...1 lines deleted...]
-      <c r="K10" s="46"/>
+        <v>149844.76834999936</v>
+      </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="41">
         <v>717923.6</v>
       </c>
       <c r="D11" s="32">
         <v>834523.9</v>
       </c>
       <c r="E11" s="33">
         <v>450544.1</v>
       </c>
       <c r="F11" s="33">
         <v>560967.1</v>
       </c>
       <c r="G11" s="33">
         <v>366078.9</v>
       </c>
       <c r="H11" s="31">
         <v>60681.93510999994</v>
       </c>
       <c r="I11" s="48">
-        <v>268106.12165000039</v>
-[...1 lines deleted...]
-      <c r="K11" s="46"/>
+        <v>315487.85839000012</v>
+      </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="41">
         <v>420359.7</v>
       </c>
       <c r="D12" s="32">
         <v>474505.5</v>
       </c>
       <c r="E12" s="33">
         <v>1297058.3</v>
       </c>
       <c r="F12" s="33">
         <v>1380833.1</v>
       </c>
       <c r="G12" s="33">
         <v>2006832.3</v>
       </c>
       <c r="H12" s="31">
         <v>2013039.3881900001</v>
       </c>
       <c r="I12" s="48">
-        <v>174192.43654000008</v>
-[...1 lines deleted...]
-      <c r="K12" s="46"/>
+        <v>208959.16609999948</v>
+      </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="43" t="s">
         <v>78</v>
       </c>
       <c r="E13" s="33">
         <v>1547657.9</v>
       </c>
       <c r="F13" s="33">
         <v>1639533.7</v>
       </c>
       <c r="G13" s="33">
         <v>1496979</v>
       </c>
       <c r="H13" s="31">
         <v>53894.018709999989</v>
       </c>
       <c r="I13" s="48">
-        <v>65129.61775999995</v>
-[...1 lines deleted...]
-      <c r="K13" s="46"/>
+        <v>69041.937900000048</v>
+      </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="41">
         <v>1623153.3</v>
       </c>
       <c r="D14" s="32">
         <v>1641294.5</v>
       </c>
       <c r="E14" s="33">
         <v>98444.9</v>
       </c>
       <c r="F14" s="33">
         <v>104488.2</v>
       </c>
       <c r="G14" s="33">
         <v>130368</v>
       </c>
       <c r="H14" s="31">
         <v>3827791.3627599985</v>
       </c>
       <c r="I14" s="48">
-        <v>1419557.0184799992</v>
-[...1 lines deleted...]
-      <c r="K14" s="46"/>
+        <v>1850499.0221199857</v>
+      </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="39">
         <v>1207990.2</v>
       </c>
       <c r="D15" s="34">
         <v>1460650.4</v>
       </c>
       <c r="E15" s="33">
         <v>121422.39999999999</v>
       </c>
       <c r="F15" s="33">
         <v>193092.6</v>
       </c>
       <c r="G15" s="33">
         <v>200709.3</v>
       </c>
       <c r="H15" s="31">
         <v>3477683.9667299986</v>
       </c>
       <c r="I15" s="48">
-        <v>758618.37782000273</v>
-[...1 lines deleted...]
-      <c r="K15" s="46"/>
+        <v>870860.82100000442</v>
+      </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="41">
         <v>75847</v>
       </c>
       <c r="D16" s="32">
         <v>58061.3</v>
       </c>
       <c r="E16" s="33">
         <v>1037131.3</v>
       </c>
       <c r="F16" s="33">
         <v>1159415</v>
       </c>
       <c r="G16" s="33">
         <v>1072577.5</v>
       </c>
       <c r="H16" s="31">
         <v>898976.49401000002</v>
       </c>
       <c r="I16" s="48">
-        <v>34184.518209999987</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:11">
+        <v>45079.725249999959</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="41">
         <v>156920.6</v>
       </c>
       <c r="D17" s="32">
         <v>135158.6</v>
       </c>
       <c r="E17" s="33">
         <v>744214</v>
       </c>
       <c r="F17" s="33">
         <v>1169082</v>
       </c>
       <c r="G17" s="33">
         <v>1014508.6</v>
       </c>
       <c r="H17" s="31">
         <v>67559.117790000018</v>
       </c>
       <c r="I17" s="48">
-        <v>77793.892489999955</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:11">
+        <v>89573.974449999529</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="41">
         <v>1087842</v>
       </c>
       <c r="D18" s="32">
         <v>1241723.3999999999</v>
       </c>
       <c r="E18" s="33">
         <v>4839190.9000000004</v>
       </c>
       <c r="F18" s="33">
         <v>4784600.3</v>
       </c>
       <c r="G18" s="33">
         <v>4157959.1</v>
       </c>
       <c r="H18" s="31">
         <v>17752864.771040007</v>
       </c>
       <c r="I18" s="48">
-        <v>8941150.2994899787</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:11">
+        <v>9024382.5239400156</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="41">
         <v>722318.3</v>
       </c>
       <c r="D19" s="32">
         <v>710711.9</v>
       </c>
       <c r="E19" s="33">
         <v>2016342.5</v>
       </c>
       <c r="F19" s="33">
         <v>2517857.2000000002</v>
       </c>
       <c r="G19" s="33">
         <v>2571918.1</v>
       </c>
       <c r="H19" s="31">
         <v>260449.55411000006</v>
       </c>
       <c r="I19" s="48">
-        <v>490001.58977000025</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:11">
+        <v>560732.61203999864</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="41">
         <v>4647129.8</v>
       </c>
       <c r="D20" s="32">
         <v>5182065.0999999996</v>
       </c>
       <c r="E20" s="33">
         <v>3465098.9</v>
       </c>
       <c r="F20" s="33">
         <v>6887824.2999999998</v>
       </c>
       <c r="G20" s="33">
         <v>5597594.5</v>
       </c>
       <c r="H20" s="31">
         <v>217809.29545000001</v>
       </c>
       <c r="I20" s="48">
-        <v>483358.97770999954</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:11">
+        <v>558752.38528000005</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="43" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="31">
         <v>630118.9</v>
       </c>
       <c r="F21" s="33">
         <v>838197.2</v>
       </c>
       <c r="G21" s="33">
         <v>741495.3</v>
       </c>
       <c r="H21" s="31">
         <v>163996.01547999997</v>
       </c>
       <c r="I21" s="48">
-        <v>19395.804210000002</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:11">
+        <v>21722.074250000009</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="41">
         <v>4347860.3</v>
       </c>
       <c r="D22" s="34">
         <v>2137637.6</v>
       </c>
       <c r="E22" s="33">
         <v>302911.5</v>
       </c>
       <c r="F22" s="33">
         <v>413773.5</v>
       </c>
       <c r="G22" s="33">
         <v>934103.2</v>
       </c>
       <c r="H22" s="31">
         <v>365188.17815999984</v>
       </c>
       <c r="I22" s="48">
-        <v>1875040.6533300006</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:11">
+        <v>2250510.7843000037</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="41">
         <v>9459690.6999999993</v>
       </c>
       <c r="D23" s="34">
         <v>3410530.1</v>
       </c>
       <c r="E23" s="33">
         <v>68003.3</v>
       </c>
       <c r="F23" s="33">
         <v>79859.199999999997</v>
       </c>
       <c r="G23" s="33">
         <v>74078.2</v>
       </c>
       <c r="H23" s="31">
         <v>477461.25181999995</v>
       </c>
       <c r="I23" s="48">
-        <v>3531410.7491699886</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:11">
+        <v>3710351.2176799984</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="39">
         <v>890060.6</v>
       </c>
       <c r="D24" s="34">
         <v>849800.9</v>
       </c>
       <c r="E24" s="33">
         <v>34777.599999999999</v>
       </c>
       <c r="F24" s="33">
         <v>51928.3</v>
       </c>
       <c r="G24" s="33">
         <v>34490.1</v>
       </c>
       <c r="H24" s="31">
         <v>2028420.7632000013</v>
       </c>
       <c r="I24" s="48">
-        <v>2330184.1138099963</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:11">
+        <v>2622417.5283199945</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B25" s="38" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="44">
         <v>259980</v>
       </c>
       <c r="D25" s="35">
         <v>373693.5</v>
       </c>
       <c r="E25" s="36">
         <v>405373</v>
       </c>
       <c r="F25" s="36">
         <v>572368.1</v>
       </c>
       <c r="G25" s="36">
         <v>439461.3</v>
       </c>
       <c r="H25" s="36">
         <v>257378.41766999991</v>
       </c>
       <c r="I25" s="49">
-        <v>200833.25725999998</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:11">
+        <v>237473.20431999979</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="I26" s="46"/>
-      <c r="K26" s="46"/>
-[...2 lines deleted...]
-      <c r="A27" s="53" t="s">
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="54" t="s">
         <v>72</v>
       </c>
-      <c r="B27" s="53"/>
+      <c r="B27" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>