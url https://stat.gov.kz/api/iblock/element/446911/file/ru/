--- v0 (2026-05-24)
+++ v1 (2026-06-29)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k726-06\Управление статистики взаимной торговли\ДОКЛАДЫ\Внешняя торговля\Ежемесячный доклад\Ежемес_доклад_2026\03\Динамические таблицы\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{000B0FC7-C5E6-4A71-9E0E-EC4A06A3B22B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E269B22B-5CA0-4F25-936D-42BD402AB493}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="691" activeTab="2" xr2:uid="{694C1723-797A-4F44-846A-84EB7849EF56}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="691" activeTab="2" xr2:uid="{2F43C241-BB05-47DF-9BA0-A9319FCC7AAC}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -315,51 +315,51 @@
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январьмарт 2026 года*</t>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="181" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1407,53 +1407,50 @@
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="128" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1483,194 +1480,197 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="3" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="3" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="51" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="181" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
-    <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{4EC045A9-343C-4F48-BE1D-F7BFBC494CE3}"/>
-[...102 lines deleted...]
-    <cellStyle name="Вычисление 2 2" xfId="104" xr:uid="{892CF3C1-4362-40B1-90D0-CA326E5A9A72}"/>
+    <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{ACD37B8F-3E19-4B8C-891A-139A02978D3B}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{E88DB779-5703-4E77-A256-4003D1F5C776}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{89E9E6D6-5A96-4680-B2AC-A9DF2E6256BB}"/>
+    <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{231BA7D9-1D30-4394-9811-66433D5B4DC1}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{6BBF3425-D247-4D33-8E4E-100DFAE119F3}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{27456F40-C7ED-4D53-8743-C9CF0CA834D1}"/>
+    <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{A68B213E-732F-4999-A212-789AB1C3D7F9}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{F5CEC366-310E-4E1A-B579-44D4F54BF69D}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{E9AE55BF-D517-463E-B6B9-7914E757964E}"/>
+    <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{83F4A94F-A6A1-4A50-AD64-8C735F2B3360}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{262C7201-F155-496C-9F9B-E8BEEFEF2158}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{93C95F31-BDA0-44B4-95DD-0F81B9E9880B}"/>
+    <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{4AEA4801-384F-4363-8832-E308D3191DE7}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{D602992D-29E5-4BB5-869E-2DB390990001}"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{DF2DD7F2-516E-4A11-A603-15DFBFA9809F}"/>
+    <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{B1EE003E-02FC-4F39-9D24-868693EA3211}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{E748E348-740C-401A-8251-939120564E57}"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{E85393C4-9EE7-417C-AE21-C175DEAE9DF1}"/>
+    <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{232254FE-C0FF-40E6-A962-72D4F6A5519B}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{D8FC5617-AE49-448B-870D-69A3ACC5AB65}"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="21" xr:uid="{95480387-BDE1-4F92-BAB4-A1CBB1807739}"/>
+    <cellStyle name="40% - Акцент2" xfId="22" xr:uid="{C66C1EDA-B606-4CF2-85CD-6A2080B800F5}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="23" xr:uid="{25A89783-CB31-4841-B65B-F24AB2042BC3}"/>
+    <cellStyle name="40% - Акцент3" xfId="24" xr:uid="{CD31E11D-509C-4156-8C5F-B5B3C44DE7B7}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="25" xr:uid="{6EC2E2F5-A807-4367-82FE-5F7666828B24}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="26" xr:uid="{DF508D24-8C06-4DC8-89E0-F320B2C68F90}"/>
+    <cellStyle name="40% - Акцент4" xfId="27" xr:uid="{24EF4DAE-8F61-4BE2-AE7F-FEB9DA216EC3}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="28" xr:uid="{99C8F7FD-C2E2-4E82-8F71-C83AF68E167B}"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="29" xr:uid="{56A6A4A0-6E15-40C8-A740-0ADAD947ECAD}"/>
+    <cellStyle name="40% - Акцент5" xfId="30" xr:uid="{1BE8BC3D-C667-46D3-B972-0570C4245559}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="31" xr:uid="{B9058CF6-19E5-4B20-84B4-0985FE3E5590}"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="32" xr:uid="{5CE4011E-84F5-4158-8893-7DE52327170C}"/>
+    <cellStyle name="40% - Акцент6" xfId="33" xr:uid="{E08887B1-B09C-4F55-B29D-42CEF4C7738B}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="34" xr:uid="{44586580-DA1E-473C-BB79-E4E5B8B98825}"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="35" xr:uid="{D98433E0-4540-4FD6-93A3-3F8AB2E3D4DB}"/>
+    <cellStyle name="60% - Акцент1" xfId="36" xr:uid="{0F951A62-E615-4B36-8AB8-9DF34900E5C3}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="37" xr:uid="{6DCC47B1-D172-4153-A266-293272417153}"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="38" xr:uid="{92850CAC-9FCF-4461-A107-8C8C3BBDBC44}"/>
+    <cellStyle name="60% - Акцент2" xfId="39" xr:uid="{FF1E1B01-2C41-46B2-9FB0-1F1471756A1E}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="40" xr:uid="{0EB277C0-0D5B-4395-94CE-D259DC7625CA}"/>
+    <cellStyle name="60% - Акцент3" xfId="41" xr:uid="{C52A3481-67ED-4226-B660-CB39C7FC6209}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="42" xr:uid="{D8179F98-C8B9-44DF-B30B-0EF29AB25062}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="43" xr:uid="{1F73FF8F-96B9-414E-8F86-90D4A102B44E}"/>
+    <cellStyle name="60% - Акцент4" xfId="44" xr:uid="{B0E1AF51-D50F-4861-BAD4-97BB9EE7287F}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="45" xr:uid="{80763DA0-6484-4658-90C4-487E2588D435}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="46" xr:uid="{D9752C90-ECED-40E4-BA05-8AE290279F64}"/>
+    <cellStyle name="60% - Акцент5" xfId="47" xr:uid="{B8491CE8-F394-4B39-B657-DDE52508FFFA}"/>
+    <cellStyle name="60% - Акцент5 2" xfId="48" xr:uid="{8A26D8B5-0AE6-4BCB-8CD7-7A7699C8CF1C}"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="49" xr:uid="{639D20EE-1CAB-4B18-9B0B-78E102866873}"/>
+    <cellStyle name="60% - Акцент6" xfId="50" xr:uid="{7807CCD9-3E31-4522-92C9-3ACCD8E683E4}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="51" xr:uid="{A91F63F5-8B06-4403-B781-3C4954B50D62}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="52" xr:uid="{0E5438F4-A7C6-42DB-B53A-6CF45B5C6E6B}"/>
+    <cellStyle name="SAPBEXaggData" xfId="53" xr:uid="{5FB6A515-B67A-4159-8A58-3B713863C301}"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="54" xr:uid="{5E7A903B-0268-4CB4-A898-353131FD4840}"/>
+    <cellStyle name="SAPBEXaggItem" xfId="55" xr:uid="{58B9C4E0-D8E9-431C-81BA-BC589E8E8AC3}"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="56" xr:uid="{E05833B5-969D-473C-88B8-EF7E8C7375B2}"/>
+    <cellStyle name="SAPBEXchaText" xfId="57" xr:uid="{D1A4DB57-B5F2-4779-A84A-6A7AC8588208}"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="58" xr:uid="{0A85FE1E-12B5-49A8-A313-8A9ABD906D4F}"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="59" xr:uid="{15993016-B5E8-4C64-B5E2-1D410DF72015}"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="60" xr:uid="{C8A0C5A1-669A-42B7-AD0F-36AC943FC8E2}"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="61" xr:uid="{5D9E96FD-F9AA-442C-A650-4DD79A630E13}"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="62" xr:uid="{23296369-D1C9-4677-8ED2-5310D4006A0C}"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="63" xr:uid="{74C9688F-7523-41EC-B74B-DED284570886}"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="64" xr:uid="{19066278-FB48-45EE-B42B-904B35B150B4}"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="65" xr:uid="{2A2F388F-150A-4AD2-9856-564E55B52B32}"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="66" xr:uid="{A43B650D-1142-4C77-B298-6DF3C94C31F2}"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="67" xr:uid="{3EE3E164-1E0B-4F4A-A732-5F65AD97A375}"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="68" xr:uid="{22A2D0D4-D5A9-4785-AAC2-325BD95371CD}"/>
+    <cellStyle name="SAPBEXfilterText" xfId="69" xr:uid="{75E2B456-AC72-4E0F-AF18-3D72DAA5CC53}"/>
+    <cellStyle name="SAPBEXformats" xfId="70" xr:uid="{7D28A8DA-D830-4781-AD54-ACAFA7FA8D95}"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="71" xr:uid="{C22C2E6C-7822-48D0-88E9-7C878D96DDE8}"/>
+    <cellStyle name="SAPBEXheaderText" xfId="72" xr:uid="{B5E643B1-D725-403C-8D61-10467DD9CDF3}"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="73" xr:uid="{EF83F944-D0C4-4FEA-8872-0F4F95274AF4}"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="74" xr:uid="{932A4BFC-F77B-4EC3-88C6-1E7D3BF8237C}"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="75" xr:uid="{32E30CDB-A24B-466F-B810-CCF433DF4576}"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="76" xr:uid="{474ED586-BE00-4A8E-9941-9FA933A1C3F1}"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="77" xr:uid="{C399A8E3-B1BB-41C7-96F6-217AAC96F9E2}"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="78" xr:uid="{D46DC49C-2596-4A74-B12C-BAD00725DA86}"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="79" xr:uid="{9F0BFF14-AE13-4963-9FBE-7341257E2B3D}"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="80" xr:uid="{4DB9B4A2-7F4F-4D2A-9093-87DC9305948F}"/>
+    <cellStyle name="SAPBEXresData" xfId="81" xr:uid="{825FBDA4-ADCD-4862-AC9D-295B90AA1DD8}"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="82" xr:uid="{86BB7177-186E-411E-ACA3-BF186C746467}"/>
+    <cellStyle name="SAPBEXresItem" xfId="83" xr:uid="{E98DF475-942E-4C5B-BCA6-1667D8059AFA}"/>
+    <cellStyle name="SAPBEXresItemX" xfId="84" xr:uid="{15610D0C-9393-41C0-8800-2C6C58914D2F}"/>
+    <cellStyle name="SAPBEXstdData" xfId="85" xr:uid="{8980B5B3-7A55-4333-84A7-7CB61D6825CB}"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="86" xr:uid="{4F743E30-6C31-4E29-AC2C-E08CC126D78B}"/>
+    <cellStyle name="SAPBEXstdItem" xfId="87" xr:uid="{40F13235-ED35-4AEE-A6E4-A20A6FE9B7AB}"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="88" xr:uid="{F4BF4708-3C68-4588-AE88-7A433B2E8773}"/>
+    <cellStyle name="SAPBEXtitle" xfId="89" xr:uid="{1377267E-3B56-4D8E-9F6F-F61B0D089C81}"/>
+    <cellStyle name="SAPBEXundefined" xfId="90" xr:uid="{288EAA5E-5221-4BC9-AAE4-93F3E85A4147}"/>
+    <cellStyle name="Акцент1 2" xfId="91" xr:uid="{CA5CB4B1-2F54-408F-A27B-8334D9B109FE}"/>
+    <cellStyle name="Акцент1 2 2" xfId="92" xr:uid="{3AF30818-2481-48E4-A895-7C4314361188}"/>
+    <cellStyle name="Акцент2 2" xfId="93" xr:uid="{243FB4F4-4D23-4FE9-A070-973F0049869B}"/>
+    <cellStyle name="Акцент3 2" xfId="94" xr:uid="{E8B0A2C9-4C25-4E04-971F-DF5E9435E8B6}"/>
+    <cellStyle name="Акцент4 2" xfId="95" xr:uid="{C05B2D7E-D868-459D-AB8C-3730ABCA97FC}"/>
+    <cellStyle name="Акцент4 2 2" xfId="96" xr:uid="{36498866-73A2-40BF-839A-D14F43695888}"/>
+    <cellStyle name="Акцент5 2" xfId="97" xr:uid="{C2A9E1E1-5BA0-4860-8D57-340C1BBF2F44}"/>
+    <cellStyle name="Акцент6 2" xfId="98" xr:uid="{1D5AA579-00CC-4D03-B6F5-066B498012DC}"/>
+    <cellStyle name="Акцент6 2 2" xfId="99" xr:uid="{2CB9228E-2036-473E-B802-82C7CA26040D}"/>
+    <cellStyle name="Ввод  2" xfId="100" xr:uid="{83AA67B2-3997-4BBB-8A29-E7937A61424D}"/>
+    <cellStyle name="Вывод 2" xfId="101" xr:uid="{9F629993-E3AF-4C66-8862-522FBA7F173E}"/>
+    <cellStyle name="Вывод 2 2" xfId="102" xr:uid="{A0C1121A-7D6D-49E7-AC36-C5DF4B6C6FF0}"/>
+    <cellStyle name="Вычисление 2" xfId="103" xr:uid="{2681D068-D337-408C-88C0-F415095D47FF}"/>
+    <cellStyle name="Вычисление 2 2" xfId="104" xr:uid="{54CEEEAC-4620-47DA-A9BC-FEE201E60C2C}"/>
     <cellStyle name="Гиперссылка" xfId="105" builtinId="8"/>
-    <cellStyle name="Заголовок 1 2" xfId="106" xr:uid="{AEED15F3-3353-42B9-9DAA-760F38371317}"/>
-[...13 lines deleted...]
-    <cellStyle name="Нейтральный 2 2" xfId="120" xr:uid="{1A8F91C6-CF9F-4CE4-B2DF-1FE5E75C9766}"/>
+    <cellStyle name="Заголовок 1 2" xfId="106" xr:uid="{C705F190-986D-4CB2-8575-83A56FDED753}"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="107" xr:uid="{612817ED-D06E-41BF-9A1F-B2CADBC1AD5D}"/>
+    <cellStyle name="Заголовок 2 2" xfId="108" xr:uid="{8B24C0F3-C841-4C40-8908-15C3DAF74E32}"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="109" xr:uid="{B21D5B2E-42C5-41EF-AC24-B39AFC778943}"/>
+    <cellStyle name="Заголовок 3 2" xfId="110" xr:uid="{3EB393FA-E148-41D9-A11B-DD96F754FC69}"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="111" xr:uid="{C1FC788E-CBE0-44CA-AF0E-3EE11CEF23BE}"/>
+    <cellStyle name="Заголовок 4 2" xfId="112" xr:uid="{8F245CED-7E79-4116-B133-FA09749B012E}"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="113" xr:uid="{8CFD38E1-472A-4F77-99E2-468187266C11}"/>
+    <cellStyle name="Итог 2" xfId="114" xr:uid="{64C4A821-8B57-47C0-9A15-4ACEDBEBCCDD}"/>
+    <cellStyle name="Итог 2 2" xfId="115" xr:uid="{891EC84C-FB3F-4C42-BB5D-E1A24F006706}"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="116" xr:uid="{274564E1-7BD5-4DB8-8B5B-D8F195548521}"/>
+    <cellStyle name="Название 2" xfId="117" xr:uid="{1E0470B4-76F9-4D54-B005-8C8421C817B7}"/>
+    <cellStyle name="Название 2 2" xfId="118" xr:uid="{2B761778-44E2-4F93-9DA0-AA08B727A999}"/>
+    <cellStyle name="Нейтральный 2" xfId="119" xr:uid="{78E8BAA1-24C1-44D8-8E07-15944EFCCC3C}"/>
+    <cellStyle name="Нейтральный 2 2" xfId="120" xr:uid="{45856655-A4B5-4373-BFF1-E147F8A61F7B}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="121" xr:uid="{495B2CE5-BFB5-44FC-AD6B-7D9B3C02CEF6}"/>
-[...16 lines deleted...]
-    <cellStyle name="Хороший 2 2" xfId="138" xr:uid="{A2E296D0-70BF-47EB-BE97-D7648ED09B3D}"/>
+    <cellStyle name="Обычный 2" xfId="121" xr:uid="{76489A0E-ECB2-40D6-AB36-147B7DA45DF3}"/>
+    <cellStyle name="Обычный 2 2" xfId="122" xr:uid="{AA759563-0DAE-4DFD-BB6C-09CB1DEAEAB4}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="123" xr:uid="{4766EFB9-A2E5-448E-A5FF-793966311012}"/>
+    <cellStyle name="Обычный 2 3" xfId="124" xr:uid="{9752EC98-53C4-4B40-8EF3-E305573CFD05}"/>
+    <cellStyle name="Обычный 3" xfId="125" xr:uid="{0A866CAB-9332-4417-BAD0-43548F88D5D2}"/>
+    <cellStyle name="Обычный 3 2" xfId="126" xr:uid="{3203C375-C8F5-4A2F-A623-859E9022227B}"/>
+    <cellStyle name="Обычный 4" xfId="127" xr:uid="{F8F0E2B1-E2E0-4061-8987-81B0A5F9002E}"/>
+    <cellStyle name="Обычный 5" xfId="128" xr:uid="{F1B27238-32DB-4916-BDE4-D3276EB2338A}"/>
+    <cellStyle name="Плохой 2" xfId="129" xr:uid="{2A972639-EA62-412C-9003-9EBC809A0D4B}"/>
+    <cellStyle name="Плохой 2 2" xfId="130" xr:uid="{CE34FEEA-D953-4253-93E6-A331BD302492}"/>
+    <cellStyle name="Пояснение 2" xfId="131" xr:uid="{D661D146-601F-483B-B875-D5279C052524}"/>
+    <cellStyle name="Примечание 2" xfId="132" xr:uid="{ED92AEC7-C7AC-48E6-86EC-B7D0009C6E69}"/>
+    <cellStyle name="Примечание 2 2" xfId="133" xr:uid="{27B354AB-1AB5-4962-9136-46BE76117438}"/>
+    <cellStyle name="Связанная ячейка 2" xfId="134" xr:uid="{D8CDA24C-F0D4-4CCE-BDBB-AE41C1932704}"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="135" xr:uid="{C4DC4160-29F6-400C-81C4-3844160CCA6D}"/>
+    <cellStyle name="Текст предупреждения 2" xfId="136" xr:uid="{028F6809-D540-469F-8540-D27B9AE50482}"/>
+    <cellStyle name="Хороший 2" xfId="137" xr:uid="{B63BB107-7177-4AC8-8DFA-17F81CA1186E}"/>
+    <cellStyle name="Хороший 2 2" xfId="138" xr:uid="{568EAFFD-DD38-4963-AEFB-E3EEA8242E59}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1943,105 +1943,105 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97A8290F-87AE-436E-8A9C-FF89BA0D1737}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77829A55-89AF-4F07-B785-341A70C6AD15}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1">
       <c r="A2" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="27">
+      <c r="B2" s="26">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1">
       <c r="A4" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="27" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1">
       <c r="A5" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="26" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="26" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1">
       <c r="A7" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1">
       <c r="A8" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="12" customFormat="1" ht="30" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>84</v>
@@ -2082,61 +2082,61 @@
       </c>
       <c r="M13" s="13"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="13"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="25">
-        <v>46157</v>
+      <c r="B16" s="56">
+        <v>46188</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="25">
-        <v>46188</v>
+      <c r="B17" s="56">
+        <v>46218</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>88</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="20" t="s">
         <v>10</v>
       </c>
@@ -2150,61 +2150,61 @@
         <v>11</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{A93D0B6E-2999-4A33-8BD6-9A9865A1B9E1}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{339668AF-52EE-4813-866A-AE3F520427AD}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{6BA965F7-8A24-474C-A65A-5AB1284F4672}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{EA8A8B34-5ABC-4A9D-9869-2F9503EFC2A3}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{CAEF7A8F-FF96-4B23-B088-BBC587C21F64}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4754BC63-3D0E-4168-B227-0B8AF6573CE5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DF352E1-F9A6-485C-A5BF-2BC3A1A716B4}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="7"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
@@ -2229,723 +2229,723 @@
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE1BDC6C-6D26-4769-BDC0-4F35B544C4FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7477F29A-73D0-4F7F-BADB-115DF6C7186B}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
     <col min="10" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="26" customFormat="1" ht="12.75">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:9" s="25" customFormat="1" ht="12.75">
+      <c r="A2" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="38.25">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="30" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="31" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="35" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A4" s="43" t="s">
+    <row r="4" spans="1:9" s="34" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="33"/>
-      <c r="C4" s="34">
+      <c r="B4" s="32"/>
+      <c r="C4" s="33">
         <v>2020</v>
       </c>
-      <c r="D4" s="34">
+      <c r="D4" s="33">
         <v>2021</v>
       </c>
-      <c r="E4" s="34">
+      <c r="E4" s="33">
         <v>2022</v>
       </c>
-      <c r="F4" s="34">
+      <c r="F4" s="33">
         <v>2023</v>
       </c>
-      <c r="G4" s="34">
+      <c r="G4" s="33">
         <v>2024</v>
       </c>
-      <c r="H4" s="56" t="s">
+      <c r="H4" s="55" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="56" t="s">
+      <c r="I4" s="55" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="35" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="36" t="s">
+    <row r="5" spans="1:9" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="36">
         <v>28896592.5</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="37">
         <v>22017455.199999999</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="38">
         <v>20939755.199999999</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="38">
         <v>26773094.100000001</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="38">
         <v>25016879.100000001</v>
       </c>
-      <c r="H5" s="51">
+      <c r="H5" s="50">
         <v>21889650.473809998</v>
       </c>
-      <c r="I5" s="51">
-[...4 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="I5" s="50">
+        <v>9918869.5999999996</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="34" customFormat="1">
+      <c r="A6" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="46" t="s">
+      <c r="C6" s="45" t="s">
         <v>85</v>
       </c>
-      <c r="D6" s="46" t="s">
+      <c r="D6" s="45" t="s">
         <v>85</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="38">
         <v>471652.9</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="38">
         <v>420832.9</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="38">
         <v>338754.8</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="36">
         <v>401779.82250000001</v>
       </c>
-      <c r="I6" s="53">
-[...4 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="I6" s="52">
+        <v>125835.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="34" customFormat="1">
+      <c r="A7" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="44">
         <v>362268.7</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="39">
         <v>464307.1</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="38">
         <v>1622467.6</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="38">
         <v>1851835</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="38">
         <v>1673242.2</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="36">
         <v>262833.98949000001</v>
       </c>
-      <c r="I7" s="53">
-        <v>57702.5</v>
+      <c r="I7" s="52">
+        <v>92046.1</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="36" t="s">
+      <c r="A8" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="46">
         <v>1721198.7</v>
       </c>
-      <c r="D8" s="38">
+      <c r="D8" s="37">
         <v>1865179</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="38">
         <v>674013.8</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="38">
         <v>724484.5</v>
       </c>
-      <c r="G8" s="39">
+      <c r="G8" s="38">
         <v>874168.1</v>
       </c>
-      <c r="H8" s="37">
+      <c r="H8" s="36">
         <v>1489485.8282099999</v>
       </c>
-      <c r="I8" s="54">
-        <v>251704.1</v>
+      <c r="I8" s="53">
+        <v>365659.7</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="46">
         <v>865507.5</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="37">
         <v>844334.1</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="38">
         <v>366214.6</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="38">
         <v>357533.2</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="38">
         <v>333223.5</v>
       </c>
-      <c r="H9" s="37">
+      <c r="H9" s="36">
         <v>849172.62230000005</v>
       </c>
-      <c r="I9" s="54">
-        <v>235400.5</v>
+      <c r="I9" s="53">
+        <v>295299</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="35" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="46">
         <v>330541.40000000002</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="37">
         <v>333278.40000000002</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="38">
         <v>747116.9</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="38">
         <v>1064588.7</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="38">
         <v>958337.1</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="36">
         <v>308153.74987</v>
       </c>
-      <c r="I10" s="54">
-        <v>59225.8</v>
+      <c r="I10" s="53">
+        <v>79971.3</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="35" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="46">
         <v>717923.6</v>
       </c>
-      <c r="D11" s="38">
+      <c r="D11" s="37">
         <v>834523.9</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="38">
         <v>450544.1</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="38">
         <v>560967.1</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="38">
         <v>366078.9</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="36">
         <v>976025.61225000001</v>
       </c>
-      <c r="I11" s="54">
-        <v>134824.79999999999</v>
+      <c r="I11" s="53">
+        <v>181741</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>420359.7</v>
       </c>
-      <c r="D12" s="38">
+      <c r="D12" s="37">
         <v>474505.5</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="38">
         <v>1297058.3</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="38">
         <v>1380833.1</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="38">
         <v>2006832.3</v>
       </c>
-      <c r="H12" s="37">
+      <c r="H12" s="36">
         <v>395016.14718000003</v>
       </c>
-      <c r="I12" s="54">
-        <v>74128.899999999994</v>
+      <c r="I12" s="53">
+        <v>110532.6</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="43" t="s">
         <v>55</v>
       </c>
-      <c r="C13" s="48" t="s">
+      <c r="C13" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="D13" s="49" t="s">
+      <c r="D13" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="38">
         <v>1547657.9</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="38">
         <v>1639533.7</v>
       </c>
-      <c r="G13" s="39">
+      <c r="G13" s="38">
         <v>1496979</v>
       </c>
-      <c r="H13" s="37">
+      <c r="H13" s="36">
         <v>77404.399999999994</v>
       </c>
-      <c r="I13" s="54">
-        <v>31954</v>
+      <c r="I13" s="53">
+        <v>40872.800000000003</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="36" t="s">
+      <c r="A14" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="43" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="46">
         <v>1623153.3</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="37">
         <v>1641294.5</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="38">
         <v>98444.9</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="38">
         <v>104488.2</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="38">
         <v>130368</v>
       </c>
-      <c r="H14" s="37">
+      <c r="H14" s="36">
         <v>1525677.76902</v>
       </c>
-      <c r="I14" s="54">
-        <v>500369.2</v>
+      <c r="I14" s="53">
+        <v>780014.6</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="36" t="s">
+      <c r="A15" s="35" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B15" s="43" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="45">
+      <c r="C15" s="44">
         <v>1207990.2</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="39">
         <v>1460650.4</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="38">
         <v>121422.39999999999</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="38">
         <v>193092.6</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="38">
         <v>200709.3</v>
       </c>
-      <c r="H15" s="37">
+      <c r="H15" s="36">
         <v>1178337.31109</v>
       </c>
-      <c r="I15" s="54">
-        <v>347724.6</v>
+      <c r="I15" s="53">
+        <v>495251.7</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="36" t="s">
+      <c r="A16" s="35" t="s">
         <v>90</v>
       </c>
-      <c r="B16" s="44" t="s">
+      <c r="B16" s="43" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="46">
         <v>75847</v>
       </c>
-      <c r="D16" s="38">
+      <c r="D16" s="37">
         <v>58061.3</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="38">
         <v>1037131.3</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="38">
         <v>1159415</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="38">
         <v>1072577.5</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="36">
         <v>80331.270900000003</v>
       </c>
-      <c r="I16" s="54">
-        <v>9991.4</v>
+      <c r="I16" s="53">
+        <v>17826.8</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="44" t="s">
+      <c r="B17" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="46">
         <v>156920.6</v>
       </c>
-      <c r="D17" s="38">
+      <c r="D17" s="37">
         <v>135158.6</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="38">
         <v>744214</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="38">
         <v>1169082</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="38">
         <v>1014508.6</v>
       </c>
-      <c r="H17" s="37">
+      <c r="H17" s="36">
         <v>165752.73490000001</v>
       </c>
-      <c r="I17" s="54">
-        <v>34157.9</v>
+      <c r="I17" s="53">
+        <v>51791.7</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="36" t="s">
+      <c r="A18" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="46">
         <v>1087842</v>
       </c>
-      <c r="D18" s="38">
+      <c r="D18" s="37">
         <v>1241723.3999999999</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="38">
         <v>4839190.9000000004</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="38">
         <v>4784600.3</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G18" s="38">
         <v>4157959.1</v>
       </c>
-      <c r="H18" s="37">
+      <c r="H18" s="36">
         <v>1077810.34198</v>
       </c>
-      <c r="I18" s="54">
-        <v>214251.4</v>
+      <c r="I18" s="53">
+        <v>299464.5</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="46">
         <v>722318.3</v>
       </c>
-      <c r="D19" s="38">
+      <c r="D19" s="37">
         <v>710711.9</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E19" s="38">
         <v>2016342.5</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="38">
         <v>2517857.2000000002</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G19" s="38">
         <v>2571918.1</v>
       </c>
-      <c r="H19" s="37">
+      <c r="H19" s="36">
         <v>724162.02280999999</v>
       </c>
-      <c r="I19" s="54">
-        <v>241368.4</v>
+      <c r="I19" s="53">
+        <v>347729.2</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="36" t="s">
+      <c r="A20" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="46">
         <v>4647129.8</v>
       </c>
-      <c r="D20" s="38">
+      <c r="D20" s="37">
         <v>5182065.0999999996</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E20" s="38">
         <v>3465098.9</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="38">
         <v>6887824.2999999998</v>
       </c>
-      <c r="G20" s="39">
+      <c r="G20" s="38">
         <v>5597594.5</v>
       </c>
-      <c r="H20" s="37">
+      <c r="H20" s="36">
         <v>1292202.27137</v>
       </c>
-      <c r="I20" s="54">
-        <v>256680.8</v>
+      <c r="I20" s="53">
+        <v>356877.6</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="48" t="s">
+      <c r="C21" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="D21" s="49" t="s">
+      <c r="D21" s="48" t="s">
         <v>85</v>
       </c>
-      <c r="E21" s="37">
+      <c r="E21" s="36">
         <v>630118.9</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="38">
         <v>838197.2</v>
       </c>
-      <c r="G21" s="39">
+      <c r="G21" s="38">
         <v>741495.3</v>
       </c>
-      <c r="H21" s="37">
+      <c r="H21" s="36">
         <v>45427.40436</v>
       </c>
-      <c r="I21" s="54">
-        <v>8022.6</v>
+      <c r="I21" s="53">
+        <v>9241</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="36" t="s">
+      <c r="A22" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="B22" s="44" t="s">
+      <c r="B22" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="46">
         <v>4347860.3</v>
       </c>
-      <c r="D22" s="40">
+      <c r="D22" s="39">
         <v>2137637.6</v>
       </c>
-      <c r="E22" s="39">
+      <c r="E22" s="38">
         <v>302911.5</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="38">
         <v>413773.5</v>
       </c>
-      <c r="G22" s="39">
+      <c r="G22" s="38">
         <v>934103.2</v>
       </c>
-      <c r="H22" s="37">
+      <c r="H22" s="36">
         <v>3817303.4144700002</v>
       </c>
-      <c r="I22" s="54">
-        <v>925272.8</v>
+      <c r="I22" s="53">
+        <v>1247452.7</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="36" t="s">
+      <c r="A23" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="46">
         <v>9459690.6999999993</v>
       </c>
-      <c r="D23" s="40">
+      <c r="D23" s="39">
         <v>3410530.1</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="38">
         <v>68003.3</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="38">
         <v>79859.199999999997</v>
       </c>
-      <c r="G23" s="39">
+      <c r="G23" s="38">
         <v>74078.2</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H23" s="36">
         <v>2710490.8985100002</v>
       </c>
-      <c r="I23" s="54">
-        <v>2939931.4</v>
+      <c r="I23" s="53">
+        <v>3195800.8</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="B24" s="44" t="s">
+      <c r="B24" s="43" t="s">
         <v>76</v>
       </c>
-      <c r="C24" s="45">
+      <c r="C24" s="44">
         <v>890060.6</v>
       </c>
-      <c r="D24" s="40">
+      <c r="D24" s="39">
         <v>849800.9</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="38">
         <v>34777.599999999999</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="38">
         <v>51928.3</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="38">
         <v>34490.1</v>
       </c>
-      <c r="H24" s="37">
+      <c r="H24" s="36">
         <v>4065560.9629500001</v>
       </c>
-      <c r="I24" s="54">
-        <v>1318847.2</v>
+      <c r="I24" s="53">
+        <v>1695069.3</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="36" t="s">
+      <c r="A25" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="B25" s="44" t="s">
+      <c r="B25" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="C25" s="50">
+      <c r="C25" s="49">
         <v>259980</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="40">
         <v>373693.5</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="41">
         <v>405373</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="41">
         <v>572368.1</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="41">
         <v>439461.3</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>446721.89445000002</v>
       </c>
-      <c r="I25" s="55">
-        <v>86342.2</v>
+      <c r="I25" s="54">
+        <v>130392.1</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="I26" s="52"/>
+      <c r="I26" s="51"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="57" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>