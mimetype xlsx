--- v1 (2026-06-29)
+++ v2 (2026-07-20)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E269B22B-5CA0-4F25-936D-42BD402AB493}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D5B2337-5491-4F27-9D59-BE90CDA8DEFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="691" activeTab="2" xr2:uid="{2F43C241-BB05-47DF-9BA0-A9319FCC7AAC}"/>
+    <workbookView xWindow="15390" yWindow="1080" windowWidth="11415" windowHeight="13635" tabRatio="691" xr2:uid="{2F43C241-BB05-47DF-9BA0-A9319FCC7AAC}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -315,59 +315,59 @@
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-апрель 2026 года*</t>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1343,51 +1343,51 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1436,97 +1436,98 @@
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="128" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="17" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="128" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{ACD37B8F-3E19-4B8C-891A-139A02978D3B}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{E88DB779-5703-4E77-A256-4003D1F5C776}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{89E9E6D6-5A96-4680-B2AC-A9DF2E6256BB}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{231BA7D9-1D30-4394-9811-66433D5B4DC1}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{6BBF3425-D247-4D33-8E4E-100DFAE119F3}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{27456F40-C7ED-4D53-8743-C9CF0CA834D1}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{A68B213E-732F-4999-A212-789AB1C3D7F9}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{F5CEC366-310E-4E1A-B579-44D4F54BF69D}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{E9AE55BF-D517-463E-B6B9-7914E757964E}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{83F4A94F-A6A1-4A50-AD64-8C735F2B3360}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{262C7201-F155-496C-9F9B-E8BEEFEF2158}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{93C95F31-BDA0-44B4-95DD-0F81B9E9880B}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{4AEA4801-384F-4363-8832-E308D3191DE7}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{D602992D-29E5-4BB5-869E-2DB390990001}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{DF2DD7F2-516E-4A11-A603-15DFBFA9809F}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{B1EE003E-02FC-4F39-9D24-868693EA3211}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{E748E348-740C-401A-8251-939120564E57}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{E85393C4-9EE7-417C-AE21-C175DEAE9DF1}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{232254FE-C0FF-40E6-A962-72D4F6A5519B}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{D8FC5617-AE49-448B-870D-69A3ACC5AB65}"/>
@@ -1947,52 +1948,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77829A55-89AF-4F07-B785-341A70C6AD15}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1">
       <c r="A2" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="26">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="26" t="s">
@@ -2083,60 +2084,60 @@
       <c r="M13" s="13"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="13"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="56">
-        <v>46188</v>
+        <v>46218</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="56">
-        <v>46218</v>
+        <v>46251</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>88</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="20" t="s">
         <v>10</v>
       </c>
@@ -2230,728 +2231,751 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7477F29A-73D0-4F7F-BADB-115DF6C7186B}">
-  <dimension ref="A2:I27"/>
+  <dimension ref="A2:K27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K6" sqref="K6"/>
+    <sheetView topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
-    <col min="10" max="14" width="9.140625" style="1"/>
+    <col min="10" max="10" width="9.140625" style="1"/>
+    <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="25" customFormat="1" ht="12.75">
+    <row r="2" spans="1:11" s="25" customFormat="1" ht="12.75">
       <c r="A2" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="38.25">
+    <row r="3" spans="1:11" ht="38.25">
       <c r="A3" s="30" t="s">
         <v>81</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="34" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:11" s="34" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="33">
         <v>2020</v>
       </c>
       <c r="D4" s="33">
         <v>2021</v>
       </c>
       <c r="E4" s="33">
         <v>2022</v>
       </c>
       <c r="F4" s="33">
         <v>2023</v>
       </c>
       <c r="G4" s="33">
         <v>2024</v>
       </c>
       <c r="H4" s="55" t="s">
         <v>87</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="34" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:11" s="34" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="36">
         <v>28896592.5</v>
       </c>
       <c r="D5" s="37">
         <v>22017455.199999999</v>
       </c>
       <c r="E5" s="38">
         <v>20939755.199999999</v>
       </c>
       <c r="F5" s="38">
         <v>26773094.100000001</v>
       </c>
       <c r="G5" s="38">
         <v>25016879.100000001</v>
       </c>
       <c r="H5" s="50">
         <v>21889650.473809998</v>
       </c>
       <c r="I5" s="50">
-        <v>9918869.5999999996</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" s="34" customFormat="1">
+        <v>20283276.399999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="34" customFormat="1">
       <c r="A6" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>85</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>85</v>
       </c>
       <c r="E6" s="38">
         <v>471652.9</v>
       </c>
       <c r="F6" s="38">
         <v>420832.9</v>
       </c>
       <c r="G6" s="38">
         <v>338754.8</v>
       </c>
       <c r="H6" s="36">
         <v>401779.82250000001</v>
       </c>
       <c r="I6" s="52">
-        <v>125835.1</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" s="34" customFormat="1">
+        <v>155808</v>
+      </c>
+      <c r="K6" s="57"/>
+    </row>
+    <row r="7" spans="1:11" s="34" customFormat="1">
       <c r="A7" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="44">
         <v>362268.7</v>
       </c>
       <c r="D7" s="39">
         <v>464307.1</v>
       </c>
       <c r="E7" s="38">
         <v>1622467.6</v>
       </c>
       <c r="F7" s="38">
         <v>1851835</v>
       </c>
       <c r="G7" s="38">
         <v>1673242.2</v>
       </c>
       <c r="H7" s="36">
         <v>262833.98949000001</v>
       </c>
       <c r="I7" s="52">
-        <v>92046.1</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9">
+        <v>116887.8</v>
+      </c>
+      <c r="K7" s="57"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="46">
         <v>1721198.7</v>
       </c>
       <c r="D8" s="37">
         <v>1865179</v>
       </c>
       <c r="E8" s="38">
         <v>674013.8</v>
       </c>
       <c r="F8" s="38">
         <v>724484.5</v>
       </c>
       <c r="G8" s="38">
         <v>874168.1</v>
       </c>
       <c r="H8" s="36">
         <v>1489485.8282099999</v>
       </c>
       <c r="I8" s="53">
-        <v>365659.7</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9">
+        <v>512917.6</v>
+      </c>
+      <c r="K8" s="51"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="46">
         <v>865507.5</v>
       </c>
       <c r="D9" s="37">
         <v>844334.1</v>
       </c>
       <c r="E9" s="38">
         <v>366214.6</v>
       </c>
       <c r="F9" s="38">
         <v>357533.2</v>
       </c>
       <c r="G9" s="38">
         <v>333223.5</v>
       </c>
       <c r="H9" s="36">
         <v>849172.62230000005</v>
       </c>
       <c r="I9" s="53">
-        <v>295299</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9">
+        <v>355876.2</v>
+      </c>
+      <c r="K9" s="51"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" s="35" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="46">
         <v>330541.40000000002</v>
       </c>
       <c r="D10" s="37">
         <v>333278.40000000002</v>
       </c>
       <c r="E10" s="38">
         <v>747116.9</v>
       </c>
       <c r="F10" s="38">
         <v>1064588.7</v>
       </c>
       <c r="G10" s="38">
         <v>958337.1</v>
       </c>
       <c r="H10" s="36">
         <v>308153.74987</v>
       </c>
       <c r="I10" s="53">
-        <v>79971.3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9">
+        <v>115550.5</v>
+      </c>
+      <c r="K10" s="51"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="46">
         <v>717923.6</v>
       </c>
       <c r="D11" s="37">
         <v>834523.9</v>
       </c>
       <c r="E11" s="38">
         <v>450544.1</v>
       </c>
       <c r="F11" s="38">
         <v>560967.1</v>
       </c>
       <c r="G11" s="38">
         <v>366078.9</v>
       </c>
       <c r="H11" s="36">
         <v>976025.61225000001</v>
       </c>
       <c r="I11" s="53">
-        <v>181741</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9">
+        <v>228252.6</v>
+      </c>
+      <c r="K11" s="51"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="46">
         <v>420359.7</v>
       </c>
       <c r="D12" s="37">
         <v>474505.5</v>
       </c>
       <c r="E12" s="38">
         <v>1297058.3</v>
       </c>
       <c r="F12" s="38">
         <v>1380833.1</v>
       </c>
       <c r="G12" s="38">
         <v>2006832.3</v>
       </c>
       <c r="H12" s="36">
         <v>395016.14718000003</v>
       </c>
       <c r="I12" s="53">
-        <v>110532.6</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9">
+        <v>141653.79999999999</v>
+      </c>
+      <c r="K12" s="51"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="47" t="s">
         <v>85</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>85</v>
       </c>
       <c r="E13" s="38">
         <v>1547657.9</v>
       </c>
       <c r="F13" s="38">
         <v>1639533.7</v>
       </c>
       <c r="G13" s="38">
         <v>1496979</v>
       </c>
       <c r="H13" s="36">
         <v>77404.399999999994</v>
       </c>
       <c r="I13" s="53">
-        <v>40872.800000000003</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9">
+        <v>57101.8</v>
+      </c>
+      <c r="K13" s="51"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" s="35" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="46">
         <v>1623153.3</v>
       </c>
       <c r="D14" s="37">
         <v>1641294.5</v>
       </c>
       <c r="E14" s="38">
         <v>98444.9</v>
       </c>
       <c r="F14" s="38">
         <v>104488.2</v>
       </c>
       <c r="G14" s="38">
         <v>130368</v>
       </c>
       <c r="H14" s="36">
         <v>1525677.76902</v>
       </c>
       <c r="I14" s="53">
-        <v>780014.6</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9">
+        <v>1041705.2</v>
+      </c>
+      <c r="K14" s="51"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="44">
         <v>1207990.2</v>
       </c>
       <c r="D15" s="39">
         <v>1460650.4</v>
       </c>
       <c r="E15" s="38">
         <v>121422.39999999999</v>
       </c>
       <c r="F15" s="38">
         <v>193092.6</v>
       </c>
       <c r="G15" s="38">
         <v>200709.3</v>
       </c>
       <c r="H15" s="36">
         <v>1178337.31109</v>
       </c>
       <c r="I15" s="53">
-        <v>495251.7</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9">
+        <v>634908.6</v>
+      </c>
+      <c r="K15" s="51"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" s="35" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="46">
         <v>75847</v>
       </c>
       <c r="D16" s="37">
         <v>58061.3</v>
       </c>
       <c r="E16" s="38">
         <v>1037131.3</v>
       </c>
       <c r="F16" s="38">
         <v>1159415</v>
       </c>
       <c r="G16" s="38">
         <v>1072577.5</v>
       </c>
       <c r="H16" s="36">
         <v>80331.270900000003</v>
       </c>
       <c r="I16" s="53">
-        <v>17826.8</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9">
+        <v>27732</v>
+      </c>
+      <c r="K16" s="51"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="46">
         <v>156920.6</v>
       </c>
       <c r="D17" s="37">
         <v>135158.6</v>
       </c>
       <c r="E17" s="38">
         <v>744214</v>
       </c>
       <c r="F17" s="38">
         <v>1169082</v>
       </c>
       <c r="G17" s="38">
         <v>1014508.6</v>
       </c>
       <c r="H17" s="36">
         <v>165752.73490000001</v>
       </c>
       <c r="I17" s="53">
-        <v>51791.7</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9">
+        <v>66650</v>
+      </c>
+      <c r="K17" s="51"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="46">
         <v>1087842</v>
       </c>
       <c r="D18" s="37">
         <v>1241723.3999999999</v>
       </c>
       <c r="E18" s="38">
         <v>4839190.9000000004</v>
       </c>
       <c r="F18" s="38">
         <v>4784600.3</v>
       </c>
       <c r="G18" s="38">
         <v>4157959.1</v>
       </c>
       <c r="H18" s="36">
         <v>1077810.34198</v>
       </c>
       <c r="I18" s="53">
-        <v>299464.5</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9">
+        <v>8869619.0999999996</v>
+      </c>
+      <c r="K18" s="51"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="46">
         <v>722318.3</v>
       </c>
       <c r="D19" s="37">
         <v>710711.9</v>
       </c>
       <c r="E19" s="38">
         <v>2016342.5</v>
       </c>
       <c r="F19" s="38">
         <v>2517857.2000000002</v>
       </c>
       <c r="G19" s="38">
         <v>2571918.1</v>
       </c>
       <c r="H19" s="36">
         <v>724162.02280999999</v>
       </c>
       <c r="I19" s="53">
-        <v>347729.2</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9">
+        <v>423945.6</v>
+      </c>
+      <c r="K19" s="51"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="46">
         <v>4647129.8</v>
       </c>
       <c r="D20" s="37">
         <v>5182065.0999999996</v>
       </c>
       <c r="E20" s="38">
         <v>3465098.9</v>
       </c>
       <c r="F20" s="38">
         <v>6887824.2999999998</v>
       </c>
       <c r="G20" s="38">
         <v>5597594.5</v>
       </c>
       <c r="H20" s="36">
         <v>1292202.27137</v>
       </c>
       <c r="I20" s="53">
-        <v>356877.6</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9">
+        <v>430782.8</v>
+      </c>
+      <c r="K20" s="51"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="47" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>85</v>
       </c>
       <c r="E21" s="36">
         <v>630118.9</v>
       </c>
       <c r="F21" s="38">
         <v>838197.2</v>
       </c>
       <c r="G21" s="38">
         <v>741495.3</v>
       </c>
       <c r="H21" s="36">
         <v>45427.40436</v>
       </c>
       <c r="I21" s="53">
-        <v>9241</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9">
+        <v>17488.8</v>
+      </c>
+      <c r="K21" s="51"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="46">
         <v>4347860.3</v>
       </c>
       <c r="D22" s="39">
         <v>2137637.6</v>
       </c>
       <c r="E22" s="38">
         <v>302911.5</v>
       </c>
       <c r="F22" s="38">
         <v>413773.5</v>
       </c>
       <c r="G22" s="38">
         <v>934103.2</v>
       </c>
       <c r="H22" s="36">
         <v>3817303.4144700002</v>
       </c>
       <c r="I22" s="53">
-        <v>1247452.7</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9">
+        <v>1513541</v>
+      </c>
+      <c r="K22" s="51"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="46">
         <v>9459690.6999999993</v>
       </c>
       <c r="D23" s="39">
         <v>3410530.1</v>
       </c>
       <c r="E23" s="38">
         <v>68003.3</v>
       </c>
       <c r="F23" s="38">
         <v>79859.199999999997</v>
       </c>
       <c r="G23" s="38">
         <v>74078.2</v>
       </c>
       <c r="H23" s="36">
         <v>2710490.8985100002</v>
       </c>
       <c r="I23" s="53">
-        <v>3195800.8</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9">
+        <v>3370402</v>
+      </c>
+      <c r="K23" s="51"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" s="35" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="44">
         <v>890060.6</v>
       </c>
       <c r="D24" s="39">
         <v>849800.9</v>
       </c>
       <c r="E24" s="38">
         <v>34777.599999999999</v>
       </c>
       <c r="F24" s="38">
         <v>51928.3</v>
       </c>
       <c r="G24" s="38">
         <v>34490.1</v>
       </c>
       <c r="H24" s="36">
         <v>4065560.9629500001</v>
       </c>
       <c r="I24" s="53">
-        <v>1695069.3</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9">
+        <v>2036244</v>
+      </c>
+      <c r="K24" s="51"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" s="35" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="49">
         <v>259980</v>
       </c>
       <c r="D25" s="40">
         <v>373693.5</v>
       </c>
       <c r="E25" s="41">
         <v>405373</v>
       </c>
       <c r="F25" s="41">
         <v>572368.1</v>
       </c>
       <c r="G25" s="41">
         <v>439461.3</v>
       </c>
       <c r="H25" s="41">
         <v>446721.89445000002</v>
       </c>
       <c r="I25" s="54">
-        <v>130392.1</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9">
+        <v>166209</v>
+      </c>
+      <c r="K25" s="51"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="I26" s="51"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="57" t="s">
+      <c r="K26" s="51"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="58" t="s">
         <v>79</v>
       </c>
-      <c r="B27" s="57"/>
+      <c r="B27" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>