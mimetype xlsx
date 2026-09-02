--- v2 (2026-07-20)
+++ v3 (2026-09-02)
@@ -1,108 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D5B2337-5491-4F27-9D59-BE90CDA8DEFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51DF4D02-AECA-4BED-9616-158394D6D7E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15390" yWindow="1080" windowWidth="11415" windowHeight="13635" tabRatio="691" xr2:uid="{2F43C241-BB05-47DF-9BA0-A9319FCC7AAC}"/>
+    <workbookView xWindow="9525" yWindow="570" windowWidth="18435" windowHeight="14910" tabRatio="691" xr2:uid="{2F43C241-BB05-47DF-9BA0-A9319FCC7AAC}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
-    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
-    <sheet name="Показатель" sheetId="30" r:id="rId3"/>
+    <sheet name="Показатель" sheetId="30" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="93">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="87">
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
@@ -300,99 +277,101 @@
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>Перевезено товаров в натуральном выражении в основной единице измерения</t>
   </si>
   <si>
     <t>312103</t>
   </si>
   <si>
     <t>Показатель формируется с 2020 года</t>
   </si>
   <si>
     <t>Перевезено товаров в натуральном выражении в основной единице измерения - Импорт</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
-    <t>январь-декабрь 2025 года*</t>
-[...1 lines deleted...]
-  <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-май 2026 года*</t>
+    <t>январь-июнь 2026 года*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="52">
+  <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -457,56 +436,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -635,56 +608,50 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -1125,411 +1092,406 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="4" fontId="27" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="25" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="28" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="30" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="105" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="128" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="128" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="128" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="124" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="17" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="18" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="128" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="128" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="21" xfId="128" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{ACD37B8F-3E19-4B8C-891A-139A02978D3B}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{E88DB779-5703-4E77-A256-4003D1F5C776}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{89E9E6D6-5A96-4680-B2AC-A9DF2E6256BB}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{231BA7D9-1D30-4394-9811-66433D5B4DC1}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{6BBF3425-D247-4D33-8E4E-100DFAE119F3}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{27456F40-C7ED-4D53-8743-C9CF0CA834D1}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{A68B213E-732F-4999-A212-789AB1C3D7F9}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{F5CEC366-310E-4E1A-B579-44D4F54BF69D}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{E9AE55BF-D517-463E-B6B9-7914E757964E}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{83F4A94F-A6A1-4A50-AD64-8C735F2B3360}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{262C7201-F155-496C-9F9B-E8BEEFEF2158}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{93C95F31-BDA0-44B4-95DD-0F81B9E9880B}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{4AEA4801-384F-4363-8832-E308D3191DE7}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{D602992D-29E5-4BB5-869E-2DB390990001}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{DF2DD7F2-516E-4A11-A603-15DFBFA9809F}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{B1EE003E-02FC-4F39-9D24-868693EA3211}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{E748E348-740C-401A-8251-939120564E57}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{E85393C4-9EE7-417C-AE21-C175DEAE9DF1}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{232254FE-C0FF-40E6-A962-72D4F6A5519B}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{D8FC5617-AE49-448B-870D-69A3ACC5AB65}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21" xr:uid="{95480387-BDE1-4F92-BAB4-A1CBB1807739}"/>
     <cellStyle name="40% - Акцент2" xfId="22" xr:uid="{C66C1EDA-B606-4CF2-85CD-6A2080B800F5}"/>
@@ -1643,51 +1605,51 @@
     <cellStyle name="Плохой 2" xfId="129" xr:uid="{2A972639-EA62-412C-9003-9EBC809A0D4B}"/>
     <cellStyle name="Плохой 2 2" xfId="130" xr:uid="{CE34FEEA-D953-4253-93E6-A331BD302492}"/>
     <cellStyle name="Пояснение 2" xfId="131" xr:uid="{D661D146-601F-483B-B875-D5279C052524}"/>
     <cellStyle name="Примечание 2" xfId="132" xr:uid="{ED92AEC7-C7AC-48E6-86EC-B7D0009C6E69}"/>
     <cellStyle name="Примечание 2 2" xfId="133" xr:uid="{27B354AB-1AB5-4962-9136-46BE76117438}"/>
     <cellStyle name="Связанная ячейка 2" xfId="134" xr:uid="{D8CDA24C-F0D4-4CCE-BDBB-AE41C1932704}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="135" xr:uid="{C4DC4160-29F6-400C-81C4-3844160CCA6D}"/>
     <cellStyle name="Текст предупреждения 2" xfId="136" xr:uid="{028F6809-D540-469F-8540-D27B9AE50482}"/>
     <cellStyle name="Хороший 2" xfId="137" xr:uid="{B63BB107-7177-4AC8-8DFA-17F81CA1186E}"/>
     <cellStyle name="Хороший 2 2" xfId="138" xr:uid="{568EAFFD-DD38-4963-AEFB-E3EEA8242E59}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1939,1071 +1901,1006 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/foreign-market/spreadsheets/?year=&amp;name=40113&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77829A55-89AF-4F07-B785-341A70C6AD15}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.140625" style="9" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="116.140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="42.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="116.140625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="17"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="12"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1">
+      <c r="A2" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="21">
+        <v>312103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="7" customFormat="1">
+      <c r="A3" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="7" customFormat="1">
+      <c r="A4" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="7" customFormat="1">
+      <c r="A5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="7" customFormat="1">
+      <c r="A6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="7" customFormat="1">
+      <c r="A7" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="7" customFormat="1">
+      <c r="A8" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="30" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="41.25" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="7" customFormat="1">
+      <c r="A11" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="26">
-[...4 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="66.75" customHeight="1">
+      <c r="A15" s="54" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="19" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="M16" s="8"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46251</v>
+      </c>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="51">
+        <v>46280</v>
+      </c>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" s="2"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>80</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="B5" s="26" t="s">
+      <c r="M20" s="3"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="18" t="s">
         <v>83</v>
       </c>
-    </row>
-[...141 lines deleted...]
-      <c r="B22" s="11"/>
+      <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="6"/>
+      <c r="A23" s="5"/>
+      <c r="B23" s="6"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="5"/>
+      <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="6"/>
+      <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="5"/>
+      <c r="M26" s="3"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{6BA965F7-8A24-474C-A65A-5AB1284F4672}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{6BA965F7-8A24-474C-A65A-5AB1284F4672}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{EA8A8B34-5ABC-4A9D-9869-2F9503EFC2A3}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{CAEF7A8F-FF96-4B23-B088-BBC587C21F64}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DF352E1-F9A6-485C-A5BF-2BC3A1A716B4}">
-[...67 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7477F29A-73D0-4F7F-BADB-115DF6C7186B}">
   <dimension ref="A2:K27"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:11" s="25" customFormat="1" ht="12.75">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:11" s="20" customFormat="1" ht="12.75">
+      <c r="A2" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="38.25">
+      <c r="A3" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="29" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="27"/>
+      <c r="C4" s="28">
+        <v>2020</v>
+      </c>
+      <c r="D4" s="28">
+        <v>2021</v>
+      </c>
+      <c r="E4" s="28">
+        <v>2022</v>
+      </c>
+      <c r="F4" s="28">
+        <v>2023</v>
+      </c>
+      <c r="G4" s="28">
+        <v>2024</v>
+      </c>
+      <c r="H4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="50" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" s="29" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="31">
+        <v>28896592.5</v>
+      </c>
+      <c r="D5" s="32">
+        <v>22017455.199999999</v>
+      </c>
+      <c r="E5" s="33">
+        <v>20939755.199999999</v>
+      </c>
+      <c r="F5" s="33">
+        <v>26773094.100000001</v>
+      </c>
+      <c r="G5" s="33">
+        <v>25016879.100000001</v>
+      </c>
+      <c r="H5" s="45">
+        <v>35162861.493240006</v>
+      </c>
+      <c r="I5" s="45">
+        <v>22191455.501679961</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="29" customFormat="1">
+      <c r="A6" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="E6" s="33">
+        <v>471652.9</v>
+      </c>
+      <c r="F6" s="33">
+        <v>420832.9</v>
+      </c>
+      <c r="G6" s="33">
+        <v>338754.8</v>
+      </c>
+      <c r="H6" s="31">
+        <v>1176408.78045</v>
+      </c>
+      <c r="I6" s="47">
+        <v>187941.45083999992</v>
+      </c>
+      <c r="K6" s="52"/>
+    </row>
+    <row r="7" spans="1:11" s="29" customFormat="1">
+      <c r="A7" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="39">
+        <v>362268.7</v>
+      </c>
+      <c r="D7" s="34">
+        <v>464307.1</v>
+      </c>
+      <c r="E7" s="33">
+        <v>1622467.6</v>
+      </c>
+      <c r="F7" s="33">
+        <v>1851835</v>
+      </c>
+      <c r="G7" s="33">
+        <v>1673242.2</v>
+      </c>
+      <c r="H7" s="31">
+        <v>260601.04378999991</v>
+      </c>
+      <c r="I7" s="47">
+        <v>141591.0792399997</v>
+      </c>
+      <c r="K7" s="52"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="B2" s="29" t="s">
-[...39 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="C8" s="41">
+        <v>1721198.7</v>
+      </c>
+      <c r="D8" s="32">
+        <v>1865179</v>
+      </c>
+      <c r="E8" s="33">
+        <v>674013.8</v>
+      </c>
+      <c r="F8" s="33">
+        <v>724484.5</v>
+      </c>
+      <c r="G8" s="33">
+        <v>874168.1</v>
+      </c>
+      <c r="H8" s="31">
+        <v>1317009.2374899995</v>
+      </c>
+      <c r="I8" s="48">
+        <v>652594.85843999928</v>
+      </c>
+      <c r="K8" s="46"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B5" s="43" t="s">
-[...25 lines deleted...]
-      <c r="A6" s="35" t="s">
+      <c r="B9" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="C9" s="41">
+        <v>865507.5</v>
+      </c>
+      <c r="D9" s="32">
+        <v>844334.1</v>
+      </c>
+      <c r="E9" s="33">
+        <v>366214.6</v>
+      </c>
+      <c r="F9" s="33">
+        <v>357533.2</v>
+      </c>
+      <c r="G9" s="33">
+        <v>333223.5</v>
+      </c>
+      <c r="H9" s="31">
+        <v>321615.40782999957</v>
+      </c>
+      <c r="I9" s="48">
+        <v>409075.64080999966</v>
+      </c>
+      <c r="K9" s="46"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="30" t="s">
         <v>41</v>
       </c>
-      <c r="C6" s="45" t="s">
-[...23 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="B10" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="B7" s="43" t="s">
+      <c r="C10" s="41">
+        <v>330541.40000000002</v>
+      </c>
+      <c r="D10" s="32">
+        <v>333278.40000000002</v>
+      </c>
+      <c r="E10" s="33">
+        <v>747116.9</v>
+      </c>
+      <c r="F10" s="33">
+        <v>1064588.7</v>
+      </c>
+      <c r="G10" s="33">
+        <v>958337.1</v>
+      </c>
+      <c r="H10" s="31">
+        <v>164032.49344999992</v>
+      </c>
+      <c r="I10" s="48">
+        <v>131295.04464999979</v>
+      </c>
+      <c r="K10" s="46"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="C7" s="44">
-[...23 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B11" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="C11" s="41">
+        <v>717923.6</v>
+      </c>
+      <c r="D11" s="32">
+        <v>834523.9</v>
+      </c>
+      <c r="E11" s="33">
+        <v>450544.1</v>
+      </c>
+      <c r="F11" s="33">
+        <v>560967.1</v>
+      </c>
+      <c r="G11" s="33">
+        <v>366078.9</v>
+      </c>
+      <c r="H11" s="31">
+        <v>60681.93510999994</v>
+      </c>
+      <c r="I11" s="48">
+        <v>268106.12165000039</v>
+      </c>
+      <c r="K11" s="46"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="46">
-[...23 lines deleted...]
-      <c r="A9" s="35" t="s">
+      <c r="B12" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="C12" s="41">
+        <v>420359.7</v>
+      </c>
+      <c r="D12" s="32">
+        <v>474505.5</v>
+      </c>
+      <c r="E12" s="33">
+        <v>1297058.3</v>
+      </c>
+      <c r="F12" s="33">
+        <v>1380833.1</v>
+      </c>
+      <c r="G12" s="33">
+        <v>2006832.3</v>
+      </c>
+      <c r="H12" s="31">
+        <v>2013039.3881900001</v>
+      </c>
+      <c r="I12" s="48">
+        <v>174192.43654000008</v>
+      </c>
+      <c r="K12" s="46"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="46">
-[...23 lines deleted...]
-      <c r="A10" s="35" t="s">
+      <c r="B13" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="C13" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" s="33">
+        <v>1547657.9</v>
+      </c>
+      <c r="F13" s="33">
+        <v>1639533.7</v>
+      </c>
+      <c r="G13" s="33">
+        <v>1496979</v>
+      </c>
+      <c r="H13" s="31">
+        <v>53894.018709999989</v>
+      </c>
+      <c r="I13" s="48">
+        <v>65129.61775999995</v>
+      </c>
+      <c r="K13" s="46"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="C10" s="46">
-[...23 lines deleted...]
-      <c r="A11" s="35" t="s">
+      <c r="B14" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="C14" s="41">
+        <v>1623153.3</v>
+      </c>
+      <c r="D14" s="32">
+        <v>1641294.5</v>
+      </c>
+      <c r="E14" s="33">
+        <v>98444.9</v>
+      </c>
+      <c r="F14" s="33">
+        <v>104488.2</v>
+      </c>
+      <c r="G14" s="33">
+        <v>130368</v>
+      </c>
+      <c r="H14" s="31">
+        <v>3827791.3627599985</v>
+      </c>
+      <c r="I14" s="48">
+        <v>1419557.0184799992</v>
+      </c>
+      <c r="K14" s="46"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="C11" s="46">
-[...23 lines deleted...]
-      <c r="A12" s="35" t="s">
+      <c r="B15" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="C15" s="39">
+        <v>1207990.2</v>
+      </c>
+      <c r="D15" s="34">
+        <v>1460650.4</v>
+      </c>
+      <c r="E15" s="33">
+        <v>121422.39999999999</v>
+      </c>
+      <c r="F15" s="33">
+        <v>193092.6</v>
+      </c>
+      <c r="G15" s="33">
+        <v>200709.3</v>
+      </c>
+      <c r="H15" s="31">
+        <v>3477683.9667299986</v>
+      </c>
+      <c r="I15" s="48">
+        <v>758618.37782000273</v>
+      </c>
+      <c r="K15" s="46"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="46">
-[...23 lines deleted...]
-      <c r="A13" s="35" t="s">
+      <c r="C16" s="41">
+        <v>75847</v>
+      </c>
+      <c r="D16" s="32">
+        <v>58061.3</v>
+      </c>
+      <c r="E16" s="33">
+        <v>1037131.3</v>
+      </c>
+      <c r="F16" s="33">
+        <v>1159415</v>
+      </c>
+      <c r="G16" s="33">
+        <v>1072577.5</v>
+      </c>
+      <c r="H16" s="31">
+        <v>898976.49401000002</v>
+      </c>
+      <c r="I16" s="48">
+        <v>34184.518209999987</v>
+      </c>
+      <c r="K16" s="46"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B17" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="C13" s="47" t="s">
-[...23 lines deleted...]
-      <c r="A14" s="35" t="s">
+      <c r="C17" s="41">
+        <v>156920.6</v>
+      </c>
+      <c r="D17" s="32">
+        <v>135158.6</v>
+      </c>
+      <c r="E17" s="33">
+        <v>744214</v>
+      </c>
+      <c r="F17" s="33">
+        <v>1169082</v>
+      </c>
+      <c r="G17" s="33">
+        <v>1014508.6</v>
+      </c>
+      <c r="H17" s="31">
+        <v>67559.117790000018</v>
+      </c>
+      <c r="I17" s="48">
+        <v>77793.892489999955</v>
+      </c>
+      <c r="K17" s="46"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B18" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="46">
-[...23 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="C18" s="41">
+        <v>1087842</v>
+      </c>
+      <c r="D18" s="32">
+        <v>1241723.3999999999</v>
+      </c>
+      <c r="E18" s="33">
+        <v>4839190.9000000004</v>
+      </c>
+      <c r="F18" s="33">
+        <v>4784600.3</v>
+      </c>
+      <c r="G18" s="33">
+        <v>4157959.1</v>
+      </c>
+      <c r="H18" s="31">
+        <v>17752864.771040007</v>
+      </c>
+      <c r="I18" s="48">
+        <v>8941150.2994899787</v>
+      </c>
+      <c r="K18" s="46"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B19" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="44">
-[...26 lines deleted...]
-      <c r="B16" s="43" t="s">
+      <c r="C19" s="41">
+        <v>722318.3</v>
+      </c>
+      <c r="D19" s="32">
+        <v>710711.9</v>
+      </c>
+      <c r="E19" s="33">
+        <v>2016342.5</v>
+      </c>
+      <c r="F19" s="33">
+        <v>2517857.2000000002</v>
+      </c>
+      <c r="G19" s="33">
+        <v>2571918.1</v>
+      </c>
+      <c r="H19" s="31">
+        <v>260449.55411000006</v>
+      </c>
+      <c r="I19" s="48">
+        <v>490001.58977000025</v>
+      </c>
+      <c r="K19" s="46"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="46">
-[...23 lines deleted...]
-      <c r="A17" s="35" t="s">
+      <c r="B20" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="C20" s="41">
+        <v>4647129.8</v>
+      </c>
+      <c r="D20" s="32">
+        <v>5182065.0999999996</v>
+      </c>
+      <c r="E20" s="33">
+        <v>3465098.9</v>
+      </c>
+      <c r="F20" s="33">
+        <v>6887824.2999999998</v>
+      </c>
+      <c r="G20" s="33">
+        <v>5597594.5</v>
+      </c>
+      <c r="H20" s="31">
+        <v>217809.29545000001</v>
+      </c>
+      <c r="I20" s="48">
+        <v>483358.97770999954</v>
+      </c>
+      <c r="K20" s="46"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="46">
-[...23 lines deleted...]
-      <c r="A18" s="35" t="s">
+      <c r="B21" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="C21" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" s="31">
+        <v>630118.9</v>
+      </c>
+      <c r="F21" s="33">
+        <v>838197.2</v>
+      </c>
+      <c r="G21" s="33">
+        <v>741495.3</v>
+      </c>
+      <c r="H21" s="31">
+        <v>163996.01547999997</v>
+      </c>
+      <c r="I21" s="48">
+        <v>19395.804210000002</v>
+      </c>
+      <c r="K21" s="46"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="C18" s="46">
-[...23 lines deleted...]
-      <c r="A19" s="35" t="s">
+      <c r="B22" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="C22" s="41">
+        <v>4347860.3</v>
+      </c>
+      <c r="D22" s="34">
+        <v>2137637.6</v>
+      </c>
+      <c r="E22" s="33">
+        <v>302911.5</v>
+      </c>
+      <c r="F22" s="33">
+        <v>413773.5</v>
+      </c>
+      <c r="G22" s="33">
+        <v>934103.2</v>
+      </c>
+      <c r="H22" s="31">
+        <v>365188.17815999984</v>
+      </c>
+      <c r="I22" s="48">
+        <v>1875040.6533300006</v>
+      </c>
+      <c r="K22" s="46"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="C19" s="46">
-[...23 lines deleted...]
-      <c r="A20" s="35" t="s">
+      <c r="B23" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="C23" s="41">
+        <v>9459690.6999999993</v>
+      </c>
+      <c r="D23" s="34">
+        <v>3410530.1</v>
+      </c>
+      <c r="E23" s="33">
+        <v>68003.3</v>
+      </c>
+      <c r="F23" s="33">
+        <v>79859.199999999997</v>
+      </c>
+      <c r="G23" s="33">
+        <v>74078.2</v>
+      </c>
+      <c r="H23" s="31">
+        <v>477461.25181999995</v>
+      </c>
+      <c r="I23" s="48">
+        <v>3531410.7491699886</v>
+      </c>
+      <c r="K23" s="46"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="46">
-[...23 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="B24" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="C24" s="39">
+        <v>890060.6</v>
+      </c>
+      <c r="D24" s="34">
+        <v>849800.9</v>
+      </c>
+      <c r="E24" s="33">
+        <v>34777.599999999999</v>
+      </c>
+      <c r="F24" s="33">
+        <v>51928.3</v>
+      </c>
+      <c r="G24" s="33">
+        <v>34490.1</v>
+      </c>
+      <c r="H24" s="31">
+        <v>2028420.7632000013</v>
+      </c>
+      <c r="I24" s="48">
+        <v>2330184.1138099963</v>
+      </c>
+      <c r="K24" s="46"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="47" t="s">
-[...23 lines deleted...]
-      <c r="A22" s="35" t="s">
+      <c r="B25" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="C25" s="44">
+        <v>259980</v>
+      </c>
+      <c r="D25" s="35">
+        <v>373693.5</v>
+      </c>
+      <c r="E25" s="36">
+        <v>405373</v>
+      </c>
+      <c r="F25" s="36">
+        <v>572368.1</v>
+      </c>
+      <c r="G25" s="36">
+        <v>439461.3</v>
+      </c>
+      <c r="H25" s="36">
+        <v>257378.41766999991</v>
+      </c>
+      <c r="I25" s="49">
+        <v>200833.25725999998</v>
+      </c>
+      <c r="K25" s="46"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="I26" s="46"/>
+      <c r="K26" s="46"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="46">
-[...120 lines deleted...]
-      <c r="B27" s="58"/>
+      <c r="B27" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
-      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>