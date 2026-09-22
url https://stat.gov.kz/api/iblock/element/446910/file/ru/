--- v2 (2026-09-02)
+++ v3 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{182A19CE-1330-4060-9A50-8F58261394DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{218490AB-9379-462F-BB66-649954A4C2A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8970" yWindow="585" windowWidth="18435" windowHeight="14910" tabRatio="729" xr2:uid="{F387F871-162F-4237-B1D3-2F8EE3199C65}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="729" activeTab="1" xr2:uid="{F387F871-162F-4237-B1D3-2F8EE3199C65}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Показатель" sheetId="30" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -289,62 +289,62 @@
   <si>
     <t>Перевезено товаров в натуральном выражении в основной единице измерения - Экспорт</t>
   </si>
   <si>
     <t>Показатель формируется с 2020 года</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-июнь
-[...2 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-» явление отсутствует
 «0,0» – незначительная величина
 «х» – данные конфиденциальны
 «...» – данные отсутствуют
 В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>январь-июль
+ 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1402,58 +1402,58 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="126" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="124" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="139">
     <cellStyle name="20% - Акцент1" xfId="1" xr:uid="{CE346B7C-459A-4585-BC70-FEC71285AFF7}"/>
     <cellStyle name="20% - Акцент1 2" xfId="2" xr:uid="{D0D8AF6E-78C8-4063-8534-DA8712912C13}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="3" xr:uid="{B559263D-B8E6-4B49-97B4-C000C2F00629}"/>
     <cellStyle name="20% - Акцент2" xfId="4" xr:uid="{2EBC86BA-0286-4270-A8D2-94BAFC6035CF}"/>
     <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{1C494FBF-2CC2-4467-A8B0-58BD106290E2}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="6" xr:uid="{A2F559AE-3353-4144-AF53-F2E95C357899}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{3B95CC58-355F-47F7-A9C1-D723858F43AD}"/>
     <cellStyle name="20% - Акцент3 2" xfId="8" xr:uid="{FBCD38BD-B051-48C3-AD81-62138C35C8F1}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="9" xr:uid="{5071FCF2-0123-4663-8C7F-8545AB29502F}"/>
     <cellStyle name="20% - Акцент4" xfId="10" xr:uid="{9B7E8334-3268-47FD-BF61-59CACD852FF6}"/>
     <cellStyle name="20% - Акцент4 2" xfId="11" xr:uid="{5E8AC256-1378-49C3-BBE6-FB8DF44BE2CE}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="12" xr:uid="{AAC2A888-7222-45B0-A805-D31B6A6DECE1}"/>
     <cellStyle name="20% - Акцент5" xfId="13" xr:uid="{D9455E69-DE6E-46D7-A6E4-4448D5D57EBE}"/>
     <cellStyle name="20% - Акцент5 2" xfId="14" xr:uid="{CEC21407-A920-40E2-A951-5452C31083C4}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="15" xr:uid="{C055C195-DF0E-4ED1-AFCE-5E5E577F8BEF}"/>
     <cellStyle name="20% - Акцент6" xfId="16" xr:uid="{F6F75932-FFED-47E4-BA5F-37E27B4C7208}"/>
     <cellStyle name="20% - Акцент6 2" xfId="17" xr:uid="{B198A667-CB47-43AA-BA00-E1EC0EF91481}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="18" xr:uid="{3ECFAF39-7269-456B-902C-64D172814169}"/>
     <cellStyle name="40% - Акцент1" xfId="19" xr:uid="{C33A85C4-4060-4AF7-8568-83309C3CC087}"/>
     <cellStyle name="40% - Акцент1 2" xfId="20" xr:uid="{10ABA0A4-D41E-4FBE-8D87-616DFDBA3FFC}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21" xr:uid="{3AB68ABA-81A8-4F85-A905-77060CACB3BE}"/>
     <cellStyle name="40% - Акцент2" xfId="22" xr:uid="{BFED9579-B952-4580-B713-C4B2B862D843}"/>
@@ -1868,52 +1868,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7263B8FA-EE1B-4429-87EE-5484EF9E0086}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="21">
         <v>312103</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="21" t="s">
@@ -1991,82 +1991,82 @@
       </c>
       <c r="B12" s="18" t="s">
         <v>26</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1" ht="67.5" customHeight="1">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="47" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>29</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="38">
-        <v>46251</v>
+        <v>46280</v>
       </c>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="38">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>30</v>
       </c>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>81</v>
       </c>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15" t="s">
         <v>3</v>
       </c>
@@ -2092,52 +2092,52 @@
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{A524423A-1D27-4E93-AB9A-309504B6657D}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{B61E3C29-E9C0-4540-BD6E-42D42B4A4059}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8755BE9-32DD-4B02-BE67-318256EC4159}">
   <dimension ref="A2:L27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:12" s="20" customFormat="1" ht="12.75">
       <c r="A2" s="23" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="38.25">
@@ -2150,691 +2150,691 @@
     </row>
     <row r="4" spans="1:12" s="31" customFormat="1" ht="22.5">
       <c r="A4" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="30">
         <v>2020</v>
       </c>
       <c r="D4" s="30">
         <v>2021</v>
       </c>
       <c r="E4" s="30">
         <v>2022</v>
       </c>
       <c r="F4" s="30">
         <v>2023</v>
       </c>
       <c r="G4" s="30">
         <v>2024</v>
       </c>
       <c r="H4" s="30">
         <v>2025</v>
       </c>
       <c r="I4" s="43" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="31" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="34">
         <v>49399212.399999999</v>
       </c>
       <c r="D5" s="34">
         <v>44660813</v>
       </c>
       <c r="E5" s="34">
         <v>35516629.200000003</v>
       </c>
       <c r="F5" s="34">
         <v>36798618.399999999</v>
       </c>
       <c r="G5" s="34">
         <v>35162861.5</v>
       </c>
       <c r="H5" s="34">
         <v>34789481.44343999</v>
       </c>
       <c r="I5" s="40">
-        <v>851238805.51433861</v>
+        <v>854412589.05333889</v>
       </c>
     </row>
     <row r="6" spans="1:12" s="31" customFormat="1">
       <c r="A6" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="36">
         <v>214987.9</v>
       </c>
       <c r="F6" s="36">
         <v>321275.59999999998</v>
       </c>
       <c r="G6" s="36">
         <v>260601</v>
       </c>
       <c r="H6" s="36">
         <v>780477.51149999921</v>
       </c>
       <c r="I6" s="40">
-        <v>420844.47962999967</v>
+        <v>489314.52395000122</v>
       </c>
       <c r="L6" s="45"/>
     </row>
     <row r="7" spans="1:12" s="31" customFormat="1">
       <c r="A7" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="36">
         <v>172723.1</v>
       </c>
       <c r="D7" s="36">
         <v>194499.9</v>
       </c>
       <c r="E7" s="36">
         <v>1269407.8999999999</v>
       </c>
       <c r="F7" s="36">
         <v>1385572.8</v>
       </c>
       <c r="G7" s="36">
         <v>1317009.2</v>
       </c>
       <c r="H7" s="36">
         <v>163485.69364000001</v>
       </c>
       <c r="I7" s="40">
-        <v>42650.999090000041</v>
+        <v>46320.860180000025</v>
       </c>
       <c r="L7" s="45"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="36">
         <v>971308.3</v>
       </c>
       <c r="D8" s="36">
         <v>1329029.7</v>
       </c>
       <c r="E8" s="36">
         <v>218438.8</v>
       </c>
       <c r="F8" s="36">
         <v>221146.5</v>
       </c>
       <c r="G8" s="36">
         <v>321615.40000000002</v>
       </c>
       <c r="H8" s="36">
         <v>1129377.1210899977</v>
       </c>
       <c r="I8" s="41">
-        <v>502267.09917</v>
+        <v>579979.64381999953</v>
       </c>
       <c r="L8" s="39"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>40</v>
       </c>
       <c r="C9" s="36">
         <v>260943.8</v>
       </c>
       <c r="D9" s="36">
         <v>277055.5</v>
       </c>
       <c r="E9" s="36">
         <v>231592.3</v>
       </c>
       <c r="F9" s="36">
         <v>147071.5</v>
       </c>
       <c r="G9" s="36">
         <v>164032.5</v>
       </c>
       <c r="H9" s="36">
         <v>410331.61799000116</v>
       </c>
       <c r="I9" s="41">
-        <v>240819.42943999995</v>
+        <v>277279.11468999955</v>
       </c>
       <c r="L9" s="39"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="36">
         <v>308675.20000000001</v>
       </c>
       <c r="D10" s="36">
         <v>313283.09999999998</v>
       </c>
       <c r="E10" s="36">
         <v>107245.6</v>
       </c>
       <c r="F10" s="36">
         <v>115773.5</v>
       </c>
       <c r="G10" s="36">
         <v>60681.9</v>
       </c>
       <c r="H10" s="36">
         <v>246693.80791999999</v>
       </c>
       <c r="I10" s="41">
-        <v>135296.15845000005</v>
+        <v>154477.1096599999</v>
       </c>
       <c r="L10" s="39"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="36">
         <v>166488.20000000001</v>
       </c>
       <c r="D11" s="36">
         <v>127235.2</v>
       </c>
       <c r="E11" s="36">
         <v>1365967.7</v>
       </c>
       <c r="F11" s="36">
         <v>1812288.9</v>
       </c>
       <c r="G11" s="36">
         <v>2013039.4</v>
       </c>
       <c r="H11" s="36">
         <v>120314.09028999993</v>
       </c>
       <c r="I11" s="41">
-        <v>31936.494950000015</v>
+        <v>43925.41204000001</v>
       </c>
       <c r="L11" s="39"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="36">
         <v>1237964</v>
       </c>
       <c r="D12" s="36">
         <v>1463948.5</v>
       </c>
       <c r="E12" s="36">
         <v>3767563.3</v>
       </c>
       <c r="F12" s="36">
         <v>3953115.1</v>
       </c>
       <c r="G12" s="36">
         <v>3827791.4</v>
       </c>
       <c r="H12" s="36">
         <v>2605753.5133000021</v>
       </c>
       <c r="I12" s="41">
-        <v>1414355.8602699994</v>
+        <v>1692142.5095400023</v>
       </c>
       <c r="L12" s="39"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="27" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="36">
         <v>2587766</v>
       </c>
       <c r="F13" s="36">
         <v>4287372.5999999996</v>
       </c>
       <c r="G13" s="36">
         <v>3477684</v>
       </c>
       <c r="H13" s="36">
         <v>44227.772790000003</v>
       </c>
       <c r="I13" s="41">
-        <v>20447.644929999999</v>
+        <v>22705.071889999999</v>
       </c>
       <c r="L13" s="39"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="36">
         <v>6348638.7000000002</v>
       </c>
       <c r="D14" s="36">
         <v>7639709.4000000004</v>
       </c>
       <c r="E14" s="36">
         <v>710328</v>
       </c>
       <c r="F14" s="36">
         <v>642705.1</v>
       </c>
       <c r="G14" s="36">
         <v>898976.5</v>
       </c>
       <c r="H14" s="36">
         <v>3216003.9902500003</v>
       </c>
       <c r="I14" s="41">
-        <v>836106085.84058857</v>
+        <v>836473638.48299861</v>
       </c>
       <c r="L14" s="39"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="36">
         <v>7786501.9000000004</v>
       </c>
       <c r="D15" s="36">
         <v>9301880.0999999996</v>
       </c>
       <c r="E15" s="36">
         <v>65147.7</v>
       </c>
       <c r="F15" s="36">
         <v>126630.1</v>
       </c>
       <c r="G15" s="36">
         <v>67559.100000000006</v>
       </c>
       <c r="H15" s="36">
         <v>3116381.8031099997</v>
       </c>
       <c r="I15" s="41">
-        <v>2245953.39751</v>
+        <v>2674175.2974299979</v>
       </c>
       <c r="L15" s="39"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="36">
         <v>513626.9</v>
       </c>
       <c r="D16" s="36">
         <v>537594.69999999995</v>
       </c>
       <c r="E16" s="36">
         <v>19330467.199999999</v>
       </c>
       <c r="F16" s="36">
         <v>18395581.5</v>
       </c>
       <c r="G16" s="36">
         <v>17752864.800000001</v>
       </c>
       <c r="H16" s="36">
         <v>1071287.6946399997</v>
       </c>
       <c r="I16" s="41">
-        <v>431986.75101999997</v>
+        <v>521795.1651900002</v>
       </c>
       <c r="L16" s="39"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="36">
         <v>119791.4</v>
       </c>
       <c r="D17" s="36">
         <v>71060.7</v>
       </c>
       <c r="E17" s="36">
         <v>585396.1</v>
       </c>
       <c r="F17" s="36">
         <v>590424.6</v>
       </c>
       <c r="G17" s="36">
         <v>260449.6</v>
       </c>
       <c r="H17" s="36">
         <v>97533.994459999973</v>
       </c>
       <c r="I17" s="41">
-        <v>4209.1834600000002</v>
+        <v>5099.9514100000015</v>
       </c>
       <c r="L17" s="39"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="36">
         <v>18783226.699999999</v>
       </c>
       <c r="D18" s="36">
         <v>17576606.699999999</v>
       </c>
       <c r="E18" s="36">
         <v>284494.59999999998</v>
       </c>
       <c r="F18" s="36">
         <v>272876.40000000002</v>
       </c>
       <c r="G18" s="36">
         <v>365188.2</v>
       </c>
       <c r="H18" s="36">
         <v>17076460.714969993</v>
       </c>
       <c r="I18" s="41">
-        <v>7489786.2800699975</v>
+        <v>8881657.0532299932</v>
       </c>
       <c r="L18" s="39"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="36">
         <v>245876.6</v>
       </c>
       <c r="D19" s="36">
         <v>399196.5</v>
       </c>
       <c r="E19" s="36">
         <v>523374.6</v>
       </c>
       <c r="F19" s="36">
         <v>392184.5</v>
       </c>
       <c r="G19" s="36">
         <v>477461.3</v>
       </c>
       <c r="H19" s="36">
         <v>78778.31094999997</v>
       </c>
       <c r="I19" s="41">
-        <v>92021.750009999974</v>
+        <v>102030.74043999992</v>
       </c>
       <c r="L19" s="39"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="36">
         <v>1911272.8</v>
       </c>
       <c r="D20" s="36">
         <v>2710106.9</v>
       </c>
       <c r="E20" s="36">
         <v>2135154.2999999998</v>
       </c>
       <c r="F20" s="36">
         <v>2135200</v>
       </c>
       <c r="G20" s="36">
         <v>2028420.8</v>
       </c>
       <c r="H20" s="36">
         <v>640240.29743999988</v>
       </c>
       <c r="I20" s="41">
-        <v>317462.45956000005</v>
+        <v>342132.76364000048</v>
       </c>
       <c r="L20" s="39"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="27" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="36">
         <v>207367.2</v>
       </c>
       <c r="F21" s="36">
         <v>208637.1</v>
       </c>
       <c r="G21" s="36">
         <v>257378.4</v>
       </c>
       <c r="H21" s="36">
         <v>109284.79803000001</v>
       </c>
       <c r="I21" s="44">
-        <v>3118.8649999999998</v>
+        <v>3142.1919999999991</v>
       </c>
       <c r="L21" s="39"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="36">
         <v>386802.7</v>
       </c>
       <c r="D22" s="36">
         <v>372649.5</v>
       </c>
       <c r="E22" s="36">
         <v>167234.79999999999</v>
       </c>
       <c r="F22" s="36">
         <v>229586.4</v>
       </c>
       <c r="G22" s="36">
         <v>217809.3</v>
       </c>
       <c r="H22" s="36">
         <v>385506.55622999999</v>
       </c>
       <c r="I22" s="41">
-        <v>121831.80643000004</v>
+        <v>142353.90951999996</v>
       </c>
       <c r="L22" s="39"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="33" t="s">
         <v>67</v>
       </c>
       <c r="C23" s="36">
         <v>9624630.4000000004</v>
       </c>
       <c r="D23" s="36">
         <v>1933470.2</v>
       </c>
       <c r="E23" s="36">
         <v>55331.1</v>
       </c>
       <c r="F23" s="36">
         <v>53441.599999999999</v>
       </c>
       <c r="G23" s="36">
         <v>53894</v>
       </c>
       <c r="H23" s="36">
         <v>580228.11970000074</v>
       </c>
       <c r="I23" s="41">
-        <v>235533.68641999995</v>
+        <v>345158.84400999994</v>
       </c>
       <c r="L23" s="39"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C24" s="36">
         <v>183492.5</v>
       </c>
       <c r="D24" s="36">
         <v>183052.79999999999</v>
       </c>
       <c r="E24" s="36">
         <v>94109.2</v>
       </c>
       <c r="F24" s="36">
         <v>295564.09999999998</v>
       </c>
       <c r="G24" s="36">
         <v>163996</v>
       </c>
       <c r="H24" s="36">
         <v>2617924.9438499995</v>
       </c>
       <c r="I24" s="41">
-        <v>1281960.6455600017</v>
+        <v>1493696.1826900104</v>
       </c>
       <c r="L24" s="39"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B25" s="33" t="s">
         <v>71</v>
       </c>
       <c r="C25" s="37">
         <v>377249.1</v>
       </c>
       <c r="D25" s="37">
         <v>230433.5</v>
       </c>
       <c r="E25" s="37">
         <v>1595254.9</v>
       </c>
       <c r="F25" s="37">
         <v>1212170.6000000001</v>
       </c>
       <c r="G25" s="37">
         <v>1176408.8</v>
       </c>
       <c r="H25" s="37">
         <v>299189.09128999989</v>
       </c>
       <c r="I25" s="42">
-        <v>100236.68277999996</v>
+        <v>121564.22501000002</v>
       </c>
       <c r="L25" s="39"/>
     </row>
     <row r="26" spans="1:12">
       <c r="I26" s="39"/>
       <c r="L26" s="39"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="46" t="s">
+      <c r="A27" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="B27" s="46"/>
+      <c r="B27" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>