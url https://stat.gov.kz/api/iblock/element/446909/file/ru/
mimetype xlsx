--- v3 (2026-09-02)
+++ v4 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB4D7198-FD3E-4220-8180-EFCCE7F7EEC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45EAB3E7-A1D6-4B6C-8C08-2AA714E4DF13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="10785" yWindow="270" windowWidth="18435" windowHeight="14910" tabRatio="805" xr2:uid="{FF6FEE9A-06C8-4495-89EC-0B4A8170314C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="805" activeTab="1" xr2:uid="{FF6FEE9A-06C8-4495-89EC-0B4A8170314C}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Показатель" sheetId="30" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -292,61 +292,61 @@
   <si>
     <t>Товарооборот в иностранной валюте - Импорт</t>
   </si>
   <si>
     <t>Показатель формируется с 2020 года</t>
   </si>
   <si>
     <t>Тысяча долларов США</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-июнь 2026 года*</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-» явление отсутствует
 «0,0» – незначительная величина
 «х» – данные конфиденциальны
 «...» – данные отсутствуют
 В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>январь-июль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1417,58 +1417,58 @@
     <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="48" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="48" fillId="0" borderId="21" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{EA00344F-DFEA-432C-B35E-BD4C1DCA4050}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{2F499618-F430-484F-B9E0-C0E6302019DE}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{8B026750-DC5C-4EC7-9FC4-515254127785}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{A0520CEE-C978-4FAD-944A-A17342D2FB2F}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{86C4DE0E-E103-40C5-BD40-0AEEFCBDB44E}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{6DF3BFAF-9A6B-4B4B-B1D4-4D11DF1CA996}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{30BD2BF1-00A0-4A47-B021-7177674FFB62}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{FC184D07-253A-4AAD-837E-8D01F7612F39}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{05E62B1A-C0E8-4281-B4A9-BF5DB6246871}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{1F1C2249-2CC1-4735-AC45-0B0C2E9A02F8}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{08377BD6-1441-49BA-88E6-F6C5D4B4DF8D}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{B6EC001F-46A6-4E53-8B7B-CCE88C40426D}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{B6FEC9E8-17E3-4ADD-9B79-8AE8D37E2A91}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{15E3CA33-20B3-44AA-A0E4-A585AEA9B405}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{2CF9418C-3333-434E-B5C6-5CBDD4DF50BE}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{74F69CAC-8E26-48D7-9701-815B979DCA57}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{9AF1F2BD-5798-40E5-A276-9E4D2BEB205E}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{7F8FBE2D-9A84-4610-BB81-090D2FAEBA03}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{145BA259-6769-41C0-999A-6BB60345B292}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{D71311D0-9450-4B3D-BEB5-8EE46919B6EE}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{A7BAA224-2FBA-44DE-9423-4B71FE63AA05}"/>
     <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{95F8AA83-FDC7-490F-8C90-1CC10C4288BF}"/>
@@ -1865,52 +1865,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84A78958-6A97-4F56-97A7-8D12236B87CC}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:13" s="7" customFormat="1">
       <c r="A2" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="21">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1">
       <c r="A3" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="21" t="s">
@@ -1988,82 +1988,82 @@
       </c>
       <c r="B12" s="18" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="8"/>
     </row>
     <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>26</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="7" customFormat="1" ht="67.5" customHeight="1">
-      <c r="A15" s="48" t="s">
+      <c r="A15" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="48" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M15" s="8"/>
     </row>
     <row r="16" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="46">
-        <v>46251</v>
+        <v>46280</v>
       </c>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="46">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>29</v>
       </c>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>82</v>
       </c>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="15" t="s">
         <v>3</v>
       </c>
@@ -2089,52 +2089,52 @@
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{7C04F420-20B0-41BD-B686-2B30207F4BF1}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{542B2BFA-EFD2-4AFA-92BA-D9ADB346DE80}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D6C030E-E10C-486B-A0D9-B3E86B051CE9}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I5" sqref="I5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="1" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="8.85546875" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="20" customFormat="1" ht="12.75">
       <c r="A2" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="25.5">
       <c r="A3" s="25" t="s">
         <v>31</v>
@@ -2145,670 +2145,670 @@
     </row>
     <row r="4" spans="1:9" s="29" customFormat="1" ht="33" customHeight="1">
       <c r="A4" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="28">
         <v>2020</v>
       </c>
       <c r="D4" s="28">
         <v>2021</v>
       </c>
       <c r="E4" s="28">
         <v>2022</v>
       </c>
       <c r="F4" s="28">
         <v>2023</v>
       </c>
       <c r="G4" s="28">
         <v>2024</v>
       </c>
       <c r="H4" s="44">
         <v>2025</v>
       </c>
       <c r="I4" s="44" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="29" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="31">
         <v>14708500.727940001</v>
       </c>
       <c r="D5" s="32">
         <v>18772529.259539999</v>
       </c>
       <c r="E5" s="33">
         <v>19255140.5</v>
       </c>
       <c r="F5" s="33">
         <v>18221499.800000001</v>
       </c>
       <c r="G5" s="33">
         <v>19886812.399999999</v>
       </c>
       <c r="H5" s="33">
         <v>21127012.602319997</v>
       </c>
       <c r="I5" s="45">
-        <v>10610045.980839999</v>
+        <v>12343990.02038</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="29" customFormat="1">
       <c r="A6" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>76</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>76</v>
       </c>
       <c r="E6" s="33">
         <v>527356.69999999995</v>
       </c>
       <c r="F6" s="33">
         <v>430497.7</v>
       </c>
       <c r="G6" s="33">
         <v>423764.5</v>
       </c>
       <c r="H6" s="33">
         <v>1076048.7003400014</v>
       </c>
       <c r="I6" s="31">
-        <v>395693.27459999989</v>
+        <v>464923.05219999998</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="29" customFormat="1">
       <c r="A7" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="39">
         <v>347344.26111000002</v>
       </c>
       <c r="D7" s="34">
         <v>454559.97518000001</v>
       </c>
       <c r="E7" s="33">
         <v>841864.1</v>
       </c>
       <c r="F7" s="33">
         <v>893974.6</v>
       </c>
       <c r="G7" s="33">
         <v>1157297.1000000001</v>
       </c>
       <c r="H7" s="33">
         <v>409647.7367699985</v>
       </c>
       <c r="I7" s="31">
-        <v>234542.94308</v>
+        <v>276191.19338999997</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="41">
         <v>628397.30961999996</v>
       </c>
       <c r="D8" s="34">
         <v>782870.26635000005</v>
       </c>
       <c r="E8" s="33">
         <v>1072262.3999999999</v>
       </c>
       <c r="F8" s="33">
         <v>681434.5</v>
       </c>
       <c r="G8" s="33">
         <v>697143.4</v>
       </c>
       <c r="H8" s="33">
         <v>703688.58363999857</v>
       </c>
       <c r="I8" s="31">
-        <v>316986.86857999978</v>
+        <v>382091.20808000001</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="41">
         <v>697212.94987000001</v>
       </c>
       <c r="D9" s="34">
         <v>1023547.44604</v>
       </c>
       <c r="E9" s="33">
         <v>385741.3</v>
       </c>
       <c r="F9" s="33">
         <v>305029.2</v>
       </c>
       <c r="G9" s="33">
         <v>279559.40000000002</v>
       </c>
       <c r="H9" s="33">
         <v>827435.7743899998</v>
       </c>
       <c r="I9" s="31">
-        <v>366938.3968000001</v>
+        <v>426569.82380999997</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="41">
         <v>281589.03208999999</v>
       </c>
       <c r="D10" s="34">
         <v>379825.83286999998</v>
       </c>
       <c r="E10" s="33">
         <v>691487</v>
       </c>
       <c r="F10" s="33">
         <v>683647.4</v>
       </c>
       <c r="G10" s="33">
         <v>643233.5</v>
       </c>
       <c r="H10" s="33">
         <v>309598.62506000034</v>
       </c>
       <c r="I10" s="31">
-        <v>146878.3080299999</v>
+        <v>167689.1213</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="41">
         <v>450406.48431999999</v>
       </c>
       <c r="D11" s="34">
         <v>642350.72487000003</v>
       </c>
       <c r="E11" s="33">
         <v>252177.3</v>
       </c>
       <c r="F11" s="33">
         <v>276077.7</v>
       </c>
       <c r="G11" s="33">
         <v>180098.5</v>
       </c>
       <c r="H11" s="33">
         <v>805923.43094000011</v>
       </c>
       <c r="I11" s="31">
-        <v>222945.68938</v>
+        <v>262650.64513000002</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="41">
         <v>165384.01989</v>
       </c>
       <c r="D12" s="34">
         <v>229147.07597000001</v>
       </c>
       <c r="E12" s="33">
         <v>1279815</v>
       </c>
       <c r="F12" s="33">
         <v>1094074.1000000001</v>
       </c>
       <c r="G12" s="33">
         <v>1191688.8</v>
       </c>
       <c r="H12" s="33">
         <v>220508.13821999996</v>
       </c>
       <c r="I12" s="31">
-        <v>108833.50125000004</v>
+        <v>126826.30482</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="40" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="33">
         <v>1285340.7</v>
       </c>
       <c r="F13" s="33">
         <v>1041893.1</v>
       </c>
       <c r="G13" s="33">
         <v>1003620.5</v>
       </c>
       <c r="H13" s="33">
         <v>74828.95504000003</v>
       </c>
       <c r="I13" s="31">
-        <v>38378.735690000001</v>
+        <v>41744.681190000003</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="41">
         <v>945940.72187999997</v>
       </c>
       <c r="D14" s="34">
         <v>1471972.42604</v>
       </c>
       <c r="E14" s="33">
         <v>54511.6</v>
       </c>
       <c r="F14" s="33">
         <v>53368.3</v>
       </c>
       <c r="G14" s="33">
         <v>68419.3</v>
       </c>
       <c r="H14" s="33">
         <v>1234734.0718100043</v>
       </c>
       <c r="I14" s="31">
-        <v>651017.65732000046</v>
+        <v>792990.85375999997</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="39">
         <v>805157.61155999999</v>
       </c>
       <c r="D15" s="34">
         <v>1174273.8087200001</v>
       </c>
       <c r="E15" s="33">
         <v>180259</v>
       </c>
       <c r="F15" s="33">
         <v>197183.6</v>
       </c>
       <c r="G15" s="33">
         <v>199497.9</v>
       </c>
       <c r="H15" s="33">
         <v>956881.02160000044</v>
       </c>
       <c r="I15" s="31">
-        <v>467727.01945000008</v>
+        <v>541100.52012</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="41">
         <v>45188.253510000002</v>
       </c>
       <c r="D16" s="34">
         <v>50292.295480000001</v>
       </c>
       <c r="E16" s="33">
         <v>860089.1</v>
       </c>
       <c r="F16" s="33">
         <v>833151.3</v>
       </c>
       <c r="G16" s="33">
         <v>821771.3</v>
       </c>
       <c r="H16" s="33">
         <v>61770.796609999998</v>
       </c>
       <c r="I16" s="31">
-        <v>22094.422180000001</v>
+        <v>26529.514279999999</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="41">
         <v>149506.97781000001</v>
       </c>
       <c r="D17" s="34">
         <v>161584.24588</v>
       </c>
       <c r="E17" s="33">
         <v>475450</v>
       </c>
       <c r="F17" s="33">
         <v>506570.2</v>
       </c>
       <c r="G17" s="33">
         <v>612030.1</v>
       </c>
       <c r="H17" s="33">
         <v>200309.56343999942</v>
       </c>
       <c r="I17" s="31">
-        <v>90896.09282000002</v>
+        <v>108972.76613</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="41">
         <v>595370.99803000002</v>
       </c>
       <c r="D18" s="34">
         <v>811954.23502999998</v>
       </c>
       <c r="E18" s="33">
         <v>1457205</v>
       </c>
       <c r="F18" s="33">
         <v>1110764.3</v>
       </c>
       <c r="G18" s="33">
         <v>842993.5</v>
       </c>
       <c r="H18" s="33">
         <v>931231.84469999932</v>
       </c>
       <c r="I18" s="31">
-        <v>364869.69749999995</v>
+        <v>437593.26324</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="41">
         <v>404613.27652000001</v>
       </c>
       <c r="D19" s="34">
         <v>444540.79366000002</v>
       </c>
       <c r="E19" s="33">
         <v>3210168.5</v>
       </c>
       <c r="F19" s="33">
         <v>3747524.4</v>
       </c>
       <c r="G19" s="33">
         <v>4545109.9000000004</v>
       </c>
       <c r="H19" s="33">
         <v>591720.18804999837</v>
       </c>
       <c r="I19" s="31">
-        <v>333438.10578999983</v>
+        <v>377995.51246</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="41">
         <v>85277.242129999999</v>
       </c>
       <c r="D20" s="34">
         <v>135376.7635</v>
       </c>
       <c r="E20" s="33">
         <v>5602827.7000000002</v>
       </c>
       <c r="F20" s="33">
         <v>5117656.0999999996</v>
       </c>
       <c r="G20" s="33">
         <v>5477385.9000000004</v>
       </c>
       <c r="H20" s="33">
         <v>349176.32480999985</v>
       </c>
       <c r="I20" s="31">
-        <v>150133.64759999997</v>
+        <v>171910.07871</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="40" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="31">
         <v>532966.30000000005</v>
       </c>
       <c r="F21" s="33">
         <v>599859.80000000005</v>
       </c>
       <c r="G21" s="33">
         <v>515491.3</v>
       </c>
       <c r="H21" s="33">
         <v>44703.745170000082</v>
       </c>
       <c r="I21" s="31">
-        <v>23524.612680000006</v>
+        <v>26218.40422</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="41">
         <v>1372621.5969400001</v>
       </c>
       <c r="D22" s="34">
         <v>1541874.1908100001</v>
       </c>
       <c r="E22" s="33">
         <v>124924.6</v>
       </c>
       <c r="F22" s="33">
         <v>129541.5</v>
       </c>
       <c r="G22" s="33">
         <v>243427.9</v>
       </c>
       <c r="H22" s="33">
         <v>1137926.0562399984</v>
       </c>
       <c r="I22" s="31">
-        <v>802094.8872700003</v>
+        <v>907848.47421000001</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="41">
         <v>2581347.3861600002</v>
       </c>
       <c r="D23" s="34">
         <v>3037419.2828299999</v>
       </c>
       <c r="E23" s="33">
         <v>42253.4</v>
       </c>
       <c r="F23" s="33">
         <v>56814.400000000001</v>
       </c>
       <c r="G23" s="33">
         <v>60896.1</v>
       </c>
       <c r="H23" s="33">
         <v>4627190.8195899781</v>
       </c>
       <c r="I23" s="31">
-        <v>2652366.0141599998</v>
+        <v>3109036.86675</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="38" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="39">
         <v>4718470.5426099999</v>
       </c>
       <c r="D24" s="34">
         <v>5848280.2153000003</v>
       </c>
       <c r="E24" s="33">
         <v>41739.800000000003</v>
       </c>
       <c r="F24" s="33">
         <v>58119.5</v>
       </c>
       <c r="G24" s="33">
         <v>41145.5</v>
       </c>
       <c r="H24" s="33">
         <v>6119766.3275000174</v>
       </c>
       <c r="I24" s="31">
-        <v>3029351.1197699998</v>
+        <v>3470983.38974</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="30" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="38" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="43">
         <v>434672.06388999999</v>
       </c>
       <c r="D25" s="35">
         <v>582659.68100999994</v>
       </c>
       <c r="E25" s="36">
         <v>336701.3</v>
       </c>
       <c r="F25" s="36">
         <v>404318.4</v>
       </c>
       <c r="G25" s="36">
         <v>882238.1</v>
       </c>
       <c r="H25" s="36">
         <v>443921.89839999977</v>
       </c>
       <c r="I25" s="36">
-        <v>191334.98689</v>
+        <v>224124.34684000001</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="H26" s="33"/>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="47" t="s">
+      <c r="A27" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="B27" s="47"/>
+      <c r="B27" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>