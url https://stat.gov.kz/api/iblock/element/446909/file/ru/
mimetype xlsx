--- v0 (2026-05-24)
+++ v1 (2026-06-29)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k726-06\Управление статистики взаимной торговли\ДОКЛАДЫ\Внешняя торговля\Ежемесячный доклад\Ежемес_доклад_2026\03\Динамические таблицы\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C1D91C34-5077-4A1F-A5BA-094478E33368}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB68A21A-E8FE-42AA-ADFC-ABA087233718}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="805" activeTab="2" xr2:uid="{8BD060CA-0D99-4F6E-9F61-C0A257CD5F46}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="805" activeTab="2" xr2:uid="{FF6FEE9A-06C8-4495-89EC-0B4A8170314C}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -316,51 +316,51 @@
   <si>
     <t>Показатель формируется с 2020 года</t>
   </si>
   <si>
     <t>Тысяча долларов США</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-март 2026 года*</t>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="181" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1390,53 +1390,50 @@
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1459,176 +1456,179 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="51" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="3" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="181" fontId="3" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="181" fontId="51" fillId="0" borderId="21" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
-    <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{E1CC8881-D2AB-4377-B47E-3CF626D0D6E1}"/>
-[...84 lines deleted...]
-    <cellStyle name="Вычисление 2 2" xfId="86" xr:uid="{293439B5-D04A-4E5E-B950-20F2370F8186}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{EA00344F-DFEA-432C-B35E-BD4C1DCA4050}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{2F499618-F430-484F-B9E0-C0E6302019DE}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{8B026750-DC5C-4EC7-9FC4-515254127785}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{A0520CEE-C978-4FAD-944A-A17342D2FB2F}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{86C4DE0E-E103-40C5-BD40-0AEEFCBDB44E}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{6DF3BFAF-9A6B-4B4B-B1D4-4D11DF1CA996}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{30BD2BF1-00A0-4A47-B021-7177674FFB62}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{FC184D07-253A-4AAD-837E-8D01F7612F39}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{05E62B1A-C0E8-4281-B4A9-BF5DB6246871}"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{1F1C2249-2CC1-4735-AC45-0B0C2E9A02F8}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{08377BD6-1441-49BA-88E6-F6C5D4B4DF8D}"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{B6EC001F-46A6-4E53-8B7B-CCE88C40426D}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{B6FEC9E8-17E3-4ADD-9B79-8AE8D37E2A91}"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{15E3CA33-20B3-44AA-A0E4-A585AEA9B405}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{2CF9418C-3333-434E-B5C6-5CBDD4DF50BE}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{74F69CAC-8E26-48D7-9701-815B979DCA57}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{9AF1F2BD-5798-40E5-A276-9E4D2BEB205E}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{7F8FBE2D-9A84-4610-BB81-090D2FAEBA03}"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{145BA259-6769-41C0-999A-6BB60345B292}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{D71311D0-9450-4B3D-BEB5-8EE46919B6EE}"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{A7BAA224-2FBA-44DE-9423-4B71FE63AA05}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{95F8AA83-FDC7-490F-8C90-1CC10C4288BF}"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="23" xr:uid="{5C36A4B1-399C-4BB2-B67C-2B31F92E34A7}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="24" xr:uid="{E20E5F5C-B76C-4F5D-B057-96CAE8DD4BA8}"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="25" xr:uid="{1359B749-4A38-4F1A-BC38-AF4C659DED44}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="26" xr:uid="{5E6EB7E6-7AFB-4993-859C-24E75E485976}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="27" xr:uid="{8CCF760F-10F7-40E4-A7FB-8D44162A2F00}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="28" xr:uid="{A73204A8-735F-4377-BF26-A96FAA56C579}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="29" xr:uid="{F6320750-8E34-41BF-B113-AB592D2DACF6}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="30" xr:uid="{4D4D0535-D64D-46D8-B97B-BBDC42657115}"/>
+    <cellStyle name="60% - Акцент5 2" xfId="31" xr:uid="{8F3E7DAA-73B4-4421-A935-9C0580C3A4F5}"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="32" xr:uid="{8837EF35-949B-422A-8FB1-119815654E93}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="33" xr:uid="{37866D4A-A793-4C79-AFC9-09FE0FD171B4}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="34" xr:uid="{206A8E78-05BA-4A8C-BDBE-42134C216334}"/>
+    <cellStyle name="SAPBEXaggData" xfId="35" xr:uid="{8350A2C7-106A-48BB-8294-5179DF348E90}"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="36" xr:uid="{2389D68C-D5BE-4578-A255-939203C3E472}"/>
+    <cellStyle name="SAPBEXaggItem" xfId="37" xr:uid="{4AA4EBD8-90FB-4C87-AFBB-9D51E1F57DEE}"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="38" xr:uid="{424C3B9D-D21C-488A-9108-D4C0BD1E109E}"/>
+    <cellStyle name="SAPBEXchaText" xfId="39" xr:uid="{655A72E3-8B9F-46AC-AC8C-FA4556011984}"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="40" xr:uid="{5EEEE9BB-E33F-456D-9482-A92E6DA2284A}"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="41" xr:uid="{5C541D1C-DDDD-45A7-B8CD-D089991A769D}"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="42" xr:uid="{60F64F8E-DE7C-44A9-9D91-F4D7E7407038}"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="43" xr:uid="{C2D82CF6-B2F0-4A38-BE24-CCF1D064B013}"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="44" xr:uid="{2F1A7227-34CB-42D4-AE4C-9CCDA4FBB4C6}"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="45" xr:uid="{9D57C3C2-6E81-4FE8-90C4-0EB5A160CDC9}"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="46" xr:uid="{7AE52F46-854D-4C31-B451-E8A3572F5C26}"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="47" xr:uid="{B0D02707-196A-4D0F-85BA-3ABC8435D220}"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="48" xr:uid="{DE8F0617-915A-4C6C-AD40-C15960AB8AA6}"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="49" xr:uid="{561A8AB2-083E-430D-8286-F8DF73C935B6}"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="50" xr:uid="{7EE8E686-434D-434E-9D42-2CA0C9D51E7B}"/>
+    <cellStyle name="SAPBEXfilterText" xfId="51" xr:uid="{DE913A58-5E59-47BD-A84B-D94645AA40A7}"/>
+    <cellStyle name="SAPBEXformats" xfId="52" xr:uid="{4C91CF3C-8E3F-49E0-B913-BF9A721000E8}"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="53" xr:uid="{BCCC0867-6C56-4FB4-AE4B-594DDA461004}"/>
+    <cellStyle name="SAPBEXheaderText" xfId="54" xr:uid="{72D50118-5A43-48B4-99F5-0E8990813C64}"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="55" xr:uid="{420E8BB5-EFC6-40EB-9685-85E619055F09}"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="56" xr:uid="{5936E688-2B38-40A2-ACD0-CBBFFD41C495}"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="57" xr:uid="{A11926DD-E60F-45AD-93DC-4D4A507F8A7E}"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="58" xr:uid="{321DD380-5288-43CE-BB5B-040AB35E0352}"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="59" xr:uid="{577173B6-8EFA-4416-9F15-428650BC0EF6}"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="60" xr:uid="{95126304-47B3-4273-9A8B-7380B9A3A8BF}"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="61" xr:uid="{68294B36-2D64-4FB2-ADDE-6E8223F0D256}"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="62" xr:uid="{399F5608-01CC-4646-894E-47DB5A39E367}"/>
+    <cellStyle name="SAPBEXresData" xfId="63" xr:uid="{424C6291-DC75-4E67-8A91-9DF682D0632B}"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="64" xr:uid="{0A21C7E5-CDEC-4F07-A4E0-BA3F218377C6}"/>
+    <cellStyle name="SAPBEXresItem" xfId="65" xr:uid="{CA90FEF0-C108-431B-984C-9F06C74654F1}"/>
+    <cellStyle name="SAPBEXresItemX" xfId="66" xr:uid="{5E0ABA02-E1E0-44AD-A0FE-BA8014C256C0}"/>
+    <cellStyle name="SAPBEXstdData" xfId="67" xr:uid="{7A07FF2B-BD6B-4EA7-85DB-9935BD88ADA3}"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="68" xr:uid="{1614959D-4DB9-480F-A3AF-35CD1E0DBA5A}"/>
+    <cellStyle name="SAPBEXstdItem" xfId="69" xr:uid="{776D6864-C33E-4981-BE8D-27205A97892D}"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="70" xr:uid="{C5C7019C-BEBC-4532-B096-EAEED9A28293}"/>
+    <cellStyle name="SAPBEXtitle" xfId="71" xr:uid="{FCFE8756-8B5E-4A11-B81D-1334DDE78C78}"/>
+    <cellStyle name="SAPBEXundefined" xfId="72" xr:uid="{1161AF9B-26B7-432B-A51C-A4B6658DE6EF}"/>
+    <cellStyle name="Акцент1 2" xfId="73" xr:uid="{7F1B20C9-6F92-42C1-9448-26026DBAE97A}"/>
+    <cellStyle name="Акцент1 2 2" xfId="74" xr:uid="{D2FAC469-1C83-4DC2-9375-F333938B09E0}"/>
+    <cellStyle name="Акцент2 2" xfId="75" xr:uid="{D02C0DA4-68D2-421F-9E8A-06A17D44210B}"/>
+    <cellStyle name="Акцент3 2" xfId="76" xr:uid="{0349B27F-F056-4D84-8705-255B9D7CB95D}"/>
+    <cellStyle name="Акцент4 2" xfId="77" xr:uid="{E205EA2B-D4F5-49FC-B709-1AFDEFBCC2AF}"/>
+    <cellStyle name="Акцент4 2 2" xfId="78" xr:uid="{B4AD43EA-65EB-492E-8A1A-6718EA03D669}"/>
+    <cellStyle name="Акцент5 2" xfId="79" xr:uid="{12C8EDC5-2F36-409F-AE15-147600D00DB2}"/>
+    <cellStyle name="Акцент6 2" xfId="80" xr:uid="{7DA9D512-6B55-4915-84BC-B83706CCF883}"/>
+    <cellStyle name="Акцент6 2 2" xfId="81" xr:uid="{56CB7C3E-FED6-4D74-81D7-A77B5E816591}"/>
+    <cellStyle name="Ввод  2" xfId="82" xr:uid="{9817C071-CAEB-4B36-A935-50D18AD43B01}"/>
+    <cellStyle name="Вывод 2" xfId="83" xr:uid="{C6C633B3-6E50-41BD-93EE-A2C3DDFF1BFF}"/>
+    <cellStyle name="Вывод 2 2" xfId="84" xr:uid="{0E09725D-F678-447F-9A8F-46F580D2FD38}"/>
+    <cellStyle name="Вычисление 2" xfId="85" xr:uid="{40A95B1B-7683-4CD2-B201-CB97FA54A48B}"/>
+    <cellStyle name="Вычисление 2 2" xfId="86" xr:uid="{289628CD-E6A5-4E21-BF7F-7DC739B44645}"/>
     <cellStyle name="Гиперссылка" xfId="87" builtinId="8"/>
-    <cellStyle name="Заголовок 1 2" xfId="88" xr:uid="{26591546-AAEE-4610-A2DF-2E1B03C00C1A}"/>
-[...13 lines deleted...]
-    <cellStyle name="Нейтральный 2 2" xfId="102" xr:uid="{0AE1B054-4800-4521-8206-A8CBB3C7995F}"/>
+    <cellStyle name="Заголовок 1 2" xfId="88" xr:uid="{8551E8AB-633D-4F30-8938-F71DE9BEEAEC}"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="89" xr:uid="{AB8647B4-EC09-4A45-8289-5A834D405424}"/>
+    <cellStyle name="Заголовок 2 2" xfId="90" xr:uid="{708AD491-1A53-4E78-9908-6527437B6C67}"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="91" xr:uid="{4AA78C96-AB26-4886-A3A7-E4EA8CF9ED07}"/>
+    <cellStyle name="Заголовок 3 2" xfId="92" xr:uid="{16ADEB9E-AF5F-42C5-AA6A-F2A1D8F509F7}"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="93" xr:uid="{0C44A359-84F7-4FF5-BDA4-8BA36C3861B3}"/>
+    <cellStyle name="Заголовок 4 2" xfId="94" xr:uid="{5AABFB9B-CD2E-485B-9475-8D5E699CE719}"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="95" xr:uid="{BCF2B11F-F3DB-450F-BA5B-AEBDFF69C867}"/>
+    <cellStyle name="Итог 2" xfId="96" xr:uid="{606E5748-C677-4418-AF7C-B94490D6AB3F}"/>
+    <cellStyle name="Итог 2 2" xfId="97" xr:uid="{5A2ACEE8-6490-43E1-9F27-0C4EA30F18A3}"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="98" xr:uid="{AC8F0D21-7771-4A66-B4D2-716304A1590A}"/>
+    <cellStyle name="Название 2" xfId="99" xr:uid="{E47787A7-6110-4ACB-B2F9-F99F63DAE7E8}"/>
+    <cellStyle name="Название 2 2" xfId="100" xr:uid="{507750B0-9596-4E0D-B254-882DA7297A44}"/>
+    <cellStyle name="Нейтральный 2" xfId="101" xr:uid="{A047634F-B6FC-47E7-A0BC-CB059CD8F3F0}"/>
+    <cellStyle name="Нейтральный 2 2" xfId="102" xr:uid="{51DAE462-4260-4EBB-996D-743A64200B7E}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="103" xr:uid="{1A2AAA6A-96B8-4132-929D-53DB3DDCA720}"/>
-[...16 lines deleted...]
-    <cellStyle name="Хороший 2 2" xfId="120" xr:uid="{6C585EDB-DF22-48A9-B051-36D4A8971A97}"/>
+    <cellStyle name="Обычный 2" xfId="103" xr:uid="{F5B59D45-D0B5-48A6-BE1E-17E5AF49909C}"/>
+    <cellStyle name="Обычный 2 2" xfId="104" xr:uid="{90F01F6B-54C0-4FCC-A8DC-6C35CCDDED72}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="105" xr:uid="{98C346C5-7F0D-4C0D-BB85-A4D43768623E}"/>
+    <cellStyle name="Обычный 2 3" xfId="106" xr:uid="{2D8C02E0-E6EA-46AA-AC36-7413A565D7E4}"/>
+    <cellStyle name="Обычный 3" xfId="107" xr:uid="{4F7FD09C-561D-44D3-9A25-F1D1CAFA5C94}"/>
+    <cellStyle name="Обычный 3 2" xfId="108" xr:uid="{4DEBD87E-9911-404F-892B-C689EE67AF2F}"/>
+    <cellStyle name="Обычный 4" xfId="109" xr:uid="{B1207E97-07B8-4B86-B6FF-810F0FE90335}"/>
+    <cellStyle name="Обычный 5" xfId="110" xr:uid="{8FCB0333-06F4-44DC-9B13-EF8A6133C203}"/>
+    <cellStyle name="Плохой 2" xfId="111" xr:uid="{BE8B66A7-E1AD-4DA6-9880-573EE740C85A}"/>
+    <cellStyle name="Плохой 2 2" xfId="112" xr:uid="{FF0A72F8-D97D-4E6C-9668-93268746DA3A}"/>
+    <cellStyle name="Пояснение 2" xfId="113" xr:uid="{F16F168F-2D2A-47B3-BBCD-12B2FBCADCA8}"/>
+    <cellStyle name="Примечание 2" xfId="114" xr:uid="{60880A59-356D-44DD-A541-E1F53EF2FD03}"/>
+    <cellStyle name="Примечание 2 2" xfId="115" xr:uid="{3553C662-2C3F-4936-B641-4D1259237E2F}"/>
+    <cellStyle name="Связанная ячейка 2" xfId="116" xr:uid="{EFC2EF9B-1287-4CFD-9D2A-E19A7EE2B99B}"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="117" xr:uid="{BDD64256-97FC-43CB-9BFC-2AB7460D4D8A}"/>
+    <cellStyle name="Текст предупреждения 2" xfId="118" xr:uid="{56A78A3C-DBE2-4D5F-BD1D-02478BB15A9D}"/>
+    <cellStyle name="Хороший 2" xfId="119" xr:uid="{E812D171-BEAE-4F46-A991-402ECF1C7031}"/>
+    <cellStyle name="Хороший 2 2" xfId="120" xr:uid="{4228941F-3BA4-4FAF-8974-295F48E87138}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1901,97 +1901,97 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEE0568E-73FC-4426-A6FD-96EFCB79ED2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84A78958-6A97-4F56-97A7-8D12236B87CC}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1">
       <c r="A2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="27">
+      <c r="B2" s="26">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="12" customFormat="1">
       <c r="A4" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="27" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="12" customFormat="1">
       <c r="A5" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1">
       <c r="A7" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1">
       <c r="A8" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>87</v>
@@ -2040,61 +2040,61 @@
       </c>
       <c r="M13" s="13"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>34</v>
       </c>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="13"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="25">
-        <v>46157</v>
+      <c r="B16" s="51">
+        <v>46188</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="25">
-        <v>46188</v>
+      <c r="B17" s="51">
+        <v>46218</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>36</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>90</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="20" t="s">
         <v>10</v>
       </c>
@@ -2108,60 +2108,60 @@
         <v>11</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>92</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{47922D9B-D4E2-4951-97DD-161D445B011F}"/>
-    <hyperlink ref="B12" r:id="rId2" xr:uid="{841FD2CD-8A9F-40C2-98BA-0B88908F00C3}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{7C04F420-20B0-41BD-B686-2B30207F4BF1}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{542B2BFA-EFD2-4AFA-92BA-D9ADB346DE80}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB3D734C-8647-41AC-98A0-ED6D814BF526}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{433D85EA-6166-455A-B6BB-48DD57C333B8}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="7"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
@@ -2186,723 +2186,723 @@
       <c r="B11" s="3"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{351155F8-67C8-484F-928E-DB6F2584F736}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D6C030E-E10C-486B-A0D9-B3E86B051CE9}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="26" customFormat="1" ht="12.75">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:9" s="25" customFormat="1" ht="12.75">
+      <c r="A2" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="25.5">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="31" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:9" s="35" customFormat="1" ht="33" customHeight="1">
-      <c r="A4" s="43" t="s">
+    <row r="4" spans="1:9" s="34" customFormat="1" ht="33" customHeight="1">
+      <c r="A4" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="33"/>
-      <c r="C4" s="34">
+      <c r="B4" s="32"/>
+      <c r="C4" s="33">
         <v>2020</v>
       </c>
-      <c r="D4" s="34">
+      <c r="D4" s="33">
         <v>2021</v>
       </c>
-      <c r="E4" s="34">
+      <c r="E4" s="33">
         <v>2022</v>
       </c>
-      <c r="F4" s="34">
+      <c r="F4" s="33">
         <v>2023</v>
       </c>
-      <c r="G4" s="34">
+      <c r="G4" s="33">
         <v>2024</v>
       </c>
-      <c r="H4" s="50" t="s">
+      <c r="H4" s="49" t="s">
         <v>89</v>
       </c>
-      <c r="I4" s="50" t="s">
+      <c r="I4" s="49" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="35" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="36" t="s">
+    <row r="5" spans="1:9" s="34" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="36">
         <v>14708500.727940001</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="37">
         <v>18772529.259539999</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="38">
         <v>19255140.5</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="38">
         <v>18221499.800000001</v>
       </c>
-      <c r="G5" s="39">
+      <c r="G5" s="38">
         <v>19886812.399999999</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="38">
         <v>20769221.229680002</v>
       </c>
-      <c r="I5" s="51">
-[...4 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="I5" s="50">
+        <v>7160857.4302099999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="34" customFormat="1">
+      <c r="A6" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="46" t="s">
+      <c r="C6" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="D6" s="46" t="s">
+      <c r="D6" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="38">
         <v>527356.69999999995</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="38">
         <v>430497.7</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="38">
         <v>423764.5</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="38">
         <v>1074496.19989</v>
       </c>
-      <c r="I6" s="37">
-[...4 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="I6" s="36">
+        <v>336684.50387000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="34" customFormat="1">
+      <c r="A7" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="44">
         <v>347344.26111000002</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="39">
         <v>454559.97518000001</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="38">
         <v>841864.1</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="38">
         <v>893974.6</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="38">
         <v>1157297.1000000001</v>
       </c>
-      <c r="H7" s="39">
+      <c r="H7" s="38">
         <v>408145.04453000001</v>
       </c>
-      <c r="I7" s="37">
-        <v>86539.699189999999</v>
+      <c r="I7" s="36">
+        <v>147743.24505999999</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="36" t="s">
+      <c r="A8" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="46">
         <v>628397.30961999996</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="39">
         <v>782870.26635000005</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="38">
         <v>1072262.3999999999</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="38">
         <v>681434.5</v>
       </c>
-      <c r="G8" s="39">
+      <c r="G8" s="38">
         <v>697143.4</v>
       </c>
-      <c r="H8" s="39">
+      <c r="H8" s="38">
         <v>697690.49228999997</v>
       </c>
-      <c r="I8" s="37">
-        <v>143877.70722000001</v>
+      <c r="I8" s="36">
+        <v>203364.51131</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="35" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="43" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="46">
         <v>697212.94987000001</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="39">
         <v>1023547.44604</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="38">
         <v>385741.3</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="38">
         <v>305029.2</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="38">
         <v>279559.40000000002</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="38">
         <v>798438.49659999995</v>
       </c>
-      <c r="I9" s="37">
-        <v>174175.03109999999</v>
+      <c r="I9" s="36">
+        <v>237757.02846999999</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="46">
         <v>281589.03208999999</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="39">
         <v>379825.83286999998</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="38">
         <v>691487</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="38">
         <v>683647.4</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="38">
         <v>643233.5</v>
       </c>
-      <c r="H10" s="39">
+      <c r="H10" s="38">
         <v>302469.23940999998</v>
       </c>
-      <c r="I10" s="37">
-        <v>76834.555699999997</v>
+      <c r="I10" s="36">
+        <v>97473.225030000001</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="46">
         <v>450406.48431999999</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="39">
         <v>642350.72487000003</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="38">
         <v>252177.3</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="38">
         <v>276077.7</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="38">
         <v>180098.5</v>
       </c>
-      <c r="H11" s="39">
+      <c r="H11" s="38">
         <v>794461.24337000004</v>
       </c>
-      <c r="I11" s="37">
-        <v>109055.70767</v>
+      <c r="I11" s="36">
+        <v>150473.39735000001</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>165384.01989</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="39">
         <v>229147.07597000001</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="38">
         <v>1279815</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="38">
         <v>1094074.1000000001</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="38">
         <v>1191688.8</v>
       </c>
-      <c r="H12" s="39">
+      <c r="H12" s="38">
         <v>212080.18770000001</v>
       </c>
-      <c r="I12" s="37">
-        <v>46008.443729999999</v>
+      <c r="I12" s="36">
+        <v>67604.933539999998</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="48" t="s">
+      <c r="C13" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="D13" s="46" t="s">
+      <c r="D13" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="38">
         <v>1285340.7</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="38">
         <v>1041893.1</v>
       </c>
-      <c r="G13" s="39">
+      <c r="G13" s="38">
         <v>1003620.5</v>
       </c>
-      <c r="H13" s="39">
+      <c r="H13" s="38">
         <v>70573.622700000007</v>
       </c>
-      <c r="I13" s="37">
-        <v>17789.785209999998</v>
+      <c r="I13" s="36">
+        <v>23633.227289999999</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="36" t="s">
+      <c r="A14" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="43" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="46">
         <v>945940.72187999997</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="39">
         <v>1471972.42604</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="38">
         <v>54511.6</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="38">
         <v>53368.3</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="38">
         <v>68419.3</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H14" s="38">
         <v>1217102.1965099999</v>
       </c>
-      <c r="I14" s="37">
-        <v>262946.65642999997</v>
+      <c r="I14" s="36">
+        <v>384615.79888000002</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="36" t="s">
+      <c r="A15" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B15" s="43" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="45">
+      <c r="C15" s="44">
         <v>805157.61155999999</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="39">
         <v>1174273.8087200001</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="38">
         <v>180259</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="38">
         <v>197183.6</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="38">
         <v>199497.9</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H15" s="38">
         <v>946715.38147000002</v>
       </c>
-      <c r="I15" s="37">
-        <v>201251.95366999999</v>
+      <c r="I15" s="36">
+        <v>287042.92998000002</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="36" t="s">
+      <c r="A16" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="44" t="s">
+      <c r="B16" s="43" t="s">
         <v>62</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="46">
         <v>45188.253510000002</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="39">
         <v>50292.295480000001</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="38">
         <v>860089.1</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="38">
         <v>833151.3</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="38">
         <v>821771.3</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="38">
         <v>58880.698929999999</v>
       </c>
-      <c r="I16" s="37">
-        <v>8219.8612599999997</v>
+      <c r="I16" s="36">
+        <v>10945.6594</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="B17" s="44" t="s">
+      <c r="B17" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="46">
         <v>149506.97781000001</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="39">
         <v>161584.24588</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="38">
         <v>475450</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="38">
         <v>506570.2</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="38">
         <v>612030.1</v>
       </c>
-      <c r="H17" s="39">
+      <c r="H17" s="38">
         <v>195987.59445</v>
       </c>
-      <c r="I17" s="37">
-        <v>41607.840490000002</v>
+      <c r="I17" s="36">
+        <v>56646.975550000003</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="36" t="s">
+      <c r="A18" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="46">
         <v>595370.99803000002</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="39">
         <v>811954.23502999998</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="38">
         <v>1457205</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="38">
         <v>1110764.3</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G18" s="38">
         <v>842993.5</v>
       </c>
-      <c r="H18" s="39">
+      <c r="H18" s="38">
         <v>928706.80804000003</v>
       </c>
-      <c r="I18" s="37">
-        <v>161829.00493</v>
+      <c r="I18" s="36">
+        <v>231343.06503999999</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="36" t="s">
+      <c r="A19" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>68</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="46">
         <v>404613.27652000001</v>
       </c>
-      <c r="D19" s="40">
+      <c r="D19" s="39">
         <v>444540.79366000002</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E19" s="38">
         <v>3210168.5</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="38">
         <v>3747524.4</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G19" s="38">
         <v>4545109.9000000004</v>
       </c>
-      <c r="H19" s="39">
+      <c r="H19" s="38">
         <v>589344.42723000003</v>
       </c>
-      <c r="I19" s="37">
-        <v>186709.2654</v>
+      <c r="I19" s="36">
+        <v>242085.56489000001</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="36" t="s">
+      <c r="A20" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="46">
         <v>85277.242129999999</v>
       </c>
-      <c r="D20" s="40">
+      <c r="D20" s="39">
         <v>135376.7635</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E20" s="38">
         <v>5602827.7000000002</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="38">
         <v>5117656.0999999996</v>
       </c>
-      <c r="G20" s="39">
+      <c r="G20" s="38">
         <v>5477385.9000000004</v>
       </c>
-      <c r="H20" s="39">
+      <c r="H20" s="38">
         <v>341774.90545000002</v>
       </c>
-      <c r="I20" s="37">
-        <v>75237.480379999994</v>
+      <c r="I20" s="36">
+        <v>105696.64112</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="36" t="s">
+      <c r="A21" s="35" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="48" t="s">
+      <c r="C21" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="D21" s="46" t="s">
+      <c r="D21" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="E21" s="37">
+      <c r="E21" s="36">
         <v>532966.30000000005</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="38">
         <v>599859.80000000005</v>
       </c>
-      <c r="G21" s="39">
+      <c r="G21" s="38">
         <v>515491.3</v>
       </c>
-      <c r="H21" s="39">
+      <c r="H21" s="38">
         <v>44607.882940000003</v>
       </c>
-      <c r="I21" s="37">
-        <v>7091.95946</v>
+      <c r="I21" s="36">
+        <v>9588.2181700000001</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="36" t="s">
+      <c r="A22" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="B22" s="44" t="s">
+      <c r="B22" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="46">
         <v>1372621.5969400001</v>
       </c>
-      <c r="D22" s="40">
+      <c r="D22" s="39">
         <v>1541874.1908100001</v>
       </c>
-      <c r="E22" s="39">
+      <c r="E22" s="38">
         <v>124924.6</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="38">
         <v>129541.5</v>
       </c>
-      <c r="G22" s="39">
+      <c r="G22" s="38">
         <v>243427.9</v>
       </c>
-      <c r="H22" s="39">
+      <c r="H22" s="38">
         <v>1135815.07067</v>
       </c>
-      <c r="I22" s="37">
-        <v>529782.92853000003</v>
+      <c r="I22" s="36">
+        <v>632766.00208999997</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="36" t="s">
+      <c r="A23" s="35" t="s">
         <v>75</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="43" t="s">
         <v>76</v>
       </c>
-      <c r="C23" s="47">
+      <c r="C23" s="46">
         <v>2581347.3861600002</v>
       </c>
-      <c r="D23" s="40">
+      <c r="D23" s="39">
         <v>3037419.2828299999</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="38">
         <v>42253.4</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="38">
         <v>56814.400000000001</v>
       </c>
-      <c r="G23" s="39">
+      <c r="G23" s="38">
         <v>60896.1</v>
       </c>
-      <c r="H23" s="39">
+      <c r="H23" s="38">
         <v>4448696.3479199996</v>
       </c>
-      <c r="I23" s="37">
-        <v>1399688.1781200001</v>
+      <c r="I23" s="36">
+        <v>1837474.9082800001</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="36" t="s">
+      <c r="A24" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="B24" s="44" t="s">
+      <c r="B24" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="C24" s="45">
+      <c r="C24" s="44">
         <v>4718470.5426099999</v>
       </c>
-      <c r="D24" s="40">
+      <c r="D24" s="39">
         <v>5848280.2153000003</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="38">
         <v>41739.800000000003</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="38">
         <v>58119.5</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="38">
         <v>41145.5</v>
       </c>
-      <c r="H24" s="39">
+      <c r="H24" s="38">
         <v>6069761.2340000002</v>
       </c>
-      <c r="I24" s="37">
-        <v>1431377.96694</v>
+      <c r="I24" s="36">
+        <v>1976589.45267</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="36" t="s">
+      <c r="A25" s="35" t="s">
         <v>79</v>
       </c>
-      <c r="B25" s="44" t="s">
+      <c r="B25" s="43" t="s">
         <v>80</v>
       </c>
-      <c r="C25" s="49">
+      <c r="C25" s="48">
         <v>434672.06388999999</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="40">
         <v>582659.68100999994</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="41">
         <v>336701.3</v>
       </c>
-      <c r="F25" s="42">
+      <c r="F25" s="41">
         <v>404318.4</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="41">
         <v>882238.1</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>433474.15558000002</v>
       </c>
-      <c r="I25" s="42">
-        <v>82766.841230000005</v>
+      <c r="I25" s="41">
+        <v>121328.14221999999</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="H26" s="39"/>
+      <c r="H26" s="38"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>