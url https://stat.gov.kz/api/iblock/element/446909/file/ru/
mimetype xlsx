--- v1 (2026-06-29)
+++ v2 (2026-07-20)
@@ -4,68 +4,70 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\04\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Оперативка\новые таблицы динамические\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FB68A21A-E8FE-42AA-ADFC-ABA087233718}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F5BA033-A293-4BA9-8798-E55E04304B03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="805" activeTab="2" xr2:uid="{FF6FEE9A-06C8-4495-89EC-0B4A8170314C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="805" xr2:uid="{FF6FEE9A-06C8-4495-89EC-0B4A8170314C}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -316,59 +318,59 @@
   <si>
     <t>Показатель формируется с 2020 года</t>
   </si>
   <si>
     <t>Тысяча долларов США</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>январь-декабрь 2025 года*</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-апрель 2026 года*</t>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="52">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1419,87 +1421,87 @@
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="17" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="3" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="51" fillId="0" borderId="21" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="21" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{EA00344F-DFEA-432C-B35E-BD4C1DCA4050}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{2F499618-F430-484F-B9E0-C0E6302019DE}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{8B026750-DC5C-4EC7-9FC4-515254127785}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{A0520CEE-C978-4FAD-944A-A17342D2FB2F}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{86C4DE0E-E103-40C5-BD40-0AEEFCBDB44E}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{6DF3BFAF-9A6B-4B4B-B1D4-4D11DF1CA996}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{30BD2BF1-00A0-4A47-B021-7177674FFB62}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{FC184D07-253A-4AAD-837E-8D01F7612F39}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{05E62B1A-C0E8-4281-B4A9-BF5DB6246871}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{1F1C2249-2CC1-4735-AC45-0B0C2E9A02F8}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{08377BD6-1441-49BA-88E6-F6C5D4B4DF8D}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{B6EC001F-46A6-4E53-8B7B-CCE88C40426D}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{B6FEC9E8-17E3-4ADD-9B79-8AE8D37E2A91}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{15E3CA33-20B3-44AA-A0E4-A585AEA9B405}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{2CF9418C-3333-434E-B5C6-5CBDD4DF50BE}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{74F69CAC-8E26-48D7-9701-815B979DCA57}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{9AF1F2BD-5798-40E5-A276-9E4D2BEB205E}"/>
@@ -1905,52 +1907,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84A78958-6A97-4F56-97A7-8D12236B87CC}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1">
       <c r="A2" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="26">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="26" t="s">
@@ -2041,60 +2043,60 @@
       <c r="M13" s="13"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>34</v>
       </c>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="13"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="51">
-        <v>46188</v>
+        <v>46218</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="51">
-        <v>46218</v>
+        <v>46251</v>
       </c>
       <c r="M17" s="6"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>36</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>90</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="20" t="s">
         <v>10</v>
       </c>
@@ -2189,64 +2191,64 @@
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D6C030E-E10C-486B-A0D9-B3E86B051CE9}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="1" customWidth="1"/>
-    <col min="10" max="15" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="10" max="13" width="9.140625" style="1"/>
+    <col min="14" max="14" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="25" customFormat="1" ht="12.75">
       <c r="A2" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="25.5">
       <c r="A3" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="34" customFormat="1" ht="33" customHeight="1">
       <c r="A4" s="42" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="33">
         <v>2020</v>
@@ -2274,631 +2276,631 @@
       <c r="A5" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="36">
         <v>14708500.727940001</v>
       </c>
       <c r="D5" s="37">
         <v>18772529.259539999</v>
       </c>
       <c r="E5" s="38">
         <v>19255140.5</v>
       </c>
       <c r="F5" s="38">
         <v>18221499.800000001</v>
       </c>
       <c r="G5" s="38">
         <v>19886812.399999999</v>
       </c>
       <c r="H5" s="38">
         <v>20769221.229680002</v>
       </c>
       <c r="I5" s="50">
-        <v>7160857.4302099999</v>
+        <v>8917681.0349200107</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="34" customFormat="1">
       <c r="A6" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="45" t="s">
         <v>83</v>
       </c>
       <c r="D6" s="45" t="s">
         <v>83</v>
       </c>
       <c r="E6" s="38">
         <v>527356.69999999995</v>
       </c>
       <c r="F6" s="38">
         <v>430497.7</v>
       </c>
       <c r="G6" s="38">
         <v>423764.5</v>
       </c>
       <c r="H6" s="38">
         <v>1074496.19989</v>
       </c>
       <c r="I6" s="36">
-        <v>336684.50387000002</v>
+        <v>360841.59205000091</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="34" customFormat="1">
       <c r="A7" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="44">
         <v>347344.26111000002</v>
       </c>
       <c r="D7" s="39">
         <v>454559.97518000001</v>
       </c>
       <c r="E7" s="38">
         <v>841864.1</v>
       </c>
       <c r="F7" s="38">
         <v>893974.6</v>
       </c>
       <c r="G7" s="38">
         <v>1157297.1000000001</v>
       </c>
       <c r="H7" s="38">
         <v>408145.04453000001</v>
       </c>
       <c r="I7" s="36">
-        <v>147743.24505999999</v>
+        <v>191420.64013000048</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="46">
         <v>628397.30961999996</v>
       </c>
       <c r="D8" s="39">
         <v>782870.26635000005</v>
       </c>
       <c r="E8" s="38">
         <v>1072262.3999999999</v>
       </c>
       <c r="F8" s="38">
         <v>681434.5</v>
       </c>
       <c r="G8" s="38">
         <v>697143.4</v>
       </c>
       <c r="H8" s="38">
         <v>697690.49228999997</v>
       </c>
       <c r="I8" s="36">
-        <v>203364.51131</v>
+        <v>262979.42159999994</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="46">
         <v>697212.94987000001</v>
       </c>
       <c r="D9" s="39">
         <v>1023547.44604</v>
       </c>
       <c r="E9" s="38">
         <v>385741.3</v>
       </c>
       <c r="F9" s="38">
         <v>305029.2</v>
       </c>
       <c r="G9" s="38">
         <v>279559.40000000002</v>
       </c>
       <c r="H9" s="38">
         <v>798438.49659999995</v>
       </c>
       <c r="I9" s="36">
-        <v>237757.02846999999</v>
+        <v>302975.51562999975</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="46">
         <v>281589.03208999999</v>
       </c>
       <c r="D10" s="39">
         <v>379825.83286999998</v>
       </c>
       <c r="E10" s="38">
         <v>691487</v>
       </c>
       <c r="F10" s="38">
         <v>683647.4</v>
       </c>
       <c r="G10" s="38">
         <v>643233.5</v>
       </c>
       <c r="H10" s="38">
         <v>302469.23940999998</v>
       </c>
       <c r="I10" s="36">
-        <v>97473.225030000001</v>
+        <v>126628.37034999966</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="46">
         <v>450406.48431999999</v>
       </c>
       <c r="D11" s="39">
         <v>642350.72487000003</v>
       </c>
       <c r="E11" s="38">
         <v>252177.3</v>
       </c>
       <c r="F11" s="38">
         <v>276077.7</v>
       </c>
       <c r="G11" s="38">
         <v>180098.5</v>
       </c>
       <c r="H11" s="38">
         <v>794461.24337000004</v>
       </c>
       <c r="I11" s="36">
-        <v>150473.39735000001</v>
+        <v>185841.11620999992</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="46">
         <v>165384.01989</v>
       </c>
       <c r="D12" s="39">
         <v>229147.07597000001</v>
       </c>
       <c r="E12" s="38">
         <v>1279815</v>
       </c>
       <c r="F12" s="38">
         <v>1094074.1000000001</v>
       </c>
       <c r="G12" s="38">
         <v>1191688.8</v>
       </c>
       <c r="H12" s="38">
         <v>212080.18770000001</v>
       </c>
       <c r="I12" s="36">
-        <v>67604.933539999998</v>
+        <v>87461.879999999932</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="47" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="45" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="38">
         <v>1285340.7</v>
       </c>
       <c r="F13" s="38">
         <v>1041893.1</v>
       </c>
       <c r="G13" s="38">
         <v>1003620.5</v>
       </c>
       <c r="H13" s="38">
         <v>70573.622700000007</v>
       </c>
       <c r="I13" s="36">
-        <v>23633.227289999999</v>
+        <v>30201.895199999963</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="46">
         <v>945940.72187999997</v>
       </c>
       <c r="D14" s="39">
         <v>1471972.42604</v>
       </c>
       <c r="E14" s="38">
         <v>54511.6</v>
       </c>
       <c r="F14" s="38">
         <v>53368.3</v>
       </c>
       <c r="G14" s="38">
         <v>68419.3</v>
       </c>
       <c r="H14" s="38">
         <v>1217102.1965099999</v>
       </c>
       <c r="I14" s="36">
-        <v>384615.79888000002</v>
+        <v>506492.76593999687</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="44">
         <v>805157.61155999999</v>
       </c>
       <c r="D15" s="39">
         <v>1174273.8087200001</v>
       </c>
       <c r="E15" s="38">
         <v>180259</v>
       </c>
       <c r="F15" s="38">
         <v>197183.6</v>
       </c>
       <c r="G15" s="38">
         <v>199497.9</v>
       </c>
       <c r="H15" s="38">
         <v>946715.38147000002</v>
       </c>
       <c r="I15" s="36">
-        <v>287042.92998000002</v>
+        <v>380859.19585999899</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="46">
         <v>45188.253510000002</v>
       </c>
       <c r="D16" s="39">
         <v>50292.295480000001</v>
       </c>
       <c r="E16" s="38">
         <v>860089.1</v>
       </c>
       <c r="F16" s="38">
         <v>833151.3</v>
       </c>
       <c r="G16" s="38">
         <v>821771.3</v>
       </c>
       <c r="H16" s="38">
         <v>58880.698929999999</v>
       </c>
       <c r="I16" s="36">
-        <v>10945.6594</v>
+        <v>17469.955069999985</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="35" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="46">
         <v>149506.97781000001</v>
       </c>
       <c r="D17" s="39">
         <v>161584.24588</v>
       </c>
       <c r="E17" s="38">
         <v>475450</v>
       </c>
       <c r="F17" s="38">
         <v>506570.2</v>
       </c>
       <c r="G17" s="38">
         <v>612030.1</v>
       </c>
       <c r="H17" s="38">
         <v>195987.59445</v>
       </c>
       <c r="I17" s="36">
-        <v>56646.975550000003</v>
+        <v>74110.042780000149</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="35" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="46">
         <v>595370.99803000002</v>
       </c>
       <c r="D18" s="39">
         <v>811954.23502999998</v>
       </c>
       <c r="E18" s="38">
         <v>1457205</v>
       </c>
       <c r="F18" s="38">
         <v>1110764.3</v>
       </c>
       <c r="G18" s="38">
         <v>842993.5</v>
       </c>
       <c r="H18" s="38">
         <v>928706.80804000003</v>
       </c>
       <c r="I18" s="36">
-        <v>231343.06503999999</v>
+        <v>304131.42003999971</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="35" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="46">
         <v>404613.27652000001</v>
       </c>
       <c r="D19" s="39">
         <v>444540.79366000002</v>
       </c>
       <c r="E19" s="38">
         <v>3210168.5</v>
       </c>
       <c r="F19" s="38">
         <v>3747524.4</v>
       </c>
       <c r="G19" s="38">
         <v>4545109.9000000004</v>
       </c>
       <c r="H19" s="38">
         <v>589344.42723000003</v>
       </c>
       <c r="I19" s="36">
-        <v>242085.56489000001</v>
+        <v>291659.92373000114</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="35" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="46">
         <v>85277.242129999999</v>
       </c>
       <c r="D20" s="39">
         <v>135376.7635</v>
       </c>
       <c r="E20" s="38">
         <v>5602827.7000000002</v>
       </c>
       <c r="F20" s="38">
         <v>5117656.0999999996</v>
       </c>
       <c r="G20" s="38">
         <v>5477385.9000000004</v>
       </c>
       <c r="H20" s="38">
         <v>341774.90545000002</v>
       </c>
       <c r="I20" s="36">
-        <v>105696.64112</v>
+        <v>130027.2230499999</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="35" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="47" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="45" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="36">
         <v>532966.30000000005</v>
       </c>
       <c r="F21" s="38">
         <v>599859.80000000005</v>
       </c>
       <c r="G21" s="38">
         <v>515491.3</v>
       </c>
       <c r="H21" s="38">
         <v>44607.882940000003</v>
       </c>
       <c r="I21" s="36">
-        <v>9588.2181700000001</v>
+        <v>18785.949589999997</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="35" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="46">
         <v>1372621.5969400001</v>
       </c>
       <c r="D22" s="39">
         <v>1541874.1908100001</v>
       </c>
       <c r="E22" s="38">
         <v>124924.6</v>
       </c>
       <c r="F22" s="38">
         <v>129541.5</v>
       </c>
       <c r="G22" s="38">
         <v>243427.9</v>
       </c>
       <c r="H22" s="38">
         <v>1135815.07067</v>
       </c>
       <c r="I22" s="36">
-        <v>632766.00208999997</v>
+        <v>715915.03191000153</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="35" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="46">
         <v>2581347.3861600002</v>
       </c>
       <c r="D23" s="39">
         <v>3037419.2828299999</v>
       </c>
       <c r="E23" s="38">
         <v>42253.4</v>
       </c>
       <c r="F23" s="38">
         <v>56814.400000000001</v>
       </c>
       <c r="G23" s="38">
         <v>60896.1</v>
       </c>
       <c r="H23" s="38">
         <v>4448696.3479199996</v>
       </c>
       <c r="I23" s="36">
-        <v>1837474.9082800001</v>
+        <v>2269592.0058899978</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="44">
         <v>4718470.5426099999</v>
       </c>
       <c r="D24" s="39">
         <v>5848280.2153000003</v>
       </c>
       <c r="E24" s="38">
         <v>41739.800000000003</v>
       </c>
       <c r="F24" s="38">
         <v>58119.5</v>
       </c>
       <c r="G24" s="38">
         <v>41145.5</v>
       </c>
       <c r="H24" s="38">
         <v>6069761.2340000002</v>
       </c>
       <c r="I24" s="36">
-        <v>1976589.45267</v>
+        <v>2502223.6324800136</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="35" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="48">
         <v>434672.06388999999</v>
       </c>
       <c r="D25" s="40">
         <v>582659.68100999994</v>
       </c>
       <c r="E25" s="41">
         <v>336701.3</v>
       </c>
       <c r="F25" s="41">
         <v>404318.4</v>
       </c>
       <c r="G25" s="41">
         <v>882238.1</v>
       </c>
       <c r="H25" s="41">
         <v>433474.15558000002</v>
       </c>
       <c r="I25" s="41">
-        <v>121328.14221999999</v>
+        <v>158063.45741000061</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="H26" s="38"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="52" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>