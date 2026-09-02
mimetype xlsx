--- v2 (2026-07-20)
+++ v3 (2026-09-02)
@@ -1,108 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\Оперативка\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F5BA033-A293-4BA9-8798-E55E04304B03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB4D7198-FD3E-4220-8180-EFCCE7F7EEC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="805" xr2:uid="{FF6FEE9A-06C8-4495-89EC-0B4A8170314C}"/>
+    <workbookView xWindow="10785" yWindow="270" windowWidth="18435" windowHeight="14910" tabRatio="805" xr2:uid="{FF6FEE9A-06C8-4495-89EC-0B4A8170314C}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
-    <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
-    <sheet name="Показатель" sheetId="30" r:id="rId3"/>
+    <sheet name="Показатель" sheetId="30" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="94">
-[...20 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
@@ -306,96 +283,98 @@
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t xml:space="preserve">Товарооборот Республики Казахстан с государствами-членами Евразийского экономического союза </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Товарооборот в иностранной валюте - Импорт</t>
   </si>
   <si>
     <t>Показатель формируется с 2020 года</t>
   </si>
   <si>
     <t>Тысяча долларов США</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
-    <t>январь-декабрь 2025 года*</t>
-[...1 lines deleted...]
-  <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-май 2026 года*</t>
+    <t>январь-июнь 2026 года*</t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="52">
+  <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...3 lines deleted...]
-      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -460,56 +439,50 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -638,56 +611,50 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -1128,385 +1095,380 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="121">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="4" fontId="27" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="25" fillId="22" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="28" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="23" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="4" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="5" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="25" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="21" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="26" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="15" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="27" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="14" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="28" borderId="2" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="29" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="30" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="31" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="32" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="30" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="1" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="31" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="32" fillId="29" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="3" borderId="1" applyNumberFormat="0" applyProtection="0">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="16" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="37" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="17" xfId="87" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="106" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="49" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="46" fillId="0" borderId="17" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="110" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="17" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="18" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="17" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="51" fillId="0" borderId="21" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="49" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="21" xfId="110" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="46" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{EA00344F-DFEA-432C-B35E-BD4C1DCA4050}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{2F499618-F430-484F-B9E0-C0E6302019DE}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{8B026750-DC5C-4EC7-9FC4-515254127785}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{A0520CEE-C978-4FAD-944A-A17342D2FB2F}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{86C4DE0E-E103-40C5-BD40-0AEEFCBDB44E}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{6DF3BFAF-9A6B-4B4B-B1D4-4D11DF1CA996}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{30BD2BF1-00A0-4A47-B021-7177674FFB62}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{FC184D07-253A-4AAD-837E-8D01F7612F39}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{05E62B1A-C0E8-4281-B4A9-BF5DB6246871}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{1F1C2249-2CC1-4735-AC45-0B0C2E9A02F8}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{08377BD6-1441-49BA-88E6-F6C5D4B4DF8D}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{B6EC001F-46A6-4E53-8B7B-CCE88C40426D}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{B6FEC9E8-17E3-4ADD-9B79-8AE8D37E2A91}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{15E3CA33-20B3-44AA-A0E4-A585AEA9B405}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{2CF9418C-3333-434E-B5C6-5CBDD4DF50BE}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{74F69CAC-8E26-48D7-9701-815B979DCA57}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{9AF1F2BD-5798-40E5-A276-9E4D2BEB205E}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{7F8FBE2D-9A84-4610-BB81-090D2FAEBA03}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{145BA259-6769-41C0-999A-6BB60345B292}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{D71311D0-9450-4B3D-BEB5-8EE46919B6EE}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{A7BAA224-2FBA-44DE-9423-4B71FE63AA05}"/>
     <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{95F8AA83-FDC7-490F-8C90-1CC10C4288BF}"/>
@@ -1602,51 +1564,51 @@
     <cellStyle name="Плохой 2" xfId="111" xr:uid="{BE8B66A7-E1AD-4DA6-9880-573EE740C85A}"/>
     <cellStyle name="Плохой 2 2" xfId="112" xr:uid="{FF0A72F8-D97D-4E6C-9668-93268746DA3A}"/>
     <cellStyle name="Пояснение 2" xfId="113" xr:uid="{F16F168F-2D2A-47B3-BBCD-12B2FBCADCA8}"/>
     <cellStyle name="Примечание 2" xfId="114" xr:uid="{60880A59-356D-44DD-A541-E1F53EF2FD03}"/>
     <cellStyle name="Примечание 2 2" xfId="115" xr:uid="{3553C662-2C3F-4936-B641-4D1259237E2F}"/>
     <cellStyle name="Связанная ячейка 2" xfId="116" xr:uid="{EFC2EF9B-1287-4CFD-9D2A-E19A7EE2B99B}"/>
     <cellStyle name="Связанная ячейка 2 2" xfId="117" xr:uid="{BDD64256-97FC-43CB-9BFC-2AB7460D4D8A}"/>
     <cellStyle name="Текст предупреждения 2" xfId="118" xr:uid="{56A78A3C-DBE2-4D5F-BD1D-02478BB15A9D}"/>
     <cellStyle name="Хороший 2" xfId="119" xr:uid="{E812D171-BEAE-4F46-A991-402ECF1C7031}"/>
     <cellStyle name="Хороший 2 2" xfId="120" xr:uid="{4228941F-3BA4-4FAF-8974-295F48E87138}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1898,1047 +1860,982 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84A78958-6A97-4F56-97A7-8D12236B87CC}">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.140625" style="9" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="116.140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="42.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="116.140625" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="17"/>
-[...3 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="A1" s="12"/>
+      <c r="B1" s="9"/>
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1">
+      <c r="A2" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="21">
+        <v>312101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="7" customFormat="1">
+      <c r="A3" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="7" customFormat="1">
+      <c r="A4" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="7" customFormat="1">
+      <c r="A5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="7" customFormat="1">
+      <c r="A6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="7" customFormat="1">
+      <c r="A7" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="7" customFormat="1">
+      <c r="A8" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="7" customFormat="1" ht="25.5">
+      <c r="A9" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="7" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="7" customFormat="1">
+      <c r="A11" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" s="7" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="26">
-[...4 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="M14" s="8"/>
+    </row>
+    <row r="15" spans="1:13" s="7" customFormat="1" ht="67.5" customHeight="1">
+      <c r="A15" s="48" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="7" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="26" t="s">
-[...15 lines deleted...]
-      <c r="B5" s="26" t="s">
+      <c r="M16" s="8"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="46">
+        <v>46251</v>
+      </c>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="46">
+        <v>46280</v>
+      </c>
+      <c r="M18" s="3"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="M19" s="2"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="3"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="18" t="s">
         <v>84</v>
       </c>
-    </row>
-[...141 lines deleted...]
-      <c r="B22" s="11"/>
+      <c r="M22" s="3"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="6"/>
+      <c r="A23" s="5"/>
+      <c r="B23" s="6"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="5"/>
+      <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="6"/>
+      <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="5"/>
+      <c r="M26" s="3"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{7C04F420-20B0-41BD-B686-2B30207F4BF1}"/>
+    <hyperlink ref="B16" r:id="rId1" xr:uid="{7C04F420-20B0-41BD-B686-2B30207F4BF1}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{542B2BFA-EFD2-4AFA-92BA-D9ADB346DE80}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{433D85EA-6166-455A-B6BB-48DD57C333B8}">
-[...67 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D6C030E-E10C-486B-A0D9-B3E86B051CE9}">
   <dimension ref="A2:I27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="14" style="1" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="8.85546875" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" s="25" customFormat="1" ht="12.75">
-      <c r="A2" s="28" t="s">
+    <row r="2" spans="1:9" s="20" customFormat="1" ht="12.75">
+      <c r="A2" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="24" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="25.5">
+      <c r="A3" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" s="29" customFormat="1" ht="33" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="27"/>
+      <c r="C4" s="28">
+        <v>2020</v>
+      </c>
+      <c r="D4" s="28">
+        <v>2021</v>
+      </c>
+      <c r="E4" s="28">
+        <v>2022</v>
+      </c>
+      <c r="F4" s="28">
+        <v>2023</v>
+      </c>
+      <c r="G4" s="28">
+        <v>2024</v>
+      </c>
+      <c r="H4" s="44">
+        <v>2025</v>
+      </c>
+      <c r="I4" s="44" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="29" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="31">
+        <v>14708500.727940001</v>
+      </c>
+      <c r="D5" s="32">
+        <v>18772529.259539999</v>
+      </c>
+      <c r="E5" s="33">
+        <v>19255140.5</v>
+      </c>
+      <c r="F5" s="33">
+        <v>18221499.800000001</v>
+      </c>
+      <c r="G5" s="33">
+        <v>19886812.399999999</v>
+      </c>
+      <c r="H5" s="33">
+        <v>21127012.602319997</v>
+      </c>
+      <c r="I5" s="45">
+        <v>10610045.980839999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" s="29" customFormat="1">
+      <c r="A6" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="C6" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="D6" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="33">
+        <v>527356.69999999995</v>
+      </c>
+      <c r="F6" s="33">
+        <v>430497.7</v>
+      </c>
+      <c r="G6" s="33">
+        <v>423764.5</v>
+      </c>
+      <c r="H6" s="33">
+        <v>1076048.7003400014</v>
+      </c>
+      <c r="I6" s="31">
+        <v>395693.27459999989</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" s="29" customFormat="1">
+      <c r="A7" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="29" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="30" t="s">
+      <c r="C7" s="39">
+        <v>347344.26111000002</v>
+      </c>
+      <c r="D7" s="34">
+        <v>454559.97518000001</v>
+      </c>
+      <c r="E7" s="33">
+        <v>841864.1</v>
+      </c>
+      <c r="F7" s="33">
+        <v>893974.6</v>
+      </c>
+      <c r="G7" s="33">
+        <v>1157297.1000000001</v>
+      </c>
+      <c r="H7" s="33">
+        <v>409647.7367699985</v>
+      </c>
+      <c r="I7" s="31">
+        <v>234542.94308</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B8" s="38" t="s">
         <v>39</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="C8" s="41">
+        <v>628397.30961999996</v>
+      </c>
+      <c r="D8" s="34">
+        <v>782870.26635000005</v>
+      </c>
+      <c r="E8" s="33">
+        <v>1072262.3999999999</v>
+      </c>
+      <c r="F8" s="33">
+        <v>681434.5</v>
+      </c>
+      <c r="G8" s="33">
+        <v>697143.4</v>
+      </c>
+      <c r="H8" s="33">
+        <v>703688.58363999857</v>
+      </c>
+      <c r="I8" s="31">
+        <v>316986.86857999978</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="30" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="43" t="s">
-[...25 lines deleted...]
-      <c r="A6" s="35" t="s">
+      <c r="B9" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="C9" s="41">
+        <v>697212.94987000001</v>
+      </c>
+      <c r="D9" s="34">
+        <v>1023547.44604</v>
+      </c>
+      <c r="E9" s="33">
+        <v>385741.3</v>
+      </c>
+      <c r="F9" s="33">
+        <v>305029.2</v>
+      </c>
+      <c r="G9" s="33">
+        <v>279559.40000000002</v>
+      </c>
+      <c r="H9" s="33">
+        <v>827435.7743899998</v>
+      </c>
+      <c r="I9" s="31">
+        <v>366938.3968000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="45" t="s">
-[...22 lines deleted...]
-      <c r="A7" s="35" t="s">
+      <c r="B10" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="43" t="s">
+      <c r="C10" s="41">
+        <v>281589.03208999999</v>
+      </c>
+      <c r="D10" s="34">
+        <v>379825.83286999998</v>
+      </c>
+      <c r="E10" s="33">
+        <v>691487</v>
+      </c>
+      <c r="F10" s="33">
+        <v>683647.4</v>
+      </c>
+      <c r="G10" s="33">
+        <v>643233.5</v>
+      </c>
+      <c r="H10" s="33">
+        <v>309598.62506000034</v>
+      </c>
+      <c r="I10" s="31">
+        <v>146878.3080299999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="44">
-[...22 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B11" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="C11" s="41">
+        <v>450406.48431999999</v>
+      </c>
+      <c r="D11" s="34">
+        <v>642350.72487000003</v>
+      </c>
+      <c r="E11" s="33">
+        <v>252177.3</v>
+      </c>
+      <c r="F11" s="33">
+        <v>276077.7</v>
+      </c>
+      <c r="G11" s="33">
+        <v>180098.5</v>
+      </c>
+      <c r="H11" s="33">
+        <v>805923.43094000011</v>
+      </c>
+      <c r="I11" s="31">
+        <v>222945.68938</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="C8" s="46">
-[...22 lines deleted...]
-      <c r="A9" s="35" t="s">
+      <c r="B12" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="C12" s="41">
+        <v>165384.01989</v>
+      </c>
+      <c r="D12" s="34">
+        <v>229147.07597000001</v>
+      </c>
+      <c r="E12" s="33">
+        <v>1279815</v>
+      </c>
+      <c r="F12" s="33">
+        <v>1094074.1000000001</v>
+      </c>
+      <c r="G12" s="33">
+        <v>1191688.8</v>
+      </c>
+      <c r="H12" s="33">
+        <v>220508.13821999996</v>
+      </c>
+      <c r="I12" s="31">
+        <v>108833.50125000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="C9" s="46">
-[...22 lines deleted...]
-      <c r="A10" s="35" t="s">
+      <c r="B13" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="C13" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="33">
+        <v>1285340.7</v>
+      </c>
+      <c r="F13" s="33">
+        <v>1041893.1</v>
+      </c>
+      <c r="G13" s="33">
+        <v>1003620.5</v>
+      </c>
+      <c r="H13" s="33">
+        <v>74828.95504000003</v>
+      </c>
+      <c r="I13" s="31">
+        <v>38378.735690000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="C10" s="46">
-[...22 lines deleted...]
-      <c r="A11" s="35" t="s">
+      <c r="B14" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="C14" s="41">
+        <v>945940.72187999997</v>
+      </c>
+      <c r="D14" s="34">
+        <v>1471972.42604</v>
+      </c>
+      <c r="E14" s="33">
+        <v>54511.6</v>
+      </c>
+      <c r="F14" s="33">
+        <v>53368.3</v>
+      </c>
+      <c r="G14" s="33">
+        <v>68419.3</v>
+      </c>
+      <c r="H14" s="33">
+        <v>1234734.0718100043</v>
+      </c>
+      <c r="I14" s="31">
+        <v>651017.65732000046</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="46">
-[...22 lines deleted...]
-      <c r="A12" s="35" t="s">
+      <c r="B15" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="C15" s="39">
+        <v>805157.61155999999</v>
+      </c>
+      <c r="D15" s="34">
+        <v>1174273.8087200001</v>
+      </c>
+      <c r="E15" s="33">
+        <v>180259</v>
+      </c>
+      <c r="F15" s="33">
+        <v>197183.6</v>
+      </c>
+      <c r="G15" s="33">
+        <v>199497.9</v>
+      </c>
+      <c r="H15" s="33">
+        <v>956881.02160000044</v>
+      </c>
+      <c r="I15" s="31">
+        <v>467727.01945000008</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="C12" s="46">
-[...22 lines deleted...]
-      <c r="A13" s="35" t="s">
+      <c r="B16" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="C16" s="41">
+        <v>45188.253510000002</v>
+      </c>
+      <c r="D16" s="34">
+        <v>50292.295480000001</v>
+      </c>
+      <c r="E16" s="33">
+        <v>860089.1</v>
+      </c>
+      <c r="F16" s="33">
+        <v>833151.3</v>
+      </c>
+      <c r="G16" s="33">
+        <v>821771.3</v>
+      </c>
+      <c r="H16" s="33">
+        <v>61770.796609999998</v>
+      </c>
+      <c r="I16" s="31">
+        <v>22094.422180000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="47" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="35" t="s">
+      <c r="B17" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="C17" s="41">
+        <v>149506.97781000001</v>
+      </c>
+      <c r="D17" s="34">
+        <v>161584.24588</v>
+      </c>
+      <c r="E17" s="33">
+        <v>475450</v>
+      </c>
+      <c r="F17" s="33">
+        <v>506570.2</v>
+      </c>
+      <c r="G17" s="33">
+        <v>612030.1</v>
+      </c>
+      <c r="H17" s="33">
+        <v>200309.56343999942</v>
+      </c>
+      <c r="I17" s="31">
+        <v>90896.09282000002</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="46">
-[...22 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="B18" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="C18" s="41">
+        <v>595370.99803000002</v>
+      </c>
+      <c r="D18" s="34">
+        <v>811954.23502999998</v>
+      </c>
+      <c r="E18" s="33">
+        <v>1457205</v>
+      </c>
+      <c r="F18" s="33">
+        <v>1110764.3</v>
+      </c>
+      <c r="G18" s="33">
+        <v>842993.5</v>
+      </c>
+      <c r="H18" s="33">
+        <v>931231.84469999932</v>
+      </c>
+      <c r="I18" s="31">
+        <v>364869.69749999995</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="C15" s="44">
-[...22 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="B19" s="38" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="C19" s="41">
+        <v>404613.27652000001</v>
+      </c>
+      <c r="D19" s="34">
+        <v>444540.79366000002</v>
+      </c>
+      <c r="E19" s="33">
+        <v>3210168.5</v>
+      </c>
+      <c r="F19" s="33">
+        <v>3747524.4</v>
+      </c>
+      <c r="G19" s="33">
+        <v>4545109.9000000004</v>
+      </c>
+      <c r="H19" s="33">
+        <v>591720.18804999837</v>
+      </c>
+      <c r="I19" s="31">
+        <v>333438.10578999983</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="C16" s="46">
-[...22 lines deleted...]
-      <c r="A17" s="35" t="s">
+      <c r="B20" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="C20" s="41">
+        <v>85277.242129999999</v>
+      </c>
+      <c r="D20" s="34">
+        <v>135376.7635</v>
+      </c>
+      <c r="E20" s="33">
+        <v>5602827.7000000002</v>
+      </c>
+      <c r="F20" s="33">
+        <v>5117656.0999999996</v>
+      </c>
+      <c r="G20" s="33">
+        <v>5477385.9000000004</v>
+      </c>
+      <c r="H20" s="33">
+        <v>349176.32480999985</v>
+      </c>
+      <c r="I20" s="31">
+        <v>150133.64759999997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="46">
-[...22 lines deleted...]
-      <c r="A18" s="35" t="s">
+      <c r="B21" s="38" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="C21" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="31">
+        <v>532966.30000000005</v>
+      </c>
+      <c r="F21" s="33">
+        <v>599859.80000000005</v>
+      </c>
+      <c r="G21" s="33">
+        <v>515491.3</v>
+      </c>
+      <c r="H21" s="33">
+        <v>44703.745170000082</v>
+      </c>
+      <c r="I21" s="31">
+        <v>23524.612680000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="46">
-[...22 lines deleted...]
-      <c r="A19" s="35" t="s">
+      <c r="B22" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="C22" s="41">
+        <v>1372621.5969400001</v>
+      </c>
+      <c r="D22" s="34">
+        <v>1541874.1908100001</v>
+      </c>
+      <c r="E22" s="33">
+        <v>124924.6</v>
+      </c>
+      <c r="F22" s="33">
+        <v>129541.5</v>
+      </c>
+      <c r="G22" s="33">
+        <v>243427.9</v>
+      </c>
+      <c r="H22" s="33">
+        <v>1137926.0562399984</v>
+      </c>
+      <c r="I22" s="31">
+        <v>802094.8872700003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="30" t="s">
         <v>68</v>
       </c>
-      <c r="C19" s="46">
-[...22 lines deleted...]
-      <c r="A20" s="35" t="s">
+      <c r="B23" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="C23" s="41">
+        <v>2581347.3861600002</v>
+      </c>
+      <c r="D23" s="34">
+        <v>3037419.2828299999</v>
+      </c>
+      <c r="E23" s="33">
+        <v>42253.4</v>
+      </c>
+      <c r="F23" s="33">
+        <v>56814.400000000001</v>
+      </c>
+      <c r="G23" s="33">
+        <v>60896.1</v>
+      </c>
+      <c r="H23" s="33">
+        <v>4627190.8195899781</v>
+      </c>
+      <c r="I23" s="31">
+        <v>2652366.0141599998</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="30" t="s">
         <v>70</v>
       </c>
-      <c r="C20" s="46">
-[...22 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="B24" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="C24" s="39">
+        <v>4718470.5426099999</v>
+      </c>
+      <c r="D24" s="34">
+        <v>5848280.2153000003</v>
+      </c>
+      <c r="E24" s="33">
+        <v>41739.800000000003</v>
+      </c>
+      <c r="F24" s="33">
+        <v>58119.5</v>
+      </c>
+      <c r="G24" s="33">
+        <v>41145.5</v>
+      </c>
+      <c r="H24" s="33">
+        <v>6119766.3275000174</v>
+      </c>
+      <c r="I24" s="31">
+        <v>3029351.1197699998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="30" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="47" t="s">
-[...22 lines deleted...]
-      <c r="A22" s="35" t="s">
+      <c r="B25" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="C25" s="43">
+        <v>434672.06388999999</v>
+      </c>
+      <c r="D25" s="35">
+        <v>582659.68100999994</v>
+      </c>
+      <c r="E25" s="36">
+        <v>336701.3</v>
+      </c>
+      <c r="F25" s="36">
+        <v>404318.4</v>
+      </c>
+      <c r="G25" s="36">
+        <v>882238.1</v>
+      </c>
+      <c r="H25" s="36">
+        <v>443921.89839999977</v>
+      </c>
+      <c r="I25" s="36">
+        <v>191334.98689</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="H26" s="33"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="46">
-[...115 lines deleted...]
-      <c r="B27" s="52"/>
+      <c r="B27" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
-      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>