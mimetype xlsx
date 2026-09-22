--- v3 (2026-09-02)
+++ v4 (2026-09-22)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kuandikov\Desktop\новые таблицы динамические\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\ЕЖЕМЕСЯЧНАЯ РАБОТА\Г_Новые динамические\2026\07\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9DD09333-1D5D-4716-BD43-99B486072D98}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9906E77-ADB3-4A64-8620-84483D035718}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8460" yWindow="480" windowWidth="18435" windowHeight="14910" tabRatio="718" xr2:uid="{08CDD7BE-808E-44D5-9770-7B870C2E67FC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="718" activeTab="1" xr2:uid="{08CDD7BE-808E-44D5-9770-7B870C2E67FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Показатель" sheetId="30" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="88">
@@ -290,61 +290,61 @@
   <si>
     <t>Товарооборот в иностранной валюте - Экспорт</t>
   </si>
   <si>
     <t>Тысяча долларов США</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методология ведения статистики взаимной торговли товарами государств – членов Евразийского экономического союза Утверждена Решением Коллегии Евразийской экономической комиссии от 25 декабря 2018 г. № 210</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Журсынбекова Г.Ж.</t>
   </si>
   <si>
     <t>+7 7172749598</t>
   </si>
   <si>
     <t>g.zhursinbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>январь-июнь 2026 года*</t>
-[...1 lines deleted...]
-  <si>
     <t>Условные обозначения</t>
   </si>
   <si>
     <t>«-» явление отсутствует
 «0,0» – незначительная величина
 «х» – данные конфиденциальны
 «...» – данные отсутствуют
 В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>январь-июль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="49">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1378,58 +1378,58 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="17" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="108" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="110" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="47" fillId="0" borderId="17" xfId="106" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="121">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{BF0CAE03-DE69-4A00-BDD4-5C87496DCAEE}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="2" xr:uid="{0EA8432D-AF25-4DE5-9A53-568AE9F73AC0}"/>
     <cellStyle name="20% - Акцент2 2" xfId="3" xr:uid="{E70213A7-9774-4BFB-AEB9-E7D675E6A5EA}"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="4" xr:uid="{63AE336A-C9F8-4CDF-BF09-599033A20CEC}"/>
     <cellStyle name="20% - Акцент3 2" xfId="5" xr:uid="{D044820F-E485-4247-93A4-C747150F19FF}"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="6" xr:uid="{465B857E-76AF-4036-B053-03AF228C8540}"/>
     <cellStyle name="20% - Акцент4 2" xfId="7" xr:uid="{C2D444E5-D873-4D4E-B567-91BDDB65F866}"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="8" xr:uid="{4B7C9808-0430-4AD0-B923-93ABF1B1DA01}"/>
     <cellStyle name="20% - Акцент5 2" xfId="9" xr:uid="{22E995F6-5F09-4404-8C1C-DD9D03C59938}"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="10" xr:uid="{AB6C7FF1-7A4F-49F0-B454-9E2F21EFBC18}"/>
     <cellStyle name="20% - Акцент6 2" xfId="11" xr:uid="{C19F43E9-586E-49B0-85CD-79AACF551DC7}"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="12" xr:uid="{DA26227C-016E-4967-80C6-D3EF271E9172}"/>
     <cellStyle name="40% - Акцент1 2" xfId="13" xr:uid="{C06F9397-CC1A-4360-98E5-4A6176CC129B}"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="14" xr:uid="{F875FA7B-626C-451D-8F96-8DE9EA61C839}"/>
     <cellStyle name="40% - Акцент2 2" xfId="15" xr:uid="{2A79513E-BE00-40E9-A0C1-FCC9026D7B69}"/>
     <cellStyle name="40% - Акцент3 2" xfId="16" xr:uid="{A9E0DF3D-A6D0-4805-97D7-CE98A6B638E3}"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="17" xr:uid="{8091CFE7-5C05-4858-A430-418E605FD775}"/>
     <cellStyle name="40% - Акцент4 2" xfId="18" xr:uid="{B5D31E0A-4EA1-49A3-96D8-AD287D5163F3}"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="19" xr:uid="{4E36D744-4E78-4186-8F77-C6C7264CD3D1}"/>
     <cellStyle name="40% - Акцент5 2" xfId="20" xr:uid="{EDC956C3-4145-4A5D-932F-CE3CAC6405EE}"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="21" xr:uid="{D73DE2ED-2807-4A12-A07B-1C4D1F69CC98}"/>
     <cellStyle name="40% - Акцент6 2" xfId="22" xr:uid="{8F6A074F-C392-40C6-8B8D-9A3D1D2BACCD}"/>
@@ -1826,51 +1826,53 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECDC142E-BB9A-442A-90DE-FF20308E1984}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="13"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="8" customFormat="1">
       <c r="A2" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="22">
         <v>312101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="8" customFormat="1">
       <c r="A3" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>32</v>
@@ -1947,82 +1949,82 @@
       </c>
       <c r="B12" s="19" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>26</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="8" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="8" customFormat="1" ht="66" customHeight="1">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="40" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" s="8" customFormat="1" ht="23.25" customHeight="1">
       <c r="A16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>28</v>
       </c>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="38">
-        <v>46251</v>
+        <v>46280</v>
       </c>
       <c r="M17" s="2"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="38">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M18" s="3"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>29</v>
       </c>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>82</v>
       </c>
       <c r="M20" s="3"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="16" t="s">
         <v>3</v>
       </c>
@@ -2048,52 +2050,52 @@
       <c r="M24" s="3"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="3"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1" xr:uid="{17669FBE-8DB7-467C-90B9-0006B69A2F32}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{23CF290D-1389-4FB4-BB33-3CFBDC5F6178}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{001E187A-2066-4C5E-932A-071CF15B99D1}">
   <dimension ref="A2:I27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5:I25"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="1" customWidth="1"/>
     <col min="3" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="1" customWidth="1"/>
     <col min="10" max="14" width="9.140625" style="1"/>
     <col min="15" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" s="21" customFormat="1" ht="12.75">
       <c r="A2" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="25.5">
       <c r="A3" s="26" t="s">
         <v>31</v>
@@ -2104,667 +2106,667 @@
     </row>
     <row r="4" spans="1:9" s="4" customFormat="1" ht="22.5">
       <c r="A4" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="29"/>
       <c r="C4" s="30">
         <v>2020</v>
       </c>
       <c r="D4" s="30">
         <v>2021</v>
       </c>
       <c r="E4" s="30">
         <v>2022</v>
       </c>
       <c r="F4" s="30">
         <v>2023</v>
       </c>
       <c r="G4" s="30">
         <v>2024</v>
       </c>
       <c r="H4" s="37">
         <v>2025</v>
       </c>
       <c r="I4" s="37" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="32">
         <v>5671881.2000000002</v>
       </c>
       <c r="D5" s="32">
         <v>7814129.5</v>
       </c>
       <c r="E5" s="32">
         <v>10098929.1</v>
       </c>
       <c r="F5" s="32">
         <v>11573075.699999999</v>
       </c>
       <c r="G5" s="32">
         <v>11045163.613980001</v>
       </c>
       <c r="H5" s="33">
         <v>10289478.038640004</v>
       </c>
       <c r="I5" s="32">
-        <v>4559861.9202000024</v>
+        <v>5806073.9370499998</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="4" customFormat="1" ht="12.75">
       <c r="A6" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="33" t="s">
         <v>81</v>
       </c>
       <c r="D6" s="33" t="s">
         <v>81</v>
       </c>
       <c r="E6" s="33">
         <v>192888.2</v>
       </c>
       <c r="F6" s="33">
         <v>177592.4</v>
       </c>
       <c r="G6" s="33">
         <v>236325.88305999999</v>
       </c>
       <c r="H6" s="33">
         <v>360266.24986000004</v>
       </c>
       <c r="I6" s="33">
-        <v>115855.58319999994</v>
+        <v>173166.75378999999</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="4" customFormat="1" ht="12.75">
       <c r="A7" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="36" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="33">
         <v>173518</v>
       </c>
       <c r="D7" s="33">
         <v>186250.69073999999</v>
       </c>
       <c r="E7" s="33">
         <v>531572.6</v>
       </c>
       <c r="F7" s="33">
         <v>593572.80000000005</v>
       </c>
       <c r="G7" s="33">
         <v>200755.91135000001</v>
       </c>
       <c r="H7" s="33">
         <v>156341.22058000005</v>
       </c>
       <c r="I7" s="33">
-        <v>56511.937060000018</v>
+        <v>67017.511180000001</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="33">
         <v>294742</v>
       </c>
       <c r="D8" s="33">
         <v>363930.29242999997</v>
       </c>
       <c r="E8" s="33">
         <v>318775.90000000002</v>
       </c>
       <c r="F8" s="33">
         <v>338391.7</v>
       </c>
       <c r="G8" s="33">
         <v>554481.74488999997</v>
       </c>
       <c r="H8" s="33">
         <v>236389.58554</v>
       </c>
       <c r="I8" s="33">
-        <v>82681.16635</v>
+        <v>98346.255839999998</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="33">
         <v>190173.2</v>
       </c>
       <c r="D9" s="33">
         <v>273662.27078000002</v>
       </c>
       <c r="E9" s="33">
         <v>84552.7</v>
       </c>
       <c r="F9" s="33">
         <v>88952.9</v>
       </c>
       <c r="G9" s="33">
         <v>402855.96007999999</v>
       </c>
       <c r="H9" s="33">
         <v>552464.54300999839</v>
       </c>
       <c r="I9" s="33">
-        <v>289489.62128000008</v>
+        <v>355600.95909999998</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="33">
         <v>46507.5</v>
       </c>
       <c r="D10" s="33">
         <v>64413.489820000003</v>
       </c>
       <c r="E10" s="33">
         <v>185348.3</v>
       </c>
       <c r="F10" s="33">
         <v>230521</v>
       </c>
       <c r="G10" s="33">
         <v>94864.999729999996</v>
       </c>
       <c r="H10" s="33">
         <v>94932.611240000027</v>
       </c>
       <c r="I10" s="33">
-        <v>47904.80904</v>
+        <v>60376.559569999998</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="33">
         <v>112474.6</v>
       </c>
       <c r="D11" s="33">
         <v>117958.02568000001</v>
       </c>
       <c r="E11" s="33">
         <v>133727.70000000001</v>
       </c>
       <c r="F11" s="33">
         <v>112767.2</v>
       </c>
       <c r="G11" s="33">
         <v>155759.96032000001</v>
       </c>
       <c r="H11" s="33">
         <v>184449.17853000012</v>
       </c>
       <c r="I11" s="33">
-        <v>53938.785260000011</v>
+        <v>71056.182109999994</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="33">
         <v>84683.3</v>
       </c>
       <c r="D12" s="33">
         <v>125465.35408</v>
       </c>
       <c r="E12" s="33">
         <v>1628244.9</v>
       </c>
       <c r="F12" s="33">
         <v>1724931.2</v>
       </c>
       <c r="G12" s="33">
         <v>105373.98039</v>
       </c>
       <c r="H12" s="33">
         <v>172337.83744000009</v>
       </c>
       <c r="I12" s="33">
-        <v>73016.768550000008</v>
+        <v>92996.013730000006</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>81</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>81</v>
       </c>
       <c r="E13" s="33">
         <v>457260.9</v>
       </c>
       <c r="F13" s="33">
         <v>732224.1</v>
       </c>
       <c r="G13" s="33">
         <v>81190.881450000001</v>
       </c>
       <c r="H13" s="33">
         <v>69703.403750000012</v>
       </c>
       <c r="I13" s="33">
-        <v>22203.7071</v>
+        <v>25257.60658</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="33">
         <v>987844.3</v>
       </c>
       <c r="D14" s="33">
         <v>1992864.3426900001</v>
       </c>
       <c r="E14" s="33">
         <v>131792.4</v>
       </c>
       <c r="F14" s="33">
         <v>150249.29999999999</v>
       </c>
       <c r="G14" s="33">
         <v>1652926.95209</v>
       </c>
       <c r="H14" s="33">
         <v>1594550.3716699984</v>
       </c>
       <c r="I14" s="33">
-        <v>788501.73745000013</v>
+        <v>910224.78029000002</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="31" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="33">
         <v>721671.3</v>
       </c>
       <c r="D15" s="33">
         <v>1309888.0783299999</v>
       </c>
       <c r="E15" s="33">
         <v>29915.4</v>
       </c>
       <c r="F15" s="33">
         <v>59294.6</v>
       </c>
       <c r="G15" s="33">
         <v>585020.70227999997</v>
       </c>
       <c r="H15" s="33">
         <v>510787.22215000022</v>
       </c>
       <c r="I15" s="33">
-        <v>279280.08083999995</v>
+        <v>331507.04807000002</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="36" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="33">
         <v>38855.199999999997</v>
       </c>
       <c r="D16" s="33">
         <v>74942.762839999996</v>
       </c>
       <c r="E16" s="33">
         <v>957450.3</v>
       </c>
       <c r="F16" s="33">
         <v>831397.9</v>
       </c>
       <c r="G16" s="33">
         <v>197036.58606</v>
       </c>
       <c r="H16" s="33">
         <v>248616.67846999996</v>
       </c>
       <c r="I16" s="33">
-        <v>35925.318460000002</v>
+        <v>136008.69354000001</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="33">
         <v>31922.5</v>
       </c>
       <c r="D17" s="33">
         <v>21574.079529999999</v>
       </c>
       <c r="E17" s="33">
         <v>111900.3</v>
       </c>
       <c r="F17" s="33">
         <v>135575.1</v>
       </c>
       <c r="G17" s="33">
         <v>28975.386559999999</v>
       </c>
       <c r="H17" s="33">
         <v>22979.273539999998</v>
       </c>
       <c r="I17" s="33">
-        <v>4418.9957600000007</v>
+        <v>5081.3438299999998</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="33">
         <v>776165.8</v>
       </c>
       <c r="D18" s="33">
         <v>764858.82302000001</v>
       </c>
       <c r="E18" s="33">
         <v>505840.1</v>
       </c>
       <c r="F18" s="33">
         <v>652221.69999999995</v>
       </c>
       <c r="G18" s="33">
         <v>888129.90590999997</v>
       </c>
       <c r="H18" s="33">
         <v>783455.97006000008</v>
       </c>
       <c r="I18" s="33">
-        <v>389893.07023000007</v>
+        <v>462370.42855999997</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="33">
         <v>47933</v>
       </c>
       <c r="D19" s="33">
         <v>76148.082689999996</v>
       </c>
       <c r="E19" s="33">
         <v>1336028.8</v>
       </c>
       <c r="F19" s="33">
         <v>1701692.1</v>
       </c>
       <c r="G19" s="33">
         <v>113107.36928</v>
       </c>
       <c r="H19" s="33">
         <v>68698.68204</v>
       </c>
       <c r="I19" s="33">
-        <v>38068.777349999997</v>
+        <v>47794.863239999999</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="33">
         <v>389676.1</v>
       </c>
       <c r="D20" s="33">
         <v>455105.24735999998</v>
       </c>
       <c r="E20" s="33">
         <v>2163161.4</v>
       </c>
       <c r="F20" s="33">
         <v>2550803.5</v>
       </c>
       <c r="G20" s="33">
         <v>1196204.93142</v>
       </c>
       <c r="H20" s="33">
         <v>1203448.9414600001</v>
       </c>
       <c r="I20" s="33">
-        <v>385559.27788000018</v>
+        <v>676914.98519000004</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="33" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="33">
         <v>165339.29999999999</v>
       </c>
       <c r="F21" s="33">
         <v>137762.1</v>
       </c>
       <c r="G21" s="33">
         <v>16416.923050000001</v>
       </c>
       <c r="H21" s="33">
         <v>8428.4918899999993</v>
       </c>
       <c r="I21" s="33">
-        <v>2029.6647300000002</v>
+        <v>2420.2896799999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="36" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="33">
         <v>733162.4</v>
       </c>
       <c r="D22" s="33">
         <v>802032.38072000002</v>
       </c>
       <c r="E22" s="33">
         <v>546354.69999999995</v>
       </c>
       <c r="F22" s="33">
         <v>770169.2</v>
       </c>
       <c r="G22" s="33">
         <v>755009.16694999998</v>
       </c>
       <c r="H22" s="33">
         <v>639983.39212999947</v>
       </c>
       <c r="I22" s="33">
-        <v>387902.12730000011</v>
+        <v>469437.33026000002</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="33">
         <v>293099.7</v>
       </c>
       <c r="D23" s="33">
         <v>293347.77792000002</v>
       </c>
       <c r="E23" s="33">
         <v>75819.7</v>
       </c>
       <c r="F23" s="33">
         <v>103481.3</v>
       </c>
       <c r="G23" s="33">
         <v>1417840.8694800001</v>
       </c>
       <c r="H23" s="33">
         <v>791137.5126500004</v>
       </c>
       <c r="I23" s="33">
-        <v>323218.21808000002</v>
+        <v>424427.95484000002</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="33">
         <v>675916.3</v>
       </c>
       <c r="D24" s="33">
         <v>796334.38352999999</v>
       </c>
       <c r="E24" s="33">
         <v>15580.9</v>
       </c>
       <c r="F24" s="33">
         <v>35837</v>
       </c>
       <c r="G24" s="33">
         <v>2238415.2656800002</v>
       </c>
       <c r="H24" s="33">
         <v>2435616.1765600024</v>
       </c>
       <c r="I24" s="33">
-        <v>1127780.4570500008</v>
+        <v>1328802.21551</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="31" t="s">
         <v>72</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="34">
         <v>73535.899999999994</v>
       </c>
       <c r="D25" s="34">
         <v>95353.417600000001</v>
       </c>
       <c r="E25" s="34">
         <v>527374.69999999995</v>
       </c>
       <c r="F25" s="34">
         <v>445638.5</v>
       </c>
       <c r="G25" s="34">
         <v>124470.23394999999</v>
       </c>
       <c r="H25" s="34">
         <v>154890.69606999992</v>
       </c>
       <c r="I25" s="34">
-        <v>55681.817229999993</v>
+        <v>67266.16214</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B27" s="39"/>
+      <c r="B27" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="90" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>