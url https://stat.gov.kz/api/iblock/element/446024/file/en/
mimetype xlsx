--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="5" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="71">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>*Without taking into account the data of enterprises using heat energy for their own needs.</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
@@ -134,178 +131,180 @@
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>since 2014</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>6-TP</t>
+  </si>
+  <si>
+    <t>The Turkestan region and the city of Shymkent (a city of republican significance) were established in 2018; the Abai, Zhetysu, and Ulytau regions were established in 2022</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701723</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Services and Energy Statistics </t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Share of networks in need of replacement as a percentage of the total length</t>
+  </si>
+  <si>
+    <t>The specific share of networks requiring replacement as a percentage of total length is the proportion of the length of heat and steam networks in unsatisfactory condition that require replacement, relative to the total length of all such networks, expressed as a percentage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The length of networks requiring replacement divided by the total length of networks, multiplied by 100 percent.
+</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Muratova Ayazhan Muratkyzy</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>History of the Indicator</t>
-[...22 lines deleted...]
-  <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
-  <si>
-[...68 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -363,470 +362,483 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...31 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...22 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 4" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="1"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>876300</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="638175" y="0"/>
+          <a:ext cx="2647949" cy="876300"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>380999</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>76199</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>542924</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>828674</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0500-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8496299" y="76199"/>
+          <a:ext cx="771525" cy="752475"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -990,1454 +1002,1446 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701723" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-energy/dynamic-tables/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701723" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A58" sqref="A58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.85546875" customWidth="1"/>
     <col min="2" max="2" width="73.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
-      <c r="A1" s="37"/>
-[...2 lines deleted...]
-      <c r="D1" s="38"/>
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="52">
+      <c r="B2" s="32">
         <v>301203021</v>
       </c>
-      <c r="C2" s="38"/>
-      <c r="D2" s="38"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+    </row>
+    <row r="7" spans="1:4" ht="51">
+      <c r="A7" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="33"/>
+      <c r="D7" s="20"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="20"/>
+      <c r="D8" s="20"/>
+    </row>
+    <row r="9" spans="1:4" ht="38.25">
+      <c r="A9" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+    </row>
+    <row r="11" spans="1:4" ht="27.75" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="24" t="s">
         <v>68</v>
       </c>
-      <c r="C3" s="38"/>
-[...6 lines deleted...]
-      <c r="B4" s="53" t="s">
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+    </row>
+    <row r="14" spans="1:4" ht="18.75" customHeight="1">
+      <c r="A14" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="26">
+        <v>46240</v>
+      </c>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="26">
+        <v>46605</v>
+      </c>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="38"/>
-[...133 lines deleted...]
-      <c r="A18" s="39" t="s">
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B18" s="41" t="s">
+      <c r="B20" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="C18" s="38"/>
-[...26 lines deleted...]
-      <c r="B21" s="49" t="s">
+      <c r="B21" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="38"/>
-      <c r="D21" s="38"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="50"/>
-[...2 lines deleted...]
-      <c r="D22" s="38"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="30"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="50"/>
-[...2 lines deleted...]
-      <c r="D23" s="38"/>
+      <c r="A23" s="30"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="50"/>
-[...2 lines deleted...]
-      <c r="D24" s="38"/>
+      <c r="A24" s="30"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="20"/>
+      <c r="D24" s="20"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="50"/>
-[...2 lines deleted...]
-      <c r="D25" s="38"/>
+      <c r="A25" s="30"/>
+      <c r="B25" s="30"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="50"/>
-[...2 lines deleted...]
-      <c r="D26" s="38"/>
+      <c r="A26" s="30"/>
+      <c r="B26" s="30"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="50"/>
-[...2 lines deleted...]
-      <c r="D27" s="38"/>
+      <c r="A27" s="30"/>
+      <c r="B27" s="30"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="50"/>
-[...2 lines deleted...]
-      <c r="D28" s="38"/>
+      <c r="A28" s="30"/>
+      <c r="B28" s="30"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="51"/>
-[...2 lines deleted...]
-      <c r="D29" s="38"/>
+      <c r="A29" s="31"/>
+      <c r="B29" s="31"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="77" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="31"/>
+      <c r="B2" s="14"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="32" t="s">
+      <c r="B5" s="15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="32" t="s">
+      <c r="B6" s="15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="32" t="s">
+      <c r="B7" s="15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="32" t="s">
+      <c r="B9" s="15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="34"/>
+      <c r="B11" s="17"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="34"/>
+      <c r="B12" s="17"/>
     </row>
     <row r="19" spans="2:4">
-      <c r="B19" s="35" t="s">
+      <c r="B19" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C19" s="36"/>
-      <c r="D19" s="36"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D46" sqref="D46"/>
+      <selection activeCell="B64" sqref="B64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1">
-[...14 lines deleted...]
-      <c r="B2" s="23" t="s">
+    <row r="1" spans="1:14" ht="69.75" customHeight="1">
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+    </row>
+    <row r="2" spans="1:14">
+      <c r="A2" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="23"/>
-[...12 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+    </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="C3" s="27"/>
-[...29 lines deleted...]
-      <c r="C5" s="20" t="s">
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+    </row>
+    <row r="4" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A4" s="42"/>
+      <c r="B4" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="21"/>
-[...13 lines deleted...]
-      <c r="C6" s="15">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="40"/>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A5" s="43"/>
+      <c r="B5" s="13">
         <v>2014</v>
       </c>
-      <c r="D6" s="15">
+      <c r="C5" s="13">
         <v>2015</v>
       </c>
-      <c r="E6" s="15">
+      <c r="D5" s="13">
         <v>2016</v>
       </c>
-      <c r="F6" s="15">
+      <c r="E5" s="13">
         <v>2017</v>
       </c>
-      <c r="G6" s="15">
+      <c r="F5" s="13">
         <v>2018</v>
       </c>
-      <c r="H6" s="15">
+      <c r="G5" s="13">
         <v>2019</v>
       </c>
-      <c r="I6" s="15">
+      <c r="H5" s="13">
         <v>2020</v>
       </c>
-      <c r="J6" s="15">
+      <c r="I5" s="13">
         <v>2021</v>
       </c>
-      <c r="K6" s="15">
+      <c r="J5" s="13">
         <v>2022</v>
       </c>
-      <c r="L6" s="15">
+      <c r="K5" s="13">
         <v>2023</v>
       </c>
-      <c r="M6" s="15">
+      <c r="L5" s="37">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="5" t="s">
+      <c r="M5" s="38">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="9">
+      <c r="B6" s="9">
         <v>33.611260613685474</v>
       </c>
-      <c r="D7" s="9">
+      <c r="C6" s="9">
         <v>31.1</v>
       </c>
-      <c r="E7" s="9">
+      <c r="D6" s="9">
         <v>32.1</v>
       </c>
-      <c r="F7" s="9">
+      <c r="E6" s="9">
         <v>29.8</v>
       </c>
-      <c r="G7" s="9">
+      <c r="F6" s="9">
         <v>29.8</v>
       </c>
-      <c r="H7" s="9">
+      <c r="G6" s="9">
         <v>27.9</v>
       </c>
-      <c r="I7" s="9">
+      <c r="H6" s="9">
         <v>28.1</v>
       </c>
+      <c r="I6" s="9">
+        <v>24.7</v>
+      </c>
+      <c r="J6" s="9">
+        <v>26.9</v>
+      </c>
+      <c r="K6" s="12">
+        <v>27.1</v>
+      </c>
+      <c r="L6" s="35">
+        <v>29.6</v>
+      </c>
+      <c r="M6" s="35">
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="9">
+        <v>19.8</v>
+      </c>
+      <c r="K7" s="12">
+        <v>11</v>
+      </c>
+      <c r="L7" s="35">
+        <v>15.4</v>
+      </c>
+      <c r="M7" s="35">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="9">
+        <v>22.423611979801024</v>
+      </c>
+      <c r="C8" s="9">
+        <v>22.6</v>
+      </c>
+      <c r="D8" s="9">
+        <v>25.2</v>
+      </c>
+      <c r="E8" s="9">
+        <v>25.9</v>
+      </c>
+      <c r="F8" s="9">
+        <v>25.5</v>
+      </c>
+      <c r="G8" s="9">
+        <v>26.2</v>
+      </c>
+      <c r="H8" s="9">
         <v>24.7</v>
       </c>
-      <c r="K7" s="9">
-[...2 lines deleted...]
-      <c r="L7" s="12">
+      <c r="I8" s="9">
+        <v>23.6</v>
+      </c>
+      <c r="J8" s="9">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="K8" s="12">
+        <v>15.4</v>
+      </c>
+      <c r="L8" s="35">
+        <v>15.9</v>
+      </c>
+      <c r="M8" s="35">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A9" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="9">
+        <v>34.018232175938657</v>
+      </c>
+      <c r="C9" s="9">
+        <v>20.3</v>
+      </c>
+      <c r="D9" s="9">
+        <v>19</v>
+      </c>
+      <c r="E9" s="9">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F9" s="9">
+        <v>16.2</v>
+      </c>
+      <c r="G9" s="9">
+        <v>14.9</v>
+      </c>
+      <c r="H9" s="9">
+        <v>22.1</v>
+      </c>
+      <c r="I9" s="9">
+        <v>21.1</v>
+      </c>
+      <c r="J9" s="9">
+        <v>19.8</v>
+      </c>
+      <c r="K9" s="12">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="L9" s="35">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="M9" s="35">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A10" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="9">
+        <v>30.080494850918711</v>
+      </c>
+      <c r="C10" s="9">
+        <v>30.8</v>
+      </c>
+      <c r="D10" s="9">
         <v>27.1</v>
       </c>
-      <c r="M7" s="13">
-[...31 lines deleted...]
-      <c r="J8" s="9" t="s">
+      <c r="E10" s="9">
+        <v>27</v>
+      </c>
+      <c r="F10" s="9">
+        <v>27</v>
+      </c>
+      <c r="G10" s="9">
+        <v>24.9</v>
+      </c>
+      <c r="H10" s="9">
+        <v>22.1</v>
+      </c>
+      <c r="I10" s="9">
+        <v>19</v>
+      </c>
+      <c r="J10" s="9">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="K10" s="12">
+        <v>15.6</v>
+      </c>
+      <c r="L10" s="35">
+        <v>14.5</v>
+      </c>
+      <c r="M10" s="35">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="9">
+        <v>31.033977380981455</v>
+      </c>
+      <c r="C11" s="9">
+        <v>29.2</v>
+      </c>
+      <c r="D11" s="9">
+        <v>32.9</v>
+      </c>
+      <c r="E11" s="9">
+        <v>32.9</v>
+      </c>
+      <c r="F11" s="9">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="G11" s="9">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="H11" s="9">
+        <v>33</v>
+      </c>
+      <c r="I11" s="9">
         <v>26</v>
       </c>
-      <c r="K8" s="9">
-[...118 lines deleted...]
-      </c>
       <c r="J11" s="9">
-        <v>19</v>
-[...16 lines deleted...]
-        <v>7</v>
+        <v>24.8</v>
+      </c>
+      <c r="K11" s="12">
+        <v>25.6</v>
+      </c>
+      <c r="L11" s="35">
+        <v>21.6</v>
+      </c>
+      <c r="M11" s="35">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A12" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="9">
+        <v>22.820688421221487</v>
       </c>
       <c r="C12" s="9">
-        <v>31.033977380981455</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="D12" s="9">
-        <v>29.2</v>
+        <v>3.1</v>
       </c>
       <c r="E12" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="F12" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="G12" s="9">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H12" s="9">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="I12" s="9">
+        <v>6.4</v>
+      </c>
+      <c r="J12" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="K12" s="12">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="L12" s="35">
         <v>32.9</v>
       </c>
-      <c r="F12" s="9">
-[...2 lines deleted...]
-      <c r="G12" s="9">
+      <c r="M12" s="35">
         <v>32.799999999999997</v>
       </c>
-      <c r="H12" s="9">
-[...23 lines deleted...]
-        <v>8</v>
+    </row>
+    <row r="13" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="9">
+        <v>8.9815368886713873</v>
       </c>
       <c r="C13" s="9">
-        <v>22.820688421221487</v>
+        <v>12</v>
       </c>
       <c r="D13" s="9">
-        <v>4.9000000000000004</v>
+        <v>7.1</v>
       </c>
       <c r="E13" s="9">
         <v>3.1</v>
       </c>
       <c r="F13" s="9">
-        <v>2.5</v>
+        <v>5</v>
       </c>
       <c r="G13" s="9">
-        <v>2.5</v>
+        <v>6</v>
       </c>
       <c r="H13" s="9">
-        <v>9.8000000000000007</v>
+        <v>5.5</v>
       </c>
       <c r="I13" s="9">
-        <v>8.1999999999999993</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="J13" s="9">
-        <v>6.4</v>
-[...21 lines deleted...]
-      <c r="D14" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="K13" s="12">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="L13" s="35">
+        <v>5</v>
+      </c>
+      <c r="M13" s="35">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="9">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="K14" s="12">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="L14" s="35">
+        <v>15.5</v>
+      </c>
+      <c r="M14" s="35">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A15" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="9">
+        <v>30.919613054452924</v>
+      </c>
+      <c r="C15" s="9">
+        <v>14.4</v>
+      </c>
+      <c r="D15" s="9">
+        <v>19</v>
+      </c>
+      <c r="E15" s="9">
+        <v>17.7</v>
+      </c>
+      <c r="F15" s="9">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G15" s="9">
+        <v>15.4</v>
+      </c>
+      <c r="H15" s="9">
+        <v>14.4</v>
+      </c>
+      <c r="I15" s="9">
+        <v>11.8</v>
+      </c>
+      <c r="J15" s="9">
+        <v>13.4</v>
+      </c>
+      <c r="K15" s="12">
+        <v>18.7</v>
+      </c>
+      <c r="L15" s="35">
+        <v>38.5</v>
+      </c>
+      <c r="M15" s="35">
+        <v>41.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="6" customFormat="1" ht="11.25">
+      <c r="A16" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E14" s="9">
-[...55 lines deleted...]
-      <c r="J15" s="9" t="s">
+      <c r="B16" s="9">
+        <v>30.112799723117799</v>
+      </c>
+      <c r="C16" s="9">
+        <v>26.4</v>
+      </c>
+      <c r="D16" s="9">
+        <v>28.1</v>
+      </c>
+      <c r="E16" s="9">
+        <v>22.9</v>
+      </c>
+      <c r="F16" s="9">
+        <v>21.4</v>
+      </c>
+      <c r="G16" s="9">
+        <v>16.5</v>
+      </c>
+      <c r="H16" s="9">
+        <v>16.8</v>
+      </c>
+      <c r="I16" s="9">
+        <v>20.6</v>
+      </c>
+      <c r="J16" s="9">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="K16" s="12">
+        <v>31</v>
+      </c>
+      <c r="L16" s="35">
+        <v>28.8</v>
+      </c>
+      <c r="M16" s="35">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="9">
+        <v>0.8544176881898552</v>
+      </c>
+      <c r="C17" s="9">
+        <v>1.8</v>
+      </c>
+      <c r="D17" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="E17" s="9">
+        <v>17.3</v>
+      </c>
+      <c r="F17" s="9">
+        <v>17</v>
+      </c>
+      <c r="G17" s="9">
+        <v>15.8</v>
+      </c>
+      <c r="H17" s="9">
+        <v>31.1</v>
+      </c>
+      <c r="I17" s="9">
+        <v>30.5</v>
+      </c>
+      <c r="J17" s="9">
+        <v>38.9</v>
+      </c>
+      <c r="K17" s="12">
+        <v>34.9</v>
+      </c>
+      <c r="L17" s="35">
+        <v>35.299999999999997</v>
+      </c>
+      <c r="M17" s="35">
+        <v>31.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A18" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="9">
+        <v>42.323950851413947</v>
+      </c>
+      <c r="C18" s="9">
+        <v>43.1</v>
+      </c>
+      <c r="D18" s="9">
+        <v>46.5</v>
+      </c>
+      <c r="E18" s="9">
+        <v>36.4</v>
+      </c>
+      <c r="F18" s="9">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="G18" s="9">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="H18" s="9">
+        <v>34.9</v>
+      </c>
+      <c r="I18" s="9">
+        <v>27.8</v>
+      </c>
+      <c r="J18" s="9">
+        <v>30.1</v>
+      </c>
+      <c r="K18" s="12">
+        <v>29.4</v>
+      </c>
+      <c r="L18" s="35">
+        <v>30.6</v>
+      </c>
+      <c r="M18" s="35">
+        <v>26.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A19" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="10">
+        <v>25.251166077091074</v>
+      </c>
+      <c r="C19" s="10">
+        <v>29.7</v>
+      </c>
+      <c r="D19" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="E19" s="10">
+        <v>18.2</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="I19" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="K15" s="9">
-[...2 lines deleted...]
-      <c r="L15" s="12">
+      <c r="J19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="L19" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="10" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A20" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="9">
+        <v>47.357779384188539</v>
+      </c>
+      <c r="C20" s="9">
+        <v>49.2</v>
+      </c>
+      <c r="D20" s="9">
+        <v>48.8</v>
+      </c>
+      <c r="E20" s="9">
+        <v>48.5</v>
+      </c>
+      <c r="F20" s="9">
+        <v>48.4</v>
+      </c>
+      <c r="G20" s="9">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="H20" s="9">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="I20" s="9">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="J20" s="9">
+        <v>79.7</v>
+      </c>
+      <c r="K20" s="12">
+        <v>83.4</v>
+      </c>
+      <c r="L20" s="35">
+        <v>60.7</v>
+      </c>
+      <c r="M20" s="35">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A21" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="9">
+        <v>43.992403178171116</v>
+      </c>
+      <c r="C21" s="9">
+        <v>45.6</v>
+      </c>
+      <c r="D21" s="9">
+        <v>43.8</v>
+      </c>
+      <c r="E21" s="9">
+        <v>39</v>
+      </c>
+      <c r="F21" s="9">
+        <v>35</v>
+      </c>
+      <c r="G21" s="9">
+        <v>34.9</v>
+      </c>
+      <c r="H21" s="9">
+        <v>34.5</v>
+      </c>
+      <c r="I21" s="9">
+        <v>36.5</v>
+      </c>
+      <c r="J21" s="9">
+        <v>38.9</v>
+      </c>
+      <c r="K21" s="12">
+        <v>42.4</v>
+      </c>
+      <c r="L21" s="35">
+        <v>52.4</v>
+      </c>
+      <c r="M21" s="35">
+        <v>54.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A22" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F22" s="9">
+        <v>13</v>
+      </c>
+      <c r="G22" s="9">
+        <v>10.6</v>
+      </c>
+      <c r="H22" s="9">
+        <v>16.5</v>
+      </c>
+      <c r="I22" s="9">
+        <v>20.2</v>
+      </c>
+      <c r="J22" s="9">
+        <v>6.8</v>
+      </c>
+      <c r="K22" s="12">
+        <v>8</v>
+      </c>
+      <c r="L22" s="35">
+        <v>40.4</v>
+      </c>
+      <c r="M22" s="35">
+        <v>40.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A23" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="9">
+        <v>8.4</v>
+      </c>
+      <c r="K23" s="12">
+        <v>8.5</v>
+      </c>
+      <c r="L23" s="35">
+        <v>7.5</v>
+      </c>
+      <c r="M23" s="35">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A24" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B24" s="9">
+        <v>31.388977640901295</v>
+      </c>
+      <c r="C24" s="9">
+        <v>36.4</v>
+      </c>
+      <c r="D24" s="9">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="E24" s="9">
+        <v>35.6</v>
+      </c>
+      <c r="F24" s="9">
+        <v>37.5</v>
+      </c>
+      <c r="G24" s="9">
+        <v>36.1</v>
+      </c>
+      <c r="H24" s="9">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="I24" s="9">
+        <v>34</v>
+      </c>
+      <c r="J24" s="9">
+        <v>36.4</v>
+      </c>
+      <c r="K24" s="12">
+        <v>34.4</v>
+      </c>
+      <c r="L24" s="35">
+        <v>31.9</v>
+      </c>
+      <c r="M24" s="35">
+        <v>28.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A25" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="9">
+        <v>49.114612188365648</v>
+      </c>
+      <c r="C25" s="9">
+        <v>42.8</v>
+      </c>
+      <c r="D25" s="9">
+        <v>38.6</v>
+      </c>
+      <c r="E25" s="9">
+        <v>29.7</v>
+      </c>
+      <c r="F25" s="9">
+        <v>27.1</v>
+      </c>
+      <c r="G25" s="9">
+        <v>25.2</v>
+      </c>
+      <c r="H25" s="9">
+        <v>22.6</v>
+      </c>
+      <c r="I25" s="9">
+        <v>20.8</v>
+      </c>
+      <c r="J25" s="9">
+        <v>18.8</v>
+      </c>
+      <c r="K25" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="M15" s="13">
-[...366 lines deleted...]
-      <c r="M24" s="13">
+      <c r="L25" s="35">
+        <v>15.6</v>
+      </c>
+      <c r="M25" s="35">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A26" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="9">
+        <v>48.242417664206428</v>
+      </c>
+      <c r="C26" s="9">
+        <v>56.6</v>
+      </c>
+      <c r="D26" s="9">
+        <v>55.1</v>
+      </c>
+      <c r="E26" s="9">
+        <v>56.4</v>
+      </c>
+      <c r="F26" s="9">
+        <v>56.4</v>
+      </c>
+      <c r="G26" s="9">
+        <v>56.8</v>
+      </c>
+      <c r="H26" s="9">
+        <v>58.2</v>
+      </c>
+      <c r="I26" s="9">
+        <v>56.1</v>
+      </c>
+      <c r="J26" s="9">
+        <v>55.3</v>
+      </c>
+      <c r="K26" s="12">
+        <v>54.2</v>
+      </c>
+      <c r="L26" s="35">
+        <v>51.8</v>
+      </c>
+      <c r="M26" s="35">
+        <v>49.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="6" customFormat="1" ht="11.25">
+      <c r="A27" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="F27" s="11">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G27" s="11">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="H27" s="11">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="I27" s="11">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="J27" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="K27" s="11">
+        <v>4.2</v>
+      </c>
+      <c r="L27" s="36">
+        <v>3.5</v>
+      </c>
+      <c r="M27" s="36">
         <v>7.5</v>
       </c>
     </row>
-    <row r="25" spans="1:13" s="6" customFormat="1" ht="11.25">
-[...161 lines deleted...]
-      </c>
+    <row r="29" spans="1:13">
+      <c r="A29" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="3"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="B30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="3"/>
+      <c r="A30" s="2"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="B31" s="2"/>
-[...2 lines deleted...]
-      <c r="B32" s="2"/>
+      <c r="A31" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...6 lines deleted...]
-    <mergeCell ref="B2:M2"/>
+  <mergeCells count="4">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>