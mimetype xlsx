--- v0 (2026-04-23)
+++ v1 (2026-08-13)
@@ -1,69 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="71">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
@@ -183,110 +181,110 @@
   <si>
     <t>6-ТП</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Түркістан облысы мен Шымкент қаласы (республикалық маңызы бар) 2018 жылы қалыптастырылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы қалыптастырылды</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables</t>
-[...1 lines deleted...]
-  <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701723</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Қызмет көрсету және энергетика статистикасы департаменті</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Абильдаева Арайлым Мейрамхановна</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
-    <t>+7 7172749308</t>
-[...1 lines deleted...]
-  <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t>ar.abildaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Ауыстыруды қажет ететін желілердің жалпы ұзындыққа %-бен үлес салмағы</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Жалпы ұзындыққа шаққандағы ауыстыруды қажет ететін желілердің меншікті салмағы (%) — бұл техникалық жағдайы қанағаттанарлықсыз және ауыстыруды қажет ететін жылу және бу желілерінің ұзындығының барлық желілердің жалпы ұзындығына қатынасы, пайызбен өрнектеледі.</t>
   </si>
   <si>
     <t>Ауыстыруды қажет ететін желілердің ұзындығы, желілердің жалпы ұзындығына бөлініп, 100 пайызға көбейтіледі.</t>
+  </si>
+  <si>
+    <t>Мұратова Аяжан Мұратқызы</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -328,395 +326,480 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </right>
-[...7 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="1"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>409575</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>800100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="676275" y="0"/>
+          <a:ext cx="2971800" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>714375</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0500-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8562975" y="38100"/>
+          <a:ext cx="704850" cy="676275"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -880,1378 +963,1404 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701723" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701723" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+      <selection activeCell="A55" sqref="A55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="91.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
       <c r="A1" s="35"/>
       <c r="B1" s="35"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="37">
+      <c r="B2" s="18">
         <v>301203021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="37" t="s">
+      <c r="B3" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="25">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="25">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="19" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...3 lines deleted...]
-      <c r="B4" s="50" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="26" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...19 lines deleted...]
-      <c r="B7" s="51" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="27" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...110 lines deleted...]
-    </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="48"/>
-      <c r="B22" s="48"/>
+      <c r="A22" s="28"/>
+      <c r="B22" s="28"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="48"/>
-      <c r="B23" s="48"/>
+      <c r="A23" s="28"/>
+      <c r="B23" s="28"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="48"/>
-      <c r="B24" s="48"/>
+      <c r="A24" s="28"/>
+      <c r="B24" s="28"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="48"/>
-      <c r="B25" s="48"/>
+      <c r="A25" s="28"/>
+      <c r="B25" s="28"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="48"/>
-      <c r="B26" s="48"/>
+      <c r="A26" s="28"/>
+      <c r="B26" s="28"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="48"/>
-      <c r="B27" s="48"/>
+      <c r="A27" s="28"/>
+      <c r="B27" s="28"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="48"/>
-      <c r="B28" s="48"/>
+      <c r="A28" s="28"/>
+      <c r="B28" s="28"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="49"/>
-      <c r="B29" s="49"/>
+      <c r="A29" s="29"/>
+      <c r="B29" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3"/>
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="87.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="30"/>
+      <c r="B2" s="12"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="31" t="s">
+      <c r="B5" s="13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="31" t="s">
+      <c r="B7" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="31"/>
+      <c r="B10" s="13"/>
     </row>
     <row r="11" spans="2:2" ht="26.25">
-      <c r="B11" s="32" t="s">
+      <c r="B11" s="14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="31"/>
+      <c r="B12" s="13"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="31"/>
+      <c r="B13" s="13"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="34"/>
-      <c r="D20" s="34"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G36" sqref="G36"/>
+      <selection activeCell="A66" sqref="A66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="21.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.75" customHeight="1">
-      <c r="B1" s="15" t="s">
+    <row r="1" spans="1:13" ht="64.5" customHeight="1">
+      <c r="A1" s="36"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+    </row>
+    <row r="2" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A2" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="C1" s="15"/>
-[...12 lines deleted...]
-      <c r="B2" s="26" t="s">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="26"/>
-[...14 lines deleted...]
-      <c r="C3" s="18" t="s">
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+    </row>
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="38"/>
+      <c r="B4" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="19"/>
-[...28 lines deleted...]
-      <c r="C5" s="12">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+    </row>
+    <row r="5" spans="1:13" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A5" s="38"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="42"/>
+      <c r="L5" s="42"/>
+      <c r="M5" s="42"/>
+    </row>
+    <row r="6" spans="1:13" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A6" s="38"/>
+      <c r="B6" s="11">
         <v>2014</v>
       </c>
-      <c r="D5" s="12">
+      <c r="C6" s="11">
         <v>2015</v>
       </c>
-      <c r="E5" s="12">
+      <c r="D6" s="11">
         <v>2016</v>
       </c>
-      <c r="F5" s="12">
+      <c r="E6" s="11">
         <v>2017</v>
       </c>
-      <c r="G5" s="12">
+      <c r="F6" s="11">
         <v>2018</v>
       </c>
-      <c r="H5" s="12">
+      <c r="G6" s="11">
         <v>2019</v>
       </c>
-      <c r="I5" s="12">
+      <c r="H6" s="11">
         <v>2020</v>
       </c>
-      <c r="J5" s="12">
+      <c r="I6" s="11">
         <v>2021</v>
       </c>
-      <c r="K5" s="12">
+      <c r="J6" s="11">
         <v>2022</v>
       </c>
-      <c r="L5" s="12">
+      <c r="K6" s="11">
         <v>2023</v>
       </c>
-      <c r="M5" s="11">
+      <c r="L6" s="30">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="5" t="s">
+      <c r="M6" s="31">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="7">
+      <c r="B7" s="7">
         <v>33.611260613685474</v>
       </c>
-      <c r="D6" s="7">
+      <c r="C7" s="7">
         <v>31.1</v>
       </c>
-      <c r="E6" s="7">
+      <c r="D7" s="7">
         <v>32.1</v>
       </c>
-      <c r="F6" s="7">
+      <c r="E7" s="7">
         <v>29.8</v>
       </c>
-      <c r="G6" s="7">
+      <c r="F7" s="7">
         <v>29.8</v>
       </c>
-      <c r="H6" s="7">
+      <c r="G7" s="7">
         <v>27.9</v>
       </c>
-      <c r="I6" s="7">
+      <c r="H7" s="7">
         <v>28.1</v>
       </c>
-      <c r="J6" s="7">
+      <c r="I7" s="7">
         <v>24.7</v>
       </c>
-      <c r="K6" s="7">
+      <c r="J7" s="7">
         <v>26.9</v>
       </c>
-      <c r="L6" s="8">
+      <c r="K7" s="8">
         <v>27.1</v>
       </c>
-      <c r="M6" s="13">
+      <c r="L7" s="32">
         <v>29.6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="3" t="s">
+      <c r="M7" s="32">
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A8" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...20 lines deleted...]
-      <c r="J7" s="7" t="s">
+      <c r="B8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K7" s="7">
+      <c r="J8" s="7">
         <v>19.8</v>
       </c>
-      <c r="L7" s="8">
+      <c r="K8" s="8">
         <v>11</v>
       </c>
-      <c r="M7" s="13">
+      <c r="L8" s="32">
         <v>15.4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="M8" s="32">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="7">
+      <c r="B9" s="7">
         <v>22.423611979801024</v>
       </c>
-      <c r="D8" s="7">
+      <c r="C9" s="7">
         <v>22.6</v>
       </c>
-      <c r="E8" s="7">
+      <c r="D9" s="7">
         <v>25.2</v>
       </c>
-      <c r="F8" s="7">
+      <c r="E9" s="7">
         <v>25.9</v>
       </c>
-      <c r="G8" s="7">
+      <c r="F9" s="7">
         <v>25.5</v>
       </c>
-      <c r="H8" s="7">
+      <c r="G9" s="7">
         <v>26.2</v>
       </c>
-      <c r="I8" s="7">
+      <c r="H9" s="7">
         <v>24.7</v>
       </c>
-      <c r="J8" s="7">
+      <c r="I9" s="7">
         <v>23.6</v>
       </c>
-      <c r="K8" s="7">
+      <c r="J9" s="7">
         <v>16.100000000000001</v>
       </c>
-      <c r="L8" s="8">
+      <c r="K9" s="8">
         <v>15.4</v>
       </c>
-      <c r="M8" s="13">
+      <c r="L9" s="32">
         <v>15.9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="3" t="s">
+      <c r="M9" s="32">
+        <v>19.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="7">
+      <c r="B10" s="7">
         <v>34.018232175938657</v>
       </c>
-      <c r="D9" s="7">
+      <c r="C10" s="7">
         <v>20.3</v>
       </c>
-      <c r="E9" s="7">
+      <c r="D10" s="7">
         <v>19</v>
       </c>
-      <c r="F9" s="7">
+      <c r="E10" s="7">
         <v>17.600000000000001</v>
       </c>
-      <c r="G9" s="7">
+      <c r="F10" s="7">
         <v>16.2</v>
       </c>
-      <c r="H9" s="7">
+      <c r="G10" s="7">
         <v>14.9</v>
       </c>
-      <c r="I9" s="7">
+      <c r="H10" s="7">
         <v>22.1</v>
       </c>
-      <c r="J9" s="7">
+      <c r="I10" s="7">
         <v>21.1</v>
       </c>
-      <c r="K9" s="7">
+      <c r="J10" s="7">
         <v>19.8</v>
       </c>
-      <c r="L9" s="8">
+      <c r="K10" s="8">
         <v>20.100000000000001</v>
       </c>
-      <c r="M9" s="13">
+      <c r="L10" s="32">
         <v>18.600000000000001</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="3" t="s">
+      <c r="M10" s="32">
+        <v>20.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A11" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="7">
+      <c r="B11" s="7">
         <v>30.080494850918711</v>
       </c>
-      <c r="D10" s="7">
+      <c r="C11" s="7">
         <v>30.8</v>
       </c>
-      <c r="E10" s="7">
+      <c r="D11" s="7">
         <v>27.1</v>
       </c>
-      <c r="F10" s="7">
+      <c r="E11" s="7">
         <v>27</v>
       </c>
-      <c r="G10" s="7">
+      <c r="F11" s="7">
         <v>27</v>
       </c>
-      <c r="H10" s="7">
+      <c r="G11" s="7">
         <v>24.9</v>
       </c>
-      <c r="I10" s="7">
+      <c r="H11" s="7">
         <v>22.1</v>
       </c>
-      <c r="J10" s="7">
+      <c r="I11" s="7">
         <v>19</v>
       </c>
-      <c r="K10" s="7">
+      <c r="J11" s="7">
         <v>17.600000000000001</v>
       </c>
-      <c r="L10" s="8">
+      <c r="K11" s="8">
         <v>15.6</v>
       </c>
-      <c r="M10" s="13">
+      <c r="L11" s="32">
         <v>14.5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="3" t="s">
+      <c r="M11" s="32">
+        <v>15.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="7">
+      <c r="B12" s="7">
         <v>31.033977380981455</v>
       </c>
-      <c r="D11" s="7">
+      <c r="C12" s="7">
         <v>29.2</v>
       </c>
-      <c r="E11" s="7">
+      <c r="D12" s="7">
         <v>32.9</v>
       </c>
-      <c r="F11" s="7">
+      <c r="E12" s="7">
         <v>32.9</v>
       </c>
-      <c r="G11" s="7">
+      <c r="F12" s="7">
         <v>32.799999999999997</v>
       </c>
-      <c r="H11" s="7">
+      <c r="G12" s="7">
         <v>32.799999999999997</v>
       </c>
-      <c r="I11" s="7">
+      <c r="H12" s="7">
         <v>33</v>
       </c>
-      <c r="J11" s="7">
+      <c r="I12" s="7">
         <v>26</v>
       </c>
-      <c r="K11" s="7">
+      <c r="J12" s="7">
         <v>24.8</v>
       </c>
-      <c r="L11" s="8">
+      <c r="K12" s="8">
         <v>25.6</v>
       </c>
-      <c r="M11" s="13">
+      <c r="L12" s="32">
         <v>21.6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="3" t="s">
+      <c r="M12" s="32">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A13" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="7">
+      <c r="B13" s="7">
         <v>22.820688421221487</v>
       </c>
-      <c r="D12" s="7">
+      <c r="C13" s="7">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E12" s="7">
+      <c r="D13" s="7">
         <v>3.1</v>
       </c>
-      <c r="F12" s="7">
+      <c r="E13" s="7">
         <v>2.5</v>
       </c>
-      <c r="G12" s="7">
+      <c r="F13" s="7">
         <v>2.5</v>
       </c>
-      <c r="H12" s="7">
+      <c r="G13" s="7">
         <v>9.8000000000000007</v>
       </c>
-      <c r="I12" s="7">
+      <c r="H13" s="7">
         <v>8.1999999999999993</v>
       </c>
-      <c r="J12" s="7">
+      <c r="I13" s="7">
         <v>6.4</v>
       </c>
-      <c r="K12" s="7">
+      <c r="J13" s="7">
         <v>5.3</v>
       </c>
-      <c r="L12" s="8">
+      <c r="K13" s="8">
         <v>32.799999999999997</v>
       </c>
-      <c r="M12" s="13">
+      <c r="L13" s="32">
         <v>32.9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="3" t="s">
+      <c r="M13" s="32">
+        <v>32.799999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A14" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="7">
+      <c r="B14" s="7">
         <v>8.9815368886713873</v>
       </c>
-      <c r="D13" s="7">
+      <c r="C14" s="7">
         <v>12</v>
       </c>
-      <c r="E13" s="7">
+      <c r="D14" s="7">
         <v>7.1</v>
       </c>
-      <c r="F13" s="7">
+      <c r="E14" s="7">
         <v>3.1</v>
       </c>
-      <c r="G13" s="7">
+      <c r="F14" s="7">
         <v>5</v>
       </c>
-      <c r="H13" s="7">
+      <c r="G14" s="7">
         <v>6</v>
       </c>
-      <c r="I13" s="7">
+      <c r="H14" s="7">
         <v>5.5</v>
       </c>
-      <c r="J13" s="7">
+      <c r="I14" s="7">
         <v>4.9000000000000004</v>
       </c>
-      <c r="K13" s="7">
+      <c r="J14" s="7">
         <v>3.4</v>
       </c>
-      <c r="L13" s="8">
+      <c r="K14" s="8">
         <v>5.0999999999999996</v>
       </c>
-      <c r="M13" s="13">
+      <c r="L14" s="32">
         <v>5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="3" t="s">
+      <c r="M14" s="32">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="7" t="s">
-[...20 lines deleted...]
-      <c r="J14" s="7" t="s">
+      <c r="B15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K14" s="7">
+      <c r="J15" s="7">
         <v>19.399999999999999</v>
       </c>
-      <c r="L14" s="8">
+      <c r="K15" s="8">
         <v>17.100000000000001</v>
       </c>
-      <c r="M14" s="13">
+      <c r="L15" s="32">
         <v>15.5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="3" t="s">
+      <c r="M15" s="32">
+        <v>13.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A16" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="7">
+      <c r="B16" s="7">
         <v>30.919613054452924</v>
       </c>
-      <c r="D15" s="7">
+      <c r="C16" s="7">
         <v>14.4</v>
       </c>
-      <c r="E15" s="7">
+      <c r="D16" s="7">
         <v>19</v>
       </c>
-      <c r="F15" s="7">
+      <c r="E16" s="7">
         <v>17.7</v>
       </c>
-      <c r="G15" s="7">
+      <c r="F16" s="7">
         <v>17.100000000000001</v>
       </c>
-      <c r="H15" s="7">
+      <c r="G16" s="7">
         <v>15.4</v>
       </c>
-      <c r="I15" s="7">
+      <c r="H16" s="7">
         <v>14.4</v>
       </c>
-      <c r="J15" s="7">
+      <c r="I16" s="7">
         <v>11.8</v>
       </c>
-      <c r="K15" s="7">
+      <c r="J16" s="7">
         <v>13.4</v>
       </c>
-      <c r="L15" s="8">
+      <c r="K16" s="8">
         <v>18.7</v>
       </c>
-      <c r="M15" s="13">
+      <c r="L16" s="32">
         <v>38.5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="3" t="s">
+      <c r="M16" s="32">
+        <v>41.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="7">
+      <c r="B17" s="7">
         <v>30.112799723117799</v>
       </c>
-      <c r="D16" s="7">
+      <c r="C17" s="7">
         <v>26.4</v>
       </c>
-      <c r="E16" s="7">
+      <c r="D17" s="7">
         <v>28.1</v>
       </c>
-      <c r="F16" s="7">
+      <c r="E17" s="7">
         <v>22.9</v>
       </c>
-      <c r="G16" s="7">
+      <c r="F17" s="7">
         <v>21.4</v>
       </c>
-      <c r="H16" s="7">
+      <c r="G17" s="7">
         <v>16.5</v>
       </c>
-      <c r="I16" s="7">
+      <c r="H17" s="7">
         <v>16.8</v>
       </c>
-      <c r="J16" s="7">
+      <c r="I17" s="7">
         <v>20.6</v>
       </c>
-      <c r="K16" s="7">
+      <c r="J17" s="7">
         <v>33.200000000000003</v>
       </c>
-      <c r="L16" s="8">
+      <c r="K17" s="8">
         <v>31</v>
       </c>
-      <c r="M16" s="13">
+      <c r="L17" s="32">
         <v>28.8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="3" t="s">
+      <c r="M17" s="32">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="7">
+      <c r="B18" s="7">
         <v>0.8544176881898552</v>
       </c>
-      <c r="D17" s="7">
+      <c r="C18" s="7">
         <v>1.8</v>
       </c>
-      <c r="E17" s="7">
+      <c r="D18" s="7">
         <v>10.7</v>
       </c>
-      <c r="F17" s="7">
+      <c r="E18" s="7">
         <v>17.3</v>
       </c>
-      <c r="G17" s="7">
+      <c r="F18" s="7">
         <v>17</v>
       </c>
-      <c r="H17" s="7">
+      <c r="G18" s="7">
         <v>15.8</v>
       </c>
-      <c r="I17" s="7">
+      <c r="H18" s="7">
         <v>31.1</v>
       </c>
-      <c r="J17" s="7">
+      <c r="I18" s="7">
         <v>30.5</v>
       </c>
-      <c r="K17" s="7">
+      <c r="J18" s="7">
         <v>38.9</v>
       </c>
-      <c r="L17" s="8">
+      <c r="K18" s="8">
         <v>34.9</v>
       </c>
-      <c r="M17" s="13">
+      <c r="L18" s="32">
         <v>35.299999999999997</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B18" s="3" t="s">
+      <c r="M18" s="32">
+        <v>31.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A19" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="7">
+      <c r="B19" s="7">
         <v>42.323950851413947</v>
       </c>
-      <c r="D18" s="7">
+      <c r="C19" s="7">
         <v>43.1</v>
       </c>
-      <c r="E18" s="7">
+      <c r="D19" s="7">
         <v>46.5</v>
       </c>
-      <c r="F18" s="7">
+      <c r="E19" s="7">
         <v>36.4</v>
       </c>
-      <c r="G18" s="7">
+      <c r="F19" s="7">
         <v>34.700000000000003</v>
       </c>
-      <c r="H18" s="7">
+      <c r="G19" s="7">
         <v>33.700000000000003</v>
       </c>
-      <c r="I18" s="7">
+      <c r="H19" s="7">
         <v>34.9</v>
       </c>
-      <c r="J18" s="7">
+      <c r="I19" s="7">
         <v>27.8</v>
       </c>
-      <c r="K18" s="7">
+      <c r="J19" s="7">
         <v>30.1</v>
       </c>
-      <c r="L18" s="8">
+      <c r="K19" s="8">
         <v>29.4</v>
       </c>
-      <c r="M18" s="13">
+      <c r="L19" s="32">
         <v>30.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B19" s="3" t="s">
+      <c r="M19" s="32">
+        <v>26.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A20" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="9">
+      <c r="B20" s="9">
         <v>25.251166077091074</v>
       </c>
-      <c r="D19" s="9">
+      <c r="C20" s="9">
         <v>29.7</v>
       </c>
-      <c r="E19" s="9">
+      <c r="D20" s="9">
         <v>27.5</v>
       </c>
-      <c r="F19" s="9">
+      <c r="E20" s="9">
         <v>18.2</v>
       </c>
-      <c r="G19" s="9" t="s">
-[...8 lines deleted...]
-      <c r="J19" s="9" t="s">
+      <c r="F20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="K19" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="3" t="s">
+      <c r="J20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A21" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="7">
+      <c r="B21" s="7">
         <v>47.357779384188539</v>
       </c>
-      <c r="D20" s="7">
+      <c r="C21" s="7">
         <v>49.2</v>
       </c>
-      <c r="E20" s="7">
+      <c r="D21" s="7">
         <v>48.8</v>
       </c>
-      <c r="F20" s="7">
+      <c r="E21" s="7">
         <v>48.5</v>
       </c>
-      <c r="G20" s="7">
+      <c r="F21" s="7">
         <v>48.4</v>
       </c>
-      <c r="H20" s="7">
+      <c r="G21" s="7">
         <v>38.700000000000003</v>
       </c>
-      <c r="I20" s="7">
+      <c r="H21" s="7">
         <v>36.700000000000003</v>
       </c>
-      <c r="J20" s="7">
+      <c r="I21" s="7">
         <v>40.299999999999997</v>
       </c>
-      <c r="K20" s="7">
+      <c r="J21" s="7">
         <v>79.7</v>
       </c>
-      <c r="L20" s="8">
+      <c r="K21" s="8">
         <v>83.4</v>
       </c>
-      <c r="M20" s="13">
+      <c r="L21" s="32">
         <v>60.7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B21" s="3" t="s">
+      <c r="M21" s="32">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A22" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="7">
+      <c r="B22" s="7">
         <v>43.992403178171116</v>
       </c>
-      <c r="D21" s="7">
+      <c r="C22" s="7">
         <v>45.6</v>
       </c>
-      <c r="E21" s="7">
+      <c r="D22" s="7">
         <v>43.8</v>
       </c>
-      <c r="F21" s="7">
+      <c r="E22" s="7">
         <v>39</v>
       </c>
-      <c r="G21" s="7">
+      <c r="F22" s="7">
         <v>35</v>
       </c>
-      <c r="H21" s="7">
+      <c r="G22" s="7">
         <v>34.9</v>
       </c>
-      <c r="I21" s="7">
+      <c r="H22" s="7">
         <v>34.5</v>
       </c>
-      <c r="J21" s="7">
+      <c r="I22" s="7">
         <v>36.5</v>
       </c>
-      <c r="K21" s="7">
+      <c r="J22" s="7">
         <v>38.9</v>
       </c>
-      <c r="L21" s="8">
+      <c r="K22" s="8">
         <v>42.4</v>
       </c>
-      <c r="M21" s="13">
+      <c r="L22" s="32">
         <v>52.4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="3" t="s">
+      <c r="M22" s="32">
+        <v>54.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A23" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="7" t="s">
-[...11 lines deleted...]
-      <c r="G22" s="7">
+      <c r="B23" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F23" s="7">
         <v>13</v>
       </c>
-      <c r="H22" s="7">
+      <c r="G23" s="7">
         <v>10.6</v>
       </c>
-      <c r="I22" s="7">
+      <c r="H23" s="7">
         <v>16.5</v>
       </c>
-      <c r="J22" s="7">
+      <c r="I23" s="7">
         <v>20.2</v>
       </c>
-      <c r="K22" s="7">
+      <c r="J23" s="7">
         <v>6.8</v>
       </c>
-      <c r="L22" s="8">
+      <c r="K23" s="8">
         <v>8</v>
       </c>
-      <c r="M22" s="13">
+      <c r="L23" s="32">
         <v>40.4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="3" t="s">
+      <c r="M23" s="32">
+        <v>40.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A24" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="7" t="s">
-[...20 lines deleted...]
-      <c r="J23" s="7" t="s">
+      <c r="B24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="H24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="K23" s="7">
+      <c r="J24" s="7">
         <v>8.4</v>
       </c>
-      <c r="L23" s="8">
+      <c r="K24" s="8">
         <v>8.5</v>
       </c>
-      <c r="M23" s="13">
+      <c r="L24" s="32">
         <v>7.5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="3" t="s">
+      <c r="M24" s="32">
+        <v>7.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A25" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C24" s="7">
+      <c r="B25" s="7">
         <v>31.388977640901295</v>
       </c>
-      <c r="D24" s="7">
+      <c r="C25" s="7">
         <v>36.4</v>
       </c>
-      <c r="E24" s="7">
+      <c r="D25" s="7">
         <v>38.200000000000003</v>
       </c>
-      <c r="F24" s="7">
+      <c r="E25" s="7">
         <v>35.6</v>
       </c>
-      <c r="G24" s="7">
+      <c r="F25" s="7">
         <v>37.5</v>
       </c>
-      <c r="H24" s="7">
+      <c r="G25" s="7">
         <v>36.1</v>
       </c>
-      <c r="I24" s="7">
+      <c r="H25" s="7">
         <v>36.200000000000003</v>
       </c>
-      <c r="J24" s="7">
+      <c r="I25" s="7">
         <v>34</v>
       </c>
-      <c r="K24" s="7">
+      <c r="J25" s="7">
         <v>36.4</v>
       </c>
-      <c r="L24" s="8">
+      <c r="K25" s="8">
         <v>34.4</v>
       </c>
-      <c r="M24" s="13">
+      <c r="L25" s="32">
         <v>31.9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="3" t="s">
+      <c r="M25" s="32">
+        <v>28.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A26" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="7">
+      <c r="B26" s="7">
         <v>49.114612188365648</v>
       </c>
-      <c r="D25" s="7">
+      <c r="C26" s="7">
         <v>42.8</v>
       </c>
-      <c r="E25" s="7">
+      <c r="D26" s="7">
         <v>38.6</v>
       </c>
-      <c r="F25" s="7">
+      <c r="E26" s="7">
         <v>29.7</v>
       </c>
-      <c r="G25" s="7">
+      <c r="F26" s="7">
         <v>27.1</v>
       </c>
-      <c r="H25" s="7">
+      <c r="G26" s="7">
         <v>25.2</v>
       </c>
-      <c r="I25" s="7">
+      <c r="H26" s="7">
         <v>22.6</v>
       </c>
-      <c r="J25" s="7">
+      <c r="I26" s="7">
         <v>20.8</v>
       </c>
-      <c r="K25" s="7">
+      <c r="J26" s="7">
         <v>18.8</v>
       </c>
-      <c r="L25" s="8">
+      <c r="K26" s="8">
         <v>17.100000000000001</v>
       </c>
-      <c r="M25" s="13">
+      <c r="L26" s="32">
         <v>15.6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B26" s="3" t="s">
+      <c r="M26" s="32">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A27" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="7">
+      <c r="B27" s="7">
         <v>48.242417664206428</v>
       </c>
-      <c r="D26" s="7">
+      <c r="C27" s="7">
         <v>56.6</v>
       </c>
-      <c r="E26" s="7">
+      <c r="D27" s="7">
         <v>55.1</v>
       </c>
-      <c r="F26" s="7">
+      <c r="E27" s="7">
         <v>56.4</v>
       </c>
-      <c r="G26" s="7">
+      <c r="F27" s="7">
         <v>56.4</v>
       </c>
-      <c r="H26" s="7">
+      <c r="G27" s="7">
         <v>56.8</v>
       </c>
-      <c r="I26" s="7">
+      <c r="H27" s="7">
         <v>58.2</v>
       </c>
-      <c r="J26" s="7">
+      <c r="I27" s="7">
         <v>56.1</v>
       </c>
-      <c r="K26" s="7">
+      <c r="J27" s="7">
         <v>55.3</v>
       </c>
-      <c r="L26" s="8">
+      <c r="K27" s="8">
         <v>54.2</v>
       </c>
-      <c r="M26" s="13">
+      <c r="L27" s="32">
         <v>51.8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B27" s="4" t="s">
+      <c r="M27" s="32">
+        <v>49.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" s="3" customFormat="1" ht="11.25">
+      <c r="A28" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G27" s="10">
+      <c r="B28" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="F28" s="10">
         <v>19.899999999999999</v>
       </c>
-      <c r="H27" s="10">
+      <c r="G28" s="10">
         <v>19.899999999999999</v>
       </c>
-      <c r="I27" s="10">
+      <c r="H28" s="10">
         <v>18.399999999999999</v>
       </c>
-      <c r="J27" s="10">
+      <c r="I28" s="10">
         <v>4.0999999999999996</v>
       </c>
-      <c r="K27" s="10">
+      <c r="J28" s="10">
         <v>4.2</v>
       </c>
-      <c r="L27" s="10">
+      <c r="K28" s="10">
         <v>4.2</v>
       </c>
-      <c r="M27" s="14">
+      <c r="L28" s="33">
         <v>3.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="6" t="s">
+      <c r="M28" s="33">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C29" s="6"/>
-[...2 lines deleted...]
-      <c r="B30" s="2"/>
+      <c r="B30" s="6"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="B31" s="2"/>
+      <c r="A31" s="2"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="C3:M4"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:M5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>