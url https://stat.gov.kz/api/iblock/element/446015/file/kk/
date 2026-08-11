--- v0 (2026-04-23)
+++ v1 (2026-08-11)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="10380" tabRatio="841"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="69">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
@@ -193,94 +190,95 @@
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Орнатылған қазандықтардың (энергия қондырғыларының) саны</t>
   </si>
   <si>
     <t>Орнатылған қазандардың (энергоқондырғылардың) саны</t>
   </si>
   <si>
-    <t>Абильдаева Арайлым Мейрамхановна</t>
-[...7 lines deleted...]
-  <si>
     <t>6-ТП</t>
   </si>
   <si>
     <t>2014 жылдан</t>
   </si>
   <si>
     <t>Оңтүcтік Қазақстан</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701719</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/business-statistics/stat-energy/dynamic-tables/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
   <si>
     <t>Орнатылған қазандықтардың саны — бұл белгілі бір нысанда немесе жүйеде физикалық түрде орнатылып, пайдалануға дайын қазандықтардың жалпы саны.</t>
   </si>
   <si>
     <t>есептелмейтін</t>
+  </si>
+  <si>
+    <t>Мұратова Аяжан Мұратқызы</t>
+  </si>
+  <si>
+    <t>+7 7172749784</t>
+  </si>
+  <si>
+    <t>a.muratova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="53">
+  <fonts count="55">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -624,50 +622,62 @@
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="23"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="55">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -1190,53 +1200,51 @@
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1314,212 +1322,228 @@
     <xf numFmtId="0" fontId="37" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="38" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="51" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="40" fillId="51" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="52" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="47" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="48" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="54" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="52" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="53" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="53" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="53" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="55" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="104">
-    <cellStyle name="20% — акцент1" xfId="26" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент1" xfId="26" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="60"/>
-    <cellStyle name="20% — акцент2" xfId="30" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент2" xfId="30" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="61"/>
-    <cellStyle name="20% — акцент3" xfId="34" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент3" xfId="34" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="62"/>
-    <cellStyle name="20% — акцент4" xfId="38" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент4" xfId="38" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="63"/>
-    <cellStyle name="20% — акцент5" xfId="42" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент5" xfId="42" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="64"/>
-    <cellStyle name="20% — акцент6" xfId="46" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="20% - Акцент6" xfId="46" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="65"/>
-    <cellStyle name="40% — акцент1" xfId="27" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент1" xfId="27" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="66"/>
-    <cellStyle name="40% — акцент2" xfId="31" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент2" xfId="31" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="67"/>
-    <cellStyle name="40% — акцент3" xfId="35" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент3" xfId="35" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3 2" xfId="68"/>
-    <cellStyle name="40% — акцент4" xfId="39" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент4" xfId="39" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4 2" xfId="69"/>
-    <cellStyle name="40% — акцент5" xfId="43" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент5" xfId="43" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5 2" xfId="70"/>
-    <cellStyle name="40% — акцент6" xfId="47" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="40% - Акцент6" xfId="47" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6 2" xfId="71"/>
-    <cellStyle name="60% — акцент1" xfId="28" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент1" xfId="28" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1 2" xfId="72"/>
-    <cellStyle name="60% — акцент2" xfId="32" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент2" xfId="32" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2 2" xfId="73"/>
-    <cellStyle name="60% — акцент3" xfId="36" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент3" xfId="36" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3 2" xfId="74"/>
-    <cellStyle name="60% — акцент4" xfId="40" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент4" xfId="40" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4 2" xfId="75"/>
-    <cellStyle name="60% — акцент5" xfId="44" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент5" xfId="44" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5 2" xfId="76"/>
-    <cellStyle name="60% — акцент6" xfId="48" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="60% - Акцент6" xfId="48" builtinId="52" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6 2" xfId="77"/>
     <cellStyle name="Акцент1" xfId="25" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент1 2" xfId="78"/>
     <cellStyle name="Акцент2" xfId="29" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент2 2" xfId="79"/>
     <cellStyle name="Акцент3" xfId="33" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент3 2" xfId="80"/>
     <cellStyle name="Акцент4" xfId="37" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент4 2" xfId="81"/>
     <cellStyle name="Акцент5" xfId="41" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент5 2" xfId="82"/>
     <cellStyle name="Акцент6" xfId="45" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Акцент6 2" xfId="83"/>
     <cellStyle name="Ввод " xfId="17" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Ввод  2" xfId="84"/>
     <cellStyle name="Вывод" xfId="18" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вывод 2" xfId="85"/>
     <cellStyle name="Вычисление" xfId="19" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Вычисление 2" xfId="86"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 1 2" xfId="87"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 2 2" xfId="88"/>
@@ -1565,129 +1589,229 @@
     <cellStyle name="Связанная ячейка 2" xfId="98"/>
     <cellStyle name="Текст предупреждения" xfId="22" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения 2" xfId="99"/>
     <cellStyle name="Хороший" xfId="14" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 2" xfId="100"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Styl tabulky 1" pivot="0" count="0"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>847725</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\Хат СП по измен. лого\Приложение\ЛОГО КАЗ по левому краю.png"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="47625"/>
+          <a:ext cx="2990850" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>571500</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>809625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2" descr="Энергетика (1).png">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9191625" y="76200"/>
+          <a:ext cx="742950" cy="733425"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1851,1583 +1975,1567 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701719" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ar.abildaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701719" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.muratova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A54" sqref="A54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36.7109375" customWidth="1"/>
     <col min="2" max="2" width="78.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75">
-      <c r="A1" s="36"/>
-      <c r="B1" s="36"/>
+      <c r="A1" s="57"/>
+      <c r="B1" s="57"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="26">
+      <c r="B2" s="25">
         <v>301202</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B3" s="25" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="17" t="s">
+      <c r="A5" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="26" t="s">
+      <c r="B5" s="25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B6" s="25" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="30" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="25.5">
-[...3 lines deleted...]
-      <c r="B7" s="29" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="27">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="27">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="26" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...11 lines deleted...]
-      <c r="B9" s="29" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
-[...94 lines deleted...]
-    </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="19"/>
-      <c r="B22" s="19"/>
+      <c r="A22" s="18"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="19"/>
-      <c r="B23" s="19"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="19"/>
-      <c r="B24" s="19"/>
+      <c r="A24" s="18"/>
+      <c r="B24" s="18"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="19"/>
-      <c r="B25" s="19"/>
+      <c r="A25" s="18"/>
+      <c r="B25" s="18"/>
     </row>
     <row r="26" spans="1:2">
-      <c r="A26" s="19"/>
-      <c r="B26" s="19"/>
+      <c r="A26" s="18"/>
+      <c r="B26" s="18"/>
     </row>
     <row r="27" spans="1:2">
-      <c r="A27" s="19"/>
-      <c r="B27" s="19"/>
+      <c r="A27" s="18"/>
+      <c r="B27" s="18"/>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" s="19"/>
-      <c r="B28" s="19"/>
+      <c r="A28" s="18"/>
+      <c r="B28" s="18"/>
     </row>
     <row r="29" spans="1:2">
-      <c r="A29" s="20"/>
-      <c r="B29" s="20"/>
+      <c r="A29" s="19"/>
+      <c r="B29" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B21" r:id="rId2"/>
-[...1 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B53" sqref="B53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="88.140625" customWidth="1"/>
+    <col min="2" max="2" width="88.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="22"/>
+      <c r="B2" s="21"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="22" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="22" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="23" t="s">
+      <c r="B8" s="22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="23" t="s">
+      <c r="B9" s="22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="23"/>
+      <c r="B10" s="22"/>
     </row>
     <row r="11" spans="2:2" ht="26.25">
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="23"/>
+      <c r="B12" s="22"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="23"/>
+      <c r="B13" s="22"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="25" t="s">
+      <c r="B20" s="24" t="s">
         <v>54</v>
       </c>
-      <c r="C20" s="21"/>
-      <c r="D20" s="21"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D31" sqref="D31"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="21.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="12" width="9.85546875" style="5" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="55.5" customHeight="1">
-[...11 lines deleted...]
-      <c r="M1" s="37"/>
+    <row r="1" spans="1:19" ht="67.5" customHeight="1">
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
-      <c r="T1" s="4"/>
-[...2 lines deleted...]
-      <c r="B2" s="38" t="s">
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="C2" s="38"/>
-[...9 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="B2" s="58"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
-      <c r="T2" s="4"/>
-[...2 lines deleted...]
-      <c r="B3" s="39" t="s">
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" s="48">
+        <v>301202</v>
+      </c>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="39"/>
-[...13 lines deleted...]
-      <c r="B4" s="6"/>
+    </row>
+    <row r="4" spans="1:19" s="3" customFormat="1" ht="11.25">
+      <c r="A4" s="6"/>
+      <c r="B4" s="14">
+        <v>2014</v>
+      </c>
       <c r="C4" s="14">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D4" s="14">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="E4" s="14">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="F4" s="14">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G4" s="14">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H4" s="14">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="I4" s="14">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="J4" s="14">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="K4" s="14">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="L4" s="14">
         <v>2023</v>
       </c>
-      <c r="M4" s="15">
+      <c r="L4" s="56">
         <v>2024</v>
+      </c>
+      <c r="M4" s="50">
+        <v>2025</v>
       </c>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
-      <c r="T4" s="2"/>
-[...2 lines deleted...]
-      <c r="B5" s="7" t="s">
+    </row>
+    <row r="5" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="40">
+      <c r="B5" s="33">
         <v>5997</v>
       </c>
-      <c r="D5" s="40">
+      <c r="C5" s="33">
         <v>5992</v>
       </c>
-      <c r="E5" s="40">
+      <c r="D5" s="33">
         <v>5477</v>
       </c>
-      <c r="F5" s="40">
+      <c r="E5" s="33">
         <v>5375</v>
       </c>
-      <c r="G5" s="40">
+      <c r="F5" s="33">
         <v>5625</v>
       </c>
-      <c r="H5" s="40">
+      <c r="G5" s="33">
         <v>5692</v>
       </c>
-      <c r="I5" s="40">
+      <c r="H5" s="33">
         <v>5754</v>
       </c>
-      <c r="J5" s="40">
+      <c r="I5" s="33">
         <v>6278</v>
       </c>
-      <c r="K5" s="40">
+      <c r="J5" s="33">
         <v>6368</v>
       </c>
-      <c r="L5" s="41">
+      <c r="K5" s="34">
         <v>5924</v>
       </c>
-      <c r="M5" s="42">
+      <c r="L5" s="35">
         <v>5888</v>
+      </c>
+      <c r="M5" s="52">
+        <v>6004</v>
       </c>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
-      <c r="T5" s="10"/>
-[...5 lines deleted...]
-      <c r="B6" s="8" t="s">
+    </row>
+    <row r="6" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A6" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="43" t="s">
-[...23 lines deleted...]
-      <c r="K6" s="44">
+      <c r="B6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="J6" s="37">
         <v>332</v>
       </c>
-      <c r="L6" s="45">
+      <c r="K6" s="38">
         <v>321</v>
       </c>
-      <c r="M6" s="46">
+      <c r="L6" s="39">
         <v>335</v>
+      </c>
+      <c r="M6" s="53">
+        <v>342</v>
       </c>
       <c r="N6" s="10"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
       <c r="S6" s="10"/>
-      <c r="T6" s="10"/>
-[...5 lines deleted...]
-      <c r="B7" s="8" t="s">
+    </row>
+    <row r="7" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="44">
+      <c r="B7" s="37">
         <v>966</v>
       </c>
-      <c r="D7" s="44">
+      <c r="C7" s="37">
         <v>994</v>
       </c>
-      <c r="E7" s="44">
+      <c r="D7" s="37">
         <v>919</v>
       </c>
-      <c r="F7" s="44">
+      <c r="E7" s="37">
         <v>761</v>
       </c>
-      <c r="G7" s="44">
+      <c r="F7" s="37">
         <v>907</v>
       </c>
-      <c r="H7" s="44">
+      <c r="G7" s="37">
         <v>1029</v>
       </c>
-      <c r="I7" s="44">
+      <c r="H7" s="37">
         <v>1136</v>
       </c>
-      <c r="J7" s="44">
+      <c r="I7" s="37">
         <v>1201</v>
       </c>
-      <c r="K7" s="44">
+      <c r="J7" s="37">
         <v>1190</v>
       </c>
-      <c r="L7" s="41">
+      <c r="K7" s="34">
         <v>634</v>
       </c>
-      <c r="M7" s="46">
+      <c r="L7" s="39">
         <v>720</v>
+      </c>
+      <c r="M7" s="53">
+        <v>756</v>
       </c>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
-      <c r="T7" s="10"/>
-[...5 lines deleted...]
-      <c r="B8" s="9" t="s">
+    </row>
+    <row r="8" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A8" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="44">
+      <c r="B8" s="37">
         <v>580</v>
       </c>
-      <c r="D8" s="44">
+      <c r="C8" s="37">
         <v>570</v>
       </c>
-      <c r="E8" s="44">
+      <c r="D8" s="37">
         <v>561</v>
       </c>
-      <c r="F8" s="44">
+      <c r="E8" s="37">
         <v>549</v>
       </c>
-      <c r="G8" s="44">
+      <c r="F8" s="37">
         <v>568</v>
       </c>
-      <c r="H8" s="44">
+      <c r="G8" s="37">
         <v>557</v>
       </c>
-      <c r="I8" s="44">
+      <c r="H8" s="37">
         <v>560</v>
       </c>
-      <c r="J8" s="44">
+      <c r="I8" s="37">
         <v>512</v>
       </c>
-      <c r="K8" s="44">
+      <c r="J8" s="37">
         <v>532</v>
       </c>
-      <c r="L8" s="41">
+      <c r="K8" s="34">
         <v>440</v>
       </c>
-      <c r="M8" s="46">
+      <c r="L8" s="39">
         <v>438</v>
+      </c>
+      <c r="M8" s="53">
+        <v>372</v>
       </c>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
       <c r="Q8" s="10"/>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
-      <c r="T8" s="10"/>
-[...5 lines deleted...]
-      <c r="B9" s="8" t="s">
+    </row>
+    <row r="9" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="44">
+      <c r="B9" s="37">
         <v>215</v>
       </c>
-      <c r="D9" s="44">
+      <c r="C9" s="37">
         <v>215</v>
       </c>
-      <c r="E9" s="44">
+      <c r="D9" s="37">
         <v>190</v>
       </c>
-      <c r="F9" s="44">
+      <c r="E9" s="37">
         <v>204</v>
       </c>
-      <c r="G9" s="44">
+      <c r="F9" s="37">
         <v>187</v>
       </c>
-      <c r="H9" s="44">
+      <c r="G9" s="37">
         <v>130</v>
       </c>
-      <c r="I9" s="44">
+      <c r="H9" s="37">
         <v>146</v>
       </c>
-      <c r="J9" s="44">
+      <c r="I9" s="37">
         <v>200</v>
       </c>
-      <c r="K9" s="44">
+      <c r="J9" s="37">
         <v>142</v>
       </c>
-      <c r="L9" s="47">
+      <c r="K9" s="40">
         <v>183</v>
       </c>
-      <c r="M9" s="46">
+      <c r="L9" s="39">
         <v>212</v>
+      </c>
+      <c r="M9" s="53">
+        <v>261</v>
       </c>
       <c r="N9" s="10"/>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
       <c r="Q9" s="10"/>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
-      <c r="T9" s="10"/>
-[...5 lines deleted...]
-      <c r="B10" s="8" t="s">
+    </row>
+    <row r="10" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="44">
-[...5 lines deleted...]
-      <c r="E10" s="44">
+      <c r="B10" s="37">
+        <v>60</v>
+      </c>
+      <c r="C10" s="37">
+        <v>60</v>
+      </c>
+      <c r="D10" s="37">
         <v>99</v>
       </c>
-      <c r="F10" s="44">
+      <c r="E10" s="37">
         <v>98</v>
       </c>
-      <c r="G10" s="44">
+      <c r="F10" s="37">
         <v>100</v>
       </c>
-      <c r="H10" s="44">
+      <c r="G10" s="37">
         <v>100</v>
       </c>
-      <c r="I10" s="44">
+      <c r="H10" s="37">
         <v>87</v>
       </c>
-      <c r="J10" s="44">
+      <c r="I10" s="37">
         <v>86</v>
       </c>
-      <c r="K10" s="44">
+      <c r="J10" s="37">
         <v>107</v>
       </c>
-      <c r="L10" s="47">
+      <c r="K10" s="40">
         <v>116</v>
       </c>
-      <c r="M10" s="46">
+      <c r="L10" s="39">
         <v>124</v>
+      </c>
+      <c r="M10" s="53">
+        <v>111</v>
       </c>
       <c r="N10" s="10"/>
       <c r="O10" s="10"/>
       <c r="P10" s="10"/>
       <c r="Q10" s="10"/>
       <c r="R10" s="10"/>
       <c r="S10" s="10"/>
-      <c r="T10" s="10"/>
-[...5 lines deleted...]
-      <c r="B11" s="8" t="s">
+    </row>
+    <row r="11" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="44">
+      <c r="B11" s="37">
         <v>355</v>
       </c>
-      <c r="D11" s="44">
+      <c r="C11" s="37">
         <v>336</v>
       </c>
-      <c r="E11" s="44">
+      <c r="D11" s="37">
         <v>352</v>
       </c>
-      <c r="F11" s="44">
+      <c r="E11" s="37">
         <v>357</v>
       </c>
-      <c r="G11" s="44">
+      <c r="F11" s="37">
         <v>359</v>
       </c>
-      <c r="H11" s="44">
+      <c r="G11" s="37">
         <v>288</v>
       </c>
-      <c r="I11" s="44">
+      <c r="H11" s="37">
         <v>288</v>
       </c>
-      <c r="J11" s="44">
+      <c r="I11" s="37">
         <v>293</v>
       </c>
-      <c r="K11" s="44">
+      <c r="J11" s="37">
         <v>313</v>
       </c>
-      <c r="L11" s="47">
+      <c r="K11" s="40">
         <v>281</v>
       </c>
-      <c r="M11" s="46">
+      <c r="L11" s="39">
+        <v>274</v>
+      </c>
+      <c r="M11" s="53">
         <v>274</v>
       </c>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
-      <c r="T11" s="10"/>
-[...5 lines deleted...]
-      <c r="B12" s="9" t="s">
+    </row>
+    <row r="12" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A12" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="44">
+      <c r="B12" s="37">
         <v>424</v>
       </c>
-      <c r="D12" s="44">
+      <c r="C12" s="37">
         <v>417</v>
       </c>
-      <c r="E12" s="44">
+      <c r="D12" s="37">
         <v>395</v>
       </c>
-      <c r="F12" s="44">
+      <c r="E12" s="37">
         <v>445</v>
       </c>
-      <c r="G12" s="44">
+      <c r="F12" s="37">
         <v>457</v>
       </c>
-      <c r="H12" s="44">
+      <c r="G12" s="37">
         <v>602</v>
       </c>
-      <c r="I12" s="44">
+      <c r="H12" s="37">
         <v>603</v>
       </c>
-      <c r="J12" s="44">
+      <c r="I12" s="37">
         <v>603</v>
       </c>
-      <c r="K12" s="44">
+      <c r="J12" s="37">
         <v>627</v>
       </c>
-      <c r="L12" s="47">
+      <c r="K12" s="40">
         <v>723</v>
       </c>
-      <c r="M12" s="46">
+      <c r="L12" s="39">
         <v>791</v>
+      </c>
+      <c r="M12" s="53">
+        <v>874</v>
       </c>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
-      <c r="T12" s="10"/>
-[...5 lines deleted...]
-      <c r="B13" s="9" t="s">
+    </row>
+    <row r="13" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A13" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="43" t="s">
-[...23 lines deleted...]
-      <c r="K13" s="44">
+      <c r="B13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="J13" s="37">
         <v>85</v>
       </c>
-      <c r="L13" s="48">
+      <c r="K13" s="41">
         <v>85</v>
       </c>
-      <c r="M13" s="46">
+      <c r="L13" s="39">
         <v>91</v>
+      </c>
+      <c r="M13" s="53">
+        <v>83</v>
       </c>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
-      <c r="T13" s="10"/>
-[...5 lines deleted...]
-      <c r="B14" s="9" t="s">
+    </row>
+    <row r="14" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A14" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="44">
+      <c r="B14" s="37">
         <v>741</v>
       </c>
-      <c r="D14" s="44">
+      <c r="C14" s="37">
         <v>522</v>
       </c>
-      <c r="E14" s="44">
+      <c r="D14" s="37">
         <v>432</v>
       </c>
-      <c r="F14" s="44">
+      <c r="E14" s="37">
         <v>398</v>
       </c>
-      <c r="G14" s="44">
+      <c r="F14" s="37">
         <v>414</v>
       </c>
-      <c r="H14" s="44">
+      <c r="G14" s="37">
         <v>430</v>
       </c>
-      <c r="I14" s="44">
+      <c r="H14" s="37">
         <v>423</v>
       </c>
-      <c r="J14" s="44">
+      <c r="I14" s="37">
         <v>601</v>
       </c>
-      <c r="K14" s="44">
+      <c r="J14" s="37">
         <v>465</v>
       </c>
-      <c r="L14" s="47">
+      <c r="K14" s="40">
         <v>472</v>
       </c>
-      <c r="M14" s="46">
+      <c r="L14" s="39">
         <v>305</v>
+      </c>
+      <c r="M14" s="53">
+        <v>304</v>
       </c>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
-      <c r="T14" s="10"/>
-[...5 lines deleted...]
-      <c r="B15" s="9" t="s">
+    </row>
+    <row r="15" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A15" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="44">
+      <c r="B15" s="37">
         <v>330</v>
       </c>
-      <c r="D15" s="44">
+      <c r="C15" s="37">
         <v>356</v>
       </c>
-      <c r="E15" s="44">
+      <c r="D15" s="37">
         <v>366</v>
       </c>
-      <c r="F15" s="44">
+      <c r="E15" s="37">
         <v>369</v>
       </c>
-      <c r="G15" s="44">
+      <c r="F15" s="37">
         <v>386</v>
       </c>
-      <c r="H15" s="44">
+      <c r="G15" s="37">
         <v>384</v>
       </c>
-      <c r="I15" s="44">
+      <c r="H15" s="37">
         <v>377</v>
       </c>
-      <c r="J15" s="44">
+      <c r="I15" s="37">
         <v>389</v>
       </c>
-      <c r="K15" s="44">
+      <c r="J15" s="37">
         <v>389</v>
       </c>
-      <c r="L15" s="47">
+      <c r="K15" s="40">
         <v>397</v>
       </c>
-      <c r="M15" s="46">
+      <c r="L15" s="39">
         <v>404</v>
+      </c>
+      <c r="M15" s="53">
+        <v>481</v>
       </c>
       <c r="N15" s="10"/>
       <c r="O15" s="10"/>
       <c r="P15" s="10"/>
       <c r="Q15" s="10"/>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
-      <c r="T15" s="10"/>
-[...5 lines deleted...]
-      <c r="B16" s="9" t="s">
+    </row>
+    <row r="16" spans="1:19" s="8" customFormat="1" ht="11.25">
+      <c r="A16" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="44">
+      <c r="B16" s="37">
         <v>118</v>
       </c>
-      <c r="D16" s="44">
+      <c r="C16" s="37">
         <v>124</v>
       </c>
-      <c r="E16" s="44">
+      <c r="D16" s="37">
         <v>93</v>
       </c>
-      <c r="F16" s="44">
+      <c r="E16" s="37">
         <v>91</v>
       </c>
-      <c r="G16" s="44">
+      <c r="F16" s="37">
         <v>94</v>
       </c>
-      <c r="H16" s="44">
+      <c r="G16" s="37">
         <v>92</v>
       </c>
-      <c r="I16" s="44">
+      <c r="H16" s="37">
         <v>91</v>
       </c>
-      <c r="J16" s="44">
+      <c r="I16" s="37">
         <v>84</v>
       </c>
-      <c r="K16" s="44">
+      <c r="J16" s="37">
         <v>101</v>
       </c>
-      <c r="L16" s="47">
+      <c r="K16" s="40">
         <v>100</v>
       </c>
-      <c r="M16" s="46">
+      <c r="L16" s="39">
         <v>88</v>
+      </c>
+      <c r="M16" s="53">
+        <v>89</v>
       </c>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
-      <c r="T16" s="10"/>
-[...5 lines deleted...]
-      <c r="B17" s="9" t="s">
+    </row>
+    <row r="17" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A17" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="44">
+      <c r="B17" s="37">
         <v>107</v>
       </c>
-      <c r="D17" s="44">
+      <c r="C17" s="37">
         <v>206</v>
       </c>
-      <c r="E17" s="44">
+      <c r="D17" s="37">
         <v>205</v>
       </c>
-      <c r="F17" s="44">
+      <c r="E17" s="37">
         <v>193</v>
       </c>
-      <c r="G17" s="44">
+      <c r="F17" s="37">
         <v>192</v>
       </c>
-      <c r="H17" s="44">
+      <c r="G17" s="37">
         <v>185</v>
       </c>
-      <c r="I17" s="44">
+      <c r="H17" s="37">
         <v>196</v>
       </c>
-      <c r="J17" s="44">
+      <c r="I17" s="37">
         <v>187</v>
       </c>
-      <c r="K17" s="44">
+      <c r="J17" s="37">
         <v>187</v>
       </c>
-      <c r="L17" s="47">
+      <c r="K17" s="40">
         <v>197</v>
       </c>
-      <c r="M17" s="46">
+      <c r="L17" s="39">
         <v>228</v>
+      </c>
+      <c r="M17" s="53">
+        <v>199</v>
       </c>
       <c r="N17" s="10"/>
       <c r="O17" s="10"/>
       <c r="P17" s="10"/>
       <c r="Q17" s="10"/>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
-      <c r="T17" s="10"/>
-[...6 lines deleted...]
-      <c r="C18" s="44">
+    </row>
+    <row r="18" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A18" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="37">
         <v>127</v>
       </c>
-      <c r="D18" s="44">
+      <c r="C18" s="37">
         <v>128</v>
       </c>
-      <c r="E18" s="44">
+      <c r="D18" s="37">
         <v>128</v>
       </c>
-      <c r="F18" s="44">
+      <c r="E18" s="37">
         <v>131</v>
       </c>
-      <c r="G18" s="44">
+      <c r="F18" s="37">
         <v>374</v>
       </c>
-      <c r="H18" s="44">
+      <c r="G18" s="37">
         <v>388</v>
       </c>
-      <c r="I18" s="43" t="s">
-[...12 lines deleted...]
-        <v>63</v>
+      <c r="H18" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="J18" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="K18" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="L18" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="M18" s="54" t="s">
+        <v>60</v>
       </c>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
-      <c r="T18" s="10"/>
-[...5 lines deleted...]
-      <c r="B19" s="9" t="s">
+    </row>
+    <row r="19" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A19" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="44">
+      <c r="B19" s="37">
         <v>271</v>
       </c>
-      <c r="D19" s="44">
+      <c r="C19" s="37">
         <v>346</v>
       </c>
-      <c r="E19" s="44">
+      <c r="D19" s="37">
         <v>310</v>
       </c>
-      <c r="F19" s="44">
+      <c r="E19" s="37">
         <v>336</v>
       </c>
-      <c r="G19" s="44">
+      <c r="F19" s="37">
         <v>401</v>
       </c>
-      <c r="H19" s="44">
+      <c r="G19" s="37">
         <v>379</v>
       </c>
-      <c r="I19" s="44">
+      <c r="H19" s="37">
         <v>344</v>
       </c>
-      <c r="J19" s="44">
+      <c r="I19" s="37">
         <v>351</v>
       </c>
-      <c r="K19" s="44">
+      <c r="J19" s="37">
         <v>331</v>
       </c>
-      <c r="L19" s="47">
+      <c r="K19" s="40">
         <v>277</v>
       </c>
-      <c r="M19" s="46">
+      <c r="L19" s="39">
         <v>246</v>
+      </c>
+      <c r="M19" s="53">
+        <v>266</v>
       </c>
       <c r="N19" s="10"/>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
-      <c r="T19" s="10"/>
-[...5 lines deleted...]
-      <c r="B20" s="9" t="s">
+    </row>
+    <row r="20" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C20" s="44">
+      <c r="B20" s="37">
         <v>288</v>
       </c>
-      <c r="D20" s="44">
+      <c r="C20" s="37">
         <v>273</v>
       </c>
-      <c r="E20" s="44">
+      <c r="D20" s="37">
         <v>295</v>
       </c>
-      <c r="F20" s="44">
+      <c r="E20" s="37">
         <v>390</v>
       </c>
-      <c r="G20" s="44">
+      <c r="F20" s="37">
         <v>64</v>
       </c>
-      <c r="H20" s="44">
+      <c r="G20" s="37">
         <v>69</v>
       </c>
-      <c r="I20" s="44">
+      <c r="H20" s="37">
         <v>374</v>
       </c>
-      <c r="J20" s="44">
+      <c r="I20" s="37">
         <v>384</v>
       </c>
-      <c r="K20" s="44">
+      <c r="J20" s="37">
         <v>386</v>
       </c>
-      <c r="L20" s="47">
+      <c r="K20" s="40">
         <v>387</v>
       </c>
-      <c r="M20" s="46">
+      <c r="L20" s="39">
         <v>356</v>
+      </c>
+      <c r="M20" s="53">
+        <v>328</v>
       </c>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
-      <c r="T20" s="10"/>
-[...5 lines deleted...]
-      <c r="B21" s="9" t="s">
+    </row>
+    <row r="21" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="43" t="s">
-[...17 lines deleted...]
-      <c r="I21" s="44">
+      <c r="B21" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="D21" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H21" s="37">
         <v>82</v>
       </c>
-      <c r="J21" s="44">
+      <c r="I21" s="37">
         <v>131</v>
       </c>
-      <c r="K21" s="44">
+      <c r="J21" s="37">
         <v>132</v>
       </c>
-      <c r="L21" s="47">
+      <c r="K21" s="40">
         <v>204</v>
       </c>
-      <c r="M21" s="46">
+      <c r="L21" s="39">
         <v>204</v>
+      </c>
+      <c r="M21" s="53">
+        <v>193</v>
       </c>
       <c r="N21" s="10"/>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
       <c r="Q21" s="10"/>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
-      <c r="T21" s="10"/>
-[...5 lines deleted...]
-      <c r="B22" s="9" t="s">
+    </row>
+    <row r="22" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A22" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="43" t="s">
-[...23 lines deleted...]
-      <c r="K22" s="44">
+      <c r="B22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="G22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="J22" s="37">
         <v>146</v>
       </c>
-      <c r="L22" s="48">
+      <c r="K22" s="41">
         <v>145</v>
       </c>
-      <c r="M22" s="46">
+      <c r="L22" s="39">
         <v>94</v>
+      </c>
+      <c r="M22" s="53">
+        <v>96</v>
       </c>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
       <c r="Q22" s="10"/>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
-      <c r="T22" s="10"/>
-[...5 lines deleted...]
-      <c r="B23" s="9" t="s">
+    </row>
+    <row r="23" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A23" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C23" s="44">
+      <c r="B23" s="37">
         <v>723</v>
       </c>
-      <c r="D23" s="44">
+      <c r="C23" s="37">
         <v>712</v>
       </c>
-      <c r="E23" s="44">
+      <c r="D23" s="37">
         <v>422</v>
       </c>
-      <c r="F23" s="44">
+      <c r="E23" s="37">
         <v>385</v>
       </c>
-      <c r="G23" s="44">
+      <c r="F23" s="37">
         <v>385</v>
       </c>
-      <c r="H23" s="44">
+      <c r="G23" s="37">
         <v>389</v>
       </c>
-      <c r="I23" s="44">
+      <c r="H23" s="37">
         <v>396</v>
       </c>
-      <c r="J23" s="44">
+      <c r="I23" s="37">
         <v>549</v>
       </c>
-      <c r="K23" s="44">
+      <c r="J23" s="37">
         <v>208</v>
       </c>
-      <c r="L23" s="47">
+      <c r="K23" s="40">
         <v>209</v>
       </c>
-      <c r="M23" s="46">
+      <c r="L23" s="39">
         <v>211</v>
+      </c>
+      <c r="M23" s="53">
+        <v>215</v>
       </c>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
       <c r="Q23" s="10"/>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
-      <c r="T23" s="10"/>
-[...5 lines deleted...]
-      <c r="B24" s="9" t="s">
+    </row>
+    <row r="24" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A24" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="44">
-[...2 lines deleted...]
-      <c r="D24" s="44">
+      <c r="B24" s="37">
+        <v>60</v>
+      </c>
+      <c r="C24" s="37">
         <v>105</v>
       </c>
-      <c r="E24" s="44">
+      <c r="D24" s="37">
         <v>104</v>
       </c>
-      <c r="F24" s="44">
+      <c r="E24" s="37">
         <v>87</v>
       </c>
-      <c r="G24" s="44">
+      <c r="F24" s="37">
         <v>98</v>
       </c>
-      <c r="H24" s="44">
+      <c r="G24" s="37">
         <v>88</v>
       </c>
-      <c r="I24" s="44">
+      <c r="H24" s="37">
         <v>88</v>
       </c>
-      <c r="J24" s="44">
+      <c r="I24" s="37">
         <v>91</v>
       </c>
-      <c r="K24" s="44">
+      <c r="J24" s="37">
         <v>84</v>
       </c>
-      <c r="L24" s="47">
+      <c r="K24" s="40">
         <v>94</v>
       </c>
-      <c r="M24" s="46">
+      <c r="L24" s="39">
         <v>119</v>
+      </c>
+      <c r="M24" s="53">
+        <v>111</v>
       </c>
       <c r="N24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
       <c r="Q24" s="10"/>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
-      <c r="T24" s="10"/>
-[...5 lines deleted...]
-      <c r="B25" s="9" t="s">
+    </row>
+    <row r="25" spans="1:21" s="8" customFormat="1" ht="11.25">
+      <c r="A25" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C25" s="44">
+      <c r="B25" s="37">
         <v>632</v>
       </c>
-      <c r="D25" s="44">
+      <c r="C25" s="37">
         <v>628</v>
       </c>
-      <c r="E25" s="44">
+      <c r="D25" s="37">
         <v>606</v>
       </c>
-      <c r="F25" s="44">
+      <c r="E25" s="37">
         <v>581</v>
       </c>
-      <c r="G25" s="44">
+      <c r="F25" s="37">
         <v>565</v>
       </c>
-      <c r="H25" s="44">
+      <c r="G25" s="37">
         <v>500</v>
       </c>
-      <c r="I25" s="44">
+      <c r="H25" s="37">
         <v>485</v>
       </c>
-      <c r="J25" s="44">
+      <c r="I25" s="37">
         <v>510</v>
       </c>
-      <c r="K25" s="44">
+      <c r="J25" s="37">
         <v>503</v>
       </c>
-      <c r="L25" s="47">
+      <c r="K25" s="40">
         <v>483</v>
       </c>
-      <c r="M25" s="46">
+      <c r="L25" s="39">
         <v>470</v>
+      </c>
+      <c r="M25" s="53">
+        <v>474</v>
       </c>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
-      <c r="T25" s="10"/>
-[...5 lines deleted...]
-      <c r="B26" s="11" t="s">
+    </row>
+    <row r="26" spans="1:21" s="10" customFormat="1" ht="11.25">
+      <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="C26" s="49" t="s">
-[...11 lines deleted...]
-      <c r="G26" s="50">
+      <c r="B26" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="F26" s="43">
         <v>74</v>
       </c>
-      <c r="H26" s="50">
+      <c r="G26" s="43">
         <v>82</v>
       </c>
-      <c r="I26" s="50">
+      <c r="H26" s="43">
         <v>78</v>
       </c>
-      <c r="J26" s="50">
+      <c r="I26" s="43">
         <v>106</v>
       </c>
-      <c r="K26" s="50">
+      <c r="J26" s="43">
         <v>108</v>
       </c>
-      <c r="L26" s="51">
+      <c r="K26" s="44">
         <v>176</v>
       </c>
-      <c r="M26" s="52">
+      <c r="L26" s="45">
         <v>178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="13" t="s">
+      <c r="M26" s="51">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="15" customHeight="1">
+      <c r="A28" s="55" t="s">
         <v>21</v>
       </c>
+      <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="E28" s="13"/>
       <c r="F28" s="13"/>
       <c r="G28" s="13"/>
       <c r="H28" s="13"/>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
-      <c r="K28" s="13"/>
+      <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
-      <c r="V28" s="1"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:22">
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" s="12"/>
       <c r="B29" s="12"/>
       <c r="C29" s="12"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="12"/>
       <c r="I29" s="12"/>
       <c r="J29" s="12"/>
-      <c r="K29" s="12"/>
+      <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
-      <c r="V29" s="1"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:22">
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
-      <c r="K30" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="B3:M3"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>