--- v0 (2026-04-21)
+++ v1 (2026-05-15)
@@ -12,65 +12,65 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="255" yWindow="195" windowWidth="27150" windowHeight="11115" tabRatio="849"/>
+    <workbookView xWindow="28785" yWindow="-15" windowWidth="28590" windowHeight="6315" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ВВП (1990-1997)" sheetId="7" r:id="rId3"/>
     <sheet name="ВВП (1998-2009)" sheetId="8" r:id="rId4"/>
     <sheet name="ВВП" sheetId="3" r:id="rId5"/>
     <sheet name="структура" sheetId="6" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
-  <calcPr calcId="124519" iterate="1"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G7" i="8"/>
   <c r="K7"/>
   <c r="H7"/>
   <c r="I7"/>
   <c r="J7"/>
   <c r="C8" i="7"/>
   <c r="D8"/>
   <c r="E8"/>
   <c r="F8"/>
   <c r="G8"/>
   <c r="H8"/>
   <c r="I8"/>
   <c r="B8"/>
   <c r="F5"/>
   <c r="G5"/>
   <c r="H5"/>
   <c r="I5"/>
   <c r="E5"/>
   <c r="D5"/>
   <c r="C5"/>
@@ -127,51 +127,51 @@
   <c r="V7"/>
   <c r="U7"/>
   <c r="T7"/>
   <c r="S7"/>
   <c r="R7"/>
   <c r="Q7"/>
   <c r="P7"/>
   <c r="O7"/>
   <c r="N7"/>
   <c r="H7"/>
   <c r="D7"/>
   <c r="E7"/>
   <c r="M7"/>
   <c r="L7"/>
   <c r="I7"/>
   <c r="C7"/>
   <c r="G7"/>
   <c r="J7"/>
   <c r="F7"/>
   <c r="K7"/>
   <c r="B7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="131">
   <si>
     <t xml:space="preserve">Оплата труда </t>
   </si>
   <si>
     <t xml:space="preserve">Валовая прибыль/валовой смешанный доход </t>
   </si>
   <si>
     <t>Валовой внутренний продукт</t>
   </si>
   <si>
     <t>2011 год</t>
   </si>
   <si>
     <t>2012 год</t>
   </si>
   <si>
     <t>2013 год</t>
   </si>
   <si>
     <t>2014 год</t>
   </si>
   <si>
     <t>2015 год</t>
   </si>
   <si>
@@ -352,53 +352,50 @@
     <t>миллион тенге</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП, рассчитанный методом доходов, представляет собой сумму первичных доходов всех секторов экономики – оплаты труда, других налогов на производство, налогов на продукты, потребления основного капитала и прибыли/смешанных доходов. </t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика расчета</t>
-  </si>
-[...1 lines deleted...]
-    <t>ВВП методом доходов расчитывается как сумма оплаты труда, чистых налогов на производство и импорт, валовой прибыли и смешанного дохода</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=</t>
   </si>
@@ -644,50 +641,112 @@
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2024 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов </t>
+  </si>
+  <si>
+    <t>ВВП методом доходов рассчитывается как сумма оплаты труда, чистых налогов на производство и импорт, валовой прибыли и смешанного дохода</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 год</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Данные за январь-декабрь 2025 года рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>предварительные данные</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -771,57 +830,61 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -880,51 +943,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -983,163 +1046,130 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
   </cellStyles>
-  <dxfs count="1">
-[...12 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="1%20&#1054;&#1087;&#1083;&#1072;&#1090;&#1072;%20&#1090;&#1088;&#1091;&#1076;&#1072;%20&#1074;%20&#1089;&#1095;&#1077;&#1090;&#1077;%20&#1086;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1085;&#1080;&#1103;%20&#1076;&#1086;&#1093;&#1086;&#1076;&#1086;&#1074;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/public/Users/a.yermagambetova/Downloads/1.%20&#1042;&#1042;&#1055;%20&#1084;&#1077;&#1090;&#1086;&#1076;&#1086;&#1084;%20&#1087;&#1088;&#1086;&#1080;&#1079;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
@@ -1529,275 +1559,275 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279594/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="54"/>
-      <c r="B1" s="54"/>
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="56">
+      <c r="B2" s="48">
         <v>111307</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="B3" s="57" t="s">
+      <c r="B3" s="49" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="B4" s="58" t="s">
+      <c r="B4" s="50" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="57" t="s">
+      <c r="B5" s="49" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="57" t="s">
-        <v>118</v>
+      <c r="B6" s="49" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="55" t="s">
+      <c r="A7" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="B7" s="60" t="s">
+      <c r="B7" s="52" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="55" t="s">
+      <c r="A8" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="50" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="55" t="s">
+      <c r="A9" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="52" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="47" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="B10" s="52" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="B10" s="60" t="s">
+      <c r="B11" s="53"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="56" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-[...14 lines deleted...]
-      <c r="A13" s="63" t="s">
+    <row r="14" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A14" s="64" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="64" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="70" t="s">
+      <c r="B14" s="63" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A15" s="65"/>
+      <c r="B15" s="63" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A16" s="66"/>
+      <c r="B16" s="63" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="55" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="65" t="s">
-[...11 lines deleted...]
-      <c r="B16" s="65" t="s">
+      <c r="B17" s="57" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="58">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" s="58">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="47" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="50" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-[...32 lines deleted...]
-      <c r="A21" s="55" t="s">
+    <row r="22" spans="1:2">
+      <c r="A22" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="58" t="s">
+      <c r="B22" s="59" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="47" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="60" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-[...14 lines deleted...]
-    </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="54"/>
-      <c r="B24" s="54"/>
+      <c r="A24" s="46"/>
+      <c r="B24" s="46"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" s="54"/>
-      <c r="B25" s="54"/>
+      <c r="A25" s="46"/>
+      <c r="B25" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
-[...3 lines deleted...]
-    <hyperlink ref="B17" r:id="rId7"/>
+    <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B17" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="8" t="s">
         <v>57</v>
@@ -1852,272 +1882,272 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="4"/>
     <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" s="4" customFormat="1" ht="15">
-[...16 lines deleted...]
-      <c r="B4" s="44">
+    <row r="3" spans="1:9" s="4" customFormat="1">
+      <c r="A3" s="68"/>
+      <c r="B3" s="67" t="s">
+        <v>112</v>
+      </c>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+    </row>
+    <row r="4" spans="1:9" s="4" customFormat="1">
+      <c r="A4" s="68"/>
+      <c r="B4" s="25">
         <v>1990</v>
       </c>
-      <c r="C4" s="44">
+      <c r="C4" s="25">
         <v>1991</v>
       </c>
-      <c r="D4" s="44">
+      <c r="D4" s="25">
         <v>1992</v>
       </c>
-      <c r="E4" s="44">
+      <c r="E4" s="25">
         <v>1993</v>
       </c>
-      <c r="F4" s="44">
+      <c r="F4" s="25">
         <v>1994</v>
       </c>
-      <c r="G4" s="44">
+      <c r="G4" s="25">
         <v>1995</v>
       </c>
-      <c r="H4" s="44">
+      <c r="H4" s="25">
         <v>1996</v>
       </c>
-      <c r="I4" s="44">
+      <c r="I4" s="25">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="4" customFormat="1" ht="15">
-      <c r="A5" s="45" t="s">
+    <row r="5" spans="1:9" s="4" customFormat="1">
+      <c r="A5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="46">
+      <c r="B5" s="42">
         <f>[1]ОКОНХ!$B$25</f>
         <v>22171.3</v>
       </c>
-      <c r="C5" s="46">
+      <c r="C5" s="42">
         <f>[1]ОКОНХ!$C$25</f>
         <v>36399.4</v>
       </c>
-      <c r="D5" s="46">
+      <c r="D5" s="42">
         <f>[1]ОКОНХ!$D$25</f>
         <v>478723</v>
       </c>
-      <c r="E5" s="46">
+      <c r="E5" s="42">
         <f>[1]ОКОНХ!E25</f>
         <v>13273.6</v>
       </c>
-      <c r="F5" s="46">
+      <c r="F5" s="42">
         <f>[1]ОКОНХ!F25</f>
         <v>149316.5</v>
       </c>
-      <c r="G5" s="46">
+      <c r="G5" s="42">
         <f>[1]ОКОНХ!G25</f>
         <v>378109.7</v>
       </c>
-      <c r="H5" s="46">
+      <c r="H5" s="42">
         <f>[1]ОКОНХ!H25</f>
         <v>550256.19999999995</v>
       </c>
-      <c r="I5" s="46">
+      <c r="I5" s="42">
         <f>[1]ОКОНХ!I25</f>
         <v>645215.30000000005</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" ht="15">
-      <c r="A6" s="47" t="s">
+    <row r="6" spans="1:9" s="4" customFormat="1">
+      <c r="A6" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="48">
+      <c r="B6" s="43">
         <v>2665.7000000000007</v>
       </c>
-      <c r="C6" s="48">
+      <c r="C6" s="43">
         <v>5314.9000000000015</v>
       </c>
-      <c r="D6" s="48">
+      <c r="D6" s="43">
         <v>141091.40000000002</v>
       </c>
-      <c r="E6" s="48">
+      <c r="E6" s="43">
         <v>2904.8999999999996</v>
       </c>
-      <c r="F6" s="48">
+      <c r="F6" s="43">
         <v>49645.30000000001</v>
       </c>
-      <c r="G6" s="48">
+      <c r="G6" s="43">
         <v>77177.3</v>
       </c>
-      <c r="H6" s="48">
+      <c r="H6" s="43">
         <v>107826.49999999999</v>
       </c>
-      <c r="I6" s="48">
+      <c r="I6" s="43">
         <v>126907.7</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="4" customFormat="1" ht="15">
-      <c r="A7" s="47" t="s">
+    <row r="7" spans="1:9" s="4" customFormat="1">
+      <c r="A7" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="48">
+      <c r="B7" s="43">
         <v>23033.5</v>
       </c>
-      <c r="C7" s="48">
+      <c r="C7" s="43">
         <v>44148.800000000003</v>
       </c>
-      <c r="D7" s="48">
+      <c r="D7" s="43">
         <v>597874.80000000005</v>
       </c>
-      <c r="E7" s="48">
+      <c r="E7" s="43">
         <v>13244.599999999999</v>
       </c>
-      <c r="F7" s="48">
+      <c r="F7" s="43">
         <v>224507</v>
       </c>
-      <c r="G7" s="48">
+      <c r="G7" s="43">
         <v>558903</v>
       </c>
-      <c r="H7" s="48">
+      <c r="H7" s="43">
         <v>757667</v>
       </c>
-      <c r="I7" s="48">
+      <c r="I7" s="43">
         <v>900019.5</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="4" customFormat="1" ht="30">
-[...3 lines deleted...]
-      <c r="B8" s="48">
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="25.5">
+      <c r="A8" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!B26</f>
         <v>-416.1</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!C26</f>
         <v>-2054.1999999999998</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!D26</f>
         <v>-63793.1</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!E26</f>
         <v>-1933.3</v>
       </c>
-      <c r="F8" s="48">
+      <c r="F8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!F26</f>
         <v>-5455.6</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!G26</f>
         <v>-6696.1</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!H26</f>
         <v>-10696</v>
       </c>
-      <c r="I8" s="48">
+      <c r="I8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!I26</f>
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="4" customFormat="1" ht="15">
-      <c r="A9" s="50" t="s">
+    <row r="9" spans="1:9" s="4" customFormat="1">
+      <c r="A9" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="51">
+      <c r="B9" s="34">
         <v>47870.5</v>
       </c>
-      <c r="C9" s="51">
+      <c r="C9" s="34">
         <v>85863.1</v>
       </c>
-      <c r="D9" s="51">
+      <c r="D9" s="34">
         <v>1217689.2000000002</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E9" s="34">
         <v>29423.1</v>
       </c>
-      <c r="F9" s="51">
+      <c r="F9" s="34">
         <v>423468.80000000005</v>
       </c>
-      <c r="G9" s="51">
+      <c r="G9" s="34">
         <v>1014190</v>
       </c>
-      <c r="H9" s="51">
+      <c r="H9" s="34">
         <v>1415749.7</v>
       </c>
-      <c r="I9" s="51">
+      <c r="I9" s="34">
         <v>1672142.5</v>
       </c>
     </row>
     <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="19"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11" spans="1:9" s="4" customFormat="1">
       <c r="A11" s="3"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
@@ -2163,118 +2193,118 @@
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="4" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="4" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="4" customWidth="1"/>
     <col min="15" max="35" width="9.140625" style="4"/>
     <col min="36" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93">
       <c r="A1" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:93" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="16" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:93" s="17" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="52"/>
-      <c r="B3" s="53">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45">
         <v>1998</v>
       </c>
-      <c r="C3" s="53">
+      <c r="C3" s="45">
         <v>1999</v>
       </c>
-      <c r="D3" s="53">
+      <c r="D3" s="45">
         <v>2000</v>
       </c>
-      <c r="E3" s="53">
+      <c r="E3" s="45">
         <v>2001</v>
       </c>
-      <c r="F3" s="53">
+      <c r="F3" s="45">
         <v>2002</v>
       </c>
-      <c r="G3" s="53">
+      <c r="G3" s="45">
         <v>2003</v>
       </c>
-      <c r="H3" s="53">
+      <c r="H3" s="45">
         <v>2004</v>
       </c>
-      <c r="I3" s="53">
+      <c r="I3" s="45">
         <v>2005</v>
       </c>
-      <c r="J3" s="53">
+      <c r="J3" s="45">
         <v>2006</v>
       </c>
-      <c r="K3" s="53">
+      <c r="K3" s="45">
         <v>2007</v>
       </c>
-      <c r="L3" s="53">
+      <c r="L3" s="45">
         <v>2008</v>
       </c>
-      <c r="M3" s="53">
+      <c r="M3" s="45">
         <v>2009</v>
       </c>
       <c r="AJ3" s="18"/>
       <c r="AK3" s="18"/>
       <c r="AL3" s="18"/>
       <c r="AM3" s="18"/>
       <c r="AN3" s="18"/>
       <c r="AO3" s="18"/>
       <c r="AP3" s="18"/>
       <c r="AQ3" s="18"/>
       <c r="AR3" s="18"/>
       <c r="AS3" s="18"/>
       <c r="AT3" s="18"/>
       <c r="AU3" s="18"/>
       <c r="AV3" s="18"/>
       <c r="AW3" s="18"/>
       <c r="AX3" s="18"/>
       <c r="AY3" s="18"/>
       <c r="AZ3" s="18"/>
       <c r="BA3" s="18"/>
       <c r="BB3" s="18"/>
       <c r="BC3" s="18"/>
       <c r="BD3" s="18"/>
       <c r="BE3" s="18"/>
       <c r="BF3" s="18"/>
@@ -2416,51 +2446,51 @@
       </c>
       <c r="G6" s="43">
         <v>2644368.4</v>
       </c>
       <c r="H6" s="43">
         <v>3376098.9</v>
       </c>
       <c r="I6" s="43">
         <v>4319588.3</v>
       </c>
       <c r="J6" s="43">
         <v>6179247.5999999996</v>
       </c>
       <c r="K6" s="43">
         <v>7269958.5</v>
       </c>
       <c r="L6" s="43">
         <v>9427093.8999999985</v>
       </c>
       <c r="M6" s="43">
         <v>10198782.199999999</v>
       </c>
     </row>
     <row r="7" spans="1:93" ht="25.5">
       <c r="A7" s="32" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B7" s="43">
         <v>-10370.4</v>
       </c>
       <c r="C7" s="43">
         <v>-18660.599999999999</v>
       </c>
       <c r="D7" s="43">
         <v>-23660</v>
       </c>
       <c r="E7" s="43">
         <v>-37339.5</v>
       </c>
       <c r="F7" s="43">
         <v>-55702.8</v>
       </c>
       <c r="G7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!G27</f>
         <v>-71332.100000000006</v>
       </c>
       <c r="H7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!H27</f>
         <v>-110000.3</v>
       </c>
       <c r="I7" s="43">
@@ -2754,102 +2784,102 @@
       <c r="CK12" s="3"/>
       <c r="CL12" s="3"/>
       <c r="CM12" s="3"/>
       <c r="CN12" s="3"/>
       <c r="CO12" s="3"/>
     </row>
     <row r="15" spans="1:93">
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
     </row>
     <row r="18" spans="7:7">
       <c r="G18" s="24"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CG19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="25" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="34" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="14.28515625" style="3" customWidth="1"/>
     <col min="36" max="42" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="46" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="49" max="50" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="4" customWidth="1"/>
     <col min="52" max="52" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="4" customWidth="1"/>
     <col min="56" max="56" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" customWidth="1"/>
     <col min="62" max="62" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="14.5703125" style="4" customWidth="1"/>
-    <col min="65" max="65" width="12.140625" style="4" customWidth="1"/>
+    <col min="65" max="65" width="13.85546875" style="4" customWidth="1"/>
     <col min="66" max="85" width="9.140625" style="4"/>
     <col min="86" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66">
       <c r="A1" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:66" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
@@ -2864,67 +2894,67 @@
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
-      <c r="BL2" s="16" t="s">
-        <v>97</v>
+      <c r="BM2" s="16" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:66" ht="25.5">
       <c r="A3" s="25"/>
       <c r="B3" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="C3" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="D3" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="E3" s="26" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="26" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="26" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="26" t="s">
         <v>16</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>4</v>
       </c>
@@ -2964,144 +2994,147 @@
       <c r="Y3" s="25" t="s">
         <v>7</v>
       </c>
       <c r="Z3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AA3" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AB3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AC3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="AD3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AE3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AF3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AG3" s="25" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="AH3" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AI3" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AJ3" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="25" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AL3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AM3" s="26" t="s">
         <v>36</v>
       </c>
       <c r="AN3" s="26" t="s">
         <v>37</v>
       </c>
       <c r="AO3" s="25" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="AP3" s="26" t="s">
         <v>38</v>
       </c>
       <c r="AQ3" s="26" t="s">
         <v>39</v>
       </c>
       <c r="AR3" s="26" t="s">
         <v>40</v>
       </c>
       <c r="AS3" s="25" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="AT3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="AU3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="AV3" s="26" t="s">
         <v>43</v>
       </c>
       <c r="AW3" s="25" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="AX3" s="26" t="s">
         <v>44</v>
       </c>
       <c r="AY3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="AZ3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BA3" s="25" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BC3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="BD3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BE3" s="25" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="BF3" s="27" t="s">
         <v>50</v>
       </c>
       <c r="BG3" s="26" t="s">
         <v>51</v>
       </c>
       <c r="BH3" s="26" t="s">
         <v>52</v>
       </c>
       <c r="BI3" s="25" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="BJ3" s="27" t="s">
         <v>53</v>
       </c>
       <c r="BK3" s="26" t="s">
         <v>54</v>
       </c>
       <c r="BL3" s="26" t="s">
-        <v>114</v>
+        <v>113</v>
+      </c>
+      <c r="BM3" s="26" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:66">
       <c r="A4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="29">
         <v>1209374</v>
       </c>
       <c r="C4" s="29">
         <v>2794803.3</v>
       </c>
       <c r="D4" s="29">
         <v>4536583.5</v>
       </c>
       <c r="E4" s="29">
         <v>7492514.9000000004</v>
       </c>
       <c r="F4" s="29">
         <v>1469455.6</v>
       </c>
       <c r="G4" s="29">
         <v>3459657.6</v>
       </c>
       <c r="H4" s="29">
@@ -3253,50 +3286,53 @@
       </c>
       <c r="BE4" s="30">
         <v>36821377.299999997</v>
       </c>
       <c r="BF4" s="30">
         <v>7452246.9000000004</v>
       </c>
       <c r="BG4" s="30">
         <v>16882556.199999999</v>
       </c>
       <c r="BH4" s="30">
         <v>26987231.300000001</v>
       </c>
       <c r="BI4" s="30">
         <v>42403123.299999997</v>
       </c>
       <c r="BJ4" s="30">
         <v>8767049.3000000007</v>
       </c>
       <c r="BK4" s="30">
         <v>19708690.199999999</v>
       </c>
       <c r="BL4" s="30">
         <v>31744353.5</v>
       </c>
+      <c r="BM4" s="30">
+        <v>48771970.899999999</v>
+      </c>
       <c r="BN4" s="24"/>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="30">
         <v>258218</v>
       </c>
       <c r="C5" s="30">
         <v>558350.69999999995</v>
       </c>
       <c r="D5" s="30">
         <v>935716.6</v>
       </c>
       <c r="E5" s="30">
         <v>1451443.5999999999</v>
       </c>
       <c r="F5" s="30">
         <v>567808.69999999995</v>
       </c>
       <c r="G5" s="30">
         <v>1305654.7</v>
       </c>
       <c r="H5" s="30">
@@ -3448,50 +3484,53 @@
       </c>
       <c r="BE5" s="30">
         <v>10015855.6</v>
       </c>
       <c r="BF5" s="30">
         <v>2402094.5</v>
       </c>
       <c r="BG5" s="30">
         <v>4767951.5999999996</v>
       </c>
       <c r="BH5" s="30">
         <v>7680567</v>
       </c>
       <c r="BI5" s="30">
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ5" s="30">
         <v>2683644.9</v>
       </c>
       <c r="BK5" s="30">
         <v>5645059.4000000004</v>
       </c>
       <c r="BL5" s="30">
         <v>8950953.1999999993</v>
       </c>
+      <c r="BM5" s="30">
+        <v>11314498.1</v>
+      </c>
       <c r="BN5" s="24"/>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="30">
         <v>2553286.4</v>
       </c>
       <c r="C6" s="30">
         <v>5358989.9000000004</v>
       </c>
       <c r="D6" s="30">
         <v>8662928</v>
       </c>
       <c r="E6" s="30">
         <v>12871558.5</v>
       </c>
       <c r="F6" s="30">
         <v>3202959.2</v>
       </c>
       <c r="G6" s="30">
         <v>6474718.5999999996</v>
       </c>
       <c r="H6" s="30">
@@ -3643,55 +3682,58 @@
       </c>
       <c r="BE6" s="30">
         <v>72605056.799999997</v>
       </c>
       <c r="BF6" s="30">
         <v>16169562.4</v>
       </c>
       <c r="BG6" s="30">
         <v>30692232.5</v>
       </c>
       <c r="BH6" s="30">
         <v>50294827.800000004</v>
       </c>
       <c r="BI6" s="30">
         <v>84420088.700000003</v>
       </c>
       <c r="BJ6" s="30">
         <v>19016639.5</v>
       </c>
       <c r="BK6" s="30">
         <v>36018072.299999997</v>
       </c>
       <c r="BL6" s="30">
         <v>59029591.799999997</v>
       </c>
+      <c r="BM6" s="30">
+        <v>99497281.700000003</v>
+      </c>
       <c r="BN6" s="24"/>
     </row>
     <row r="7" spans="1:66" ht="25.5">
       <c r="A7" s="32" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B7" s="30">
         <v>-69194.100000000006</v>
       </c>
       <c r="C7" s="30">
         <v>-196113.2</v>
       </c>
       <c r="D7" s="30">
         <v>-314041.3</v>
       </c>
       <c r="E7" s="30">
         <v>-466859.4</v>
       </c>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="30"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
@@ -3720,50 +3762,51 @@
       <c r="AN7" s="30"/>
       <c r="AO7" s="30"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="30"/>
       <c r="AT7" s="30"/>
       <c r="AU7" s="30"/>
       <c r="AV7" s="30"/>
       <c r="AW7" s="30"/>
       <c r="AX7" s="30"/>
       <c r="AY7" s="30"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="30"/>
       <c r="BB7" s="30"/>
       <c r="BC7" s="30"/>
       <c r="BD7" s="30"/>
       <c r="BE7" s="30"/>
       <c r="BF7" s="30"/>
       <c r="BG7" s="30"/>
       <c r="BH7" s="30"/>
       <c r="BI7" s="30"/>
       <c r="BJ7" s="30"/>
       <c r="BK7" s="30"/>
       <c r="BL7" s="30"/>
+      <c r="BM7" s="30"/>
       <c r="BN7" s="24"/>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="34">
         <v>4020878.4</v>
       </c>
       <c r="C8" s="34">
         <v>8712143.9000000004</v>
       </c>
       <c r="D8" s="34">
         <v>14135228.1</v>
       </c>
       <c r="E8" s="34">
         <v>21815517</v>
       </c>
       <c r="F8" s="35">
         <v>5240223.5</v>
       </c>
       <c r="G8" s="35">
         <v>11240030.899999999</v>
       </c>
       <c r="H8" s="35">
@@ -3914,50 +3957,53 @@
         <v>75546820.300000012</v>
       </c>
       <c r="BE8" s="35">
         <v>119442289.69999999</v>
       </c>
       <c r="BF8" s="35">
         <v>26023903.800000001</v>
       </c>
       <c r="BG8" s="35">
         <v>52342740.299999997</v>
       </c>
       <c r="BH8" s="35">
         <v>84962626.099999994</v>
       </c>
       <c r="BI8" s="35">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ8" s="35">
         <v>30467333.700000003</v>
       </c>
       <c r="BK8" s="35">
         <v>61371821.899999999</v>
       </c>
       <c r="BL8" s="35">
         <v>99724898.5</v>
+      </c>
+      <c r="BM8" s="35">
+        <v>159583750.69999999</v>
       </c>
       <c r="BN8" s="24"/>
     </row>
     <row r="9" spans="1:66">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="14"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="14"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="14"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="14"/>
@@ -3984,51 +4030,51 @@
       <c r="AP9" s="13"/>
       <c r="AQ9" s="13"/>
       <c r="AR9" s="13"/>
       <c r="AS9" s="14"/>
       <c r="AT9" s="13"/>
       <c r="AU9" s="13"/>
       <c r="AV9" s="13"/>
       <c r="AW9" s="14"/>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
       <c r="BE9" s="15"/>
       <c r="BF9" s="15"/>
       <c r="BG9" s="13"/>
       <c r="BH9" s="13"/>
       <c r="BI9" s="13"/>
       <c r="BJ9" s="15"/>
       <c r="BK9" s="13"/>
     </row>
     <row r="10" spans="1:66" ht="44.25" customHeight="1">
       <c r="A10" s="7" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="14"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="14"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="14"/>
       <c r="V10" s="13"/>
       <c r="W10" s="13"/>
       <c r="X10" s="13"/>
       <c r="Y10" s="14"/>
@@ -4051,61 +4097,64 @@
       <c r="AP10" s="13"/>
       <c r="AQ10" s="13"/>
       <c r="AR10" s="13"/>
       <c r="AS10" s="14"/>
       <c r="AT10" s="13"/>
       <c r="AU10" s="13"/>
       <c r="AV10" s="13"/>
       <c r="AW10" s="14"/>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
       <c r="BE10" s="15"/>
       <c r="BF10" s="15"/>
       <c r="BG10" s="13"/>
       <c r="BH10" s="13"/>
       <c r="BI10" s="13"/>
       <c r="BJ10" s="15"/>
       <c r="BK10" s="13"/>
     </row>
     <row r="11" spans="1:66" ht="51.75" customHeight="1">
       <c r="A11" s="7" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:66">
+    <row r="12" spans="1:66" ht="46.5">
+      <c r="A12" s="62" t="s">
+        <v>129</v>
+      </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
       <c r="AB12" s="11"/>
       <c r="AC12" s="11"/>
       <c r="AD12" s="11"/>
@@ -4122,50 +4171,53 @@
       <c r="AO12" s="11"/>
       <c r="AP12" s="11"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="11"/>
       <c r="AS12" s="11"/>
       <c r="AT12" s="11"/>
       <c r="AU12" s="11"/>
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
     </row>
     <row r="13" spans="1:66">
+      <c r="A13" s="61" t="s">
+        <v>130</v>
+      </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
       <c r="AB13" s="11"/>
       <c r="AC13" s="11"/>
       <c r="AD13" s="11"/>
@@ -4316,141 +4368,137 @@
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
     </row>
     <row r="19" spans="64:64">
       <c r="BL19" s="24"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
-  <conditionalFormatting sqref="BM8">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BI4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="25" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="29" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="42" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.28515625" style="3" customWidth="1"/>
     <col min="44" max="50" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="52" max="54" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" customWidth="1"/>
     <col min="60" max="60" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="15.7109375" style="4" customWidth="1"/>
     <col min="70" max="70" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="71" max="72" width="14.5703125" style="4" customWidth="1"/>
-    <col min="73" max="93" width="9.140625" style="4"/>
+    <col min="73" max="81" width="14" style="4" customWidth="1"/>
+    <col min="82" max="93" width="9.140625" style="4"/>
     <col min="94" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:73">
       <c r="A1" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:72" ht="14.25" customHeight="1">
+    <row r="2" spans="1:73" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="21"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
@@ -4463,91 +4511,91 @@
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
-      <c r="BT2" s="16" t="s">
+      <c r="BU2" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:72" ht="25.5">
+    <row r="3" spans="1:73" ht="25.5">
       <c r="A3" s="25"/>
       <c r="B3" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="C3" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="D3" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="D3" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="F3" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="F3" s="26" t="s">
+      <c r="G3" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="G3" s="26" t="s">
+      <c r="H3" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="H3" s="26" t="s">
+      <c r="I3" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="I3" s="26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="K3" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="K3" s="26" t="s">
+      <c r="L3" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="L3" s="26" t="s">
+      <c r="M3" s="26" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="O3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="P3" s="26" t="s">
         <v>13</v>
       </c>
       <c r="Q3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="R3" s="26" t="s">
         <v>14</v>
       </c>
       <c r="S3" s="26" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="26" t="s">
         <v>16</v>
       </c>
       <c r="U3" s="25" t="s">
         <v>4</v>
       </c>
@@ -4587,147 +4635,150 @@
       <c r="AG3" s="25" t="s">
         <v>7</v>
       </c>
       <c r="AH3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AI3" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AJ3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AK3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="AL3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AM3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AN3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AO3" s="25" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="AP3" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AQ3" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AR3" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AS3" s="25" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AT3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AU3" s="26" t="s">
         <v>36</v>
       </c>
       <c r="AV3" s="26" t="s">
         <v>37</v>
       </c>
       <c r="AW3" s="25" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="AX3" s="26" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="26" t="s">
         <v>39</v>
       </c>
       <c r="AZ3" s="26" t="s">
         <v>40</v>
       </c>
       <c r="BA3" s="25" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="BC3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="BD3" s="26" t="s">
         <v>43</v>
       </c>
       <c r="BE3" s="25" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="BF3" s="26" t="s">
         <v>44</v>
       </c>
       <c r="BG3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BH3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BI3" s="25" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="BJ3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BK3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="BL3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BM3" s="25" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="BN3" s="27" t="s">
         <v>50</v>
       </c>
       <c r="BO3" s="26" t="s">
         <v>51</v>
       </c>
       <c r="BP3" s="26" t="s">
         <v>52</v>
       </c>
       <c r="BQ3" s="25" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="BR3" s="27" t="s">
         <v>53</v>
       </c>
       <c r="BS3" s="26" t="s">
         <v>54</v>
       </c>
       <c r="BT3" s="26" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:72" s="4" customFormat="1" ht="15.75" customHeight="1">
+        <v>113</v>
+      </c>
+      <c r="BU3" s="26" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="4" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="36">
         <v>30.605550359679484</v>
       </c>
       <c r="C4" s="37">
         <v>31.576646034702389</v>
       </c>
       <c r="D4" s="37">
         <v>31.099401368952371</v>
       </c>
       <c r="E4" s="37">
         <v>32.757800836622913</v>
       </c>
       <c r="F4" s="37">
         <v>36.927894736945468</v>
       </c>
       <c r="G4" s="37">
         <v>36.662332744724942</v>
       </c>
       <c r="H4" s="37">
         <v>35.667680652518101</v>
       </c>
       <c r="I4" s="37">
@@ -4900,52 +4951,55 @@
       </c>
       <c r="BM4" s="37">
         <v>30.8</v>
       </c>
       <c r="BN4" s="37">
         <v>28.6</v>
       </c>
       <c r="BO4" s="37">
         <v>32.299999999999997</v>
       </c>
       <c r="BP4" s="37">
         <v>31.8</v>
       </c>
       <c r="BQ4" s="37">
         <v>31</v>
       </c>
       <c r="BR4" s="37">
         <v>28.8</v>
       </c>
       <c r="BS4" s="37">
         <v>32.1</v>
       </c>
       <c r="BT4" s="37">
         <v>31.8</v>
       </c>
-    </row>
-    <row r="5" spans="1:72" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BU4" s="37">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="36">
         <v>7.1626378083316631</v>
       </c>
       <c r="C5" s="37">
         <v>7.3051073193549181</v>
       </c>
       <c r="D5" s="37">
         <v>8.2194531322270201</v>
       </c>
       <c r="E5" s="37">
         <v>8.5170926419414119</v>
       </c>
       <c r="F5" s="37">
         <v>6.6771484675071271</v>
       </c>
       <c r="G5" s="37">
         <v>7.1820690896181114</v>
       </c>
       <c r="H5" s="37">
         <v>7.1193320998909231</v>
       </c>
       <c r="I5" s="37">
@@ -5118,52 +5172,55 @@
       </c>
       <c r="BM5" s="37">
         <v>8.4</v>
       </c>
       <c r="BN5" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="BO5" s="37">
         <v>9.1</v>
       </c>
       <c r="BP5" s="37">
         <v>9</v>
       </c>
       <c r="BQ5" s="37">
         <v>7.3</v>
       </c>
       <c r="BR5" s="37">
         <v>8.8000000000000007</v>
       </c>
       <c r="BS5" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="BT5" s="37">
         <v>9</v>
       </c>
-    </row>
-    <row r="6" spans="1:72" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BU5" s="37">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="36">
         <v>62.23181183198885</v>
       </c>
       <c r="C6" s="37">
         <v>61.118246645942698</v>
       </c>
       <c r="D6" s="37">
         <v>60.681145498820626</v>
       </c>
       <c r="E6" s="37">
         <v>58.725106521435677</v>
       </c>
       <c r="F6" s="37">
         <v>56.394956795547408</v>
       </c>
       <c r="G6" s="37">
         <v>56.155598165656933</v>
       </c>
       <c r="H6" s="37">
         <v>57.212987247590981</v>
       </c>
       <c r="I6" s="37">
@@ -5336,52 +5393,55 @@
       </c>
       <c r="BM6" s="38">
         <v>60.8</v>
       </c>
       <c r="BN6" s="38">
         <v>62.2</v>
       </c>
       <c r="BO6" s="38">
         <v>58.6</v>
       </c>
       <c r="BP6" s="38">
         <v>59.2</v>
       </c>
       <c r="BQ6" s="38">
         <v>61.7</v>
       </c>
       <c r="BR6" s="38">
         <v>62.4</v>
       </c>
       <c r="BS6" s="38">
         <v>58.7</v>
       </c>
       <c r="BT6" s="38">
         <v>59.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:72" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BU6" s="38">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="40">
         <f t="shared" ref="B7:BM7" si="0">B4+B5+B6</f>
         <v>100</v>
       </c>
       <c r="C7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="D7" s="41">
         <f t="shared" si="0"/>
         <v>100.00000000000001</v>
       </c>
       <c r="E7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="F7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="G7" s="41">
         <f t="shared" si="0"/>
@@ -5624,59 +5684,62 @@
         <v>100</v>
       </c>
       <c r="BO7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BP7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BQ7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BR7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BS7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BT7" s="41">
         <v>100</v>
       </c>
-    </row>
-    <row r="9" spans="1:72" ht="37.5" customHeight="1">
+      <c r="BU7" s="41">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:73" ht="37.5" customHeight="1">
       <c r="A9" s="7" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:72" s="4" customFormat="1" ht="50.25" customHeight="1">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="10" spans="1:73" s="4" customFormat="1" ht="50.25" customHeight="1">
       <c r="A10" s="7" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
@@ -5690,52 +5753,54 @@
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
     </row>
-    <row r="11" spans="1:72" s="4" customFormat="1">
-      <c r="A11" s="3"/>
+    <row r="11" spans="1:73" s="4" customFormat="1" ht="46.5">
+      <c r="A11" s="62" t="s">
+        <v>129</v>
+      </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
@@ -5762,52 +5827,54 @@
       <c r="AV11" s="11"/>
       <c r="AW11" s="11"/>
       <c r="AX11" s="11"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="11"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
       <c r="BE11" s="11"/>
       <c r="BF11" s="11"/>
       <c r="BG11" s="11"/>
       <c r="BH11" s="11"/>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
       <c r="BQ11" s="11"/>
       <c r="BR11" s="11"/>
       <c r="BS11" s="11"/>
     </row>
-    <row r="12" spans="1:72" s="4" customFormat="1">
-      <c r="A12" s="3"/>
+    <row r="12" spans="1:73" s="4" customFormat="1">
+      <c r="A12" s="61" t="s">
+        <v>130</v>
+      </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
@@ -5834,51 +5901,51 @@
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
       <c r="BQ12" s="11"/>
       <c r="BR12" s="11"/>
       <c r="BS12" s="11"/>
     </row>
-    <row r="13" spans="1:72" s="4" customFormat="1">
+    <row r="13" spans="1:73" s="4" customFormat="1">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
@@ -5926,53 +5993,56 @@
       <c r="BP13" s="11"/>
       <c r="BQ13" s="11"/>
       <c r="BR13" s="11"/>
       <c r="BS13" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -5981,86 +6051,83 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{941E24CC-494A-42B6-B579-05FCF60929B2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{941E24CC-494A-42B6-B579-05FCF60929B2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ВВП (1990-1997)</vt:lpstr>
       <vt:lpstr>ВВП (1998-2009)</vt:lpstr>