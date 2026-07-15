--- v1 (2026-05-15)
+++ v2 (2026-07-15)
@@ -1,177 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="28785" yWindow="-15" windowWidth="28590" windowHeight="6315" tabRatio="849"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12165" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ВВП (1990-1997)" sheetId="7" r:id="rId3"/>
     <sheet name="ВВП (1998-2009)" sheetId="8" r:id="rId4"/>
     <sheet name="ВВП" sheetId="3" r:id="rId5"/>
     <sheet name="структура" sheetId="6" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BN8" i="3" l="1"/>
+  <c r="BT7" i="6" l="1"/>
+  <c r="BU7" i="6"/>
+  <c r="BV7" i="6"/>
   <c r="G7" i="8"/>
-  <c r="K7"/>
-[...2 lines deleted...]
-  <c r="J7"/>
+  <c r="K7" i="8"/>
+  <c r="H7" i="8"/>
+  <c r="I7" i="8"/>
+  <c r="J7" i="8"/>
   <c r="C8" i="7"/>
-  <c r="D8"/>
-[...13 lines deleted...]
-  <c r="B5"/>
+  <c r="D8" i="7"/>
+  <c r="E8" i="7"/>
+  <c r="F8" i="7"/>
+  <c r="G8" i="7"/>
+  <c r="H8" i="7"/>
+  <c r="I8" i="7"/>
+  <c r="B8" i="7"/>
+  <c r="F5" i="7"/>
+  <c r="G5" i="7"/>
+  <c r="H5" i="7"/>
+  <c r="I5" i="7"/>
+  <c r="E5" i="7"/>
+  <c r="D5" i="7"/>
+  <c r="C5" i="7"/>
+  <c r="B5" i="7"/>
   <c r="BS7" i="6"/>
-  <c r="BR7"/>
-[...67 lines deleted...]
-  <c r="B7"/>
+  <c r="BR7" i="6"/>
+  <c r="BQ7" i="6"/>
+  <c r="BP7" i="6"/>
+  <c r="BO7" i="6"/>
+  <c r="BN7" i="6"/>
+  <c r="BM7" i="6"/>
+  <c r="BL7" i="6"/>
+  <c r="BK7" i="6"/>
+  <c r="BJ7" i="6"/>
+  <c r="BI7" i="6"/>
+  <c r="BH7" i="6"/>
+  <c r="BG7" i="6"/>
+  <c r="BF7" i="6"/>
+  <c r="BE7" i="6"/>
+  <c r="BD7" i="6"/>
+  <c r="BC7" i="6"/>
+  <c r="BB7" i="6"/>
+  <c r="BA7" i="6"/>
+  <c r="AZ7" i="6"/>
+  <c r="AY7" i="6"/>
+  <c r="AX7" i="6"/>
+  <c r="AW7" i="6"/>
+  <c r="AV7" i="6"/>
+  <c r="AU7" i="6"/>
+  <c r="AT7" i="6"/>
+  <c r="AS7" i="6"/>
+  <c r="AR7" i="6"/>
+  <c r="AQ7" i="6"/>
+  <c r="AP7" i="6"/>
+  <c r="AO7" i="6"/>
+  <c r="AN7" i="6"/>
+  <c r="AM7" i="6"/>
+  <c r="AL7" i="6"/>
+  <c r="AK7" i="6"/>
+  <c r="AJ7" i="6"/>
+  <c r="AI7" i="6"/>
+  <c r="AH7" i="6"/>
+  <c r="AG7" i="6"/>
+  <c r="AF7" i="6"/>
+  <c r="AE7" i="6"/>
+  <c r="AD7" i="6"/>
+  <c r="AC7" i="6"/>
+  <c r="AB7" i="6"/>
+  <c r="AA7" i="6"/>
+  <c r="Z7" i="6"/>
+  <c r="Y7" i="6"/>
+  <c r="X7" i="6"/>
+  <c r="W7" i="6"/>
+  <c r="V7" i="6"/>
+  <c r="U7" i="6"/>
+  <c r="T7" i="6"/>
+  <c r="S7" i="6"/>
+  <c r="R7" i="6"/>
+  <c r="Q7" i="6"/>
+  <c r="P7" i="6"/>
+  <c r="O7" i="6"/>
+  <c r="N7" i="6"/>
+  <c r="H7" i="6"/>
+  <c r="D7" i="6"/>
+  <c r="E7" i="6"/>
+  <c r="M7" i="6"/>
+  <c r="L7" i="6"/>
+  <c r="I7" i="6"/>
+  <c r="C7" i="6"/>
+  <c r="G7" i="6"/>
+  <c r="J7" i="6"/>
+  <c r="F7" i="6"/>
+  <c r="K7" i="6"/>
+  <c r="B7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="132">
   <si>
     <t xml:space="preserve">Оплата труда </t>
   </si>
   <si>
     <t xml:space="preserve">Валовая прибыль/валовой смешанный доход </t>
   </si>
   <si>
     <t>Валовой внутренний продукт</t>
   </si>
   <si>
     <t>2011 год</t>
   </si>
   <si>
     <t>2012 год</t>
   </si>
   <si>
     <t>2013 год</t>
   </si>
   <si>
     <t>2014 год</t>
   </si>
   <si>
     <t>2015 год</t>
   </si>
   <si>
@@ -521,56 +525,50 @@
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Расчеты произведены в соответствии с новой Методикой оценки ненаблюдаемой экономики, зарегистрированной в Министерстве юстиции  Республики Казахстан №19215 от 8.08.2019г.</t>
     </r>
   </si>
   <si>
     <t>млн. рублей</t>
   </si>
   <si>
     <t xml:space="preserve"> 9 месяцев 2025 года</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
-  </si>
-[...4 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>С 1990 года</t>
   </si>
   <si>
     <r>
       <t>2017 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2018 год</t>
     </r>
     <r>
       <rPr>
@@ -704,59 +702,69 @@
       </rPr>
       <t xml:space="preserve">Данные за январь-декабрь 2025 года рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>предварительные данные</t>
     </r>
   </si>
+  <si>
+    <t>1 квартал 2026 год</t>
+  </si>
+  <si>
+    <t>Ермагамбетова А.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -821,56 +829,50 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -943,51 +945,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1092,107 +1094,110 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="1%20&#1054;&#1087;&#1083;&#1072;&#1090;&#1072;%20&#1090;&#1088;&#1091;&#1076;&#1072;%20&#1074;%20&#1089;&#1095;&#1077;&#1090;&#1077;%20&#1086;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1085;&#1080;&#1103;%20&#1076;&#1086;&#1093;&#1086;&#1076;&#1086;&#1074;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/public/Users/a.yermagambetova/Downloads/1.%20&#1042;&#1042;&#1055;%20&#1084;&#1077;&#1090;&#1086;&#1076;&#1086;&#1084;%20&#1087;&#1088;&#1086;&#1080;&#1079;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ"/>
       <sheetName val="ОКЭД (ГК РК 03-2003)"/>
       <sheetName val="ОКЭД (НК РК 03-2007)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="25">
           <cell r="B25">
             <v>22171.3</v>
           </cell>
           <cell r="C25">
             <v>36399.4</v>
           </cell>
           <cell r="D25">
             <v>478723</v>
           </cell>
           <cell r="E25">
             <v>13273.6</v>
           </cell>
@@ -1202,51 +1207,51 @@
           <cell r="G25">
             <v>378109.7</v>
           </cell>
           <cell r="H25">
             <v>550256.19999999995</v>
           </cell>
           <cell r="I25">
             <v>645215.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3">
         <row r="26">
           <cell r="B26">
             <v>654049.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ 1990-1997"/>
       <sheetName val="ОКЭД (ГК РК 03-2003) 1998-2006"/>
       <sheetName val="2007-2009"/>
       <sheetName val="2010-2025"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="26">
           <cell r="B26">
             <v>-416.1</v>
           </cell>
           <cell r="C26">
             <v>-2054.1999999999998</v>
           </cell>
           <cell r="D26">
             <v>-63793.1</v>
           </cell>
           <cell r="E26">
             <v>-1933.3</v>
@@ -1350,84 +1355,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1559,717 +1566,717 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="46"/>
       <c r="B1" s="46"/>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B2" s="48">
         <v>111307</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="51" t="s">
         <v>67</v>
       </c>
       <c r="B5" s="49" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="49" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" ht="38.25">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="47" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="47" t="s">
         <v>72</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5">
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="47" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="52" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="47" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="47" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="53"/>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="47" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="19.5" customHeight="1">
-      <c r="A14" s="64" t="s">
+    <row r="14" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="67" t="s">
         <v>80</v>
       </c>
-      <c r="B14" s="63" t="s">
-[...11 lines deleted...]
-      <c r="B16" s="63" t="s">
+      <c r="B14" s="62" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="68"/>
+      <c r="B15" s="62" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="69"/>
+      <c r="B16" s="62" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="55" t="s">
         <v>81</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="47" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="58">
-        <v>46135</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="47" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="58">
-        <v>46203</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="47" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="50" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="47" t="s">
         <v>87</v>
       </c>
       <c r="B21" s="50" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="47" t="s">
         <v>88</v>
       </c>
       <c r="B22" s="59" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="47" t="s">
         <v>90</v>
       </c>
-      <c r="B23" s="60" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2">
+      <c r="B23" s="65" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="46"/>
       <c r="B24" s="46"/>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="46"/>
       <c r="B25" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
-    <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B17" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="8" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="8" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="8" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="8" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="8" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="8"/>
     </row>
-    <row r="12" spans="2:2" ht="19.5" customHeight="1">
+    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="9" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="8"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="8"/>
     </row>
-    <row r="15" spans="2:2">
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B15" s="3"/>
     </row>
-    <row r="16" spans="2:2">
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B16" s="3"/>
     </row>
-    <row r="17" spans="2:2">
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B17" s="3"/>
     </row>
-    <row r="18" spans="2:2">
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="10" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="4"/>
     <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" ht="14.25" customHeight="1">
+    <row r="2" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" s="4" customFormat="1">
-[...1 lines deleted...]
-      <c r="B3" s="67" t="s">
+    <row r="3" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="71"/>
+      <c r="B3" s="70" t="s">
         <v>112</v>
       </c>
-      <c r="C3" s="67"/>
-[...1 lines deleted...]
-      <c r="E3" s="67" t="s">
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70" t="s">
         <v>96</v>
       </c>
-      <c r="F3" s="67"/>
-[...5 lines deleted...]
-      <c r="A4" s="68"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+    </row>
+    <row r="4" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="71"/>
       <c r="B4" s="25">
         <v>1990</v>
       </c>
       <c r="C4" s="25">
         <v>1991</v>
       </c>
       <c r="D4" s="25">
         <v>1992</v>
       </c>
       <c r="E4" s="25">
         <v>1993</v>
       </c>
       <c r="F4" s="25">
         <v>1994</v>
       </c>
       <c r="G4" s="25">
         <v>1995</v>
       </c>
       <c r="H4" s="25">
         <v>1996</v>
       </c>
       <c r="I4" s="25">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="4" customFormat="1">
+    <row r="5" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="42">
         <f>[1]ОКОНХ!$B$25</f>
         <v>22171.3</v>
       </c>
       <c r="C5" s="42">
         <f>[1]ОКОНХ!$C$25</f>
         <v>36399.4</v>
       </c>
       <c r="D5" s="42">
         <f>[1]ОКОНХ!$D$25</f>
         <v>478723</v>
       </c>
       <c r="E5" s="42">
         <f>[1]ОКОНХ!E25</f>
         <v>13273.6</v>
       </c>
       <c r="F5" s="42">
         <f>[1]ОКОНХ!F25</f>
         <v>149316.5</v>
       </c>
       <c r="G5" s="42">
         <f>[1]ОКОНХ!G25</f>
         <v>378109.7</v>
       </c>
       <c r="H5" s="42">
         <f>[1]ОКОНХ!H25</f>
         <v>550256.19999999995</v>
       </c>
       <c r="I5" s="42">
         <f>[1]ОКОНХ!I25</f>
         <v>645215.30000000005</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1">
+    <row r="6" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="43">
         <v>2665.7000000000007</v>
       </c>
       <c r="C6" s="43">
         <v>5314.9000000000015</v>
       </c>
       <c r="D6" s="43">
         <v>141091.40000000002</v>
       </c>
       <c r="E6" s="43">
         <v>2904.8999999999996</v>
       </c>
       <c r="F6" s="43">
         <v>49645.30000000001</v>
       </c>
       <c r="G6" s="43">
         <v>77177.3</v>
       </c>
       <c r="H6" s="43">
         <v>107826.49999999999</v>
       </c>
       <c r="I6" s="43">
         <v>126907.7</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="4" customFormat="1">
+    <row r="7" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="43">
         <v>23033.5</v>
       </c>
       <c r="C7" s="43">
         <v>44148.800000000003</v>
       </c>
       <c r="D7" s="43">
         <v>597874.80000000005</v>
       </c>
       <c r="E7" s="43">
         <v>13244.599999999999</v>
       </c>
       <c r="F7" s="43">
         <v>224507</v>
       </c>
       <c r="G7" s="43">
         <v>558903</v>
       </c>
       <c r="H7" s="43">
         <v>757667</v>
       </c>
       <c r="I7" s="43">
         <v>900019.5</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="4" customFormat="1" ht="25.5">
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A8" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!B26</f>
         <v>-416.1</v>
       </c>
       <c r="C8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!C26</f>
         <v>-2054.1999999999998</v>
       </c>
       <c r="D8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!D26</f>
         <v>-63793.1</v>
       </c>
       <c r="E8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!E26</f>
         <v>-1933.3</v>
       </c>
       <c r="F8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!F26</f>
         <v>-5455.6</v>
       </c>
       <c r="G8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!G26</f>
         <v>-6696.1</v>
       </c>
       <c r="H8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!H26</f>
         <v>-10696</v>
       </c>
       <c r="I8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!I26</f>
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="4" customFormat="1">
+    <row r="9" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="34">
         <v>47870.5</v>
       </c>
       <c r="C9" s="34">
         <v>85863.1</v>
       </c>
       <c r="D9" s="34">
         <v>1217689.2000000002</v>
       </c>
       <c r="E9" s="34">
         <v>29423.1</v>
       </c>
       <c r="F9" s="34">
         <v>423468.80000000005</v>
       </c>
       <c r="G9" s="34">
         <v>1014190</v>
       </c>
       <c r="H9" s="34">
         <v>1415749.7</v>
       </c>
       <c r="I9" s="34">
         <v>1672142.5</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
     </row>
-    <row r="11" spans="1:9" s="4" customFormat="1">
+    <row r="11" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
-    <row r="12" spans="1:9" s="4" customFormat="1">
+    <row r="12" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1">
+    <row r="13" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CO18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="4" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="4" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="4" customWidth="1"/>
     <col min="15" max="35" width="9.140625" style="4"/>
     <col min="36" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:93" ht="14.25" customHeight="1">
+    <row r="2" spans="1:93" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="16" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="3" spans="1:93" s="17" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:93" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44"/>
       <c r="B3" s="45">
         <v>1998</v>
       </c>
       <c r="C3" s="45">
         <v>1999</v>
       </c>
       <c r="D3" s="45">
         <v>2000</v>
       </c>
       <c r="E3" s="45">
         <v>2001</v>
       </c>
       <c r="F3" s="45">
         <v>2002</v>
       </c>
       <c r="G3" s="45">
         <v>2003</v>
       </c>
       <c r="H3" s="45">
         <v>2004</v>
       </c>
       <c r="I3" s="45">
         <v>2005</v>
       </c>
@@ -2321,276 +2328,276 @@
       <c r="BQ3" s="18"/>
       <c r="BR3" s="18"/>
       <c r="BS3" s="18"/>
       <c r="BT3" s="18"/>
       <c r="BU3" s="18"/>
       <c r="BV3" s="18"/>
       <c r="BW3" s="18"/>
       <c r="BX3" s="18"/>
       <c r="BY3" s="18"/>
       <c r="BZ3" s="18"/>
       <c r="CA3" s="18"/>
       <c r="CB3" s="18"/>
       <c r="CC3" s="18"/>
       <c r="CD3" s="18"/>
       <c r="CE3" s="18"/>
       <c r="CF3" s="18"/>
       <c r="CG3" s="18"/>
       <c r="CH3" s="18"/>
       <c r="CI3" s="18"/>
       <c r="CJ3" s="18"/>
       <c r="CK3" s="18"/>
       <c r="CL3" s="18"/>
       <c r="CM3" s="18"/>
       <c r="CN3" s="18"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="42">
         <v>654049.30000000005</v>
       </c>
       <c r="C4" s="42">
         <v>718624.3</v>
       </c>
       <c r="D4" s="42">
         <v>931774.6</v>
       </c>
       <c r="E4" s="42">
         <v>1167110</v>
       </c>
       <c r="F4" s="42">
         <v>1237247</v>
       </c>
       <c r="G4" s="42">
         <v>1517919</v>
       </c>
       <c r="H4" s="42">
         <v>1955071.7</v>
       </c>
       <c r="I4" s="42">
         <v>2507682.7999999998</v>
       </c>
       <c r="J4" s="42">
         <v>3228965.6</v>
       </c>
       <c r="K4" s="42">
         <v>4433689.7</v>
       </c>
       <c r="L4" s="42">
         <v>5258583.3</v>
       </c>
       <c r="M4" s="42">
         <v>5765398.7000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="43">
         <v>149693.29999999999</v>
       </c>
       <c r="C5" s="43">
         <v>167932</v>
       </c>
       <c r="D5" s="43">
         <v>253989.4</v>
       </c>
       <c r="E5" s="43">
         <v>320743.59999999963</v>
       </c>
       <c r="F5" s="43">
         <v>382240.79999999981</v>
       </c>
       <c r="G5" s="43">
         <v>449687.9</v>
       </c>
       <c r="H5" s="43">
         <v>538963.69999999995</v>
       </c>
       <c r="I5" s="43">
         <v>763322.4</v>
       </c>
       <c r="J5" s="43">
         <v>805518</v>
       </c>
       <c r="K5" s="43">
         <v>1146145.8</v>
       </c>
       <c r="L5" s="43">
         <v>1367242</v>
       </c>
       <c r="M5" s="43">
         <v>1043466.1</v>
       </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="43">
         <v>929520.89999999991</v>
       </c>
       <c r="C6" s="43">
         <v>1129900</v>
       </c>
       <c r="D6" s="43">
         <v>1414137.6</v>
       </c>
       <c r="E6" s="43">
         <v>1762739.7000000002</v>
       </c>
       <c r="F6" s="43">
         <v>2156789.5</v>
       </c>
       <c r="G6" s="43">
         <v>2644368.4</v>
       </c>
       <c r="H6" s="43">
         <v>3376098.9</v>
       </c>
       <c r="I6" s="43">
         <v>4319588.3</v>
       </c>
       <c r="J6" s="43">
         <v>6179247.5999999996</v>
       </c>
       <c r="K6" s="43">
         <v>7269958.5</v>
       </c>
       <c r="L6" s="43">
         <v>9427093.8999999985</v>
       </c>
       <c r="M6" s="43">
         <v>10198782.199999999</v>
       </c>
     </row>
-    <row r="7" spans="1:93" ht="25.5">
+    <row r="7" spans="1:93" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B7" s="43">
         <v>-10370.4</v>
       </c>
       <c r="C7" s="43">
         <v>-18660.599999999999</v>
       </c>
       <c r="D7" s="43">
         <v>-23660</v>
       </c>
       <c r="E7" s="43">
         <v>-37339.5</v>
       </c>
       <c r="F7" s="43">
         <v>-55702.8</v>
       </c>
       <c r="G7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!G27</f>
         <v>-71332.100000000006</v>
       </c>
       <c r="H7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!H27</f>
         <v>-110000.3</v>
       </c>
       <c r="I7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!I27</f>
         <v>-165700.70000000001</v>
       </c>
       <c r="J7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!J27</f>
         <v>-306033.90000000002</v>
       </c>
       <c r="K7" s="43">
         <f>'[2]2007-2009'!$E$26</f>
         <v>-613954.80000000005</v>
       </c>
       <c r="L7" s="43">
         <v>-751369.6</v>
       </c>
       <c r="M7" s="43">
         <v>-539681.80000000005</v>
       </c>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="34">
         <v>1733263.5</v>
       </c>
       <c r="C8" s="34">
         <v>2016456.3</v>
       </c>
       <c r="D8" s="34">
         <v>2599901.6</v>
       </c>
       <c r="E8" s="34">
         <v>3250593.3</v>
       </c>
       <c r="F8" s="34">
         <v>3776277.3</v>
       </c>
       <c r="G8" s="34">
         <v>4611975.3</v>
       </c>
       <c r="H8" s="34">
         <v>5870134.2999999998</v>
       </c>
       <c r="I8" s="34">
         <v>7590593.5</v>
       </c>
       <c r="J8" s="34">
         <v>10213731.199999999</v>
       </c>
       <c r="K8" s="34">
         <v>12849794</v>
       </c>
       <c r="L8" s="34">
         <v>16052919.199999999</v>
       </c>
       <c r="M8" s="34">
         <v>17007647</v>
       </c>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:93" x14ac:dyDescent="0.2">
       <c r="A9" s="12"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
     </row>
-    <row r="10" spans="1:93" s="4" customFormat="1">
+    <row r="10" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3"/>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
@@ -2619,51 +2626,51 @@
       <c r="BR10" s="3"/>
       <c r="BS10" s="3"/>
       <c r="BT10" s="3"/>
       <c r="BU10" s="3"/>
       <c r="BV10" s="3"/>
       <c r="BW10" s="3"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
       <c r="CA10" s="3"/>
       <c r="CB10" s="3"/>
       <c r="CC10" s="3"/>
       <c r="CD10" s="3"/>
       <c r="CE10" s="3"/>
       <c r="CF10" s="3"/>
       <c r="CG10" s="3"/>
       <c r="CH10" s="3"/>
       <c r="CI10" s="3"/>
       <c r="CJ10" s="3"/>
       <c r="CK10" s="3"/>
       <c r="CL10" s="3"/>
       <c r="CM10" s="3"/>
       <c r="CN10" s="3"/>
       <c r="CO10" s="3"/>
     </row>
-    <row r="11" spans="1:93" s="4" customFormat="1">
+    <row r="11" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3"/>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AL11" s="3"/>
       <c r="AM11" s="3"/>
       <c r="AN11" s="3"/>
       <c r="AO11" s="3"/>
       <c r="AP11" s="3"/>
       <c r="AQ11" s="3"/>
       <c r="AR11" s="3"/>
       <c r="AS11" s="3"/>
       <c r="AT11" s="3"/>
       <c r="AU11" s="3"/>
@@ -2692,51 +2699,51 @@
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
       <c r="CI11" s="3"/>
       <c r="CJ11" s="3"/>
       <c r="CK11" s="3"/>
       <c r="CL11" s="3"/>
       <c r="CM11" s="3"/>
       <c r="CN11" s="3"/>
       <c r="CO11" s="3"/>
     </row>
-    <row r="12" spans="1:93" s="4" customFormat="1">
+    <row r="12" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3"/>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="3"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
@@ -2765,184 +2772,185 @@
       <c r="BR12" s="3"/>
       <c r="BS12" s="3"/>
       <c r="BT12" s="3"/>
       <c r="BU12" s="3"/>
       <c r="BV12" s="3"/>
       <c r="BW12" s="3"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
       <c r="CA12" s="3"/>
       <c r="CB12" s="3"/>
       <c r="CC12" s="3"/>
       <c r="CD12" s="3"/>
       <c r="CE12" s="3"/>
       <c r="CF12" s="3"/>
       <c r="CG12" s="3"/>
       <c r="CH12" s="3"/>
       <c r="CI12" s="3"/>
       <c r="CJ12" s="3"/>
       <c r="CK12" s="3"/>
       <c r="CL12" s="3"/>
       <c r="CM12" s="3"/>
       <c r="CN12" s="3"/>
       <c r="CO12" s="3"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:93" x14ac:dyDescent="0.2">
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
     </row>
-    <row r="18" spans="7:7">
+    <row r="18" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G18" s="24"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CG19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="25" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="34" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="14.28515625" style="3" customWidth="1"/>
     <col min="36" max="42" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="46" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="49" max="50" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="4" customWidth="1"/>
     <col min="52" max="52" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="4" customWidth="1"/>
     <col min="56" max="56" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" customWidth="1"/>
     <col min="62" max="62" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="14.5703125" style="4" customWidth="1"/>
     <col min="65" max="65" width="13.85546875" style="4" customWidth="1"/>
-    <col min="66" max="85" width="9.140625" style="4"/>
-    <col min="86" max="16384" width="9.140625" style="3"/>
+    <col min="66" max="85" width="14.28515625" style="4" customWidth="1"/>
+    <col min="86" max="158" width="14.28515625" style="3" customWidth="1"/>
+    <col min="159" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:66" ht="14.25" customHeight="1">
+    <row r="2" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
-      <c r="BM2" s="16" t="s">
+      <c r="BN2" s="16" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="3" spans="1:66" ht="25.5">
+    <row r="3" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
       <c r="B3" s="26" t="s">
         <v>91</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>92</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>93</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>94</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>3</v>
       </c>
@@ -2994,150 +3002,153 @@
       <c r="Y3" s="25" t="s">
         <v>7</v>
       </c>
       <c r="Z3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AA3" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AB3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AC3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="AD3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AE3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AF3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AG3" s="25" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="AH3" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AI3" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AJ3" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="25" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="AL3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AM3" s="26" t="s">
         <v>36</v>
       </c>
       <c r="AN3" s="26" t="s">
         <v>37</v>
       </c>
       <c r="AO3" s="25" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="AP3" s="26" t="s">
         <v>38</v>
       </c>
       <c r="AQ3" s="26" t="s">
         <v>39</v>
       </c>
       <c r="AR3" s="26" t="s">
         <v>40</v>
       </c>
       <c r="AS3" s="25" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="AT3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="AU3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="AV3" s="26" t="s">
         <v>43</v>
       </c>
       <c r="AW3" s="25" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="AX3" s="26" t="s">
         <v>44</v>
       </c>
       <c r="AY3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="AZ3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BA3" s="25" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BC3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="BD3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BE3" s="25" t="s">
         <v>110</v>
       </c>
       <c r="BF3" s="27" t="s">
         <v>50</v>
       </c>
       <c r="BG3" s="26" t="s">
         <v>51</v>
       </c>
       <c r="BH3" s="26" t="s">
         <v>52</v>
       </c>
       <c r="BI3" s="25" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="BJ3" s="27" t="s">
         <v>53</v>
       </c>
       <c r="BK3" s="26" t="s">
         <v>54</v>
       </c>
       <c r="BL3" s="26" t="s">
         <v>113</v>
       </c>
       <c r="BM3" s="26" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66">
+        <v>126</v>
+      </c>
+      <c r="BN3" s="27" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="29">
         <v>1209374</v>
       </c>
       <c r="C4" s="29">
         <v>2794803.3</v>
       </c>
       <c r="D4" s="29">
         <v>4536583.5</v>
       </c>
       <c r="E4" s="29">
         <v>7492514.9000000004</v>
       </c>
       <c r="F4" s="29">
         <v>1469455.6</v>
       </c>
       <c r="G4" s="29">
         <v>3459657.6</v>
       </c>
       <c r="H4" s="29">
         <v>5899130.5999999996</v>
       </c>
       <c r="I4" s="29">
@@ -3289,53 +3300,57 @@
       </c>
       <c r="BF4" s="30">
         <v>7452246.9000000004</v>
       </c>
       <c r="BG4" s="30">
         <v>16882556.199999999</v>
       </c>
       <c r="BH4" s="30">
         <v>26987231.300000001</v>
       </c>
       <c r="BI4" s="30">
         <v>42403123.299999997</v>
       </c>
       <c r="BJ4" s="30">
         <v>8767049.3000000007</v>
       </c>
       <c r="BK4" s="30">
         <v>19708690.199999999</v>
       </c>
       <c r="BL4" s="30">
         <v>31744353.5</v>
       </c>
       <c r="BM4" s="30">
         <v>48771970.899999999</v>
       </c>
-      <c r="BN4" s="24"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:66">
+      <c r="BN4" s="63">
+        <v>9399261.6999999993</v>
+      </c>
+      <c r="BO4" s="24"/>
+      <c r="BP4" s="24"/>
+    </row>
+    <row r="5" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="30">
         <v>258218</v>
       </c>
       <c r="C5" s="30">
         <v>558350.69999999995</v>
       </c>
       <c r="D5" s="30">
         <v>935716.6</v>
       </c>
       <c r="E5" s="30">
         <v>1451443.5999999999</v>
       </c>
       <c r="F5" s="30">
         <v>567808.69999999995</v>
       </c>
       <c r="G5" s="30">
         <v>1305654.7</v>
       </c>
       <c r="H5" s="30">
         <v>2092955.6</v>
       </c>
       <c r="I5" s="30">
@@ -3487,53 +3502,57 @@
       </c>
       <c r="BF5" s="30">
         <v>2402094.5</v>
       </c>
       <c r="BG5" s="30">
         <v>4767951.5999999996</v>
       </c>
       <c r="BH5" s="30">
         <v>7680567</v>
       </c>
       <c r="BI5" s="30">
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ5" s="30">
         <v>2683644.9</v>
       </c>
       <c r="BK5" s="30">
         <v>5645059.4000000004</v>
       </c>
       <c r="BL5" s="30">
         <v>8950953.1999999993</v>
       </c>
       <c r="BM5" s="30">
         <v>11314498.1</v>
       </c>
-      <c r="BN5" s="24"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:66">
+      <c r="BN5" s="63">
+        <v>3343768.9</v>
+      </c>
+      <c r="BO5" s="24"/>
+      <c r="BP5" s="24"/>
+    </row>
+    <row r="6" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="30">
         <v>2553286.4</v>
       </c>
       <c r="C6" s="30">
         <v>5358989.9000000004</v>
       </c>
       <c r="D6" s="30">
         <v>8662928</v>
       </c>
       <c r="E6" s="30">
         <v>12871558.5</v>
       </c>
       <c r="F6" s="30">
         <v>3202959.2</v>
       </c>
       <c r="G6" s="30">
         <v>6474718.5999999996</v>
       </c>
       <c r="H6" s="30">
         <v>10672853.300000001</v>
       </c>
       <c r="I6" s="30">
@@ -3685,53 +3704,57 @@
       </c>
       <c r="BF6" s="30">
         <v>16169562.4</v>
       </c>
       <c r="BG6" s="30">
         <v>30692232.5</v>
       </c>
       <c r="BH6" s="30">
         <v>50294827.800000004</v>
       </c>
       <c r="BI6" s="30">
         <v>84420088.700000003</v>
       </c>
       <c r="BJ6" s="30">
         <v>19016639.5</v>
       </c>
       <c r="BK6" s="30">
         <v>36018072.299999997</v>
       </c>
       <c r="BL6" s="30">
         <v>59029591.799999997</v>
       </c>
       <c r="BM6" s="30">
         <v>99497281.700000003</v>
       </c>
-      <c r="BN6" s="24"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:66" ht="25.5">
+      <c r="BN6" s="63">
+        <v>21359327.5</v>
+      </c>
+      <c r="BO6" s="24"/>
+      <c r="BP6" s="24"/>
+    </row>
+    <row r="7" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B7" s="30">
         <v>-69194.100000000006</v>
       </c>
       <c r="C7" s="30">
         <v>-196113.2</v>
       </c>
       <c r="D7" s="30">
         <v>-314041.3</v>
       </c>
       <c r="E7" s="30">
         <v>-466859.4</v>
       </c>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="30"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="30"/>
@@ -3763,53 +3786,54 @@
       <c r="AO7" s="30"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="30"/>
       <c r="AT7" s="30"/>
       <c r="AU7" s="30"/>
       <c r="AV7" s="30"/>
       <c r="AW7" s="30"/>
       <c r="AX7" s="30"/>
       <c r="AY7" s="30"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="30"/>
       <c r="BB7" s="30"/>
       <c r="BC7" s="30"/>
       <c r="BD7" s="30"/>
       <c r="BE7" s="30"/>
       <c r="BF7" s="30"/>
       <c r="BG7" s="30"/>
       <c r="BH7" s="30"/>
       <c r="BI7" s="30"/>
       <c r="BJ7" s="30"/>
       <c r="BK7" s="30"/>
       <c r="BL7" s="30"/>
       <c r="BM7" s="30"/>
-      <c r="BN7" s="24"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:66">
+      <c r="BN7" s="63"/>
+      <c r="BP7" s="24"/>
+    </row>
+    <row r="8" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="34">
         <v>4020878.4</v>
       </c>
       <c r="C8" s="34">
         <v>8712143.9000000004</v>
       </c>
       <c r="D8" s="34">
         <v>14135228.1</v>
       </c>
       <c r="E8" s="34">
         <v>21815517</v>
       </c>
       <c r="F8" s="35">
         <v>5240223.5</v>
       </c>
       <c r="G8" s="35">
         <v>11240030.899999999</v>
       </c>
       <c r="H8" s="35">
         <v>18664939.5</v>
       </c>
       <c r="I8" s="35">
@@ -3961,53 +3985,58 @@
       </c>
       <c r="BF8" s="35">
         <v>26023903.800000001</v>
       </c>
       <c r="BG8" s="35">
         <v>52342740.299999997</v>
       </c>
       <c r="BH8" s="35">
         <v>84962626.099999994</v>
       </c>
       <c r="BI8" s="35">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ8" s="35">
         <v>30467333.700000003</v>
       </c>
       <c r="BK8" s="35">
         <v>61371821.899999999</v>
       </c>
       <c r="BL8" s="35">
         <v>99724898.5</v>
       </c>
       <c r="BM8" s="35">
         <v>159583750.69999999</v>
       </c>
-      <c r="BN8" s="24"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:66">
+      <c r="BN8" s="35">
+        <f>BN4+BN5+BN6</f>
+        <v>34102358.100000001</v>
+      </c>
+      <c r="BO8" s="24"/>
+      <c r="BP8" s="24"/>
+    </row>
+    <row r="9" spans="1:68" x14ac:dyDescent="0.2">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="14"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="14"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="14"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="14"/>
       <c r="V9" s="13"/>
       <c r="W9" s="13"/>
       <c r="X9" s="13"/>
       <c r="Y9" s="14"/>
@@ -4028,51 +4057,51 @@
       <c r="AN9" s="13"/>
       <c r="AO9" s="14"/>
       <c r="AP9" s="13"/>
       <c r="AQ9" s="13"/>
       <c r="AR9" s="13"/>
       <c r="AS9" s="14"/>
       <c r="AT9" s="13"/>
       <c r="AU9" s="13"/>
       <c r="AV9" s="13"/>
       <c r="AW9" s="14"/>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
       <c r="BE9" s="15"/>
       <c r="BF9" s="15"/>
       <c r="BG9" s="13"/>
       <c r="BH9" s="13"/>
       <c r="BI9" s="13"/>
       <c r="BJ9" s="15"/>
       <c r="BK9" s="13"/>
     </row>
-    <row r="10" spans="1:66" ht="44.25" customHeight="1">
+    <row r="10" spans="1:68" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="14"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="14"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="14"/>
       <c r="V10" s="13"/>
       <c r="W10" s="13"/>
@@ -4095,65 +4124,65 @@
       <c r="AN10" s="13"/>
       <c r="AO10" s="14"/>
       <c r="AP10" s="13"/>
       <c r="AQ10" s="13"/>
       <c r="AR10" s="13"/>
       <c r="AS10" s="14"/>
       <c r="AT10" s="13"/>
       <c r="AU10" s="13"/>
       <c r="AV10" s="13"/>
       <c r="AW10" s="14"/>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
       <c r="BE10" s="15"/>
       <c r="BF10" s="15"/>
       <c r="BG10" s="13"/>
       <c r="BH10" s="13"/>
       <c r="BI10" s="13"/>
       <c r="BJ10" s="15"/>
       <c r="BK10" s="13"/>
     </row>
-    <row r="11" spans="1:66" ht="51.75" customHeight="1">
+    <row r="11" spans="1:68" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:66" ht="46.5">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="12" spans="1:68" ht="46.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="61" t="s">
+        <v>127</v>
       </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
       <c r="AB12" s="11"/>
       <c r="AC12" s="11"/>
@@ -4170,53 +4199,53 @@
       <c r="AN12" s="11"/>
       <c r="AO12" s="11"/>
       <c r="AP12" s="11"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="11"/>
       <c r="AS12" s="11"/>
       <c r="AT12" s="11"/>
       <c r="AU12" s="11"/>
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
     </row>
-    <row r="13" spans="1:66">
-[...1 lines deleted...]
-        <v>130</v>
+    <row r="13" spans="1:68" x14ac:dyDescent="0.2">
+      <c r="A13" s="60" t="s">
+        <v>128</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
       <c r="AB13" s="11"/>
       <c r="AC13" s="11"/>
@@ -4233,51 +4262,51 @@
       <c r="AN13" s="11"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="11"/>
       <c r="AQ13" s="11"/>
       <c r="AR13" s="11"/>
       <c r="AS13" s="11"/>
       <c r="AT13" s="11"/>
       <c r="AU13" s="11"/>
       <c r="AV13" s="11"/>
       <c r="AW13" s="11"/>
       <c r="AX13" s="11"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="11"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
       <c r="BE13" s="11"/>
       <c r="BF13" s="11"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
     </row>
-    <row r="14" spans="1:66">
+    <row r="14" spans="1:68" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
@@ -4298,51 +4327,51 @@
       <c r="AO14" s="11"/>
       <c r="AP14" s="11"/>
       <c r="AQ14" s="11"/>
       <c r="AR14" s="11"/>
       <c r="AS14" s="11"/>
       <c r="AT14" s="11"/>
       <c r="AU14" s="11"/>
       <c r="AV14" s="11"/>
       <c r="AW14" s="11"/>
       <c r="AX14" s="11"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="11"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
       <c r="BE14" s="11"/>
       <c r="BF14" s="11"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
     </row>
-    <row r="15" spans="1:66">
+    <row r="15" spans="1:68" x14ac:dyDescent="0.2">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
@@ -4363,142 +4392,142 @@
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
       <c r="AS15" s="11"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
     </row>
-    <row r="19" spans="64:64">
+    <row r="19" spans="64:64" x14ac:dyDescent="0.2">
       <c r="BL19" s="24"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CO13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="CF35" sqref="CF35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="25" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="29" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="42" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.28515625" style="3" customWidth="1"/>
     <col min="44" max="50" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="52" max="54" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" customWidth="1"/>
     <col min="60" max="60" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="15.7109375" style="4" customWidth="1"/>
     <col min="70" max="70" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="71" max="72" width="14.5703125" style="4" customWidth="1"/>
-    <col min="73" max="81" width="14" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="94" max="16384" width="9.140625" style="3"/>
+    <col min="73" max="93" width="14" style="4" customWidth="1"/>
+    <col min="94" max="139" width="14" style="3" customWidth="1"/>
+    <col min="140" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73">
+    <row r="1" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:73" ht="14.25" customHeight="1">
+    <row r="2" spans="1:76" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="21"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
@@ -4511,55 +4540,55 @@
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
-      <c r="BU2" s="16" t="s">
+      <c r="BV2" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:73" ht="25.5">
+    <row r="3" spans="1:76" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
       <c r="B3" s="26" t="s">
         <v>97</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>98</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>99</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>100</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>101</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>102</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>103</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>104</v>
       </c>
@@ -4635,150 +4664,153 @@
       <c r="AG3" s="25" t="s">
         <v>7</v>
       </c>
       <c r="AH3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AI3" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AJ3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AK3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="AL3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AM3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AN3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AO3" s="25" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="AP3" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AQ3" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AR3" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AS3" s="25" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="AT3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AU3" s="26" t="s">
         <v>36</v>
       </c>
       <c r="AV3" s="26" t="s">
         <v>37</v>
       </c>
       <c r="AW3" s="25" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="AX3" s="26" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="26" t="s">
         <v>39</v>
       </c>
       <c r="AZ3" s="26" t="s">
         <v>40</v>
       </c>
       <c r="BA3" s="25" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="BC3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="BD3" s="26" t="s">
         <v>43</v>
       </c>
       <c r="BE3" s="25" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="BF3" s="26" t="s">
         <v>44</v>
       </c>
       <c r="BG3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BH3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BI3" s="25" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="BJ3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BK3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="BL3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BM3" s="25" t="s">
         <v>110</v>
       </c>
       <c r="BN3" s="27" t="s">
         <v>50</v>
       </c>
       <c r="BO3" s="26" t="s">
         <v>51</v>
       </c>
       <c r="BP3" s="26" t="s">
         <v>52</v>
       </c>
       <c r="BQ3" s="25" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="BR3" s="27" t="s">
         <v>53</v>
       </c>
       <c r="BS3" s="26" t="s">
         <v>54</v>
       </c>
       <c r="BT3" s="26" t="s">
         <v>113</v>
       </c>
       <c r="BU3" s="26" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
+        <v>126</v>
+      </c>
+      <c r="BV3" s="27" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="4" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="36">
         <v>30.605550359679484</v>
       </c>
       <c r="C4" s="37">
         <v>31.576646034702389</v>
       </c>
       <c r="D4" s="37">
         <v>31.099401368952371</v>
       </c>
       <c r="E4" s="37">
         <v>32.757800836622913</v>
       </c>
       <c r="F4" s="37">
         <v>36.927894736945468</v>
       </c>
       <c r="G4" s="37">
         <v>36.662332744724942</v>
       </c>
       <c r="H4" s="37">
         <v>35.667680652518101</v>
       </c>
       <c r="I4" s="37">
@@ -4954,52 +4986,56 @@
       </c>
       <c r="BN4" s="37">
         <v>28.6</v>
       </c>
       <c r="BO4" s="37">
         <v>32.299999999999997</v>
       </c>
       <c r="BP4" s="37">
         <v>31.8</v>
       </c>
       <c r="BQ4" s="37">
         <v>31</v>
       </c>
       <c r="BR4" s="37">
         <v>28.8</v>
       </c>
       <c r="BS4" s="37">
         <v>32.1</v>
       </c>
       <c r="BT4" s="37">
         <v>31.8</v>
       </c>
       <c r="BU4" s="37">
         <v>30.6</v>
       </c>
-    </row>
-    <row r="5" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BV4" s="64">
+        <v>27.6</v>
+      </c>
+      <c r="BX4" s="66"/>
+    </row>
+    <row r="5" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="36">
         <v>7.1626378083316631</v>
       </c>
       <c r="C5" s="37">
         <v>7.3051073193549181</v>
       </c>
       <c r="D5" s="37">
         <v>8.2194531322270201</v>
       </c>
       <c r="E5" s="37">
         <v>8.5170926419414119</v>
       </c>
       <c r="F5" s="37">
         <v>6.6771484675071271</v>
       </c>
       <c r="G5" s="37">
         <v>7.1820690896181114</v>
       </c>
       <c r="H5" s="37">
         <v>7.1193320998909231</v>
       </c>
       <c r="I5" s="37">
@@ -5175,52 +5211,56 @@
       </c>
       <c r="BN5" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="BO5" s="37">
         <v>9.1</v>
       </c>
       <c r="BP5" s="37">
         <v>9</v>
       </c>
       <c r="BQ5" s="37">
         <v>7.3</v>
       </c>
       <c r="BR5" s="37">
         <v>8.8000000000000007</v>
       </c>
       <c r="BS5" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="BT5" s="37">
         <v>9</v>
       </c>
       <c r="BU5" s="37">
         <v>7.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BV5" s="64">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="BX5" s="66"/>
+    </row>
+    <row r="6" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="36">
         <v>62.23181183198885</v>
       </c>
       <c r="C6" s="37">
         <v>61.118246645942698</v>
       </c>
       <c r="D6" s="37">
         <v>60.681145498820626</v>
       </c>
       <c r="E6" s="37">
         <v>58.725106521435677</v>
       </c>
       <c r="F6" s="37">
         <v>56.394956795547408</v>
       </c>
       <c r="G6" s="37">
         <v>56.155598165656933</v>
       </c>
       <c r="H6" s="37">
         <v>57.212987247590981</v>
       </c>
       <c r="I6" s="37">
@@ -5396,52 +5436,56 @@
       </c>
       <c r="BN6" s="38">
         <v>62.2</v>
       </c>
       <c r="BO6" s="38">
         <v>58.6</v>
       </c>
       <c r="BP6" s="38">
         <v>59.2</v>
       </c>
       <c r="BQ6" s="38">
         <v>61.7</v>
       </c>
       <c r="BR6" s="38">
         <v>62.4</v>
       </c>
       <c r="BS6" s="38">
         <v>58.7</v>
       </c>
       <c r="BT6" s="38">
         <v>59.2</v>
       </c>
       <c r="BU6" s="38">
         <v>62.3</v>
       </c>
-    </row>
-    <row r="7" spans="1:73" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BV6" s="64">
+        <v>62.6</v>
+      </c>
+      <c r="BX6" s="66"/>
+    </row>
+    <row r="7" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="40">
         <f t="shared" ref="B7:BM7" si="0">B4+B5+B6</f>
         <v>100</v>
       </c>
       <c r="C7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="D7" s="41">
         <f t="shared" si="0"/>
         <v>100.00000000000001</v>
       </c>
       <c r="E7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="F7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="G7" s="41">
         <f t="shared" si="0"/>
@@ -5658,86 +5702,92 @@
       <c r="BH7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="BI7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="BJ7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="BK7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="BL7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="BM7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="BN7" s="41">
-        <f t="shared" ref="BN7:BS7" si="1">BN4+BN5+BN6</f>
+        <f t="shared" ref="BN7:BV7" si="1">BN4+BN5+BN6</f>
         <v>100</v>
       </c>
       <c r="BO7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BP7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BQ7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BR7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BS7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BT7" s="41">
+        <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BU7" s="41">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:73" ht="37.5" customHeight="1">
+        <f t="shared" si="1"/>
+        <v>100</v>
+      </c>
+      <c r="BV7" s="41">
+        <f t="shared" si="1"/>
+        <v>100</v>
+      </c>
+    </row>
+    <row r="9" spans="1:76" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="10" spans="1:73" s="4" customFormat="1" ht="50.25" customHeight="1">
+    <row r="10" spans="1:76" s="4" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
@@ -5753,53 +5803,53 @@
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
     </row>
-    <row r="11" spans="1:73" s="4" customFormat="1" ht="46.5">
-[...1 lines deleted...]
-        <v>129</v>
+    <row r="11" spans="1:76" s="4" customFormat="1" ht="46.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="61" t="s">
+        <v>127</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
@@ -5827,53 +5877,53 @@
       <c r="AV11" s="11"/>
       <c r="AW11" s="11"/>
       <c r="AX11" s="11"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="11"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
       <c r="BE11" s="11"/>
       <c r="BF11" s="11"/>
       <c r="BG11" s="11"/>
       <c r="BH11" s="11"/>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
       <c r="BQ11" s="11"/>
       <c r="BR11" s="11"/>
       <c r="BS11" s="11"/>
     </row>
-    <row r="12" spans="1:73" s="4" customFormat="1">
-[...1 lines deleted...]
-        <v>130</v>
+    <row r="12" spans="1:76" s="4" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="60" t="s">
+        <v>128</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
@@ -5901,51 +5951,51 @@
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
       <c r="BQ12" s="11"/>
       <c r="BR12" s="11"/>
       <c r="BS12" s="11"/>
     </row>
-    <row r="13" spans="1:73" s="4" customFormat="1">
+    <row r="13" spans="1:76" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
@@ -6002,132 +6052,132 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{941E24CC-494A-42B6-B579-05FCF60929B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ВВП (1990-1997)</vt:lpstr>
       <vt:lpstr>ВВП (1998-2009)</vt:lpstr>