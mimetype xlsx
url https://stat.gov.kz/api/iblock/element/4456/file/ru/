--- v2 (2026-07-15)
+++ v3 (2026-08-04)
@@ -1,181 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12165" tabRatio="849"/>
+    <workbookView xWindow="285" yWindow="570" windowWidth="26820" windowHeight="11085" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="9" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ВВП (1990-1997)" sheetId="7" r:id="rId3"/>
     <sheet name="ВВП (1998-2009)" sheetId="8" r:id="rId4"/>
     <sheet name="ВВП" sheetId="3" r:id="rId5"/>
     <sheet name="структура" sheetId="6" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN8" i="3" l="1"/>
+  <c r="BN8" i="3"/>
   <c r="BT7" i="6" l="1"/>
-  <c r="BU7" i="6"/>
-  <c r="BV7" i="6"/>
+  <c r="BU7"/>
+  <c r="BV7"/>
   <c r="G7" i="8"/>
-  <c r="K7" i="8"/>
-[...2 lines deleted...]
-  <c r="J7" i="8"/>
+  <c r="K7"/>
+  <c r="H7"/>
+  <c r="I7"/>
+  <c r="J7"/>
   <c r="C8" i="7"/>
-  <c r="D8" i="7"/>
-[...13 lines deleted...]
-  <c r="B5" i="7"/>
+  <c r="D8"/>
+  <c r="E8"/>
+  <c r="F8"/>
+  <c r="G8"/>
+  <c r="H8"/>
+  <c r="I8"/>
+  <c r="B8"/>
+  <c r="F5"/>
+  <c r="G5"/>
+  <c r="H5"/>
+  <c r="I5"/>
+  <c r="E5"/>
+  <c r="D5"/>
+  <c r="C5"/>
+  <c r="B5"/>
   <c r="BS7" i="6"/>
-  <c r="BR7" i="6"/>
-[...67 lines deleted...]
-  <c r="B7" i="6"/>
+  <c r="BR7"/>
+  <c r="BQ7"/>
+  <c r="BP7"/>
+  <c r="BO7"/>
+  <c r="BN7"/>
+  <c r="BM7"/>
+  <c r="BL7"/>
+  <c r="BK7"/>
+  <c r="BJ7"/>
+  <c r="BI7"/>
+  <c r="BH7"/>
+  <c r="BG7"/>
+  <c r="BF7"/>
+  <c r="BE7"/>
+  <c r="BD7"/>
+  <c r="BC7"/>
+  <c r="BB7"/>
+  <c r="BA7"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
+  <c r="AV7"/>
+  <c r="AU7"/>
+  <c r="AT7"/>
+  <c r="AS7"/>
+  <c r="AR7"/>
+  <c r="AQ7"/>
+  <c r="AP7"/>
+  <c r="AO7"/>
+  <c r="AN7"/>
+  <c r="AM7"/>
+  <c r="AL7"/>
+  <c r="AK7"/>
+  <c r="AJ7"/>
+  <c r="AI7"/>
+  <c r="AH7"/>
+  <c r="AG7"/>
+  <c r="AF7"/>
+  <c r="AE7"/>
+  <c r="AD7"/>
+  <c r="AC7"/>
+  <c r="AB7"/>
+  <c r="AA7"/>
+  <c r="Z7"/>
+  <c r="Y7"/>
+  <c r="X7"/>
+  <c r="W7"/>
+  <c r="V7"/>
+  <c r="U7"/>
+  <c r="T7"/>
+  <c r="S7"/>
+  <c r="R7"/>
+  <c r="Q7"/>
+  <c r="P7"/>
+  <c r="O7"/>
+  <c r="N7"/>
+  <c r="H7"/>
+  <c r="D7"/>
+  <c r="E7"/>
+  <c r="M7"/>
+  <c r="L7"/>
+  <c r="I7"/>
+  <c r="C7"/>
+  <c r="G7"/>
+  <c r="J7"/>
+  <c r="F7"/>
+  <c r="K7"/>
+  <c r="B7"/>
+  <c r="BM8" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="219" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="132">
   <si>
     <t xml:space="preserve">Оплата труда </t>
   </si>
   <si>
     <t xml:space="preserve">Валовая прибыль/валовой смешанный доход </t>
   </si>
   <si>
     <t>Валовой внутренний продукт</t>
   </si>
   <si>
     <t>2011 год</t>
   </si>
   <si>
     <t>2012 год</t>
   </si>
   <si>
     <t>2013 год</t>
   </si>
   <si>
     <t>2014 год</t>
   </si>
   <si>
     <t>2015 год</t>
   </si>
   <si>
@@ -331,53 +332,50 @@
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
-    <t>миллион тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП, рассчитанный методом доходов, представляет собой сумму первичных доходов всех секторов экономики – оплаты труда, других налогов на производство, налогов на продукты, потребления основного капитала и прибыли/смешанных доходов. </t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
@@ -419,53 +417,50 @@
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172 749792</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>1 квартал 2010 года</t>
   </si>
   <si>
     <t>1 полугодие 2010 года</t>
   </si>
   <si>
     <t>9 месяцев 2010 года</t>
   </si>
   <si>
     <t>2010 год</t>
   </si>
   <si>
     <t>Косвенно-измеряемые услуги финансового посредничества</t>
-  </si>
-[...1 lines deleted...]
-    <t>млн. тенге</t>
   </si>
   <si>
     <t>1 квартал 2008 года</t>
   </si>
   <si>
     <t>1 полугодие 2008 года</t>
   </si>
   <si>
     <t>9 месяцев 2008 года</t>
   </si>
   <si>
     <t>2008 год</t>
   </si>
   <si>
     <t>1 квартал 2009 года</t>
   </si>
   <si>
     <t>1 полугодие 2009 года</t>
   </si>
   <si>
     <t>9 месяцев 2009 года</t>
   </si>
   <si>
     <t>2009 год</t>
   </si>
@@ -644,127 +639,115 @@
   <si>
     <r>
       <t>2024 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов </t>
   </si>
   <si>
     <t>ВВП методом доходов рассчитывается как сумма оплаты труда, чистых налогов на производство и импорт, валовой прибыли и смешанного дохода</t>
   </si>
   <si>
+    <t>1 квартал 2026 год</t>
+  </si>
+  <si>
+    <t>Ермагамбетова А.</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve"> 2025 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>3)4)</t>
+      <t>3)</t>
     </r>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">Данные за январь-декабрь 2025 года рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
+      <t xml:space="preserve">Данные за 2025 год рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
     </r>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz</t>
+    <t>ВВП методом доходов согласно СНС-2008 не рассчитывается в разрезе регионов.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
@@ -1153,51 +1136,51 @@
     <cellStyle name="Обычный 2 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="1%20&#1054;&#1087;&#1083;&#1072;&#1090;&#1072;%20&#1090;&#1088;&#1091;&#1076;&#1072;%20&#1074;%20&#1089;&#1095;&#1077;&#1090;&#1077;%20&#1086;&#1073;&#1088;&#1072;&#1079;&#1086;&#1074;&#1072;&#1085;&#1080;&#1103;%20&#1076;&#1086;&#1093;&#1086;&#1076;&#1086;&#1074;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/public/Users/a.yermagambetova/Downloads/1.%20&#1042;&#1042;&#1055;%20&#1084;&#1077;&#1090;&#1086;&#1076;&#1086;&#1084;%20&#1087;&#1088;&#1086;&#1080;&#1079;&#1074;&#1086;&#1076;&#1089;&#1090;&#1074;&#1072;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ"/>
       <sheetName val="ОКЭД (ГК РК 03-2003)"/>
       <sheetName val="ОКЭД (НК РК 03-2007)"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="25">
           <cell r="B25">
             <v>22171.3</v>
           </cell>
           <cell r="C25">
             <v>36399.4</v>
           </cell>
           <cell r="D25">
             <v>478723</v>
           </cell>
           <cell r="E25">
             <v>13273.6</v>
           </cell>
@@ -1207,51 +1190,51 @@
           <cell r="G25">
             <v>378109.7</v>
           </cell>
           <cell r="H25">
             <v>550256.19999999995</v>
           </cell>
           <cell r="I25">
             <v>645215.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3">
         <row r="26">
           <cell r="B26">
             <v>654049.30000000005</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="ОКОНХ 1990-1997"/>
       <sheetName val="ОКЭД (ГК РК 03-2003) 1998-2006"/>
       <sheetName val="2007-2009"/>
       <sheetName val="2010-2025"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2">
         <row r="26">
           <cell r="B26">
             <v>-416.1</v>
           </cell>
           <cell r="C26">
             <v>-2054.1999999999998</v>
           </cell>
           <cell r="D26">
             <v>-63793.1</v>
           </cell>
           <cell r="E26">
             <v>-1933.3</v>
@@ -1355,86 +1338,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1566,717 +1547,719 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/509685/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709435?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" customWidth="1"/>
     <col min="2" max="2" width="82" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2">
       <c r="A1" s="46"/>
       <c r="B1" s="46"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B2" s="48">
         <v>111307</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B4" s="50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="51" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="51" t="s">
+      <c r="B5" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="49" t="s">
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="51" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="51" t="s">
+      <c r="B6" s="49" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="49" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="47" t="s">
+      <c r="B7" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="B7" s="52" t="s">
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="47" t="s">
         <v>71</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="47" t="s">
+      <c r="B8" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="B8" s="50" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="47" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="47" t="s">
+      <c r="B9" s="52" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="47" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="47" t="s">
+      <c r="B10" s="52" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="52" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="47" t="s">
+      <c r="B11" s="53" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="53"/>
-[...2 lines deleted...]
-      <c r="A12" s="47" t="s">
+      <c r="B12" s="54" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="54" t="s">
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="55" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="55" t="s">
+      <c r="B13" s="56" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="19.5" customHeight="1">
+      <c r="A14" s="67" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="56" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B14" s="62" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="19.5" customHeight="1">
       <c r="A15" s="68"/>
       <c r="B15" s="62" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="19.5" customHeight="1">
       <c r="A16" s="69"/>
       <c r="B16" s="62" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="57" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="57" t="s">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="47" t="s">
         <v>82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="47" t="s">
+      <c r="B18" s="58">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="B18" s="58">
-[...4 lines deleted...]
-      <c r="A19" s="47" t="s">
+      <c r="B19" s="58">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="47" t="s">
         <v>84</v>
       </c>
-      <c r="B19" s="58">
-[...4 lines deleted...]
-      <c r="A20" s="47" t="s">
+      <c r="B20" s="50" t="s">
         <v>85</v>
       </c>
-      <c r="B20" s="50" t="s">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="47" t="s">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="47" t="s">
+      <c r="B21" s="50" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="B21" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="B22" s="59" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="59" t="s">
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="47" t="s">
         <v>89</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B23" s="65" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
       <c r="A24" s="46"/>
       <c r="B24" s="46"/>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:2">
       <c r="A25" s="46"/>
       <c r="B25" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B17" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="8" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="8" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="8" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="8" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="8" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="8"/>
     </row>
-    <row r="12" spans="2:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2" ht="19.5" customHeight="1">
       <c r="B12" s="9" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="8"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="8"/>
     </row>
-    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:2">
       <c r="B15" s="3"/>
     </row>
-    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:2">
       <c r="B16" s="3"/>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:2">
       <c r="B17" s="3"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="10" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="15" width="9.140625" style="4"/>
     <col min="16" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" s="4" customFormat="1">
       <c r="A3" s="71"/>
       <c r="B3" s="70" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C3" s="70"/>
       <c r="D3" s="70"/>
       <c r="E3" s="70" t="s">
-        <v>96</v>
+        <v>128</v>
       </c>
       <c r="F3" s="70"/>
       <c r="G3" s="70"/>
       <c r="H3" s="70"/>
       <c r="I3" s="70"/>
     </row>
-    <row r="4" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" s="4" customFormat="1">
       <c r="A4" s="71"/>
       <c r="B4" s="25">
         <v>1990</v>
       </c>
       <c r="C4" s="25">
         <v>1991</v>
       </c>
       <c r="D4" s="25">
         <v>1992</v>
       </c>
       <c r="E4" s="25">
         <v>1993</v>
       </c>
       <c r="F4" s="25">
         <v>1994</v>
       </c>
       <c r="G4" s="25">
         <v>1995</v>
       </c>
       <c r="H4" s="25">
         <v>1996</v>
       </c>
       <c r="I4" s="25">
         <v>1997</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="4" customFormat="1">
       <c r="A5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="42">
         <f>[1]ОКОНХ!$B$25</f>
         <v>22171.3</v>
       </c>
       <c r="C5" s="42">
         <f>[1]ОКОНХ!$C$25</f>
         <v>36399.4</v>
       </c>
       <c r="D5" s="42">
         <f>[1]ОКОНХ!$D$25</f>
         <v>478723</v>
       </c>
       <c r="E5" s="42">
         <f>[1]ОКОНХ!E25</f>
         <v>13273.6</v>
       </c>
       <c r="F5" s="42">
         <f>[1]ОКОНХ!F25</f>
         <v>149316.5</v>
       </c>
       <c r="G5" s="42">
         <f>[1]ОКОНХ!G25</f>
         <v>378109.7</v>
       </c>
       <c r="H5" s="42">
         <f>[1]ОКОНХ!H25</f>
         <v>550256.19999999995</v>
       </c>
       <c r="I5" s="42">
         <f>[1]ОКОНХ!I25</f>
         <v>645215.30000000005</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" s="4" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="43">
         <v>2665.7000000000007</v>
       </c>
       <c r="C6" s="43">
         <v>5314.9000000000015</v>
       </c>
       <c r="D6" s="43">
         <v>141091.40000000002</v>
       </c>
       <c r="E6" s="43">
         <v>2904.8999999999996</v>
       </c>
       <c r="F6" s="43">
         <v>49645.30000000001</v>
       </c>
       <c r="G6" s="43">
         <v>77177.3</v>
       </c>
       <c r="H6" s="43">
         <v>107826.49999999999</v>
       </c>
       <c r="I6" s="43">
         <v>126907.7</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="4" customFormat="1">
       <c r="A7" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="43">
         <v>23033.5</v>
       </c>
       <c r="C7" s="43">
         <v>44148.800000000003</v>
       </c>
       <c r="D7" s="43">
         <v>597874.80000000005</v>
       </c>
       <c r="E7" s="43">
         <v>13244.599999999999</v>
       </c>
       <c r="F7" s="43">
         <v>224507</v>
       </c>
       <c r="G7" s="43">
         <v>558903</v>
       </c>
       <c r="H7" s="43">
         <v>757667</v>
       </c>
       <c r="I7" s="43">
         <v>900019.5</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="4" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="25.5">
       <c r="A8" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!B26</f>
         <v>-416.1</v>
       </c>
       <c r="C8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!C26</f>
         <v>-2054.1999999999998</v>
       </c>
       <c r="D8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!D26</f>
         <v>-63793.1</v>
       </c>
       <c r="E8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!E26</f>
         <v>-1933.3</v>
       </c>
       <c r="F8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!F26</f>
         <v>-5455.6</v>
       </c>
       <c r="G8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!G26</f>
         <v>-6696.1</v>
       </c>
       <c r="H8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!H26</f>
         <v>-10696</v>
       </c>
       <c r="I8" s="43">
         <f>'[2]ОКОНХ 1990-1997'!I26</f>
         <v>-8041.4</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="4" customFormat="1">
       <c r="A9" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="34">
         <v>47870.5</v>
       </c>
       <c r="C9" s="34">
         <v>85863.1</v>
       </c>
       <c r="D9" s="34">
         <v>1217689.2000000002</v>
       </c>
       <c r="E9" s="34">
         <v>29423.1</v>
       </c>
       <c r="F9" s="34">
         <v>423468.80000000005</v>
       </c>
       <c r="G9" s="34">
         <v>1014190</v>
       </c>
       <c r="H9" s="34">
         <v>1415749.7</v>
       </c>
       <c r="I9" s="34">
         <v>1672142.5</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="19"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
     </row>
-    <row r="11" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" s="4" customFormat="1">
       <c r="A11" s="3"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
     </row>
-    <row r="12" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" s="4" customFormat="1">
       <c r="A12" s="3"/>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
     </row>
-    <row r="13" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:9" s="4" customFormat="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="4" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="4" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="4" customWidth="1"/>
     <col min="15" max="35" width="9.140625" style="4"/>
     <col min="36" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:93">
       <c r="A1" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:93" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:93" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="16" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:93" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="3" spans="1:93" s="17" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="44"/>
       <c r="B3" s="45">
         <v>1998</v>
       </c>
       <c r="C3" s="45">
         <v>1999</v>
       </c>
       <c r="D3" s="45">
         <v>2000</v>
       </c>
       <c r="E3" s="45">
         <v>2001</v>
       </c>
       <c r="F3" s="45">
         <v>2002</v>
       </c>
       <c r="G3" s="45">
         <v>2003</v>
       </c>
       <c r="H3" s="45">
         <v>2004</v>
       </c>
       <c r="I3" s="45">
         <v>2005</v>
       </c>
@@ -2328,276 +2311,276 @@
       <c r="BQ3" s="18"/>
       <c r="BR3" s="18"/>
       <c r="BS3" s="18"/>
       <c r="BT3" s="18"/>
       <c r="BU3" s="18"/>
       <c r="BV3" s="18"/>
       <c r="BW3" s="18"/>
       <c r="BX3" s="18"/>
       <c r="BY3" s="18"/>
       <c r="BZ3" s="18"/>
       <c r="CA3" s="18"/>
       <c r="CB3" s="18"/>
       <c r="CC3" s="18"/>
       <c r="CD3" s="18"/>
       <c r="CE3" s="18"/>
       <c r="CF3" s="18"/>
       <c r="CG3" s="18"/>
       <c r="CH3" s="18"/>
       <c r="CI3" s="18"/>
       <c r="CJ3" s="18"/>
       <c r="CK3" s="18"/>
       <c r="CL3" s="18"/>
       <c r="CM3" s="18"/>
       <c r="CN3" s="18"/>
     </row>
-    <row r="4" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:93">
       <c r="A4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="42">
         <v>654049.30000000005</v>
       </c>
       <c r="C4" s="42">
         <v>718624.3</v>
       </c>
       <c r="D4" s="42">
         <v>931774.6</v>
       </c>
       <c r="E4" s="42">
         <v>1167110</v>
       </c>
       <c r="F4" s="42">
         <v>1237247</v>
       </c>
       <c r="G4" s="42">
         <v>1517919</v>
       </c>
       <c r="H4" s="42">
         <v>1955071.7</v>
       </c>
       <c r="I4" s="42">
         <v>2507682.7999999998</v>
       </c>
       <c r="J4" s="42">
         <v>3228965.6</v>
       </c>
       <c r="K4" s="42">
         <v>4433689.7</v>
       </c>
       <c r="L4" s="42">
         <v>5258583.3</v>
       </c>
       <c r="M4" s="42">
         <v>5765398.7000000002</v>
       </c>
     </row>
-    <row r="5" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:93">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="43">
         <v>149693.29999999999</v>
       </c>
       <c r="C5" s="43">
         <v>167932</v>
       </c>
       <c r="D5" s="43">
         <v>253989.4</v>
       </c>
       <c r="E5" s="43">
         <v>320743.59999999963</v>
       </c>
       <c r="F5" s="43">
         <v>382240.79999999981</v>
       </c>
       <c r="G5" s="43">
         <v>449687.9</v>
       </c>
       <c r="H5" s="43">
         <v>538963.69999999995</v>
       </c>
       <c r="I5" s="43">
         <v>763322.4</v>
       </c>
       <c r="J5" s="43">
         <v>805518</v>
       </c>
       <c r="K5" s="43">
         <v>1146145.8</v>
       </c>
       <c r="L5" s="43">
         <v>1367242</v>
       </c>
       <c r="M5" s="43">
         <v>1043466.1</v>
       </c>
     </row>
-    <row r="6" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:93">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="43">
         <v>929520.89999999991</v>
       </c>
       <c r="C6" s="43">
         <v>1129900</v>
       </c>
       <c r="D6" s="43">
         <v>1414137.6</v>
       </c>
       <c r="E6" s="43">
         <v>1762739.7000000002</v>
       </c>
       <c r="F6" s="43">
         <v>2156789.5</v>
       </c>
       <c r="G6" s="43">
         <v>2644368.4</v>
       </c>
       <c r="H6" s="43">
         <v>3376098.9</v>
       </c>
       <c r="I6" s="43">
         <v>4319588.3</v>
       </c>
       <c r="J6" s="43">
         <v>6179247.5999999996</v>
       </c>
       <c r="K6" s="43">
         <v>7269958.5</v>
       </c>
       <c r="L6" s="43">
         <v>9427093.8999999985</v>
       </c>
       <c r="M6" s="43">
         <v>10198782.199999999</v>
       </c>
     </row>
-    <row r="7" spans="1:93" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:93" ht="25.5">
       <c r="A7" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B7" s="43">
         <v>-10370.4</v>
       </c>
       <c r="C7" s="43">
         <v>-18660.599999999999</v>
       </c>
       <c r="D7" s="43">
         <v>-23660</v>
       </c>
       <c r="E7" s="43">
         <v>-37339.5</v>
       </c>
       <c r="F7" s="43">
         <v>-55702.8</v>
       </c>
       <c r="G7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!G27</f>
         <v>-71332.100000000006</v>
       </c>
       <c r="H7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!H27</f>
         <v>-110000.3</v>
       </c>
       <c r="I7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!I27</f>
         <v>-165700.70000000001</v>
       </c>
       <c r="J7" s="43">
         <f>'[2]ОКЭД (ГК РК 03-2003) 1998-2006'!J27</f>
         <v>-306033.90000000002</v>
       </c>
       <c r="K7" s="43">
         <f>'[2]2007-2009'!$E$26</f>
         <v>-613954.80000000005</v>
       </c>
       <c r="L7" s="43">
         <v>-751369.6</v>
       </c>
       <c r="M7" s="43">
         <v>-539681.80000000005</v>
       </c>
     </row>
-    <row r="8" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:93">
       <c r="A8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="34">
         <v>1733263.5</v>
       </c>
       <c r="C8" s="34">
         <v>2016456.3</v>
       </c>
       <c r="D8" s="34">
         <v>2599901.6</v>
       </c>
       <c r="E8" s="34">
         <v>3250593.3</v>
       </c>
       <c r="F8" s="34">
         <v>3776277.3</v>
       </c>
       <c r="G8" s="34">
         <v>4611975.3</v>
       </c>
       <c r="H8" s="34">
         <v>5870134.2999999998</v>
       </c>
       <c r="I8" s="34">
         <v>7590593.5</v>
       </c>
       <c r="J8" s="34">
         <v>10213731.199999999</v>
       </c>
       <c r="K8" s="34">
         <v>12849794</v>
       </c>
       <c r="L8" s="34">
         <v>16052919.199999999</v>
       </c>
       <c r="M8" s="34">
         <v>17007647</v>
       </c>
     </row>
-    <row r="9" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:93">
       <c r="A9" s="12"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
     </row>
-    <row r="10" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:93" s="4" customFormat="1">
       <c r="A10" s="3"/>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
@@ -2626,51 +2609,51 @@
       <c r="BR10" s="3"/>
       <c r="BS10" s="3"/>
       <c r="BT10" s="3"/>
       <c r="BU10" s="3"/>
       <c r="BV10" s="3"/>
       <c r="BW10" s="3"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
       <c r="CA10" s="3"/>
       <c r="CB10" s="3"/>
       <c r="CC10" s="3"/>
       <c r="CD10" s="3"/>
       <c r="CE10" s="3"/>
       <c r="CF10" s="3"/>
       <c r="CG10" s="3"/>
       <c r="CH10" s="3"/>
       <c r="CI10" s="3"/>
       <c r="CJ10" s="3"/>
       <c r="CK10" s="3"/>
       <c r="CL10" s="3"/>
       <c r="CM10" s="3"/>
       <c r="CN10" s="3"/>
       <c r="CO10" s="3"/>
     </row>
-    <row r="11" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:93" s="4" customFormat="1">
       <c r="A11" s="3"/>
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="24"/>
       <c r="AJ11" s="3"/>
       <c r="AK11" s="3"/>
       <c r="AL11" s="3"/>
       <c r="AM11" s="3"/>
       <c r="AN11" s="3"/>
       <c r="AO11" s="3"/>
       <c r="AP11" s="3"/>
       <c r="AQ11" s="3"/>
       <c r="AR11" s="3"/>
       <c r="AS11" s="3"/>
       <c r="AT11" s="3"/>
       <c r="AU11" s="3"/>
@@ -2699,51 +2682,51 @@
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
       <c r="BW11" s="3"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CA11" s="3"/>
       <c r="CB11" s="3"/>
       <c r="CC11" s="3"/>
       <c r="CD11" s="3"/>
       <c r="CE11" s="3"/>
       <c r="CF11" s="3"/>
       <c r="CG11" s="3"/>
       <c r="CH11" s="3"/>
       <c r="CI11" s="3"/>
       <c r="CJ11" s="3"/>
       <c r="CK11" s="3"/>
       <c r="CL11" s="3"/>
       <c r="CM11" s="3"/>
       <c r="CN11" s="3"/>
       <c r="CO11" s="3"/>
     </row>
-    <row r="12" spans="1:93" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:93" s="4" customFormat="1">
       <c r="A12" s="3"/>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="AJ12" s="3"/>
       <c r="AK12" s="3"/>
       <c r="AL12" s="3"/>
       <c r="AM12" s="3"/>
       <c r="AN12" s="3"/>
       <c r="AO12" s="3"/>
       <c r="AP12" s="3"/>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
@@ -2772,197 +2755,197 @@
       <c r="BR12" s="3"/>
       <c r="BS12" s="3"/>
       <c r="BT12" s="3"/>
       <c r="BU12" s="3"/>
       <c r="BV12" s="3"/>
       <c r="BW12" s="3"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
       <c r="CA12" s="3"/>
       <c r="CB12" s="3"/>
       <c r="CC12" s="3"/>
       <c r="CD12" s="3"/>
       <c r="CE12" s="3"/>
       <c r="CF12" s="3"/>
       <c r="CG12" s="3"/>
       <c r="CH12" s="3"/>
       <c r="CI12" s="3"/>
       <c r="CJ12" s="3"/>
       <c r="CK12" s="3"/>
       <c r="CL12" s="3"/>
       <c r="CM12" s="3"/>
       <c r="CN12" s="3"/>
       <c r="CO12" s="3"/>
     </row>
-    <row r="15" spans="1:93" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:93">
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
     </row>
-    <row r="18" spans="7:7" x14ac:dyDescent="0.2">
+    <row r="18" spans="7:7">
       <c r="G18" s="24"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CG19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="25" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="34" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="14.28515625" style="3" customWidth="1"/>
     <col min="36" max="42" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="46" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="49" max="50" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="4" customWidth="1"/>
     <col min="52" max="52" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="4" customWidth="1"/>
     <col min="56" max="56" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" customWidth="1"/>
     <col min="62" max="62" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="14.5703125" style="4" customWidth="1"/>
     <col min="65" max="65" width="13.85546875" style="4" customWidth="1"/>
     <col min="66" max="85" width="14.28515625" style="4" customWidth="1"/>
     <col min="86" max="158" width="14.28515625" style="3" customWidth="1"/>
     <col min="159" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:68">
       <c r="A1" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:68" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:68" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
       <c r="AH2" s="6"/>
       <c r="AI2" s="6"/>
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="BN2" s="16" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="3" spans="1:68" ht="25.5">
       <c r="A3" s="25"/>
       <c r="B3" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="D3" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="E3" s="26" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="26" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="26" t="s">
         <v>15</v>
       </c>
       <c r="L3" s="26" t="s">
         <v>16</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>4</v>
       </c>
@@ -3002,153 +2985,153 @@
       <c r="Y3" s="25" t="s">
         <v>7</v>
       </c>
       <c r="Z3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AA3" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AB3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AC3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="AD3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AE3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AF3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AG3" s="25" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AH3" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AI3" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AJ3" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AK3" s="25" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="AL3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AM3" s="26" t="s">
         <v>36</v>
       </c>
       <c r="AN3" s="26" t="s">
         <v>37</v>
       </c>
       <c r="AO3" s="25" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="AP3" s="26" t="s">
         <v>38</v>
       </c>
       <c r="AQ3" s="26" t="s">
         <v>39</v>
       </c>
       <c r="AR3" s="26" t="s">
         <v>40</v>
       </c>
       <c r="AS3" s="25" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="AT3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="AU3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="AV3" s="26" t="s">
         <v>43</v>
       </c>
       <c r="AW3" s="25" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="AX3" s="26" t="s">
         <v>44</v>
       </c>
       <c r="AY3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="AZ3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BA3" s="25" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BC3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="BD3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BE3" s="25" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="BF3" s="27" t="s">
         <v>50</v>
       </c>
       <c r="BG3" s="26" t="s">
         <v>51</v>
       </c>
       <c r="BH3" s="26" t="s">
         <v>52</v>
       </c>
       <c r="BI3" s="25" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="BJ3" s="27" t="s">
         <v>53</v>
       </c>
       <c r="BK3" s="26" t="s">
         <v>54</v>
       </c>
       <c r="BL3" s="26" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="BM3" s="26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BN3" s="27" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:68" x14ac:dyDescent="0.2">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68">
       <c r="A4" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="29">
         <v>1209374</v>
       </c>
       <c r="C4" s="29">
         <v>2794803.3</v>
       </c>
       <c r="D4" s="29">
         <v>4536583.5</v>
       </c>
       <c r="E4" s="29">
         <v>7492514.9000000004</v>
       </c>
       <c r="F4" s="29">
         <v>1469455.6</v>
       </c>
       <c r="G4" s="29">
         <v>3459657.6</v>
       </c>
       <c r="H4" s="29">
         <v>5899130.5999999996</v>
       </c>
       <c r="I4" s="29">
@@ -3297,60 +3280,60 @@
       </c>
       <c r="BE4" s="30">
         <v>36821377.299999997</v>
       </c>
       <c r="BF4" s="30">
         <v>7452246.9000000004</v>
       </c>
       <c r="BG4" s="30">
         <v>16882556.199999999</v>
       </c>
       <c r="BH4" s="30">
         <v>26987231.300000001</v>
       </c>
       <c r="BI4" s="30">
         <v>42403123.299999997</v>
       </c>
       <c r="BJ4" s="30">
         <v>8767049.3000000007</v>
       </c>
       <c r="BK4" s="30">
         <v>19708690.199999999</v>
       </c>
       <c r="BL4" s="30">
         <v>31744353.5</v>
       </c>
-      <c r="BM4" s="30">
-        <v>48771970.899999999</v>
+      <c r="BM4" s="43">
+        <v>49384094.700000003</v>
       </c>
       <c r="BN4" s="63">
         <v>9399261.6999999993</v>
       </c>
       <c r="BO4" s="24"/>
       <c r="BP4" s="24"/>
     </row>
-    <row r="5" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:68">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="30">
         <v>258218</v>
       </c>
       <c r="C5" s="30">
         <v>558350.69999999995</v>
       </c>
       <c r="D5" s="30">
         <v>935716.6</v>
       </c>
       <c r="E5" s="30">
         <v>1451443.5999999999</v>
       </c>
       <c r="F5" s="30">
         <v>567808.69999999995</v>
       </c>
       <c r="G5" s="30">
         <v>1305654.7</v>
       </c>
       <c r="H5" s="30">
         <v>2092955.6</v>
       </c>
       <c r="I5" s="30">
@@ -3499,60 +3482,60 @@
       </c>
       <c r="BE5" s="30">
         <v>10015855.6</v>
       </c>
       <c r="BF5" s="30">
         <v>2402094.5</v>
       </c>
       <c r="BG5" s="30">
         <v>4767951.5999999996</v>
       </c>
       <c r="BH5" s="30">
         <v>7680567</v>
       </c>
       <c r="BI5" s="30">
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ5" s="30">
         <v>2683644.9</v>
       </c>
       <c r="BK5" s="30">
         <v>5645059.4000000004</v>
       </c>
       <c r="BL5" s="30">
         <v>8950953.1999999993</v>
       </c>
-      <c r="BM5" s="30">
+      <c r="BM5" s="43">
         <v>11314498.1</v>
       </c>
       <c r="BN5" s="63">
         <v>3343768.9</v>
       </c>
       <c r="BO5" s="24"/>
       <c r="BP5" s="24"/>
     </row>
-    <row r="6" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:68">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="30">
         <v>2553286.4</v>
       </c>
       <c r="C6" s="30">
         <v>5358989.9000000004</v>
       </c>
       <c r="D6" s="30">
         <v>8662928</v>
       </c>
       <c r="E6" s="30">
         <v>12871558.5</v>
       </c>
       <c r="F6" s="30">
         <v>3202959.2</v>
       </c>
       <c r="G6" s="30">
         <v>6474718.5999999996</v>
       </c>
       <c r="H6" s="30">
         <v>10672853.300000001</v>
       </c>
       <c r="I6" s="30">
@@ -3701,62 +3684,62 @@
       </c>
       <c r="BE6" s="30">
         <v>72605056.799999997</v>
       </c>
       <c r="BF6" s="30">
         <v>16169562.4</v>
       </c>
       <c r="BG6" s="30">
         <v>30692232.5</v>
       </c>
       <c r="BH6" s="30">
         <v>50294827.800000004</v>
       </c>
       <c r="BI6" s="30">
         <v>84420088.700000003</v>
       </c>
       <c r="BJ6" s="30">
         <v>19016639.5</v>
       </c>
       <c r="BK6" s="30">
         <v>36018072.299999997</v>
       </c>
       <c r="BL6" s="30">
         <v>59029591.799999997</v>
       </c>
-      <c r="BM6" s="30">
-        <v>99497281.700000003</v>
+      <c r="BM6" s="43">
+        <v>98909960.099999994</v>
       </c>
       <c r="BN6" s="63">
         <v>21359327.5</v>
       </c>
       <c r="BO6" s="24"/>
       <c r="BP6" s="24"/>
     </row>
-    <row r="7" spans="1:68" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:68" ht="25.5">
       <c r="A7" s="32" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B7" s="30">
         <v>-69194.100000000006</v>
       </c>
       <c r="C7" s="30">
         <v>-196113.2</v>
       </c>
       <c r="D7" s="30">
         <v>-314041.3</v>
       </c>
       <c r="E7" s="30">
         <v>-466859.4</v>
       </c>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="30"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
       <c r="L7" s="30"/>
       <c r="M7" s="30"/>
       <c r="N7" s="30"/>
       <c r="O7" s="30"/>
       <c r="P7" s="30"/>
       <c r="Q7" s="30"/>
@@ -3785,55 +3768,55 @@
       <c r="AN7" s="30"/>
       <c r="AO7" s="30"/>
       <c r="AP7" s="30"/>
       <c r="AQ7" s="30"/>
       <c r="AR7" s="30"/>
       <c r="AS7" s="30"/>
       <c r="AT7" s="30"/>
       <c r="AU7" s="30"/>
       <c r="AV7" s="30"/>
       <c r="AW7" s="30"/>
       <c r="AX7" s="30"/>
       <c r="AY7" s="30"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="30"/>
       <c r="BB7" s="30"/>
       <c r="BC7" s="30"/>
       <c r="BD7" s="30"/>
       <c r="BE7" s="30"/>
       <c r="BF7" s="30"/>
       <c r="BG7" s="30"/>
       <c r="BH7" s="30"/>
       <c r="BI7" s="30"/>
       <c r="BJ7" s="30"/>
       <c r="BK7" s="30"/>
       <c r="BL7" s="30"/>
-      <c r="BM7" s="30"/>
+      <c r="BM7" s="43"/>
       <c r="BN7" s="63"/>
       <c r="BP7" s="24"/>
     </row>
-    <row r="8" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:68">
       <c r="A8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="34">
         <v>4020878.4</v>
       </c>
       <c r="C8" s="34">
         <v>8712143.9000000004</v>
       </c>
       <c r="D8" s="34">
         <v>14135228.1</v>
       </c>
       <c r="E8" s="34">
         <v>21815517</v>
       </c>
       <c r="F8" s="35">
         <v>5240223.5</v>
       </c>
       <c r="G8" s="35">
         <v>11240030.899999999</v>
       </c>
       <c r="H8" s="35">
         <v>18664939.5</v>
       </c>
       <c r="I8" s="35">
@@ -3982,61 +3965,62 @@
       </c>
       <c r="BE8" s="35">
         <v>119442289.69999999</v>
       </c>
       <c r="BF8" s="35">
         <v>26023903.800000001</v>
       </c>
       <c r="BG8" s="35">
         <v>52342740.299999997</v>
       </c>
       <c r="BH8" s="35">
         <v>84962626.099999994</v>
       </c>
       <c r="BI8" s="35">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ8" s="35">
         <v>30467333.700000003</v>
       </c>
       <c r="BK8" s="35">
         <v>61371821.899999999</v>
       </c>
       <c r="BL8" s="35">
         <v>99724898.5</v>
       </c>
-      <c r="BM8" s="35">
-        <v>159583750.69999999</v>
+      <c r="BM8" s="34">
+        <f>BM4+BM5+BM6</f>
+        <v>159608552.90000001</v>
       </c>
       <c r="BN8" s="35">
         <f>BN4+BN5+BN6</f>
         <v>34102358.100000001</v>
       </c>
       <c r="BO8" s="24"/>
       <c r="BP8" s="24"/>
     </row>
-    <row r="9" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:68">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="14"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="14"/>
       <c r="N9" s="13"/>
       <c r="O9" s="13"/>
       <c r="P9" s="13"/>
       <c r="Q9" s="14"/>
       <c r="R9" s="13"/>
       <c r="S9" s="13"/>
       <c r="T9" s="13"/>
       <c r="U9" s="14"/>
       <c r="V9" s="13"/>
       <c r="W9" s="13"/>
       <c r="X9" s="13"/>
       <c r="Y9" s="14"/>
@@ -4057,53 +4041,53 @@
       <c r="AN9" s="13"/>
       <c r="AO9" s="14"/>
       <c r="AP9" s="13"/>
       <c r="AQ9" s="13"/>
       <c r="AR9" s="13"/>
       <c r="AS9" s="14"/>
       <c r="AT9" s="13"/>
       <c r="AU9" s="13"/>
       <c r="AV9" s="13"/>
       <c r="AW9" s="14"/>
       <c r="AX9" s="13"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="13"/>
       <c r="BA9" s="14"/>
       <c r="BB9" s="13"/>
       <c r="BC9" s="13"/>
       <c r="BD9" s="13"/>
       <c r="BE9" s="15"/>
       <c r="BF9" s="15"/>
       <c r="BG9" s="13"/>
       <c r="BH9" s="13"/>
       <c r="BI9" s="13"/>
       <c r="BJ9" s="15"/>
       <c r="BK9" s="13"/>
     </row>
-    <row r="10" spans="1:68" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:68" ht="44.25" customHeight="1">
       <c r="A10" s="7" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="14"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="14"/>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="13"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="13"/>
       <c r="S10" s="13"/>
       <c r="T10" s="13"/>
       <c r="U10" s="14"/>
       <c r="V10" s="13"/>
       <c r="W10" s="13"/>
       <c r="X10" s="13"/>
       <c r="Y10" s="14"/>
@@ -4124,65 +4108,65 @@
       <c r="AN10" s="13"/>
       <c r="AO10" s="14"/>
       <c r="AP10" s="13"/>
       <c r="AQ10" s="13"/>
       <c r="AR10" s="13"/>
       <c r="AS10" s="14"/>
       <c r="AT10" s="13"/>
       <c r="AU10" s="13"/>
       <c r="AV10" s="13"/>
       <c r="AW10" s="14"/>
       <c r="AX10" s="13"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="13"/>
       <c r="BA10" s="14"/>
       <c r="BB10" s="13"/>
       <c r="BC10" s="13"/>
       <c r="BD10" s="13"/>
       <c r="BE10" s="15"/>
       <c r="BF10" s="15"/>
       <c r="BG10" s="13"/>
       <c r="BH10" s="13"/>
       <c r="BI10" s="13"/>
       <c r="BJ10" s="15"/>
       <c r="BK10" s="13"/>
     </row>
-    <row r="11" spans="1:68" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:68" ht="51.75" customHeight="1">
       <c r="A11" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:68" ht="46.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:68" ht="46.5">
       <c r="A12" s="61" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
       <c r="AB12" s="11"/>
       <c r="AC12" s="11"/>
@@ -4199,54 +4183,52 @@
       <c r="AN12" s="11"/>
       <c r="AO12" s="11"/>
       <c r="AP12" s="11"/>
       <c r="AQ12" s="11"/>
       <c r="AR12" s="11"/>
       <c r="AS12" s="11"/>
       <c r="AT12" s="11"/>
       <c r="AU12" s="11"/>
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
     </row>
-    <row r="13" spans="1:68" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="13" spans="1:68">
+      <c r="A13" s="60"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
       <c r="AB13" s="11"/>
       <c r="AC13" s="11"/>
       <c r="AD13" s="11"/>
@@ -4262,51 +4244,51 @@
       <c r="AN13" s="11"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="11"/>
       <c r="AQ13" s="11"/>
       <c r="AR13" s="11"/>
       <c r="AS13" s="11"/>
       <c r="AT13" s="11"/>
       <c r="AU13" s="11"/>
       <c r="AV13" s="11"/>
       <c r="AW13" s="11"/>
       <c r="AX13" s="11"/>
       <c r="AY13" s="11"/>
       <c r="AZ13" s="11"/>
       <c r="BA13" s="11"/>
       <c r="BB13" s="11"/>
       <c r="BC13" s="11"/>
       <c r="BD13" s="11"/>
       <c r="BE13" s="11"/>
       <c r="BF13" s="11"/>
       <c r="BG13" s="11"/>
       <c r="BH13" s="11"/>
       <c r="BI13" s="11"/>
       <c r="BJ13" s="11"/>
       <c r="BK13" s="11"/>
     </row>
-    <row r="14" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:68">
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
@@ -4327,51 +4309,51 @@
       <c r="AO14" s="11"/>
       <c r="AP14" s="11"/>
       <c r="AQ14" s="11"/>
       <c r="AR14" s="11"/>
       <c r="AS14" s="11"/>
       <c r="AT14" s="11"/>
       <c r="AU14" s="11"/>
       <c r="AV14" s="11"/>
       <c r="AW14" s="11"/>
       <c r="AX14" s="11"/>
       <c r="AY14" s="11"/>
       <c r="AZ14" s="11"/>
       <c r="BA14" s="11"/>
       <c r="BB14" s="11"/>
       <c r="BC14" s="11"/>
       <c r="BD14" s="11"/>
       <c r="BE14" s="11"/>
       <c r="BF14" s="11"/>
       <c r="BG14" s="11"/>
       <c r="BH14" s="11"/>
       <c r="BI14" s="11"/>
       <c r="BJ14" s="11"/>
       <c r="BK14" s="11"/>
       <c r="BL14" s="11"/>
     </row>
-    <row r="15" spans="1:68" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:68">
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
@@ -4392,142 +4374,142 @@
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
       <c r="AQ15" s="11"/>
       <c r="AR15" s="11"/>
       <c r="AS15" s="11"/>
       <c r="AT15" s="11"/>
       <c r="AU15" s="11"/>
       <c r="AV15" s="11"/>
       <c r="AW15" s="11"/>
       <c r="AX15" s="11"/>
       <c r="AY15" s="11"/>
       <c r="AZ15" s="11"/>
       <c r="BA15" s="11"/>
       <c r="BB15" s="11"/>
       <c r="BC15" s="11"/>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
       <c r="BF15" s="11"/>
       <c r="BG15" s="11"/>
       <c r="BH15" s="11"/>
       <c r="BI15" s="11"/>
       <c r="BJ15" s="11"/>
       <c r="BK15" s="11"/>
       <c r="BL15" s="11"/>
     </row>
-    <row r="19" spans="64:64" x14ac:dyDescent="0.2">
+    <row r="19" spans="64:64">
       <c r="BL19" s="24"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CO13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BI4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CF35" sqref="CF35"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="54.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="13" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.85546875" style="3" customWidth="1"/>
     <col min="12" max="13" width="14.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="23" max="25" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="27" max="29" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="31" max="33" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="42" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.28515625" style="3" customWidth="1"/>
     <col min="44" max="50" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="52" max="54" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="58" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="14.5703125" style="4" customWidth="1"/>
     <col min="60" max="60" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="14.5703125" style="4" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="15.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="14.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="15.7109375" style="4" customWidth="1"/>
     <col min="70" max="70" width="14.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="71" max="72" width="14.5703125" style="4" customWidth="1"/>
     <col min="73" max="93" width="14" style="4" customWidth="1"/>
     <col min="94" max="139" width="14" style="3" customWidth="1"/>
     <col min="140" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76">
       <c r="A1" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
     </row>
-    <row r="2" spans="1:76" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" ht="14.25" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="21"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
@@ -4544,87 +4526,87 @@
       <c r="AJ2" s="6"/>
       <c r="AK2" s="6"/>
       <c r="AL2" s="6"/>
       <c r="AM2" s="6"/>
       <c r="AN2" s="6"/>
       <c r="AO2" s="6"/>
       <c r="AP2" s="6"/>
       <c r="AQ2" s="6"/>
       <c r="AR2" s="6"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="6"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BC2" s="6"/>
       <c r="BD2" s="6"/>
       <c r="BV2" s="16" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" ht="25.5">
       <c r="A3" s="25"/>
       <c r="B3" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="C3" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="D3" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="E3" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="F3" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="E3" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="26" t="s">
+      <c r="G3" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="H3" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="G3" s="26" t="s">
+      <c r="I3" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="H3" s="26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J3" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="K3" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="K3" s="26" t="s">
+      <c r="L3" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="L3" s="26" t="s">
+      <c r="M3" s="26" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N3" s="26" t="s">
         <v>11</v>
       </c>
       <c r="O3" s="26" t="s">
         <v>12</v>
       </c>
       <c r="P3" s="26" t="s">
         <v>13</v>
       </c>
       <c r="Q3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="R3" s="26" t="s">
         <v>14</v>
       </c>
       <c r="S3" s="26" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="26" t="s">
         <v>16</v>
       </c>
       <c r="U3" s="25" t="s">
         <v>4</v>
       </c>
@@ -4664,153 +4646,153 @@
       <c r="AG3" s="25" t="s">
         <v>7</v>
       </c>
       <c r="AH3" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AI3" s="26" t="s">
         <v>27</v>
       </c>
       <c r="AJ3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="AK3" s="25" t="s">
         <v>8</v>
       </c>
       <c r="AL3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="AM3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="AN3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="AO3" s="25" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="AP3" s="26" t="s">
         <v>32</v>
       </c>
       <c r="AQ3" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AR3" s="26" t="s">
         <v>34</v>
       </c>
       <c r="AS3" s="25" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="AT3" s="26" t="s">
         <v>35</v>
       </c>
       <c r="AU3" s="26" t="s">
         <v>36</v>
       </c>
       <c r="AV3" s="26" t="s">
         <v>37</v>
       </c>
       <c r="AW3" s="25" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="AX3" s="26" t="s">
         <v>38</v>
       </c>
       <c r="AY3" s="26" t="s">
         <v>39</v>
       </c>
       <c r="AZ3" s="26" t="s">
         <v>40</v>
       </c>
       <c r="BA3" s="25" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="BB3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="BC3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="BD3" s="26" t="s">
         <v>43</v>
       </c>
       <c r="BE3" s="25" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="BF3" s="26" t="s">
         <v>44</v>
       </c>
       <c r="BG3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="BH3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="BI3" s="25" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="BJ3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="BK3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="BL3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BM3" s="25" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="BN3" s="27" t="s">
         <v>50</v>
       </c>
       <c r="BO3" s="26" t="s">
         <v>51</v>
       </c>
       <c r="BP3" s="26" t="s">
         <v>52</v>
       </c>
       <c r="BQ3" s="25" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="BR3" s="27" t="s">
         <v>53</v>
       </c>
       <c r="BS3" s="26" t="s">
         <v>54</v>
       </c>
       <c r="BT3" s="26" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="BU3" s="26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BV3" s="27" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="4" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A4" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="36">
         <v>30.605550359679484</v>
       </c>
       <c r="C4" s="37">
         <v>31.576646034702389</v>
       </c>
       <c r="D4" s="37">
         <v>31.099401368952371</v>
       </c>
       <c r="E4" s="37">
         <v>32.757800836622913</v>
       </c>
       <c r="F4" s="37">
         <v>36.927894736945468</v>
       </c>
       <c r="G4" s="37">
         <v>36.662332744724942</v>
       </c>
       <c r="H4" s="37">
         <v>35.667680652518101</v>
       </c>
       <c r="I4" s="37">
@@ -4983,59 +4965,59 @@
       </c>
       <c r="BM4" s="37">
         <v>30.8</v>
       </c>
       <c r="BN4" s="37">
         <v>28.6</v>
       </c>
       <c r="BO4" s="37">
         <v>32.299999999999997</v>
       </c>
       <c r="BP4" s="37">
         <v>31.8</v>
       </c>
       <c r="BQ4" s="37">
         <v>31</v>
       </c>
       <c r="BR4" s="37">
         <v>28.8</v>
       </c>
       <c r="BS4" s="37">
         <v>32.1</v>
       </c>
       <c r="BT4" s="37">
         <v>31.8</v>
       </c>
-      <c r="BU4" s="37">
-        <v>30.6</v>
+      <c r="BU4" s="36">
+        <v>30.9</v>
       </c>
       <c r="BV4" s="64">
         <v>27.6</v>
       </c>
       <c r="BX4" s="66"/>
     </row>
-    <row r="5" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="36">
         <v>7.1626378083316631</v>
       </c>
       <c r="C5" s="37">
         <v>7.3051073193549181</v>
       </c>
       <c r="D5" s="37">
         <v>8.2194531322270201</v>
       </c>
       <c r="E5" s="37">
         <v>8.5170926419414119</v>
       </c>
       <c r="F5" s="37">
         <v>6.6771484675071271</v>
       </c>
       <c r="G5" s="37">
         <v>7.1820690896181114</v>
       </c>
       <c r="H5" s="37">
         <v>7.1193320998909231</v>
       </c>
       <c r="I5" s="37">
@@ -5208,59 +5190,59 @@
       </c>
       <c r="BM5" s="37">
         <v>8.4</v>
       </c>
       <c r="BN5" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="BO5" s="37">
         <v>9.1</v>
       </c>
       <c r="BP5" s="37">
         <v>9</v>
       </c>
       <c r="BQ5" s="37">
         <v>7.3</v>
       </c>
       <c r="BR5" s="37">
         <v>8.8000000000000007</v>
       </c>
       <c r="BS5" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="BT5" s="37">
         <v>9</v>
       </c>
-      <c r="BU5" s="37">
+      <c r="BU5" s="36">
         <v>7.1</v>
       </c>
       <c r="BV5" s="64">
         <v>9.8000000000000007</v>
       </c>
       <c r="BX5" s="66"/>
     </row>
-    <row r="6" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="36">
         <v>62.23181183198885</v>
       </c>
       <c r="C6" s="37">
         <v>61.118246645942698</v>
       </c>
       <c r="D6" s="37">
         <v>60.681145498820626</v>
       </c>
       <c r="E6" s="37">
         <v>58.725106521435677</v>
       </c>
       <c r="F6" s="37">
         <v>56.394956795547408</v>
       </c>
       <c r="G6" s="37">
         <v>56.155598165656933</v>
       </c>
       <c r="H6" s="37">
         <v>57.212987247590981</v>
       </c>
       <c r="I6" s="37">
@@ -5433,59 +5415,59 @@
       </c>
       <c r="BM6" s="38">
         <v>60.8</v>
       </c>
       <c r="BN6" s="38">
         <v>62.2</v>
       </c>
       <c r="BO6" s="38">
         <v>58.6</v>
       </c>
       <c r="BP6" s="38">
         <v>59.2</v>
       </c>
       <c r="BQ6" s="38">
         <v>61.7</v>
       </c>
       <c r="BR6" s="38">
         <v>62.4</v>
       </c>
       <c r="BS6" s="38">
         <v>58.7</v>
       </c>
       <c r="BT6" s="38">
         <v>59.2</v>
       </c>
-      <c r="BU6" s="38">
-        <v>62.3</v>
+      <c r="BU6" s="39">
+        <v>62</v>
       </c>
       <c r="BV6" s="64">
         <v>62.6</v>
       </c>
       <c r="BX6" s="66"/>
     </row>
-    <row r="7" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:76" s="4" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="40">
         <f t="shared" ref="B7:BM7" si="0">B4+B5+B6</f>
         <v>100</v>
       </c>
       <c r="C7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="D7" s="41">
         <f t="shared" si="0"/>
         <v>100.00000000000001</v>
       </c>
       <c r="E7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="F7" s="41">
         <f t="shared" si="0"/>
         <v>100</v>
       </c>
       <c r="G7" s="41">
         <f t="shared" si="0"/>
@@ -5729,67 +5711,67 @@
       </c>
       <c r="BO7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BP7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BQ7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BR7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BS7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BT7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
-      <c r="BU7" s="41">
+      <c r="BU7" s="40">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
       <c r="BV7" s="41">
         <f t="shared" si="1"/>
         <v>100</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:76" ht="37.5" customHeight="1">
       <c r="A9" s="7" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:76" s="4" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="10" spans="1:76" s="4" customFormat="1" ht="50.25" customHeight="1">
       <c r="A10" s="7" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="2"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
@@ -5803,53 +5785,53 @@
       <c r="AG10" s="3"/>
       <c r="AH10" s="3"/>
       <c r="AI10" s="3"/>
       <c r="AJ10" s="3"/>
       <c r="AK10" s="3"/>
       <c r="AL10" s="3"/>
       <c r="AM10" s="3"/>
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
     </row>
-    <row r="11" spans="1:76" s="4" customFormat="1" ht="46.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:76" s="4" customFormat="1" ht="46.5">
       <c r="A11" s="61" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
@@ -5877,54 +5859,52 @@
       <c r="AV11" s="11"/>
       <c r="AW11" s="11"/>
       <c r="AX11" s="11"/>
       <c r="AY11" s="11"/>
       <c r="AZ11" s="11"/>
       <c r="BA11" s="11"/>
       <c r="BB11" s="11"/>
       <c r="BC11" s="11"/>
       <c r="BD11" s="11"/>
       <c r="BE11" s="11"/>
       <c r="BF11" s="11"/>
       <c r="BG11" s="11"/>
       <c r="BH11" s="11"/>
       <c r="BI11" s="11"/>
       <c r="BJ11" s="11"/>
       <c r="BK11" s="11"/>
       <c r="BL11" s="11"/>
       <c r="BM11" s="11"/>
       <c r="BN11" s="11"/>
       <c r="BO11" s="11"/>
       <c r="BP11" s="11"/>
       <c r="BQ11" s="11"/>
       <c r="BR11" s="11"/>
       <c r="BS11" s="11"/>
     </row>
-    <row r="12" spans="1:76" s="4" customFormat="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="12" spans="1:76" s="4" customFormat="1">
+      <c r="A12" s="60"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
@@ -5951,51 +5931,51 @@
       <c r="AV12" s="11"/>
       <c r="AW12" s="11"/>
       <c r="AX12" s="11"/>
       <c r="AY12" s="11"/>
       <c r="AZ12" s="11"/>
       <c r="BA12" s="11"/>
       <c r="BB12" s="11"/>
       <c r="BC12" s="11"/>
       <c r="BD12" s="11"/>
       <c r="BE12" s="11"/>
       <c r="BF12" s="11"/>
       <c r="BG12" s="11"/>
       <c r="BH12" s="11"/>
       <c r="BI12" s="11"/>
       <c r="BJ12" s="11"/>
       <c r="BK12" s="11"/>
       <c r="BL12" s="11"/>
       <c r="BM12" s="11"/>
       <c r="BN12" s="11"/>
       <c r="BO12" s="11"/>
       <c r="BP12" s="11"/>
       <c r="BQ12" s="11"/>
       <c r="BR12" s="11"/>
       <c r="BS12" s="11"/>
     </row>
-    <row r="13" spans="1:76" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:76" s="4" customFormat="1">
       <c r="A13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11"/>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
@@ -6043,141 +6023,141 @@
       <c r="BP13" s="11"/>
       <c r="BQ13" s="11"/>
       <c r="BR13" s="11"/>
       <c r="BS13" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{941E24CC-494A-42B6-B579-05FCF60929B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ВВП (1990-1997)</vt:lpstr>
       <vt:lpstr>ВВП (1998-2009)</vt:lpstr>