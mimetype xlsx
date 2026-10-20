--- v3 (2026-08-20)
+++ v4 (2026-10-20)
@@ -1,344 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2625" yWindow="-30" windowWidth="23475" windowHeight="12630" tabRatio="859"/>
+    <workbookView xWindow="12015" yWindow="435" windowWidth="15705" windowHeight="11520" tabRatio="859"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="5" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BM28" i="2"/>
-[...9 lines deleted...]
-  <c r="BL28" s="1"/>
+  <c r="BO12" i="2" l="1"/>
+  <c r="BO6" i="2"/>
+  <c r="BN6" i="2"/>
+  <c r="BO4" i="2"/>
+  <c r="BO28" i="2" l="1"/>
+  <c r="BM12" i="2" l="1"/>
+  <c r="BM6" i="2"/>
+  <c r="BM4" i="2" s="1"/>
+  <c r="BM28" i="2" s="1"/>
+  <c r="BN12" i="2" l="1"/>
+  <c r="BN4" i="2"/>
+  <c r="BN28" i="2" l="1"/>
+  <c r="BL12" i="2"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
+  <c r="BL28" i="2" s="1"/>
   <c r="L13" i="6" l="1"/>
-  <c r="K13"/>
-[...40 lines deleted...]
-  <c r="D25" s="1"/>
+  <c r="K13" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="F13" i="6"/>
+  <c r="E13" i="6"/>
+  <c r="D13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="B13" i="6"/>
+  <c r="L8" i="6"/>
+  <c r="I8" i="6"/>
+  <c r="H8" i="6"/>
+  <c r="G8" i="6"/>
+  <c r="F8" i="6"/>
+  <c r="E8" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="C8" i="6"/>
+  <c r="C4" i="6" s="1"/>
+  <c r="B8" i="6"/>
+  <c r="B4" i="6" s="1"/>
+  <c r="B25" i="6" s="1"/>
+  <c r="I5" i="6"/>
+  <c r="I4" i="6" s="1"/>
+  <c r="H5" i="6"/>
+  <c r="H4" i="6" s="1"/>
+  <c r="H25" i="6" s="1"/>
+  <c r="G5" i="6"/>
+  <c r="F5" i="6"/>
+  <c r="F4" i="6" s="1"/>
+  <c r="F25" i="6" s="1"/>
+  <c r="E5" i="6"/>
+  <c r="E4" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="M4" i="6"/>
+  <c r="L4" i="6"/>
+  <c r="K4" i="6"/>
+  <c r="J4" i="6"/>
+  <c r="G4" i="6"/>
+  <c r="D4" i="6"/>
+  <c r="D25" i="6" s="1"/>
   <c r="I8" i="5"/>
-  <c r="I26" s="1"/>
-[...19 lines deleted...]
-  <c r="L25"/>
+  <c r="I26" i="5" s="1"/>
+  <c r="H8" i="5"/>
+  <c r="H26" i="5" s="1"/>
+  <c r="G8" i="5"/>
+  <c r="G26" i="5" s="1"/>
+  <c r="F8" i="5"/>
+  <c r="F26" i="5" s="1"/>
+  <c r="E8" i="5"/>
+  <c r="E26" i="5" s="1"/>
+  <c r="D8" i="5"/>
+  <c r="D26" i="5" s="1"/>
+  <c r="C8" i="5"/>
+  <c r="C26" i="5" s="1"/>
+  <c r="B8" i="5"/>
+  <c r="B26" i="5" s="1"/>
+  <c r="C25" i="6" l="1"/>
+  <c r="J25" i="6"/>
+  <c r="K25" i="6"/>
+  <c r="E25" i="6"/>
+  <c r="I25" i="6"/>
+  <c r="G25" i="6"/>
+  <c r="L25" i="6"/>
   <c r="BK6" i="2"/>
-  <c r="BK4" s="1"/>
-[...187 lines deleted...]
-  <c r="AW28"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK12" i="2"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BK28" i="2" l="1"/>
+  <c r="BJ12" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ28" i="2" l="1"/>
+  <c r="BI28" i="2"/>
+  <c r="BG6" i="2"/>
+  <c r="BH6" i="2"/>
+  <c r="BH12" i="2" l="1"/>
+  <c r="BH4" i="2"/>
+  <c r="BH28" i="2" l="1"/>
+  <c r="BE12" i="2"/>
+  <c r="BE4" i="2"/>
+  <c r="BG12" i="2"/>
+  <c r="BG4" i="2"/>
+  <c r="BE28" i="2" l="1"/>
+  <c r="BG28" i="2"/>
+  <c r="BF12" i="2"/>
+  <c r="BF6" i="2"/>
+  <c r="BF4" i="2" s="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BB28" i="2" s="1"/>
+  <c r="BC28" i="2" l="1"/>
+  <c r="BA28" i="2"/>
+  <c r="BD28" i="2"/>
+  <c r="BF28" i="2"/>
+  <c r="AZ6" i="2"/>
+  <c r="AZ4" i="2" s="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="K28" i="2"/>
+  <c r="H28" i="2"/>
+  <c r="G28" i="2"/>
+  <c r="F4" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="W12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D12" i="2"/>
+  <c r="C12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="J28" i="2"/>
+  <c r="L28" i="2"/>
+  <c r="N28" i="2"/>
+  <c r="O28" i="2"/>
+  <c r="P28" i="2"/>
+  <c r="R28" i="2"/>
+  <c r="S28" i="2"/>
+  <c r="T28" i="2"/>
+  <c r="AC28" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AG4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH28" i="2" s="1"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="F28" i="2" l="1"/>
+  <c r="AN28" i="2"/>
+  <c r="AS28" i="2"/>
+  <c r="AE28" i="2"/>
+  <c r="AB28" i="2"/>
+  <c r="E28" i="2"/>
+  <c r="M28" i="2"/>
+  <c r="U28" i="2"/>
+  <c r="AJ28" i="2"/>
+  <c r="AR28" i="2"/>
+  <c r="D28" i="2"/>
+  <c r="AF28" i="2"/>
+  <c r="W28" i="2"/>
+  <c r="AG28" i="2"/>
+  <c r="I28" i="2"/>
+  <c r="Q28" i="2"/>
+  <c r="AM28" i="2"/>
+  <c r="AQ28" i="2"/>
+  <c r="AI28" i="2"/>
+  <c r="B28" i="2"/>
+  <c r="AL28" i="2"/>
+  <c r="AA28" i="2"/>
+  <c r="Z28" i="2"/>
+  <c r="AZ28" i="2"/>
+  <c r="V28" i="2"/>
+  <c r="C28" i="2"/>
+  <c r="Y28" i="2"/>
+  <c r="AK28" i="2"/>
+  <c r="AD28" i="2"/>
+  <c r="AO28" i="2"/>
+  <c r="AU28" i="2"/>
+  <c r="X28" i="2"/>
+  <c r="AP28" i="2"/>
+  <c r="AT28" i="2"/>
+  <c r="AV28" i="2"/>
+  <c r="AX28" i="2"/>
+  <c r="AY28" i="2"/>
+  <c r="AW28" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="179">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Производство услуг</t>
   </si>
   <si>
     <t>Торговля, ремонт автомобилей и изделий домашнего пользования</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -996,55 +1001,58 @@
     <t>млн.теңге</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Данные за 2025 год рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
     </r>
   </si>
+  <si>
+    <t>1 полугодие 2026 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1819,84 +1827,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2028,63 +2038,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/509685/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279602/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700945?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="68" t="s">
         <v>98</v>
       </c>
       <c r="B2" s="69">
         <v>111304</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="68" t="s">
         <v>99</v>
@@ -2182,59 +2192,59 @@
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="87"/>
       <c r="B15" s="82" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1">
       <c r="A16" s="88"/>
       <c r="B16" s="82" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="75" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="74" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="76">
-        <v>46237</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="68" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="76">
-        <v>46296</v>
+        <v>46407</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="70" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="68" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="77" t="s">
         <v>120</v>
       </c>
@@ -2248,51 +2258,51 @@
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="78"/>
       <c r="B24" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B23" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="25" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="25" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="25" t="s">
         <v>124</v>
       </c>
     </row>
@@ -2318,51 +2328,51 @@
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="3"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="3"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="27" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="33" customWidth="1"/>
     <col min="2" max="9" width="10" style="33" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="28" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="42"/>
@@ -3253,51 +3263,51 @@
       <c r="R26" s="53"/>
     </row>
     <row r="28" spans="1:18">
       <c r="B28" s="53"/>
       <c r="C28" s="53"/>
       <c r="D28" s="53"/>
       <c r="E28" s="53"/>
       <c r="F28" s="53"/>
       <c r="G28" s="53"/>
       <c r="H28" s="53"/>
       <c r="I28" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.5703125" style="43" customWidth="1"/>
     <col min="2" max="4" width="10.140625" style="43" bestFit="1" customWidth="1"/>
     <col min="5" max="13" width="11.85546875" style="43" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="12.75" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
@@ -4589,53 +4599,53 @@
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
     </row>
     <row r="28" spans="1:26">
       <c r="B28" s="52"/>
       <c r="C28" s="52"/>
       <c r="D28" s="52"/>
       <c r="E28" s="52"/>
       <c r="F28" s="52"/>
       <c r="M28" s="52"/>
     </row>
     <row r="29" spans="1:26">
       <c r="M29" s="52"/>
     </row>
     <row r="30" spans="1:26">
       <c r="M30" s="52"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="A1:BP33"/>
+  <dimension ref="A1:BQ33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="75.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="6" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="6" customWidth="1"/>
     <col min="4" max="5" width="12.85546875" style="6" customWidth="1"/>
     <col min="6" max="6" width="13" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="6" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="6" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="14.140625" style="6" customWidth="1"/>
     <col min="14" max="14" width="13.140625" style="6" customWidth="1"/>
     <col min="15" max="15" width="13.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="14" style="6" customWidth="1"/>
     <col min="18" max="18" width="13" style="6" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="15.140625" style="6" customWidth="1"/>
@@ -4652,100 +4662,100 @@
     <col min="34" max="34" width="12.7109375" style="3" customWidth="1"/>
     <col min="35" max="35" width="14.7109375" style="3" customWidth="1"/>
     <col min="36" max="36" width="14.28515625" style="3" customWidth="1"/>
     <col min="37" max="37" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" style="3" customWidth="1"/>
     <col min="39" max="41" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="45" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="47" max="50" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="14" style="3" customWidth="1"/>
     <col min="52" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15.7109375" style="3" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="15" style="3" customWidth="1"/>
     <col min="60" max="60" width="14.140625" style="3" customWidth="1"/>
     <col min="61" max="61" width="14.7109375" style="3" customWidth="1"/>
     <col min="62" max="62" width="14" style="3" customWidth="1"/>
     <col min="63" max="63" width="15.28515625" style="3" customWidth="1"/>
     <col min="64" max="64" width="14.140625" style="3" customWidth="1"/>
     <col min="65" max="65" width="15.28515625" style="3" customWidth="1"/>
     <col min="66" max="93" width="14.28515625" style="3" customWidth="1"/>
     <col min="94" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" s="7"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
       <c r="AQ2" s="8"/>
       <c r="AR2" s="8"/>
       <c r="AW2" s="8"/>
-      <c r="BN2" s="8" t="s">
+      <c r="BO2" s="8" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="3" spans="1:68" s="9" customFormat="1" ht="36" customHeight="1">
+    <row r="3" spans="1:69" s="9" customFormat="1" ht="36" customHeight="1">
       <c r="A3" s="58" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="59" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="59" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="59" t="s">
         <v>57</v>
       </c>
       <c r="F3" s="59" t="s">
         <v>53</v>
       </c>
       <c r="G3" s="59" t="s">
         <v>50</v>
       </c>
       <c r="H3" s="59" t="s">
         <v>51</v>
       </c>
       <c r="I3" s="59" t="s">
@@ -4900,52 +4910,55 @@
       </c>
       <c r="BG3" s="59" t="s">
         <v>92</v>
       </c>
       <c r="BH3" s="59" t="s">
         <v>93</v>
       </c>
       <c r="BI3" s="59" t="s">
         <v>97</v>
       </c>
       <c r="BJ3" s="59" t="s">
         <v>95</v>
       </c>
       <c r="BK3" s="59" t="s">
         <v>135</v>
       </c>
       <c r="BL3" s="59" t="s">
         <v>162</v>
       </c>
       <c r="BM3" s="59" t="s">
         <v>174</v>
       </c>
       <c r="BN3" s="59" t="s">
         <v>170</v>
       </c>
-    </row>
-    <row r="4" spans="1:68">
+      <c r="BO3" s="59" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="4" spans="1:69">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="11">
         <f>B5+B6+B11</f>
         <v>991083.3</v>
       </c>
       <c r="C4" s="11">
         <f>C5+C6+C11</f>
         <v>2042781.1</v>
       </c>
       <c r="D4" s="11">
         <f>D5+D6+D11</f>
         <v>3376471.3</v>
       </c>
       <c r="E4" s="12">
         <f>E5+E6+E11</f>
         <v>4991488.5</v>
       </c>
       <c r="F4" s="11">
         <f>F5+F6+F11</f>
         <v>1313189.1000000001</v>
       </c>
       <c r="G4" s="11">
         <v>2594858.7000000002</v>
@@ -5038,51 +5051,51 @@
       <c r="AF4" s="11">
         <f t="shared" si="1"/>
         <v>7511979.2999999998</v>
       </c>
       <c r="AG4" s="11">
         <f t="shared" si="1"/>
         <v>10976255.699999999</v>
       </c>
       <c r="AH4" s="11">
         <f t="shared" si="1"/>
         <v>2651804.4</v>
       </c>
       <c r="AI4" s="11">
         <f t="shared" si="1"/>
         <v>5401917.5999999996</v>
       </c>
       <c r="AJ4" s="11">
         <f t="shared" si="1"/>
         <v>8966832.5999999996</v>
       </c>
       <c r="AK4" s="12">
         <f t="shared" si="1"/>
         <v>12932283.300000001</v>
       </c>
       <c r="AL4" s="11">
-        <f t="shared" ref="AL4:BN4" si="2">AL5+AL6+AL11</f>
+        <f t="shared" ref="AL4:BO4" si="2">AL5+AL6+AL11</f>
         <v>2918365.9</v>
       </c>
       <c r="AM4" s="11">
         <f t="shared" si="2"/>
         <v>6082090.2000000002</v>
       </c>
       <c r="AN4" s="11">
         <f t="shared" si="2"/>
         <v>9966548.6999999993</v>
       </c>
       <c r="AO4" s="11">
         <f t="shared" si="2"/>
         <v>14290056.699999999</v>
       </c>
       <c r="AP4" s="11">
         <f t="shared" si="2"/>
         <v>3410743.6</v>
       </c>
       <c r="AQ4" s="11">
         <f t="shared" si="2"/>
         <v>6316836</v>
       </c>
       <c r="AR4" s="11">
         <f t="shared" si="2"/>
         <v>10594579.699999999</v>
@@ -5153,54 +5166,58 @@
       </c>
       <c r="BI4" s="11">
         <f t="shared" si="2"/>
         <v>27647540.699999999</v>
       </c>
       <c r="BJ4" s="11">
         <f t="shared" si="2"/>
         <v>6350271</v>
       </c>
       <c r="BK4" s="11">
         <f t="shared" si="2"/>
         <v>12159277.1</v>
       </c>
       <c r="BL4" s="11">
         <f t="shared" si="2"/>
         <v>20361119.5</v>
       </c>
       <c r="BM4" s="11">
         <f t="shared" si="2"/>
         <v>31955774.199999999</v>
       </c>
       <c r="BN4" s="11">
         <f t="shared" si="2"/>
         <v>7223566.5999999996</v>
       </c>
-      <c r="BO4" s="24"/>
+      <c r="BO4" s="11">
+        <f t="shared" si="2"/>
+        <v>14487375.199999999</v>
+      </c>
       <c r="BP4" s="24"/>
-    </row>
-    <row r="5" spans="1:68">
+      <c r="BQ4" s="24"/>
+    </row>
+    <row r="5" spans="1:69">
       <c r="A5" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="14">
         <v>54253.2</v>
       </c>
       <c r="C5" s="4">
         <v>121920</v>
       </c>
       <c r="D5" s="4">
         <v>421587.7</v>
       </c>
       <c r="E5" s="15">
         <v>643247.19999999995</v>
       </c>
       <c r="F5" s="16">
         <v>70333.899999999994</v>
       </c>
       <c r="G5" s="16">
         <v>137430.79999999999</v>
       </c>
       <c r="H5" s="16">
         <v>481014.6</v>
       </c>
       <c r="I5" s="15">
@@ -5355,54 +5372,57 @@
       </c>
       <c r="BG5" s="15">
         <v>732647</v>
       </c>
       <c r="BH5" s="15">
         <v>2208210.7000000002</v>
       </c>
       <c r="BI5" s="15">
         <v>3788066.5</v>
       </c>
       <c r="BJ5" s="15">
         <v>342064.4</v>
       </c>
       <c r="BK5" s="15">
         <v>753475.4</v>
       </c>
       <c r="BL5" s="15">
         <v>2362614.2999999998</v>
       </c>
       <c r="BM5" s="16">
         <v>4312692.4000000004</v>
       </c>
       <c r="BN5" s="83">
         <v>402128.1</v>
       </c>
-      <c r="BO5" s="24"/>
+      <c r="BO5" s="83">
+        <v>916352.6</v>
+      </c>
       <c r="BP5" s="24"/>
-    </row>
-    <row r="6" spans="1:68">
+      <c r="BQ5" s="24"/>
+    </row>
+    <row r="6" spans="1:69">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="14">
         <f>B7+B8+B9+B10</f>
         <v>831345.2</v>
       </c>
       <c r="C6" s="14">
         <f>C7+C8+C9+C10</f>
         <v>1672621.5</v>
       </c>
       <c r="D6" s="14">
         <f>D7+D8+D9+D10</f>
         <v>2473589.7000000002</v>
       </c>
       <c r="E6" s="15">
         <f>E7+E8+E9+E10</f>
         <v>3578341.2</v>
       </c>
       <c r="F6" s="14">
         <v>1128367.1000000001</v>
       </c>
       <c r="G6" s="14">
         <v>2217941.5</v>
       </c>
@@ -5539,102 +5559,107 @@
       </c>
       <c r="AU6" s="15">
         <v>6159474.5</v>
       </c>
       <c r="AV6" s="15">
         <v>9850757.5999999996</v>
       </c>
       <c r="AW6" s="16">
         <v>14582651.199999999</v>
       </c>
       <c r="AX6" s="16">
         <v>4209870.5999999996</v>
       </c>
       <c r="AY6" s="16">
         <v>8014516.2999999998</v>
       </c>
       <c r="AZ6" s="16">
         <f>AZ7+AZ8+AZ9+AZ10</f>
         <v>12615956</v>
       </c>
       <c r="BA6" s="16">
         <f>BA7+BA8+BA9+BA10</f>
         <v>18173665</v>
       </c>
       <c r="BB6" s="15">
-        <f t="shared" ref="BB6:BM6" si="4">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BO6" si="4">BB7+BB8+BB9+BB10</f>
         <v>4413776.3</v>
       </c>
       <c r="BC6" s="15">
         <f t="shared" si="4"/>
         <v>8168472.2000000002</v>
       </c>
       <c r="BD6" s="15">
         <f t="shared" si="4"/>
         <v>12515036.4</v>
       </c>
       <c r="BE6" s="15">
         <v>18862606.600000001</v>
       </c>
       <c r="BF6" s="15">
         <f t="shared" si="4"/>
         <v>4659928.4000000004</v>
       </c>
       <c r="BG6" s="15">
         <f t="shared" si="4"/>
         <v>8690084.8000000007</v>
       </c>
       <c r="BH6" s="15">
         <f t="shared" si="4"/>
         <v>13552237.199999999</v>
       </c>
       <c r="BI6" s="15">
         <v>20902212.600000001</v>
       </c>
       <c r="BJ6" s="15">
         <f t="shared" si="4"/>
         <v>5433600.9000000004</v>
       </c>
       <c r="BK6" s="15">
         <f t="shared" si="4"/>
         <v>10117270.300000001</v>
       </c>
       <c r="BL6" s="15">
         <f t="shared" si="4"/>
         <v>15847019.6</v>
       </c>
       <c r="BM6" s="15">
         <f t="shared" si="4"/>
         <v>24077924.899999999</v>
       </c>
       <c r="BN6" s="15">
+        <f t="shared" si="4"/>
         <v>6126887.7999999998</v>
       </c>
-      <c r="BO6" s="24"/>
+      <c r="BO6" s="15">
+        <f t="shared" si="4"/>
+        <v>11982410.300000001</v>
+      </c>
       <c r="BP6" s="24"/>
-    </row>
-    <row r="7" spans="1:68">
+      <c r="BQ6" s="24"/>
+    </row>
+    <row r="7" spans="1:69">
       <c r="A7" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="14">
         <v>543687.9</v>
       </c>
       <c r="C7" s="4">
         <v>1026982.5</v>
       </c>
       <c r="D7" s="4">
         <v>1490404.4</v>
       </c>
       <c r="E7" s="15">
         <v>2327246.5</v>
       </c>
       <c r="F7" s="16">
         <v>729108.4</v>
       </c>
       <c r="G7" s="16">
         <v>1401196.5</v>
       </c>
       <c r="H7" s="16">
         <v>2123341.1</v>
       </c>
       <c r="I7" s="15">
@@ -5789,54 +5814,57 @@
       </c>
       <c r="BG7" s="15">
         <v>4343763.8</v>
       </c>
       <c r="BH7" s="15">
         <v>6936475.2000000002</v>
       </c>
       <c r="BI7" s="15">
         <v>9632233.4000000004</v>
       </c>
       <c r="BJ7" s="15">
         <v>2399313.2999999998</v>
       </c>
       <c r="BK7" s="15">
         <v>4869763</v>
       </c>
       <c r="BL7" s="15">
         <v>7815918.7999999998</v>
       </c>
       <c r="BM7" s="16">
         <v>10566877.4</v>
       </c>
       <c r="BN7" s="83">
         <v>2285252.1</v>
       </c>
-      <c r="BO7" s="24"/>
+      <c r="BO7" s="83">
+        <v>5307878.3</v>
+      </c>
       <c r="BP7" s="24"/>
-    </row>
-    <row r="8" spans="1:68">
+      <c r="BQ7" s="24"/>
+    </row>
+    <row r="8" spans="1:69">
       <c r="A8" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="14">
         <v>235237.6</v>
       </c>
       <c r="C8" s="4">
         <v>590080.19999999995</v>
       </c>
       <c r="D8" s="4">
         <v>914438.3</v>
       </c>
       <c r="E8" s="15">
         <v>1212165.1000000001</v>
       </c>
       <c r="F8" s="16">
         <v>331545.59999999998</v>
       </c>
       <c r="G8" s="16">
         <v>740988.5</v>
       </c>
       <c r="H8" s="16">
         <v>1298888.8</v>
       </c>
       <c r="I8" s="15">
@@ -5991,54 +6019,57 @@
       </c>
       <c r="BG8" s="15">
         <v>3939196.3</v>
       </c>
       <c r="BH8" s="15">
         <v>6066649.7000000002</v>
       </c>
       <c r="BI8" s="15">
         <v>10439572.699999999</v>
       </c>
       <c r="BJ8" s="15">
         <v>2759469.7</v>
       </c>
       <c r="BK8" s="15">
         <v>4782621</v>
       </c>
       <c r="BL8" s="15">
         <v>7389944.5999999996</v>
       </c>
       <c r="BM8" s="16">
         <v>12528666.5</v>
       </c>
       <c r="BN8" s="83">
         <v>3502374.5</v>
       </c>
-      <c r="BO8" s="24"/>
+      <c r="BO8" s="83">
+        <v>6082492.2000000002</v>
+      </c>
       <c r="BP8" s="24"/>
-    </row>
-    <row r="9" spans="1:68">
+      <c r="BQ8" s="24"/>
+    </row>
+    <row r="9" spans="1:69">
       <c r="A9" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="14">
         <v>50243.5</v>
       </c>
       <c r="C9" s="4">
         <v>48839.3</v>
       </c>
       <c r="D9" s="4">
         <v>62992.9</v>
       </c>
       <c r="E9" s="15">
         <v>33284.300000000003</v>
       </c>
       <c r="F9" s="16">
         <v>61336.4</v>
       </c>
       <c r="G9" s="16">
         <v>67963.8</v>
       </c>
       <c r="H9" s="16">
         <v>79203.100000000006</v>
       </c>
       <c r="I9" s="15">
@@ -6193,54 +6224,57 @@
       </c>
       <c r="BG9" s="15">
         <v>379800.7</v>
       </c>
       <c r="BH9" s="15">
         <v>495290.7</v>
       </c>
       <c r="BI9" s="15">
         <v>754986.3</v>
       </c>
       <c r="BJ9" s="15">
         <v>253662.5</v>
       </c>
       <c r="BK9" s="15">
         <v>435493.6</v>
       </c>
       <c r="BL9" s="15">
         <v>583462.69999999995</v>
       </c>
       <c r="BM9" s="16">
         <v>897514.9</v>
       </c>
       <c r="BN9" s="83">
         <v>315027.5</v>
       </c>
-      <c r="BO9" s="24"/>
+      <c r="BO9" s="83">
+        <v>555989.5</v>
+      </c>
       <c r="BP9" s="24"/>
-    </row>
-    <row r="10" spans="1:68" ht="25.5">
+      <c r="BQ9" s="24"/>
+    </row>
+    <row r="10" spans="1:69" ht="25.5">
       <c r="A10" s="17" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="14">
         <v>2176.1999999999998</v>
       </c>
       <c r="C10" s="4">
         <v>6719.5</v>
       </c>
       <c r="D10" s="4">
         <v>5754.1</v>
       </c>
       <c r="E10" s="15">
         <v>5645.3</v>
       </c>
       <c r="F10" s="16">
         <v>6376.7</v>
       </c>
       <c r="G10" s="16">
         <v>7792.7</v>
       </c>
       <c r="H10" s="16">
         <v>16346.7</v>
       </c>
       <c r="I10" s="15">
@@ -6395,54 +6429,57 @@
       </c>
       <c r="BG10" s="15">
         <v>27324</v>
       </c>
       <c r="BH10" s="15">
         <v>53821.599999999999</v>
       </c>
       <c r="BI10" s="15">
         <v>75420.2</v>
       </c>
       <c r="BJ10" s="15">
         <v>21155.4</v>
       </c>
       <c r="BK10" s="15">
         <v>29392.7</v>
       </c>
       <c r="BL10" s="15">
         <v>57693.5</v>
       </c>
       <c r="BM10" s="16">
         <v>84866.1</v>
       </c>
       <c r="BN10" s="83">
         <v>24233.7</v>
       </c>
-      <c r="BO10" s="24"/>
+      <c r="BO10" s="83">
+        <v>36050.300000000003</v>
+      </c>
       <c r="BP10" s="24"/>
-    </row>
-    <row r="11" spans="1:68">
+      <c r="BQ10" s="24"/>
+    </row>
+    <row r="11" spans="1:69">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="14">
         <v>105484.9</v>
       </c>
       <c r="C11" s="4">
         <v>248239.6</v>
       </c>
       <c r="D11" s="4">
         <v>481293.9</v>
       </c>
       <c r="E11" s="15">
         <v>769900.1</v>
       </c>
       <c r="F11" s="16">
         <v>114488.1</v>
       </c>
       <c r="G11" s="16">
         <v>239486.4</v>
       </c>
       <c r="H11" s="16">
         <v>499149.7</v>
       </c>
       <c r="I11" s="15">
@@ -6597,54 +6634,57 @@
       </c>
       <c r="BG11" s="15">
         <v>1065060.7</v>
       </c>
       <c r="BH11" s="15">
         <v>1829684</v>
       </c>
       <c r="BI11" s="15">
         <v>2957261.6</v>
       </c>
       <c r="BJ11" s="15">
         <v>574605.69999999995</v>
       </c>
       <c r="BK11" s="15">
         <v>1288531.3999999999</v>
       </c>
       <c r="BL11" s="15">
         <v>2151485.6</v>
       </c>
       <c r="BM11" s="16">
         <v>3565156.9</v>
       </c>
       <c r="BN11" s="83">
         <v>694550.7</v>
       </c>
-      <c r="BO11" s="24"/>
+      <c r="BO11" s="83">
+        <v>1588612.3</v>
+      </c>
       <c r="BP11" s="24"/>
-    </row>
-    <row r="12" spans="1:68">
+      <c r="BQ11" s="24"/>
+    </row>
+    <row r="12" spans="1:69">
       <c r="A12" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="18">
         <f>SUM(B13:B26)</f>
         <v>1195519.2</v>
       </c>
       <c r="C12" s="18">
         <f>SUM(C13:C26)</f>
         <v>2357817.5</v>
       </c>
       <c r="D12" s="18">
         <f>SUM(D13:D26)</f>
         <v>3697131.1</v>
       </c>
       <c r="E12" s="12">
         <f>SUM(E13:E26)</f>
         <v>5345223.0999999996</v>
       </c>
       <c r="F12" s="18">
         <f>SUM(F13:F26)</f>
         <v>1482136.8</v>
       </c>
       <c r="G12" s="18">
         <v>2744525.7</v>
@@ -6765,51 +6805,51 @@
       <c r="AM12" s="11">
         <f t="shared" si="7"/>
         <v>8034708.4000000004</v>
       </c>
       <c r="AN12" s="11">
         <f t="shared" si="7"/>
         <v>12403144.199999999</v>
       </c>
       <c r="AO12" s="11">
         <f t="shared" si="7"/>
         <v>21098993.199999999</v>
       </c>
       <c r="AP12" s="11">
         <f t="shared" si="7"/>
         <v>5003448.7</v>
       </c>
       <c r="AQ12" s="11">
         <f t="shared" si="7"/>
         <v>8154489.7000000002</v>
       </c>
       <c r="AR12" s="11">
         <f t="shared" si="7"/>
         <v>13029988.5</v>
       </c>
       <c r="AS12" s="18">
-        <f t="shared" ref="AS12:BN12" si="8">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BO12" si="8">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>21112089.699999999</v>
       </c>
       <c r="AT12" s="18">
         <f t="shared" si="8"/>
         <v>5032735.5</v>
       </c>
       <c r="AU12" s="18">
         <f t="shared" si="8"/>
         <v>8718898.0999999996</v>
       </c>
       <c r="AV12" s="18">
         <f t="shared" si="8"/>
         <v>14137045.1</v>
       </c>
       <c r="AW12" s="18">
         <f t="shared" si="8"/>
         <v>23540764.5</v>
       </c>
       <c r="AX12" s="18">
         <f t="shared" si="8"/>
         <v>5673228.7999999998</v>
       </c>
       <c r="AY12" s="18">
         <f t="shared" si="8"/>
         <v>10008002.300000001</v>
@@ -6852,54 +6892,58 @@
       </c>
       <c r="BI12" s="18">
         <f t="shared" si="8"/>
         <v>42375940.200000003</v>
       </c>
       <c r="BJ12" s="18">
         <f t="shared" si="8"/>
         <v>9766009.0999999996</v>
       </c>
       <c r="BK12" s="18">
         <f t="shared" si="8"/>
         <v>17830610.699999999</v>
       </c>
       <c r="BL12" s="18">
         <f t="shared" si="8"/>
         <v>28997277</v>
       </c>
       <c r="BM12" s="18">
         <f t="shared" si="8"/>
         <v>50030120.399999999</v>
       </c>
       <c r="BN12" s="18">
         <f t="shared" si="8"/>
         <v>10849180.699999999</v>
       </c>
-      <c r="BO12" s="24"/>
+      <c r="BO12" s="18">
+        <f t="shared" si="8"/>
+        <v>20566277.399999999</v>
+      </c>
       <c r="BP12" s="24"/>
-    </row>
-    <row r="13" spans="1:68">
+      <c r="BQ12" s="24"/>
+    </row>
+    <row r="13" spans="1:69">
       <c r="A13" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="14">
         <v>322228.7</v>
       </c>
       <c r="C13" s="4">
         <v>618095.69999999995</v>
       </c>
       <c r="D13" s="4">
         <v>1045546.9</v>
       </c>
       <c r="E13" s="15">
         <v>1366936.8</v>
       </c>
       <c r="F13" s="16">
         <v>407247.2</v>
       </c>
       <c r="G13" s="16">
         <v>763951.4</v>
       </c>
       <c r="H13" s="16">
         <v>1443781.7</v>
       </c>
       <c r="I13" s="15">
@@ -7054,54 +7098,57 @@
       </c>
       <c r="BG13" s="15">
         <v>4859820.5</v>
       </c>
       <c r="BH13" s="15">
         <v>8224061.0999999996</v>
       </c>
       <c r="BI13" s="15">
         <v>14909860.5</v>
       </c>
       <c r="BJ13" s="15">
         <v>3152216</v>
       </c>
       <c r="BK13" s="15">
         <v>5808393.0999999996</v>
       </c>
       <c r="BL13" s="15">
         <v>9936204.3000000007</v>
       </c>
       <c r="BM13" s="16">
         <v>17743225.600000001</v>
       </c>
       <c r="BN13" s="83">
         <v>3610554.1</v>
       </c>
-      <c r="BO13" s="24"/>
+      <c r="BO13" s="83">
+        <v>6790734.2999999998</v>
+      </c>
       <c r="BP13" s="24"/>
-    </row>
-    <row r="14" spans="1:68">
+      <c r="BQ13" s="24"/>
+    </row>
+    <row r="14" spans="1:69">
       <c r="A14" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="14">
         <v>133660.1</v>
       </c>
       <c r="C14" s="4">
         <v>273179.8</v>
       </c>
       <c r="D14" s="4">
         <v>460536.4</v>
       </c>
       <c r="E14" s="15">
         <v>765907.4</v>
       </c>
       <c r="F14" s="16">
         <v>167072.79999999999</v>
       </c>
       <c r="G14" s="16">
         <v>297793.7</v>
       </c>
       <c r="H14" s="16">
         <v>509653.6</v>
       </c>
       <c r="I14" s="15">
@@ -7256,54 +7303,57 @@
       </c>
       <c r="BG14" s="15">
         <v>1416725.3</v>
       </c>
       <c r="BH14" s="15">
         <v>1927935.9</v>
       </c>
       <c r="BI14" s="15">
         <v>3332621.7</v>
       </c>
       <c r="BJ14" s="15">
         <v>927208.2</v>
       </c>
       <c r="BK14" s="15">
         <v>1863679.4</v>
       </c>
       <c r="BL14" s="15">
         <v>2530681.7000000002</v>
       </c>
       <c r="BM14" s="16">
         <v>4153036</v>
       </c>
       <c r="BN14" s="83">
         <v>1104565.1000000001</v>
       </c>
-      <c r="BO14" s="24"/>
+      <c r="BO14" s="83">
+        <v>2242253.9</v>
+      </c>
       <c r="BP14" s="24"/>
-    </row>
-    <row r="15" spans="1:68">
+      <c r="BQ14" s="24"/>
+    </row>
+    <row r="15" spans="1:69">
       <c r="A15" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="14">
         <v>28342.6</v>
       </c>
       <c r="C15" s="4">
         <v>41759.300000000003</v>
       </c>
       <c r="D15" s="4">
         <v>68743.3</v>
       </c>
       <c r="E15" s="15">
         <v>87727.2</v>
       </c>
       <c r="F15" s="16">
         <v>34977.800000000003</v>
       </c>
       <c r="G15" s="16">
         <v>49763.199999999997</v>
       </c>
       <c r="H15" s="16">
         <v>81683.8</v>
       </c>
       <c r="I15" s="15">
@@ -7458,54 +7508,57 @@
       </c>
       <c r="BG15" s="15">
         <v>235548.6</v>
       </c>
       <c r="BH15" s="15">
         <v>316822.2</v>
       </c>
       <c r="BI15" s="15">
         <v>815818.7</v>
       </c>
       <c r="BJ15" s="15">
         <v>150125</v>
       </c>
       <c r="BK15" s="15">
         <v>277910.59999999998</v>
       </c>
       <c r="BL15" s="15">
         <v>379973.5</v>
       </c>
       <c r="BM15" s="16">
         <v>938761.9</v>
       </c>
       <c r="BN15" s="83">
         <v>173522.2</v>
       </c>
-      <c r="BO15" s="24"/>
+      <c r="BO15" s="83">
+        <v>344028.2</v>
+      </c>
       <c r="BP15" s="24"/>
-    </row>
-    <row r="16" spans="1:68">
+      <c r="BQ15" s="24"/>
+    </row>
+    <row r="16" spans="1:69">
       <c r="A16" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="14">
         <v>48856.1</v>
       </c>
       <c r="C16" s="4">
         <v>114700.7</v>
       </c>
       <c r="D16" s="4">
         <v>177146.8</v>
       </c>
       <c r="E16" s="15">
         <v>298733.3</v>
       </c>
       <c r="F16" s="16">
         <v>61302.5</v>
       </c>
       <c r="G16" s="16">
         <v>134459.5</v>
       </c>
       <c r="H16" s="16">
         <v>177362.4</v>
       </c>
       <c r="I16" s="15">
@@ -7660,54 +7713,57 @@
       </c>
       <c r="BG16" s="15">
         <v>490397.3</v>
       </c>
       <c r="BH16" s="15">
         <v>672446.3</v>
       </c>
       <c r="BI16" s="15">
         <v>1529014.6</v>
       </c>
       <c r="BJ16" s="15">
         <v>233759</v>
       </c>
       <c r="BK16" s="15">
         <v>565594.30000000005</v>
       </c>
       <c r="BL16" s="15">
         <v>796547.7</v>
       </c>
       <c r="BM16" s="16">
         <v>2069930.8</v>
       </c>
       <c r="BN16" s="83">
         <v>262487.7</v>
       </c>
-      <c r="BO16" s="24"/>
+      <c r="BO16" s="83">
+        <v>713044</v>
+      </c>
       <c r="BP16" s="24"/>
-    </row>
-    <row r="17" spans="1:68">
+      <c r="BQ16" s="24"/>
+    </row>
+    <row r="17" spans="1:69">
       <c r="A17" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="14">
         <v>94350.8</v>
       </c>
       <c r="C17" s="4">
         <v>272579.40000000002</v>
       </c>
       <c r="D17" s="4">
         <v>398600</v>
       </c>
       <c r="E17" s="15">
         <v>521631.1</v>
       </c>
       <c r="F17" s="16">
         <v>120675.5</v>
       </c>
       <c r="G17" s="16">
         <v>293310.2</v>
       </c>
       <c r="H17" s="16">
         <v>329442</v>
       </c>
       <c r="I17" s="15">
@@ -7862,54 +7918,57 @@
       </c>
       <c r="BG17" s="15">
         <v>1387530.2</v>
       </c>
       <c r="BH17" s="15">
         <v>2171097</v>
       </c>
       <c r="BI17" s="15">
         <v>2651760.2000000002</v>
       </c>
       <c r="BJ17" s="15">
         <v>948467.9</v>
       </c>
       <c r="BK17" s="15">
         <v>1810162.2</v>
       </c>
       <c r="BL17" s="15">
         <v>2795287.5</v>
       </c>
       <c r="BM17" s="16">
         <v>3197358.2</v>
       </c>
       <c r="BN17" s="83">
         <v>968067.8</v>
       </c>
-      <c r="BO17" s="24"/>
+      <c r="BO17" s="83">
+        <v>1863936.1</v>
+      </c>
       <c r="BP17" s="24"/>
-    </row>
-    <row r="18" spans="1:68">
+      <c r="BQ17" s="24"/>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="14">
         <v>332002.90000000002</v>
       </c>
       <c r="C18" s="4">
         <v>708907.2</v>
       </c>
       <c r="D18" s="4">
         <v>1017215.2</v>
       </c>
       <c r="E18" s="15">
         <v>1535552.6</v>
       </c>
       <c r="F18" s="16">
         <v>392247.3</v>
       </c>
       <c r="G18" s="16">
         <v>798648</v>
       </c>
       <c r="H18" s="16">
         <v>1104533</v>
       </c>
       <c r="I18" s="15">
@@ -8064,54 +8123,57 @@
       </c>
       <c r="BG18" s="15">
         <v>3592836.1</v>
       </c>
       <c r="BH18" s="15">
         <v>5869925.2999999998</v>
       </c>
       <c r="BI18" s="15">
         <v>9565229.0999999996</v>
       </c>
       <c r="BJ18" s="15">
         <v>2303007.2000000002</v>
       </c>
       <c r="BK18" s="15">
         <v>4186363.5</v>
       </c>
       <c r="BL18" s="15">
         <v>6717903.7000000002</v>
       </c>
       <c r="BM18" s="16">
         <v>12737584.9</v>
       </c>
       <c r="BN18" s="83">
         <v>2654691</v>
       </c>
-      <c r="BO18" s="24"/>
+      <c r="BO18" s="83">
+        <v>5049556.5</v>
+      </c>
       <c r="BP18" s="24"/>
-    </row>
-    <row r="19" spans="1:68">
+      <c r="BQ18" s="24"/>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="14">
         <v>123211</v>
       </c>
       <c r="C19" s="4">
         <v>150956.20000000001</v>
       </c>
       <c r="D19" s="4">
         <v>206048.2</v>
       </c>
       <c r="E19" s="15">
         <v>286117.90000000002</v>
       </c>
       <c r="F19" s="16">
         <v>158574.20000000001</v>
       </c>
       <c r="G19" s="16">
         <v>189323.1</v>
       </c>
       <c r="H19" s="16">
         <v>246600.7</v>
       </c>
       <c r="I19" s="15">
@@ -8266,54 +8328,57 @@
       </c>
       <c r="BG19" s="15">
         <v>1189454.8999999999</v>
       </c>
       <c r="BH19" s="15">
         <v>1309174.6000000001</v>
       </c>
       <c r="BI19" s="15">
         <v>2295356.1</v>
       </c>
       <c r="BJ19" s="15">
         <v>905597.5</v>
       </c>
       <c r="BK19" s="15">
         <v>1200671.3</v>
       </c>
       <c r="BL19" s="15">
         <v>1394712.7</v>
       </c>
       <c r="BM19" s="16">
         <v>2534060.6</v>
       </c>
       <c r="BN19" s="83">
         <v>878698.3</v>
       </c>
-      <c r="BO19" s="24"/>
+      <c r="BO19" s="83">
+        <v>1281951.6000000001</v>
+      </c>
       <c r="BP19" s="24"/>
-    </row>
-    <row r="20" spans="1:68" ht="25.5">
+      <c r="BQ19" s="24"/>
+    </row>
+    <row r="20" spans="1:69" ht="25.5">
       <c r="A20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="14">
         <v>50503.199999999997</v>
       </c>
       <c r="C20" s="4">
         <v>71785.100000000006</v>
       </c>
       <c r="D20" s="4">
         <v>103620.7</v>
       </c>
       <c r="E20" s="15">
         <v>166229.1</v>
       </c>
       <c r="F20" s="16">
         <v>56381.1</v>
       </c>
       <c r="G20" s="16">
         <v>84350.1</v>
       </c>
       <c r="H20" s="16">
         <v>98724.800000000003</v>
       </c>
       <c r="I20" s="15">
@@ -8468,54 +8533,57 @@
       </c>
       <c r="BG20" s="15">
         <v>457769.1</v>
       </c>
       <c r="BH20" s="15">
         <v>669365.30000000005</v>
       </c>
       <c r="BI20" s="15">
         <v>1341302.8999999999</v>
       </c>
       <c r="BJ20" s="15">
         <v>290266.8</v>
       </c>
       <c r="BK20" s="15">
         <v>480496.3</v>
       </c>
       <c r="BL20" s="15">
         <v>715975</v>
       </c>
       <c r="BM20" s="16">
         <v>1423295.6</v>
       </c>
       <c r="BN20" s="83">
         <v>338170.7</v>
       </c>
-      <c r="BO20" s="24"/>
+      <c r="BO20" s="83">
+        <v>567693.5</v>
+      </c>
       <c r="BP20" s="24"/>
-    </row>
-    <row r="21" spans="1:68" ht="25.5">
+      <c r="BQ20" s="24"/>
+    </row>
+    <row r="21" spans="1:69" ht="25.5">
       <c r="A21" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="14">
         <v>0</v>
       </c>
       <c r="C21" s="4">
         <v>0</v>
       </c>
       <c r="D21" s="4">
         <v>0</v>
       </c>
       <c r="E21" s="15">
         <v>0</v>
       </c>
       <c r="F21" s="16">
         <v>515.70000000000005</v>
       </c>
       <c r="G21" s="16">
         <v>0</v>
       </c>
       <c r="H21" s="16">
         <v>0</v>
       </c>
       <c r="I21" s="15">
@@ -8670,54 +8738,57 @@
       </c>
       <c r="BG21" s="15">
         <v>0</v>
       </c>
       <c r="BH21" s="15">
         <v>0</v>
       </c>
       <c r="BI21" s="15">
         <v>0</v>
       </c>
       <c r="BJ21" s="15">
         <v>0</v>
       </c>
       <c r="BK21" s="15">
         <v>0</v>
       </c>
       <c r="BL21" s="15">
         <v>0</v>
       </c>
       <c r="BM21" s="16">
         <v>0</v>
       </c>
       <c r="BN21" s="83">
         <v>0</v>
       </c>
-      <c r="BO21" s="24"/>
+      <c r="BO21" s="83">
+        <v>0</v>
+      </c>
       <c r="BP21" s="24"/>
-    </row>
-    <row r="22" spans="1:68">
+      <c r="BQ21" s="24"/>
+    </row>
+    <row r="22" spans="1:69">
       <c r="A22" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="14">
         <v>30542.9</v>
       </c>
       <c r="C22" s="4">
         <v>40833.9</v>
       </c>
       <c r="D22" s="4">
         <v>62090.5</v>
       </c>
       <c r="E22" s="15">
         <v>137957.4</v>
       </c>
       <c r="F22" s="16">
         <v>43157.3</v>
       </c>
       <c r="G22" s="16">
         <v>39122</v>
       </c>
       <c r="H22" s="16">
         <v>53972.2</v>
       </c>
       <c r="I22" s="15">
@@ -8872,54 +8943,57 @@
       </c>
       <c r="BG22" s="15">
         <v>123431.1</v>
       </c>
       <c r="BH22" s="15">
         <v>548780.1</v>
       </c>
       <c r="BI22" s="15">
         <v>1623787.7</v>
       </c>
       <c r="BJ22" s="15">
         <v>19663.900000000001</v>
       </c>
       <c r="BK22" s="15">
         <v>143734.39999999999</v>
       </c>
       <c r="BL22" s="15">
         <v>654587</v>
       </c>
       <c r="BM22" s="16">
         <v>1164497.6000000001</v>
       </c>
       <c r="BN22" s="83">
         <v>16205</v>
       </c>
-      <c r="BO22" s="24"/>
+      <c r="BO22" s="83">
+        <v>147340.1</v>
+      </c>
       <c r="BP22" s="24"/>
-    </row>
-    <row r="23" spans="1:68">
+      <c r="BQ22" s="24"/>
+    </row>
+    <row r="23" spans="1:69">
       <c r="A23" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="14">
         <v>18135.2</v>
       </c>
       <c r="C23" s="4">
         <v>23372</v>
       </c>
       <c r="D23" s="4">
         <v>53708.9</v>
       </c>
       <c r="E23" s="15">
         <v>52419</v>
       </c>
       <c r="F23" s="16">
         <v>23615.200000000001</v>
       </c>
       <c r="G23" s="16">
         <v>29321.3</v>
       </c>
       <c r="H23" s="16">
         <v>64393.8</v>
       </c>
       <c r="I23" s="15">
@@ -9074,54 +9148,57 @@
       </c>
       <c r="BG23" s="15">
         <v>281681.8</v>
       </c>
       <c r="BH23" s="15">
         <v>626077.69999999995</v>
       </c>
       <c r="BI23" s="15">
         <v>1492057.6</v>
       </c>
       <c r="BJ23" s="15">
         <v>204629.7</v>
       </c>
       <c r="BK23" s="15">
         <v>330822</v>
       </c>
       <c r="BL23" s="15">
         <v>736387</v>
       </c>
       <c r="BM23" s="16">
         <v>1042254.8</v>
       </c>
       <c r="BN23" s="83">
         <v>107074</v>
       </c>
-      <c r="BO23" s="24"/>
+      <c r="BO23" s="83">
+        <v>290446.09999999998</v>
+      </c>
       <c r="BP23" s="24"/>
-    </row>
-    <row r="24" spans="1:68">
+      <c r="BQ23" s="24"/>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="14">
         <v>2490.3000000000002</v>
       </c>
       <c r="C24" s="4">
         <v>12868.2</v>
       </c>
       <c r="D24" s="4">
         <v>20340.599999999999</v>
       </c>
       <c r="E24" s="15">
         <v>34313.599999999999</v>
       </c>
       <c r="F24" s="16">
         <v>4225.8999999999996</v>
       </c>
       <c r="G24" s="16">
         <v>16571</v>
       </c>
       <c r="H24" s="16">
         <v>24765.5</v>
       </c>
       <c r="I24" s="15">
@@ -9276,54 +9353,57 @@
       </c>
       <c r="BG24" s="15">
         <v>92775.5</v>
       </c>
       <c r="BH24" s="15">
         <v>198000.4</v>
       </c>
       <c r="BI24" s="15">
         <v>398281</v>
       </c>
       <c r="BJ24" s="15">
         <v>94056.9</v>
       </c>
       <c r="BK24" s="15">
         <v>113130.5</v>
       </c>
       <c r="BL24" s="15">
         <v>237617.6</v>
       </c>
       <c r="BM24" s="16">
         <v>485089.5</v>
       </c>
       <c r="BN24" s="83">
         <v>114485.6</v>
       </c>
-      <c r="BO24" s="24"/>
+      <c r="BO24" s="83">
+        <v>136694.5</v>
+      </c>
       <c r="BP24" s="24"/>
-    </row>
-    <row r="25" spans="1:68">
+      <c r="BQ24" s="24"/>
+    </row>
+    <row r="25" spans="1:69">
       <c r="A25" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="14">
         <v>9306.5</v>
       </c>
       <c r="C25" s="4">
         <v>24337</v>
       </c>
       <c r="D25" s="4">
         <v>76615.600000000006</v>
       </c>
       <c r="E25" s="15">
         <v>80533.3</v>
       </c>
       <c r="F25" s="16">
         <v>11717.1</v>
       </c>
       <c r="G25" s="16">
         <v>47907</v>
       </c>
       <c r="H25" s="16">
         <v>121380.4</v>
       </c>
       <c r="I25" s="15">
@@ -9478,54 +9558,57 @@
       </c>
       <c r="BG25" s="15">
         <v>959967.7</v>
       </c>
       <c r="BH25" s="15">
         <v>1952847.3</v>
       </c>
       <c r="BI25" s="15">
         <v>2420850.1</v>
       </c>
       <c r="BJ25" s="15">
         <v>537011</v>
       </c>
       <c r="BK25" s="15">
         <v>1049653.1000000001</v>
       </c>
       <c r="BL25" s="15">
         <v>2101399.2999999998</v>
       </c>
       <c r="BM25" s="16">
         <v>2541024.9</v>
       </c>
       <c r="BN25" s="83">
         <v>620659.19999999995</v>
       </c>
-      <c r="BO25" s="24"/>
+      <c r="BO25" s="83">
+        <v>1138598.6000000001</v>
+      </c>
       <c r="BP25" s="24"/>
-    </row>
-    <row r="26" spans="1:68" ht="25.5">
+      <c r="BQ25" s="24"/>
+    </row>
+    <row r="26" spans="1:69" ht="25.5">
       <c r="A26" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="14">
         <v>1888.9</v>
       </c>
       <c r="C26" s="4">
         <v>4443</v>
       </c>
       <c r="D26" s="4">
         <v>6918</v>
       </c>
       <c r="E26" s="15">
         <v>11164.4</v>
       </c>
       <c r="F26" s="16">
         <v>427.2</v>
       </c>
       <c r="G26" s="16">
         <v>5.2</v>
       </c>
       <c r="H26" s="16">
         <v>2085.4</v>
       </c>
       <c r="I26" s="15">
@@ -9680,54 +9763,57 @@
       </c>
       <c r="BG26" s="15">
         <v>0</v>
       </c>
       <c r="BH26" s="15">
         <v>0</v>
       </c>
       <c r="BI26" s="15">
         <v>0</v>
       </c>
       <c r="BJ26" s="15">
         <v>0</v>
       </c>
       <c r="BK26" s="15">
         <v>0</v>
       </c>
       <c r="BL26" s="15">
         <v>0</v>
       </c>
       <c r="BM26" s="16">
         <v>0</v>
       </c>
       <c r="BN26" s="83">
         <v>0</v>
       </c>
-      <c r="BO26" s="24"/>
+      <c r="BO26" s="83">
+        <v>0</v>
+      </c>
       <c r="BP26" s="24"/>
-    </row>
-    <row r="27" spans="1:68" s="20" customFormat="1">
+      <c r="BQ26" s="24"/>
+    </row>
+    <row r="27" spans="1:69" s="20" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="14">
         <v>-69194.100000000006</v>
       </c>
       <c r="C27" s="14">
         <v>-196113.2</v>
       </c>
       <c r="D27" s="14">
         <v>-314041.3</v>
       </c>
       <c r="E27" s="15">
         <v>-466859.4</v>
       </c>
       <c r="F27" s="14">
         <v>-134934.70000000001</v>
       </c>
       <c r="G27" s="16">
         <v>-268696.09999999998</v>
       </c>
       <c r="H27" s="16">
         <v>-406516</v>
       </c>
       <c r="I27" s="15"/>
@@ -9766,53 +9852,54 @@
       <c r="AP27" s="16"/>
       <c r="AQ27" s="16"/>
       <c r="AR27" s="16"/>
       <c r="AS27" s="18"/>
       <c r="AT27" s="18"/>
       <c r="AU27" s="18"/>
       <c r="AV27" s="18"/>
       <c r="AW27" s="18"/>
       <c r="AX27" s="18"/>
       <c r="AY27" s="18"/>
       <c r="AZ27" s="16"/>
       <c r="BA27" s="16"/>
       <c r="BB27" s="15"/>
       <c r="BC27" s="15"/>
       <c r="BD27" s="15"/>
       <c r="BE27" s="15"/>
       <c r="BF27" s="15"/>
       <c r="BG27" s="15"/>
       <c r="BH27" s="15"/>
       <c r="BI27" s="15"/>
       <c r="BJ27" s="15"/>
       <c r="BK27" s="15"/>
       <c r="BL27" s="15"/>
       <c r="BM27" s="16"/>
       <c r="BN27" s="83"/>
-      <c r="BP27" s="24"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:68">
+      <c r="BO27" s="83"/>
+      <c r="BQ27" s="24"/>
+    </row>
+    <row r="28" spans="1:69">
       <c r="A28" s="21" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="18">
         <f t="shared" ref="B28:I28" si="9">B4+B12+B27</f>
         <v>2117408.4</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="9"/>
         <v>4204485.4000000004</v>
       </c>
       <c r="D28" s="18">
         <f t="shared" si="9"/>
         <v>6759561.0999999996</v>
       </c>
       <c r="E28" s="22">
         <f t="shared" si="9"/>
         <v>9869852.1999999993</v>
       </c>
       <c r="F28" s="18">
         <f t="shared" si="9"/>
         <v>2660391.2000000002</v>
       </c>
       <c r="G28" s="18">
         <f t="shared" si="9"/>
@@ -9941,51 +10028,51 @@
       <c r="AL28" s="22">
         <f t="shared" ref="AL28:AQ28" si="13">AL4+AL12+AL27</f>
         <v>7110359.7000000002</v>
       </c>
       <c r="AM28" s="18">
         <f t="shared" si="13"/>
         <v>14116798.6</v>
       </c>
       <c r="AN28" s="18">
         <f t="shared" si="13"/>
         <v>22369692.899999999</v>
       </c>
       <c r="AO28" s="18">
         <f t="shared" si="13"/>
         <v>35389049.899999999</v>
       </c>
       <c r="AP28" s="18">
         <f t="shared" si="13"/>
         <v>8414192.3000000007</v>
       </c>
       <c r="AQ28" s="18">
         <f t="shared" si="13"/>
         <v>14471325.699999999</v>
       </c>
       <c r="AR28" s="18">
-        <f t="shared" ref="AR28:BN28" si="14">AR4+AR12+AR27</f>
+        <f t="shared" ref="AR28:BO28" si="14">AR4+AR12+AR27</f>
         <v>23624568.199999999</v>
       </c>
       <c r="AS28" s="18">
         <f t="shared" si="14"/>
         <v>35889089.700000003</v>
       </c>
       <c r="AT28" s="18">
         <f t="shared" si="14"/>
         <v>8823581.8000000007</v>
       </c>
       <c r="AU28" s="18">
         <f t="shared" si="14"/>
         <v>16108941.6</v>
       </c>
       <c r="AV28" s="18">
         <f t="shared" si="14"/>
         <v>27020306.899999999</v>
       </c>
       <c r="AW28" s="18">
         <f t="shared" si="14"/>
         <v>42661560.600000001</v>
       </c>
       <c r="AX28" s="18">
         <f t="shared" si="14"/>
         <v>10458353.699999999</v>
@@ -10032,87 +10119,91 @@
       </c>
       <c r="BI28" s="18">
         <f t="shared" si="14"/>
         <v>70023480.900000006</v>
       </c>
       <c r="BJ28" s="18">
         <f t="shared" si="14"/>
         <v>16116280.1</v>
       </c>
       <c r="BK28" s="18">
         <f t="shared" si="14"/>
         <v>29989887.800000001</v>
       </c>
       <c r="BL28" s="18">
         <f t="shared" si="14"/>
         <v>49358396.5</v>
       </c>
       <c r="BM28" s="18">
         <f t="shared" si="14"/>
         <v>81985894.599999994</v>
       </c>
       <c r="BN28" s="18">
         <f t="shared" si="14"/>
         <v>18072747.300000001</v>
       </c>
-      <c r="BO28" s="20"/>
+      <c r="BO28" s="18">
+        <f t="shared" si="14"/>
+        <v>35053652.600000001</v>
+      </c>
       <c r="BP28" s="24"/>
-    </row>
-    <row r="29" spans="1:68" s="20" customFormat="1">
+      <c r="BQ28" s="24"/>
+    </row>
+    <row r="29" spans="1:69" s="20" customFormat="1">
       <c r="A29" s="7"/>
       <c r="B29" s="6"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="BN29" s="24"/>
     </row>
-    <row r="30" spans="1:68" ht="26.25" customHeight="1">
+    <row r="30" spans="1:69" ht="26.25" customHeight="1">
       <c r="A30" s="79" t="s">
         <v>168</v>
       </c>
       <c r="M30" s="23"/>
     </row>
-    <row r="31" spans="1:68" ht="40.5" customHeight="1">
+    <row r="31" spans="1:69" ht="40.5" customHeight="1">
       <c r="A31" s="80" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="32" spans="1:68" ht="35.25">
+    <row r="32" spans="1:69" ht="35.25">
       <c r="A32" s="80" t="s">
         <v>177</v>
       </c>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="54"/>
       <c r="E32" s="54"/>
       <c r="F32" s="54"/>
       <c r="G32" s="54"/>
       <c r="H32" s="54"/>
       <c r="I32" s="54"/>
       <c r="J32" s="54"/>
       <c r="K32" s="54"/>
       <c r="L32" s="54"/>
       <c r="M32" s="54"/>
       <c r="N32" s="54"/>
       <c r="O32" s="54"/>
       <c r="P32" s="54"/>
       <c r="Q32" s="54"/>
       <c r="R32" s="54"/>
       <c r="S32" s="54"/>
       <c r="T32" s="54"/>
       <c r="U32" s="54"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>