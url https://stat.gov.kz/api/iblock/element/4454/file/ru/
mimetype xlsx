--- v3 (2026-08-04)
+++ v4 (2026-10-06)
@@ -1,309 +1,314 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4410" yWindow="-45" windowWidth="18060" windowHeight="12630" tabRatio="831"/>
+    <workbookView xWindow="7785" yWindow="0" windowWidth="18615" windowHeight="12630" tabRatio="831"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="5" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BM27" i="2"/>
-[...229 lines deleted...]
-  <c r="AY27" s="1"/>
+  <c r="BO12" i="2" l="1"/>
+  <c r="BO6" i="2"/>
+  <c r="BN6" i="2"/>
+  <c r="BO4" i="2"/>
+  <c r="BO27" i="2" l="1"/>
+  <c r="BM12" i="2" l="1"/>
+  <c r="BM6" i="2"/>
+  <c r="BM4" i="2" s="1"/>
+  <c r="BM27" i="2" s="1"/>
+  <c r="BN12" i="2" l="1"/>
+  <c r="BN4" i="2"/>
+  <c r="BL12" i="2"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
+  <c r="BL27" i="2" s="1"/>
+  <c r="BN27" i="2" l="1"/>
+  <c r="BK12" i="2"/>
+  <c r="BK6" i="2"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BI27" i="2" l="1"/>
+  <c r="BK27" i="2"/>
+  <c r="BJ12" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ27" i="2" s="1"/>
+  <c r="BG6" i="2" l="1"/>
+  <c r="BH6" i="2"/>
+  <c r="BH12" i="2" l="1"/>
+  <c r="BH4" i="2"/>
+  <c r="BH27" i="2" l="1"/>
+  <c r="BE12" i="2"/>
+  <c r="BE4" i="2"/>
+  <c r="BG12" i="2"/>
+  <c r="BG4" i="2"/>
+  <c r="BE27" i="2" l="1"/>
+  <c r="BG27" i="2"/>
+  <c r="BF12" i="2"/>
+  <c r="BF6" i="2"/>
+  <c r="BF4" i="2" s="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA4" i="2"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BA27" i="2" l="1"/>
+  <c r="BD27" i="2"/>
+  <c r="BB27" i="2"/>
+  <c r="BC27" i="2"/>
+  <c r="BF27" i="2"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AY12" i="2"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AG4" i="2" s="1"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q4" i="2"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="F6" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="G6" i="2"/>
+  <c r="G4" i="2" s="1"/>
+  <c r="H6" i="2"/>
+  <c r="H4" i="2" s="1"/>
+  <c r="J6" i="2"/>
+  <c r="J4" i="2" s="1"/>
+  <c r="K6" i="2"/>
+  <c r="K4" i="2" s="1"/>
+  <c r="L6" i="2"/>
+  <c r="L4" i="2" s="1"/>
+  <c r="N6" i="2"/>
+  <c r="N4" i="2" s="1"/>
+  <c r="O6" i="2"/>
+  <c r="O4" i="2" s="1"/>
+  <c r="P6" i="2"/>
+  <c r="P4" i="2" s="1"/>
+  <c r="R6" i="2"/>
+  <c r="R4" i="2" s="1"/>
+  <c r="S6" i="2"/>
+  <c r="S4" i="2" s="1"/>
+  <c r="T6" i="2"/>
+  <c r="T4" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="G12" i="2"/>
+  <c r="H12" i="2"/>
+  <c r="J12" i="2"/>
+  <c r="K12" i="2"/>
+  <c r="L12" i="2"/>
+  <c r="N12" i="2"/>
+  <c r="O12" i="2"/>
+  <c r="P12" i="2"/>
+  <c r="R12" i="2"/>
+  <c r="S12" i="2"/>
+  <c r="T12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="F12" i="2"/>
+  <c r="C12" i="2"/>
+  <c r="D12" i="2"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AL12" i="2"/>
+  <c r="AB27" i="2" l="1"/>
+  <c r="AL27" i="2"/>
+  <c r="AS27" i="2"/>
+  <c r="AP27" i="2"/>
+  <c r="Z27" i="2"/>
+  <c r="AA27" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="M27" i="2"/>
+  <c r="U27" i="2"/>
+  <c r="Y27" i="2"/>
+  <c r="AR27" i="2"/>
+  <c r="X27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="AE27" i="2"/>
+  <c r="S27" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="AT27" i="2"/>
+  <c r="AV27" i="2"/>
+  <c r="AX27" i="2"/>
+  <c r="AI27" i="2"/>
+  <c r="R27" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="V27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="AZ27" i="2"/>
+  <c r="AF27" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="AD27" i="2"/>
+  <c r="AO27" i="2"/>
+  <c r="AU27" i="2"/>
+  <c r="W27" i="2"/>
+  <c r="O27" i="2"/>
+  <c r="AH27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="N27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="Q27" i="2"/>
+  <c r="AJ27" i="2"/>
+  <c r="AQ27" i="2"/>
+  <c r="AW27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="AK27" i="2"/>
+  <c r="AN27" i="2"/>
+  <c r="T27" i="2"/>
+  <c r="P27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="AG27" i="2"/>
+  <c r="AM27" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AY27" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="176">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Производство услуг</t>
   </si>
   <si>
     <t>Торговля, ремонт автомобилей и изделий домашнего пользования</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -952,55 +957,58 @@
     <t>миллион теңге</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Данные за 2025 год рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
     </r>
   </si>
+  <si>
+    <t>1 полугодие  2026 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1763,84 +1771,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1972,67 +1982,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700944?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/509685/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279602/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700944?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="60"/>
       <c r="B1" s="60"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="61" t="s">
         <v>98</v>
       </c>
       <c r="B2" s="62">
         <v>111303</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="61" t="s">
         <v>99</v>
@@ -2130,59 +2140,59 @@
     <row r="15" spans="1:2" ht="16.5" customHeight="1">
       <c r="A15" s="78"/>
       <c r="B15" s="75" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="16.5" customHeight="1">
       <c r="A16" s="79"/>
       <c r="B16" s="75" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="68" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="61" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="69">
-        <v>46237</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="61" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="69">
-        <v>46296</v>
+        <v>46407</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="61" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="63" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="61" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="63" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="61" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="70" t="s">
         <v>120</v>
       </c>
@@ -2196,51 +2206,51 @@
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="71"/>
       <c r="B24" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B23" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="23" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="23" t="s">
         <v>124</v>
       </c>
     </row>
@@ -2266,54 +2276,56 @@
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="2"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50" style="28" customWidth="1"/>
     <col min="2" max="9" width="10.42578125" style="28" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="51" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="27"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="29"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
@@ -2968,58 +2980,58 @@
         <v>84311.5</v>
       </c>
       <c r="G25" s="39">
         <v>154420.79999999999</v>
       </c>
       <c r="H25" s="39">
         <v>228039.8</v>
       </c>
       <c r="I25" s="39">
         <v>253956.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="E3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46.7109375" style="28" customWidth="1"/>
     <col min="2" max="7" width="11" style="28" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="13" width="11.85546875" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10" style="28" customWidth="1"/>
     <col min="15" max="15" width="12" style="28" customWidth="1"/>
     <col min="16" max="16" width="10" style="28" customWidth="1"/>
     <col min="17" max="17" width="11.140625" style="28" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="28" customWidth="1"/>
     <col min="19" max="19" width="13.28515625" style="28" customWidth="1"/>
     <col min="20" max="16384" width="20.5703125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="51" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="40"/>
@@ -4209,52 +4221,52 @@
       <c r="M85" s="50"/>
     </row>
     <row r="86" spans="13:13">
       <c r="M86" s="50"/>
     </row>
     <row r="87" spans="13:13">
       <c r="M87" s="50"/>
     </row>
     <row r="88" spans="13:13">
       <c r="M88" s="50"/>
     </row>
     <row r="89" spans="13:13">
       <c r="M89" s="50"/>
     </row>
     <row r="90" spans="13:13">
       <c r="M90" s="50"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BP32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BQ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="49.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="14.5703125" style="2" customWidth="1"/>
     <col min="4" max="5" width="14.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="12.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.140625" style="3" bestFit="1" customWidth="1"/>
@@ -4278,113 +4290,113 @@
     <col min="44" max="45" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="13.140625" style="2" customWidth="1"/>
     <col min="47" max="47" width="14.28515625" style="2" customWidth="1"/>
     <col min="48" max="48" width="13.140625" style="2" customWidth="1"/>
     <col min="49" max="49" width="14.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="12.7109375" style="2" customWidth="1"/>
     <col min="51" max="51" width="13.85546875" style="2" customWidth="1"/>
     <col min="52" max="52" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="13.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="12.85546875" style="2" customWidth="1"/>
     <col min="57" max="57" width="14.42578125" style="2" customWidth="1"/>
     <col min="58" max="58" width="14.7109375" style="2" customWidth="1"/>
     <col min="59" max="59" width="13.85546875" style="2" customWidth="1"/>
     <col min="60" max="60" width="14.28515625" style="2" customWidth="1"/>
     <col min="61" max="61" width="14.5703125" style="2" customWidth="1"/>
     <col min="62" max="62" width="13.140625" style="2" customWidth="1"/>
     <col min="63" max="63" width="15.7109375" style="2" customWidth="1"/>
     <col min="64" max="64" width="13" style="2" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="13.5703125" style="2" customWidth="1"/>
     <col min="66" max="97" width="13.7109375" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="1"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" s="4"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
-      <c r="BN2" s="5" t="s">
+      <c r="BO2" s="5" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="3" spans="1:68" ht="50.25" customHeight="1">
+    <row r="3" spans="1:69" ht="50.25" customHeight="1">
       <c r="A3" s="56" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="57" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="57" t="s">
         <v>32</v>
       </c>
       <c r="E3" s="57" t="s">
         <v>51</v>
       </c>
       <c r="F3" s="57" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="57" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="57" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="57" t="s">
@@ -4539,52 +4551,55 @@
       </c>
       <c r="BG3" s="57" t="s">
         <v>92</v>
       </c>
       <c r="BH3" s="57" t="s">
         <v>93</v>
       </c>
       <c r="BI3" s="57" t="s">
         <v>97</v>
       </c>
       <c r="BJ3" s="57" t="s">
         <v>95</v>
       </c>
       <c r="BK3" s="57" t="s">
         <v>136</v>
       </c>
       <c r="BL3" s="57" t="s">
         <v>160</v>
       </c>
       <c r="BM3" s="57" t="s">
         <v>171</v>
       </c>
       <c r="BN3" s="57" t="s">
         <v>168</v>
       </c>
-    </row>
-    <row r="4" spans="1:68" s="4" customFormat="1">
+      <c r="BO3" s="57" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="4" spans="1:69" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>238312.4</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" ref="C4:Y4" si="0">C5+C6+C11</f>
         <v>687484.6</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>1156328</v>
       </c>
       <c r="E4" s="8">
         <f>E5+E6+E11</f>
         <v>1813623</v>
       </c>
       <c r="F4" s="7">
         <f t="shared" si="0"/>
         <v>301548.3</v>
       </c>
       <c r="G4" s="7">
         <f t="shared" si="0"/>
@@ -4688,51 +4703,51 @@
       <c r="AF4" s="7">
         <f t="shared" si="1"/>
         <v>1911433.4</v>
       </c>
       <c r="AG4" s="7">
         <f t="shared" si="1"/>
         <v>2834625.4</v>
       </c>
       <c r="AH4" s="7">
         <f t="shared" si="1"/>
         <v>625253.6</v>
       </c>
       <c r="AI4" s="7">
         <f t="shared" si="1"/>
         <v>1385753.5</v>
       </c>
       <c r="AJ4" s="7">
         <f t="shared" si="1"/>
         <v>2276997.7000000002</v>
       </c>
       <c r="AK4" s="7">
         <f t="shared" si="1"/>
         <v>3333908.8</v>
       </c>
       <c r="AL4" s="7">
-        <f t="shared" ref="AL4:BN4" si="2">AL5+AL6+AL11</f>
+        <f t="shared" ref="AL4:BO4" si="2">AL5+AL6+AL11</f>
         <v>688539.6</v>
       </c>
       <c r="AM4" s="7">
         <f t="shared" si="2"/>
         <v>1548165.4</v>
       </c>
       <c r="AN4" s="7">
         <f t="shared" si="2"/>
         <v>2506077</v>
       </c>
       <c r="AO4" s="7">
         <f t="shared" si="2"/>
         <v>3729534.5</v>
       </c>
       <c r="AP4" s="7">
         <f t="shared" si="2"/>
         <v>778396.1</v>
       </c>
       <c r="AQ4" s="7">
         <f t="shared" si="2"/>
         <v>1606660.3</v>
       </c>
       <c r="AR4" s="7">
         <f t="shared" si="2"/>
         <v>2658356.1</v>
@@ -4803,54 +4818,58 @@
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="2"/>
         <v>7054170.7000000002</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="2"/>
         <v>1470257.4</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="2"/>
         <v>3068854.8</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="2"/>
         <v>4960367.3</v>
       </c>
       <c r="BM4" s="7">
         <f t="shared" si="2"/>
         <v>8303089.4000000004</v>
       </c>
       <c r="BN4" s="7">
         <f t="shared" si="2"/>
         <v>1669481</v>
       </c>
-      <c r="BO4" s="22"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:68" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="BO4" s="7">
+        <f t="shared" si="2"/>
+        <v>3617168.8</v>
+      </c>
+      <c r="BP4" s="21"/>
+      <c r="BQ4" s="22"/>
+    </row>
+    <row r="5" spans="1:69" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="10">
         <v>6999.8</v>
       </c>
       <c r="C5" s="11">
         <v>21004</v>
       </c>
       <c r="D5" s="11">
         <v>70623.8</v>
       </c>
       <c r="E5" s="12">
         <v>110074.9</v>
       </c>
       <c r="F5" s="11">
         <v>9099.2999999999993</v>
       </c>
       <c r="G5" s="13">
         <v>23384.799999999999</v>
       </c>
       <c r="H5" s="13">
         <v>86614.8</v>
       </c>
       <c r="I5" s="12">
@@ -5005,54 +5024,57 @@
       </c>
       <c r="BG5" s="10">
         <v>151742</v>
       </c>
       <c r="BH5" s="10">
         <v>381891.9</v>
       </c>
       <c r="BI5" s="10">
         <v>590813.69999999995</v>
       </c>
       <c r="BJ5" s="10">
         <v>62990.9</v>
       </c>
       <c r="BK5" s="10">
         <v>156031.29999999999</v>
       </c>
       <c r="BL5" s="10">
         <v>408442.4</v>
       </c>
       <c r="BM5" s="13">
         <v>685233.4</v>
       </c>
       <c r="BN5" s="11">
         <v>74035.199999999997</v>
       </c>
-      <c r="BO5" s="22"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:68" s="3" customFormat="1">
+      <c r="BO5" s="11">
+        <v>189300.8</v>
+      </c>
+      <c r="BP5" s="21"/>
+      <c r="BQ5" s="22"/>
+    </row>
+    <row r="6" spans="1:69" s="3" customFormat="1">
       <c r="A6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="10">
         <f>B7+B8+B9+B10</f>
         <v>211902.5</v>
       </c>
       <c r="C6" s="10">
         <f>C7+C8+C9+C10</f>
         <v>601469</v>
       </c>
       <c r="D6" s="10">
         <f>D7+D8+D9+D10</f>
         <v>964547.6</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
         <v>1513651.3</v>
       </c>
       <c r="F6" s="10">
         <f t="shared" ref="F6:X6" si="3">F7+F8+F9+F10</f>
         <v>270737.7</v>
       </c>
       <c r="G6" s="10">
         <f t="shared" si="3"/>
@@ -5198,102 +5220,107 @@
       <c r="AT6" s="12">
         <v>698098.7</v>
       </c>
       <c r="AU6" s="12">
         <v>1406472.7</v>
       </c>
       <c r="AV6" s="12">
         <v>2213393.4</v>
       </c>
       <c r="AW6" s="13">
         <v>3403165.9</v>
       </c>
       <c r="AX6" s="13">
         <v>878122.1</v>
       </c>
       <c r="AY6" s="13">
         <v>1837950.6</v>
       </c>
       <c r="AZ6" s="13">
         <v>2828686.2</v>
       </c>
       <c r="BA6" s="10">
         <v>4251937</v>
       </c>
       <c r="BB6" s="10">
-        <f t="shared" ref="BB6:BM6" si="4">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BO6" si="4">BB7+BB8+BB9+BB10</f>
         <v>921720.1</v>
       </c>
       <c r="BC6" s="10">
         <f t="shared" si="4"/>
         <v>1844456.8</v>
       </c>
       <c r="BD6" s="10">
         <f t="shared" si="4"/>
         <v>2776414.3</v>
       </c>
       <c r="BE6" s="10">
         <v>4388002.3</v>
       </c>
       <c r="BF6" s="10">
         <f t="shared" si="4"/>
         <v>982562.1</v>
       </c>
       <c r="BG6" s="10">
         <f t="shared" si="4"/>
         <v>1991366.2</v>
       </c>
       <c r="BH6" s="10">
         <f t="shared" si="4"/>
         <v>3036326</v>
       </c>
       <c r="BI6" s="10">
         <v>4864109.5999999996</v>
       </c>
       <c r="BJ6" s="10">
         <f t="shared" si="4"/>
         <v>1126332.8</v>
       </c>
       <c r="BK6" s="10">
         <f t="shared" si="4"/>
         <v>2304713.5</v>
       </c>
       <c r="BL6" s="10">
         <f t="shared" si="4"/>
         <v>3540050.3</v>
       </c>
       <c r="BM6" s="10">
         <f t="shared" si="4"/>
         <v>5689267.0999999996</v>
       </c>
       <c r="BN6" s="10">
+        <f t="shared" si="4"/>
         <v>1258164.8999999999</v>
       </c>
-      <c r="BO6" s="22"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:68" s="3" customFormat="1" ht="25.5">
+      <c r="BO6" s="10">
+        <f t="shared" si="4"/>
+        <v>2685236.6</v>
+      </c>
+      <c r="BP6" s="21"/>
+      <c r="BQ6" s="22"/>
+    </row>
+    <row r="7" spans="1:69" s="3" customFormat="1" ht="25.5">
       <c r="A7" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="10">
         <v>137123.1</v>
       </c>
       <c r="C7" s="11">
         <v>392214.6</v>
       </c>
       <c r="D7" s="11">
         <v>588542</v>
       </c>
       <c r="E7" s="12">
         <v>966514.3</v>
       </c>
       <c r="F7" s="11">
         <v>176456.8</v>
       </c>
       <c r="G7" s="13">
         <v>532236.1</v>
       </c>
       <c r="H7" s="13">
         <v>795926.7</v>
       </c>
       <c r="I7" s="12">
@@ -5448,54 +5475,57 @@
       </c>
       <c r="BG7" s="10">
         <v>1082510.8</v>
       </c>
       <c r="BH7" s="10">
         <v>1636193.5</v>
       </c>
       <c r="BI7" s="10">
         <v>2665807.5</v>
       </c>
       <c r="BJ7" s="10">
         <v>538226.80000000005</v>
       </c>
       <c r="BK7" s="10">
         <v>1217091.7</v>
       </c>
       <c r="BL7" s="10">
         <v>1850959.5</v>
       </c>
       <c r="BM7" s="13">
         <v>3026299.2</v>
       </c>
       <c r="BN7" s="11">
         <v>519958.1</v>
       </c>
-      <c r="BO7" s="22"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:68" s="3" customFormat="1">
+      <c r="BO7" s="11">
+        <v>1318161.5</v>
+      </c>
+      <c r="BP7" s="21"/>
+      <c r="BQ7" s="22"/>
+    </row>
+    <row r="8" spans="1:69" s="3" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="10">
         <v>52198.3</v>
       </c>
       <c r="C8" s="11">
         <v>145273.1</v>
       </c>
       <c r="D8" s="11">
         <v>275438.3</v>
       </c>
       <c r="E8" s="12">
         <v>398032.1</v>
       </c>
       <c r="F8" s="11">
         <v>67111.100000000006</v>
       </c>
       <c r="G8" s="13">
         <v>176066.3</v>
       </c>
       <c r="H8" s="13">
         <v>300912.3</v>
       </c>
       <c r="I8" s="12">
@@ -5650,54 +5680,57 @@
       </c>
       <c r="BG8" s="10">
         <v>705701.9</v>
       </c>
       <c r="BH8" s="10">
         <v>1104857.3</v>
       </c>
       <c r="BI8" s="10">
         <v>1802261</v>
       </c>
       <c r="BJ8" s="10">
         <v>467922.9</v>
       </c>
       <c r="BK8" s="10">
         <v>856311.6</v>
       </c>
       <c r="BL8" s="10">
         <v>1344981.8</v>
       </c>
       <c r="BM8" s="13">
         <v>2195690.6</v>
       </c>
       <c r="BN8" s="11">
         <v>591206.1</v>
       </c>
-      <c r="BO8" s="22"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:68" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="BO8" s="11">
+        <v>1081134.3999999999</v>
+      </c>
+      <c r="BP8" s="21"/>
+      <c r="BQ8" s="22"/>
+    </row>
+    <row r="9" spans="1:69" s="3" customFormat="1" ht="24.75" customHeight="1">
       <c r="A9" s="15" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="10">
         <v>20346.5</v>
       </c>
       <c r="C9" s="11">
         <v>56935.1</v>
       </c>
       <c r="D9" s="11">
         <v>88000.7</v>
       </c>
       <c r="E9" s="12">
         <v>131064.2</v>
       </c>
       <c r="F9" s="11">
         <v>23769.200000000001</v>
       </c>
       <c r="G9" s="13">
         <v>57705.1</v>
       </c>
       <c r="H9" s="13">
         <v>85216.6</v>
       </c>
       <c r="I9" s="12">
@@ -5852,54 +5885,57 @@
       </c>
       <c r="BG9" s="10">
         <v>177420.79999999999</v>
       </c>
       <c r="BH9" s="10">
         <v>254991.1</v>
       </c>
       <c r="BI9" s="10">
         <v>340851.4</v>
       </c>
       <c r="BJ9" s="10">
         <v>105331.6</v>
       </c>
       <c r="BK9" s="10">
         <v>203573.7</v>
       </c>
       <c r="BL9" s="10">
         <v>300809.2</v>
       </c>
       <c r="BM9" s="13">
         <v>405118.8</v>
       </c>
       <c r="BN9" s="11">
         <v>129993.5</v>
       </c>
-      <c r="BO9" s="22"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:68" s="3" customFormat="1" ht="38.25">
+      <c r="BO9" s="11">
+        <v>253414</v>
+      </c>
+      <c r="BP9" s="21"/>
+      <c r="BQ9" s="22"/>
+    </row>
+    <row r="10" spans="1:69" s="3" customFormat="1" ht="38.25">
       <c r="A10" s="15" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="10">
         <v>2234.6</v>
       </c>
       <c r="C10" s="11">
         <v>7046.2</v>
       </c>
       <c r="D10" s="11">
         <v>12566.6</v>
       </c>
       <c r="E10" s="12">
         <v>18040.7</v>
       </c>
       <c r="F10" s="11">
         <v>3400.6</v>
       </c>
       <c r="G10" s="13">
         <v>7498.2</v>
       </c>
       <c r="H10" s="13">
         <v>12467.1</v>
       </c>
       <c r="I10" s="12">
@@ -6054,54 +6090,57 @@
       </c>
       <c r="BG10" s="10">
         <v>25732.7</v>
       </c>
       <c r="BH10" s="10">
         <v>40284.1</v>
       </c>
       <c r="BI10" s="10">
         <v>55189.7</v>
       </c>
       <c r="BJ10" s="10">
         <v>14851.5</v>
       </c>
       <c r="BK10" s="10">
         <v>27736.5</v>
       </c>
       <c r="BL10" s="10">
         <v>43299.8</v>
       </c>
       <c r="BM10" s="13">
         <v>62158.5</v>
       </c>
       <c r="BN10" s="11">
         <v>17007.2</v>
       </c>
-      <c r="BO10" s="22"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:68" s="3" customFormat="1">
+      <c r="BO10" s="11">
+        <v>32526.7</v>
+      </c>
+      <c r="BP10" s="21"/>
+      <c r="BQ10" s="22"/>
+    </row>
+    <row r="11" spans="1:69" s="3" customFormat="1">
       <c r="A11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="10">
         <v>19410.099999999999</v>
       </c>
       <c r="C11" s="11">
         <v>65011.6</v>
       </c>
       <c r="D11" s="11">
         <v>121156.6</v>
       </c>
       <c r="E11" s="12">
         <v>189896.8</v>
       </c>
       <c r="F11" s="11">
         <v>21711.3</v>
       </c>
       <c r="G11" s="13">
         <v>70193.8</v>
       </c>
       <c r="H11" s="13">
         <v>131180.5</v>
       </c>
       <c r="I11" s="12">
@@ -6256,54 +6295,57 @@
       </c>
       <c r="BG11" s="10">
         <v>502857.3</v>
       </c>
       <c r="BH11" s="10">
         <v>861924.5</v>
       </c>
       <c r="BI11" s="10">
         <v>1599247.4</v>
       </c>
       <c r="BJ11" s="10">
         <v>280933.7</v>
       </c>
       <c r="BK11" s="10">
         <v>608110</v>
       </c>
       <c r="BL11" s="10">
         <v>1011874.6</v>
       </c>
       <c r="BM11" s="13">
         <v>1928588.9</v>
       </c>
       <c r="BN11" s="11">
         <v>337280.9</v>
       </c>
-      <c r="BO11" s="22"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:68" s="4" customFormat="1">
+      <c r="BO11" s="11">
+        <v>742631.4</v>
+      </c>
+      <c r="BP11" s="21"/>
+      <c r="BQ11" s="22"/>
+    </row>
+    <row r="12" spans="1:69" s="4" customFormat="1">
       <c r="A12" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="17">
         <f>SUM(B13:B26)</f>
         <v>197565.6</v>
       </c>
       <c r="C12" s="17">
         <f t="shared" ref="C12:X12" si="5">SUM(C13:C26)</f>
         <v>467019.9</v>
       </c>
       <c r="D12" s="17">
         <f t="shared" si="5"/>
         <v>747038.9</v>
       </c>
       <c r="E12" s="8">
         <f>SUM(E13:E26)</f>
         <v>1188083.3</v>
       </c>
       <c r="F12" s="17">
         <f t="shared" si="5"/>
         <v>241019.7</v>
       </c>
       <c r="G12" s="17">
         <f t="shared" si="5"/>
@@ -6435,51 +6477,51 @@
       <c r="AM12" s="17">
         <f t="shared" si="8"/>
         <v>1340565.8</v>
       </c>
       <c r="AN12" s="17">
         <f t="shared" si="8"/>
         <v>2057892.2</v>
       </c>
       <c r="AO12" s="17">
         <f t="shared" si="8"/>
         <v>3642706.1</v>
       </c>
       <c r="AP12" s="17">
         <f t="shared" si="8"/>
         <v>723544.7</v>
       </c>
       <c r="AQ12" s="17">
         <f t="shared" si="8"/>
         <v>1349460.7</v>
       </c>
       <c r="AR12" s="17">
         <f t="shared" si="8"/>
         <v>2115909</v>
       </c>
       <c r="AS12" s="17">
-        <f t="shared" ref="AS12:BN12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BO12" si="9">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>3757450.1</v>
       </c>
       <c r="AT12" s="17">
         <f t="shared" si="9"/>
         <v>724855.3</v>
       </c>
       <c r="AU12" s="17">
         <f t="shared" si="9"/>
         <v>1431303.2</v>
       </c>
       <c r="AV12" s="17">
         <f t="shared" si="9"/>
         <v>2266394.1</v>
       </c>
       <c r="AW12" s="17">
         <f t="shared" si="9"/>
         <v>4189262.6</v>
       </c>
       <c r="AX12" s="17">
         <f t="shared" si="9"/>
         <v>830802.4</v>
       </c>
       <c r="AY12" s="17">
         <f t="shared" si="9"/>
         <v>1656484.6</v>
@@ -6522,54 +6564,58 @@
       </c>
       <c r="BI12" s="17">
         <f t="shared" si="9"/>
         <v>7342437.0999999996</v>
       </c>
       <c r="BJ12" s="17">
         <f t="shared" si="9"/>
         <v>1430102</v>
       </c>
       <c r="BK12" s="17">
         <f t="shared" si="9"/>
         <v>2959329.7</v>
       </c>
       <c r="BL12" s="17">
         <f t="shared" si="9"/>
         <v>4710828</v>
       </c>
       <c r="BM12" s="17">
         <f t="shared" si="9"/>
         <v>8620976.0999999996</v>
       </c>
       <c r="BN12" s="17">
         <f t="shared" si="9"/>
         <v>1617099.2</v>
       </c>
-      <c r="BO12" s="22"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:68" s="3" customFormat="1" ht="25.5">
+      <c r="BO12" s="17">
+        <f t="shared" si="9"/>
+        <v>3445306.8</v>
+      </c>
+      <c r="BP12" s="21"/>
+      <c r="BQ12" s="22"/>
+    </row>
+    <row r="13" spans="1:69" s="3" customFormat="1" ht="25.5">
       <c r="A13" s="18" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="10">
         <v>39989.199999999997</v>
       </c>
       <c r="C13" s="11">
         <v>86761.4</v>
       </c>
       <c r="D13" s="11">
         <v>143723.9</v>
       </c>
       <c r="E13" s="12">
         <v>223817.5</v>
       </c>
       <c r="F13" s="11">
         <v>49493.8</v>
       </c>
       <c r="G13" s="13">
         <v>107930.2</v>
       </c>
       <c r="H13" s="13">
         <v>195275.1</v>
       </c>
       <c r="I13" s="12">
@@ -6724,54 +6770,57 @@
       </c>
       <c r="BG13" s="10">
         <v>583232.19999999995</v>
       </c>
       <c r="BH13" s="10">
         <v>984534.1</v>
       </c>
       <c r="BI13" s="10">
         <v>1788714.7</v>
       </c>
       <c r="BJ13" s="10">
         <v>341408.8</v>
       </c>
       <c r="BK13" s="10">
         <v>697934.4</v>
       </c>
       <c r="BL13" s="10">
         <v>1190847</v>
       </c>
       <c r="BM13" s="13">
         <v>2195455.5</v>
       </c>
       <c r="BN13" s="11">
         <v>390206.9</v>
       </c>
-      <c r="BO13" s="22"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:68" s="3" customFormat="1">
+      <c r="BO13" s="11">
+        <v>813464.2</v>
+      </c>
+      <c r="BP13" s="21"/>
+      <c r="BQ13" s="22"/>
+    </row>
+    <row r="14" spans="1:69" s="3" customFormat="1">
       <c r="A14" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="10">
         <v>42478.1</v>
       </c>
       <c r="C14" s="11">
         <v>109590.5</v>
       </c>
       <c r="D14" s="11">
         <v>189536.6</v>
       </c>
       <c r="E14" s="12">
         <v>294253.40000000002</v>
       </c>
       <c r="F14" s="11">
         <v>51465.599999999999</v>
       </c>
       <c r="G14" s="13">
         <v>123072</v>
       </c>
       <c r="H14" s="13">
         <v>221811</v>
       </c>
       <c r="I14" s="12">
@@ -6926,54 +6975,57 @@
       </c>
       <c r="BG14" s="10">
         <v>529413.9</v>
       </c>
       <c r="BH14" s="10">
         <v>764184.6</v>
       </c>
       <c r="BI14" s="10">
         <v>1822740.6</v>
       </c>
       <c r="BJ14" s="10">
         <v>319042.59999999998</v>
       </c>
       <c r="BK14" s="10">
         <v>693905.1</v>
       </c>
       <c r="BL14" s="10">
         <v>996659.19999999995</v>
       </c>
       <c r="BM14" s="13">
         <v>2294861.4</v>
       </c>
       <c r="BN14" s="11">
         <v>376114.6</v>
       </c>
-      <c r="BO14" s="22"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:68" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="BO14" s="11">
+        <v>826207.5</v>
+      </c>
+      <c r="BP14" s="21"/>
+      <c r="BQ14" s="22"/>
+    </row>
+    <row r="15" spans="1:69" s="3" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="10">
         <v>3157.4</v>
       </c>
       <c r="C15" s="11">
         <v>7030.9</v>
       </c>
       <c r="D15" s="11">
         <v>11803.9</v>
       </c>
       <c r="E15" s="12">
         <v>17411.8</v>
       </c>
       <c r="F15" s="11">
         <v>3982.2</v>
       </c>
       <c r="G15" s="13">
         <v>9247.4</v>
       </c>
       <c r="H15" s="13">
         <v>14613.6</v>
       </c>
       <c r="I15" s="12">
@@ -7128,54 +7180,57 @@
       </c>
       <c r="BG15" s="10">
         <v>30727.4</v>
       </c>
       <c r="BH15" s="10">
         <v>48856</v>
       </c>
       <c r="BI15" s="10">
         <v>121199.9</v>
       </c>
       <c r="BJ15" s="10">
         <v>19858.3</v>
       </c>
       <c r="BK15" s="10">
         <v>36234.400000000001</v>
       </c>
       <c r="BL15" s="10">
         <v>58713.7</v>
       </c>
       <c r="BM15" s="13">
         <v>139582.20000000001</v>
       </c>
       <c r="BN15" s="11">
         <v>22768.1</v>
       </c>
-      <c r="BO15" s="22"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:68" s="3" customFormat="1">
+      <c r="BO15" s="11">
+        <v>44292.2</v>
+      </c>
+      <c r="BP15" s="21"/>
+      <c r="BQ15" s="22"/>
+    </row>
+    <row r="16" spans="1:69" s="3" customFormat="1">
       <c r="A16" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10">
         <v>20096.3</v>
       </c>
       <c r="C16" s="11">
         <v>45368</v>
       </c>
       <c r="D16" s="11">
         <v>69419.7</v>
       </c>
       <c r="E16" s="12">
         <v>119683.7</v>
       </c>
       <c r="F16" s="11">
         <v>23495.4</v>
       </c>
       <c r="G16" s="13">
         <v>55659.9</v>
       </c>
       <c r="H16" s="13">
         <v>82270.7</v>
       </c>
       <c r="I16" s="12">
@@ -7330,54 +7385,57 @@
       </c>
       <c r="BG16" s="10">
         <v>138635.4</v>
       </c>
       <c r="BH16" s="10">
         <v>211979.5</v>
       </c>
       <c r="BI16" s="10">
         <v>308513.2</v>
       </c>
       <c r="BJ16" s="10">
         <v>62217</v>
       </c>
       <c r="BK16" s="10">
         <v>161143.29999999999</v>
       </c>
       <c r="BL16" s="10">
         <v>250408.3</v>
       </c>
       <c r="BM16" s="13">
         <v>417322.2</v>
       </c>
       <c r="BN16" s="11">
         <v>69459.5</v>
       </c>
-      <c r="BO16" s="22"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:68" s="3" customFormat="1">
+      <c r="BO16" s="11">
+        <v>200651</v>
+      </c>
+      <c r="BP16" s="21"/>
+      <c r="BQ16" s="22"/>
+    </row>
+    <row r="17" spans="1:69" s="3" customFormat="1">
       <c r="A17" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="10">
         <v>8529.5</v>
       </c>
       <c r="C17" s="11">
         <v>11365.9</v>
       </c>
       <c r="D17" s="11">
         <v>16966.7</v>
       </c>
       <c r="E17" s="12">
         <v>23888.1</v>
       </c>
       <c r="F17" s="11">
         <v>11072.8</v>
       </c>
       <c r="G17" s="13">
         <v>12858.8</v>
       </c>
       <c r="H17" s="13">
         <v>19417.5</v>
       </c>
       <c r="I17" s="12">
@@ -7532,54 +7590,57 @@
       </c>
       <c r="BG17" s="10">
         <v>76363.199999999997</v>
       </c>
       <c r="BH17" s="10">
         <v>118053.9</v>
       </c>
       <c r="BI17" s="10">
         <v>176714.6</v>
       </c>
       <c r="BJ17" s="10">
         <v>46194.5</v>
       </c>
       <c r="BK17" s="10">
         <v>99517.5</v>
       </c>
       <c r="BL17" s="10">
         <v>151729.70000000001</v>
       </c>
       <c r="BM17" s="13">
         <v>213093.7</v>
       </c>
       <c r="BN17" s="11">
         <v>47253.3</v>
       </c>
-      <c r="BO17" s="22"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:68" s="3" customFormat="1">
+      <c r="BO17" s="11">
+        <v>102359.9</v>
+      </c>
+      <c r="BP17" s="21"/>
+      <c r="BQ17" s="22"/>
+    </row>
+    <row r="18" spans="1:69" s="3" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="10">
         <v>30281.1</v>
       </c>
       <c r="C18" s="11">
         <v>64951.5</v>
       </c>
       <c r="D18" s="11">
         <v>94659.6</v>
       </c>
       <c r="E18" s="12">
         <v>148431.5</v>
       </c>
       <c r="F18" s="11">
         <v>35861.1</v>
       </c>
       <c r="G18" s="13">
         <v>73310.600000000006</v>
       </c>
       <c r="H18" s="13">
         <v>105673.8</v>
       </c>
       <c r="I18" s="12">
@@ -7734,54 +7795,57 @@
       </c>
       <c r="BG18" s="10">
         <v>483275.3</v>
       </c>
       <c r="BH18" s="10">
         <v>808917.1</v>
       </c>
       <c r="BI18" s="10">
         <v>1340394.1000000001</v>
       </c>
       <c r="BJ18" s="10">
         <v>303443.90000000002</v>
       </c>
       <c r="BK18" s="10">
         <v>563044.5</v>
       </c>
       <c r="BL18" s="10">
         <v>925522.7</v>
       </c>
       <c r="BM18" s="13">
         <v>1510360.9</v>
       </c>
       <c r="BN18" s="11">
         <v>349599.6</v>
       </c>
-      <c r="BO18" s="22"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:68" s="3" customFormat="1" ht="25.5">
+      <c r="BO18" s="11">
+        <v>677999.9</v>
+      </c>
+      <c r="BP18" s="21"/>
+      <c r="BQ18" s="22"/>
+    </row>
+    <row r="19" spans="1:69" s="3" customFormat="1" ht="25.5">
       <c r="A19" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="10">
         <v>10316.1</v>
       </c>
       <c r="C19" s="11">
         <v>27456.2</v>
       </c>
       <c r="D19" s="11">
         <v>40085.4</v>
       </c>
       <c r="E19" s="12">
         <v>61569.4</v>
       </c>
       <c r="F19" s="11">
         <v>14074.4</v>
       </c>
       <c r="G19" s="13">
         <v>34535.300000000003</v>
       </c>
       <c r="H19" s="13">
         <v>50513.9</v>
       </c>
       <c r="I19" s="12">
@@ -7936,54 +8000,57 @@
       </c>
       <c r="BG19" s="10">
         <v>91620.5</v>
       </c>
       <c r="BH19" s="10">
         <v>125088.6</v>
       </c>
       <c r="BI19" s="10">
         <v>188709.4</v>
       </c>
       <c r="BJ19" s="10">
         <v>52776</v>
       </c>
       <c r="BK19" s="10">
         <v>92555.8</v>
       </c>
       <c r="BL19" s="10">
         <v>133283.9</v>
       </c>
       <c r="BM19" s="13">
         <v>208405</v>
       </c>
       <c r="BN19" s="11">
         <v>51264.5</v>
       </c>
-      <c r="BO19" s="22"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:68" s="3" customFormat="1" ht="25.5">
+      <c r="BO19" s="11">
+        <v>98343.2</v>
+      </c>
+      <c r="BP19" s="21"/>
+      <c r="BQ19" s="22"/>
+    </row>
+    <row r="20" spans="1:69" s="3" customFormat="1" ht="25.5">
       <c r="A20" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="10">
         <v>2888.6</v>
       </c>
       <c r="C20" s="11">
         <v>11835.5</v>
       </c>
       <c r="D20" s="11">
         <v>18099.3</v>
       </c>
       <c r="E20" s="12">
         <v>26612.5</v>
       </c>
       <c r="F20" s="11">
         <v>3276.8</v>
       </c>
       <c r="G20" s="13">
         <v>14671.8</v>
       </c>
       <c r="H20" s="13">
         <v>20739.900000000001</v>
       </c>
       <c r="I20" s="12">
@@ -8138,54 +8205,57 @@
       </c>
       <c r="BG20" s="10">
         <v>51271.6</v>
       </c>
       <c r="BH20" s="10">
         <v>79587.100000000006</v>
       </c>
       <c r="BI20" s="10">
         <v>150203.1</v>
       </c>
       <c r="BJ20" s="10">
         <v>28166.5</v>
       </c>
       <c r="BK20" s="10">
         <v>54167.199999999997</v>
       </c>
       <c r="BL20" s="10">
         <v>85189.8</v>
       </c>
       <c r="BM20" s="13">
         <v>159826.1</v>
       </c>
       <c r="BN20" s="11">
         <v>32395.4</v>
       </c>
-      <c r="BO20" s="22"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:68" s="3" customFormat="1" ht="25.5">
+      <c r="BO20" s="11">
+        <v>61870.2</v>
+      </c>
+      <c r="BP20" s="21"/>
+      <c r="BQ20" s="22"/>
+    </row>
+    <row r="21" spans="1:69" s="3" customFormat="1" ht="25.5">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="10">
         <v>17743.3</v>
       </c>
       <c r="C21" s="11">
         <v>44348.1</v>
       </c>
       <c r="D21" s="11">
         <v>66960.399999999994</v>
       </c>
       <c r="E21" s="12">
         <v>141500.79999999999</v>
       </c>
       <c r="F21" s="11">
         <v>22175.1</v>
       </c>
       <c r="G21" s="13">
         <v>34679.300000000003</v>
       </c>
       <c r="H21" s="13">
         <v>79679.3</v>
       </c>
       <c r="I21" s="12">
@@ -8340,54 +8410,57 @@
       </c>
       <c r="BG21" s="10">
         <v>280496.59999999998</v>
       </c>
       <c r="BH21" s="10">
         <v>454444.79999999999</v>
       </c>
       <c r="BI21" s="10">
         <v>677805.5</v>
       </c>
       <c r="BJ21" s="10">
         <v>132850.20000000001</v>
       </c>
       <c r="BK21" s="10">
         <v>321259.8</v>
       </c>
       <c r="BL21" s="10">
         <v>518357.9</v>
       </c>
       <c r="BM21" s="13">
         <v>780926.1</v>
       </c>
       <c r="BN21" s="11">
         <v>166920</v>
       </c>
-      <c r="BO21" s="22"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:68" s="3" customFormat="1">
+      <c r="BO21" s="11">
+        <v>382637.8</v>
+      </c>
+      <c r="BP21" s="21"/>
+      <c r="BQ21" s="22"/>
+    </row>
+    <row r="22" spans="1:69" s="3" customFormat="1">
       <c r="A22" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="10">
         <v>9472.6</v>
       </c>
       <c r="C22" s="11">
         <v>20576.8</v>
       </c>
       <c r="D22" s="11">
         <v>31439.7</v>
       </c>
       <c r="E22" s="12">
         <v>46012.3</v>
       </c>
       <c r="F22" s="11">
         <v>9472.6</v>
       </c>
       <c r="G22" s="13">
         <v>24396.400000000001</v>
       </c>
       <c r="H22" s="13">
         <v>38199.699999999997</v>
       </c>
       <c r="I22" s="12">
@@ -8542,54 +8615,57 @@
       </c>
       <c r="BG22" s="10">
         <v>51003</v>
       </c>
       <c r="BH22" s="10">
         <v>103241.7</v>
       </c>
       <c r="BI22" s="10">
         <v>302694.3</v>
       </c>
       <c r="BJ22" s="10">
         <v>28151.8</v>
       </c>
       <c r="BK22" s="10">
         <v>57621.3</v>
       </c>
       <c r="BL22" s="10">
         <v>120515.7</v>
       </c>
       <c r="BM22" s="13">
         <v>263620.59999999998</v>
       </c>
       <c r="BN22" s="11">
         <v>26471.8</v>
       </c>
-      <c r="BO22" s="22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:68" s="3" customFormat="1" ht="25.5">
+      <c r="BO22" s="11">
+        <v>58204.6</v>
+      </c>
+      <c r="BP22" s="21"/>
+      <c r="BQ22" s="22"/>
+    </row>
+    <row r="23" spans="1:69" s="3" customFormat="1" ht="25.5">
       <c r="A23" s="18" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="10">
         <v>9679.5</v>
       </c>
       <c r="C23" s="11">
         <v>27451.1</v>
       </c>
       <c r="D23" s="11">
         <v>45812.9</v>
       </c>
       <c r="E23" s="12">
         <v>58909.7</v>
       </c>
       <c r="F23" s="11">
         <v>12803.6</v>
       </c>
       <c r="G23" s="13">
         <v>33945.199999999997</v>
       </c>
       <c r="H23" s="13">
         <v>58862</v>
       </c>
       <c r="I23" s="12">
@@ -8744,54 +8820,57 @@
       </c>
       <c r="BG23" s="10">
         <v>90445.6</v>
       </c>
       <c r="BH23" s="10">
         <v>127795.4</v>
       </c>
       <c r="BI23" s="10">
         <v>232695</v>
       </c>
       <c r="BJ23" s="10">
         <v>45117.5</v>
       </c>
       <c r="BK23" s="10">
         <v>105463.8</v>
       </c>
       <c r="BL23" s="10">
         <v>149142.20000000001</v>
       </c>
       <c r="BM23" s="13">
         <v>166906.9</v>
       </c>
       <c r="BN23" s="11">
         <v>23806.5</v>
       </c>
-      <c r="BO23" s="22"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:68" s="3" customFormat="1">
+      <c r="BO23" s="11">
+        <v>90318.3</v>
+      </c>
+      <c r="BP23" s="21"/>
+      <c r="BQ23" s="22"/>
+    </row>
+    <row r="24" spans="1:69" s="3" customFormat="1">
       <c r="A24" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="10">
         <v>2768.7</v>
       </c>
       <c r="C24" s="11">
         <v>6211.4</v>
       </c>
       <c r="D24" s="11">
         <v>9615.6</v>
       </c>
       <c r="E24" s="12">
         <v>14146.9</v>
       </c>
       <c r="F24" s="11">
         <v>3624.5</v>
       </c>
       <c r="G24" s="13">
         <v>7509.8</v>
       </c>
       <c r="H24" s="13">
         <v>11867.8</v>
       </c>
       <c r="I24" s="12">
@@ -8946,54 +9025,57 @@
       </c>
       <c r="BG24" s="10">
         <v>51494.400000000001</v>
       </c>
       <c r="BH24" s="10">
         <v>85817.2</v>
       </c>
       <c r="BI24" s="10">
         <v>163603.6</v>
       </c>
       <c r="BJ24" s="10">
         <v>43678.400000000001</v>
       </c>
       <c r="BK24" s="10">
         <v>62752.2</v>
       </c>
       <c r="BL24" s="10">
         <v>102981.5</v>
       </c>
       <c r="BM24" s="13">
         <v>198589.9</v>
       </c>
       <c r="BN24" s="11">
         <v>52543.7</v>
       </c>
-      <c r="BO24" s="22"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:68" s="3" customFormat="1">
+      <c r="BO24" s="11">
+        <v>74091.7</v>
+      </c>
+      <c r="BP24" s="21"/>
+      <c r="BQ24" s="22"/>
+    </row>
+    <row r="25" spans="1:69" s="3" customFormat="1">
       <c r="A25" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="10">
         <v>165.2</v>
       </c>
       <c r="C25" s="11">
         <v>4072.6</v>
       </c>
       <c r="D25" s="11">
         <v>8915.2000000000007</v>
       </c>
       <c r="E25" s="12">
         <v>11845.7</v>
       </c>
       <c r="F25" s="11">
         <v>221.8</v>
       </c>
       <c r="G25" s="13">
         <v>5129.3</v>
       </c>
       <c r="H25" s="13">
         <v>11803.7</v>
       </c>
       <c r="I25" s="12">
@@ -9148,54 +9230,57 @@
       </c>
       <c r="BG25" s="10">
         <v>12557.3</v>
       </c>
       <c r="BH25" s="10">
         <v>25520.3</v>
       </c>
       <c r="BI25" s="10">
         <v>68449.100000000006</v>
       </c>
       <c r="BJ25" s="10">
         <v>7196.5</v>
       </c>
       <c r="BK25" s="10">
         <v>13730.4</v>
       </c>
       <c r="BL25" s="10">
         <v>27476.400000000001</v>
       </c>
       <c r="BM25" s="13">
         <v>72025.600000000006</v>
       </c>
       <c r="BN25" s="11">
         <v>8295.2999999999993</v>
       </c>
-      <c r="BO25" s="22"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:68" s="3" customFormat="1" ht="51">
+      <c r="BO25" s="11">
+        <v>14866.3</v>
+      </c>
+      <c r="BP25" s="21"/>
+      <c r="BQ25" s="22"/>
+    </row>
+    <row r="26" spans="1:69" s="3" customFormat="1" ht="51">
       <c r="A26" s="18" t="s">
         <v>74</v>
       </c>
       <c r="B26" s="10">
         <v>0</v>
       </c>
       <c r="C26" s="11">
         <v>0</v>
       </c>
       <c r="D26" s="11">
         <v>0</v>
       </c>
       <c r="E26" s="12">
         <v>0</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="13">
         <v>0</v>
       </c>
       <c r="H26" s="13">
         <v>0</v>
       </c>
       <c r="I26" s="12">
@@ -9350,54 +9435,57 @@
       </c>
       <c r="BG26" s="10">
         <v>0</v>
       </c>
       <c r="BH26" s="10">
         <v>0</v>
       </c>
       <c r="BI26" s="10">
         <v>0</v>
       </c>
       <c r="BJ26" s="10">
         <v>0</v>
       </c>
       <c r="BK26" s="10">
         <v>0</v>
       </c>
       <c r="BL26" s="10">
         <v>0</v>
       </c>
       <c r="BM26" s="13">
         <v>0</v>
       </c>
       <c r="BN26" s="11">
         <v>0</v>
       </c>
-      <c r="BO26" s="22"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:68" s="4" customFormat="1">
+      <c r="BO26" s="11">
+        <v>0</v>
+      </c>
+      <c r="BP26" s="21"/>
+      <c r="BQ26" s="22"/>
+    </row>
+    <row r="27" spans="1:69" s="4" customFormat="1">
       <c r="A27" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="17">
         <f>B4+B12</f>
         <v>435878</v>
       </c>
       <c r="C27" s="17">
         <f t="shared" ref="C27:Y27" si="10">C4+C12</f>
         <v>1154504.5</v>
       </c>
       <c r="D27" s="17">
         <f t="shared" si="10"/>
         <v>1903366.9</v>
       </c>
       <c r="E27" s="20">
         <f t="shared" si="10"/>
         <v>3001706.3</v>
       </c>
       <c r="F27" s="17">
         <f t="shared" si="10"/>
         <v>542568</v>
       </c>
       <c r="G27" s="17">
         <f t="shared" si="10"/>
@@ -9525,51 +9613,51 @@
       <c r="AL27" s="17">
         <f t="shared" ref="AL27:AQ27" si="12">AL4+AL12</f>
         <v>1324438.5</v>
       </c>
       <c r="AM27" s="17">
         <f t="shared" si="12"/>
         <v>2888731.2</v>
       </c>
       <c r="AN27" s="17">
         <f t="shared" si="12"/>
         <v>4563969.2</v>
       </c>
       <c r="AO27" s="17">
         <f t="shared" si="12"/>
         <v>7372240.5999999996</v>
       </c>
       <c r="AP27" s="17">
         <f t="shared" si="12"/>
         <v>1501940.8</v>
       </c>
       <c r="AQ27" s="17">
         <f t="shared" si="12"/>
         <v>2956121</v>
       </c>
       <c r="AR27" s="17">
-        <f t="shared" ref="AR27:BN27" si="13">AR4+AR12</f>
+        <f t="shared" ref="AR27:BO27" si="13">AR4+AR12</f>
         <v>4774265.0999999996</v>
       </c>
       <c r="AS27" s="17">
         <f t="shared" si="13"/>
         <v>7579915.9000000004</v>
       </c>
       <c r="AT27" s="17">
         <f t="shared" si="13"/>
         <v>1596356.6</v>
       </c>
       <c r="AU27" s="17">
         <f t="shared" si="13"/>
         <v>3278197.6</v>
       </c>
       <c r="AV27" s="17">
         <f t="shared" si="13"/>
         <v>5374238.0999999996</v>
       </c>
       <c r="AW27" s="17">
         <f t="shared" si="13"/>
         <v>8983559.3000000007</v>
       </c>
       <c r="AX27" s="17">
         <f t="shared" si="13"/>
         <v>1908154.9</v>
@@ -9616,74 +9704,78 @@
       </c>
       <c r="BI27" s="17">
         <f t="shared" si="13"/>
         <v>14396607.800000001</v>
       </c>
       <c r="BJ27" s="17">
         <f t="shared" si="13"/>
         <v>2900359.4</v>
       </c>
       <c r="BK27" s="17">
         <f t="shared" si="13"/>
         <v>6028184.5</v>
       </c>
       <c r="BL27" s="17">
         <f t="shared" si="13"/>
         <v>9671195.3000000007</v>
       </c>
       <c r="BM27" s="17">
         <f t="shared" si="13"/>
         <v>16924065.5</v>
       </c>
       <c r="BN27" s="17">
         <f t="shared" si="13"/>
         <v>3286580.2</v>
       </c>
-      <c r="BO27" s="22"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:68" s="3" customFormat="1" ht="18.75" customHeight="1">
+      <c r="BO27" s="17">
+        <f t="shared" si="13"/>
+        <v>7062475.5999999996</v>
+      </c>
+      <c r="BP27" s="21"/>
+      <c r="BQ27" s="22"/>
+    </row>
+    <row r="28" spans="1:69" s="3" customFormat="1" ht="18.75" customHeight="1">
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="BN28" s="22"/>
     </row>
-    <row r="29" spans="1:68" ht="48" customHeight="1">
+    <row r="29" spans="1:69" ht="48" customHeight="1">
       <c r="A29" s="72" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="30" spans="1:68" ht="51.75" customHeight="1">
+    <row r="30" spans="1:69" ht="51.75" customHeight="1">
       <c r="A30" s="73" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="31" spans="1:68" ht="46.5">
+    <row r="31" spans="1:69" ht="46.5">
       <c r="A31" s="73" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 