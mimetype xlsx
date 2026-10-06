--- v3 (2026-08-04)
+++ v4 (2026-10-06)
@@ -1,366 +1,370 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2910" yWindow="150" windowWidth="20595" windowHeight="12630" tabRatio="815"/>
+    <workbookView xWindow="10470" yWindow="525" windowWidth="16215" windowHeight="10635" tabRatio="815"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="6" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="7" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ОКЭД (ГК РК 03-2003)'!$A$1:$A$26</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BM12" i="2"/>
-[...10 lines deleted...]
-  <c r="BL27" s="1"/>
+  <c r="BO12" i="2" l="1"/>
+  <c r="BO6" i="2"/>
+  <c r="BO4" i="2"/>
+  <c r="BO27" i="2" l="1"/>
+  <c r="BM12" i="2" l="1"/>
+  <c r="BM6" i="2"/>
+  <c r="BN6" i="2" l="1"/>
+  <c r="BN12" i="2" l="1"/>
+  <c r="BN4" i="2"/>
+  <c r="BM4" i="2"/>
+  <c r="BM27" i="2" l="1"/>
+  <c r="BN27" i="2"/>
+  <c r="BL12" i="2"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2" s="1"/>
+  <c r="BL27" i="2" s="1"/>
   <c r="L16" i="7" l="1"/>
-  <c r="K16"/>
-[...50 lines deleted...]
-  <c r="F26" s="1"/>
+  <c r="K16" i="7"/>
+  <c r="J16" i="7"/>
+  <c r="I16" i="7"/>
+  <c r="H16" i="7"/>
+  <c r="G16" i="7"/>
+  <c r="F16" i="7"/>
+  <c r="E16" i="7"/>
+  <c r="D16" i="7"/>
+  <c r="C16" i="7"/>
+  <c r="B16" i="7"/>
+  <c r="M13" i="7"/>
+  <c r="L13" i="7"/>
+  <c r="K13" i="7"/>
+  <c r="J13" i="7"/>
+  <c r="I13" i="7"/>
+  <c r="H13" i="7"/>
+  <c r="G13" i="7"/>
+  <c r="F13" i="7"/>
+  <c r="E13" i="7"/>
+  <c r="D13" i="7"/>
+  <c r="C13" i="7"/>
+  <c r="B13" i="7"/>
+  <c r="L8" i="7"/>
+  <c r="L4" i="7" s="1"/>
+  <c r="L26" i="7" s="1"/>
+  <c r="K8" i="7"/>
+  <c r="J8" i="7"/>
+  <c r="I8" i="7"/>
+  <c r="H8" i="7"/>
+  <c r="G8" i="7"/>
+  <c r="F8" i="7"/>
+  <c r="E8" i="7"/>
+  <c r="D8" i="7"/>
+  <c r="C8" i="7"/>
+  <c r="B8" i="7"/>
+  <c r="B6" i="7"/>
+  <c r="B5" i="7" s="1"/>
+  <c r="B4" i="7" s="1"/>
+  <c r="B26" i="7" s="1"/>
+  <c r="K5" i="7"/>
+  <c r="J5" i="7"/>
+  <c r="I5" i="7"/>
+  <c r="H5" i="7"/>
+  <c r="G5" i="7"/>
+  <c r="F5" i="7"/>
+  <c r="E5" i="7"/>
+  <c r="D5" i="7"/>
+  <c r="C5" i="7"/>
+  <c r="M4" i="7"/>
+  <c r="J4" i="7"/>
+  <c r="F4" i="7"/>
+  <c r="F26" i="7" s="1"/>
   <c r="I8" i="6"/>
-  <c r="I25" s="1"/>
-[...13 lines deleted...]
-  <c r="B25" s="1"/>
+  <c r="I25" i="6" s="1"/>
+  <c r="H8" i="6"/>
+  <c r="H25" i="6" s="1"/>
+  <c r="G8" i="6"/>
+  <c r="G25" i="6" s="1"/>
+  <c r="F8" i="6"/>
+  <c r="F25" i="6" s="1"/>
+  <c r="E8" i="6"/>
+  <c r="E25" i="6" s="1"/>
+  <c r="D8" i="6"/>
+  <c r="D25" i="6" s="1"/>
+  <c r="C8" i="6"/>
+  <c r="C25" i="6" s="1"/>
+  <c r="B8" i="6"/>
+  <c r="B25" i="6" s="1"/>
   <c r="J26" i="7" l="1"/>
-  <c r="E4"/>
-[...12 lines deleted...]
-  <c r="H26" s="1"/>
+  <c r="E4" i="7"/>
+  <c r="I4" i="7"/>
+  <c r="I26" i="7" s="1"/>
+  <c r="E26" i="7"/>
+  <c r="C4" i="7"/>
+  <c r="C26" i="7" s="1"/>
+  <c r="G4" i="7"/>
+  <c r="G26" i="7" s="1"/>
+  <c r="K4" i="7"/>
+  <c r="K26" i="7" s="1"/>
+  <c r="D4" i="7"/>
+  <c r="D26" i="7" s="1"/>
+  <c r="H4" i="7"/>
+  <c r="H26" i="7" s="1"/>
   <c r="BK6" i="2"/>
-  <c r="BK4" s="1"/>
-[...186 lines deleted...]
-  <c r="AW27"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK12" i="2"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BK27" i="2" l="1"/>
+  <c r="BI27" i="2"/>
+  <c r="BJ12" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ27" i="2" l="1"/>
+  <c r="BH6" i="2"/>
+  <c r="BG6" i="2"/>
+  <c r="BH4" i="2" l="1"/>
+  <c r="BH12" i="2"/>
+  <c r="BH27" i="2" l="1"/>
+  <c r="BE12" i="2"/>
+  <c r="BE6" i="2"/>
+  <c r="BE4" i="2" s="1"/>
+  <c r="BG4" i="2"/>
+  <c r="BG12" i="2"/>
+  <c r="BE27" i="2" l="1"/>
+  <c r="BG27" i="2"/>
+  <c r="BF12" i="2"/>
+  <c r="BF6" i="2"/>
+  <c r="BF4" i="2" s="1"/>
+  <c r="BF27" i="2" l="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BD27" i="2" l="1"/>
+  <c r="BC27" i="2"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BA27" i="2" l="1"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BB12" i="2"/>
+  <c r="BB27" i="2" l="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AZ27" i="2" l="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AY27" i="2" l="1"/>
+  <c r="AX12" i="2" l="1"/>
+  <c r="AX4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AP27" i="2" s="1"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AK4" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="AA27" i="2" s="1"/>
+  <c r="AA12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="R27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="G12" i="2"/>
+  <c r="G4" i="2"/>
+  <c r="F6" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="F12" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="W12" i="2"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="D12" i="2"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="C12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="V12" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="N27" i="2"/>
+  <c r="O27" i="2"/>
+  <c r="P27" i="2"/>
+  <c r="S27" i="2"/>
+  <c r="T27" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AG4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH27" i="2" s="1"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AR27" i="2"/>
+  <c r="AF27" i="2" l="1"/>
+  <c r="AJ27" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="AS27" i="2"/>
+  <c r="X27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="W27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="Q27" i="2"/>
+  <c r="Y27" i="2"/>
+  <c r="AO27" i="2"/>
+  <c r="M27" i="2"/>
+  <c r="U27" i="2"/>
+  <c r="AT27" i="2"/>
+  <c r="AV27" i="2"/>
+  <c r="AX27" i="2"/>
+  <c r="V27" i="2"/>
+  <c r="AB27" i="2"/>
+  <c r="AM27" i="2"/>
+  <c r="AQ27" i="2"/>
+  <c r="AG27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="AI27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="AE27" i="2"/>
+  <c r="AK27" i="2"/>
+  <c r="AU27" i="2"/>
+  <c r="AD27" i="2"/>
+  <c r="AL27" i="2"/>
+  <c r="AN27" i="2"/>
+  <c r="Z27" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="AW27" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="177">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Производство услуг</t>
   </si>
   <si>
     <t>Торговля, ремонт автомобилей и изделий домашнего пользования</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -1011,55 +1015,58 @@
     <t>миллион теңге</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Данные за 2025 год рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve"> 1 полугодие 2026 года</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1817,84 +1824,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2026,67 +2035,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/509685/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279602/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B2" s="70">
         <v>111301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="69" t="s">
         <v>99</v>
@@ -2184,59 +2193,59 @@
     <row r="15" spans="1:2" ht="25.5" customHeight="1">
       <c r="A15" s="89"/>
       <c r="B15" s="85" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="90"/>
       <c r="B16" s="85" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="77" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="69" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="78">
-        <v>46237</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="78">
-        <v>46296</v>
+        <v>46407</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="69" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="72" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="69" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="79" t="s">
         <v>126</v>
       </c>
@@ -2252,51 +2261,51 @@
     <row r="24" spans="1:2">
       <c r="A24" s="68"/>
       <c r="B24" s="80"/>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="23" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="23" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="23" t="s">
         <v>131</v>
       </c>
     </row>
@@ -2322,51 +2331,51 @@
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="55.42578125" style="28" customWidth="1"/>
     <col min="2" max="9" width="11" style="28" customWidth="1"/>
     <col min="10" max="10" width="10" style="28" customWidth="1"/>
     <col min="11" max="14" width="11.140625" style="28" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="28" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="28" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="28" customWidth="1"/>
     <col min="18" max="16384" width="20.7109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="19.5" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>122</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
@@ -3067,51 +3076,51 @@
       <c r="I27" s="55"/>
     </row>
     <row r="29" spans="1:9">
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="58" style="41" customWidth="1"/>
     <col min="2" max="13" width="11.7109375" style="41" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>122</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="58"/>
       <c r="G1" s="39"/>
@@ -4203,52 +4212,52 @@
       <c r="L28" s="56"/>
       <c r="M28" s="56"/>
     </row>
     <row r="30" spans="1:13">
       <c r="B30" s="56"/>
       <c r="C30" s="56"/>
       <c r="D30" s="56"/>
       <c r="E30" s="56"/>
       <c r="F30" s="56"/>
       <c r="G30" s="56"/>
       <c r="H30" s="56"/>
       <c r="I30" s="56"/>
       <c r="J30" s="56"/>
       <c r="K30" s="56"/>
       <c r="L30" s="56"/>
       <c r="M30" s="56"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BP32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BQ32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="72.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="3" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="3" customWidth="1"/>
     <col min="8" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="3" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.85546875" style="3" customWidth="1"/>
@@ -4272,88 +4281,88 @@
     <col min="37" max="37" width="15" style="3" customWidth="1"/>
     <col min="38" max="38" width="13.7109375" style="3" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="3" customWidth="1"/>
     <col min="40" max="41" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="12.7109375" style="3" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" style="3" customWidth="1"/>
     <col min="55" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15" style="3" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="3" customWidth="1"/>
     <col min="59" max="59" width="14.42578125" style="3" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="3" customWidth="1"/>
     <col min="61" max="61" width="14.140625" style="3" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" style="3" customWidth="1"/>
     <col min="63" max="64" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="3" customWidth="1"/>
     <col min="66" max="93" width="14.28515625" style="3" customWidth="1"/>
     <col min="94" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
       <c r="E1" s="92"/>
       <c r="F1" s="93"/>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
-      <c r="BN2" s="5" t="s">
+      <c r="BO2" s="5" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="3" spans="1:68" ht="42.75" customHeight="1">
+    <row r="3" spans="1:69" ht="42.75" customHeight="1">
       <c r="A3" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="65" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="65" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="65" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="65" t="s">
         <v>51</v>
       </c>
       <c r="F3" s="65" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="65" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="65" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="65" t="s">
@@ -4508,52 +4517,55 @@
       </c>
       <c r="BG3" s="65" t="s">
         <v>91</v>
       </c>
       <c r="BH3" s="65" t="s">
         <v>92</v>
       </c>
       <c r="BI3" s="65" t="s">
         <v>97</v>
       </c>
       <c r="BJ3" s="65" t="s">
         <v>94</v>
       </c>
       <c r="BK3" s="65" t="s">
         <v>135</v>
       </c>
       <c r="BL3" s="65" t="s">
         <v>161</v>
       </c>
       <c r="BM3" s="65" t="s">
         <v>172</v>
       </c>
       <c r="BN3" s="65" t="s">
         <v>169</v>
       </c>
-    </row>
-    <row r="4" spans="1:68" s="4" customFormat="1">
+      <c r="BO3" s="65" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="4" spans="1:69" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <f t="shared" ref="B4:G4" si="0">B5+B6+B11</f>
         <v>422283</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" si="0"/>
         <v>971871.8</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>1633932.6</v>
       </c>
       <c r="E4" s="8">
         <f t="shared" si="0"/>
         <v>2822945</v>
       </c>
       <c r="F4" s="7">
         <f t="shared" si="0"/>
         <v>503570.6</v>
       </c>
       <c r="G4" s="7">
         <f t="shared" si="0"/>
@@ -4675,51 +4687,51 @@
       <c r="AM4" s="7">
         <f t="shared" si="3"/>
         <v>2771463</v>
       </c>
       <c r="AN4" s="7">
         <f t="shared" si="3"/>
         <v>4476920.4000000004</v>
       </c>
       <c r="AO4" s="7">
         <f t="shared" si="3"/>
         <v>7520468.2999999998</v>
       </c>
       <c r="AP4" s="7">
         <f t="shared" si="3"/>
         <v>1181817.5</v>
       </c>
       <c r="AQ4" s="7">
         <f t="shared" si="3"/>
         <v>2932253.9</v>
       </c>
       <c r="AR4" s="7">
         <f t="shared" si="3"/>
         <v>4747126.5</v>
       </c>
       <c r="AS4" s="7">
-        <f t="shared" ref="AS4:BN4" si="4">AS5+AS6+AS11</f>
+        <f t="shared" ref="AS4:BO4" si="4">AS5+AS6+AS11</f>
         <v>7616145.9000000004</v>
       </c>
       <c r="AT4" s="7">
         <f t="shared" si="4"/>
         <v>1399834.1</v>
       </c>
       <c r="AU4" s="7">
         <f t="shared" si="4"/>
         <v>3362671.9</v>
       </c>
       <c r="AV4" s="7">
         <f t="shared" si="4"/>
         <v>5598782.9000000004</v>
       </c>
       <c r="AW4" s="7">
         <f t="shared" si="4"/>
         <v>9338516.0999999996</v>
       </c>
       <c r="AX4" s="7">
         <f t="shared" si="4"/>
         <v>1626437.1</v>
       </c>
       <c r="AY4" s="7">
         <f t="shared" si="4"/>
         <v>4187996.3</v>
@@ -4762,54 +4774,58 @@
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="4"/>
         <v>14079715.1</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="4"/>
         <v>2541440.2999999998</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="4"/>
         <v>6091125.5999999996</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="4"/>
         <v>9677515.4000000004</v>
       </c>
       <c r="BM4" s="7">
         <f t="shared" si="4"/>
         <v>17170592.399999999</v>
       </c>
       <c r="BN4" s="7">
         <f t="shared" si="4"/>
         <v>2987676</v>
       </c>
-      <c r="BO4" s="21"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:68">
+      <c r="BO4" s="7">
+        <f t="shared" si="4"/>
+        <v>7261361.7000000002</v>
+      </c>
+      <c r="BP4" s="21"/>
+      <c r="BQ4" s="87"/>
+    </row>
+    <row r="5" spans="1:69">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="11">
         <v>28752.799999999999</v>
       </c>
       <c r="C5" s="2">
         <v>83330.3</v>
       </c>
       <c r="D5" s="2">
         <v>140605</v>
       </c>
       <c r="E5" s="12">
         <v>229638.9</v>
       </c>
       <c r="F5" s="2">
         <v>35702.6</v>
       </c>
       <c r="G5" s="13">
         <v>92066</v>
       </c>
       <c r="H5" s="13">
         <v>182127.4</v>
       </c>
       <c r="I5" s="14">
@@ -4964,54 +4980,57 @@
       </c>
       <c r="BG5" s="13">
         <v>425432.1</v>
       </c>
       <c r="BH5" s="13">
         <v>813586.1</v>
       </c>
       <c r="BI5" s="13">
         <v>1218930.5</v>
       </c>
       <c r="BJ5" s="13">
         <v>178386.7</v>
       </c>
       <c r="BK5" s="13">
         <v>437186.7</v>
       </c>
       <c r="BL5" s="13">
         <v>870587.6</v>
       </c>
       <c r="BM5" s="13">
         <v>1414447.1</v>
       </c>
       <c r="BN5" s="13">
         <v>209536.1</v>
       </c>
-      <c r="BO5" s="21"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:68">
+      <c r="BO5" s="2">
+        <v>530210.5</v>
+      </c>
+      <c r="BP5" s="21"/>
+      <c r="BQ5" s="87"/>
+    </row>
+    <row r="6" spans="1:69">
       <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="11">
         <f>B7+B8+B9+B10</f>
         <v>304659.59999999998</v>
       </c>
       <c r="C6" s="11">
         <f>C7+C8+C9+C10</f>
         <v>649150.69999999995</v>
       </c>
       <c r="D6" s="11">
         <f>D7+D8+D9+D10</f>
         <v>1028847.5</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
         <v>1880286.5</v>
       </c>
       <c r="F6" s="11">
         <f>F7+F8+F9+F10</f>
         <v>364937.5</v>
       </c>
       <c r="G6" s="11">
         <v>885420.9</v>
@@ -5146,104 +5165,108 @@
         <v>1008972.3</v>
       </c>
       <c r="AU6" s="14">
         <v>2382413.7000000002</v>
       </c>
       <c r="AV6" s="14">
         <v>3746658.2</v>
       </c>
       <c r="AW6" s="13">
         <v>6361161.7999999998</v>
       </c>
       <c r="AX6" s="13">
         <v>1177130.8</v>
       </c>
       <c r="AY6" s="13">
         <v>3054895.6</v>
       </c>
       <c r="AZ6" s="13">
         <v>4677688.4000000004</v>
       </c>
       <c r="BA6" s="12">
         <f>BA7+BA8+BA9+BA10</f>
         <v>7888461.5</v>
       </c>
       <c r="BB6" s="12">
-        <f t="shared" ref="BB6:BN6" si="6">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BO6" si="6">BB7+BB8+BB9+BB10</f>
         <v>1395436.5</v>
       </c>
       <c r="BC6" s="12">
         <f t="shared" si="6"/>
         <v>3524384.5</v>
       </c>
       <c r="BD6" s="12">
         <f t="shared" si="6"/>
         <v>5213572.8</v>
       </c>
       <c r="BE6" s="12">
         <f t="shared" si="6"/>
         <v>8333690.5999999996</v>
       </c>
       <c r="BF6" s="12">
         <f t="shared" si="6"/>
         <v>1517022.7</v>
       </c>
       <c r="BG6" s="12">
         <f t="shared" si="6"/>
         <v>3790219</v>
       </c>
       <c r="BH6" s="12">
         <f t="shared" si="6"/>
         <v>5698117.4000000004</v>
       </c>
       <c r="BI6" s="11">
         <v>9356201.5999999996</v>
       </c>
       <c r="BJ6" s="12">
         <f t="shared" si="6"/>
         <v>1782151</v>
       </c>
       <c r="BK6" s="12">
         <f t="shared" si="6"/>
         <v>4416473.5999999996</v>
       </c>
       <c r="BL6" s="12">
         <f t="shared" si="6"/>
         <v>6700240</v>
       </c>
       <c r="BM6" s="12">
         <f t="shared" si="6"/>
         <v>11531354.5</v>
       </c>
       <c r="BN6" s="12">
         <f t="shared" si="6"/>
         <v>2080397.4</v>
       </c>
-      <c r="BO6" s="21"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:68">
+      <c r="BO6" s="12">
+        <f t="shared" si="6"/>
+        <v>5220641.7</v>
+      </c>
+      <c r="BP6" s="21"/>
+      <c r="BQ6" s="87"/>
+    </row>
+    <row r="7" spans="1:69">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>116302.2</v>
       </c>
       <c r="C7" s="2">
         <v>244029.2</v>
       </c>
       <c r="D7" s="2">
         <v>404480.8</v>
       </c>
       <c r="E7" s="12">
         <v>797925.8</v>
       </c>
       <c r="F7" s="2">
         <v>153211.4</v>
       </c>
       <c r="G7" s="13">
         <v>352088.4</v>
       </c>
       <c r="H7" s="13">
         <v>520822.9</v>
       </c>
       <c r="I7" s="14">
@@ -5398,54 +5421,57 @@
       </c>
       <c r="BG7" s="13">
         <v>1690616.2</v>
       </c>
       <c r="BH7" s="13">
         <v>2310171.9</v>
       </c>
       <c r="BI7" s="13">
         <v>3694705.8</v>
       </c>
       <c r="BJ7" s="13">
         <v>627900.30000000005</v>
       </c>
       <c r="BK7" s="13">
         <v>1900100.5</v>
       </c>
       <c r="BL7" s="13">
         <v>2612789.7999999998</v>
       </c>
       <c r="BM7" s="13">
         <v>4502795.2</v>
       </c>
       <c r="BN7" s="2">
         <v>631754.30000000005</v>
       </c>
-      <c r="BO7" s="21"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:68">
+      <c r="BO7" s="2">
+        <v>2057745.3</v>
+      </c>
+      <c r="BP7" s="21"/>
+      <c r="BQ7" s="87"/>
+    </row>
+    <row r="8" spans="1:69">
       <c r="A8" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>144077.79999999999</v>
       </c>
       <c r="C8" s="2">
         <v>316959.40000000002</v>
       </c>
       <c r="D8" s="2">
         <v>490473.5</v>
       </c>
       <c r="E8" s="12">
         <v>821158.5</v>
       </c>
       <c r="F8" s="2">
         <v>161105</v>
       </c>
       <c r="G8" s="13">
         <v>428321.5</v>
       </c>
       <c r="H8" s="13">
         <v>703738.6</v>
       </c>
       <c r="I8" s="14">
@@ -5600,54 +5626,57 @@
       </c>
       <c r="BG8" s="13">
         <v>1716249.5</v>
       </c>
       <c r="BH8" s="13">
         <v>2757362.9</v>
       </c>
       <c r="BI8" s="13">
         <v>4607778.7</v>
       </c>
       <c r="BJ8" s="13">
         <v>954241.6</v>
       </c>
       <c r="BK8" s="13">
         <v>2082484.2</v>
       </c>
       <c r="BL8" s="13">
         <v>3356229.8</v>
       </c>
       <c r="BM8" s="13">
         <v>5787325.5</v>
       </c>
       <c r="BN8" s="2">
         <v>1205638.6000000001</v>
       </c>
-      <c r="BO8" s="21"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:68" ht="25.5">
+      <c r="BO8" s="2">
+        <v>2629358</v>
+      </c>
+      <c r="BP8" s="21"/>
+      <c r="BQ8" s="87"/>
+    </row>
+    <row r="9" spans="1:69" ht="25.5">
       <c r="A9" s="17" t="s">
         <v>95</v>
       </c>
       <c r="B9" s="11">
         <v>35886.400000000001</v>
       </c>
       <c r="C9" s="2">
         <v>70364.7</v>
       </c>
       <c r="D9" s="2">
         <v>106670.8</v>
       </c>
       <c r="E9" s="12">
         <v>219534.3</v>
       </c>
       <c r="F9" s="2">
         <v>40790.800000000003</v>
       </c>
       <c r="G9" s="13">
         <v>85000.6</v>
       </c>
       <c r="H9" s="13">
         <v>146626</v>
       </c>
       <c r="I9" s="14">
@@ -5802,54 +5831,57 @@
       </c>
       <c r="BG9" s="13">
         <v>299052.79999999999</v>
       </c>
       <c r="BH9" s="13">
         <v>507303.9</v>
       </c>
       <c r="BI9" s="13">
         <v>870437</v>
       </c>
       <c r="BJ9" s="13">
         <v>156837.79999999999</v>
       </c>
       <c r="BK9" s="13">
         <v>342981.9</v>
       </c>
       <c r="BL9" s="13">
         <v>598741.4</v>
       </c>
       <c r="BM9" s="13">
         <v>1034889.3</v>
       </c>
       <c r="BN9" s="2">
         <v>193564.9</v>
       </c>
-      <c r="BO9" s="21"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:68" ht="25.5">
+      <c r="BO9" s="2">
+        <v>426860.2</v>
+      </c>
+      <c r="BP9" s="21"/>
+      <c r="BQ9" s="87"/>
+    </row>
+    <row r="10" spans="1:69" ht="25.5">
       <c r="A10" s="22" t="s">
         <v>96</v>
       </c>
       <c r="B10" s="11">
         <v>8393.2000000000007</v>
       </c>
       <c r="C10" s="2">
         <v>17797.400000000001</v>
       </c>
       <c r="D10" s="2">
         <v>27222.400000000001</v>
       </c>
       <c r="E10" s="12">
         <v>41667.9</v>
       </c>
       <c r="F10" s="2">
         <v>9830.2999999999993</v>
       </c>
       <c r="G10" s="13">
         <v>20010.400000000001</v>
       </c>
       <c r="H10" s="13">
         <v>30006.799999999999</v>
       </c>
       <c r="I10" s="14">
@@ -6004,54 +6036,57 @@
       </c>
       <c r="BG10" s="13">
         <v>84300.5</v>
       </c>
       <c r="BH10" s="13">
         <v>123278.7</v>
       </c>
       <c r="BI10" s="13">
         <v>183280.1</v>
       </c>
       <c r="BJ10" s="13">
         <v>43171.3</v>
       </c>
       <c r="BK10" s="13">
         <v>90907</v>
       </c>
       <c r="BL10" s="13">
         <v>132479</v>
       </c>
       <c r="BM10" s="13">
         <v>206344.5</v>
       </c>
       <c r="BN10" s="2">
         <v>49439.6</v>
       </c>
-      <c r="BO10" s="21"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:68">
+      <c r="BO10" s="2">
+        <v>106678.2</v>
+      </c>
+      <c r="BP10" s="21"/>
+      <c r="BQ10" s="87"/>
+    </row>
+    <row r="11" spans="1:69">
       <c r="A11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>88870.6</v>
       </c>
       <c r="C11" s="2">
         <v>239390.8</v>
       </c>
       <c r="D11" s="2">
         <v>464480.1</v>
       </c>
       <c r="E11" s="12">
         <v>713019.6</v>
       </c>
       <c r="F11" s="2">
         <v>102930.5</v>
       </c>
       <c r="G11" s="13">
         <v>267635.09999999998</v>
       </c>
       <c r="H11" s="13">
         <v>449627</v>
       </c>
       <c r="I11" s="14">
@@ -6206,54 +6241,57 @@
       </c>
       <c r="BG11" s="13">
         <v>1023678.3</v>
       </c>
       <c r="BH11" s="13">
         <v>1795162.5</v>
       </c>
       <c r="BI11" s="13">
         <v>3504583</v>
       </c>
       <c r="BJ11" s="13">
         <v>580902.6</v>
       </c>
       <c r="BK11" s="13">
         <v>1237465.3</v>
       </c>
       <c r="BL11" s="13">
         <v>2106687.7999999998</v>
       </c>
       <c r="BM11" s="13">
         <v>4224790.8</v>
       </c>
       <c r="BN11" s="2">
         <v>697742.5</v>
       </c>
-      <c r="BO11" s="21"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:68" s="4" customFormat="1">
+      <c r="BO11" s="2">
+        <v>1510509.5</v>
+      </c>
+      <c r="BP11" s="21"/>
+      <c r="BQ11" s="87"/>
+    </row>
+    <row r="12" spans="1:69" s="4" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B13:B26)</f>
         <v>787091</v>
       </c>
       <c r="C12" s="19">
         <f>SUM(C13:C26)</f>
         <v>1822931.5</v>
       </c>
       <c r="D12" s="19">
         <f>SUM(D13:D26)</f>
         <v>2902650.9</v>
       </c>
       <c r="E12" s="9">
         <f>E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26</f>
         <v>4669569.9000000004</v>
       </c>
       <c r="F12" s="19">
         <f>SUM(F13:F26)</f>
         <v>965885</v>
       </c>
       <c r="G12" s="19">
         <f>SUM(G13:G26)</f>
@@ -6375,51 +6413,51 @@
       <c r="AM12" s="19">
         <f t="shared" si="9"/>
         <v>5550475.5</v>
       </c>
       <c r="AN12" s="19">
         <f t="shared" si="9"/>
         <v>8838711.0999999996</v>
       </c>
       <c r="AO12" s="19">
         <f t="shared" si="9"/>
         <v>13678664.9</v>
       </c>
       <c r="AP12" s="19">
         <f t="shared" si="9"/>
         <v>2809095.2</v>
       </c>
       <c r="AQ12" s="19">
         <f t="shared" si="9"/>
         <v>6012307.5</v>
       </c>
       <c r="AR12" s="19">
         <f t="shared" si="9"/>
         <v>9402161.5</v>
       </c>
       <c r="AS12" s="19">
-        <f t="shared" ref="AS12:BN12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BO12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>14422215.5</v>
       </c>
       <c r="AT12" s="19">
         <f t="shared" si="10"/>
         <v>3078278.5</v>
       </c>
       <c r="AU12" s="19">
         <f t="shared" si="10"/>
         <v>6873801.0999999996</v>
       </c>
       <c r="AV12" s="19">
         <f t="shared" si="10"/>
         <v>10780014.199999999</v>
       </c>
       <c r="AW12" s="19">
         <f t="shared" si="10"/>
         <v>16813021.699999999</v>
       </c>
       <c r="AX12" s="19">
         <f t="shared" si="10"/>
         <v>3686402.3</v>
       </c>
       <c r="AY12" s="19">
         <f t="shared" si="10"/>
         <v>8176298.4000000004</v>
@@ -6462,54 +6500,58 @@
       </c>
       <c r="BI12" s="19">
         <f t="shared" si="10"/>
         <v>28323408.199999999</v>
       </c>
       <c r="BJ12" s="19">
         <f t="shared" si="10"/>
         <v>6225609</v>
       </c>
       <c r="BK12" s="19">
         <f t="shared" si="10"/>
         <v>13617564.6</v>
       </c>
       <c r="BL12" s="19">
         <f t="shared" si="10"/>
         <v>22066838.100000001</v>
       </c>
       <c r="BM12" s="19">
         <f t="shared" si="10"/>
         <v>32213502.300000001</v>
       </c>
       <c r="BN12" s="19">
         <f t="shared" si="10"/>
         <v>6411585.7000000002</v>
       </c>
-      <c r="BO12" s="21"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:68">
+      <c r="BO12" s="19">
+        <f t="shared" si="10"/>
+        <v>14818782.6</v>
+      </c>
+      <c r="BP12" s="21"/>
+      <c r="BQ12" s="87"/>
+    </row>
+    <row r="13" spans="1:69">
       <c r="A13" s="20" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="11">
         <v>166952.1</v>
       </c>
       <c r="C13" s="2">
         <v>406764.5</v>
       </c>
       <c r="D13" s="2">
         <v>635363</v>
       </c>
       <c r="E13" s="12">
         <v>1233643.8999999999</v>
       </c>
       <c r="F13" s="2">
         <v>197580.6</v>
       </c>
       <c r="G13" s="13">
         <v>505154.4</v>
       </c>
       <c r="H13" s="13">
         <v>860007.6</v>
       </c>
       <c r="I13" s="14">
@@ -6664,54 +6706,57 @@
       </c>
       <c r="BG13" s="13">
         <v>2872573.7</v>
       </c>
       <c r="BH13" s="13">
         <v>4391817.5999999996</v>
       </c>
       <c r="BI13" s="13">
         <v>9103634.9000000004</v>
       </c>
       <c r="BJ13" s="13">
         <v>1486354.4</v>
       </c>
       <c r="BK13" s="13">
         <v>3437293.2</v>
       </c>
       <c r="BL13" s="13">
         <v>5314044.2</v>
       </c>
       <c r="BM13" s="13">
         <v>11719406.4</v>
       </c>
       <c r="BN13" s="2">
         <v>1698506.8</v>
       </c>
-      <c r="BO13" s="21"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:68">
+      <c r="BO13" s="2">
+        <v>4006257.4</v>
+      </c>
+      <c r="BP13" s="21"/>
+      <c r="BQ13" s="87"/>
+    </row>
+    <row r="14" spans="1:69">
       <c r="A14" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="11">
         <v>110581.7</v>
       </c>
       <c r="C14" s="2">
         <v>249665</v>
       </c>
       <c r="D14" s="2">
         <v>449337</v>
       </c>
       <c r="E14" s="12">
         <v>668247.80000000005</v>
       </c>
       <c r="F14" s="2">
         <v>135022</v>
       </c>
       <c r="G14" s="13">
         <v>284190.90000000002</v>
       </c>
       <c r="H14" s="13">
         <v>540874.1</v>
       </c>
       <c r="I14" s="14">
@@ -6866,54 +6911,57 @@
       </c>
       <c r="BG14" s="13">
         <v>1140575.7</v>
       </c>
       <c r="BH14" s="13">
         <v>1902340.6</v>
       </c>
       <c r="BI14" s="13">
         <v>2387431.7999999998</v>
       </c>
       <c r="BJ14" s="13">
         <v>679770.7</v>
       </c>
       <c r="BK14" s="13">
         <v>1495308.7</v>
       </c>
       <c r="BL14" s="13">
         <v>2480182.9</v>
       </c>
       <c r="BM14" s="13">
         <v>3045807.9</v>
       </c>
       <c r="BN14" s="2">
         <v>801742.3</v>
       </c>
-      <c r="BO14" s="21"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:68">
+      <c r="BO14" s="2">
+        <v>1781470.7</v>
+      </c>
+      <c r="BP14" s="21"/>
+      <c r="BQ14" s="87"/>
+    </row>
+    <row r="15" spans="1:69">
       <c r="A15" s="20" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="11">
         <v>12253.8</v>
       </c>
       <c r="C15" s="2">
         <v>26668.7</v>
       </c>
       <c r="D15" s="2">
         <v>43891.5</v>
       </c>
       <c r="E15" s="12">
         <v>82695.5</v>
       </c>
       <c r="F15" s="2">
         <v>15800.2</v>
       </c>
       <c r="G15" s="13">
         <v>34297.5</v>
       </c>
       <c r="H15" s="13">
         <v>56470.5</v>
       </c>
       <c r="I15" s="14">
@@ -7068,54 +7116,57 @@
       </c>
       <c r="BG15" s="13">
         <v>163816.79999999999</v>
       </c>
       <c r="BH15" s="13">
         <v>283695.5</v>
       </c>
       <c r="BI15" s="13">
         <v>623158.80000000005</v>
       </c>
       <c r="BJ15" s="13">
         <v>84909.2</v>
       </c>
       <c r="BK15" s="13">
         <v>192932</v>
       </c>
       <c r="BL15" s="13">
         <v>341137.5</v>
       </c>
       <c r="BM15" s="13">
         <v>717726.9</v>
       </c>
       <c r="BN15" s="2">
         <v>97350.9</v>
       </c>
-      <c r="BO15" s="21"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:68">
+      <c r="BO15" s="2">
+        <v>235719</v>
+      </c>
+      <c r="BP15" s="21"/>
+      <c r="BQ15" s="87"/>
+    </row>
+    <row r="16" spans="1:69">
       <c r="A16" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>42576.3</v>
       </c>
       <c r="C16" s="2">
         <v>91247</v>
       </c>
       <c r="D16" s="2">
         <v>141680.20000000001</v>
       </c>
       <c r="E16" s="12">
         <v>250378.8</v>
       </c>
       <c r="F16" s="2">
         <v>51066.7</v>
       </c>
       <c r="G16" s="13">
         <v>115203.6</v>
       </c>
       <c r="H16" s="13">
         <v>204366.8</v>
       </c>
       <c r="I16" s="14">
@@ -7270,54 +7321,57 @@
       </c>
       <c r="BG16" s="13">
         <v>510532.5</v>
       </c>
       <c r="BH16" s="13">
         <v>850951.1</v>
       </c>
       <c r="BI16" s="13">
         <v>1109839.3999999999</v>
       </c>
       <c r="BJ16" s="13">
         <v>273044.7</v>
       </c>
       <c r="BK16" s="13">
         <v>593104.80000000005</v>
       </c>
       <c r="BL16" s="13">
         <v>1004647.4</v>
       </c>
       <c r="BM16" s="13">
         <v>1501371.5</v>
       </c>
       <c r="BN16" s="2">
         <v>303658.90000000002</v>
       </c>
-      <c r="BO16" s="21"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:68">
+      <c r="BO16" s="2">
+        <v>738210.8</v>
+      </c>
+      <c r="BP16" s="21"/>
+      <c r="BQ16" s="87"/>
+    </row>
+    <row r="17" spans="1:69">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>44039.1</v>
       </c>
       <c r="C17" s="2">
         <v>94193.5</v>
       </c>
       <c r="D17" s="2">
         <v>143845.9</v>
       </c>
       <c r="E17" s="12">
         <v>238673.1</v>
       </c>
       <c r="F17" s="2">
         <v>54224.6</v>
       </c>
       <c r="G17" s="13">
         <v>119341.7</v>
       </c>
       <c r="H17" s="13">
         <v>267732.2</v>
       </c>
       <c r="I17" s="14">
@@ -7472,54 +7526,57 @@
       </c>
       <c r="BG17" s="13">
         <v>558564</v>
       </c>
       <c r="BH17" s="13">
         <v>885378.5</v>
       </c>
       <c r="BI17" s="13">
         <v>1728771.2</v>
       </c>
       <c r="BJ17" s="13">
         <v>315450.7</v>
       </c>
       <c r="BK17" s="13">
         <v>727909.9</v>
       </c>
       <c r="BL17" s="13">
         <v>1138010.2</v>
       </c>
       <c r="BM17" s="13">
         <v>2084111.5</v>
       </c>
       <c r="BN17" s="2">
         <v>325862.7</v>
       </c>
-      <c r="BO17" s="21"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:68">
+      <c r="BO17" s="2">
+        <v>748989.1</v>
+      </c>
+      <c r="BP17" s="21"/>
+      <c r="BQ17" s="87"/>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="11">
         <v>18847.3</v>
       </c>
       <c r="C18" s="2">
         <v>44549.2</v>
       </c>
       <c r="D18" s="2">
         <v>82762.600000000006</v>
       </c>
       <c r="E18" s="12">
         <v>190165.1</v>
       </c>
       <c r="F18" s="2">
         <v>23358.3</v>
       </c>
       <c r="G18" s="13">
         <v>55345.7</v>
       </c>
       <c r="H18" s="13">
         <v>129150.3</v>
       </c>
       <c r="I18" s="14">
@@ -7674,54 +7731,57 @@
       </c>
       <c r="BG18" s="13">
         <v>290341.90000000002</v>
       </c>
       <c r="BH18" s="13">
         <v>637730.4</v>
       </c>
       <c r="BI18" s="13">
         <v>641860.30000000005</v>
       </c>
       <c r="BJ18" s="13">
         <v>137952.9</v>
       </c>
       <c r="BK18" s="13">
         <v>338104.5</v>
       </c>
       <c r="BL18" s="13">
         <v>729352.2</v>
       </c>
       <c r="BM18" s="13">
         <v>732236.3</v>
       </c>
       <c r="BN18" s="2">
         <v>158930.70000000001</v>
       </c>
-      <c r="BO18" s="21"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:68">
+      <c r="BO18" s="2">
+        <v>407116.2</v>
+      </c>
+      <c r="BP18" s="21"/>
+      <c r="BQ18" s="87"/>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="11">
         <v>79153.5</v>
       </c>
       <c r="C19" s="2">
         <v>199894.6</v>
       </c>
       <c r="D19" s="2">
         <v>299245</v>
       </c>
       <c r="E19" s="12">
         <v>487039.5</v>
       </c>
       <c r="F19" s="2">
         <v>99361</v>
       </c>
       <c r="G19" s="13">
         <v>254967.7</v>
       </c>
       <c r="H19" s="13">
         <v>395038</v>
       </c>
       <c r="I19" s="14">
@@ -7876,54 +7936,57 @@
       </c>
       <c r="BG19" s="13">
         <v>824076.2</v>
       </c>
       <c r="BH19" s="13">
         <v>1431596.4</v>
       </c>
       <c r="BI19" s="13">
         <v>1671721.2</v>
       </c>
       <c r="BJ19" s="13">
         <v>347872.2</v>
       </c>
       <c r="BK19" s="13">
         <v>832306.1</v>
       </c>
       <c r="BL19" s="13">
         <v>1526704.7</v>
       </c>
       <c r="BM19" s="13">
         <v>1842064.6</v>
       </c>
       <c r="BN19" s="2">
         <v>337667.9</v>
       </c>
-      <c r="BO19" s="21"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:68" ht="25.5">
+      <c r="BO19" s="2">
+        <v>885047</v>
+      </c>
+      <c r="BP19" s="21"/>
+      <c r="BQ19" s="87"/>
+    </row>
+    <row r="20" spans="1:69" ht="25.5">
       <c r="A20" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11">
         <v>51202.6</v>
       </c>
       <c r="C20" s="2">
         <v>108219.2</v>
       </c>
       <c r="D20" s="2">
         <v>166723.5</v>
       </c>
       <c r="E20" s="12">
         <v>223504.1</v>
       </c>
       <c r="F20" s="2">
         <v>55370</v>
       </c>
       <c r="G20" s="13">
         <v>121785.4</v>
       </c>
       <c r="H20" s="13">
         <v>202678.2</v>
       </c>
       <c r="I20" s="14">
@@ -8078,54 +8141,57 @@
       </c>
       <c r="BG20" s="13">
         <v>591154.6</v>
       </c>
       <c r="BH20" s="13">
         <v>987264.6</v>
       </c>
       <c r="BI20" s="13">
         <v>1637970.9</v>
       </c>
       <c r="BJ20" s="13">
         <v>288918.40000000002</v>
       </c>
       <c r="BK20" s="13">
         <v>624006.9</v>
       </c>
       <c r="BL20" s="13">
         <v>1056761.5</v>
       </c>
       <c r="BM20" s="13">
         <v>1742996</v>
       </c>
       <c r="BN20" s="2">
         <v>332162</v>
       </c>
-      <c r="BO20" s="21"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:68" ht="25.5">
+      <c r="BO20" s="2">
+        <v>712405.3</v>
+      </c>
+      <c r="BP20" s="21"/>
+      <c r="BQ20" s="87"/>
+    </row>
+    <row r="21" spans="1:69" ht="25.5">
       <c r="A21" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="11">
         <v>61312.4</v>
       </c>
       <c r="C21" s="2">
         <v>144451.20000000001</v>
       </c>
       <c r="D21" s="2">
         <v>230601</v>
       </c>
       <c r="E21" s="12">
         <v>314832.2</v>
       </c>
       <c r="F21" s="2">
         <v>76128.100000000006</v>
       </c>
       <c r="G21" s="13">
         <v>157593.20000000001</v>
       </c>
       <c r="H21" s="13">
         <v>273887.5</v>
       </c>
       <c r="I21" s="14">
@@ -8280,54 +8346,57 @@
       </c>
       <c r="BG21" s="13">
         <v>901001.9</v>
       </c>
       <c r="BH21" s="13">
         <v>1342364.1</v>
       </c>
       <c r="BI21" s="13">
         <v>1901246.2</v>
       </c>
       <c r="BJ21" s="13">
         <v>519043.9</v>
       </c>
       <c r="BK21" s="13">
         <v>1046013.6</v>
       </c>
       <c r="BL21" s="13">
         <v>1556995.9</v>
       </c>
       <c r="BM21" s="13">
         <v>2164139.7000000002</v>
       </c>
       <c r="BN21" s="2">
         <v>508752.7</v>
       </c>
-      <c r="BO21" s="21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:68">
+      <c r="BO21" s="2">
+        <v>1017174.1</v>
+      </c>
+      <c r="BP21" s="21"/>
+      <c r="BQ21" s="87"/>
+    </row>
+    <row r="22" spans="1:69">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="11">
         <v>107855.1</v>
       </c>
       <c r="C22" s="2">
         <v>251509.2</v>
       </c>
       <c r="D22" s="2">
         <v>384203.6</v>
       </c>
       <c r="E22" s="12">
         <v>519160.7</v>
       </c>
       <c r="F22" s="2">
         <v>138666.9</v>
       </c>
       <c r="G22" s="13">
         <v>308159.2</v>
       </c>
       <c r="H22" s="13">
         <v>489564.5</v>
       </c>
       <c r="I22" s="14">
@@ -8482,54 +8551,57 @@
       </c>
       <c r="BG22" s="13">
         <v>2189988</v>
       </c>
       <c r="BH22" s="13">
         <v>3488951.1</v>
       </c>
       <c r="BI22" s="13">
         <v>3640259.4</v>
       </c>
       <c r="BJ22" s="13">
         <v>1161167.5</v>
       </c>
       <c r="BK22" s="13">
         <v>2474026.9</v>
       </c>
       <c r="BL22" s="13">
         <v>4068784.2</v>
       </c>
       <c r="BM22" s="13">
         <v>3249245.5</v>
       </c>
       <c r="BN22" s="2">
         <v>1092046.8999999999</v>
       </c>
-      <c r="BO22" s="21"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:68">
+      <c r="BO22" s="2">
+        <v>2498748</v>
+      </c>
+      <c r="BP22" s="21"/>
+      <c r="BQ22" s="87"/>
+    </row>
+    <row r="23" spans="1:69">
       <c r="A23" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="11">
         <v>52013.5</v>
       </c>
       <c r="C23" s="2">
         <v>126764.5</v>
       </c>
       <c r="D23" s="2">
         <v>197335.4</v>
       </c>
       <c r="E23" s="12">
         <v>266525.7</v>
       </c>
       <c r="F23" s="2">
         <v>69202.899999999994</v>
       </c>
       <c r="G23" s="13">
         <v>153289.4</v>
       </c>
       <c r="H23" s="13">
         <v>256665.3</v>
       </c>
       <c r="I23" s="14">
@@ -8684,54 +8756,57 @@
       </c>
       <c r="BG23" s="13">
         <v>982559.6</v>
       </c>
       <c r="BH23" s="13">
         <v>1460018.7</v>
       </c>
       <c r="BI23" s="13">
         <v>2267386.2000000002</v>
       </c>
       <c r="BJ23" s="13">
         <v>528369.30000000005</v>
       </c>
       <c r="BK23" s="13">
         <v>1145209</v>
       </c>
       <c r="BL23" s="13">
         <v>1703534.5</v>
       </c>
       <c r="BM23" s="13">
         <v>1634781.5</v>
       </c>
       <c r="BN23" s="2">
         <v>278927.3</v>
       </c>
-      <c r="BO23" s="21"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:68">
+      <c r="BO23" s="2">
+        <v>980356.3</v>
+      </c>
+      <c r="BP23" s="21"/>
+      <c r="BQ23" s="87"/>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="11">
         <v>17560.400000000001</v>
       </c>
       <c r="C24" s="2">
         <v>38577.699999999997</v>
       </c>
       <c r="D24" s="2">
         <v>59062.400000000001</v>
       </c>
       <c r="E24" s="12">
         <v>82043.600000000006</v>
       </c>
       <c r="F24" s="2">
         <v>22028.5</v>
       </c>
       <c r="G24" s="13">
         <v>44616.5</v>
       </c>
       <c r="H24" s="13">
         <v>74787.899999999994</v>
       </c>
       <c r="I24" s="14">
@@ -8886,54 +8961,57 @@
       </c>
       <c r="BG24" s="13">
         <v>277743.09999999998</v>
       </c>
       <c r="BH24" s="13">
         <v>377194.6</v>
       </c>
       <c r="BI24" s="13">
         <v>667557.69999999995</v>
       </c>
       <c r="BJ24" s="13">
         <v>198332.1</v>
       </c>
       <c r="BK24" s="13">
         <v>338566</v>
       </c>
       <c r="BL24" s="13">
         <v>452723</v>
       </c>
       <c r="BM24" s="13">
         <v>810287.9</v>
       </c>
       <c r="BN24" s="2">
         <v>238629.1</v>
       </c>
-      <c r="BO24" s="21"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:68" ht="14.45" customHeight="1">
+      <c r="BO24" s="2">
+        <v>399799.8</v>
+      </c>
+      <c r="BP24" s="21"/>
+      <c r="BQ24" s="87"/>
+    </row>
+    <row r="25" spans="1:69" ht="14.45" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="11">
         <v>21501.8</v>
       </c>
       <c r="C25" s="2">
         <v>37683.5</v>
       </c>
       <c r="D25" s="2">
         <v>64502.6</v>
       </c>
       <c r="E25" s="12">
         <v>107486.6</v>
       </c>
       <c r="F25" s="2">
         <v>25908</v>
       </c>
       <c r="G25" s="13">
         <v>55859.7</v>
       </c>
       <c r="H25" s="13">
         <v>108298.2</v>
       </c>
       <c r="I25" s="14">
@@ -9088,54 +9166,57 @@
       </c>
       <c r="BG25" s="13">
         <v>302128.8</v>
       </c>
       <c r="BH25" s="13">
         <v>581200.80000000005</v>
       </c>
       <c r="BI25" s="13">
         <v>649368.9</v>
       </c>
       <c r="BJ25" s="13">
         <v>181781.2</v>
       </c>
       <c r="BK25" s="13">
         <v>330341</v>
       </c>
       <c r="BL25" s="13">
         <v>626206.69999999995</v>
       </c>
       <c r="BM25" s="13">
         <v>683174.5</v>
       </c>
       <c r="BN25" s="2">
         <v>209600.7</v>
       </c>
-      <c r="BO25" s="21"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:68" ht="38.25">
+      <c r="BO25" s="2">
+        <v>357838.2</v>
+      </c>
+      <c r="BP25" s="21"/>
+      <c r="BQ25" s="87"/>
+    </row>
+    <row r="26" spans="1:69" ht="38.25">
       <c r="A26" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="11">
         <v>1241.4000000000001</v>
       </c>
       <c r="C26" s="2">
         <v>2743.7</v>
       </c>
       <c r="D26" s="2">
         <v>4097.2</v>
       </c>
       <c r="E26" s="12">
         <v>5173.3</v>
       </c>
       <c r="F26" s="2">
         <v>2167.1999999999998</v>
       </c>
       <c r="G26" s="13">
         <v>4730.7</v>
       </c>
       <c r="H26" s="13">
         <v>6660.8</v>
       </c>
       <c r="I26" s="14">
@@ -9290,54 +9371,57 @@
       </c>
       <c r="BG26" s="13">
         <v>38170</v>
       </c>
       <c r="BH26" s="13">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="13">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="13">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="13">
         <v>42442</v>
       </c>
       <c r="BL26" s="13">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="13">
         <v>286152.09999999998</v>
       </c>
       <c r="BN26" s="2">
         <v>27746.799999999999</v>
       </c>
-      <c r="BO26" s="21"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:68" s="4" customFormat="1">
+      <c r="BO26" s="2">
+        <v>49650.7</v>
+      </c>
+      <c r="BP26" s="21"/>
+      <c r="BQ26" s="87"/>
+    </row>
+    <row r="27" spans="1:69" s="4" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <f t="shared" ref="B27:Q27" si="11">B4+B12</f>
         <v>1209374</v>
       </c>
       <c r="C27" s="19">
         <f t="shared" si="11"/>
         <v>2794803.3</v>
       </c>
       <c r="D27" s="19">
         <f t="shared" si="11"/>
         <v>4536583.5</v>
       </c>
       <c r="E27" s="9">
         <f t="shared" si="11"/>
         <v>7492514.9000000004</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="11"/>
         <v>1469455.6</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="11"/>
@@ -9464,51 +9548,51 @@
       <c r="AL27" s="19">
         <f t="shared" ref="AL27:AQ27" si="14">AL4+AL12</f>
         <v>3509574.9</v>
       </c>
       <c r="AM27" s="19">
         <f t="shared" si="14"/>
         <v>8321938.5</v>
       </c>
       <c r="AN27" s="19">
         <f t="shared" si="14"/>
         <v>13315631.5</v>
       </c>
       <c r="AO27" s="19">
         <f t="shared" si="14"/>
         <v>21199133.199999999</v>
       </c>
       <c r="AP27" s="19">
         <f t="shared" si="14"/>
         <v>3990912.7</v>
       </c>
       <c r="AQ27" s="19">
         <f t="shared" si="14"/>
         <v>8944561.4000000004</v>
       </c>
       <c r="AR27" s="19">
-        <f t="shared" ref="AR27:BN27" si="15">AR4+AR12</f>
+        <f t="shared" ref="AR27:BO27" si="15">AR4+AR12</f>
         <v>14149288</v>
       </c>
       <c r="AS27" s="19">
         <f t="shared" si="15"/>
         <v>22038361.399999999</v>
       </c>
       <c r="AT27" s="19">
         <f t="shared" si="15"/>
         <v>4478112.5999999996</v>
       </c>
       <c r="AU27" s="19">
         <f t="shared" si="15"/>
         <v>10236473</v>
       </c>
       <c r="AV27" s="19">
         <f t="shared" si="15"/>
         <v>16378797.1</v>
       </c>
       <c r="AW27" s="19">
         <f t="shared" si="15"/>
         <v>26151537.800000001</v>
       </c>
       <c r="AX27" s="19">
         <f t="shared" si="15"/>
         <v>5312839.4000000004</v>
@@ -9555,74 +9639,79 @@
       </c>
       <c r="BI27" s="19">
         <f t="shared" si="15"/>
         <v>42403123.299999997</v>
       </c>
       <c r="BJ27" s="19">
         <f t="shared" si="15"/>
         <v>8767049.3000000007</v>
       </c>
       <c r="BK27" s="19">
         <f t="shared" si="15"/>
         <v>19708690.199999999</v>
       </c>
       <c r="BL27" s="19">
         <f t="shared" si="15"/>
         <v>31744353.5</v>
       </c>
       <c r="BM27" s="19">
         <f t="shared" si="15"/>
         <v>49384094.700000003</v>
       </c>
       <c r="BN27" s="19">
         <f t="shared" si="15"/>
         <v>9399261.6999999993</v>
       </c>
-      <c r="BO27" s="21"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:68">
+      <c r="BO27" s="19">
+        <f t="shared" si="15"/>
+        <v>22080144.300000001</v>
+      </c>
+      <c r="BP27" s="21"/>
+      <c r="BQ27" s="87"/>
+    </row>
+    <row r="28" spans="1:69">
       <c r="V28" s="21"/>
       <c r="W28" s="21"/>
       <c r="BI28" s="21"/>
-    </row>
-    <row r="29" spans="1:68" ht="29.25" customHeight="1">
+      <c r="BP28" s="21"/>
+    </row>
+    <row r="29" spans="1:69" ht="29.25" customHeight="1">
       <c r="A29" s="82" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="30" spans="1:68" ht="35.25">
+    <row r="30" spans="1:69" ht="35.25">
       <c r="A30" s="83" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="31" spans="1:68" ht="36.75" customHeight="1">
+    <row r="31" spans="1:69" ht="36.75" customHeight="1">
       <c r="A31" s="83" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 