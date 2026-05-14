--- v0 (2026-04-21)
+++ v1 (2026-05-14)
@@ -9,142 +9,149 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12840" tabRatio="815"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28800" windowHeight="12645" tabRatio="815"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="6" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="7" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ОКЭД (ГК РК 03-2003)'!$A$1:$A$26</definedName>
   </definedNames>
-  <calcPr calcId="124519" iterate="1" fullPrecision="0"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L16" i="7"/>
+  <c r="BM12" i="2"/>
+  <c r="BM4"/>
+  <c r="BM27" s="1"/>
+  <c r="BL12" l="1"/>
+  <c r="BL6"/>
+  <c r="BL4"/>
+  <c r="BL27" s="1"/>
+  <c r="L16" i="7" l="1"/>
   <c r="K16"/>
   <c r="J16"/>
   <c r="I16"/>
   <c r="H16"/>
   <c r="G16"/>
   <c r="F16"/>
   <c r="E16"/>
   <c r="D16"/>
   <c r="C16"/>
   <c r="B16"/>
   <c r="M13"/>
   <c r="L13"/>
   <c r="K13"/>
   <c r="J13"/>
   <c r="I13"/>
   <c r="H13"/>
   <c r="G13"/>
   <c r="F13"/>
   <c r="E13"/>
   <c r="D13"/>
   <c r="C13"/>
   <c r="B13"/>
   <c r="L8"/>
   <c r="L4" s="1"/>
   <c r="L26" s="1"/>
   <c r="K8"/>
   <c r="J8"/>
   <c r="I8"/>
   <c r="H8"/>
   <c r="G8"/>
   <c r="F8"/>
   <c r="E8"/>
   <c r="D8"/>
   <c r="C8"/>
   <c r="B8"/>
   <c r="B6"/>
+  <c r="B5" s="1"/>
+  <c r="B4" s="1"/>
+  <c r="B26" s="1"/>
   <c r="K5"/>
   <c r="J5"/>
   <c r="I5"/>
   <c r="H5"/>
   <c r="G5"/>
   <c r="F5"/>
   <c r="E5"/>
   <c r="D5"/>
   <c r="C5"/>
-  <c r="B5"/>
   <c r="M4"/>
   <c r="J4"/>
   <c r="J26" s="1"/>
-  <c r="I4"/>
-  <c r="I26" s="1"/>
   <c r="F4"/>
   <c r="F26" s="1"/>
-  <c r="E4"/>
-[...1 lines deleted...]
-  <c r="B26" s="1"/>
   <c r="I8" i="6"/>
   <c r="I25" s="1"/>
   <c r="H8"/>
   <c r="H25" s="1"/>
   <c r="G8"/>
   <c r="G25" s="1"/>
   <c r="F8"/>
   <c r="F25" s="1"/>
   <c r="E8"/>
   <c r="E25" s="1"/>
   <c r="D8"/>
   <c r="D25" s="1"/>
   <c r="C8"/>
   <c r="C25" s="1"/>
   <c r="B8"/>
   <c r="B25" s="1"/>
-  <c r="E26" i="7" l="1"/>
+  <c r="E4" i="7" l="1"/>
+  <c r="I4"/>
+  <c r="I26" s="1"/>
+  <c r="E26"/>
   <c r="C4"/>
   <c r="C26" s="1"/>
   <c r="G4"/>
   <c r="G26" s="1"/>
   <c r="K4"/>
   <c r="K26" s="1"/>
   <c r="D4"/>
   <c r="D26" s="1"/>
   <c r="H4"/>
   <c r="H26" s="1"/>
   <c r="BK6" i="2"/>
   <c r="BK4" s="1"/>
   <c r="BK12"/>
   <c r="BI12"/>
   <c r="BI4"/>
   <c r="BK27" l="1"/>
   <c r="BI27"/>
   <c r="BJ12"/>
   <c r="BJ6"/>
   <c r="BJ4" s="1"/>
   <c r="BJ27" l="1"/>
   <c r="BH6"/>
   <c r="BG6"/>
   <c r="BH4" l="1"/>
   <c r="BH12"/>
@@ -265,90 +272,90 @@
   <c r="D4" s="1"/>
   <c r="C6"/>
   <c r="C4" s="1"/>
   <c r="C12"/>
   <c r="B12"/>
   <c r="B6"/>
   <c r="B4" s="1"/>
   <c r="V12"/>
   <c r="K27"/>
   <c r="L27"/>
   <c r="N27"/>
   <c r="O27"/>
   <c r="P27"/>
   <c r="S27"/>
   <c r="T27"/>
   <c r="AF12"/>
   <c r="AF27" s="1"/>
   <c r="AG12"/>
   <c r="AG4"/>
   <c r="AH12"/>
   <c r="AH27" s="1"/>
   <c r="AI12"/>
   <c r="AI4"/>
   <c r="AJ12"/>
   <c r="AJ4"/>
-  <c r="AJ27" s="1"/>
   <c r="AP27"/>
   <c r="AR27"/>
-  <c r="B27" l="1"/>
+  <c r="AJ27" l="1"/>
+  <c r="B27"/>
   <c r="AS27"/>
   <c r="X27"/>
   <c r="G27"/>
   <c r="D27"/>
   <c r="W27"/>
   <c r="F27"/>
   <c r="Q27"/>
   <c r="Y27"/>
   <c r="AO27"/>
   <c r="M27"/>
   <c r="U27"/>
   <c r="AT27"/>
   <c r="AV27"/>
   <c r="AX27"/>
   <c r="V27"/>
   <c r="AB27"/>
   <c r="AM27"/>
   <c r="AQ27"/>
   <c r="AG27"/>
   <c r="I27"/>
   <c r="AI27"/>
   <c r="C27"/>
   <c r="AE27"/>
   <c r="AK27"/>
   <c r="AU27"/>
   <c r="AD27"/>
   <c r="AL27"/>
   <c r="AN27"/>
   <c r="Z27"/>
   <c r="E27"/>
   <c r="AW27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="176">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Производство услуг</t>
   </si>
   <si>
     <t>Торговля, ремонт автомобилей и изделий домашнего пользования</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -651,114 +658,74 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2022 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <r>
-[...18 lines deleted...]
-  <si>
     <t xml:space="preserve"> 1 квартал 2024 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 1 полугодие 2024 года</t>
   </si>
   <si>
     <t xml:space="preserve"> 9 месяцев 2024 года</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2023 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
-    <r>
-[...18 lines deleted...]
-  <si>
     <t xml:space="preserve"> 1 квартал 2025 года</t>
   </si>
   <si>
     <t>Снабжение электроэнергией, газом, паром, горячей водой  и кондиционированным воздухом</t>
   </si>
   <si>
     <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2024 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>Код статистического показателя</t>
@@ -953,72 +920,175 @@
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve"> 9 месяцев 2025 года</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Ермагамбетова А., Келденов С.</t>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
   <si>
     <t>С 1990 года</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 год</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Расчеты произведены в соответствии с новой Методикой оценки ненаблюдаемой экономики, зарегистрированной в Министерстве юстиции  Республики Казахстан №19215 от 8.08.2019г.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">3) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">Данные за январь-декабрь 2025 года рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>предварительные данные</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="13">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="38">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1112,68 +1182,50 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...16 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1195,50 +1247,86 @@
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1383,55 +1471,55 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
@@ -1442,65 +1530,59 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1550,114 +1632,118 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="6" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
@@ -1977,2256 +2063,2232 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279594/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C25"/>
+  <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-[...5 lines deleted...]
-      <c r="A2" s="72" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="68"/>
+      <c r="B1" s="68"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="70" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="71">
+        <v>111301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="B3" s="72" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="B2" s="73">
-[...5 lines deleted...]
-      <c r="A3" s="72" t="s">
+      <c r="B4" s="73" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="74" t="s">
         <v>102</v>
       </c>
-      <c r="B3" s="74" t="s">
+      <c r="B5" s="72" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="74" t="s">
+        <v>103</v>
+      </c>
+      <c r="B6" s="72" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7" s="75" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="70" t="s">
+        <v>105</v>
+      </c>
+      <c r="B8" s="73" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="69.75" customHeight="1">
+      <c r="A9" s="70" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9" s="75" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10" s="75" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11" s="76"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="70" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12" s="77" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="78" t="s">
+        <v>111</v>
+      </c>
+      <c r="B13" s="77" t="s">
         <v>126</v>
       </c>
-      <c r="C3" s="71"/>
-[...5 lines deleted...]
-      <c r="B4" s="75" t="s">
+    </row>
+    <row r="14" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A14" s="88" t="s">
+        <v>112</v>
+      </c>
+      <c r="B14" s="87" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="25.5" customHeight="1">
+      <c r="A15" s="89"/>
+      <c r="B15" s="87" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="90"/>
+      <c r="B16" s="87" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="77" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="70" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="79">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="70" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="79">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="B20" s="73" t="s">
         <v>127</v>
       </c>
-      <c r="C4" s="71"/>
-[...75 lines deleted...]
-      <c r="B13" s="79" t="s">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="70" t="s">
+        <v>117</v>
+      </c>
+      <c r="B21" s="73" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="70" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22" s="80" t="s">
         <v>128</v>
       </c>
-      <c r="C13" s="71"/>
-[...19 lines deleted...]
-      <c r="B16" s="82" t="s">
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="70" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" s="81" t="s">
         <v>166</v>
       </c>
-      <c r="C16" s="71"/>
-[...70 lines deleted...]
-      <c r="B25" s="29"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="69"/>
+      <c r="B24" s="82"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="B25" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="26" t="s">
-        <v>122</v>
+      <c r="B6" s="24" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="26" t="s">
+      <c r="B7" s="24" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="24" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="24" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="26" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="24" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-[...8 lines deleted...]
-    </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="26"/>
+      <c r="B11" s="24"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="27" t="s">
-        <v>123</v>
+      <c r="B12" s="25" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="26"/>
+      <c r="B13" s="24"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="26"/>
+      <c r="B14" s="24"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="28" t="s">
-        <v>124</v>
+      <c r="B18" s="26" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="55.42578125" style="31" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="20.7109375" style="31"/>
+    <col min="1" max="1" width="55.42578125" style="29" customWidth="1"/>
+    <col min="2" max="9" width="11" style="29" customWidth="1"/>
+    <col min="10" max="10" width="10" style="29" customWidth="1"/>
+    <col min="11" max="14" width="11.140625" style="29" customWidth="1"/>
+    <col min="15" max="15" width="9.85546875" style="29" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" style="29" customWidth="1"/>
+    <col min="17" max="17" width="10.42578125" style="29" customWidth="1"/>
+    <col min="18" max="16384" width="20.7109375" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A1" s="87" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="30"/>
+      <c r="A1" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="83"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="32"/>
-[...7 lines deleted...]
-      <c r="I2" s="30"/>
+      <c r="A2" s="30"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
     </row>
     <row r="3" spans="1:9" ht="18" customHeight="1">
       <c r="A3" s="91" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B3" s="91" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C3" s="91"/>
       <c r="D3" s="91"/>
       <c r="E3" s="91" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="91"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
     </row>
-    <row r="4" spans="1:9" s="33" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:9" s="31" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="91"/>
-      <c r="B4" s="62">
+      <c r="B4" s="60">
         <v>1990</v>
       </c>
-      <c r="C4" s="62">
+      <c r="C4" s="60">
         <v>1991</v>
       </c>
-      <c r="D4" s="62">
+      <c r="D4" s="60">
         <v>1992</v>
       </c>
-      <c r="E4" s="62">
+      <c r="E4" s="60">
         <v>1993</v>
       </c>
-      <c r="F4" s="62">
+      <c r="F4" s="60">
         <v>1994</v>
       </c>
-      <c r="G4" s="62">
+      <c r="G4" s="60">
         <v>1995</v>
       </c>
-      <c r="H4" s="62">
+      <c r="H4" s="60">
         <v>1996</v>
       </c>
-      <c r="I4" s="62">
+      <c r="I4" s="60">
         <v>1997</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="34" t="s">
+      <c r="A5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="35">
+      <c r="B5" s="33">
         <v>5070.6000000000004</v>
       </c>
-      <c r="C5" s="35">
+      <c r="C5" s="33">
         <v>9138.5</v>
       </c>
-      <c r="D5" s="35">
+      <c r="D5" s="33">
         <v>133535</v>
       </c>
-      <c r="E5" s="35">
+      <c r="E5" s="33">
         <v>3611.1</v>
       </c>
-      <c r="F5" s="35">
+      <c r="F5" s="33">
         <v>46744.2</v>
       </c>
-      <c r="G5" s="35">
+      <c r="G5" s="33">
         <v>98396.5</v>
       </c>
-      <c r="H5" s="35">
+      <c r="H5" s="33">
         <v>135870.39999999999</v>
       </c>
-      <c r="I5" s="35">
+      <c r="I5" s="33">
         <v>162471.6</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A6" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="36">
+      <c r="A6" s="35" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="34">
         <v>4541.8</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="34">
         <v>6148.7</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="34">
         <v>86293.4</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="34">
         <v>1793.4</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F6" s="34">
         <v>18916.599999999999</v>
       </c>
-      <c r="G6" s="36">
+      <c r="G6" s="34">
         <v>20663.099999999999</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="34">
         <v>44332.7</v>
       </c>
-      <c r="I6" s="36">
+      <c r="I6" s="34">
         <v>32947.800000000003</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="36">
+      <c r="B7" s="34">
         <v>3157.8</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C7" s="34">
         <v>4458.3</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="34">
         <v>61344.2</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="34">
         <v>1753</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="34">
         <v>17996.400000000001</v>
       </c>
-      <c r="G7" s="36">
+      <c r="G7" s="34">
         <v>39281.9</v>
       </c>
-      <c r="H7" s="36">
+      <c r="H7" s="34">
         <v>36155.300000000003</v>
       </c>
-      <c r="I7" s="36">
+      <c r="I7" s="34">
         <v>34871</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="37" t="s">
+      <c r="A8" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="34">
         <f>SUM(B9:B10)</f>
         <v>2613.1</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="34">
         <f t="shared" ref="C8:I8" si="0">SUM(C9:C10)</f>
         <v>4111.1000000000004</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="34">
         <f t="shared" si="0"/>
         <v>56180.3</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="34">
         <f t="shared" si="0"/>
         <v>1780.7</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="34">
         <f t="shared" si="0"/>
         <v>18028.2</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="34">
         <f t="shared" si="0"/>
         <v>40593.300000000003</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="34">
         <f t="shared" si="0"/>
         <v>51383.8</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="34">
         <f t="shared" si="0"/>
         <v>62376.4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B9" s="34">
+        <v>2371.9</v>
+      </c>
+      <c r="C9" s="34">
+        <v>3683.7</v>
+      </c>
+      <c r="D9" s="34">
+        <v>51210.1</v>
+      </c>
+      <c r="E9" s="34">
+        <v>1637.7</v>
+      </c>
+      <c r="F9" s="34">
+        <v>16071.5</v>
+      </c>
+      <c r="G9" s="34">
+        <v>34022.300000000003</v>
+      </c>
+      <c r="H9" s="34">
+        <v>39899.599999999999</v>
+      </c>
+      <c r="I9" s="34">
+        <v>51379.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="B10" s="34">
+        <v>241.2</v>
+      </c>
+      <c r="C10" s="34">
+        <v>427.4</v>
+      </c>
+      <c r="D10" s="34">
+        <v>4970.2</v>
+      </c>
+      <c r="E10" s="34">
         <v>143</v>
       </c>
-      <c r="B9" s="36">
-[...25 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="F10" s="34">
+        <v>1956.7</v>
+      </c>
+      <c r="G10" s="34">
+        <v>6571</v>
+      </c>
+      <c r="H10" s="34">
+        <v>11484.2</v>
+      </c>
+      <c r="I10" s="34">
+        <v>10997.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B11" s="34">
+        <v>1266</v>
+      </c>
+      <c r="C11" s="34">
+        <v>1821.4</v>
+      </c>
+      <c r="D11" s="34">
+        <v>27448.9</v>
+      </c>
+      <c r="E11" s="34">
+        <v>812.9</v>
+      </c>
+      <c r="F11" s="34">
+        <v>9071.7000000000007</v>
+      </c>
+      <c r="G11" s="34">
+        <v>25983.4</v>
+      </c>
+      <c r="H11" s="34">
+        <v>46670</v>
+      </c>
+      <c r="I11" s="34">
+        <v>51119</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A12" s="35" t="s">
         <v>144</v>
       </c>
-      <c r="B10" s="36">
-[...25 lines deleted...]
-      <c r="A11" s="37" t="s">
+      <c r="B12" s="34">
+        <v>64.900000000000006</v>
+      </c>
+      <c r="C12" s="34">
+        <v>90</v>
+      </c>
+      <c r="D12" s="34">
+        <v>728.2</v>
+      </c>
+      <c r="E12" s="34">
+        <v>25.8</v>
+      </c>
+      <c r="F12" s="34">
+        <v>190.1</v>
+      </c>
+      <c r="G12" s="34">
+        <v>519.9</v>
+      </c>
+      <c r="H12" s="34">
+        <v>474.4</v>
+      </c>
+      <c r="I12" s="34">
+        <v>938.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A13" s="35" t="s">
         <v>145</v>
       </c>
-      <c r="B11" s="36">
-[...25 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="B13" s="34">
+        <v>210.5</v>
+      </c>
+      <c r="C13" s="34">
+        <v>312.2</v>
+      </c>
+      <c r="D13" s="34">
+        <v>4360.5</v>
+      </c>
+      <c r="E13" s="34">
+        <v>60.7</v>
+      </c>
+      <c r="F13" s="34">
+        <v>982.7</v>
+      </c>
+      <c r="G13" s="34">
+        <v>3306.7</v>
+      </c>
+      <c r="H13" s="34">
+        <v>3422</v>
+      </c>
+      <c r="I13" s="34">
+        <v>5217.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="35" t="s">
         <v>146</v>
       </c>
-      <c r="B12" s="36">
-[...25 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B14" s="34">
+        <v>276.10000000000002</v>
+      </c>
+      <c r="C14" s="34">
+        <v>454.6</v>
+      </c>
+      <c r="D14" s="34">
+        <v>5482.2</v>
+      </c>
+      <c r="E14" s="34">
+        <v>188.7</v>
+      </c>
+      <c r="F14" s="34">
+        <v>992.4</v>
+      </c>
+      <c r="G14" s="34">
+        <v>3461</v>
+      </c>
+      <c r="H14" s="34">
+        <v>8182.6</v>
+      </c>
+      <c r="I14" s="34">
+        <v>9030.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="35" t="s">
         <v>147</v>
       </c>
-      <c r="B13" s="36">
-[...25 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="B15" s="34">
+        <v>418.9</v>
+      </c>
+      <c r="C15" s="34">
+        <v>524.20000000000005</v>
+      </c>
+      <c r="D15" s="34">
+        <v>5930.8</v>
+      </c>
+      <c r="E15" s="34">
+        <v>226</v>
+      </c>
+      <c r="F15" s="34">
+        <v>4583.7</v>
+      </c>
+      <c r="G15" s="34">
+        <v>13560.6</v>
+      </c>
+      <c r="H15" s="34">
+        <v>28771.5</v>
+      </c>
+      <c r="I15" s="34">
+        <v>42400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A16" s="35" t="s">
         <v>148</v>
       </c>
-      <c r="B14" s="36">
-[...25 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="B16" s="37">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="C16" s="37">
+        <v>103.8</v>
+      </c>
+      <c r="D16" s="37">
+        <v>2624.7</v>
+      </c>
+      <c r="E16" s="37">
+        <v>51.6</v>
+      </c>
+      <c r="F16" s="37">
+        <v>463.6</v>
+      </c>
+      <c r="G16" s="37">
+        <v>1663</v>
+      </c>
+      <c r="H16" s="37">
+        <v>1157.7</v>
+      </c>
+      <c r="I16" s="37">
+        <v>3797.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="27" customHeight="1">
+      <c r="A17" s="35" t="s">
         <v>149</v>
       </c>
-      <c r="B15" s="36">
-[...25 lines deleted...]
-      <c r="A16" s="37" t="s">
+      <c r="B17" s="34">
+        <v>957.7</v>
+      </c>
+      <c r="C17" s="34">
+        <v>2360.4</v>
+      </c>
+      <c r="D17" s="34">
+        <v>15384.9</v>
+      </c>
+      <c r="E17" s="34">
+        <v>620.4</v>
+      </c>
+      <c r="F17" s="34">
+        <v>5018.2</v>
+      </c>
+      <c r="G17" s="34">
+        <v>16631.099999999999</v>
+      </c>
+      <c r="H17" s="34">
+        <v>25766.6</v>
+      </c>
+      <c r="I17" s="34">
+        <v>28138.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="34">
+        <v>1790.3</v>
+      </c>
+      <c r="C18" s="34">
+        <v>3778.9</v>
+      </c>
+      <c r="D18" s="34">
+        <v>27983.8</v>
+      </c>
+      <c r="E18" s="34">
+        <v>981.7</v>
+      </c>
+      <c r="F18" s="34">
+        <v>12382.5</v>
+      </c>
+      <c r="G18" s="34">
+        <v>30110</v>
+      </c>
+      <c r="H18" s="34">
+        <v>45516.800000000003</v>
+      </c>
+      <c r="I18" s="34">
+        <v>59663.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="35" t="s">
         <v>150</v>
       </c>
-      <c r="B16" s="39">
-[...25 lines deleted...]
-      <c r="A17" s="37" t="s">
+      <c r="B19" s="34">
+        <v>274.39999999999998</v>
+      </c>
+      <c r="C19" s="34">
+        <v>536.70000000000005</v>
+      </c>
+      <c r="D19" s="34">
+        <v>3270.6</v>
+      </c>
+      <c r="E19" s="34">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="F19" s="34">
+        <v>2768.5</v>
+      </c>
+      <c r="G19" s="34">
+        <v>4706.1000000000004</v>
+      </c>
+      <c r="H19" s="34">
+        <v>5352.9</v>
+      </c>
+      <c r="I19" s="34">
+        <v>7176.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="35" t="s">
         <v>151</v>
       </c>
-      <c r="B17" s="36">
-[...54 lines deleted...]
-      <c r="A19" s="37" t="s">
+      <c r="B20" s="34">
+        <v>200.6</v>
+      </c>
+      <c r="C20" s="34">
+        <v>245.8</v>
+      </c>
+      <c r="D20" s="34">
+        <v>6184.5</v>
+      </c>
+      <c r="E20" s="34">
+        <v>156.4</v>
+      </c>
+      <c r="F20" s="34">
+        <v>1146.5</v>
+      </c>
+      <c r="G20" s="34">
+        <v>2273.5</v>
+      </c>
+      <c r="H20" s="34">
+        <v>3550.1</v>
+      </c>
+      <c r="I20" s="34">
+        <v>4646.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="35" t="s">
         <v>152</v>
       </c>
-      <c r="B19" s="36">
-[...25 lines deleted...]
-      <c r="A20" s="37" t="s">
+      <c r="B21" s="34">
+        <v>228.5</v>
+      </c>
+      <c r="C21" s="34">
+        <v>385</v>
+      </c>
+      <c r="D21" s="34">
+        <v>8572</v>
+      </c>
+      <c r="E21" s="34">
+        <v>271.3</v>
+      </c>
+      <c r="F21" s="34">
+        <v>2987.9</v>
+      </c>
+      <c r="G21" s="34">
+        <v>7618.8</v>
+      </c>
+      <c r="H21" s="34">
+        <v>8984.1</v>
+      </c>
+      <c r="I21" s="34">
+        <v>10288.299999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="34">
+        <v>443.2</v>
+      </c>
+      <c r="C22" s="34">
+        <v>959.9</v>
+      </c>
+      <c r="D22" s="34">
+        <v>9816</v>
+      </c>
+      <c r="E22" s="34">
+        <v>469.8</v>
+      </c>
+      <c r="F22" s="34">
+        <v>4422.5</v>
+      </c>
+      <c r="G22" s="34">
+        <v>19129.5</v>
+      </c>
+      <c r="H22" s="34">
+        <v>29977.4</v>
+      </c>
+      <c r="I22" s="34">
+        <v>38996.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="35" t="s">
         <v>153</v>
       </c>
-      <c r="B20" s="36">
-[...25 lines deleted...]
-      <c r="A21" s="37" t="s">
+      <c r="B23" s="34">
+        <v>251.6</v>
+      </c>
+      <c r="C23" s="34">
+        <v>556.79999999999995</v>
+      </c>
+      <c r="D23" s="34">
+        <v>16553</v>
+      </c>
+      <c r="E23" s="34">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="F23" s="34">
+        <v>62.7</v>
+      </c>
+      <c r="G23" s="34">
+        <v>906.4</v>
+      </c>
+      <c r="H23" s="34">
+        <v>1869.8</v>
+      </c>
+      <c r="I23" s="34">
+        <v>1981.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="35" t="s">
         <v>154</v>
       </c>
-      <c r="B21" s="36">
-[...86 lines deleted...]
-      <c r="B24" s="36">
+      <c r="B24" s="34">
         <v>338.9</v>
       </c>
-      <c r="C24" s="36">
+      <c r="C24" s="34">
         <v>413.1</v>
       </c>
-      <c r="D24" s="36">
+      <c r="D24" s="34">
         <v>7030</v>
       </c>
-      <c r="E24" s="36">
+      <c r="E24" s="34">
         <v>257.5</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="34">
         <v>2558.1</v>
       </c>
-      <c r="G24" s="36">
+      <c r="G24" s="34">
         <v>49304.9</v>
       </c>
-      <c r="H24" s="36">
+      <c r="H24" s="34">
         <v>72818.100000000006</v>
       </c>
-      <c r="I24" s="36">
+      <c r="I24" s="34">
         <v>89154</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1">
-      <c r="A25" s="40" t="s">
+      <c r="A25" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="41">
+      <c r="B25" s="39">
         <f t="shared" ref="B25:I25" si="1">B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23+B24</f>
         <v>22171.3</v>
       </c>
-      <c r="C25" s="41">
+      <c r="C25" s="39">
         <f t="shared" si="1"/>
         <v>36399.4</v>
       </c>
-      <c r="D25" s="41">
+      <c r="D25" s="39">
         <f t="shared" si="1"/>
         <v>478723</v>
       </c>
-      <c r="E25" s="41">
+      <c r="E25" s="39">
         <f t="shared" si="1"/>
         <v>13273.6</v>
       </c>
-      <c r="F25" s="41">
+      <c r="F25" s="39">
         <f t="shared" si="1"/>
         <v>149316.5</v>
       </c>
-      <c r="G25" s="41">
+      <c r="G25" s="39">
         <f t="shared" si="1"/>
         <v>378109.7</v>
       </c>
-      <c r="H25" s="41">
+      <c r="H25" s="39">
         <f t="shared" si="1"/>
         <v>550256.19999999995</v>
       </c>
-      <c r="I25" s="41">
+      <c r="I25" s="39">
         <f t="shared" si="1"/>
         <v>645215.30000000005</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="B27" s="58"/>
-[...6 lines deleted...]
-      <c r="I27" s="58"/>
+      <c r="B27" s="56"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="56"/>
+      <c r="E27" s="56"/>
+      <c r="F27" s="56"/>
+      <c r="G27" s="56"/>
+      <c r="H27" s="56"/>
+      <c r="I27" s="56"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="B29" s="58"/>
-[...6 lines deleted...]
-      <c r="I29" s="58"/>
+      <c r="B29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="56"/>
+      <c r="E29" s="56"/>
+      <c r="F29" s="56"/>
+      <c r="G29" s="56"/>
+      <c r="H29" s="56"/>
+      <c r="I29" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="58" style="44" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="58" style="42" customWidth="1"/>
+    <col min="2" max="13" width="11.7109375" style="42" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A1" s="60" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="43"/>
+      <c r="A1" s="58" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="41"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="B2" s="63"/>
-[...10 lines deleted...]
-      <c r="M2" s="64" t="s">
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="62" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="45" customFormat="1">
-[...3 lines deleted...]
-      <c r="B3" s="66">
+    <row r="3" spans="1:13" s="43" customFormat="1">
+      <c r="A3" s="64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3" s="64">
         <v>1998</v>
       </c>
-      <c r="C3" s="66">
+      <c r="C3" s="64">
         <v>1999</v>
       </c>
-      <c r="D3" s="66">
+      <c r="D3" s="64">
         <v>2000</v>
       </c>
-      <c r="E3" s="66">
+      <c r="E3" s="64">
         <v>2001</v>
       </c>
-      <c r="F3" s="66">
+      <c r="F3" s="64">
         <v>2002</v>
       </c>
-      <c r="G3" s="66">
+      <c r="G3" s="64">
         <v>2003</v>
       </c>
-      <c r="H3" s="66">
+      <c r="H3" s="64">
         <v>2004</v>
       </c>
-      <c r="I3" s="66">
+      <c r="I3" s="64">
         <v>2005</v>
       </c>
-      <c r="J3" s="66">
+      <c r="J3" s="64">
         <v>2006</v>
       </c>
-      <c r="K3" s="66">
+      <c r="K3" s="64">
         <v>2007</v>
       </c>
-      <c r="L3" s="66">
+      <c r="L3" s="64">
         <v>2008</v>
       </c>
-      <c r="M3" s="66">
+      <c r="M3" s="64">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="65">
+      <c r="B4" s="63">
         <f t="shared" ref="B4:K4" si="0">B5+B8+B12</f>
         <v>255977.3</v>
       </c>
-      <c r="C4" s="65">
+      <c r="C4" s="63">
         <f t="shared" si="0"/>
         <v>299854.3</v>
       </c>
-      <c r="D4" s="65">
+      <c r="D4" s="63">
         <f t="shared" si="0"/>
         <v>374390</v>
       </c>
-      <c r="E4" s="65">
+      <c r="E4" s="63">
         <f t="shared" si="0"/>
         <v>451369.9</v>
       </c>
-      <c r="F4" s="65">
+      <c r="F4" s="63">
         <f t="shared" si="0"/>
         <v>509388.7</v>
       </c>
-      <c r="G4" s="65">
+      <c r="G4" s="63">
         <f t="shared" si="0"/>
         <v>607553.19999999995</v>
       </c>
-      <c r="H4" s="65">
+      <c r="H4" s="63">
         <f t="shared" si="0"/>
         <v>759610.6</v>
       </c>
-      <c r="I4" s="65">
+      <c r="I4" s="63">
         <f t="shared" si="0"/>
         <v>953203.6</v>
       </c>
-      <c r="J4" s="65">
+      <c r="J4" s="63">
         <f t="shared" si="0"/>
         <v>1247168.3</v>
       </c>
-      <c r="K4" s="65">
+      <c r="K4" s="63">
         <f t="shared" si="0"/>
         <v>1663444</v>
       </c>
-      <c r="L4" s="65">
+      <c r="L4" s="63">
         <f>L5+L8+L12</f>
         <v>1930298.5</v>
       </c>
-      <c r="M4" s="65">
+      <c r="M4" s="63">
         <f>M5+M8+M12</f>
         <v>2026652</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="25.5">
-      <c r="A5" s="48" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="49">
+      <c r="A5" s="46" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5" s="47">
         <f t="shared" ref="B5:K5" si="1">SUM(B6:B7)</f>
         <v>23722.9</v>
       </c>
-      <c r="C5" s="49">
+      <c r="C5" s="47">
         <f t="shared" si="1"/>
         <v>23234.1</v>
       </c>
-      <c r="D5" s="49">
+      <c r="D5" s="47">
         <f t="shared" si="1"/>
         <v>36497</v>
       </c>
-      <c r="E5" s="49">
+      <c r="E5" s="47">
         <f t="shared" si="1"/>
         <v>59149.8</v>
       </c>
-      <c r="F5" s="49">
+      <c r="F5" s="47">
         <f t="shared" si="1"/>
         <v>65935.8</v>
       </c>
-      <c r="G5" s="49">
+      <c r="G5" s="47">
         <f t="shared" si="1"/>
         <v>69459</v>
       </c>
-      <c r="H5" s="49">
+      <c r="H5" s="47">
         <f t="shared" si="1"/>
         <v>78268.399999999994</v>
       </c>
-      <c r="I5" s="49">
+      <c r="I5" s="47">
         <f t="shared" si="1"/>
         <v>89621.5</v>
       </c>
-      <c r="J5" s="49">
+      <c r="J5" s="47">
         <f t="shared" si="1"/>
         <v>102765.3</v>
       </c>
-      <c r="K5" s="49">
+      <c r="K5" s="47">
         <f t="shared" si="1"/>
         <v>131372.1</v>
       </c>
-      <c r="L5" s="49">
+      <c r="L5" s="47">
         <v>173094.9</v>
       </c>
-      <c r="M5" s="50">
+      <c r="M5" s="48">
         <v>192457.7</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="52">
+      <c r="A6" s="49" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6" s="50">
         <f>23391.7</f>
         <v>23391.7</v>
       </c>
-      <c r="C6" s="52">
+      <c r="C6" s="50">
         <v>22846.3</v>
       </c>
-      <c r="D6" s="49">
+      <c r="D6" s="47">
         <v>35537.1</v>
       </c>
-      <c r="E6" s="49">
+      <c r="E6" s="47">
         <v>57731.5</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F6" s="47">
         <v>64983.8</v>
       </c>
-      <c r="G6" s="49">
+      <c r="G6" s="47">
         <v>68463.199999999997</v>
       </c>
-      <c r="H6" s="49">
+      <c r="H6" s="47">
         <v>77108.399999999994</v>
       </c>
-      <c r="I6" s="49">
+      <c r="I6" s="47">
         <v>88319</v>
       </c>
-      <c r="J6" s="49">
+      <c r="J6" s="47">
         <v>101373.3</v>
       </c>
-      <c r="K6" s="49">
+      <c r="K6" s="47">
         <v>129196.7</v>
       </c>
-      <c r="L6" s="49">
+      <c r="L6" s="47">
         <v>170478.2</v>
       </c>
-      <c r="M6" s="50">
+      <c r="M6" s="48">
         <v>189223.7</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="52">
+      <c r="A7" s="49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7" s="50">
         <v>331.2</v>
       </c>
-      <c r="C7" s="52">
+      <c r="C7" s="50">
         <v>387.8</v>
       </c>
-      <c r="D7" s="49">
+      <c r="D7" s="47">
         <v>959.9</v>
       </c>
-      <c r="E7" s="49">
+      <c r="E7" s="47">
         <v>1418.3</v>
       </c>
-      <c r="F7" s="49">
+      <c r="F7" s="47">
         <v>952</v>
       </c>
-      <c r="G7" s="49">
+      <c r="G7" s="47">
         <v>995.8</v>
       </c>
-      <c r="H7" s="49">
+      <c r="H7" s="47">
         <v>1160</v>
       </c>
-      <c r="I7" s="49">
+      <c r="I7" s="47">
         <v>1302.5</v>
       </c>
-      <c r="J7" s="49">
+      <c r="J7" s="47">
         <v>1392</v>
       </c>
-      <c r="K7" s="49">
+      <c r="K7" s="47">
         <v>2175.4</v>
       </c>
-      <c r="L7" s="49">
+      <c r="L7" s="47">
         <v>2616.6999999999998</v>
       </c>
-      <c r="M7" s="50">
+      <c r="M7" s="48">
         <v>3234</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="53" t="s">
+      <c r="A8" s="51" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="49">
+      <c r="B8" s="47">
         <f t="shared" ref="B8:J8" si="2">SUM(B9:B11)</f>
         <v>197139.3</v>
       </c>
-      <c r="C8" s="49">
+      <c r="C8" s="47">
         <f t="shared" si="2"/>
         <v>238905</v>
       </c>
-      <c r="D8" s="49">
+      <c r="D8" s="47">
         <f t="shared" si="2"/>
         <v>283723.59999999998</v>
       </c>
-      <c r="E8" s="49">
+      <c r="E8" s="47">
         <f t="shared" si="2"/>
         <v>320893.90000000002</v>
       </c>
-      <c r="F8" s="49">
+      <c r="F8" s="47">
         <f t="shared" si="2"/>
         <v>356737.9</v>
       </c>
-      <c r="G8" s="49">
+      <c r="G8" s="47">
         <f t="shared" si="2"/>
         <v>432995.7</v>
       </c>
-      <c r="H8" s="49">
+      <c r="H8" s="47">
         <f t="shared" si="2"/>
         <v>527952.80000000005</v>
       </c>
-      <c r="I8" s="49">
+      <c r="I8" s="47">
         <f t="shared" si="2"/>
         <v>628592.1</v>
       </c>
-      <c r="J8" s="49">
+      <c r="J8" s="47">
         <f t="shared" si="2"/>
         <v>806635.3</v>
       </c>
-      <c r="K8" s="49">
+      <c r="K8" s="47">
         <f>SUM(K9:K11)</f>
         <v>1006433.4</v>
       </c>
-      <c r="L8" s="49">
+      <c r="L8" s="47">
         <f>SUM(L9:L11)</f>
         <v>1220344.2</v>
       </c>
-      <c r="M8" s="49">
+      <c r="M8" s="47">
         <v>1260351.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="54" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="52">
+      <c r="A9" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9" s="50">
         <v>52072.1</v>
       </c>
-      <c r="C9" s="52">
+      <c r="C9" s="50">
         <v>67233.7</v>
       </c>
-      <c r="D9" s="49">
+      <c r="D9" s="47">
         <v>95907.5</v>
       </c>
-      <c r="E9" s="49">
+      <c r="E9" s="47">
         <v>108297.2</v>
       </c>
-      <c r="F9" s="49">
+      <c r="F9" s="47">
         <v>135445.79999999999</v>
       </c>
-      <c r="G9" s="49">
+      <c r="G9" s="47">
         <v>164236.4</v>
       </c>
-      <c r="H9" s="49">
+      <c r="H9" s="47">
         <v>192547.8</v>
       </c>
-      <c r="I9" s="49">
+      <c r="I9" s="47">
         <v>235085.4</v>
       </c>
-      <c r="J9" s="49">
+      <c r="J9" s="47">
         <v>299474.2</v>
       </c>
-      <c r="K9" s="49">
+      <c r="K9" s="47">
         <v>344613.9</v>
       </c>
-      <c r="L9" s="49">
+      <c r="L9" s="47">
         <v>419932.3</v>
       </c>
-      <c r="M9" s="50">
+      <c r="M9" s="48">
         <v>473700.6</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="52">
+      <c r="B10" s="50">
         <v>102893.4</v>
       </c>
-      <c r="C10" s="52">
+      <c r="C10" s="50">
         <v>130240.2</v>
       </c>
-      <c r="D10" s="49">
+      <c r="D10" s="47">
         <v>149259</v>
       </c>
-      <c r="E10" s="49">
+      <c r="E10" s="47">
         <v>167483.1</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="47">
         <v>172655.7</v>
       </c>
-      <c r="G10" s="49">
+      <c r="G10" s="47">
         <v>213417</v>
       </c>
-      <c r="H10" s="49">
+      <c r="H10" s="47">
         <v>272891.3</v>
       </c>
-      <c r="I10" s="49">
+      <c r="I10" s="47">
         <v>325058.2</v>
       </c>
-      <c r="J10" s="49">
+      <c r="J10" s="47">
         <v>423004.3</v>
       </c>
-      <c r="K10" s="49">
+      <c r="K10" s="47">
         <v>551380.19999999995</v>
       </c>
-      <c r="L10" s="49">
+      <c r="L10" s="47">
         <v>669651.4</v>
       </c>
-      <c r="M10" s="50">
+      <c r="M10" s="48">
         <v>643251.1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="54" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="52">
+      <c r="A11" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11" s="50">
         <v>42173.8</v>
       </c>
-      <c r="C11" s="52">
+      <c r="C11" s="50">
         <v>41431.1</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="47">
         <v>38557.1</v>
       </c>
-      <c r="E11" s="49">
+      <c r="E11" s="47">
         <v>45113.599999999999</v>
       </c>
-      <c r="F11" s="49">
+      <c r="F11" s="47">
         <v>48636.4</v>
       </c>
-      <c r="G11" s="49">
+      <c r="G11" s="47">
         <v>55342.3</v>
       </c>
-      <c r="H11" s="49">
+      <c r="H11" s="47">
         <v>62513.7</v>
       </c>
-      <c r="I11" s="49">
+      <c r="I11" s="47">
         <v>68448.5</v>
       </c>
-      <c r="J11" s="49">
+      <c r="J11" s="47">
         <v>84156.800000000003</v>
       </c>
-      <c r="K11" s="49">
+      <c r="K11" s="47">
         <v>110439.3</v>
       </c>
-      <c r="L11" s="49">
+      <c r="L11" s="47">
         <v>130760.5</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M11" s="48">
         <v>143400</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="53" t="s">
+      <c r="A12" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="49">
+      <c r="B12" s="47">
         <v>35115.1</v>
       </c>
-      <c r="C12" s="49">
+      <c r="C12" s="47">
         <v>37715.199999999997</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D12" s="47">
         <v>54169.4</v>
       </c>
-      <c r="E12" s="49">
+      <c r="E12" s="47">
         <v>71326.2</v>
       </c>
-      <c r="F12" s="49">
+      <c r="F12" s="47">
         <v>86715</v>
       </c>
-      <c r="G12" s="49">
+      <c r="G12" s="47">
         <v>105098.5</v>
       </c>
-      <c r="H12" s="49">
+      <c r="H12" s="47">
         <v>153389.4</v>
       </c>
-      <c r="I12" s="49">
+      <c r="I12" s="47">
         <v>234990</v>
       </c>
-      <c r="J12" s="49">
+      <c r="J12" s="47">
         <v>337767.7</v>
       </c>
-      <c r="K12" s="49">
+      <c r="K12" s="47">
         <v>525638.5</v>
       </c>
-      <c r="L12" s="49">
+      <c r="L12" s="47">
         <v>536859.4</v>
       </c>
-      <c r="M12" s="50">
+      <c r="M12" s="48">
         <v>573842.6</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="55" t="s">
+      <c r="A13" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="47">
+      <c r="B13" s="45">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24</f>
         <v>398072</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="45">
         <f>C14+C15+C16+C19+C20+C21+C22+C23+C24</f>
         <v>418770</v>
       </c>
-      <c r="D13" s="47">
+      <c r="D13" s="45">
         <f>D14+D15+D16+D19+D20+D21+D22+D23+D24</f>
         <v>557384.6</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E13" s="45">
         <f>E14+E15+E16+E19+E20+E21+E22+E23+E24</f>
         <v>715740.1</v>
       </c>
-      <c r="F13" s="47">
+      <c r="F13" s="45">
         <f t="shared" ref="F13:M13" si="3">F14+F15+F16+F19+F20+F21+F22+F23+F24+F25</f>
         <v>727858.3</v>
       </c>
-      <c r="G13" s="47">
+      <c r="G13" s="45">
         <f t="shared" si="3"/>
         <v>910365.8</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="45">
         <f t="shared" si="3"/>
         <v>1195461.1000000001</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="45">
         <f t="shared" si="3"/>
         <v>1554479.2</v>
       </c>
-      <c r="J13" s="47">
+      <c r="J13" s="45">
         <f t="shared" si="3"/>
         <v>1981797.3</v>
       </c>
-      <c r="K13" s="47">
+      <c r="K13" s="45">
         <f t="shared" si="3"/>
         <v>2770245.7</v>
       </c>
-      <c r="L13" s="47">
+      <c r="L13" s="45">
         <f t="shared" si="3"/>
         <v>3328284.8</v>
       </c>
-      <c r="M13" s="47">
+      <c r="M13" s="45">
         <f t="shared" si="3"/>
         <v>3738746.7</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="25.5">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="52">
+      <c r="B14" s="50">
         <v>85131.5</v>
       </c>
-      <c r="C14" s="52">
+      <c r="C14" s="50">
         <v>87829.7</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="47">
         <v>134351.70000000001</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E14" s="47">
         <v>210056.7</v>
       </c>
-      <c r="F14" s="49">
+      <c r="F14" s="47">
         <v>144846.29999999999</v>
       </c>
-      <c r="G14" s="49">
+      <c r="G14" s="47">
         <v>199439.6</v>
       </c>
-      <c r="H14" s="49">
+      <c r="H14" s="47">
         <v>296560.2</v>
       </c>
-      <c r="I14" s="49">
+      <c r="I14" s="47">
         <v>402531.3</v>
       </c>
-      <c r="J14" s="49">
+      <c r="J14" s="47">
         <v>516191.1</v>
       </c>
-      <c r="K14" s="49">
+      <c r="K14" s="47">
         <v>722718.6</v>
       </c>
-      <c r="L14" s="49">
+      <c r="L14" s="47">
         <v>927925.9</v>
       </c>
-      <c r="M14" s="50">
+      <c r="M14" s="48">
         <v>1017559.9</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="48" t="s">
+      <c r="A15" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="52">
+      <c r="B15" s="50">
         <v>6697.9</v>
       </c>
-      <c r="C15" s="52">
+      <c r="C15" s="50">
         <v>6851.6</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="47">
         <v>8947.1</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="47">
         <v>11811.4</v>
       </c>
-      <c r="F15" s="49">
+      <c r="F15" s="47">
         <v>14139.8</v>
       </c>
-      <c r="G15" s="49">
+      <c r="G15" s="47">
         <v>18466.7</v>
       </c>
-      <c r="H15" s="49">
+      <c r="H15" s="47">
         <v>21901.7</v>
       </c>
-      <c r="I15" s="49">
+      <c r="I15" s="47">
         <v>28878.7</v>
       </c>
-      <c r="J15" s="49">
+      <c r="J15" s="47">
         <v>30502.799999999999</v>
       </c>
-      <c r="K15" s="49">
+      <c r="K15" s="47">
         <v>46315.6</v>
       </c>
-      <c r="L15" s="49">
+      <c r="L15" s="47">
         <v>56444.4</v>
       </c>
-      <c r="M15" s="50">
+      <c r="M15" s="48">
         <v>63104.6</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="48" t="s">
+      <c r="A16" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="49">
+      <c r="B16" s="47">
         <f>B17+B18</f>
         <v>72196.2</v>
       </c>
-      <c r="C16" s="49">
+      <c r="C16" s="47">
         <f>C17+C18</f>
         <v>73655.899999999994</v>
       </c>
-      <c r="D16" s="49">
+      <c r="D16" s="47">
         <f>D17+D18</f>
         <v>122024.3</v>
       </c>
-      <c r="E16" s="49">
+      <c r="E16" s="47">
         <f t="shared" ref="E16:J16" si="4">SUM(E17:E18)</f>
         <v>135230.9</v>
       </c>
-      <c r="F16" s="49">
+      <c r="F16" s="47">
         <f t="shared" si="4"/>
         <v>155152.1</v>
       </c>
-      <c r="G16" s="49">
+      <c r="G16" s="47">
         <f t="shared" si="4"/>
         <v>223311.1</v>
       </c>
-      <c r="H16" s="49">
+      <c r="H16" s="47">
         <f t="shared" si="4"/>
         <v>261477.3</v>
       </c>
-      <c r="I16" s="49">
+      <c r="I16" s="47">
         <f t="shared" si="4"/>
         <v>324535.8</v>
       </c>
-      <c r="J16" s="49">
+      <c r="J16" s="47">
         <f t="shared" si="4"/>
         <v>409437.2</v>
       </c>
-      <c r="K16" s="49">
+      <c r="K16" s="47">
         <f>SUM(K17:K18)</f>
         <v>514106.9</v>
       </c>
-      <c r="L16" s="49">
+      <c r="L16" s="47">
         <f>SUM(L17:L18)</f>
         <v>618386.80000000005</v>
       </c>
-      <c r="M16" s="49">
+      <c r="M16" s="47">
         <v>643936.19999999995</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="52">
+      <c r="A17" s="49" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17" s="50">
         <v>60352.1</v>
       </c>
-      <c r="C17" s="52">
+      <c r="C17" s="50">
         <v>60517.8</v>
       </c>
-      <c r="D17" s="49">
+      <c r="D17" s="47">
         <v>104421.1</v>
       </c>
-      <c r="E17" s="49">
+      <c r="E17" s="47">
         <v>103611</v>
       </c>
-      <c r="F17" s="49">
+      <c r="F17" s="47">
         <v>117998.7</v>
       </c>
-      <c r="G17" s="49">
+      <c r="G17" s="47">
         <v>179710.9</v>
       </c>
-      <c r="H17" s="49">
+      <c r="H17" s="47">
         <v>209680.3</v>
       </c>
-      <c r="I17" s="49">
+      <c r="I17" s="47">
         <v>261136.3</v>
       </c>
-      <c r="J17" s="49">
+      <c r="J17" s="47">
         <v>330630</v>
       </c>
-      <c r="K17" s="49">
+      <c r="K17" s="47">
         <v>412938.1</v>
       </c>
-      <c r="L17" s="49">
+      <c r="L17" s="47">
         <v>493465.2</v>
       </c>
-      <c r="M17" s="50">
+      <c r="M17" s="48">
         <v>505433.59999999998</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="51" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="52">
+      <c r="A18" s="49" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18" s="50">
         <v>11844.1</v>
       </c>
-      <c r="C18" s="52">
+      <c r="C18" s="50">
         <v>13138.1</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="47">
         <v>17603.2</v>
       </c>
-      <c r="E18" s="49">
+      <c r="E18" s="47">
         <v>31619.9</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F18" s="47">
         <v>37153.4</v>
       </c>
-      <c r="G18" s="49">
+      <c r="G18" s="47">
         <v>43600.2</v>
       </c>
-      <c r="H18" s="49">
+      <c r="H18" s="47">
         <v>51797</v>
       </c>
-      <c r="I18" s="49">
+      <c r="I18" s="47">
         <v>63399.5</v>
       </c>
-      <c r="J18" s="49">
+      <c r="J18" s="47">
         <v>78807.199999999997</v>
       </c>
-      <c r="K18" s="49">
+      <c r="K18" s="47">
         <v>101168.8</v>
       </c>
-      <c r="L18" s="49">
+      <c r="L18" s="47">
         <v>124921.60000000001</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="48">
         <v>138502.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="48" t="s">
+      <c r="A19" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="52">
+      <c r="B19" s="50">
         <v>11700.7</v>
       </c>
-      <c r="C19" s="52">
+      <c r="C19" s="50">
         <v>15914.3</v>
       </c>
-      <c r="D19" s="49">
+      <c r="D19" s="47">
         <v>19194.3</v>
       </c>
-      <c r="E19" s="49">
+      <c r="E19" s="47">
         <v>24870.799999999999</v>
       </c>
-      <c r="F19" s="49">
+      <c r="F19" s="47">
         <v>27830.6</v>
       </c>
-      <c r="G19" s="49">
+      <c r="G19" s="47">
         <v>34680.1</v>
       </c>
-      <c r="H19" s="49">
+      <c r="H19" s="47">
         <v>41759.599999999999</v>
       </c>
-      <c r="I19" s="49">
+      <c r="I19" s="47">
         <v>61786.2</v>
       </c>
-      <c r="J19" s="49">
+      <c r="J19" s="47">
         <v>95083.8</v>
       </c>
-      <c r="K19" s="49">
+      <c r="K19" s="47">
         <v>151752.1</v>
       </c>
-      <c r="L19" s="49">
+      <c r="L19" s="47">
         <v>180142.5</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="48">
         <v>159435.9</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="25.5">
-      <c r="A20" s="48" t="s">
+      <c r="A20" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="52">
+      <c r="B20" s="50">
         <v>80449.399999999994</v>
       </c>
-      <c r="C20" s="52">
+      <c r="C20" s="50">
         <v>82966.8</v>
       </c>
-      <c r="D20" s="49">
+      <c r="D20" s="47">
         <v>89853.2</v>
       </c>
-      <c r="E20" s="49">
+      <c r="E20" s="47">
         <v>123929.1</v>
       </c>
-      <c r="F20" s="49">
+      <c r="F20" s="47">
         <v>141782.6</v>
       </c>
-      <c r="G20" s="49">
+      <c r="G20" s="47">
         <v>154148.5</v>
       </c>
-      <c r="H20" s="49">
+      <c r="H20" s="47">
         <v>193307.2</v>
       </c>
-      <c r="I20" s="49">
+      <c r="I20" s="47">
         <v>269298.8</v>
       </c>
-      <c r="J20" s="49">
+      <c r="J20" s="47">
         <v>360534.6</v>
       </c>
-      <c r="K20" s="49">
+      <c r="K20" s="47">
         <v>537653.5</v>
       </c>
-      <c r="L20" s="49">
+      <c r="L20" s="47">
         <v>637734.5</v>
       </c>
-      <c r="M20" s="50">
+      <c r="M20" s="48">
         <v>741563.9</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="48" t="s">
+      <c r="A21" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="52">
+      <c r="B21" s="50">
         <v>42836</v>
       </c>
-      <c r="C21" s="52">
+      <c r="C21" s="50">
         <v>45744</v>
       </c>
-      <c r="D21" s="49">
+      <c r="D21" s="47">
         <v>51586.8</v>
       </c>
-      <c r="E21" s="49">
+      <c r="E21" s="47">
         <v>52683</v>
       </c>
-      <c r="F21" s="49">
+      <c r="F21" s="47">
         <v>60977.4</v>
       </c>
-      <c r="G21" s="49">
+      <c r="G21" s="47">
         <v>64551.5</v>
       </c>
-      <c r="H21" s="49">
+      <c r="H21" s="47">
         <v>95335.1</v>
       </c>
-      <c r="I21" s="49">
+      <c r="I21" s="47">
         <v>119205.7</v>
       </c>
-      <c r="J21" s="49">
+      <c r="J21" s="47">
         <v>140564.70000000001</v>
       </c>
-      <c r="K21" s="49">
+      <c r="K21" s="47">
         <v>195441.8</v>
       </c>
-      <c r="L21" s="49">
+      <c r="L21" s="47">
         <v>208001.1</v>
       </c>
-      <c r="M21" s="50">
+      <c r="M21" s="48">
         <v>265309.90000000002</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="48" t="s">
+      <c r="A22" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="52">
+      <c r="B22" s="50">
         <v>56672.1</v>
       </c>
-      <c r="C22" s="52">
+      <c r="C22" s="50">
         <v>61006.6</v>
       </c>
-      <c r="D22" s="49">
+      <c r="D22" s="47">
         <v>69510.100000000006</v>
       </c>
-      <c r="E22" s="49">
+      <c r="E22" s="47">
         <v>79867.7</v>
       </c>
-      <c r="F22" s="49">
+      <c r="F22" s="47">
         <v>96801.2</v>
       </c>
-      <c r="G22" s="49">
+      <c r="G22" s="47">
         <v>120777.3</v>
       </c>
-      <c r="H22" s="49">
+      <c r="H22" s="47">
         <v>157545.60000000001</v>
       </c>
-      <c r="I22" s="49">
+      <c r="I22" s="47">
         <v>187593</v>
       </c>
-      <c r="J22" s="49">
+      <c r="J22" s="47">
         <v>228897.8</v>
       </c>
-      <c r="K22" s="49">
+      <c r="K22" s="47">
         <v>329628.7</v>
       </c>
-      <c r="L22" s="49">
+      <c r="L22" s="47">
         <v>351499.3</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="48">
         <v>422275.1</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="48" t="s">
+      <c r="A23" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="52">
+      <c r="B23" s="50">
         <v>25801.8</v>
       </c>
-      <c r="C23" s="52">
+      <c r="C23" s="50">
         <v>26532</v>
       </c>
-      <c r="D23" s="49">
+      <c r="D23" s="47">
         <v>38106.400000000001</v>
       </c>
-      <c r="E23" s="49">
+      <c r="E23" s="47">
         <v>38189.5</v>
       </c>
-      <c r="F23" s="49">
+      <c r="F23" s="47">
         <v>48646.7</v>
       </c>
-      <c r="G23" s="49">
+      <c r="G23" s="47">
         <v>47316.2</v>
       </c>
-      <c r="H23" s="49">
+      <c r="H23" s="47">
         <v>69618.3</v>
       </c>
-      <c r="I23" s="49">
+      <c r="I23" s="47">
         <v>84804.2</v>
       </c>
-      <c r="J23" s="49">
+      <c r="J23" s="47">
         <v>103497.7</v>
       </c>
-      <c r="K23" s="49">
+      <c r="K23" s="47">
         <v>150743.20000000001</v>
       </c>
-      <c r="L23" s="49">
+      <c r="L23" s="47">
         <v>182346.6</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="48">
         <v>227913.2</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="53" t="s">
+      <c r="A24" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="52">
+      <c r="B24" s="50">
         <v>16586.400000000001</v>
       </c>
-      <c r="C24" s="52">
+      <c r="C24" s="50">
         <v>18269.099999999999</v>
       </c>
-      <c r="D24" s="49">
+      <c r="D24" s="47">
         <v>23810.7</v>
       </c>
-      <c r="E24" s="49">
+      <c r="E24" s="47">
         <v>39101</v>
       </c>
-      <c r="F24" s="49">
+      <c r="F24" s="47">
         <v>35101</v>
       </c>
-      <c r="G24" s="49">
+      <c r="G24" s="47">
         <v>46094.3</v>
       </c>
-      <c r="H24" s="49">
+      <c r="H24" s="47">
         <v>55806.3</v>
       </c>
-      <c r="I24" s="49">
+      <c r="I24" s="47">
         <v>72814.600000000006</v>
       </c>
-      <c r="J24" s="49">
+      <c r="J24" s="47">
         <v>93255.2</v>
       </c>
-      <c r="K24" s="49">
+      <c r="K24" s="47">
         <v>117040.4</v>
       </c>
-      <c r="L24" s="49">
+      <c r="L24" s="47">
         <v>160546</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="48">
         <v>193225.1</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="48" t="s">
+      <c r="A25" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="56" t="s">
-[...11 lines deleted...]
-      <c r="F25" s="49">
+      <c r="B25" s="54" t="s">
+        <v>162</v>
+      </c>
+      <c r="C25" s="54" t="s">
+        <v>162</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>162</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>162</v>
+      </c>
+      <c r="F25" s="47">
         <v>2580.6</v>
       </c>
-      <c r="G25" s="49">
+      <c r="G25" s="47">
         <v>1580.5</v>
       </c>
-      <c r="H25" s="49">
+      <c r="H25" s="47">
         <v>2149.8000000000002</v>
       </c>
-      <c r="I25" s="49">
+      <c r="I25" s="47">
         <v>3030.9</v>
       </c>
-      <c r="J25" s="49">
+      <c r="J25" s="47">
         <v>3832.4</v>
       </c>
-      <c r="K25" s="49">
+      <c r="K25" s="47">
         <v>4844.8999999999996</v>
       </c>
-      <c r="L25" s="49">
+      <c r="L25" s="47">
         <v>5257.7</v>
       </c>
-      <c r="M25" s="50">
+      <c r="M25" s="48">
         <v>4422.8999999999996</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="57" t="s">
+      <c r="A26" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="47">
+      <c r="B26" s="45">
         <f t="shared" ref="B26:L26" si="5">B4+B13</f>
         <v>654049.30000000005</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="45">
         <f t="shared" si="5"/>
         <v>718624.3</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="45">
         <f t="shared" si="5"/>
         <v>931774.6</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="45">
         <f t="shared" si="5"/>
         <v>1167110</v>
       </c>
-      <c r="F26" s="47">
+      <c r="F26" s="45">
         <f t="shared" si="5"/>
         <v>1237247</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="45">
         <f t="shared" si="5"/>
         <v>1517919</v>
       </c>
-      <c r="H26" s="47">
+      <c r="H26" s="45">
         <f t="shared" si="5"/>
         <v>1955071.7</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="45">
         <f t="shared" si="5"/>
         <v>2507682.7999999998</v>
       </c>
-      <c r="J26" s="47">
+      <c r="J26" s="45">
         <f t="shared" si="5"/>
         <v>3228965.6</v>
       </c>
-      <c r="K26" s="47">
+      <c r="K26" s="45">
         <f t="shared" si="5"/>
         <v>4433689.7</v>
       </c>
-      <c r="L26" s="47">
+      <c r="L26" s="45">
         <f t="shared" si="5"/>
         <v>5258583.3</v>
       </c>
-      <c r="M26" s="47">
+      <c r="M26" s="45">
         <v>5765398.7000000002</v>
       </c>
     </row>
     <row r="28" spans="1:13">
-      <c r="B28" s="59"/>
-[...10 lines deleted...]
-      <c r="M28" s="59"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="57"/>
+      <c r="M28" s="57"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="B30" s="59"/>
-[...10 lines deleted...]
-      <c r="M30" s="59"/>
+      <c r="B30" s="57"/>
+      <c r="C30" s="57"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="57"/>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="57"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="57"/>
+      <c r="L30" s="57"/>
+      <c r="M30" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BN30"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="72.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="3" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="3" customWidth="1"/>
     <col min="8" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="3" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.85546875" style="3" customWidth="1"/>
     <col min="19" max="19" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.28515625" style="3" customWidth="1"/>
     <col min="21" max="21" width="15" style="3" customWidth="1"/>
@@ -4243,286 +4305,290 @@
     <col min="33" max="33" width="14.7109375" style="3" customWidth="1"/>
     <col min="34" max="34" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="14.28515625" style="3" customWidth="1"/>
     <col min="36" max="36" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="15" style="3" customWidth="1"/>
     <col min="38" max="38" width="13.7109375" style="3" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="3" customWidth="1"/>
     <col min="40" max="41" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="12.7109375" style="3" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" style="3" customWidth="1"/>
     <col min="55" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15" style="3" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="3" customWidth="1"/>
     <col min="59" max="59" width="14.42578125" style="3" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="3" customWidth="1"/>
     <col min="61" max="61" width="14.140625" style="3" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" style="3" customWidth="1"/>
     <col min="63" max="64" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="3" customWidth="1"/>
-    <col min="66" max="69" width="11.7109375" style="3" customWidth="1"/>
+    <col min="66" max="66" width="12.85546875" style="3" customWidth="1"/>
+    <col min="67" max="69" width="11.7109375" style="3" customWidth="1"/>
     <col min="70" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="15.75">
+    <row r="1" spans="1:67" ht="15.75">
       <c r="A1" s="92" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
       <c r="E1" s="92"/>
       <c r="F1" s="93"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
-      <c r="BL2" s="5" t="s">
+      <c r="BM2" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:66" ht="42.75" customHeight="1">
-      <c r="A3" s="67" t="s">
+    <row r="3" spans="1:67" ht="42.75" customHeight="1">
+      <c r="A3" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="68" t="s">
+      <c r="B3" s="66" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="68" t="s">
+      <c r="C3" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="D3" s="68" t="s">
+      <c r="D3" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="68" t="s">
+      <c r="E3" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="68" t="s">
+      <c r="F3" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="68" t="s">
+      <c r="G3" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="H3" s="68" t="s">
+      <c r="H3" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="I3" s="68" t="s">
+      <c r="I3" s="66" t="s">
         <v>53</v>
       </c>
-      <c r="J3" s="68" t="s">
+      <c r="J3" s="66" t="s">
         <v>35</v>
       </c>
-      <c r="K3" s="68" t="s">
+      <c r="K3" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="L3" s="68" t="s">
+      <c r="L3" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="M3" s="68" t="s">
+      <c r="M3" s="66" t="s">
         <v>54</v>
       </c>
-      <c r="N3" s="68" t="s">
+      <c r="N3" s="66" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="68" t="s">
+      <c r="O3" s="66" t="s">
         <v>39</v>
       </c>
-      <c r="P3" s="68" t="s">
+      <c r="P3" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="Q3" s="68" t="s">
+      <c r="Q3" s="66" t="s">
         <v>55</v>
       </c>
-      <c r="R3" s="68" t="s">
+      <c r="R3" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="68" t="s">
+      <c r="S3" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="T3" s="68" t="s">
+      <c r="T3" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="U3" s="68" t="s">
+      <c r="U3" s="66" t="s">
         <v>56</v>
       </c>
-      <c r="V3" s="68" t="s">
+      <c r="V3" s="66" t="s">
         <v>45</v>
       </c>
-      <c r="W3" s="68" t="s">
+      <c r="W3" s="66" t="s">
         <v>46</v>
       </c>
-      <c r="X3" s="68" t="s">
+      <c r="X3" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="Y3" s="68" t="s">
+      <c r="Y3" s="66" t="s">
         <v>57</v>
       </c>
-      <c r="Z3" s="68" t="s">
+      <c r="Z3" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="AA3" s="68" t="s">
+      <c r="AA3" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="AB3" s="68" t="s">
+      <c r="AB3" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="AC3" s="68" t="s">
+      <c r="AC3" s="66" t="s">
         <v>58</v>
       </c>
-      <c r="AD3" s="68" t="s">
+      <c r="AD3" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="AE3" s="68" t="s">
+      <c r="AE3" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="AF3" s="68" t="s">
+      <c r="AF3" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="AG3" s="68" t="s">
+      <c r="AG3" s="66" t="s">
         <v>85</v>
       </c>
-      <c r="AH3" s="68" t="s">
+      <c r="AH3" s="66" t="s">
         <v>62</v>
       </c>
-      <c r="AI3" s="68" t="s">
+      <c r="AI3" s="66" t="s">
         <v>63</v>
       </c>
-      <c r="AJ3" s="68" t="s">
+      <c r="AJ3" s="66" t="s">
         <v>64</v>
       </c>
-      <c r="AK3" s="69" t="s">
+      <c r="AK3" s="67" t="s">
         <v>86</v>
       </c>
-      <c r="AL3" s="68" t="s">
+      <c r="AL3" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="AM3" s="68" t="s">
+      <c r="AM3" s="66" t="s">
         <v>66</v>
       </c>
-      <c r="AN3" s="68" t="s">
+      <c r="AN3" s="66" t="s">
         <v>67</v>
       </c>
-      <c r="AO3" s="68" t="s">
+      <c r="AO3" s="66" t="s">
         <v>87</v>
       </c>
-      <c r="AP3" s="68" t="s">
+      <c r="AP3" s="66" t="s">
         <v>68</v>
       </c>
-      <c r="AQ3" s="68" t="s">
+      <c r="AQ3" s="66" t="s">
         <v>69</v>
       </c>
-      <c r="AR3" s="68" t="s">
+      <c r="AR3" s="66" t="s">
         <v>70</v>
       </c>
-      <c r="AS3" s="69" t="s">
+      <c r="AS3" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="AT3" s="68" t="s">
+      <c r="AT3" s="66" t="s">
         <v>76</v>
       </c>
-      <c r="AU3" s="68" t="s">
+      <c r="AU3" s="66" t="s">
         <v>77</v>
       </c>
-      <c r="AV3" s="68" t="s">
+      <c r="AV3" s="66" t="s">
         <v>78</v>
       </c>
-      <c r="AW3" s="68" t="s">
+      <c r="AW3" s="66" t="s">
         <v>89</v>
       </c>
-      <c r="AX3" s="68" t="s">
+      <c r="AX3" s="66" t="s">
         <v>79</v>
       </c>
-      <c r="AY3" s="68" t="s">
+      <c r="AY3" s="66" t="s">
         <v>80</v>
       </c>
-      <c r="AZ3" s="68" t="s">
+      <c r="AZ3" s="66" t="s">
         <v>81</v>
       </c>
-      <c r="BA3" s="69" t="s">
+      <c r="BA3" s="67" t="s">
         <v>90</v>
       </c>
-      <c r="BB3" s="68" t="s">
+      <c r="BB3" s="66" t="s">
         <v>82</v>
       </c>
-      <c r="BC3" s="68" t="s">
+      <c r="BC3" s="66" t="s">
         <v>83</v>
       </c>
-      <c r="BD3" s="68" t="s">
+      <c r="BD3" s="66" t="s">
         <v>84</v>
       </c>
-      <c r="BE3" s="69" t="s">
+      <c r="BE3" s="67" t="s">
+        <v>94</v>
+      </c>
+      <c r="BF3" s="66" t="s">
+        <v>91</v>
+      </c>
+      <c r="BG3" s="66" t="s">
+        <v>92</v>
+      </c>
+      <c r="BH3" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="BI3" s="66" t="s">
+        <v>98</v>
+      </c>
+      <c r="BJ3" s="66" t="s">
         <v>95</v>
       </c>
-      <c r="BF3" s="68" t="s">
-[...21 lines deleted...]
-    <row r="4" spans="1:66" s="4" customFormat="1">
+      <c r="BK3" s="66" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL3" s="66" t="s">
+        <v>163</v>
+      </c>
+      <c r="BM3" s="66" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <f t="shared" ref="B4:G4" si="0">B5+B6+B11</f>
         <v>422283</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" si="0"/>
         <v>971871.8</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>1633932.6</v>
       </c>
       <c r="E4" s="8">
         <f t="shared" si="0"/>
         <v>2822945</v>
       </c>
       <c r="F4" s="7">
         <f t="shared" si="0"/>
         <v>503570.6</v>
       </c>
       <c r="G4" s="7">
         <f t="shared" si="0"/>
@@ -4644,51 +4710,51 @@
       <c r="AM4" s="7">
         <f t="shared" si="3"/>
         <v>2771463</v>
       </c>
       <c r="AN4" s="7">
         <f t="shared" si="3"/>
         <v>4476920.4000000004</v>
       </c>
       <c r="AO4" s="7">
         <f t="shared" si="3"/>
         <v>7520468.2999999998</v>
       </c>
       <c r="AP4" s="7">
         <f t="shared" si="3"/>
         <v>1181817.5</v>
       </c>
       <c r="AQ4" s="7">
         <f t="shared" si="3"/>
         <v>2932253.9</v>
       </c>
       <c r="AR4" s="7">
         <f t="shared" si="3"/>
         <v>4747126.5</v>
       </c>
       <c r="AS4" s="7">
-        <f t="shared" ref="AS4:BK4" si="4">AS5+AS6+AS11</f>
+        <f t="shared" ref="AS4:BM4" si="4">AS5+AS6+AS11</f>
         <v>7616145.9000000004</v>
       </c>
       <c r="AT4" s="7">
         <f t="shared" si="4"/>
         <v>1399834.1</v>
       </c>
       <c r="AU4" s="7">
         <f t="shared" si="4"/>
         <v>3362671.9</v>
       </c>
       <c r="AV4" s="7">
         <f t="shared" si="4"/>
         <v>5598782.9000000004</v>
       </c>
       <c r="AW4" s="7">
         <f t="shared" si="4"/>
         <v>9338516.0999999996</v>
       </c>
       <c r="AX4" s="7">
         <f t="shared" si="4"/>
         <v>1626437.1</v>
       </c>
       <c r="AY4" s="7">
         <f t="shared" si="4"/>
         <v>4187996.3</v>
@@ -4720,56 +4786,61 @@
       <c r="BF4" s="7">
         <f t="shared" si="4"/>
         <v>2139020.7999999998</v>
       </c>
       <c r="BG4" s="7">
         <f t="shared" si="4"/>
         <v>5239329.4000000004</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="4"/>
         <v>8306866</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="4"/>
         <v>14079715.1</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="4"/>
         <v>2541440.2999999998</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="4"/>
         <v>6091125.5999999996</v>
       </c>
       <c r="BL4" s="7">
+        <f t="shared" si="4"/>
         <v>9677515.4000000004</v>
       </c>
-      <c r="BM4" s="25"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:66">
+      <c r="BM4" s="7">
+        <f t="shared" si="4"/>
+        <v>16696640.9</v>
+      </c>
+      <c r="BN4" s="23"/>
+      <c r="BO4" s="23"/>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="11">
         <v>28752.799999999999</v>
       </c>
       <c r="C5" s="2">
         <v>83330.3</v>
       </c>
       <c r="D5" s="2">
         <v>140605</v>
       </c>
       <c r="E5" s="12">
         <v>229638.9</v>
       </c>
       <c r="F5" s="2">
         <v>35702.6</v>
       </c>
       <c r="G5" s="13">
         <v>92066</v>
       </c>
       <c r="H5" s="13">
         <v>182127.4</v>
       </c>
       <c r="I5" s="14">
@@ -4918,54 +4989,57 @@
       </c>
       <c r="BE5" s="13">
         <v>1050005.8</v>
       </c>
       <c r="BF5" s="13">
         <v>178684.5</v>
       </c>
       <c r="BG5" s="13">
         <v>425432.1</v>
       </c>
       <c r="BH5" s="13">
         <v>813586.1</v>
       </c>
       <c r="BI5" s="13">
         <v>1218930.5</v>
       </c>
       <c r="BJ5" s="13">
         <v>178386.7</v>
       </c>
       <c r="BK5" s="13">
         <v>437186.7</v>
       </c>
       <c r="BL5" s="13">
         <v>870587.6</v>
       </c>
-      <c r="BM5" s="25"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:66">
+      <c r="BM5" s="13">
+        <v>1395192.8</v>
+      </c>
+      <c r="BN5" s="23"/>
+      <c r="BO5" s="23"/>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="11">
         <f>B7+B8+B9+B10</f>
         <v>304659.59999999998</v>
       </c>
       <c r="C6" s="11">
         <f>C7+C8+C9+C10</f>
         <v>649150.69999999995</v>
       </c>
       <c r="D6" s="11">
         <f>D7+D8+D9+D10</f>
         <v>1028847.5</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
         <v>1880286.5</v>
       </c>
       <c r="F6" s="11">
         <f>F7+F8+F9+F10</f>
         <v>364937.5</v>
       </c>
       <c r="G6" s="11">
         <v>885420.9</v>
@@ -5100,95 +5174,99 @@
         <v>1008972.3</v>
       </c>
       <c r="AU6" s="14">
         <v>2382413.7000000002</v>
       </c>
       <c r="AV6" s="14">
         <v>3746658.2</v>
       </c>
       <c r="AW6" s="13">
         <v>6361161.7999999998</v>
       </c>
       <c r="AX6" s="13">
         <v>1177130.8</v>
       </c>
       <c r="AY6" s="13">
         <v>3054895.6</v>
       </c>
       <c r="AZ6" s="13">
         <v>4677688.4000000004</v>
       </c>
       <c r="BA6" s="12">
         <f>BA7+BA8+BA9+BA10</f>
         <v>7888461.5</v>
       </c>
       <c r="BB6" s="12">
-        <f t="shared" ref="BB6:BK6" si="6">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BL6" si="6">BB7+BB8+BB9+BB10</f>
         <v>1395436.5</v>
       </c>
       <c r="BC6" s="12">
         <f t="shared" si="6"/>
         <v>3524384.5</v>
       </c>
       <c r="BD6" s="12">
         <f t="shared" si="6"/>
         <v>5213572.8</v>
       </c>
       <c r="BE6" s="12">
         <f t="shared" si="6"/>
         <v>8333690.5999999996</v>
       </c>
       <c r="BF6" s="12">
         <f t="shared" si="6"/>
         <v>1517022.7</v>
       </c>
       <c r="BG6" s="12">
         <f t="shared" si="6"/>
         <v>3790219</v>
       </c>
       <c r="BH6" s="12">
         <f t="shared" si="6"/>
         <v>5698117.4000000004</v>
       </c>
       <c r="BI6" s="11">
         <v>9356201.5999999996</v>
       </c>
       <c r="BJ6" s="12">
         <f t="shared" si="6"/>
         <v>1782151</v>
       </c>
       <c r="BK6" s="12">
         <f t="shared" si="6"/>
         <v>4416473.5999999996</v>
       </c>
       <c r="BL6" s="12">
+        <f t="shared" si="6"/>
         <v>6700240</v>
       </c>
-      <c r="BM6" s="25"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:66">
+      <c r="BM6" s="12">
+        <v>11078443.1</v>
+      </c>
+      <c r="BN6" s="23"/>
+      <c r="BO6" s="23"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>116302.2</v>
       </c>
       <c r="C7" s="2">
         <v>244029.2</v>
       </c>
       <c r="D7" s="2">
         <v>404480.8</v>
       </c>
       <c r="E7" s="12">
         <v>797925.8</v>
       </c>
       <c r="F7" s="2">
         <v>153211.4</v>
       </c>
       <c r="G7" s="13">
         <v>352088.4</v>
       </c>
       <c r="H7" s="13">
         <v>520822.9</v>
       </c>
       <c r="I7" s="14">
@@ -5337,54 +5415,57 @@
       </c>
       <c r="BE7" s="13">
         <v>3455549.2</v>
       </c>
       <c r="BF7" s="13">
         <v>543359.19999999995</v>
       </c>
       <c r="BG7" s="13">
         <v>1690616.2</v>
       </c>
       <c r="BH7" s="13">
         <v>2310171.9</v>
       </c>
       <c r="BI7" s="13">
         <v>3694705.8</v>
       </c>
       <c r="BJ7" s="13">
         <v>627900.30000000005</v>
       </c>
       <c r="BK7" s="13">
         <v>1900100.5</v>
       </c>
       <c r="BL7" s="13">
         <v>2612789.7999999998</v>
       </c>
-      <c r="BM7" s="25"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:66">
+      <c r="BM7" s="13">
+        <v>4270951</v>
+      </c>
+      <c r="BN7" s="23"/>
+      <c r="BO7" s="23"/>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>144077.79999999999</v>
       </c>
       <c r="C8" s="2">
         <v>316959.40000000002</v>
       </c>
       <c r="D8" s="2">
         <v>490473.5</v>
       </c>
       <c r="E8" s="12">
         <v>821158.5</v>
       </c>
       <c r="F8" s="2">
         <v>161105</v>
       </c>
       <c r="G8" s="13">
         <v>428321.5</v>
       </c>
       <c r="H8" s="13">
         <v>703738.6</v>
       </c>
       <c r="I8" s="14">
@@ -5533,56 +5614,59 @@
       </c>
       <c r="BE8" s="13">
         <v>3993167.6</v>
       </c>
       <c r="BF8" s="13">
         <v>789535.8</v>
       </c>
       <c r="BG8" s="13">
         <v>1716249.5</v>
       </c>
       <c r="BH8" s="13">
         <v>2757362.9</v>
       </c>
       <c r="BI8" s="13">
         <v>4607778.7</v>
       </c>
       <c r="BJ8" s="13">
         <v>954241.6</v>
       </c>
       <c r="BK8" s="13">
         <v>2082484.2</v>
       </c>
       <c r="BL8" s="13">
         <v>3356229.8</v>
       </c>
-      <c r="BM8" s="25"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:66" ht="25.5">
+      <c r="BM8" s="13">
+        <v>5566519.5</v>
+      </c>
+      <c r="BN8" s="23"/>
+      <c r="BO8" s="23"/>
+    </row>
+    <row r="9" spans="1:67" ht="25.5">
       <c r="A9" s="17" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B9" s="11">
         <v>35886.400000000001</v>
       </c>
       <c r="C9" s="2">
         <v>70364.7</v>
       </c>
       <c r="D9" s="2">
         <v>106670.8</v>
       </c>
       <c r="E9" s="12">
         <v>219534.3</v>
       </c>
       <c r="F9" s="2">
         <v>40790.800000000003</v>
       </c>
       <c r="G9" s="13">
         <v>85000.6</v>
       </c>
       <c r="H9" s="13">
         <v>146626</v>
       </c>
       <c r="I9" s="14">
         <v>261684.9</v>
       </c>
@@ -5729,56 +5813,59 @@
       </c>
       <c r="BE9" s="13">
         <v>729430.8</v>
       </c>
       <c r="BF9" s="13">
         <v>143786.29999999999</v>
       </c>
       <c r="BG9" s="13">
         <v>299052.79999999999</v>
       </c>
       <c r="BH9" s="13">
         <v>507303.9</v>
       </c>
       <c r="BI9" s="13">
         <v>870437</v>
       </c>
       <c r="BJ9" s="13">
         <v>156837.79999999999</v>
       </c>
       <c r="BK9" s="13">
         <v>342981.9</v>
       </c>
       <c r="BL9" s="13">
         <v>598741.4</v>
       </c>
-      <c r="BM9" s="25"/>
-[...4 lines deleted...]
-        <v>99</v>
+      <c r="BM9" s="13">
+        <v>1034747.7</v>
+      </c>
+      <c r="BN9" s="23"/>
+      <c r="BO9" s="23"/>
+    </row>
+    <row r="10" spans="1:67" ht="25.5">
+      <c r="A10" s="22" t="s">
+        <v>97</v>
       </c>
       <c r="B10" s="11">
         <v>8393.2000000000007</v>
       </c>
       <c r="C10" s="2">
         <v>17797.400000000001</v>
       </c>
       <c r="D10" s="2">
         <v>27222.400000000001</v>
       </c>
       <c r="E10" s="12">
         <v>41667.9</v>
       </c>
       <c r="F10" s="2">
         <v>9830.2999999999993</v>
       </c>
       <c r="G10" s="13">
         <v>20010.400000000001</v>
       </c>
       <c r="H10" s="13">
         <v>30006.799999999999</v>
       </c>
       <c r="I10" s="14">
         <v>58710.1</v>
       </c>
@@ -5925,54 +6012,57 @@
       </c>
       <c r="BE10" s="13">
         <v>155543</v>
       </c>
       <c r="BF10" s="13">
         <v>40341.4</v>
       </c>
       <c r="BG10" s="13">
         <v>84300.5</v>
       </c>
       <c r="BH10" s="13">
         <v>123278.7</v>
       </c>
       <c r="BI10" s="13">
         <v>183280.1</v>
       </c>
       <c r="BJ10" s="13">
         <v>43171.3</v>
       </c>
       <c r="BK10" s="13">
         <v>90907</v>
       </c>
       <c r="BL10" s="13">
         <v>132479</v>
       </c>
-      <c r="BM10" s="25"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:66">
+      <c r="BM10" s="13">
+        <v>206224.9</v>
+      </c>
+      <c r="BN10" s="23"/>
+      <c r="BO10" s="23"/>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>88870.6</v>
       </c>
       <c r="C11" s="2">
         <v>239390.8</v>
       </c>
       <c r="D11" s="2">
         <v>464480.1</v>
       </c>
       <c r="E11" s="12">
         <v>713019.6</v>
       </c>
       <c r="F11" s="2">
         <v>102930.5</v>
       </c>
       <c r="G11" s="13">
         <v>267635.09999999998</v>
       </c>
       <c r="H11" s="13">
         <v>449627</v>
       </c>
       <c r="I11" s="14">
@@ -6121,54 +6211,57 @@
       </c>
       <c r="BE11" s="13">
         <v>2879745.7</v>
       </c>
       <c r="BF11" s="13">
         <v>443313.6</v>
       </c>
       <c r="BG11" s="13">
         <v>1023678.3</v>
       </c>
       <c r="BH11" s="13">
         <v>1795162.5</v>
       </c>
       <c r="BI11" s="13">
         <v>3504583</v>
       </c>
       <c r="BJ11" s="13">
         <v>580902.6</v>
       </c>
       <c r="BK11" s="13">
         <v>1237465.3</v>
       </c>
       <c r="BL11" s="13">
         <v>2106687.7999999998</v>
       </c>
-      <c r="BM11" s="25"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:66" s="4" customFormat="1">
+      <c r="BM11" s="13">
+        <v>4223005</v>
+      </c>
+      <c r="BN11" s="23"/>
+      <c r="BO11" s="23"/>
+    </row>
+    <row r="12" spans="1:67" s="4" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B13:B26)</f>
         <v>787091</v>
       </c>
       <c r="C12" s="19">
         <f>SUM(C13:C26)</f>
         <v>1822931.5</v>
       </c>
       <c r="D12" s="19">
         <f>SUM(D13:D26)</f>
         <v>2902650.9</v>
       </c>
       <c r="E12" s="9">
         <f>E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26</f>
         <v>4669569.9000000004</v>
       </c>
       <c r="F12" s="19">
         <f>SUM(F13:F26)</f>
         <v>965885</v>
       </c>
       <c r="G12" s="19">
         <f>SUM(G13:G26)</f>
@@ -6290,51 +6383,51 @@
       <c r="AM12" s="19">
         <f t="shared" si="9"/>
         <v>5550475.5</v>
       </c>
       <c r="AN12" s="19">
         <f t="shared" si="9"/>
         <v>8838711.0999999996</v>
       </c>
       <c r="AO12" s="19">
         <f t="shared" si="9"/>
         <v>13678664.9</v>
       </c>
       <c r="AP12" s="19">
         <f t="shared" si="9"/>
         <v>2809095.2</v>
       </c>
       <c r="AQ12" s="19">
         <f t="shared" si="9"/>
         <v>6012307.5</v>
       </c>
       <c r="AR12" s="19">
         <f t="shared" si="9"/>
         <v>9402161.5</v>
       </c>
       <c r="AS12" s="19">
-        <f t="shared" ref="AS12:BK12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BM12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>14422215.5</v>
       </c>
       <c r="AT12" s="19">
         <f t="shared" si="10"/>
         <v>3078278.5</v>
       </c>
       <c r="AU12" s="19">
         <f t="shared" si="10"/>
         <v>6873801.0999999996</v>
       </c>
       <c r="AV12" s="19">
         <f t="shared" si="10"/>
         <v>10780014.199999999</v>
       </c>
       <c r="AW12" s="19">
         <f t="shared" si="10"/>
         <v>16813021.699999999</v>
       </c>
       <c r="AX12" s="19">
         <f t="shared" si="10"/>
         <v>3686402.3</v>
       </c>
       <c r="AY12" s="19">
         <f t="shared" si="10"/>
         <v>8176298.4000000004</v>
@@ -6366,56 +6459,61 @@
       <c r="BF12" s="19">
         <f t="shared" si="10"/>
         <v>5313226.0999999996</v>
       </c>
       <c r="BG12" s="19">
         <f t="shared" si="10"/>
         <v>11643226.800000001</v>
       </c>
       <c r="BH12" s="19">
         <f t="shared" si="10"/>
         <v>18680365.300000001</v>
       </c>
       <c r="BI12" s="19">
         <f t="shared" si="10"/>
         <v>28323408.199999999</v>
       </c>
       <c r="BJ12" s="19">
         <f t="shared" si="10"/>
         <v>6225609</v>
       </c>
       <c r="BK12" s="19">
         <f t="shared" si="10"/>
         <v>13617564.6</v>
       </c>
       <c r="BL12" s="19">
+        <f t="shared" si="10"/>
         <v>22066838.100000001</v>
       </c>
-      <c r="BM12" s="25"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:66">
+      <c r="BM12" s="19">
+        <f t="shared" si="10"/>
+        <v>32075330</v>
+      </c>
+      <c r="BN12" s="23"/>
+      <c r="BO12" s="23"/>
+    </row>
+    <row r="13" spans="1:67">
       <c r="A13" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="11">
         <v>166952.1</v>
       </c>
       <c r="C13" s="2">
         <v>406764.5</v>
       </c>
       <c r="D13" s="2">
         <v>635363</v>
       </c>
       <c r="E13" s="12">
         <v>1233643.8999999999</v>
       </c>
       <c r="F13" s="2">
         <v>197580.6</v>
       </c>
       <c r="G13" s="13">
         <v>505154.4</v>
       </c>
       <c r="H13" s="13">
         <v>860007.6</v>
       </c>
       <c r="I13" s="14">
@@ -6564,54 +6662,57 @@
       </c>
       <c r="BE13" s="13">
         <v>7637850.2000000002</v>
       </c>
       <c r="BF13" s="13">
         <v>1267344.1000000001</v>
       </c>
       <c r="BG13" s="13">
         <v>2872573.7</v>
       </c>
       <c r="BH13" s="13">
         <v>4391817.5999999996</v>
       </c>
       <c r="BI13" s="13">
         <v>9103634.9000000004</v>
       </c>
       <c r="BJ13" s="13">
         <v>1486354.4</v>
       </c>
       <c r="BK13" s="13">
         <v>3437293.2</v>
       </c>
       <c r="BL13" s="13">
         <v>5314044.2</v>
       </c>
-      <c r="BM13" s="25"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:66">
+      <c r="BM13" s="13">
+        <v>11145941.4</v>
+      </c>
+      <c r="BN13" s="23"/>
+      <c r="BO13" s="23"/>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="11">
         <v>110581.7</v>
       </c>
       <c r="C14" s="2">
         <v>249665</v>
       </c>
       <c r="D14" s="2">
         <v>449337</v>
       </c>
       <c r="E14" s="12">
         <v>668247.80000000005</v>
       </c>
       <c r="F14" s="2">
         <v>135022</v>
       </c>
       <c r="G14" s="13">
         <v>284190.90000000002</v>
       </c>
       <c r="H14" s="13">
         <v>540874.1</v>
       </c>
       <c r="I14" s="14">
@@ -6760,54 +6861,57 @@
       </c>
       <c r="BE14" s="13">
         <v>2069539.3</v>
       </c>
       <c r="BF14" s="13">
         <v>528878.4</v>
       </c>
       <c r="BG14" s="13">
         <v>1140575.7</v>
       </c>
       <c r="BH14" s="13">
         <v>1902340.6</v>
       </c>
       <c r="BI14" s="13">
         <v>2387431.7999999998</v>
       </c>
       <c r="BJ14" s="13">
         <v>679770.7</v>
       </c>
       <c r="BK14" s="13">
         <v>1495308.7</v>
       </c>
       <c r="BL14" s="13">
         <v>2480182.9</v>
       </c>
-      <c r="BM14" s="25"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:66">
+      <c r="BM14" s="13">
+        <v>3028749.9</v>
+      </c>
+      <c r="BN14" s="23"/>
+      <c r="BO14" s="23"/>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="11">
         <v>12253.8</v>
       </c>
       <c r="C15" s="2">
         <v>26668.7</v>
       </c>
       <c r="D15" s="2">
         <v>43891.5</v>
       </c>
       <c r="E15" s="12">
         <v>82695.5</v>
       </c>
       <c r="F15" s="2">
         <v>15800.2</v>
       </c>
       <c r="G15" s="13">
         <v>34297.5</v>
       </c>
       <c r="H15" s="13">
         <v>56470.5</v>
       </c>
       <c r="I15" s="14">
@@ -6956,54 +7060,57 @@
       </c>
       <c r="BE15" s="13">
         <v>514659.8</v>
       </c>
       <c r="BF15" s="13">
         <v>75236.800000000003</v>
       </c>
       <c r="BG15" s="13">
         <v>163816.79999999999</v>
       </c>
       <c r="BH15" s="13">
         <v>283695.5</v>
       </c>
       <c r="BI15" s="13">
         <v>623158.80000000005</v>
       </c>
       <c r="BJ15" s="13">
         <v>84909.2</v>
       </c>
       <c r="BK15" s="13">
         <v>192932</v>
       </c>
       <c r="BL15" s="13">
         <v>341137.5</v>
       </c>
-      <c r="BM15" s="25"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:66">
+      <c r="BM15" s="13">
+        <v>701201.2</v>
+      </c>
+      <c r="BN15" s="23"/>
+      <c r="BO15" s="23"/>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>42576.3</v>
       </c>
       <c r="C16" s="2">
         <v>91247</v>
       </c>
       <c r="D16" s="2">
         <v>141680.20000000001</v>
       </c>
       <c r="E16" s="12">
         <v>250378.8</v>
       </c>
       <c r="F16" s="2">
         <v>51066.7</v>
       </c>
       <c r="G16" s="13">
         <v>115203.6</v>
       </c>
       <c r="H16" s="13">
         <v>204366.8</v>
       </c>
       <c r="I16" s="14">
@@ -7152,54 +7259,57 @@
       </c>
       <c r="BE16" s="13">
         <v>956167.3</v>
       </c>
       <c r="BF16" s="13">
         <v>226329.7</v>
       </c>
       <c r="BG16" s="13">
         <v>510532.5</v>
       </c>
       <c r="BH16" s="13">
         <v>850951.1</v>
       </c>
       <c r="BI16" s="13">
         <v>1109839.3999999999</v>
       </c>
       <c r="BJ16" s="13">
         <v>273044.7</v>
       </c>
       <c r="BK16" s="13">
         <v>593104.80000000005</v>
       </c>
       <c r="BL16" s="13">
         <v>1004647.4</v>
       </c>
-      <c r="BM16" s="25"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:66">
+      <c r="BM16" s="13">
+        <v>1345757.5</v>
+      </c>
+      <c r="BN16" s="23"/>
+      <c r="BO16" s="23"/>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>44039.1</v>
       </c>
       <c r="C17" s="2">
         <v>94193.5</v>
       </c>
       <c r="D17" s="2">
         <v>143845.9</v>
       </c>
       <c r="E17" s="12">
         <v>238673.1</v>
       </c>
       <c r="F17" s="2">
         <v>54224.6</v>
       </c>
       <c r="G17" s="13">
         <v>119341.7</v>
       </c>
       <c r="H17" s="13">
         <v>267732.2</v>
       </c>
       <c r="I17" s="14">
@@ -7348,54 +7458,57 @@
       </c>
       <c r="BE17" s="13">
         <v>1461998.2</v>
       </c>
       <c r="BF17" s="13">
         <v>243932.4</v>
       </c>
       <c r="BG17" s="13">
         <v>558564</v>
       </c>
       <c r="BH17" s="13">
         <v>885378.5</v>
       </c>
       <c r="BI17" s="13">
         <v>1728771.2</v>
       </c>
       <c r="BJ17" s="13">
         <v>315450.7</v>
       </c>
       <c r="BK17" s="13">
         <v>727909.9</v>
       </c>
       <c r="BL17" s="13">
         <v>1138010.2</v>
       </c>
-      <c r="BM17" s="25"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:66">
+      <c r="BM17" s="13">
+        <v>2166849</v>
+      </c>
+      <c r="BN17" s="23"/>
+      <c r="BO17" s="23"/>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="11">
         <v>18847.3</v>
       </c>
       <c r="C18" s="2">
         <v>44549.2</v>
       </c>
       <c r="D18" s="2">
         <v>82762.600000000006</v>
       </c>
       <c r="E18" s="12">
         <v>190165.1</v>
       </c>
       <c r="F18" s="2">
         <v>23358.3</v>
       </c>
       <c r="G18" s="13">
         <v>55345.7</v>
       </c>
       <c r="H18" s="13">
         <v>129150.3</v>
       </c>
       <c r="I18" s="14">
@@ -7544,54 +7657,57 @@
       </c>
       <c r="BE18" s="13">
         <v>483090.9</v>
       </c>
       <c r="BF18" s="13">
         <v>115799.9</v>
       </c>
       <c r="BG18" s="13">
         <v>290341.90000000002</v>
       </c>
       <c r="BH18" s="13">
         <v>637730.4</v>
       </c>
       <c r="BI18" s="13">
         <v>641860.30000000005</v>
       </c>
       <c r="BJ18" s="13">
         <v>137952.9</v>
       </c>
       <c r="BK18" s="13">
         <v>338104.5</v>
       </c>
       <c r="BL18" s="13">
         <v>729352.2</v>
       </c>
-      <c r="BM18" s="25"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:66">
+      <c r="BM18" s="13">
+        <v>815743.2</v>
+      </c>
+      <c r="BN18" s="23"/>
+      <c r="BO18" s="23"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="11">
         <v>79153.5</v>
       </c>
       <c r="C19" s="2">
         <v>199894.6</v>
       </c>
       <c r="D19" s="2">
         <v>299245</v>
       </c>
       <c r="E19" s="12">
         <v>487039.5</v>
       </c>
       <c r="F19" s="2">
         <v>99361</v>
       </c>
       <c r="G19" s="13">
         <v>254967.7</v>
       </c>
       <c r="H19" s="13">
         <v>395038</v>
       </c>
       <c r="I19" s="14">
@@ -7740,54 +7856,57 @@
       </c>
       <c r="BE19" s="13">
         <v>1646595.7</v>
       </c>
       <c r="BF19" s="13">
         <v>307639.40000000002</v>
       </c>
       <c r="BG19" s="13">
         <v>824076.2</v>
       </c>
       <c r="BH19" s="13">
         <v>1431596.4</v>
       </c>
       <c r="BI19" s="13">
         <v>1671721.2</v>
       </c>
       <c r="BJ19" s="13">
         <v>347872.2</v>
       </c>
       <c r="BK19" s="13">
         <v>832306.1</v>
       </c>
       <c r="BL19" s="13">
         <v>1526704.7</v>
       </c>
-      <c r="BM19" s="25"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:66" ht="25.5">
+      <c r="BM19" s="13">
+        <v>1814547.4</v>
+      </c>
+      <c r="BN19" s="23"/>
+      <c r="BO19" s="23"/>
+    </row>
+    <row r="20" spans="1:67" ht="25.5">
       <c r="A20" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11">
         <v>51202.6</v>
       </c>
       <c r="C20" s="2">
         <v>108219.2</v>
       </c>
       <c r="D20" s="2">
         <v>166723.5</v>
       </c>
       <c r="E20" s="12">
         <v>223504.1</v>
       </c>
       <c r="F20" s="2">
         <v>55370</v>
       </c>
       <c r="G20" s="13">
         <v>121785.4</v>
       </c>
       <c r="H20" s="13">
         <v>202678.2</v>
       </c>
       <c r="I20" s="14">
@@ -7936,54 +8055,57 @@
       </c>
       <c r="BE20" s="13">
         <v>1438814.1</v>
       </c>
       <c r="BF20" s="13">
         <v>270604.5</v>
       </c>
       <c r="BG20" s="13">
         <v>591154.6</v>
       </c>
       <c r="BH20" s="13">
         <v>987264.6</v>
       </c>
       <c r="BI20" s="13">
         <v>1637970.9</v>
       </c>
       <c r="BJ20" s="13">
         <v>288918.40000000002</v>
       </c>
       <c r="BK20" s="13">
         <v>624006.9</v>
       </c>
       <c r="BL20" s="13">
         <v>1056761.5</v>
       </c>
-      <c r="BM20" s="25"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:66" ht="25.5">
+      <c r="BM20" s="13">
+        <v>1717960.7</v>
+      </c>
+      <c r="BN20" s="23"/>
+      <c r="BO20" s="23"/>
+    </row>
+    <row r="21" spans="1:67" ht="25.5">
       <c r="A21" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="11">
         <v>61312.4</v>
       </c>
       <c r="C21" s="2">
         <v>144451.20000000001</v>
       </c>
       <c r="D21" s="2">
         <v>230601</v>
       </c>
       <c r="E21" s="12">
         <v>314832.2</v>
       </c>
       <c r="F21" s="2">
         <v>76128.100000000006</v>
       </c>
       <c r="G21" s="13">
         <v>157593.20000000001</v>
       </c>
       <c r="H21" s="13">
         <v>273887.5</v>
       </c>
       <c r="I21" s="14">
@@ -8132,54 +8254,57 @@
       </c>
       <c r="BE21" s="13">
         <v>1758286.1</v>
       </c>
       <c r="BF21" s="13">
         <v>432771.3</v>
       </c>
       <c r="BG21" s="13">
         <v>901001.9</v>
       </c>
       <c r="BH21" s="13">
         <v>1342364.1</v>
       </c>
       <c r="BI21" s="13">
         <v>1901246.2</v>
       </c>
       <c r="BJ21" s="13">
         <v>519043.9</v>
       </c>
       <c r="BK21" s="13">
         <v>1046013.6</v>
       </c>
       <c r="BL21" s="13">
         <v>1556995.9</v>
       </c>
-      <c r="BM21" s="25"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:66">
+      <c r="BM21" s="13">
+        <v>2164139.7000000002</v>
+      </c>
+      <c r="BN21" s="23"/>
+      <c r="BO21" s="23"/>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="11">
         <v>107855.1</v>
       </c>
       <c r="C22" s="2">
         <v>251509.2</v>
       </c>
       <c r="D22" s="2">
         <v>384203.6</v>
       </c>
       <c r="E22" s="12">
         <v>519160.7</v>
       </c>
       <c r="F22" s="2">
         <v>138666.9</v>
       </c>
       <c r="G22" s="13">
         <v>308159.2</v>
       </c>
       <c r="H22" s="13">
         <v>489564.5</v>
       </c>
       <c r="I22" s="14">
@@ -8328,54 +8453,57 @@
       </c>
       <c r="BE22" s="13">
         <v>3389531.4</v>
       </c>
       <c r="BF22" s="13">
         <v>1024976.8</v>
       </c>
       <c r="BG22" s="13">
         <v>2189988</v>
       </c>
       <c r="BH22" s="13">
         <v>3488951.1</v>
       </c>
       <c r="BI22" s="13">
         <v>3640259.4</v>
       </c>
       <c r="BJ22" s="13">
         <v>1161167.5</v>
       </c>
       <c r="BK22" s="13">
         <v>2474026.9</v>
       </c>
       <c r="BL22" s="13">
         <v>4068784.2</v>
       </c>
-      <c r="BM22" s="25"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:66">
+      <c r="BM22" s="13">
+        <v>3424954.5</v>
+      </c>
+      <c r="BN22" s="23"/>
+      <c r="BO22" s="23"/>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="11">
         <v>52013.5</v>
       </c>
       <c r="C23" s="2">
         <v>126764.5</v>
       </c>
       <c r="D23" s="2">
         <v>197335.4</v>
       </c>
       <c r="E23" s="12">
         <v>266525.7</v>
       </c>
       <c r="F23" s="2">
         <v>69202.899999999994</v>
       </c>
       <c r="G23" s="13">
         <v>153289.4</v>
       </c>
       <c r="H23" s="13">
         <v>256665.3</v>
       </c>
       <c r="I23" s="14">
@@ -8524,54 +8652,57 @@
       </c>
       <c r="BE23" s="13">
         <v>1941373.7</v>
       </c>
       <c r="BF23" s="13">
         <v>469517.3</v>
       </c>
       <c r="BG23" s="13">
         <v>982559.6</v>
       </c>
       <c r="BH23" s="13">
         <v>1460018.7</v>
       </c>
       <c r="BI23" s="13">
         <v>2267386.2000000002</v>
       </c>
       <c r="BJ23" s="13">
         <v>528369.30000000005</v>
       </c>
       <c r="BK23" s="13">
         <v>1145209</v>
       </c>
       <c r="BL23" s="13">
         <v>1703534.5</v>
       </c>
-      <c r="BM23" s="25"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:66">
+      <c r="BM23" s="13">
+        <v>1903391.8</v>
+      </c>
+      <c r="BN23" s="23"/>
+      <c r="BO23" s="23"/>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="11">
         <v>17560.400000000001</v>
       </c>
       <c r="C24" s="2">
         <v>38577.699999999997</v>
       </c>
       <c r="D24" s="2">
         <v>59062.400000000001</v>
       </c>
       <c r="E24" s="12">
         <v>82043.600000000006</v>
       </c>
       <c r="F24" s="2">
         <v>22028.5</v>
       </c>
       <c r="G24" s="13">
         <v>44616.5</v>
       </c>
       <c r="H24" s="13">
         <v>74787.899999999994</v>
       </c>
       <c r="I24" s="14">
@@ -8720,54 +8851,57 @@
       </c>
       <c r="BE24" s="13">
         <v>555739.4</v>
       </c>
       <c r="BF24" s="13">
         <v>159726.79999999999</v>
       </c>
       <c r="BG24" s="13">
         <v>277743.09999999998</v>
       </c>
       <c r="BH24" s="13">
         <v>377194.6</v>
       </c>
       <c r="BI24" s="13">
         <v>667557.69999999995</v>
       </c>
       <c r="BJ24" s="13">
         <v>198332.1</v>
       </c>
       <c r="BK24" s="13">
         <v>338566</v>
       </c>
       <c r="BL24" s="13">
         <v>452723</v>
       </c>
-      <c r="BM24" s="25"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:66" ht="14.45" customHeight="1">
+      <c r="BM24" s="13">
+        <v>800139.2</v>
+      </c>
+      <c r="BN24" s="23"/>
+      <c r="BO24" s="23"/>
+    </row>
+    <row r="25" spans="1:67" ht="14.45" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="11">
         <v>21501.8</v>
       </c>
       <c r="C25" s="2">
         <v>37683.5</v>
       </c>
       <c r="D25" s="2">
         <v>64502.6</v>
       </c>
       <c r="E25" s="12">
         <v>107486.6</v>
       </c>
       <c r="F25" s="2">
         <v>25908</v>
       </c>
       <c r="G25" s="13">
         <v>55859.7</v>
       </c>
       <c r="H25" s="13">
         <v>108298.2</v>
       </c>
       <c r="I25" s="14">
@@ -8916,54 +9050,57 @@
       </c>
       <c r="BE25" s="13">
         <v>503057.6</v>
       </c>
       <c r="BF25" s="13">
         <v>178523</v>
       </c>
       <c r="BG25" s="13">
         <v>302128.8</v>
       </c>
       <c r="BH25" s="13">
         <v>581200.80000000005</v>
       </c>
       <c r="BI25" s="13">
         <v>649368.9</v>
       </c>
       <c r="BJ25" s="13">
         <v>181781.2</v>
       </c>
       <c r="BK25" s="13">
         <v>330341</v>
       </c>
       <c r="BL25" s="13">
         <v>626206.69999999995</v>
       </c>
-      <c r="BM25" s="25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:66" ht="38.25">
+      <c r="BM25" s="13">
+        <v>761822.3</v>
+      </c>
+      <c r="BN25" s="23"/>
+      <c r="BO25" s="23"/>
+    </row>
+    <row r="26" spans="1:67" ht="38.25">
       <c r="A26" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="11">
         <v>1241.4000000000001</v>
       </c>
       <c r="C26" s="2">
         <v>2743.7</v>
       </c>
       <c r="D26" s="2">
         <v>4097.2</v>
       </c>
       <c r="E26" s="12">
         <v>5173.3</v>
       </c>
       <c r="F26" s="2">
         <v>2167.1999999999998</v>
       </c>
       <c r="G26" s="13">
         <v>4730.7</v>
       </c>
       <c r="H26" s="13">
         <v>6660.8</v>
       </c>
       <c r="I26" s="14">
@@ -9112,54 +9249,57 @@
       </c>
       <c r="BE26" s="13">
         <v>201231.5</v>
       </c>
       <c r="BF26" s="13">
         <v>11945.7</v>
       </c>
       <c r="BG26" s="13">
         <v>38170</v>
       </c>
       <c r="BH26" s="13">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="13">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="13">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="13">
         <v>42442</v>
       </c>
       <c r="BL26" s="13">
         <v>67753.2</v>
       </c>
-      <c r="BM26" s="25"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:66" s="4" customFormat="1">
+      <c r="BM26" s="13">
+        <v>284132.2</v>
+      </c>
+      <c r="BN26" s="23"/>
+      <c r="BO26" s="23"/>
+    </row>
+    <row r="27" spans="1:67" s="4" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <f t="shared" ref="B27:Q27" si="11">B4+B12</f>
         <v>1209374</v>
       </c>
       <c r="C27" s="19">
         <f t="shared" si="11"/>
         <v>2794803.3</v>
       </c>
       <c r="D27" s="19">
         <f t="shared" si="11"/>
         <v>4536583.5</v>
       </c>
       <c r="E27" s="9">
         <f t="shared" si="11"/>
         <v>7492514.9000000004</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="11"/>
         <v>1469455.6</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="11"/>
@@ -9286,51 +9426,51 @@
       <c r="AL27" s="19">
         <f t="shared" ref="AL27:AQ27" si="14">AL4+AL12</f>
         <v>3509574.9</v>
       </c>
       <c r="AM27" s="19">
         <f t="shared" si="14"/>
         <v>8321938.5</v>
       </c>
       <c r="AN27" s="19">
         <f t="shared" si="14"/>
         <v>13315631.5</v>
       </c>
       <c r="AO27" s="19">
         <f t="shared" si="14"/>
         <v>21199133.199999999</v>
       </c>
       <c r="AP27" s="19">
         <f t="shared" si="14"/>
         <v>3990912.7</v>
       </c>
       <c r="AQ27" s="19">
         <f t="shared" si="14"/>
         <v>8944561.4000000004</v>
       </c>
       <c r="AR27" s="19">
-        <f t="shared" ref="AR27:BK27" si="15">AR4+AR12</f>
+        <f t="shared" ref="AR27:BM27" si="15">AR4+AR12</f>
         <v>14149288</v>
       </c>
       <c r="AS27" s="19">
         <f t="shared" si="15"/>
         <v>22038361.399999999</v>
       </c>
       <c r="AT27" s="19">
         <f t="shared" si="15"/>
         <v>4478112.5999999996</v>
       </c>
       <c r="AU27" s="19">
         <f t="shared" si="15"/>
         <v>10236473</v>
       </c>
       <c r="AV27" s="19">
         <f t="shared" si="15"/>
         <v>16378797.1</v>
       </c>
       <c r="AW27" s="19">
         <f t="shared" si="15"/>
         <v>26151537.800000001</v>
       </c>
       <c r="AX27" s="19">
         <f t="shared" si="15"/>
         <v>5312839.4000000004</v>
@@ -9366,68 +9506,83 @@
       <c r="BF27" s="19">
         <f t="shared" si="15"/>
         <v>7452246.9000000004</v>
       </c>
       <c r="BG27" s="19">
         <f t="shared" si="15"/>
         <v>16882556.199999999</v>
       </c>
       <c r="BH27" s="19">
         <f t="shared" si="15"/>
         <v>26987231.300000001</v>
       </c>
       <c r="BI27" s="19">
         <f t="shared" si="15"/>
         <v>42403123.299999997</v>
       </c>
       <c r="BJ27" s="19">
         <f t="shared" si="15"/>
         <v>8767049.3000000007</v>
       </c>
       <c r="BK27" s="19">
         <f t="shared" si="15"/>
         <v>19708690.199999999</v>
       </c>
       <c r="BL27" s="19">
+        <f t="shared" si="15"/>
         <v>31744353.5</v>
       </c>
-      <c r="BM27" s="25"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:66">
+      <c r="BM27" s="19">
+        <f t="shared" si="15"/>
+        <v>48771970.899999999</v>
+      </c>
+      <c r="BN27" s="23"/>
+      <c r="BO27" s="23"/>
+    </row>
+    <row r="28" spans="1:67">
       <c r="V28" s="21"/>
       <c r="W28" s="21"/>
       <c r="BI28" s="21"/>
     </row>
-    <row r="29" spans="1:66" ht="39" customHeight="1">
-[...6 lines deleted...]
-        <v>96</v>
+    <row r="29" spans="1:67" ht="29.25" customHeight="1">
+      <c r="A29" s="84" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" ht="35.25">
+      <c r="A30" s="85" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" ht="35.25">
+      <c r="A31" s="85" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" s="86" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 