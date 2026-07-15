--- v1 (2026-05-14)
+++ v2 (2026-07-15)
@@ -1,361 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28800" windowHeight="12645" tabRatio="815"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14310" windowHeight="12375" tabRatio="815"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="6" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="7" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ОКЭД (ГК РК 03-2003)'!$A$1:$A$26</definedName>
   </definedNames>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BN6" i="2" l="1"/>
+  <c r="BN12" i="2" l="1"/>
+  <c r="BN4" i="2"/>
+  <c r="BM6" i="2"/>
+  <c r="BM4" i="2" s="1"/>
+  <c r="BM27" i="2" s="1"/>
   <c r="BM12" i="2"/>
-  <c r="BM4"/>
-[...4 lines deleted...]
-  <c r="BL27" s="1"/>
+  <c r="BN27" i="2" l="1"/>
+  <c r="BL12" i="2"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2"/>
+  <c r="BL27" i="2" s="1"/>
   <c r="L16" i="7" l="1"/>
-  <c r="K16"/>
-[...51 lines deleted...]
-  <c r="F26" s="1"/>
+  <c r="K16" i="7"/>
+  <c r="J16" i="7"/>
+  <c r="I16" i="7"/>
+  <c r="H16" i="7"/>
+  <c r="G16" i="7"/>
+  <c r="F16" i="7"/>
+  <c r="E16" i="7"/>
+  <c r="D16" i="7"/>
+  <c r="C16" i="7"/>
+  <c r="B16" i="7"/>
+  <c r="M13" i="7"/>
+  <c r="L13" i="7"/>
+  <c r="K13" i="7"/>
+  <c r="J13" i="7"/>
+  <c r="I13" i="7"/>
+  <c r="H13" i="7"/>
+  <c r="G13" i="7"/>
+  <c r="F13" i="7"/>
+  <c r="E13" i="7"/>
+  <c r="D13" i="7"/>
+  <c r="C13" i="7"/>
+  <c r="B13" i="7"/>
+  <c r="L8" i="7"/>
+  <c r="L4" i="7" s="1"/>
+  <c r="L26" i="7" s="1"/>
+  <c r="K8" i="7"/>
+  <c r="J8" i="7"/>
+  <c r="I8" i="7"/>
+  <c r="H8" i="7"/>
+  <c r="G8" i="7"/>
+  <c r="F8" i="7"/>
+  <c r="E8" i="7"/>
+  <c r="D8" i="7"/>
+  <c r="C8" i="7"/>
+  <c r="B8" i="7"/>
+  <c r="B6" i="7"/>
+  <c r="B5" i="7" s="1"/>
+  <c r="B4" i="7" s="1"/>
+  <c r="B26" i="7" s="1"/>
+  <c r="K5" i="7"/>
+  <c r="J5" i="7"/>
+  <c r="I5" i="7"/>
+  <c r="H5" i="7"/>
+  <c r="G5" i="7"/>
+  <c r="F5" i="7"/>
+  <c r="E5" i="7"/>
+  <c r="D5" i="7"/>
+  <c r="C5" i="7"/>
+  <c r="M4" i="7"/>
+  <c r="J4" i="7"/>
+  <c r="F4" i="7"/>
+  <c r="F26" i="7" s="1"/>
   <c r="I8" i="6"/>
-  <c r="I25" s="1"/>
-[...27 lines deleted...]
-  <c r="H26" s="1"/>
+  <c r="I25" i="6" s="1"/>
+  <c r="H8" i="6"/>
+  <c r="H25" i="6" s="1"/>
+  <c r="G8" i="6"/>
+  <c r="G25" i="6" s="1"/>
+  <c r="F8" i="6"/>
+  <c r="F25" i="6" s="1"/>
+  <c r="E8" i="6"/>
+  <c r="E25" i="6" s="1"/>
+  <c r="D8" i="6"/>
+  <c r="D25" i="6" s="1"/>
+  <c r="C8" i="6"/>
+  <c r="C25" i="6" s="1"/>
+  <c r="B8" i="6"/>
+  <c r="B25" i="6" s="1"/>
+  <c r="J26" i="7" l="1"/>
+  <c r="E4" i="7"/>
+  <c r="I4" i="7"/>
+  <c r="I26" i="7" s="1"/>
+  <c r="E26" i="7"/>
+  <c r="C4" i="7"/>
+  <c r="C26" i="7" s="1"/>
+  <c r="G4" i="7"/>
+  <c r="G26" i="7" s="1"/>
+  <c r="K4" i="7"/>
+  <c r="K26" i="7" s="1"/>
+  <c r="D4" i="7"/>
+  <c r="D26" i="7" s="1"/>
+  <c r="H4" i="7"/>
+  <c r="H26" i="7" s="1"/>
   <c r="BK6" i="2"/>
-  <c r="BK4" s="1"/>
-[...186 lines deleted...]
-  <c r="AW27"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK12" i="2"/>
+  <c r="BI12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BK27" i="2" l="1"/>
+  <c r="BI27" i="2"/>
+  <c r="BJ12" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ27" i="2" l="1"/>
+  <c r="BH6" i="2"/>
+  <c r="BG6" i="2"/>
+  <c r="BH4" i="2" l="1"/>
+  <c r="BH12" i="2"/>
+  <c r="BH27" i="2" l="1"/>
+  <c r="BE12" i="2"/>
+  <c r="BE6" i="2"/>
+  <c r="BE4" i="2" s="1"/>
+  <c r="BG4" i="2"/>
+  <c r="BG12" i="2"/>
+  <c r="BE27" i="2" l="1"/>
+  <c r="BG27" i="2"/>
+  <c r="BF12" i="2"/>
+  <c r="BF6" i="2"/>
+  <c r="BF4" i="2" s="1"/>
+  <c r="BF27" i="2" l="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BD27" i="2" l="1"/>
+  <c r="BC27" i="2"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BA27" i="2" l="1"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BB12" i="2"/>
+  <c r="BB27" i="2" l="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AZ27" i="2" l="1"/>
+  <c r="AY12" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AY27" i="2" l="1"/>
+  <c r="AX12" i="2" l="1"/>
+  <c r="AX4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AK4" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="AA27" i="2" s="1"/>
+  <c r="AA12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="R27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="G12" i="2"/>
+  <c r="G4" i="2"/>
+  <c r="F6" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="F12" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="W12" i="2"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="D12" i="2"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="C12" i="2"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="V12" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="N27" i="2"/>
+  <c r="O27" i="2"/>
+  <c r="P27" i="2"/>
+  <c r="S27" i="2"/>
+  <c r="T27" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF27" i="2" s="1"/>
+  <c r="AG12" i="2"/>
+  <c r="AG4" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH27" i="2" s="1"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AP27" i="2"/>
+  <c r="AR27" i="2"/>
+  <c r="AJ27" i="2" l="1"/>
+  <c r="B27" i="2"/>
+  <c r="AS27" i="2"/>
+  <c r="X27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="W27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="Q27" i="2"/>
+  <c r="Y27" i="2"/>
+  <c r="AO27" i="2"/>
+  <c r="M27" i="2"/>
+  <c r="U27" i="2"/>
+  <c r="AT27" i="2"/>
+  <c r="AV27" i="2"/>
+  <c r="AX27" i="2"/>
+  <c r="V27" i="2"/>
+  <c r="AB27" i="2"/>
+  <c r="AM27" i="2"/>
+  <c r="AQ27" i="2"/>
+  <c r="AG27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="AI27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="AE27" i="2"/>
+  <c r="AK27" i="2"/>
+  <c r="AU27" i="2"/>
+  <c r="AD27" i="2"/>
+  <c r="AL27" i="2"/>
+  <c r="AN27" i="2"/>
+  <c r="Z27" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="AW27" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="177">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Производство услуг</t>
   </si>
   <si>
     <t>Торговля, ремонт автомобилей и изделий домашнего пользования</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -902,56 +907,50 @@
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Транспорт</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve"> 9 месяцев 2025 года</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
-  </si>
-[...4 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
   <si>
     <t>С 1990 года</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
@@ -1024,71 +1023,80 @@
       </rPr>
       <t xml:space="preserve">Данные за январь-декабрь 2025 года рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>предварительные данные</t>
     </r>
   </si>
+  <si>
+    <t xml:space="preserve"> 1 квартал 2026 года</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ермагамбетова А.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="13">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...11 lines deleted...]
-    <numFmt numFmtId="170" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="#,##0.0"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1221,77 +1229,60 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...9 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -1382,368 +1373,368 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="20" fillId="0" borderId="6" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="20" fillId="0" borderId="6" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="2" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="3" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
@@ -1854,84 +1845,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2063,2229 +2056,2227 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="68"/>
-      <c r="B1" s="68"/>
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="69" t="s">
         <v>99</v>
       </c>
-      <c r="B2" s="71">
+      <c r="B2" s="70">
         <v>111301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="70" t="s">
+      <c r="A3" s="69" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="72" t="s">
+      <c r="B3" s="71" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="69" t="s">
         <v>101</v>
       </c>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="74" t="s">
+      <c r="A5" s="73" t="s">
         <v>102</v>
       </c>
-      <c r="B5" s="72" t="s">
+      <c r="B5" s="71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="74" t="s">
+      <c r="A6" s="73" t="s">
         <v>103</v>
       </c>
-      <c r="B6" s="72" t="s">
-        <v>168</v>
+      <c r="B6" s="71" t="s">
+        <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="70" t="s">
+      <c r="A7" s="69" t="s">
         <v>104</v>
       </c>
-      <c r="B7" s="75" t="s">
+      <c r="B7" s="74" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="70" t="s">
+      <c r="A8" s="69" t="s">
         <v>105</v>
       </c>
-      <c r="B8" s="73" t="s">
+      <c r="B8" s="72" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="69.75" customHeight="1">
-      <c r="A9" s="70" t="s">
+      <c r="A9" s="69" t="s">
         <v>106</v>
       </c>
-      <c r="B9" s="75" t="s">
+      <c r="B9" s="74" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="70" t="s">
+      <c r="A10" s="69" t="s">
         <v>107</v>
       </c>
-      <c r="B10" s="75" t="s">
-        <v>167</v>
+      <c r="B10" s="74" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="70" t="s">
+      <c r="A11" s="69" t="s">
         <v>108</v>
       </c>
-      <c r="B11" s="76"/>
+      <c r="B11" s="75"/>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="70" t="s">
+      <c r="A12" s="69" t="s">
         <v>109</v>
       </c>
-      <c r="B12" s="77" t="s">
+      <c r="B12" s="76" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="78" t="s">
+      <c r="A13" s="77" t="s">
         <v>111</v>
       </c>
-      <c r="B13" s="77" t="s">
+      <c r="B13" s="76" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5" customHeight="1">
       <c r="A14" s="88" t="s">
         <v>112</v>
       </c>
-      <c r="B14" s="87" t="s">
-        <v>169</v>
+      <c r="B14" s="85" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="25.5" customHeight="1">
       <c r="A15" s="89"/>
-      <c r="B15" s="87" t="s">
-        <v>170</v>
+      <c r="B15" s="85" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="90"/>
-      <c r="B16" s="87" t="s">
+      <c r="B16" s="85" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="78" t="s">
+      <c r="A17" s="77" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="77" t="s">
+      <c r="B17" s="76" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="70" t="s">
+      <c r="A18" s="69" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="79">
-        <v>46135</v>
+      <c r="B18" s="78">
+        <v>46203</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="70" t="s">
+      <c r="A19" s="69" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="79">
-        <v>46203</v>
+      <c r="B19" s="78">
+        <v>46237</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="70" t="s">
+      <c r="A20" s="69" t="s">
         <v>116</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="72" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="70" t="s">
+      <c r="A21" s="69" t="s">
         <v>117</v>
       </c>
-      <c r="B21" s="73" t="s">
-        <v>165</v>
+      <c r="B21" s="72" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="70" t="s">
+      <c r="A22" s="69" t="s">
         <v>118</v>
       </c>
-      <c r="B22" s="80" t="s">
+      <c r="B22" s="79" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:2">
-      <c r="A23" s="70" t="s">
+      <c r="A23" s="69" t="s">
         <v>119</v>
       </c>
-      <c r="B23" s="81" t="s">
-        <v>166</v>
+      <c r="B23" s="86" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="24" spans="1:2">
-      <c r="A24" s="69"/>
-      <c r="B24" s="82"/>
+      <c r="A24" s="68"/>
+      <c r="B24" s="80"/>
     </row>
     <row r="25" spans="1:2">
-      <c r="B25" s="27"/>
+      <c r="B25" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
-    <hyperlink ref="B23" r:id="rId3" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="23" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="23" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="23" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="23" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="24"/>
+      <c r="B11" s="23"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="24" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="24"/>
+      <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="24"/>
+      <c r="B14" s="23"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="26" t="s">
+      <c r="B18" s="25" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="55.42578125" style="29" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="20.7109375" style="29"/>
+    <col min="1" max="1" width="55.42578125" style="28" customWidth="1"/>
+    <col min="2" max="9" width="11" style="28" customWidth="1"/>
+    <col min="10" max="10" width="10" style="28" customWidth="1"/>
+    <col min="11" max="14" width="11.140625" style="28" customWidth="1"/>
+    <col min="15" max="15" width="9.85546875" style="28" customWidth="1"/>
+    <col min="16" max="16" width="10.5703125" style="28" customWidth="1"/>
+    <col min="17" max="17" width="10.42578125" style="28" customWidth="1"/>
+    <col min="18" max="16384" width="20.7109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="19.5" customHeight="1">
-      <c r="A1" s="83" t="s">
+      <c r="A1" s="81" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="83"/>
-[...6 lines deleted...]
-      <c r="I1" s="28"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="30"/>
-[...7 lines deleted...]
-      <c r="I2" s="28"/>
+      <c r="A2" s="29"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
     </row>
     <row r="3" spans="1:9" ht="18" customHeight="1">
       <c r="A3" s="91" t="s">
         <v>138</v>
       </c>
       <c r="B3" s="91" t="s">
         <v>139</v>
       </c>
       <c r="C3" s="91"/>
       <c r="D3" s="91"/>
       <c r="E3" s="91" t="s">
         <v>43</v>
       </c>
       <c r="F3" s="91"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
     </row>
-    <row r="4" spans="1:9" s="31" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:9" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="91"/>
-      <c r="B4" s="60">
+      <c r="B4" s="59">
         <v>1990</v>
       </c>
-      <c r="C4" s="60">
+      <c r="C4" s="59">
         <v>1991</v>
       </c>
-      <c r="D4" s="60">
+      <c r="D4" s="59">
         <v>1992</v>
       </c>
-      <c r="E4" s="60">
+      <c r="E4" s="59">
         <v>1993</v>
       </c>
-      <c r="F4" s="60">
+      <c r="F4" s="59">
         <v>1994</v>
       </c>
-      <c r="G4" s="60">
+      <c r="G4" s="59">
         <v>1995</v>
       </c>
-      <c r="H4" s="60">
+      <c r="H4" s="59">
         <v>1996</v>
       </c>
-      <c r="I4" s="60">
+      <c r="I4" s="59">
         <v>1997</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="33">
+      <c r="B5" s="32">
         <v>5070.6000000000004</v>
       </c>
-      <c r="C5" s="33">
+      <c r="C5" s="32">
         <v>9138.5</v>
       </c>
-      <c r="D5" s="33">
+      <c r="D5" s="32">
         <v>133535</v>
       </c>
-      <c r="E5" s="33">
+      <c r="E5" s="32">
         <v>3611.1</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="32">
         <v>46744.2</v>
       </c>
-      <c r="G5" s="33">
+      <c r="G5" s="32">
         <v>98396.5</v>
       </c>
-      <c r="H5" s="33">
+      <c r="H5" s="32">
         <v>135870.39999999999</v>
       </c>
-      <c r="I5" s="33">
+      <c r="I5" s="32">
         <v>162471.6</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="34" t="s">
         <v>140</v>
       </c>
-      <c r="B6" s="34">
+      <c r="B6" s="33">
         <v>4541.8</v>
       </c>
-      <c r="C6" s="34">
+      <c r="C6" s="33">
         <v>6148.7</v>
       </c>
-      <c r="D6" s="34">
+      <c r="D6" s="33">
         <v>86293.4</v>
       </c>
-      <c r="E6" s="34">
+      <c r="E6" s="33">
         <v>1793.4</v>
       </c>
-      <c r="F6" s="34">
+      <c r="F6" s="33">
         <v>18916.599999999999</v>
       </c>
-      <c r="G6" s="34">
+      <c r="G6" s="33">
         <v>20663.099999999999</v>
       </c>
-      <c r="H6" s="34">
+      <c r="H6" s="33">
         <v>44332.7</v>
       </c>
-      <c r="I6" s="34">
+      <c r="I6" s="33">
         <v>32947.800000000003</v>
       </c>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="34">
+      <c r="B7" s="33">
         <v>3157.8</v>
       </c>
-      <c r="C7" s="34">
+      <c r="C7" s="33">
         <v>4458.3</v>
       </c>
-      <c r="D7" s="34">
+      <c r="D7" s="33">
         <v>61344.2</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="33">
         <v>1753</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="33">
         <v>17996.400000000001</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="33">
         <v>39281.9</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="33">
         <v>36155.300000000003</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I7" s="33">
         <v>34871</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="35" t="s">
+      <c r="A8" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="33">
         <f>SUM(B9:B10)</f>
         <v>2613.1</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="33">
         <f t="shared" ref="C8:I8" si="0">SUM(C9:C10)</f>
         <v>4111.1000000000004</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="33">
         <f t="shared" si="0"/>
         <v>56180.3</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="33">
         <f t="shared" si="0"/>
         <v>1780.7</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="33">
         <f t="shared" si="0"/>
         <v>18028.2</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="33">
         <f t="shared" si="0"/>
         <v>40593.300000000003</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="33">
         <f t="shared" si="0"/>
         <v>51383.8</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="33">
         <f t="shared" si="0"/>
         <v>62376.4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="35" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="34">
+      <c r="B9" s="33">
         <v>2371.9</v>
       </c>
-      <c r="C9" s="34">
+      <c r="C9" s="33">
         <v>3683.7</v>
       </c>
-      <c r="D9" s="34">
+      <c r="D9" s="33">
         <v>51210.1</v>
       </c>
-      <c r="E9" s="34">
+      <c r="E9" s="33">
         <v>1637.7</v>
       </c>
-      <c r="F9" s="34">
+      <c r="F9" s="33">
         <v>16071.5</v>
       </c>
-      <c r="G9" s="34">
+      <c r="G9" s="33">
         <v>34022.300000000003</v>
       </c>
-      <c r="H9" s="34">
+      <c r="H9" s="33">
         <v>39899.599999999999</v>
       </c>
-      <c r="I9" s="34">
+      <c r="I9" s="33">
         <v>51379.1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="35" t="s">
         <v>142</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="33">
         <v>241.2</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="33">
         <v>427.4</v>
       </c>
-      <c r="D10" s="34">
+      <c r="D10" s="33">
         <v>4970.2</v>
       </c>
-      <c r="E10" s="34">
+      <c r="E10" s="33">
         <v>143</v>
       </c>
-      <c r="F10" s="34">
+      <c r="F10" s="33">
         <v>1956.7</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="33">
         <v>6571</v>
       </c>
-      <c r="H10" s="34">
+      <c r="H10" s="33">
         <v>11484.2</v>
       </c>
-      <c r="I10" s="34">
+      <c r="I10" s="33">
         <v>10997.3</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="34" t="s">
         <v>143</v>
       </c>
-      <c r="B11" s="34">
+      <c r="B11" s="33">
         <v>1266</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C11" s="33">
         <v>1821.4</v>
       </c>
-      <c r="D11" s="34">
+      <c r="D11" s="33">
         <v>27448.9</v>
       </c>
-      <c r="E11" s="34">
+      <c r="E11" s="33">
         <v>812.9</v>
       </c>
-      <c r="F11" s="34">
+      <c r="F11" s="33">
         <v>9071.7000000000007</v>
       </c>
-      <c r="G11" s="34">
+      <c r="G11" s="33">
         <v>25983.4</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="33">
         <v>46670</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="33">
         <v>51119</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A12" s="35" t="s">
+      <c r="A12" s="34" t="s">
         <v>144</v>
       </c>
-      <c r="B12" s="34">
+      <c r="B12" s="33">
         <v>64.900000000000006</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="33">
         <v>90</v>
       </c>
-      <c r="D12" s="34">
+      <c r="D12" s="33">
         <v>728.2</v>
       </c>
-      <c r="E12" s="34">
+      <c r="E12" s="33">
         <v>25.8</v>
       </c>
-      <c r="F12" s="34">
+      <c r="F12" s="33">
         <v>190.1</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="33">
         <v>519.9</v>
       </c>
-      <c r="H12" s="34">
+      <c r="H12" s="33">
         <v>474.4</v>
       </c>
-      <c r="I12" s="34">
+      <c r="I12" s="33">
         <v>938.5</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A13" s="35" t="s">
+      <c r="A13" s="34" t="s">
         <v>145</v>
       </c>
-      <c r="B13" s="34">
+      <c r="B13" s="33">
         <v>210.5</v>
       </c>
-      <c r="C13" s="34">
+      <c r="C13" s="33">
         <v>312.2</v>
       </c>
-      <c r="D13" s="34">
+      <c r="D13" s="33">
         <v>4360.5</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="33">
         <v>60.7</v>
       </c>
-      <c r="F13" s="34">
+      <c r="F13" s="33">
         <v>982.7</v>
       </c>
-      <c r="G13" s="34">
+      <c r="G13" s="33">
         <v>3306.7</v>
       </c>
-      <c r="H13" s="34">
+      <c r="H13" s="33">
         <v>3422</v>
       </c>
-      <c r="I13" s="34">
+      <c r="I13" s="33">
         <v>5217.5</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="35" t="s">
+      <c r="A14" s="34" t="s">
         <v>146</v>
       </c>
-      <c r="B14" s="34">
+      <c r="B14" s="33">
         <v>276.10000000000002</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="33">
         <v>454.6</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="33">
         <v>5482.2</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="33">
         <v>188.7</v>
       </c>
-      <c r="F14" s="34">
+      <c r="F14" s="33">
         <v>992.4</v>
       </c>
-      <c r="G14" s="34">
+      <c r="G14" s="33">
         <v>3461</v>
       </c>
-      <c r="H14" s="34">
+      <c r="H14" s="33">
         <v>8182.6</v>
       </c>
-      <c r="I14" s="34">
+      <c r="I14" s="33">
         <v>9030.6</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="35" t="s">
+      <c r="A15" s="34" t="s">
         <v>147</v>
       </c>
-      <c r="B15" s="34">
+      <c r="B15" s="33">
         <v>418.9</v>
       </c>
-      <c r="C15" s="34">
+      <c r="C15" s="33">
         <v>524.20000000000005</v>
       </c>
-      <c r="D15" s="34">
+      <c r="D15" s="33">
         <v>5930.8</v>
       </c>
-      <c r="E15" s="34">
+      <c r="E15" s="33">
         <v>226</v>
       </c>
-      <c r="F15" s="34">
+      <c r="F15" s="33">
         <v>4583.7</v>
       </c>
-      <c r="G15" s="34">
+      <c r="G15" s="33">
         <v>13560.6</v>
       </c>
-      <c r="H15" s="34">
+      <c r="H15" s="33">
         <v>28771.5</v>
       </c>
-      <c r="I15" s="34">
+      <c r="I15" s="33">
         <v>42400</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A16" s="35" t="s">
+      <c r="A16" s="34" t="s">
         <v>148</v>
       </c>
-      <c r="B16" s="37">
+      <c r="B16" s="36">
         <v>66.400000000000006</v>
       </c>
-      <c r="C16" s="37">
+      <c r="C16" s="36">
         <v>103.8</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="36">
         <v>2624.7</v>
       </c>
-      <c r="E16" s="37">
+      <c r="E16" s="36">
         <v>51.6</v>
       </c>
-      <c r="F16" s="37">
+      <c r="F16" s="36">
         <v>463.6</v>
       </c>
-      <c r="G16" s="37">
+      <c r="G16" s="36">
         <v>1663</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="36">
         <v>1157.7</v>
       </c>
-      <c r="I16" s="37">
+      <c r="I16" s="36">
         <v>3797.4</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="27" customHeight="1">
-      <c r="A17" s="35" t="s">
+      <c r="A17" s="34" t="s">
         <v>149</v>
       </c>
-      <c r="B17" s="34">
+      <c r="B17" s="33">
         <v>957.7</v>
       </c>
-      <c r="C17" s="34">
+      <c r="C17" s="33">
         <v>2360.4</v>
       </c>
-      <c r="D17" s="34">
+      <c r="D17" s="33">
         <v>15384.9</v>
       </c>
-      <c r="E17" s="34">
+      <c r="E17" s="33">
         <v>620.4</v>
       </c>
-      <c r="F17" s="34">
+      <c r="F17" s="33">
         <v>5018.2</v>
       </c>
-      <c r="G17" s="34">
+      <c r="G17" s="33">
         <v>16631.099999999999</v>
       </c>
-      <c r="H17" s="34">
+      <c r="H17" s="33">
         <v>25766.6</v>
       </c>
-      <c r="I17" s="34">
+      <c r="I17" s="33">
         <v>28138.5</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="35" t="s">
+      <c r="A18" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="34">
+      <c r="B18" s="33">
         <v>1790.3</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="33">
         <v>3778.9</v>
       </c>
-      <c r="D18" s="34">
+      <c r="D18" s="33">
         <v>27983.8</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="33">
         <v>981.7</v>
       </c>
-      <c r="F18" s="34">
+      <c r="F18" s="33">
         <v>12382.5</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="33">
         <v>30110</v>
       </c>
-      <c r="H18" s="34">
+      <c r="H18" s="33">
         <v>45516.800000000003</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="33">
         <v>59663.9</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="35" t="s">
+      <c r="A19" s="34" t="s">
         <v>150</v>
       </c>
-      <c r="B19" s="34">
+      <c r="B19" s="33">
         <v>274.39999999999998</v>
       </c>
-      <c r="C19" s="34">
+      <c r="C19" s="33">
         <v>536.70000000000005</v>
       </c>
-      <c r="D19" s="34">
+      <c r="D19" s="33">
         <v>3270.6</v>
       </c>
-      <c r="E19" s="34">
+      <c r="E19" s="33">
         <v>132.69999999999999</v>
       </c>
-      <c r="F19" s="34">
+      <c r="F19" s="33">
         <v>2768.5</v>
       </c>
-      <c r="G19" s="34">
+      <c r="G19" s="33">
         <v>4706.1000000000004</v>
       </c>
-      <c r="H19" s="34">
+      <c r="H19" s="33">
         <v>5352.9</v>
       </c>
-      <c r="I19" s="34">
+      <c r="I19" s="33">
         <v>7176.9</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="35" t="s">
+      <c r="A20" s="34" t="s">
         <v>151</v>
       </c>
-      <c r="B20" s="34">
+      <c r="B20" s="33">
         <v>200.6</v>
       </c>
-      <c r="C20" s="34">
+      <c r="C20" s="33">
         <v>245.8</v>
       </c>
-      <c r="D20" s="34">
+      <c r="D20" s="33">
         <v>6184.5</v>
       </c>
-      <c r="E20" s="34">
+      <c r="E20" s="33">
         <v>156.4</v>
       </c>
-      <c r="F20" s="34">
+      <c r="F20" s="33">
         <v>1146.5</v>
       </c>
-      <c r="G20" s="34">
+      <c r="G20" s="33">
         <v>2273.5</v>
       </c>
-      <c r="H20" s="34">
+      <c r="H20" s="33">
         <v>3550.1</v>
       </c>
-      <c r="I20" s="34">
+      <c r="I20" s="33">
         <v>4646.3</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="35" t="s">
+      <c r="A21" s="34" t="s">
         <v>152</v>
       </c>
-      <c r="B21" s="34">
+      <c r="B21" s="33">
         <v>228.5</v>
       </c>
-      <c r="C21" s="34">
+      <c r="C21" s="33">
         <v>385</v>
       </c>
-      <c r="D21" s="34">
+      <c r="D21" s="33">
         <v>8572</v>
       </c>
-      <c r="E21" s="34">
+      <c r="E21" s="33">
         <v>271.3</v>
       </c>
-      <c r="F21" s="34">
+      <c r="F21" s="33">
         <v>2987.9</v>
       </c>
-      <c r="G21" s="34">
+      <c r="G21" s="33">
         <v>7618.8</v>
       </c>
-      <c r="H21" s="34">
+      <c r="H21" s="33">
         <v>8984.1</v>
       </c>
-      <c r="I21" s="34">
+      <c r="I21" s="33">
         <v>10288.299999999999</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="35" t="s">
+      <c r="A22" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="34">
+      <c r="B22" s="33">
         <v>443.2</v>
       </c>
-      <c r="C22" s="34">
+      <c r="C22" s="33">
         <v>959.9</v>
       </c>
-      <c r="D22" s="34">
+      <c r="D22" s="33">
         <v>9816</v>
       </c>
-      <c r="E22" s="34">
+      <c r="E22" s="33">
         <v>469.8</v>
       </c>
-      <c r="F22" s="34">
+      <c r="F22" s="33">
         <v>4422.5</v>
       </c>
-      <c r="G22" s="34">
+      <c r="G22" s="33">
         <v>19129.5</v>
       </c>
-      <c r="H22" s="34">
+      <c r="H22" s="33">
         <v>29977.4</v>
       </c>
-      <c r="I22" s="34">
+      <c r="I22" s="33">
         <v>38996.1</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="35" t="s">
+      <c r="A23" s="34" t="s">
         <v>153</v>
       </c>
-      <c r="B23" s="34">
+      <c r="B23" s="33">
         <v>251.6</v>
       </c>
-      <c r="C23" s="34">
+      <c r="C23" s="33">
         <v>556.79999999999995</v>
       </c>
-      <c r="D23" s="34">
+      <c r="D23" s="33">
         <v>16553</v>
       </c>
-      <c r="E23" s="34">
+      <c r="E23" s="33">
         <v>79.900000000000006</v>
       </c>
-      <c r="F23" s="34">
+      <c r="F23" s="33">
         <v>62.7</v>
       </c>
-      <c r="G23" s="34">
+      <c r="G23" s="33">
         <v>906.4</v>
       </c>
-      <c r="H23" s="34">
+      <c r="H23" s="33">
         <v>1869.8</v>
       </c>
-      <c r="I23" s="34">
+      <c r="I23" s="33">
         <v>1981.5</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="35" t="s">
+      <c r="A24" s="34" t="s">
         <v>154</v>
       </c>
-      <c r="B24" s="34">
+      <c r="B24" s="33">
         <v>338.9</v>
       </c>
-      <c r="C24" s="34">
+      <c r="C24" s="33">
         <v>413.1</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="33">
         <v>7030</v>
       </c>
-      <c r="E24" s="34">
+      <c r="E24" s="33">
         <v>257.5</v>
       </c>
-      <c r="F24" s="34">
+      <c r="F24" s="33">
         <v>2558.1</v>
       </c>
-      <c r="G24" s="34">
+      <c r="G24" s="33">
         <v>49304.9</v>
       </c>
-      <c r="H24" s="34">
+      <c r="H24" s="33">
         <v>72818.100000000006</v>
       </c>
-      <c r="I24" s="34">
+      <c r="I24" s="33">
         <v>89154</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="15" customHeight="1">
-      <c r="A25" s="38" t="s">
+      <c r="A25" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="39">
+      <c r="B25" s="38">
         <f t="shared" ref="B25:I25" si="1">B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23+B24</f>
         <v>22171.3</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="38">
         <f t="shared" si="1"/>
         <v>36399.4</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="38">
         <f t="shared" si="1"/>
         <v>478723</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="38">
         <f t="shared" si="1"/>
         <v>13273.6</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="38">
         <f t="shared" si="1"/>
         <v>149316.5</v>
       </c>
-      <c r="G25" s="39">
+      <c r="G25" s="38">
         <f t="shared" si="1"/>
         <v>378109.7</v>
       </c>
-      <c r="H25" s="39">
+      <c r="H25" s="38">
         <f t="shared" si="1"/>
         <v>550256.19999999995</v>
       </c>
-      <c r="I25" s="39">
+      <c r="I25" s="38">
         <f t="shared" si="1"/>
         <v>645215.30000000005</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="B27" s="56"/>
-[...6 lines deleted...]
-      <c r="I27" s="56"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
+      <c r="H27" s="55"/>
+      <c r="I27" s="55"/>
     </row>
     <row r="29" spans="1:9">
-      <c r="B29" s="56"/>
-[...6 lines deleted...]
-      <c r="I29" s="56"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
+      <c r="H29" s="55"/>
+      <c r="I29" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="58" style="42" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="58" style="41" customWidth="1"/>
+    <col min="2" max="13" width="11.7109375" style="41" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="57" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="58"/>
-[...9 lines deleted...]
-      <c r="L1" s="41"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="40"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="B2" s="61"/>
-[...10 lines deleted...]
-      <c r="M2" s="62" t="s">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="61" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="43" customFormat="1">
-      <c r="A3" s="64" t="s">
+    <row r="3" spans="1:13" s="42" customFormat="1">
+      <c r="A3" s="63" t="s">
         <v>155</v>
       </c>
-      <c r="B3" s="64">
+      <c r="B3" s="63">
         <v>1998</v>
       </c>
-      <c r="C3" s="64">
+      <c r="C3" s="63">
         <v>1999</v>
       </c>
-      <c r="D3" s="64">
+      <c r="D3" s="63">
         <v>2000</v>
       </c>
-      <c r="E3" s="64">
+      <c r="E3" s="63">
         <v>2001</v>
       </c>
-      <c r="F3" s="64">
+      <c r="F3" s="63">
         <v>2002</v>
       </c>
-      <c r="G3" s="64">
+      <c r="G3" s="63">
         <v>2003</v>
       </c>
-      <c r="H3" s="64">
+      <c r="H3" s="63">
         <v>2004</v>
       </c>
-      <c r="I3" s="64">
+      <c r="I3" s="63">
         <v>2005</v>
       </c>
-      <c r="J3" s="64">
+      <c r="J3" s="63">
         <v>2006</v>
       </c>
-      <c r="K3" s="64">
+      <c r="K3" s="63">
         <v>2007</v>
       </c>
-      <c r="L3" s="64">
+      <c r="L3" s="63">
         <v>2008</v>
       </c>
-      <c r="M3" s="64">
+      <c r="M3" s="63">
         <v>2009</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="63">
+      <c r="B4" s="62">
         <f t="shared" ref="B4:K4" si="0">B5+B8+B12</f>
         <v>255977.3</v>
       </c>
-      <c r="C4" s="63">
+      <c r="C4" s="62">
         <f t="shared" si="0"/>
         <v>299854.3</v>
       </c>
-      <c r="D4" s="63">
+      <c r="D4" s="62">
         <f t="shared" si="0"/>
         <v>374390</v>
       </c>
-      <c r="E4" s="63">
+      <c r="E4" s="62">
         <f t="shared" si="0"/>
         <v>451369.9</v>
       </c>
-      <c r="F4" s="63">
+      <c r="F4" s="62">
         <f t="shared" si="0"/>
         <v>509388.7</v>
       </c>
-      <c r="G4" s="63">
+      <c r="G4" s="62">
         <f t="shared" si="0"/>
         <v>607553.19999999995</v>
       </c>
-      <c r="H4" s="63">
+      <c r="H4" s="62">
         <f t="shared" si="0"/>
         <v>759610.6</v>
       </c>
-      <c r="I4" s="63">
+      <c r="I4" s="62">
         <f t="shared" si="0"/>
         <v>953203.6</v>
       </c>
-      <c r="J4" s="63">
+      <c r="J4" s="62">
         <f t="shared" si="0"/>
         <v>1247168.3</v>
       </c>
-      <c r="K4" s="63">
+      <c r="K4" s="62">
         <f t="shared" si="0"/>
         <v>1663444</v>
       </c>
-      <c r="L4" s="63">
+      <c r="L4" s="62">
         <f>L5+L8+L12</f>
         <v>1930298.5</v>
       </c>
-      <c r="M4" s="63">
+      <c r="M4" s="62">
         <f>M5+M8+M12</f>
         <v>2026652</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="25.5">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="45" t="s">
         <v>156</v>
       </c>
-      <c r="B5" s="47">
+      <c r="B5" s="46">
         <f t="shared" ref="B5:K5" si="1">SUM(B6:B7)</f>
         <v>23722.9</v>
       </c>
-      <c r="C5" s="47">
+      <c r="C5" s="46">
         <f t="shared" si="1"/>
         <v>23234.1</v>
       </c>
-      <c r="D5" s="47">
+      <c r="D5" s="46">
         <f t="shared" si="1"/>
         <v>36497</v>
       </c>
-      <c r="E5" s="47">
+      <c r="E5" s="46">
         <f t="shared" si="1"/>
         <v>59149.8</v>
       </c>
-      <c r="F5" s="47">
+      <c r="F5" s="46">
         <f t="shared" si="1"/>
         <v>65935.8</v>
       </c>
-      <c r="G5" s="47">
+      <c r="G5" s="46">
         <f t="shared" si="1"/>
         <v>69459</v>
       </c>
-      <c r="H5" s="47">
+      <c r="H5" s="46">
         <f t="shared" si="1"/>
         <v>78268.399999999994</v>
       </c>
-      <c r="I5" s="47">
+      <c r="I5" s="46">
         <f t="shared" si="1"/>
         <v>89621.5</v>
       </c>
-      <c r="J5" s="47">
+      <c r="J5" s="46">
         <f t="shared" si="1"/>
         <v>102765.3</v>
       </c>
-      <c r="K5" s="47">
+      <c r="K5" s="46">
         <f t="shared" si="1"/>
         <v>131372.1</v>
       </c>
-      <c r="L5" s="47">
+      <c r="L5" s="46">
         <v>173094.9</v>
       </c>
-      <c r="M5" s="48">
+      <c r="M5" s="47">
         <v>192457.7</v>
       </c>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="49" t="s">
+      <c r="A6" s="48" t="s">
         <v>157</v>
       </c>
-      <c r="B6" s="50">
+      <c r="B6" s="49">
         <f>23391.7</f>
         <v>23391.7</v>
       </c>
-      <c r="C6" s="50">
+      <c r="C6" s="49">
         <v>22846.3</v>
       </c>
-      <c r="D6" s="47">
+      <c r="D6" s="46">
         <v>35537.1</v>
       </c>
-      <c r="E6" s="47">
+      <c r="E6" s="46">
         <v>57731.5</v>
       </c>
-      <c r="F6" s="47">
+      <c r="F6" s="46">
         <v>64983.8</v>
       </c>
-      <c r="G6" s="47">
+      <c r="G6" s="46">
         <v>68463.199999999997</v>
       </c>
-      <c r="H6" s="47">
+      <c r="H6" s="46">
         <v>77108.399999999994</v>
       </c>
-      <c r="I6" s="47">
+      <c r="I6" s="46">
         <v>88319</v>
       </c>
-      <c r="J6" s="47">
+      <c r="J6" s="46">
         <v>101373.3</v>
       </c>
-      <c r="K6" s="47">
+      <c r="K6" s="46">
         <v>129196.7</v>
       </c>
-      <c r="L6" s="47">
+      <c r="L6" s="46">
         <v>170478.2</v>
       </c>
-      <c r="M6" s="48">
+      <c r="M6" s="47">
         <v>189223.7</v>
       </c>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="48" t="s">
         <v>158</v>
       </c>
-      <c r="B7" s="50">
+      <c r="B7" s="49">
         <v>331.2</v>
       </c>
-      <c r="C7" s="50">
+      <c r="C7" s="49">
         <v>387.8</v>
       </c>
-      <c r="D7" s="47">
+      <c r="D7" s="46">
         <v>959.9</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="46">
         <v>1418.3</v>
       </c>
-      <c r="F7" s="47">
+      <c r="F7" s="46">
         <v>952</v>
       </c>
-      <c r="G7" s="47">
+      <c r="G7" s="46">
         <v>995.8</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="46">
         <v>1160</v>
       </c>
-      <c r="I7" s="47">
+      <c r="I7" s="46">
         <v>1302.5</v>
       </c>
-      <c r="J7" s="47">
+      <c r="J7" s="46">
         <v>1392</v>
       </c>
-      <c r="K7" s="47">
+      <c r="K7" s="46">
         <v>2175.4</v>
       </c>
-      <c r="L7" s="47">
+      <c r="L7" s="46">
         <v>2616.6999999999998</v>
       </c>
-      <c r="M7" s="48">
+      <c r="M7" s="47">
         <v>3234</v>
       </c>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="51" t="s">
+      <c r="A8" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="47">
+      <c r="B8" s="46">
         <f t="shared" ref="B8:J8" si="2">SUM(B9:B11)</f>
         <v>197139.3</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="46">
         <f t="shared" si="2"/>
         <v>238905</v>
       </c>
-      <c r="D8" s="47">
+      <c r="D8" s="46">
         <f t="shared" si="2"/>
         <v>283723.59999999998</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="46">
         <f t="shared" si="2"/>
         <v>320893.90000000002</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="46">
         <f t="shared" si="2"/>
         <v>356737.9</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="46">
         <f t="shared" si="2"/>
         <v>432995.7</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="46">
         <f t="shared" si="2"/>
         <v>527952.80000000005</v>
       </c>
-      <c r="I8" s="47">
+      <c r="I8" s="46">
         <f t="shared" si="2"/>
         <v>628592.1</v>
       </c>
-      <c r="J8" s="47">
+      <c r="J8" s="46">
         <f t="shared" si="2"/>
         <v>806635.3</v>
       </c>
-      <c r="K8" s="47">
+      <c r="K8" s="46">
         <f>SUM(K9:K11)</f>
         <v>1006433.4</v>
       </c>
-      <c r="L8" s="47">
+      <c r="L8" s="46">
         <f>SUM(L9:L11)</f>
         <v>1220344.2</v>
       </c>
-      <c r="M8" s="47">
+      <c r="M8" s="46">
         <v>1260351.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="52" t="s">
+      <c r="A9" s="51" t="s">
         <v>159</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B9" s="49">
         <v>52072.1</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="49">
         <v>67233.7</v>
       </c>
-      <c r="D9" s="47">
+      <c r="D9" s="46">
         <v>95907.5</v>
       </c>
-      <c r="E9" s="47">
+      <c r="E9" s="46">
         <v>108297.2</v>
       </c>
-      <c r="F9" s="47">
+      <c r="F9" s="46">
         <v>135445.79999999999</v>
       </c>
-      <c r="G9" s="47">
+      <c r="G9" s="46">
         <v>164236.4</v>
       </c>
-      <c r="H9" s="47">
+      <c r="H9" s="46">
         <v>192547.8</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="46">
         <v>235085.4</v>
       </c>
-      <c r="J9" s="47">
+      <c r="J9" s="46">
         <v>299474.2</v>
       </c>
-      <c r="K9" s="47">
+      <c r="K9" s="46">
         <v>344613.9</v>
       </c>
-      <c r="L9" s="47">
+      <c r="L9" s="46">
         <v>419932.3</v>
       </c>
-      <c r="M9" s="48">
+      <c r="M9" s="47">
         <v>473700.6</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="52" t="s">
+      <c r="A10" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="50">
+      <c r="B10" s="49">
         <v>102893.4</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="49">
         <v>130240.2</v>
       </c>
-      <c r="D10" s="47">
+      <c r="D10" s="46">
         <v>149259</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E10" s="46">
         <v>167483.1</v>
       </c>
-      <c r="F10" s="47">
+      <c r="F10" s="46">
         <v>172655.7</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="46">
         <v>213417</v>
       </c>
-      <c r="H10" s="47">
+      <c r="H10" s="46">
         <v>272891.3</v>
       </c>
-      <c r="I10" s="47">
+      <c r="I10" s="46">
         <v>325058.2</v>
       </c>
-      <c r="J10" s="47">
+      <c r="J10" s="46">
         <v>423004.3</v>
       </c>
-      <c r="K10" s="47">
+      <c r="K10" s="46">
         <v>551380.19999999995</v>
       </c>
-      <c r="L10" s="47">
+      <c r="L10" s="46">
         <v>669651.4</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="47">
         <v>643251.1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="51" t="s">
         <v>160</v>
       </c>
-      <c r="B11" s="50">
+      <c r="B11" s="49">
         <v>42173.8</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="49">
         <v>41431.1</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D11" s="46">
         <v>38557.1</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E11" s="46">
         <v>45113.599999999999</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F11" s="46">
         <v>48636.4</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G11" s="46">
         <v>55342.3</v>
       </c>
-      <c r="H11" s="47">
+      <c r="H11" s="46">
         <v>62513.7</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I11" s="46">
         <v>68448.5</v>
       </c>
-      <c r="J11" s="47">
+      <c r="J11" s="46">
         <v>84156.800000000003</v>
       </c>
-      <c r="K11" s="47">
+      <c r="K11" s="46">
         <v>110439.3</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L11" s="46">
         <v>130760.5</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="47">
         <v>143400</v>
       </c>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="51" t="s">
+      <c r="A12" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="47">
+      <c r="B12" s="46">
         <v>35115.1</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="46">
         <v>37715.199999999997</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="46">
         <v>54169.4</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="46">
         <v>71326.2</v>
       </c>
-      <c r="F12" s="47">
+      <c r="F12" s="46">
         <v>86715</v>
       </c>
-      <c r="G12" s="47">
+      <c r="G12" s="46">
         <v>105098.5</v>
       </c>
-      <c r="H12" s="47">
+      <c r="H12" s="46">
         <v>153389.4</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="46">
         <v>234990</v>
       </c>
-      <c r="J12" s="47">
+      <c r="J12" s="46">
         <v>337767.7</v>
       </c>
-      <c r="K12" s="47">
+      <c r="K12" s="46">
         <v>525638.5</v>
       </c>
-      <c r="L12" s="47">
+      <c r="L12" s="46">
         <v>536859.4</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="47">
         <v>573842.6</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="53" t="s">
+      <c r="A13" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="45">
+      <c r="B13" s="44">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24</f>
         <v>398072</v>
       </c>
-      <c r="C13" s="45">
+      <c r="C13" s="44">
         <f>C14+C15+C16+C19+C20+C21+C22+C23+C24</f>
         <v>418770</v>
       </c>
-      <c r="D13" s="45">
+      <c r="D13" s="44">
         <f>D14+D15+D16+D19+D20+D21+D22+D23+D24</f>
         <v>557384.6</v>
       </c>
-      <c r="E13" s="45">
+      <c r="E13" s="44">
         <f>E14+E15+E16+E19+E20+E21+E22+E23+E24</f>
         <v>715740.1</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="44">
         <f t="shared" ref="F13:M13" si="3">F14+F15+F16+F19+F20+F21+F22+F23+F24+F25</f>
         <v>727858.3</v>
       </c>
-      <c r="G13" s="45">
+      <c r="G13" s="44">
         <f t="shared" si="3"/>
         <v>910365.8</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="44">
         <f t="shared" si="3"/>
         <v>1195461.1000000001</v>
       </c>
-      <c r="I13" s="45">
+      <c r="I13" s="44">
         <f t="shared" si="3"/>
         <v>1554479.2</v>
       </c>
-      <c r="J13" s="45">
+      <c r="J13" s="44">
         <f t="shared" si="3"/>
         <v>1981797.3</v>
       </c>
-      <c r="K13" s="45">
+      <c r="K13" s="44">
         <f t="shared" si="3"/>
         <v>2770245.7</v>
       </c>
-      <c r="L13" s="45">
+      <c r="L13" s="44">
         <f t="shared" si="3"/>
         <v>3328284.8</v>
       </c>
-      <c r="M13" s="45">
+      <c r="M13" s="44">
         <f t="shared" si="3"/>
         <v>3738746.7</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="25.5">
-      <c r="A14" s="46" t="s">
+      <c r="A14" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="50">
+      <c r="B14" s="49">
         <v>85131.5</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="49">
         <v>87829.7</v>
       </c>
-      <c r="D14" s="47">
+      <c r="D14" s="46">
         <v>134351.70000000001</v>
       </c>
-      <c r="E14" s="47">
+      <c r="E14" s="46">
         <v>210056.7</v>
       </c>
-      <c r="F14" s="47">
+      <c r="F14" s="46">
         <v>144846.29999999999</v>
       </c>
-      <c r="G14" s="47">
+      <c r="G14" s="46">
         <v>199439.6</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="46">
         <v>296560.2</v>
       </c>
-      <c r="I14" s="47">
+      <c r="I14" s="46">
         <v>402531.3</v>
       </c>
-      <c r="J14" s="47">
+      <c r="J14" s="46">
         <v>516191.1</v>
       </c>
-      <c r="K14" s="47">
+      <c r="K14" s="46">
         <v>722718.6</v>
       </c>
-      <c r="L14" s="47">
+      <c r="L14" s="46">
         <v>927925.9</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="47">
         <v>1017559.9</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="46" t="s">
+      <c r="A15" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="50">
+      <c r="B15" s="49">
         <v>6697.9</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="49">
         <v>6851.6</v>
       </c>
-      <c r="D15" s="47">
+      <c r="D15" s="46">
         <v>8947.1</v>
       </c>
-      <c r="E15" s="47">
+      <c r="E15" s="46">
         <v>11811.4</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="46">
         <v>14139.8</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="46">
         <v>18466.7</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="46">
         <v>21901.7</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="46">
         <v>28878.7</v>
       </c>
-      <c r="J15" s="47">
+      <c r="J15" s="46">
         <v>30502.799999999999</v>
       </c>
-      <c r="K15" s="47">
+      <c r="K15" s="46">
         <v>46315.6</v>
       </c>
-      <c r="L15" s="47">
+      <c r="L15" s="46">
         <v>56444.4</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="47">
         <v>63104.6</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="47">
+      <c r="B16" s="46">
         <f>B17+B18</f>
         <v>72196.2</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="46">
         <f>C17+C18</f>
         <v>73655.899999999994</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D16" s="46">
         <f>D17+D18</f>
         <v>122024.3</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E16" s="46">
         <f t="shared" ref="E16:J16" si="4">SUM(E17:E18)</f>
         <v>135230.9</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F16" s="46">
         <f t="shared" si="4"/>
         <v>155152.1</v>
       </c>
-      <c r="G16" s="47">
+      <c r="G16" s="46">
         <f t="shared" si="4"/>
         <v>223311.1</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="46">
         <f t="shared" si="4"/>
         <v>261477.3</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="46">
         <f t="shared" si="4"/>
         <v>324535.8</v>
       </c>
-      <c r="J16" s="47">
+      <c r="J16" s="46">
         <f t="shared" si="4"/>
         <v>409437.2</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K16" s="46">
         <f>SUM(K17:K18)</f>
         <v>514106.9</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L16" s="46">
         <f>SUM(L17:L18)</f>
         <v>618386.80000000005</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="46">
         <v>643936.19999999995</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="49" t="s">
+      <c r="A17" s="48" t="s">
         <v>161</v>
       </c>
-      <c r="B17" s="50">
+      <c r="B17" s="49">
         <v>60352.1</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="49">
         <v>60517.8</v>
       </c>
-      <c r="D17" s="47">
+      <c r="D17" s="46">
         <v>104421.1</v>
       </c>
-      <c r="E17" s="47">
+      <c r="E17" s="46">
         <v>103611</v>
       </c>
-      <c r="F17" s="47">
+      <c r="F17" s="46">
         <v>117998.7</v>
       </c>
-      <c r="G17" s="47">
+      <c r="G17" s="46">
         <v>179710.9</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="46">
         <v>209680.3</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="46">
         <v>261136.3</v>
       </c>
-      <c r="J17" s="47">
+      <c r="J17" s="46">
         <v>330630</v>
       </c>
-      <c r="K17" s="47">
+      <c r="K17" s="46">
         <v>412938.1</v>
       </c>
-      <c r="L17" s="47">
+      <c r="L17" s="46">
         <v>493465.2</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="47">
         <v>505433.59999999998</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="49" t="s">
+      <c r="A18" s="48" t="s">
         <v>142</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B18" s="49">
         <v>11844.1</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="49">
         <v>13138.1</v>
       </c>
-      <c r="D18" s="47">
+      <c r="D18" s="46">
         <v>17603.2</v>
       </c>
-      <c r="E18" s="47">
+      <c r="E18" s="46">
         <v>31619.9</v>
       </c>
-      <c r="F18" s="47">
+      <c r="F18" s="46">
         <v>37153.4</v>
       </c>
-      <c r="G18" s="47">
+      <c r="G18" s="46">
         <v>43600.2</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="46">
         <v>51797</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="46">
         <v>63399.5</v>
       </c>
-      <c r="J18" s="47">
+      <c r="J18" s="46">
         <v>78807.199999999997</v>
       </c>
-      <c r="K18" s="47">
+      <c r="K18" s="46">
         <v>101168.8</v>
       </c>
-      <c r="L18" s="47">
+      <c r="L18" s="46">
         <v>124921.60000000001</v>
       </c>
-      <c r="M18" s="48">
+      <c r="M18" s="47">
         <v>138502.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="46" t="s">
+      <c r="A19" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="50">
+      <c r="B19" s="49">
         <v>11700.7</v>
       </c>
-      <c r="C19" s="50">
+      <c r="C19" s="49">
         <v>15914.3</v>
       </c>
-      <c r="D19" s="47">
+      <c r="D19" s="46">
         <v>19194.3</v>
       </c>
-      <c r="E19" s="47">
+      <c r="E19" s="46">
         <v>24870.799999999999</v>
       </c>
-      <c r="F19" s="47">
+      <c r="F19" s="46">
         <v>27830.6</v>
       </c>
-      <c r="G19" s="47">
+      <c r="G19" s="46">
         <v>34680.1</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="46">
         <v>41759.599999999999</v>
       </c>
-      <c r="I19" s="47">
+      <c r="I19" s="46">
         <v>61786.2</v>
       </c>
-      <c r="J19" s="47">
+      <c r="J19" s="46">
         <v>95083.8</v>
       </c>
-      <c r="K19" s="47">
+      <c r="K19" s="46">
         <v>151752.1</v>
       </c>
-      <c r="L19" s="47">
+      <c r="L19" s="46">
         <v>180142.5</v>
       </c>
-      <c r="M19" s="48">
+      <c r="M19" s="47">
         <v>159435.9</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="25.5">
-      <c r="A20" s="46" t="s">
+      <c r="A20" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="50">
+      <c r="B20" s="49">
         <v>80449.399999999994</v>
       </c>
-      <c r="C20" s="50">
+      <c r="C20" s="49">
         <v>82966.8</v>
       </c>
-      <c r="D20" s="47">
+      <c r="D20" s="46">
         <v>89853.2</v>
       </c>
-      <c r="E20" s="47">
+      <c r="E20" s="46">
         <v>123929.1</v>
       </c>
-      <c r="F20" s="47">
+      <c r="F20" s="46">
         <v>141782.6</v>
       </c>
-      <c r="G20" s="47">
+      <c r="G20" s="46">
         <v>154148.5</v>
       </c>
-      <c r="H20" s="47">
+      <c r="H20" s="46">
         <v>193307.2</v>
       </c>
-      <c r="I20" s="47">
+      <c r="I20" s="46">
         <v>269298.8</v>
       </c>
-      <c r="J20" s="47">
+      <c r="J20" s="46">
         <v>360534.6</v>
       </c>
-      <c r="K20" s="47">
+      <c r="K20" s="46">
         <v>537653.5</v>
       </c>
-      <c r="L20" s="47">
+      <c r="L20" s="46">
         <v>637734.5</v>
       </c>
-      <c r="M20" s="48">
+      <c r="M20" s="47">
         <v>741563.9</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="46" t="s">
+      <c r="A21" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="50">
+      <c r="B21" s="49">
         <v>42836</v>
       </c>
-      <c r="C21" s="50">
+      <c r="C21" s="49">
         <v>45744</v>
       </c>
-      <c r="D21" s="47">
+      <c r="D21" s="46">
         <v>51586.8</v>
       </c>
-      <c r="E21" s="47">
+      <c r="E21" s="46">
         <v>52683</v>
       </c>
-      <c r="F21" s="47">
+      <c r="F21" s="46">
         <v>60977.4</v>
       </c>
-      <c r="G21" s="47">
+      <c r="G21" s="46">
         <v>64551.5</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="46">
         <v>95335.1</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="46">
         <v>119205.7</v>
       </c>
-      <c r="J21" s="47">
+      <c r="J21" s="46">
         <v>140564.70000000001</v>
       </c>
-      <c r="K21" s="47">
+      <c r="K21" s="46">
         <v>195441.8</v>
       </c>
-      <c r="L21" s="47">
+      <c r="L21" s="46">
         <v>208001.1</v>
       </c>
-      <c r="M21" s="48">
+      <c r="M21" s="47">
         <v>265309.90000000002</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="50">
+      <c r="B22" s="49">
         <v>56672.1</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="49">
         <v>61006.6</v>
       </c>
-      <c r="D22" s="47">
+      <c r="D22" s="46">
         <v>69510.100000000006</v>
       </c>
-      <c r="E22" s="47">
+      <c r="E22" s="46">
         <v>79867.7</v>
       </c>
-      <c r="F22" s="47">
+      <c r="F22" s="46">
         <v>96801.2</v>
       </c>
-      <c r="G22" s="47">
+      <c r="G22" s="46">
         <v>120777.3</v>
       </c>
-      <c r="H22" s="47">
+      <c r="H22" s="46">
         <v>157545.60000000001</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="46">
         <v>187593</v>
       </c>
-      <c r="J22" s="47">
+      <c r="J22" s="46">
         <v>228897.8</v>
       </c>
-      <c r="K22" s="47">
+      <c r="K22" s="46">
         <v>329628.7</v>
       </c>
-      <c r="L22" s="47">
+      <c r="L22" s="46">
         <v>351499.3</v>
       </c>
-      <c r="M22" s="48">
+      <c r="M22" s="47">
         <v>422275.1</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="46" t="s">
+      <c r="A23" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="50">
+      <c r="B23" s="49">
         <v>25801.8</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C23" s="49">
         <v>26532</v>
       </c>
-      <c r="D23" s="47">
+      <c r="D23" s="46">
         <v>38106.400000000001</v>
       </c>
-      <c r="E23" s="47">
+      <c r="E23" s="46">
         <v>38189.5</v>
       </c>
-      <c r="F23" s="47">
+      <c r="F23" s="46">
         <v>48646.7</v>
       </c>
-      <c r="G23" s="47">
+      <c r="G23" s="46">
         <v>47316.2</v>
       </c>
-      <c r="H23" s="47">
+      <c r="H23" s="46">
         <v>69618.3</v>
       </c>
-      <c r="I23" s="47">
+      <c r="I23" s="46">
         <v>84804.2</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="46">
         <v>103497.7</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="46">
         <v>150743.20000000001</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="46">
         <v>182346.6</v>
       </c>
-      <c r="M23" s="48">
+      <c r="M23" s="47">
         <v>227913.2</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="51" t="s">
+      <c r="A24" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="50">
+      <c r="B24" s="49">
         <v>16586.400000000001</v>
       </c>
-      <c r="C24" s="50">
+      <c r="C24" s="49">
         <v>18269.099999999999</v>
       </c>
-      <c r="D24" s="47">
+      <c r="D24" s="46">
         <v>23810.7</v>
       </c>
-      <c r="E24" s="47">
+      <c r="E24" s="46">
         <v>39101</v>
       </c>
-      <c r="F24" s="47">
+      <c r="F24" s="46">
         <v>35101</v>
       </c>
-      <c r="G24" s="47">
+      <c r="G24" s="46">
         <v>46094.3</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="46">
         <v>55806.3</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="46">
         <v>72814.600000000006</v>
       </c>
-      <c r="J24" s="47">
+      <c r="J24" s="46">
         <v>93255.2</v>
       </c>
-      <c r="K24" s="47">
+      <c r="K24" s="46">
         <v>117040.4</v>
       </c>
-      <c r="L24" s="47">
+      <c r="L24" s="46">
         <v>160546</v>
       </c>
-      <c r="M24" s="48">
+      <c r="M24" s="47">
         <v>193225.1</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="46" t="s">
+      <c r="A25" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="54" t="s">
+      <c r="B25" s="53" t="s">
         <v>162</v>
       </c>
-      <c r="C25" s="54" t="s">
+      <c r="C25" s="53" t="s">
         <v>162</v>
       </c>
-      <c r="D25" s="54" t="s">
+      <c r="D25" s="53" t="s">
         <v>162</v>
       </c>
-      <c r="E25" s="54" t="s">
+      <c r="E25" s="53" t="s">
         <v>162</v>
       </c>
-      <c r="F25" s="47">
+      <c r="F25" s="46">
         <v>2580.6</v>
       </c>
-      <c r="G25" s="47">
+      <c r="G25" s="46">
         <v>1580.5</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="46">
         <v>2149.8000000000002</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="46">
         <v>3030.9</v>
       </c>
-      <c r="J25" s="47">
+      <c r="J25" s="46">
         <v>3832.4</v>
       </c>
-      <c r="K25" s="47">
+      <c r="K25" s="46">
         <v>4844.8999999999996</v>
       </c>
-      <c r="L25" s="47">
+      <c r="L25" s="46">
         <v>5257.7</v>
       </c>
-      <c r="M25" s="48">
+      <c r="M25" s="47">
         <v>4422.8999999999996</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="55" t="s">
+      <c r="A26" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="45">
+      <c r="B26" s="44">
         <f t="shared" ref="B26:L26" si="5">B4+B13</f>
         <v>654049.30000000005</v>
       </c>
-      <c r="C26" s="45">
+      <c r="C26" s="44">
         <f t="shared" si="5"/>
         <v>718624.3</v>
       </c>
-      <c r="D26" s="45">
+      <c r="D26" s="44">
         <f t="shared" si="5"/>
         <v>931774.6</v>
       </c>
-      <c r="E26" s="45">
+      <c r="E26" s="44">
         <f t="shared" si="5"/>
         <v>1167110</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="44">
         <f t="shared" si="5"/>
         <v>1237247</v>
       </c>
-      <c r="G26" s="45">
+      <c r="G26" s="44">
         <f t="shared" si="5"/>
         <v>1517919</v>
       </c>
-      <c r="H26" s="45">
+      <c r="H26" s="44">
         <f t="shared" si="5"/>
         <v>1955071.7</v>
       </c>
-      <c r="I26" s="45">
+      <c r="I26" s="44">
         <f t="shared" si="5"/>
         <v>2507682.7999999998</v>
       </c>
-      <c r="J26" s="45">
+      <c r="J26" s="44">
         <f t="shared" si="5"/>
         <v>3228965.6</v>
       </c>
-      <c r="K26" s="45">
+      <c r="K26" s="44">
         <f t="shared" si="5"/>
         <v>4433689.7</v>
       </c>
-      <c r="L26" s="45">
+      <c r="L26" s="44">
         <f t="shared" si="5"/>
         <v>5258583.3</v>
       </c>
-      <c r="M26" s="45">
+      <c r="M26" s="44">
         <v>5765398.7000000002</v>
       </c>
     </row>
     <row r="28" spans="1:13">
-      <c r="B28" s="57"/>
-[...10 lines deleted...]
-      <c r="M28" s="57"/>
+      <c r="B28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="56"/>
+      <c r="E28" s="56"/>
+      <c r="F28" s="56"/>
+      <c r="G28" s="56"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="56"/>
+      <c r="J28" s="56"/>
+      <c r="K28" s="56"/>
+      <c r="L28" s="56"/>
+      <c r="M28" s="56"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="B30" s="57"/>
-[...10 lines deleted...]
-      <c r="M30" s="57"/>
+      <c r="B30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="56"/>
+      <c r="E30" s="56"/>
+      <c r="F30" s="56"/>
+      <c r="G30" s="56"/>
+      <c r="H30" s="56"/>
+      <c r="I30" s="56"/>
+      <c r="J30" s="56"/>
+      <c r="K30" s="56"/>
+      <c r="L30" s="56"/>
+      <c r="M30" s="56"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BO32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="72.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="3" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="3" customWidth="1"/>
     <col min="8" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="3" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.85546875" style="3" customWidth="1"/>
@@ -4305,290 +4296,292 @@
     <col min="33" max="33" width="14.7109375" style="3" customWidth="1"/>
     <col min="34" max="34" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="14.28515625" style="3" customWidth="1"/>
     <col min="36" max="36" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="15" style="3" customWidth="1"/>
     <col min="38" max="38" width="13.7109375" style="3" customWidth="1"/>
     <col min="39" max="39" width="12.85546875" style="3" customWidth="1"/>
     <col min="40" max="41" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="12.7109375" style="3" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" style="3" customWidth="1"/>
     <col min="55" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15" style="3" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="3" customWidth="1"/>
     <col min="59" max="59" width="14.42578125" style="3" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="3" customWidth="1"/>
     <col min="61" max="61" width="14.140625" style="3" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" style="3" customWidth="1"/>
     <col min="63" max="64" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="3" customWidth="1"/>
-    <col min="66" max="66" width="12.85546875" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="70" max="16384" width="8.85546875" style="3"/>
+    <col min="66" max="93" width="14.28515625" style="3" customWidth="1"/>
+    <col min="94" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="15.75">
+    <row r="1" spans="1:68">
       <c r="A1" s="92" t="s">
         <v>123</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
       <c r="E1" s="92"/>
       <c r="F1" s="93"/>
     </row>
-    <row r="2" spans="1:67">
+    <row r="2" spans="1:68">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
-      <c r="BM2" s="5" t="s">
+      <c r="BN2" s="5" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:67" ht="42.75" customHeight="1">
-      <c r="A3" s="65" t="s">
+    <row r="3" spans="1:68" ht="42.75" customHeight="1">
+      <c r="A3" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="66" t="s">
+      <c r="B3" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="66" t="s">
+      <c r="C3" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="D3" s="66" t="s">
+      <c r="D3" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="E3" s="66" t="s">
+      <c r="E3" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="66" t="s">
+      <c r="F3" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="G3" s="66" t="s">
+      <c r="G3" s="65" t="s">
         <v>33</v>
       </c>
-      <c r="H3" s="66" t="s">
+      <c r="H3" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="I3" s="66" t="s">
+      <c r="I3" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="J3" s="66" t="s">
+      <c r="J3" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="K3" s="66" t="s">
+      <c r="K3" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="L3" s="66" t="s">
+      <c r="L3" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="M3" s="66" t="s">
+      <c r="M3" s="65" t="s">
         <v>54</v>
       </c>
-      <c r="N3" s="66" t="s">
+      <c r="N3" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="O3" s="66" t="s">
+      <c r="O3" s="65" t="s">
         <v>39</v>
       </c>
-      <c r="P3" s="66" t="s">
+      <c r="P3" s="65" t="s">
         <v>40</v>
       </c>
-      <c r="Q3" s="66" t="s">
+      <c r="Q3" s="65" t="s">
         <v>55</v>
       </c>
-      <c r="R3" s="66" t="s">
+      <c r="R3" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="66" t="s">
+      <c r="S3" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="T3" s="66" t="s">
+      <c r="T3" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="U3" s="66" t="s">
+      <c r="U3" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="V3" s="66" t="s">
+      <c r="V3" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="W3" s="66" t="s">
+      <c r="W3" s="65" t="s">
         <v>46</v>
       </c>
-      <c r="X3" s="66" t="s">
+      <c r="X3" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="Y3" s="66" t="s">
+      <c r="Y3" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="Z3" s="66" t="s">
+      <c r="Z3" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="AA3" s="66" t="s">
+      <c r="AA3" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="AB3" s="66" t="s">
+      <c r="AB3" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="AC3" s="66" t="s">
+      <c r="AC3" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="AD3" s="66" t="s">
+      <c r="AD3" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="AE3" s="66" t="s">
+      <c r="AE3" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="AF3" s="66" t="s">
+      <c r="AF3" s="65" t="s">
         <v>61</v>
       </c>
-      <c r="AG3" s="66" t="s">
+      <c r="AG3" s="65" t="s">
         <v>85</v>
       </c>
-      <c r="AH3" s="66" t="s">
+      <c r="AH3" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="AI3" s="66" t="s">
+      <c r="AI3" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="AJ3" s="66" t="s">
+      <c r="AJ3" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="AK3" s="67" t="s">
+      <c r="AK3" s="66" t="s">
         <v>86</v>
       </c>
-      <c r="AL3" s="66" t="s">
+      <c r="AL3" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="AM3" s="66" t="s">
+      <c r="AM3" s="65" t="s">
         <v>66</v>
       </c>
-      <c r="AN3" s="66" t="s">
+      <c r="AN3" s="65" t="s">
         <v>67</v>
       </c>
-      <c r="AO3" s="66" t="s">
+      <c r="AO3" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="AP3" s="66" t="s">
+      <c r="AP3" s="65" t="s">
         <v>68</v>
       </c>
-      <c r="AQ3" s="66" t="s">
+      <c r="AQ3" s="65" t="s">
         <v>69</v>
       </c>
-      <c r="AR3" s="66" t="s">
+      <c r="AR3" s="65" t="s">
         <v>70</v>
       </c>
-      <c r="AS3" s="67" t="s">
+      <c r="AS3" s="66" t="s">
         <v>88</v>
       </c>
-      <c r="AT3" s="66" t="s">
+      <c r="AT3" s="65" t="s">
         <v>76</v>
       </c>
-      <c r="AU3" s="66" t="s">
+      <c r="AU3" s="65" t="s">
         <v>77</v>
       </c>
-      <c r="AV3" s="66" t="s">
+      <c r="AV3" s="65" t="s">
         <v>78</v>
       </c>
-      <c r="AW3" s="66" t="s">
+      <c r="AW3" s="65" t="s">
         <v>89</v>
       </c>
-      <c r="AX3" s="66" t="s">
+      <c r="AX3" s="65" t="s">
         <v>79</v>
       </c>
-      <c r="AY3" s="66" t="s">
+      <c r="AY3" s="65" t="s">
         <v>80</v>
       </c>
-      <c r="AZ3" s="66" t="s">
+      <c r="AZ3" s="65" t="s">
         <v>81</v>
       </c>
-      <c r="BA3" s="67" t="s">
+      <c r="BA3" s="66" t="s">
         <v>90</v>
       </c>
-      <c r="BB3" s="66" t="s">
+      <c r="BB3" s="65" t="s">
         <v>82</v>
       </c>
-      <c r="BC3" s="66" t="s">
+      <c r="BC3" s="65" t="s">
         <v>83</v>
       </c>
-      <c r="BD3" s="66" t="s">
+      <c r="BD3" s="65" t="s">
         <v>84</v>
       </c>
-      <c r="BE3" s="67" t="s">
+      <c r="BE3" s="66" t="s">
         <v>94</v>
       </c>
-      <c r="BF3" s="66" t="s">
+      <c r="BF3" s="65" t="s">
         <v>91</v>
       </c>
-      <c r="BG3" s="66" t="s">
+      <c r="BG3" s="65" t="s">
         <v>92</v>
       </c>
-      <c r="BH3" s="66" t="s">
+      <c r="BH3" s="65" t="s">
         <v>93</v>
       </c>
-      <c r="BI3" s="66" t="s">
+      <c r="BI3" s="65" t="s">
         <v>98</v>
       </c>
-      <c r="BJ3" s="66" t="s">
+      <c r="BJ3" s="65" t="s">
         <v>95</v>
       </c>
-      <c r="BK3" s="66" t="s">
+      <c r="BK3" s="65" t="s">
         <v>137</v>
       </c>
-      <c r="BL3" s="66" t="s">
+      <c r="BL3" s="65" t="s">
         <v>163</v>
       </c>
-      <c r="BM3" s="66" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:67" s="4" customFormat="1">
+      <c r="BM3" s="65" t="s">
+        <v>169</v>
+      </c>
+      <c r="BN3" s="65" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="4" spans="1:68" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <f t="shared" ref="B4:G4" si="0">B5+B6+B11</f>
         <v>422283</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" si="0"/>
         <v>971871.8</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>1633932.6</v>
       </c>
       <c r="E4" s="8">
         <f t="shared" si="0"/>
         <v>2822945</v>
       </c>
       <c r="F4" s="7">
         <f t="shared" si="0"/>
         <v>503570.6</v>
       </c>
       <c r="G4" s="7">
         <f t="shared" si="0"/>
@@ -4710,51 +4703,51 @@
       <c r="AM4" s="7">
         <f t="shared" si="3"/>
         <v>2771463</v>
       </c>
       <c r="AN4" s="7">
         <f t="shared" si="3"/>
         <v>4476920.4000000004</v>
       </c>
       <c r="AO4" s="7">
         <f t="shared" si="3"/>
         <v>7520468.2999999998</v>
       </c>
       <c r="AP4" s="7">
         <f t="shared" si="3"/>
         <v>1181817.5</v>
       </c>
       <c r="AQ4" s="7">
         <f t="shared" si="3"/>
         <v>2932253.9</v>
       </c>
       <c r="AR4" s="7">
         <f t="shared" si="3"/>
         <v>4747126.5</v>
       </c>
       <c r="AS4" s="7">
-        <f t="shared" ref="AS4:BM4" si="4">AS5+AS6+AS11</f>
+        <f t="shared" ref="AS4:BN4" si="4">AS5+AS6+AS11</f>
         <v>7616145.9000000004</v>
       </c>
       <c r="AT4" s="7">
         <f t="shared" si="4"/>
         <v>1399834.1</v>
       </c>
       <c r="AU4" s="7">
         <f t="shared" si="4"/>
         <v>3362671.9</v>
       </c>
       <c r="AV4" s="7">
         <f t="shared" si="4"/>
         <v>5598782.9000000004</v>
       </c>
       <c r="AW4" s="7">
         <f t="shared" si="4"/>
         <v>9338516.0999999996</v>
       </c>
       <c r="AX4" s="7">
         <f t="shared" si="4"/>
         <v>1626437.1</v>
       </c>
       <c r="AY4" s="7">
         <f t="shared" si="4"/>
         <v>4187996.3</v>
@@ -4793,54 +4786,58 @@
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="4"/>
         <v>8306866</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="4"/>
         <v>14079715.1</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="4"/>
         <v>2541440.2999999998</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="4"/>
         <v>6091125.5999999996</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="4"/>
         <v>9677515.4000000004</v>
       </c>
       <c r="BM4" s="7">
         <f t="shared" si="4"/>
         <v>16696640.9</v>
       </c>
-      <c r="BN4" s="23"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:67">
+      <c r="BN4" s="7">
+        <f t="shared" si="4"/>
+        <v>2987676</v>
+      </c>
+      <c r="BO4" s="21"/>
+      <c r="BP4" s="87"/>
+    </row>
+    <row r="5" spans="1:68">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="11">
         <v>28752.799999999999</v>
       </c>
       <c r="C5" s="2">
         <v>83330.3</v>
       </c>
       <c r="D5" s="2">
         <v>140605</v>
       </c>
       <c r="E5" s="12">
         <v>229638.9</v>
       </c>
       <c r="F5" s="2">
         <v>35702.6</v>
       </c>
       <c r="G5" s="13">
         <v>92066</v>
       </c>
       <c r="H5" s="13">
         <v>182127.4</v>
       </c>
       <c r="I5" s="14">
@@ -4992,54 +4989,57 @@
       </c>
       <c r="BF5" s="13">
         <v>178684.5</v>
       </c>
       <c r="BG5" s="13">
         <v>425432.1</v>
       </c>
       <c r="BH5" s="13">
         <v>813586.1</v>
       </c>
       <c r="BI5" s="13">
         <v>1218930.5</v>
       </c>
       <c r="BJ5" s="13">
         <v>178386.7</v>
       </c>
       <c r="BK5" s="13">
         <v>437186.7</v>
       </c>
       <c r="BL5" s="13">
         <v>870587.6</v>
       </c>
       <c r="BM5" s="13">
         <v>1395192.8</v>
       </c>
-      <c r="BN5" s="23"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:67">
+      <c r="BN5" s="13">
+        <v>209536.1</v>
+      </c>
+      <c r="BO5" s="21"/>
+      <c r="BP5" s="87"/>
+    </row>
+    <row r="6" spans="1:68">
       <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="11">
         <f>B7+B8+B9+B10</f>
         <v>304659.59999999998</v>
       </c>
       <c r="C6" s="11">
         <f>C7+C8+C9+C10</f>
         <v>649150.69999999995</v>
       </c>
       <c r="D6" s="11">
         <f>D7+D8+D9+D10</f>
         <v>1028847.5</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
         <v>1880286.5</v>
       </c>
       <c r="F6" s="11">
         <f>F7+F8+F9+F10</f>
         <v>364937.5</v>
       </c>
       <c r="G6" s="11">
         <v>885420.9</v>
@@ -5174,99 +5174,104 @@
         <v>1008972.3</v>
       </c>
       <c r="AU6" s="14">
         <v>2382413.7000000002</v>
       </c>
       <c r="AV6" s="14">
         <v>3746658.2</v>
       </c>
       <c r="AW6" s="13">
         <v>6361161.7999999998</v>
       </c>
       <c r="AX6" s="13">
         <v>1177130.8</v>
       </c>
       <c r="AY6" s="13">
         <v>3054895.6</v>
       </c>
       <c r="AZ6" s="13">
         <v>4677688.4000000004</v>
       </c>
       <c r="BA6" s="12">
         <f>BA7+BA8+BA9+BA10</f>
         <v>7888461.5</v>
       </c>
       <c r="BB6" s="12">
-        <f t="shared" ref="BB6:BL6" si="6">BB7+BB8+BB9+BB10</f>
+        <f t="shared" ref="BB6:BN6" si="6">BB7+BB8+BB9+BB10</f>
         <v>1395436.5</v>
       </c>
       <c r="BC6" s="12">
         <f t="shared" si="6"/>
         <v>3524384.5</v>
       </c>
       <c r="BD6" s="12">
         <f t="shared" si="6"/>
         <v>5213572.8</v>
       </c>
       <c r="BE6" s="12">
         <f t="shared" si="6"/>
         <v>8333690.5999999996</v>
       </c>
       <c r="BF6" s="12">
         <f t="shared" si="6"/>
         <v>1517022.7</v>
       </c>
       <c r="BG6" s="12">
         <f t="shared" si="6"/>
         <v>3790219</v>
       </c>
       <c r="BH6" s="12">
         <f t="shared" si="6"/>
         <v>5698117.4000000004</v>
       </c>
       <c r="BI6" s="11">
         <v>9356201.5999999996</v>
       </c>
       <c r="BJ6" s="12">
         <f t="shared" si="6"/>
         <v>1782151</v>
       </c>
       <c r="BK6" s="12">
         <f t="shared" si="6"/>
         <v>4416473.5999999996</v>
       </c>
       <c r="BL6" s="12">
         <f t="shared" si="6"/>
         <v>6700240</v>
       </c>
       <c r="BM6" s="12">
+        <f t="shared" si="6"/>
         <v>11078443.1</v>
       </c>
-      <c r="BN6" s="23"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:67">
+      <c r="BN6" s="12">
+        <f t="shared" si="6"/>
+        <v>2080397.4</v>
+      </c>
+      <c r="BO6" s="21"/>
+      <c r="BP6" s="87"/>
+    </row>
+    <row r="7" spans="1:68">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>116302.2</v>
       </c>
       <c r="C7" s="2">
         <v>244029.2</v>
       </c>
       <c r="D7" s="2">
         <v>404480.8</v>
       </c>
       <c r="E7" s="12">
         <v>797925.8</v>
       </c>
       <c r="F7" s="2">
         <v>153211.4</v>
       </c>
       <c r="G7" s="13">
         <v>352088.4</v>
       </c>
       <c r="H7" s="13">
         <v>520822.9</v>
       </c>
       <c r="I7" s="14">
@@ -5418,54 +5423,57 @@
       </c>
       <c r="BF7" s="13">
         <v>543359.19999999995</v>
       </c>
       <c r="BG7" s="13">
         <v>1690616.2</v>
       </c>
       <c r="BH7" s="13">
         <v>2310171.9</v>
       </c>
       <c r="BI7" s="13">
         <v>3694705.8</v>
       </c>
       <c r="BJ7" s="13">
         <v>627900.30000000005</v>
       </c>
       <c r="BK7" s="13">
         <v>1900100.5</v>
       </c>
       <c r="BL7" s="13">
         <v>2612789.7999999998</v>
       </c>
       <c r="BM7" s="13">
         <v>4270951</v>
       </c>
-      <c r="BN7" s="23"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:67">
+      <c r="BN7" s="2">
+        <v>631754.30000000005</v>
+      </c>
+      <c r="BO7" s="21"/>
+      <c r="BP7" s="87"/>
+    </row>
+    <row r="8" spans="1:68">
       <c r="A8" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>144077.79999999999</v>
       </c>
       <c r="C8" s="2">
         <v>316959.40000000002</v>
       </c>
       <c r="D8" s="2">
         <v>490473.5</v>
       </c>
       <c r="E8" s="12">
         <v>821158.5</v>
       </c>
       <c r="F8" s="2">
         <v>161105</v>
       </c>
       <c r="G8" s="13">
         <v>428321.5</v>
       </c>
       <c r="H8" s="13">
         <v>703738.6</v>
       </c>
       <c r="I8" s="14">
@@ -5617,54 +5625,57 @@
       </c>
       <c r="BF8" s="13">
         <v>789535.8</v>
       </c>
       <c r="BG8" s="13">
         <v>1716249.5</v>
       </c>
       <c r="BH8" s="13">
         <v>2757362.9</v>
       </c>
       <c r="BI8" s="13">
         <v>4607778.7</v>
       </c>
       <c r="BJ8" s="13">
         <v>954241.6</v>
       </c>
       <c r="BK8" s="13">
         <v>2082484.2</v>
       </c>
       <c r="BL8" s="13">
         <v>3356229.8</v>
       </c>
       <c r="BM8" s="13">
         <v>5566519.5</v>
       </c>
-      <c r="BN8" s="23"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:67" ht="25.5">
+      <c r="BN8" s="2">
+        <v>1205638.6000000001</v>
+      </c>
+      <c r="BO8" s="21"/>
+      <c r="BP8" s="87"/>
+    </row>
+    <row r="9" spans="1:68" ht="25.5">
       <c r="A9" s="17" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="11">
         <v>35886.400000000001</v>
       </c>
       <c r="C9" s="2">
         <v>70364.7</v>
       </c>
       <c r="D9" s="2">
         <v>106670.8</v>
       </c>
       <c r="E9" s="12">
         <v>219534.3</v>
       </c>
       <c r="F9" s="2">
         <v>40790.800000000003</v>
       </c>
       <c r="G9" s="13">
         <v>85000.6</v>
       </c>
       <c r="H9" s="13">
         <v>146626</v>
       </c>
       <c r="I9" s="14">
@@ -5816,54 +5827,57 @@
       </c>
       <c r="BF9" s="13">
         <v>143786.29999999999</v>
       </c>
       <c r="BG9" s="13">
         <v>299052.79999999999</v>
       </c>
       <c r="BH9" s="13">
         <v>507303.9</v>
       </c>
       <c r="BI9" s="13">
         <v>870437</v>
       </c>
       <c r="BJ9" s="13">
         <v>156837.79999999999</v>
       </c>
       <c r="BK9" s="13">
         <v>342981.9</v>
       </c>
       <c r="BL9" s="13">
         <v>598741.4</v>
       </c>
       <c r="BM9" s="13">
         <v>1034747.7</v>
       </c>
-      <c r="BN9" s="23"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:67" ht="25.5">
+      <c r="BN9" s="2">
+        <v>193564.9</v>
+      </c>
+      <c r="BO9" s="21"/>
+      <c r="BP9" s="87"/>
+    </row>
+    <row r="10" spans="1:68" ht="25.5">
       <c r="A10" s="22" t="s">
         <v>97</v>
       </c>
       <c r="B10" s="11">
         <v>8393.2000000000007</v>
       </c>
       <c r="C10" s="2">
         <v>17797.400000000001</v>
       </c>
       <c r="D10" s="2">
         <v>27222.400000000001</v>
       </c>
       <c r="E10" s="12">
         <v>41667.9</v>
       </c>
       <c r="F10" s="2">
         <v>9830.2999999999993</v>
       </c>
       <c r="G10" s="13">
         <v>20010.400000000001</v>
       </c>
       <c r="H10" s="13">
         <v>30006.799999999999</v>
       </c>
       <c r="I10" s="14">
@@ -6015,54 +6029,57 @@
       </c>
       <c r="BF10" s="13">
         <v>40341.4</v>
       </c>
       <c r="BG10" s="13">
         <v>84300.5</v>
       </c>
       <c r="BH10" s="13">
         <v>123278.7</v>
       </c>
       <c r="BI10" s="13">
         <v>183280.1</v>
       </c>
       <c r="BJ10" s="13">
         <v>43171.3</v>
       </c>
       <c r="BK10" s="13">
         <v>90907</v>
       </c>
       <c r="BL10" s="13">
         <v>132479</v>
       </c>
       <c r="BM10" s="13">
         <v>206224.9</v>
       </c>
-      <c r="BN10" s="23"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:67">
+      <c r="BN10" s="2">
+        <v>49439.6</v>
+      </c>
+      <c r="BO10" s="21"/>
+      <c r="BP10" s="87"/>
+    </row>
+    <row r="11" spans="1:68">
       <c r="A11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>88870.6</v>
       </c>
       <c r="C11" s="2">
         <v>239390.8</v>
       </c>
       <c r="D11" s="2">
         <v>464480.1</v>
       </c>
       <c r="E11" s="12">
         <v>713019.6</v>
       </c>
       <c r="F11" s="2">
         <v>102930.5</v>
       </c>
       <c r="G11" s="13">
         <v>267635.09999999998</v>
       </c>
       <c r="H11" s="13">
         <v>449627</v>
       </c>
       <c r="I11" s="14">
@@ -6214,54 +6231,57 @@
       </c>
       <c r="BF11" s="13">
         <v>443313.6</v>
       </c>
       <c r="BG11" s="13">
         <v>1023678.3</v>
       </c>
       <c r="BH11" s="13">
         <v>1795162.5</v>
       </c>
       <c r="BI11" s="13">
         <v>3504583</v>
       </c>
       <c r="BJ11" s="13">
         <v>580902.6</v>
       </c>
       <c r="BK11" s="13">
         <v>1237465.3</v>
       </c>
       <c r="BL11" s="13">
         <v>2106687.7999999998</v>
       </c>
       <c r="BM11" s="13">
         <v>4223005</v>
       </c>
-      <c r="BN11" s="23"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:67" s="4" customFormat="1">
+      <c r="BN11" s="2">
+        <v>697742.5</v>
+      </c>
+      <c r="BO11" s="21"/>
+      <c r="BP11" s="87"/>
+    </row>
+    <row r="12" spans="1:68" s="4" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B13:B26)</f>
         <v>787091</v>
       </c>
       <c r="C12" s="19">
         <f>SUM(C13:C26)</f>
         <v>1822931.5</v>
       </c>
       <c r="D12" s="19">
         <f>SUM(D13:D26)</f>
         <v>2902650.9</v>
       </c>
       <c r="E12" s="9">
         <f>E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26</f>
         <v>4669569.9000000004</v>
       </c>
       <c r="F12" s="19">
         <f>SUM(F13:F26)</f>
         <v>965885</v>
       </c>
       <c r="G12" s="19">
         <f>SUM(G13:G26)</f>
@@ -6383,51 +6403,51 @@
       <c r="AM12" s="19">
         <f t="shared" si="9"/>
         <v>5550475.5</v>
       </c>
       <c r="AN12" s="19">
         <f t="shared" si="9"/>
         <v>8838711.0999999996</v>
       </c>
       <c r="AO12" s="19">
         <f t="shared" si="9"/>
         <v>13678664.9</v>
       </c>
       <c r="AP12" s="19">
         <f t="shared" si="9"/>
         <v>2809095.2</v>
       </c>
       <c r="AQ12" s="19">
         <f t="shared" si="9"/>
         <v>6012307.5</v>
       </c>
       <c r="AR12" s="19">
         <f t="shared" si="9"/>
         <v>9402161.5</v>
       </c>
       <c r="AS12" s="19">
-        <f t="shared" ref="AS12:BM12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BN12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>14422215.5</v>
       </c>
       <c r="AT12" s="19">
         <f t="shared" si="10"/>
         <v>3078278.5</v>
       </c>
       <c r="AU12" s="19">
         <f t="shared" si="10"/>
         <v>6873801.0999999996</v>
       </c>
       <c r="AV12" s="19">
         <f t="shared" si="10"/>
         <v>10780014.199999999</v>
       </c>
       <c r="AW12" s="19">
         <f t="shared" si="10"/>
         <v>16813021.699999999</v>
       </c>
       <c r="AX12" s="19">
         <f t="shared" si="10"/>
         <v>3686402.3</v>
       </c>
       <c r="AY12" s="19">
         <f t="shared" si="10"/>
         <v>8176298.4000000004</v>
@@ -6466,54 +6486,58 @@
       </c>
       <c r="BH12" s="19">
         <f t="shared" si="10"/>
         <v>18680365.300000001</v>
       </c>
       <c r="BI12" s="19">
         <f t="shared" si="10"/>
         <v>28323408.199999999</v>
       </c>
       <c r="BJ12" s="19">
         <f t="shared" si="10"/>
         <v>6225609</v>
       </c>
       <c r="BK12" s="19">
         <f t="shared" si="10"/>
         <v>13617564.6</v>
       </c>
       <c r="BL12" s="19">
         <f t="shared" si="10"/>
         <v>22066838.100000001</v>
       </c>
       <c r="BM12" s="19">
         <f t="shared" si="10"/>
         <v>32075330</v>
       </c>
-      <c r="BN12" s="23"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:67">
+      <c r="BN12" s="19">
+        <f t="shared" si="10"/>
+        <v>6411585.7000000002</v>
+      </c>
+      <c r="BO12" s="21"/>
+      <c r="BP12" s="87"/>
+    </row>
+    <row r="13" spans="1:68">
       <c r="A13" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="11">
         <v>166952.1</v>
       </c>
       <c r="C13" s="2">
         <v>406764.5</v>
       </c>
       <c r="D13" s="2">
         <v>635363</v>
       </c>
       <c r="E13" s="12">
         <v>1233643.8999999999</v>
       </c>
       <c r="F13" s="2">
         <v>197580.6</v>
       </c>
       <c r="G13" s="13">
         <v>505154.4</v>
       </c>
       <c r="H13" s="13">
         <v>860007.6</v>
       </c>
       <c r="I13" s="14">
@@ -6665,54 +6689,57 @@
       </c>
       <c r="BF13" s="13">
         <v>1267344.1000000001</v>
       </c>
       <c r="BG13" s="13">
         <v>2872573.7</v>
       </c>
       <c r="BH13" s="13">
         <v>4391817.5999999996</v>
       </c>
       <c r="BI13" s="13">
         <v>9103634.9000000004</v>
       </c>
       <c r="BJ13" s="13">
         <v>1486354.4</v>
       </c>
       <c r="BK13" s="13">
         <v>3437293.2</v>
       </c>
       <c r="BL13" s="13">
         <v>5314044.2</v>
       </c>
       <c r="BM13" s="13">
         <v>11145941.4</v>
       </c>
-      <c r="BN13" s="23"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:67">
+      <c r="BN13" s="2">
+        <v>1698506.8</v>
+      </c>
+      <c r="BO13" s="21"/>
+      <c r="BP13" s="87"/>
+    </row>
+    <row r="14" spans="1:68">
       <c r="A14" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="11">
         <v>110581.7</v>
       </c>
       <c r="C14" s="2">
         <v>249665</v>
       </c>
       <c r="D14" s="2">
         <v>449337</v>
       </c>
       <c r="E14" s="12">
         <v>668247.80000000005</v>
       </c>
       <c r="F14" s="2">
         <v>135022</v>
       </c>
       <c r="G14" s="13">
         <v>284190.90000000002</v>
       </c>
       <c r="H14" s="13">
         <v>540874.1</v>
       </c>
       <c r="I14" s="14">
@@ -6864,54 +6891,57 @@
       </c>
       <c r="BF14" s="13">
         <v>528878.4</v>
       </c>
       <c r="BG14" s="13">
         <v>1140575.7</v>
       </c>
       <c r="BH14" s="13">
         <v>1902340.6</v>
       </c>
       <c r="BI14" s="13">
         <v>2387431.7999999998</v>
       </c>
       <c r="BJ14" s="13">
         <v>679770.7</v>
       </c>
       <c r="BK14" s="13">
         <v>1495308.7</v>
       </c>
       <c r="BL14" s="13">
         <v>2480182.9</v>
       </c>
       <c r="BM14" s="13">
         <v>3028749.9</v>
       </c>
-      <c r="BN14" s="23"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:67">
+      <c r="BN14" s="2">
+        <v>801742.3</v>
+      </c>
+      <c r="BO14" s="21"/>
+      <c r="BP14" s="87"/>
+    </row>
+    <row r="15" spans="1:68">
       <c r="A15" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="11">
         <v>12253.8</v>
       </c>
       <c r="C15" s="2">
         <v>26668.7</v>
       </c>
       <c r="D15" s="2">
         <v>43891.5</v>
       </c>
       <c r="E15" s="12">
         <v>82695.5</v>
       </c>
       <c r="F15" s="2">
         <v>15800.2</v>
       </c>
       <c r="G15" s="13">
         <v>34297.5</v>
       </c>
       <c r="H15" s="13">
         <v>56470.5</v>
       </c>
       <c r="I15" s="14">
@@ -7063,54 +7093,57 @@
       </c>
       <c r="BF15" s="13">
         <v>75236.800000000003</v>
       </c>
       <c r="BG15" s="13">
         <v>163816.79999999999</v>
       </c>
       <c r="BH15" s="13">
         <v>283695.5</v>
       </c>
       <c r="BI15" s="13">
         <v>623158.80000000005</v>
       </c>
       <c r="BJ15" s="13">
         <v>84909.2</v>
       </c>
       <c r="BK15" s="13">
         <v>192932</v>
       </c>
       <c r="BL15" s="13">
         <v>341137.5</v>
       </c>
       <c r="BM15" s="13">
         <v>701201.2</v>
       </c>
-      <c r="BN15" s="23"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:67">
+      <c r="BN15" s="2">
+        <v>97350.9</v>
+      </c>
+      <c r="BO15" s="21"/>
+      <c r="BP15" s="87"/>
+    </row>
+    <row r="16" spans="1:68">
       <c r="A16" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>42576.3</v>
       </c>
       <c r="C16" s="2">
         <v>91247</v>
       </c>
       <c r="D16" s="2">
         <v>141680.20000000001</v>
       </c>
       <c r="E16" s="12">
         <v>250378.8</v>
       </c>
       <c r="F16" s="2">
         <v>51066.7</v>
       </c>
       <c r="G16" s="13">
         <v>115203.6</v>
       </c>
       <c r="H16" s="13">
         <v>204366.8</v>
       </c>
       <c r="I16" s="14">
@@ -7262,54 +7295,57 @@
       </c>
       <c r="BF16" s="13">
         <v>226329.7</v>
       </c>
       <c r="BG16" s="13">
         <v>510532.5</v>
       </c>
       <c r="BH16" s="13">
         <v>850951.1</v>
       </c>
       <c r="BI16" s="13">
         <v>1109839.3999999999</v>
       </c>
       <c r="BJ16" s="13">
         <v>273044.7</v>
       </c>
       <c r="BK16" s="13">
         <v>593104.80000000005</v>
       </c>
       <c r="BL16" s="13">
         <v>1004647.4</v>
       </c>
       <c r="BM16" s="13">
         <v>1345757.5</v>
       </c>
-      <c r="BN16" s="23"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:67">
+      <c r="BN16" s="2">
+        <v>303658.90000000002</v>
+      </c>
+      <c r="BO16" s="21"/>
+      <c r="BP16" s="87"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>44039.1</v>
       </c>
       <c r="C17" s="2">
         <v>94193.5</v>
       </c>
       <c r="D17" s="2">
         <v>143845.9</v>
       </c>
       <c r="E17" s="12">
         <v>238673.1</v>
       </c>
       <c r="F17" s="2">
         <v>54224.6</v>
       </c>
       <c r="G17" s="13">
         <v>119341.7</v>
       </c>
       <c r="H17" s="13">
         <v>267732.2</v>
       </c>
       <c r="I17" s="14">
@@ -7461,54 +7497,57 @@
       </c>
       <c r="BF17" s="13">
         <v>243932.4</v>
       </c>
       <c r="BG17" s="13">
         <v>558564</v>
       </c>
       <c r="BH17" s="13">
         <v>885378.5</v>
       </c>
       <c r="BI17" s="13">
         <v>1728771.2</v>
       </c>
       <c r="BJ17" s="13">
         <v>315450.7</v>
       </c>
       <c r="BK17" s="13">
         <v>727909.9</v>
       </c>
       <c r="BL17" s="13">
         <v>1138010.2</v>
       </c>
       <c r="BM17" s="13">
         <v>2166849</v>
       </c>
-      <c r="BN17" s="23"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:67">
+      <c r="BN17" s="2">
+        <v>325862.7</v>
+      </c>
+      <c r="BO17" s="21"/>
+      <c r="BP17" s="87"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="11">
         <v>18847.3</v>
       </c>
       <c r="C18" s="2">
         <v>44549.2</v>
       </c>
       <c r="D18" s="2">
         <v>82762.600000000006</v>
       </c>
       <c r="E18" s="12">
         <v>190165.1</v>
       </c>
       <c r="F18" s="2">
         <v>23358.3</v>
       </c>
       <c r="G18" s="13">
         <v>55345.7</v>
       </c>
       <c r="H18" s="13">
         <v>129150.3</v>
       </c>
       <c r="I18" s="14">
@@ -7660,54 +7699,57 @@
       </c>
       <c r="BF18" s="13">
         <v>115799.9</v>
       </c>
       <c r="BG18" s="13">
         <v>290341.90000000002</v>
       </c>
       <c r="BH18" s="13">
         <v>637730.4</v>
       </c>
       <c r="BI18" s="13">
         <v>641860.30000000005</v>
       </c>
       <c r="BJ18" s="13">
         <v>137952.9</v>
       </c>
       <c r="BK18" s="13">
         <v>338104.5</v>
       </c>
       <c r="BL18" s="13">
         <v>729352.2</v>
       </c>
       <c r="BM18" s="13">
         <v>815743.2</v>
       </c>
-      <c r="BN18" s="23"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:67">
+      <c r="BN18" s="2">
+        <v>158930.70000000001</v>
+      </c>
+      <c r="BO18" s="21"/>
+      <c r="BP18" s="87"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="11">
         <v>79153.5</v>
       </c>
       <c r="C19" s="2">
         <v>199894.6</v>
       </c>
       <c r="D19" s="2">
         <v>299245</v>
       </c>
       <c r="E19" s="12">
         <v>487039.5</v>
       </c>
       <c r="F19" s="2">
         <v>99361</v>
       </c>
       <c r="G19" s="13">
         <v>254967.7</v>
       </c>
       <c r="H19" s="13">
         <v>395038</v>
       </c>
       <c r="I19" s="14">
@@ -7859,54 +7901,57 @@
       </c>
       <c r="BF19" s="13">
         <v>307639.40000000002</v>
       </c>
       <c r="BG19" s="13">
         <v>824076.2</v>
       </c>
       <c r="BH19" s="13">
         <v>1431596.4</v>
       </c>
       <c r="BI19" s="13">
         <v>1671721.2</v>
       </c>
       <c r="BJ19" s="13">
         <v>347872.2</v>
       </c>
       <c r="BK19" s="13">
         <v>832306.1</v>
       </c>
       <c r="BL19" s="13">
         <v>1526704.7</v>
       </c>
       <c r="BM19" s="13">
         <v>1814547.4</v>
       </c>
-      <c r="BN19" s="23"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:67" ht="25.5">
+      <c r="BN19" s="2">
+        <v>337667.9</v>
+      </c>
+      <c r="BO19" s="21"/>
+      <c r="BP19" s="87"/>
+    </row>
+    <row r="20" spans="1:68" ht="25.5">
       <c r="A20" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11">
         <v>51202.6</v>
       </c>
       <c r="C20" s="2">
         <v>108219.2</v>
       </c>
       <c r="D20" s="2">
         <v>166723.5</v>
       </c>
       <c r="E20" s="12">
         <v>223504.1</v>
       </c>
       <c r="F20" s="2">
         <v>55370</v>
       </c>
       <c r="G20" s="13">
         <v>121785.4</v>
       </c>
       <c r="H20" s="13">
         <v>202678.2</v>
       </c>
       <c r="I20" s="14">
@@ -8058,54 +8103,57 @@
       </c>
       <c r="BF20" s="13">
         <v>270604.5</v>
       </c>
       <c r="BG20" s="13">
         <v>591154.6</v>
       </c>
       <c r="BH20" s="13">
         <v>987264.6</v>
       </c>
       <c r="BI20" s="13">
         <v>1637970.9</v>
       </c>
       <c r="BJ20" s="13">
         <v>288918.40000000002</v>
       </c>
       <c r="BK20" s="13">
         <v>624006.9</v>
       </c>
       <c r="BL20" s="13">
         <v>1056761.5</v>
       </c>
       <c r="BM20" s="13">
         <v>1717960.7</v>
       </c>
-      <c r="BN20" s="23"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:67" ht="25.5">
+      <c r="BN20" s="2">
+        <v>332162</v>
+      </c>
+      <c r="BO20" s="21"/>
+      <c r="BP20" s="87"/>
+    </row>
+    <row r="21" spans="1:68" ht="25.5">
       <c r="A21" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="11">
         <v>61312.4</v>
       </c>
       <c r="C21" s="2">
         <v>144451.20000000001</v>
       </c>
       <c r="D21" s="2">
         <v>230601</v>
       </c>
       <c r="E21" s="12">
         <v>314832.2</v>
       </c>
       <c r="F21" s="2">
         <v>76128.100000000006</v>
       </c>
       <c r="G21" s="13">
         <v>157593.20000000001</v>
       </c>
       <c r="H21" s="13">
         <v>273887.5</v>
       </c>
       <c r="I21" s="14">
@@ -8257,54 +8305,57 @@
       </c>
       <c r="BF21" s="13">
         <v>432771.3</v>
       </c>
       <c r="BG21" s="13">
         <v>901001.9</v>
       </c>
       <c r="BH21" s="13">
         <v>1342364.1</v>
       </c>
       <c r="BI21" s="13">
         <v>1901246.2</v>
       </c>
       <c r="BJ21" s="13">
         <v>519043.9</v>
       </c>
       <c r="BK21" s="13">
         <v>1046013.6</v>
       </c>
       <c r="BL21" s="13">
         <v>1556995.9</v>
       </c>
       <c r="BM21" s="13">
         <v>2164139.7000000002</v>
       </c>
-      <c r="BN21" s="23"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:67">
+      <c r="BN21" s="2">
+        <v>508752.7</v>
+      </c>
+      <c r="BO21" s="21"/>
+      <c r="BP21" s="87"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="11">
         <v>107855.1</v>
       </c>
       <c r="C22" s="2">
         <v>251509.2</v>
       </c>
       <c r="D22" s="2">
         <v>384203.6</v>
       </c>
       <c r="E22" s="12">
         <v>519160.7</v>
       </c>
       <c r="F22" s="2">
         <v>138666.9</v>
       </c>
       <c r="G22" s="13">
         <v>308159.2</v>
       </c>
       <c r="H22" s="13">
         <v>489564.5</v>
       </c>
       <c r="I22" s="14">
@@ -8456,54 +8507,57 @@
       </c>
       <c r="BF22" s="13">
         <v>1024976.8</v>
       </c>
       <c r="BG22" s="13">
         <v>2189988</v>
       </c>
       <c r="BH22" s="13">
         <v>3488951.1</v>
       </c>
       <c r="BI22" s="13">
         <v>3640259.4</v>
       </c>
       <c r="BJ22" s="13">
         <v>1161167.5</v>
       </c>
       <c r="BK22" s="13">
         <v>2474026.9</v>
       </c>
       <c r="BL22" s="13">
         <v>4068784.2</v>
       </c>
       <c r="BM22" s="13">
         <v>3424954.5</v>
       </c>
-      <c r="BN22" s="23"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:67">
+      <c r="BN22" s="2">
+        <v>1092046.8999999999</v>
+      </c>
+      <c r="BO22" s="21"/>
+      <c r="BP22" s="87"/>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" s="20" t="s">
         <v>72</v>
       </c>
       <c r="B23" s="11">
         <v>52013.5</v>
       </c>
       <c r="C23" s="2">
         <v>126764.5</v>
       </c>
       <c r="D23" s="2">
         <v>197335.4</v>
       </c>
       <c r="E23" s="12">
         <v>266525.7</v>
       </c>
       <c r="F23" s="2">
         <v>69202.899999999994</v>
       </c>
       <c r="G23" s="13">
         <v>153289.4</v>
       </c>
       <c r="H23" s="13">
         <v>256665.3</v>
       </c>
       <c r="I23" s="14">
@@ -8655,54 +8709,57 @@
       </c>
       <c r="BF23" s="13">
         <v>469517.3</v>
       </c>
       <c r="BG23" s="13">
         <v>982559.6</v>
       </c>
       <c r="BH23" s="13">
         <v>1460018.7</v>
       </c>
       <c r="BI23" s="13">
         <v>2267386.2000000002</v>
       </c>
       <c r="BJ23" s="13">
         <v>528369.30000000005</v>
       </c>
       <c r="BK23" s="13">
         <v>1145209</v>
       </c>
       <c r="BL23" s="13">
         <v>1703534.5</v>
       </c>
       <c r="BM23" s="13">
         <v>1903391.8</v>
       </c>
-      <c r="BN23" s="23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:67">
+      <c r="BN23" s="2">
+        <v>278927.3</v>
+      </c>
+      <c r="BO23" s="21"/>
+      <c r="BP23" s="87"/>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="11">
         <v>17560.400000000001</v>
       </c>
       <c r="C24" s="2">
         <v>38577.699999999997</v>
       </c>
       <c r="D24" s="2">
         <v>59062.400000000001</v>
       </c>
       <c r="E24" s="12">
         <v>82043.600000000006</v>
       </c>
       <c r="F24" s="2">
         <v>22028.5</v>
       </c>
       <c r="G24" s="13">
         <v>44616.5</v>
       </c>
       <c r="H24" s="13">
         <v>74787.899999999994</v>
       </c>
       <c r="I24" s="14">
@@ -8854,54 +8911,57 @@
       </c>
       <c r="BF24" s="13">
         <v>159726.79999999999</v>
       </c>
       <c r="BG24" s="13">
         <v>277743.09999999998</v>
       </c>
       <c r="BH24" s="13">
         <v>377194.6</v>
       </c>
       <c r="BI24" s="13">
         <v>667557.69999999995</v>
       </c>
       <c r="BJ24" s="13">
         <v>198332.1</v>
       </c>
       <c r="BK24" s="13">
         <v>338566</v>
       </c>
       <c r="BL24" s="13">
         <v>452723</v>
       </c>
       <c r="BM24" s="13">
         <v>800139.2</v>
       </c>
-      <c r="BN24" s="23"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:67" ht="14.45" customHeight="1">
+      <c r="BN24" s="2">
+        <v>238629.1</v>
+      </c>
+      <c r="BO24" s="21"/>
+      <c r="BP24" s="87"/>
+    </row>
+    <row r="25" spans="1:68" ht="14.45" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="11">
         <v>21501.8</v>
       </c>
       <c r="C25" s="2">
         <v>37683.5</v>
       </c>
       <c r="D25" s="2">
         <v>64502.6</v>
       </c>
       <c r="E25" s="12">
         <v>107486.6</v>
       </c>
       <c r="F25" s="2">
         <v>25908</v>
       </c>
       <c r="G25" s="13">
         <v>55859.7</v>
       </c>
       <c r="H25" s="13">
         <v>108298.2</v>
       </c>
       <c r="I25" s="14">
@@ -9053,54 +9113,57 @@
       </c>
       <c r="BF25" s="13">
         <v>178523</v>
       </c>
       <c r="BG25" s="13">
         <v>302128.8</v>
       </c>
       <c r="BH25" s="13">
         <v>581200.80000000005</v>
       </c>
       <c r="BI25" s="13">
         <v>649368.9</v>
       </c>
       <c r="BJ25" s="13">
         <v>181781.2</v>
       </c>
       <c r="BK25" s="13">
         <v>330341</v>
       </c>
       <c r="BL25" s="13">
         <v>626206.69999999995</v>
       </c>
       <c r="BM25" s="13">
         <v>761822.3</v>
       </c>
-      <c r="BN25" s="23"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:67" ht="38.25">
+      <c r="BN25" s="2">
+        <v>209600.7</v>
+      </c>
+      <c r="BO25" s="21"/>
+      <c r="BP25" s="87"/>
+    </row>
+    <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="11">
         <v>1241.4000000000001</v>
       </c>
       <c r="C26" s="2">
         <v>2743.7</v>
       </c>
       <c r="D26" s="2">
         <v>4097.2</v>
       </c>
       <c r="E26" s="12">
         <v>5173.3</v>
       </c>
       <c r="F26" s="2">
         <v>2167.1999999999998</v>
       </c>
       <c r="G26" s="13">
         <v>4730.7</v>
       </c>
       <c r="H26" s="13">
         <v>6660.8</v>
       </c>
       <c r="I26" s="14">
@@ -9252,54 +9315,57 @@
       </c>
       <c r="BF26" s="13">
         <v>11945.7</v>
       </c>
       <c r="BG26" s="13">
         <v>38170</v>
       </c>
       <c r="BH26" s="13">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="13">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="13">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="13">
         <v>42442</v>
       </c>
       <c r="BL26" s="13">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="13">
         <v>284132.2</v>
       </c>
-      <c r="BN26" s="23"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:67" s="4" customFormat="1">
+      <c r="BN26" s="2">
+        <v>27746.799999999999</v>
+      </c>
+      <c r="BO26" s="21"/>
+      <c r="BP26" s="87"/>
+    </row>
+    <row r="27" spans="1:68" s="4" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <f t="shared" ref="B27:Q27" si="11">B4+B12</f>
         <v>1209374</v>
       </c>
       <c r="C27" s="19">
         <f t="shared" si="11"/>
         <v>2794803.3</v>
       </c>
       <c r="D27" s="19">
         <f t="shared" si="11"/>
         <v>4536583.5</v>
       </c>
       <c r="E27" s="9">
         <f t="shared" si="11"/>
         <v>7492514.9000000004</v>
       </c>
       <c r="F27" s="19">
         <f t="shared" si="11"/>
         <v>1469455.6</v>
       </c>
       <c r="G27" s="19">
         <f t="shared" si="11"/>
@@ -9426,51 +9492,51 @@
       <c r="AL27" s="19">
         <f t="shared" ref="AL27:AQ27" si="14">AL4+AL12</f>
         <v>3509574.9</v>
       </c>
       <c r="AM27" s="19">
         <f t="shared" si="14"/>
         <v>8321938.5</v>
       </c>
       <c r="AN27" s="19">
         <f t="shared" si="14"/>
         <v>13315631.5</v>
       </c>
       <c r="AO27" s="19">
         <f t="shared" si="14"/>
         <v>21199133.199999999</v>
       </c>
       <c r="AP27" s="19">
         <f t="shared" si="14"/>
         <v>3990912.7</v>
       </c>
       <c r="AQ27" s="19">
         <f t="shared" si="14"/>
         <v>8944561.4000000004</v>
       </c>
       <c r="AR27" s="19">
-        <f t="shared" ref="AR27:BM27" si="15">AR4+AR12</f>
+        <f t="shared" ref="AR27:BN27" si="15">AR4+AR12</f>
         <v>14149288</v>
       </c>
       <c r="AS27" s="19">
         <f t="shared" si="15"/>
         <v>22038361.399999999</v>
       </c>
       <c r="AT27" s="19">
         <f t="shared" si="15"/>
         <v>4478112.5999999996</v>
       </c>
       <c r="AU27" s="19">
         <f t="shared" si="15"/>
         <v>10236473</v>
       </c>
       <c r="AV27" s="19">
         <f t="shared" si="15"/>
         <v>16378797.1</v>
       </c>
       <c r="AW27" s="19">
         <f t="shared" si="15"/>
         <v>26151537.800000001</v>
       </c>
       <c r="AX27" s="19">
         <f t="shared" si="15"/>
         <v>5312839.4000000004</v>
@@ -9513,192 +9579,196 @@
       </c>
       <c r="BH27" s="19">
         <f t="shared" si="15"/>
         <v>26987231.300000001</v>
       </c>
       <c r="BI27" s="19">
         <f t="shared" si="15"/>
         <v>42403123.299999997</v>
       </c>
       <c r="BJ27" s="19">
         <f t="shared" si="15"/>
         <v>8767049.3000000007</v>
       </c>
       <c r="BK27" s="19">
         <f t="shared" si="15"/>
         <v>19708690.199999999</v>
       </c>
       <c r="BL27" s="19">
         <f t="shared" si="15"/>
         <v>31744353.5</v>
       </c>
       <c r="BM27" s="19">
         <f t="shared" si="15"/>
         <v>48771970.899999999</v>
       </c>
-      <c r="BN27" s="23"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:67">
+      <c r="BN27" s="19">
+        <f t="shared" si="15"/>
+        <v>9399261.6999999993</v>
+      </c>
+      <c r="BO27" s="21"/>
+      <c r="BP27" s="87"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="V28" s="21"/>
       <c r="W28" s="21"/>
       <c r="BI28" s="21"/>
     </row>
-    <row r="29" spans="1:67" ht="29.25" customHeight="1">
-      <c r="A29" s="84" t="s">
+    <row r="29" spans="1:68" ht="29.25" customHeight="1">
+      <c r="A29" s="82" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="30" spans="1:68" ht="35.25">
+      <c r="A30" s="83" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="31" spans="1:68" ht="35.25">
+      <c r="A31" s="83" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="30" spans="1:67" ht="35.25">
-      <c r="A30" s="85" t="s">
+    <row r="32" spans="1:68">
+      <c r="A32" s="84" t="s">
         <v>173</v>
-      </c>
-[...8 lines deleted...]
-        <v>175</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F5E016-550D-4890-B7FF-1095F7B4518B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F548E152-E941-4314-A411-6A8875B61987}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BCB010E-D5CA-441F-BCAB-B47A58429458}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F548E152-E941-4314-A411-6A8875B61987}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F5E016-550D-4890-B7FF-1095F7B4518B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ОКОНХ</vt:lpstr>
       <vt:lpstr>ОКЭД (ГК РК 03-2003)</vt:lpstr>