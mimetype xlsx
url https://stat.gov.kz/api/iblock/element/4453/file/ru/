--- v2 (2026-07-15)
+++ v3 (2026-08-04)
@@ -1,366 +1,366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14310" windowHeight="12375" tabRatio="815"/>
+    <workbookView xWindow="2910" yWindow="150" windowWidth="20595" windowHeight="12630" tabRatio="815"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="6" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="7" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'ОКЭД (ГК РК 03-2003)'!$A$1:$A$26</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN6" i="2" l="1"/>
-[...4 lines deleted...]
-  <c r="BM27" i="2" s="1"/>
   <c r="BM12" i="2"/>
-  <c r="BN27" i="2" l="1"/>
-[...3 lines deleted...]
-  <c r="BL27" i="2" s="1"/>
+  <c r="BM6"/>
+  <c r="BN6" l="1"/>
+  <c r="BN12" l="1"/>
+  <c r="BN4"/>
+  <c r="BM4"/>
+  <c r="BM27" l="1"/>
+  <c r="BN27"/>
+  <c r="BL12"/>
+  <c r="BL6"/>
+  <c r="BL4"/>
+  <c r="BL27" s="1"/>
   <c r="L16" i="7" l="1"/>
-  <c r="K16" i="7"/>
-[...50 lines deleted...]
-  <c r="F26" i="7" s="1"/>
+  <c r="K16"/>
+  <c r="J16"/>
+  <c r="I16"/>
+  <c r="H16"/>
+  <c r="G16"/>
+  <c r="F16"/>
+  <c r="E16"/>
+  <c r="D16"/>
+  <c r="C16"/>
+  <c r="B16"/>
+  <c r="M13"/>
+  <c r="L13"/>
+  <c r="K13"/>
+  <c r="J13"/>
+  <c r="I13"/>
+  <c r="H13"/>
+  <c r="G13"/>
+  <c r="F13"/>
+  <c r="E13"/>
+  <c r="D13"/>
+  <c r="C13"/>
+  <c r="B13"/>
+  <c r="L8"/>
+  <c r="L4" s="1"/>
+  <c r="L26" s="1"/>
+  <c r="K8"/>
+  <c r="J8"/>
+  <c r="I8"/>
+  <c r="H8"/>
+  <c r="G8"/>
+  <c r="F8"/>
+  <c r="E8"/>
+  <c r="D8"/>
+  <c r="C8"/>
+  <c r="B8"/>
+  <c r="B6"/>
+  <c r="B5" s="1"/>
+  <c r="B4" s="1"/>
+  <c r="B26" s="1"/>
+  <c r="K5"/>
+  <c r="J5"/>
+  <c r="I5"/>
+  <c r="H5"/>
+  <c r="G5"/>
+  <c r="F5"/>
+  <c r="E5"/>
+  <c r="D5"/>
+  <c r="C5"/>
+  <c r="M4"/>
+  <c r="J4"/>
+  <c r="F4"/>
+  <c r="F26" s="1"/>
   <c r="I8" i="6"/>
-  <c r="I25" i="6" s="1"/>
-[...13 lines deleted...]
-  <c r="B25" i="6" s="1"/>
+  <c r="I25" s="1"/>
+  <c r="H8"/>
+  <c r="H25" s="1"/>
+  <c r="G8"/>
+  <c r="G25" s="1"/>
+  <c r="F8"/>
+  <c r="F25" s="1"/>
+  <c r="E8"/>
+  <c r="E25" s="1"/>
+  <c r="D8"/>
+  <c r="D25" s="1"/>
+  <c r="C8"/>
+  <c r="C25" s="1"/>
+  <c r="B8"/>
+  <c r="B25" s="1"/>
   <c r="J26" i="7" l="1"/>
-  <c r="E4" i="7"/>
-[...12 lines deleted...]
-  <c r="H26" i="7" s="1"/>
+  <c r="E4"/>
+  <c r="I4"/>
+  <c r="I26" s="1"/>
+  <c r="E26"/>
+  <c r="C4"/>
+  <c r="C26" s="1"/>
+  <c r="G4"/>
+  <c r="G26" s="1"/>
+  <c r="K4"/>
+  <c r="K26" s="1"/>
+  <c r="D4"/>
+  <c r="D26" s="1"/>
+  <c r="H4"/>
+  <c r="H26" s="1"/>
   <c r="BK6" i="2"/>
-  <c r="BK4" i="2" s="1"/>
-[...186 lines deleted...]
-  <c r="AW27" i="2"/>
+  <c r="BK4" s="1"/>
+  <c r="BK12"/>
+  <c r="BI12"/>
+  <c r="BI4"/>
+  <c r="BK27" l="1"/>
+  <c r="BI27"/>
+  <c r="BJ12"/>
+  <c r="BJ6"/>
+  <c r="BJ4" s="1"/>
+  <c r="BJ27" l="1"/>
+  <c r="BH6"/>
+  <c r="BG6"/>
+  <c r="BH4" l="1"/>
+  <c r="BH12"/>
+  <c r="BH27" l="1"/>
+  <c r="BE12"/>
+  <c r="BE6"/>
+  <c r="BE4" s="1"/>
+  <c r="BG4"/>
+  <c r="BG12"/>
+  <c r="BE27" l="1"/>
+  <c r="BG27"/>
+  <c r="BF12"/>
+  <c r="BF6"/>
+  <c r="BF4" s="1"/>
+  <c r="BF27" l="1"/>
+  <c r="BD12"/>
+  <c r="BD6"/>
+  <c r="BD4" s="1"/>
+  <c r="BC12"/>
+  <c r="BC6"/>
+  <c r="BC4" s="1"/>
+  <c r="BD27" l="1"/>
+  <c r="BC27"/>
+  <c r="BA12"/>
+  <c r="BA6"/>
+  <c r="BA4" s="1"/>
+  <c r="BA27" l="1"/>
+  <c r="BB6"/>
+  <c r="BB4" s="1"/>
+  <c r="BB12"/>
+  <c r="BB27" l="1"/>
+  <c r="AZ12"/>
+  <c r="AZ4"/>
+  <c r="AZ27" l="1"/>
+  <c r="AY12"/>
+  <c r="AY4"/>
+  <c r="AY27" l="1"/>
+  <c r="AX12" l="1"/>
+  <c r="AX4"/>
+  <c r="AW12"/>
+  <c r="AW4"/>
+  <c r="AV12"/>
+  <c r="AV4"/>
+  <c r="AU12"/>
+  <c r="AU4"/>
+  <c r="AT12"/>
+  <c r="AT4"/>
+  <c r="AS4"/>
+  <c r="AS12"/>
+  <c r="AR12"/>
+  <c r="AR4"/>
+  <c r="AQ12"/>
+  <c r="AQ4"/>
+  <c r="AP12"/>
+  <c r="AP4"/>
+  <c r="AO12"/>
+  <c r="AO4"/>
+  <c r="AN12"/>
+  <c r="AN4"/>
+  <c r="AM6"/>
+  <c r="AM4" s="1"/>
+  <c r="AM12"/>
+  <c r="AL12"/>
+  <c r="AL4"/>
+  <c r="AK12"/>
+  <c r="AK4"/>
+  <c r="AH4"/>
+  <c r="AF4"/>
+  <c r="AE12"/>
+  <c r="AE4"/>
+  <c r="AD12"/>
+  <c r="AD4"/>
+  <c r="Y12"/>
+  <c r="Y6"/>
+  <c r="Y4" s="1"/>
+  <c r="U12"/>
+  <c r="U6"/>
+  <c r="U4" s="1"/>
+  <c r="Q12"/>
+  <c r="Q6"/>
+  <c r="Q4" s="1"/>
+  <c r="M12"/>
+  <c r="M6"/>
+  <c r="M4"/>
+  <c r="I12"/>
+  <c r="I6"/>
+  <c r="I4" s="1"/>
+  <c r="E12"/>
+  <c r="E6"/>
+  <c r="E4" s="1"/>
+  <c r="AA6"/>
+  <c r="AA4" s="1"/>
+  <c r="AA27" s="1"/>
+  <c r="AA12"/>
+  <c r="AB6"/>
+  <c r="AB4" s="1"/>
+  <c r="AB12"/>
+  <c r="Z12"/>
+  <c r="Z6"/>
+  <c r="Z4" s="1"/>
+  <c r="R27"/>
+  <c r="J27"/>
+  <c r="G12"/>
+  <c r="G4"/>
+  <c r="F6"/>
+  <c r="F4" s="1"/>
+  <c r="F12"/>
+  <c r="X12"/>
+  <c r="X6"/>
+  <c r="X4" s="1"/>
+  <c r="W6"/>
+  <c r="W4" s="1"/>
+  <c r="W12"/>
+  <c r="V6"/>
+  <c r="V4" s="1"/>
+  <c r="D12"/>
+  <c r="D6"/>
+  <c r="D4" s="1"/>
+  <c r="C6"/>
+  <c r="C4" s="1"/>
+  <c r="C12"/>
+  <c r="B12"/>
+  <c r="B6"/>
+  <c r="B4" s="1"/>
+  <c r="V12"/>
+  <c r="K27"/>
+  <c r="L27"/>
+  <c r="N27"/>
+  <c r="O27"/>
+  <c r="P27"/>
+  <c r="S27"/>
+  <c r="T27"/>
+  <c r="AF12"/>
+  <c r="AF27" s="1"/>
+  <c r="AG12"/>
+  <c r="AG4"/>
+  <c r="AH12"/>
+  <c r="AH27" s="1"/>
+  <c r="AI12"/>
+  <c r="AI4"/>
+  <c r="AJ12"/>
+  <c r="AJ4"/>
+  <c r="AP27"/>
+  <c r="AR27"/>
+  <c r="AJ27" l="1"/>
+  <c r="B27"/>
+  <c r="AS27"/>
+  <c r="X27"/>
+  <c r="G27"/>
+  <c r="D27"/>
+  <c r="W27"/>
+  <c r="F27"/>
+  <c r="Q27"/>
+  <c r="Y27"/>
+  <c r="AO27"/>
+  <c r="M27"/>
+  <c r="U27"/>
+  <c r="AT27"/>
+  <c r="AV27"/>
+  <c r="AX27"/>
+  <c r="V27"/>
+  <c r="AB27"/>
+  <c r="AM27"/>
+  <c r="AQ27"/>
+  <c r="AG27"/>
+  <c r="I27"/>
+  <c r="AI27"/>
+  <c r="C27"/>
+  <c r="AE27"/>
+  <c r="AK27"/>
+  <c r="AU27"/>
+  <c r="AD27"/>
+  <c r="AL27"/>
+  <c r="AN27"/>
+  <c r="Z27"/>
+  <c r="E27"/>
+  <c r="AW27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="176">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Производство услуг</t>
   </si>
   <si>
     <t>Торговля, ремонт автомобилей и изделий домашнего пользования</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -445,53 +445,50 @@
     <t>9 месяцев 2011 года</t>
   </si>
   <si>
     <t>1 квартал 2012 года</t>
   </si>
   <si>
     <t>1 полугодие 2012 года</t>
   </si>
   <si>
     <t>9 месяцев 2012 года</t>
   </si>
   <si>
     <t>1 квартал 2013 года</t>
   </si>
   <si>
     <t>1 полугодие 2013 года</t>
   </si>
   <si>
     <t>9 месяцев 2013 года</t>
   </si>
   <si>
     <t>1 полугодие 2014 года</t>
   </si>
   <si>
     <t>1 квартал 2014 года</t>
-  </si>
-[...1 lines deleted...]
-    <t>млн. тенге</t>
   </si>
   <si>
     <t>9 месяцев 2014 года</t>
   </si>
   <si>
     <t>1 квартал 2015 года</t>
   </si>
   <si>
     <t>1 полугодие 2015 года</t>
   </si>
   <si>
     <t>9 месяцев 2015 года</t>
   </si>
   <si>
     <t>1 квартал 2016 года</t>
   </si>
   <si>
     <t>9 месяцев 2016 года</t>
   </si>
   <si>
     <t>1 полугодие 2016 года</t>
   </si>
   <si>
     <t>ОКЭД (НК РК 03-2007)</t>
   </si>
@@ -789,53 +786,50 @@
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>111301 Оплата труда в счете образования доходов</t>
   </si>
   <si>
     <t>Оплата труда в счете образования доходов</t>
   </si>
   <si>
-    <t>миллион тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar</t>
   </si>
   <si>
     <t>Департамент национальных счетов</t>
   </si>
   <si>
     <t>+7 7172 749792</t>
   </si>
   <si>
     <t>Оплата труда наемных работников - это вознаграждение в денежной или натуральной форме, которое должно быть выплачено работодателем наемному работнику за работу, выполненную в отчетном периоде.</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Оплата труда работников определяется суммой всех вознаграждений в денежной и/или натуральной форме, выплачиваемых работодателями работникам за работу, выполненную ими в течение отчетного периода. Оплата труда работников учитывается на основе начисленных сумм и включает в себя суммы отчислений на социальное страхование.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
@@ -919,184 +913,169 @@
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Транспорт</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t xml:space="preserve"> 9 месяцев 2025 года</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
   <si>
     <t>С 1990 года</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов </t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Расчеты произведены в соответствии с новой Методикой оценки ненаблюдаемой экономики, зарегистрированной в Министерстве юстиции  Республики Казахстан №19215 от 8.08.2019г.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления.</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve"> 1 квартал 2026 года</t>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ермагамбетова А.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 год</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">Данные за январь-декабрь 2025 года рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
+      <t xml:space="preserve">Данные за 2025 год рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. </t>
     </r>
-  </si>
-[...28 lines deleted...]
-    <t>Ермагамбетова А.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="13">
-    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...11 lines deleted...]
-    <numFmt numFmtId="176" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1270,57 +1249,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1373,287 +1345,287 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="172" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="175" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="39" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="20" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="39" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="3" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="20" fillId="0" borderId="6" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="6" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="2" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="39" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1674,61 +1646,61 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="58" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="58" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="171" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="3" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="53" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
@@ -1845,86 +1817,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2056,398 +2026,400 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/509685/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="67"/>
       <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="69" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B2" s="70">
         <v>111301</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="69" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B3" s="71" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="69" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B4" s="72" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="73" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B5" s="71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="73" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B6" s="71" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="69" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B7" s="74" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="69" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B8" s="72" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="69.75" customHeight="1">
       <c r="A9" s="69" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B9" s="74" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="69" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B10" s="74" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="69" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B11" s="75"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="69" t="s">
+        <v>108</v>
+      </c>
+      <c r="B12" s="76" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="77" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B13" s="76" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5" customHeight="1">
       <c r="A14" s="88" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B14" s="85" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="25.5" customHeight="1">
       <c r="A15" s="89"/>
       <c r="B15" s="85" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="90"/>
       <c r="B16" s="85" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="77" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B17" s="76" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="69" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B18" s="78">
-        <v>46203</v>
+        <v>46237</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="69" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B19" s="78">
-        <v>46237</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="69" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B20" s="72" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="69" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B21" s="72" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="69" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B22" s="79" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="69" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B23" s="86" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="68"/>
       <c r="B24" s="80"/>
     </row>
     <row r="25" spans="1:2">
       <c r="B25" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="23" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="23" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="23" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="23" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="23" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="23"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="24" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="1"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="1"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="1"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I29"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="55.42578125" style="28" customWidth="1"/>
     <col min="2" max="9" width="11" style="28" customWidth="1"/>
     <col min="10" max="10" width="10" style="28" customWidth="1"/>
     <col min="11" max="14" width="11.140625" style="28" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="28" customWidth="1"/>
     <col min="16" max="16" width="10.5703125" style="28" customWidth="1"/>
     <col min="17" max="17" width="10.42578125" style="28" customWidth="1"/>
     <col min="18" max="16384" width="20.7109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="19.5" customHeight="1">
       <c r="A1" s="81" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="29"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
     </row>
     <row r="3" spans="1:9" ht="18" customHeight="1">
       <c r="A3" s="91" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B3" s="91" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C3" s="91"/>
       <c r="D3" s="91"/>
       <c r="E3" s="91" t="s">
-        <v>43</v>
+        <v>173</v>
       </c>
       <c r="F3" s="91"/>
       <c r="G3" s="91"/>
       <c r="H3" s="91"/>
       <c r="I3" s="91"/>
     </row>
     <row r="4" spans="1:9" s="30" customFormat="1" ht="16.5" customHeight="1">
       <c r="A4" s="91"/>
       <c r="B4" s="59">
         <v>1990</v>
       </c>
       <c r="C4" s="59">
         <v>1991</v>
       </c>
       <c r="D4" s="59">
         <v>1992</v>
       </c>
       <c r="E4" s="59">
         <v>1993</v>
       </c>
       <c r="F4" s="59">
         <v>1994</v>
       </c>
       <c r="G4" s="59">
         <v>1995</v>
@@ -2468,51 +2440,51 @@
       </c>
       <c r="C5" s="32">
         <v>9138.5</v>
       </c>
       <c r="D5" s="32">
         <v>133535</v>
       </c>
       <c r="E5" s="32">
         <v>3611.1</v>
       </c>
       <c r="F5" s="32">
         <v>46744.2</v>
       </c>
       <c r="G5" s="32">
         <v>98396.5</v>
       </c>
       <c r="H5" s="32">
         <v>135870.39999999999</v>
       </c>
       <c r="I5" s="32">
         <v>162471.6</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="14.25" customHeight="1">
       <c r="A6" s="34" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B6" s="33">
         <v>4541.8</v>
       </c>
       <c r="C6" s="33">
         <v>6148.7</v>
       </c>
       <c r="D6" s="33">
         <v>86293.4</v>
       </c>
       <c r="E6" s="33">
         <v>1793.4</v>
       </c>
       <c r="F6" s="33">
         <v>18916.599999999999</v>
       </c>
       <c r="G6" s="33">
         <v>20663.099999999999</v>
       </c>
       <c r="H6" s="33">
         <v>44332.7</v>
       </c>
       <c r="I6" s="33">
         <v>32947.800000000003</v>
       </c>
@@ -2563,283 +2535,283 @@
         <v>56180.3</v>
       </c>
       <c r="E8" s="33">
         <f t="shared" si="0"/>
         <v>1780.7</v>
       </c>
       <c r="F8" s="33">
         <f t="shared" si="0"/>
         <v>18028.2</v>
       </c>
       <c r="G8" s="33">
         <f t="shared" si="0"/>
         <v>40593.300000000003</v>
       </c>
       <c r="H8" s="33">
         <f t="shared" si="0"/>
         <v>51383.8</v>
       </c>
       <c r="I8" s="33">
         <f t="shared" si="0"/>
         <v>62376.4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B9" s="33">
         <v>2371.9</v>
       </c>
       <c r="C9" s="33">
         <v>3683.7</v>
       </c>
       <c r="D9" s="33">
         <v>51210.1</v>
       </c>
       <c r="E9" s="33">
         <v>1637.7</v>
       </c>
       <c r="F9" s="33">
         <v>16071.5</v>
       </c>
       <c r="G9" s="33">
         <v>34022.300000000003</v>
       </c>
       <c r="H9" s="33">
         <v>39899.599999999999</v>
       </c>
       <c r="I9" s="33">
         <v>51379.1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="35" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B10" s="33">
         <v>241.2</v>
       </c>
       <c r="C10" s="33">
         <v>427.4</v>
       </c>
       <c r="D10" s="33">
         <v>4970.2</v>
       </c>
       <c r="E10" s="33">
         <v>143</v>
       </c>
       <c r="F10" s="33">
         <v>1956.7</v>
       </c>
       <c r="G10" s="33">
         <v>6571</v>
       </c>
       <c r="H10" s="33">
         <v>11484.2</v>
       </c>
       <c r="I10" s="33">
         <v>10997.3</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="34" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B11" s="33">
         <v>1266</v>
       </c>
       <c r="C11" s="33">
         <v>1821.4</v>
       </c>
       <c r="D11" s="33">
         <v>27448.9</v>
       </c>
       <c r="E11" s="33">
         <v>812.9</v>
       </c>
       <c r="F11" s="33">
         <v>9071.7000000000007</v>
       </c>
       <c r="G11" s="33">
         <v>25983.4</v>
       </c>
       <c r="H11" s="33">
         <v>46670</v>
       </c>
       <c r="I11" s="33">
         <v>51119</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="13.5" customHeight="1">
       <c r="A12" s="34" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B12" s="33">
         <v>64.900000000000006</v>
       </c>
       <c r="C12" s="33">
         <v>90</v>
       </c>
       <c r="D12" s="33">
         <v>728.2</v>
       </c>
       <c r="E12" s="33">
         <v>25.8</v>
       </c>
       <c r="F12" s="33">
         <v>190.1</v>
       </c>
       <c r="G12" s="33">
         <v>519.9</v>
       </c>
       <c r="H12" s="33">
         <v>474.4</v>
       </c>
       <c r="I12" s="33">
         <v>938.5</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="25.5" customHeight="1">
       <c r="A13" s="34" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B13" s="33">
         <v>210.5</v>
       </c>
       <c r="C13" s="33">
         <v>312.2</v>
       </c>
       <c r="D13" s="33">
         <v>4360.5</v>
       </c>
       <c r="E13" s="33">
         <v>60.7</v>
       </c>
       <c r="F13" s="33">
         <v>982.7</v>
       </c>
       <c r="G13" s="33">
         <v>3306.7</v>
       </c>
       <c r="H13" s="33">
         <v>3422</v>
       </c>
       <c r="I13" s="33">
         <v>5217.5</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="34" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B14" s="33">
         <v>276.10000000000002</v>
       </c>
       <c r="C14" s="33">
         <v>454.6</v>
       </c>
       <c r="D14" s="33">
         <v>5482.2</v>
       </c>
       <c r="E14" s="33">
         <v>188.7</v>
       </c>
       <c r="F14" s="33">
         <v>992.4</v>
       </c>
       <c r="G14" s="33">
         <v>3461</v>
       </c>
       <c r="H14" s="33">
         <v>8182.6</v>
       </c>
       <c r="I14" s="33">
         <v>9030.6</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="34" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B15" s="33">
         <v>418.9</v>
       </c>
       <c r="C15" s="33">
         <v>524.20000000000005</v>
       </c>
       <c r="D15" s="33">
         <v>5930.8</v>
       </c>
       <c r="E15" s="33">
         <v>226</v>
       </c>
       <c r="F15" s="33">
         <v>4583.7</v>
       </c>
       <c r="G15" s="33">
         <v>13560.6</v>
       </c>
       <c r="H15" s="33">
         <v>28771.5</v>
       </c>
       <c r="I15" s="33">
         <v>42400</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="13.5" customHeight="1">
       <c r="A16" s="34" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B16" s="36">
         <v>66.400000000000006</v>
       </c>
       <c r="C16" s="36">
         <v>103.8</v>
       </c>
       <c r="D16" s="36">
         <v>2624.7</v>
       </c>
       <c r="E16" s="36">
         <v>51.6</v>
       </c>
       <c r="F16" s="36">
         <v>463.6</v>
       </c>
       <c r="G16" s="36">
         <v>1663</v>
       </c>
       <c r="H16" s="36">
         <v>1157.7</v>
       </c>
       <c r="I16" s="36">
         <v>3797.4</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="27" customHeight="1">
       <c r="A17" s="34" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B17" s="33">
         <v>957.7</v>
       </c>
       <c r="C17" s="33">
         <v>2360.4</v>
       </c>
       <c r="D17" s="33">
         <v>15384.9</v>
       </c>
       <c r="E17" s="33">
         <v>620.4</v>
       </c>
       <c r="F17" s="33">
         <v>5018.2</v>
       </c>
       <c r="G17" s="33">
         <v>16631.099999999999</v>
       </c>
       <c r="H17" s="33">
         <v>25766.6</v>
       </c>
       <c r="I17" s="33">
         <v>28138.5</v>
       </c>
@@ -2853,109 +2825,109 @@
       </c>
       <c r="C18" s="33">
         <v>3778.9</v>
       </c>
       <c r="D18" s="33">
         <v>27983.8</v>
       </c>
       <c r="E18" s="33">
         <v>981.7</v>
       </c>
       <c r="F18" s="33">
         <v>12382.5</v>
       </c>
       <c r="G18" s="33">
         <v>30110</v>
       </c>
       <c r="H18" s="33">
         <v>45516.800000000003</v>
       </c>
       <c r="I18" s="33">
         <v>59663.9</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="34" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B19" s="33">
         <v>274.39999999999998</v>
       </c>
       <c r="C19" s="33">
         <v>536.70000000000005</v>
       </c>
       <c r="D19" s="33">
         <v>3270.6</v>
       </c>
       <c r="E19" s="33">
         <v>132.69999999999999</v>
       </c>
       <c r="F19" s="33">
         <v>2768.5</v>
       </c>
       <c r="G19" s="33">
         <v>4706.1000000000004</v>
       </c>
       <c r="H19" s="33">
         <v>5352.9</v>
       </c>
       <c r="I19" s="33">
         <v>7176.9</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="34" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B20" s="33">
         <v>200.6</v>
       </c>
       <c r="C20" s="33">
         <v>245.8</v>
       </c>
       <c r="D20" s="33">
         <v>6184.5</v>
       </c>
       <c r="E20" s="33">
         <v>156.4</v>
       </c>
       <c r="F20" s="33">
         <v>1146.5</v>
       </c>
       <c r="G20" s="33">
         <v>2273.5</v>
       </c>
       <c r="H20" s="33">
         <v>3550.1</v>
       </c>
       <c r="I20" s="33">
         <v>4646.3</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="34" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B21" s="33">
         <v>228.5</v>
       </c>
       <c r="C21" s="33">
         <v>385</v>
       </c>
       <c r="D21" s="33">
         <v>8572</v>
       </c>
       <c r="E21" s="33">
         <v>271.3</v>
       </c>
       <c r="F21" s="33">
         <v>2987.9</v>
       </c>
       <c r="G21" s="33">
         <v>7618.8</v>
       </c>
       <c r="H21" s="33">
         <v>8984.1</v>
       </c>
       <c r="I21" s="33">
         <v>10288.299999999999</v>
       </c>
@@ -2969,80 +2941,80 @@
       </c>
       <c r="C22" s="33">
         <v>959.9</v>
       </c>
       <c r="D22" s="33">
         <v>9816</v>
       </c>
       <c r="E22" s="33">
         <v>469.8</v>
       </c>
       <c r="F22" s="33">
         <v>4422.5</v>
       </c>
       <c r="G22" s="33">
         <v>19129.5</v>
       </c>
       <c r="H22" s="33">
         <v>29977.4</v>
       </c>
       <c r="I22" s="33">
         <v>38996.1</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="34" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B23" s="33">
         <v>251.6</v>
       </c>
       <c r="C23" s="33">
         <v>556.79999999999995</v>
       </c>
       <c r="D23" s="33">
         <v>16553</v>
       </c>
       <c r="E23" s="33">
         <v>79.900000000000006</v>
       </c>
       <c r="F23" s="33">
         <v>62.7</v>
       </c>
       <c r="G23" s="33">
         <v>906.4</v>
       </c>
       <c r="H23" s="33">
         <v>1869.8</v>
       </c>
       <c r="I23" s="33">
         <v>1981.5</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="34" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B24" s="33">
         <v>338.9</v>
       </c>
       <c r="C24" s="33">
         <v>413.1</v>
       </c>
       <c r="D24" s="33">
         <v>7030</v>
       </c>
       <c r="E24" s="33">
         <v>257.5</v>
       </c>
       <c r="F24" s="33">
         <v>2558.1</v>
       </c>
       <c r="G24" s="33">
         <v>49304.9</v>
       </c>
       <c r="H24" s="33">
         <v>72818.100000000006</v>
       </c>
       <c r="I24" s="33">
         <v>89154</v>
       </c>
@@ -3095,101 +3067,101 @@
       <c r="I27" s="55"/>
     </row>
     <row r="29" spans="1:9">
       <c r="B29" s="55"/>
       <c r="C29" s="55"/>
       <c r="D29" s="55"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="58" style="41" customWidth="1"/>
     <col min="2" max="13" width="11.7109375" style="41" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" customHeight="1">
       <c r="A1" s="57" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="58"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="40"/>
     </row>
     <row r="2" spans="1:13">
       <c r="B2" s="60"/>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="61" t="s">
-        <v>43</v>
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="42" customFormat="1">
       <c r="A3" s="63" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B3" s="63">
         <v>1998</v>
       </c>
       <c r="C3" s="63">
         <v>1999</v>
       </c>
       <c r="D3" s="63">
         <v>2000</v>
       </c>
       <c r="E3" s="63">
         <v>2001</v>
       </c>
       <c r="F3" s="63">
         <v>2002</v>
       </c>
       <c r="G3" s="63">
         <v>2003</v>
       </c>
       <c r="H3" s="63">
         <v>2004</v>
       </c>
       <c r="I3" s="63">
         <v>2005</v>
       </c>
@@ -3239,144 +3211,144 @@
         <v>759610.6</v>
       </c>
       <c r="I4" s="62">
         <f t="shared" si="0"/>
         <v>953203.6</v>
       </c>
       <c r="J4" s="62">
         <f t="shared" si="0"/>
         <v>1247168.3</v>
       </c>
       <c r="K4" s="62">
         <f t="shared" si="0"/>
         <v>1663444</v>
       </c>
       <c r="L4" s="62">
         <f>L5+L8+L12</f>
         <v>1930298.5</v>
       </c>
       <c r="M4" s="62">
         <f>M5+M8+M12</f>
         <v>2026652</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="25.5">
       <c r="A5" s="45" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B5" s="46">
         <f t="shared" ref="B5:K5" si="1">SUM(B6:B7)</f>
         <v>23722.9</v>
       </c>
       <c r="C5" s="46">
         <f t="shared" si="1"/>
         <v>23234.1</v>
       </c>
       <c r="D5" s="46">
         <f t="shared" si="1"/>
         <v>36497</v>
       </c>
       <c r="E5" s="46">
         <f t="shared" si="1"/>
         <v>59149.8</v>
       </c>
       <c r="F5" s="46">
         <f t="shared" si="1"/>
         <v>65935.8</v>
       </c>
       <c r="G5" s="46">
         <f t="shared" si="1"/>
         <v>69459</v>
       </c>
       <c r="H5" s="46">
         <f t="shared" si="1"/>
         <v>78268.399999999994</v>
       </c>
       <c r="I5" s="46">
         <f t="shared" si="1"/>
         <v>89621.5</v>
       </c>
       <c r="J5" s="46">
         <f t="shared" si="1"/>
         <v>102765.3</v>
       </c>
       <c r="K5" s="46">
         <f t="shared" si="1"/>
         <v>131372.1</v>
       </c>
       <c r="L5" s="46">
         <v>173094.9</v>
       </c>
       <c r="M5" s="47">
         <v>192457.7</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="48" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B6" s="49">
         <f>23391.7</f>
         <v>23391.7</v>
       </c>
       <c r="C6" s="49">
         <v>22846.3</v>
       </c>
       <c r="D6" s="46">
         <v>35537.1</v>
       </c>
       <c r="E6" s="46">
         <v>57731.5</v>
       </c>
       <c r="F6" s="46">
         <v>64983.8</v>
       </c>
       <c r="G6" s="46">
         <v>68463.199999999997</v>
       </c>
       <c r="H6" s="46">
         <v>77108.399999999994</v>
       </c>
       <c r="I6" s="46">
         <v>88319</v>
       </c>
       <c r="J6" s="46">
         <v>101373.3</v>
       </c>
       <c r="K6" s="46">
         <v>129196.7</v>
       </c>
       <c r="L6" s="46">
         <v>170478.2</v>
       </c>
       <c r="M6" s="47">
         <v>189223.7</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="48" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B7" s="49">
         <v>331.2</v>
       </c>
       <c r="C7" s="49">
         <v>387.8</v>
       </c>
       <c r="D7" s="46">
         <v>959.9</v>
       </c>
       <c r="E7" s="46">
         <v>1418.3</v>
       </c>
       <c r="F7" s="46">
         <v>952</v>
       </c>
       <c r="G7" s="46">
         <v>995.8</v>
       </c>
       <c r="H7" s="46">
         <v>1160</v>
       </c>
       <c r="I7" s="46">
         <v>1302.5</v>
       </c>
@@ -3425,51 +3397,51 @@
         <f t="shared" si="2"/>
         <v>527952.80000000005</v>
       </c>
       <c r="I8" s="46">
         <f t="shared" si="2"/>
         <v>628592.1</v>
       </c>
       <c r="J8" s="46">
         <f t="shared" si="2"/>
         <v>806635.3</v>
       </c>
       <c r="K8" s="46">
         <f>SUM(K9:K11)</f>
         <v>1006433.4</v>
       </c>
       <c r="L8" s="46">
         <f>SUM(L9:L11)</f>
         <v>1220344.2</v>
       </c>
       <c r="M8" s="46">
         <v>1260351.7</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="51" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B9" s="49">
         <v>52072.1</v>
       </c>
       <c r="C9" s="49">
         <v>67233.7</v>
       </c>
       <c r="D9" s="46">
         <v>95907.5</v>
       </c>
       <c r="E9" s="46">
         <v>108297.2</v>
       </c>
       <c r="F9" s="46">
         <v>135445.79999999999</v>
       </c>
       <c r="G9" s="46">
         <v>164236.4</v>
       </c>
       <c r="H9" s="46">
         <v>192547.8</v>
       </c>
       <c r="I9" s="46">
         <v>235085.4</v>
       </c>
@@ -3507,51 +3479,51 @@
       </c>
       <c r="G10" s="46">
         <v>213417</v>
       </c>
       <c r="H10" s="46">
         <v>272891.3</v>
       </c>
       <c r="I10" s="46">
         <v>325058.2</v>
       </c>
       <c r="J10" s="46">
         <v>423004.3</v>
       </c>
       <c r="K10" s="46">
         <v>551380.19999999995</v>
       </c>
       <c r="L10" s="46">
         <v>669651.4</v>
       </c>
       <c r="M10" s="47">
         <v>643251.1</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="51" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B11" s="49">
         <v>42173.8</v>
       </c>
       <c r="C11" s="49">
         <v>41431.1</v>
       </c>
       <c r="D11" s="46">
         <v>38557.1</v>
       </c>
       <c r="E11" s="46">
         <v>45113.599999999999</v>
       </c>
       <c r="F11" s="46">
         <v>48636.4</v>
       </c>
       <c r="G11" s="46">
         <v>55342.3</v>
       </c>
       <c r="H11" s="46">
         <v>62513.7</v>
       </c>
       <c r="I11" s="46">
         <v>68448.5</v>
       </c>
@@ -3776,92 +3748,92 @@
         <f t="shared" si="4"/>
         <v>261477.3</v>
       </c>
       <c r="I16" s="46">
         <f t="shared" si="4"/>
         <v>324535.8</v>
       </c>
       <c r="J16" s="46">
         <f t="shared" si="4"/>
         <v>409437.2</v>
       </c>
       <c r="K16" s="46">
         <f>SUM(K17:K18)</f>
         <v>514106.9</v>
       </c>
       <c r="L16" s="46">
         <f>SUM(L17:L18)</f>
         <v>618386.80000000005</v>
       </c>
       <c r="M16" s="46">
         <v>643936.19999999995</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="48" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B17" s="49">
         <v>60352.1</v>
       </c>
       <c r="C17" s="49">
         <v>60517.8</v>
       </c>
       <c r="D17" s="46">
         <v>104421.1</v>
       </c>
       <c r="E17" s="46">
         <v>103611</v>
       </c>
       <c r="F17" s="46">
         <v>117998.7</v>
       </c>
       <c r="G17" s="46">
         <v>179710.9</v>
       </c>
       <c r="H17" s="46">
         <v>209680.3</v>
       </c>
       <c r="I17" s="46">
         <v>261136.3</v>
       </c>
       <c r="J17" s="46">
         <v>330630</v>
       </c>
       <c r="K17" s="46">
         <v>412938.1</v>
       </c>
       <c r="L17" s="46">
         <v>493465.2</v>
       </c>
       <c r="M17" s="47">
         <v>505433.59999999998</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="48" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B18" s="49">
         <v>11844.1</v>
       </c>
       <c r="C18" s="49">
         <v>13138.1</v>
       </c>
       <c r="D18" s="46">
         <v>17603.2</v>
       </c>
       <c r="E18" s="46">
         <v>31619.9</v>
       </c>
       <c r="F18" s="46">
         <v>37153.4</v>
       </c>
       <c r="G18" s="46">
         <v>43600.2</v>
       </c>
       <c r="H18" s="46">
         <v>51797</v>
       </c>
       <c r="I18" s="46">
         <v>63399.5</v>
       </c>
@@ -4107,60 +4079,60 @@
       </c>
       <c r="H24" s="46">
         <v>55806.3</v>
       </c>
       <c r="I24" s="46">
         <v>72814.600000000006</v>
       </c>
       <c r="J24" s="46">
         <v>93255.2</v>
       </c>
       <c r="K24" s="46">
         <v>117040.4</v>
       </c>
       <c r="L24" s="46">
         <v>160546</v>
       </c>
       <c r="M24" s="47">
         <v>193225.1</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="53" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C25" s="53" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D25" s="53" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E25" s="53" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F25" s="46">
         <v>2580.6</v>
       </c>
       <c r="G25" s="46">
         <v>1580.5</v>
       </c>
       <c r="H25" s="46">
         <v>2149.8000000000002</v>
       </c>
       <c r="I25" s="46">
         <v>3030.9</v>
       </c>
       <c r="J25" s="46">
         <v>3832.4</v>
       </c>
       <c r="K25" s="46">
         <v>4844.8999999999996</v>
       </c>
       <c r="L25" s="46">
         <v>5257.7</v>
       </c>
       <c r="M25" s="47">
         <v>4422.8999999999996</v>
       </c>
@@ -4231,51 +4203,51 @@
       <c r="L28" s="56"/>
       <c r="M28" s="56"/>
     </row>
     <row r="30" spans="1:13">
       <c r="B30" s="56"/>
       <c r="C30" s="56"/>
       <c r="D30" s="56"/>
       <c r="E30" s="56"/>
       <c r="F30" s="56"/>
       <c r="G30" s="56"/>
       <c r="H30" s="56"/>
       <c r="I30" s="56"/>
       <c r="J30" s="56"/>
       <c r="K30" s="56"/>
       <c r="L30" s="56"/>
       <c r="M30" s="56"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BP32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="72.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="3" customWidth="1"/>
     <col min="4" max="5" width="12.7109375" style="3" customWidth="1"/>
     <col min="6" max="6" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="3" customWidth="1"/>
     <col min="8" max="10" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="3" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="13.42578125" style="3" customWidth="1"/>
     <col min="17" max="17" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
@@ -4302,283 +4274,283 @@
     <col min="39" max="39" width="12.85546875" style="3" customWidth="1"/>
     <col min="40" max="41" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="14.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="44" max="45" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="12.7109375" style="3" customWidth="1"/>
     <col min="47" max="49" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="51" max="53" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="12.7109375" style="3" customWidth="1"/>
     <col min="55" max="56" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="15" style="3" customWidth="1"/>
     <col min="58" max="58" width="14.28515625" style="3" customWidth="1"/>
     <col min="59" max="59" width="14.42578125" style="3" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="3" customWidth="1"/>
     <col min="61" max="61" width="14.140625" style="3" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" style="3" customWidth="1"/>
     <col min="63" max="64" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="14.140625" style="3" customWidth="1"/>
     <col min="66" max="93" width="14.28515625" style="3" customWidth="1"/>
     <col min="94" max="16384" width="8.85546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:68">
       <c r="A1" s="92" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
       <c r="D1" s="92"/>
       <c r="E1" s="92"/>
       <c r="F1" s="93"/>
     </row>
     <row r="2" spans="1:68">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="BN2" s="5" t="s">
-        <v>43</v>
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:68" ht="42.75" customHeight="1">
       <c r="A3" s="64" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B3" s="65" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="65" t="s">
         <v>31</v>
       </c>
       <c r="D3" s="65" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="65" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F3" s="65" t="s">
         <v>29</v>
       </c>
       <c r="G3" s="65" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="65" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="65" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J3" s="65" t="s">
         <v>35</v>
       </c>
       <c r="K3" s="65" t="s">
         <v>36</v>
       </c>
       <c r="L3" s="65" t="s">
         <v>37</v>
       </c>
       <c r="M3" s="65" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="N3" s="65" t="s">
         <v>38</v>
       </c>
       <c r="O3" s="65" t="s">
         <v>39</v>
       </c>
       <c r="P3" s="65" t="s">
         <v>40</v>
       </c>
       <c r="Q3" s="65" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="R3" s="65" t="s">
         <v>42</v>
       </c>
       <c r="S3" s="65" t="s">
         <v>41</v>
       </c>
       <c r="T3" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="U3" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="V3" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="U3" s="65" t="s">
+      <c r="W3" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="X3" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y3" s="65" t="s">
         <v>56</v>
       </c>
-      <c r="V3" s="65" t="s">
-[...5 lines deleted...]
-      <c r="X3" s="65" t="s">
+      <c r="Z3" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="Y3" s="65" t="s">
+      <c r="AA3" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB3" s="65" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC3" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="Z3" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AC3" s="65" t="s">
+      <c r="AD3" s="65" t="s">
         <v>58</v>
       </c>
-      <c r="AD3" s="65" t="s">
+      <c r="AE3" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="AE3" s="65" t="s">
+      <c r="AF3" s="65" t="s">
         <v>60</v>
       </c>
-      <c r="AF3" s="65" t="s">
+      <c r="AG3" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH3" s="65" t="s">
         <v>61</v>
       </c>
-      <c r="AG3" s="65" t="s">
+      <c r="AI3" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ3" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="AK3" s="66" t="s">
         <v>85</v>
       </c>
-      <c r="AH3" s="65" t="s">
-[...5 lines deleted...]
-      <c r="AJ3" s="65" t="s">
+      <c r="AL3" s="65" t="s">
         <v>64</v>
       </c>
-      <c r="AK3" s="66" t="s">
+      <c r="AM3" s="65" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN3" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO3" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="AL3" s="65" t="s">
-[...5 lines deleted...]
-      <c r="AN3" s="65" t="s">
+      <c r="AP3" s="65" t="s">
         <v>67</v>
       </c>
-      <c r="AO3" s="65" t="s">
+      <c r="AQ3" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR3" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="AS3" s="66" t="s">
         <v>87</v>
       </c>
-      <c r="AP3" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AS3" s="66" t="s">
+      <c r="AT3" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU3" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="AV3" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="AW3" s="65" t="s">
         <v>88</v>
       </c>
-      <c r="AT3" s="65" t="s">
-[...5 lines deleted...]
-      <c r="AV3" s="65" t="s">
+      <c r="AX3" s="65" t="s">
         <v>78</v>
       </c>
-      <c r="AW3" s="65" t="s">
+      <c r="AY3" s="65" t="s">
+        <v>79</v>
+      </c>
+      <c r="AZ3" s="65" t="s">
+        <v>80</v>
+      </c>
+      <c r="BA3" s="66" t="s">
         <v>89</v>
       </c>
-      <c r="AX3" s="65" t="s">
-[...5 lines deleted...]
-      <c r="AZ3" s="65" t="s">
+      <c r="BB3" s="65" t="s">
         <v>81</v>
       </c>
-      <c r="BA3" s="66" t="s">
+      <c r="BC3" s="65" t="s">
+        <v>82</v>
+      </c>
+      <c r="BD3" s="65" t="s">
+        <v>83</v>
+      </c>
+      <c r="BE3" s="66" t="s">
+        <v>93</v>
+      </c>
+      <c r="BF3" s="65" t="s">
         <v>90</v>
       </c>
-      <c r="BB3" s="65" t="s">
-[...8 lines deleted...]
-      <c r="BE3" s="66" t="s">
+      <c r="BG3" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="BH3" s="65" t="s">
+        <v>92</v>
+      </c>
+      <c r="BI3" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="BJ3" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="BF3" s="65" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BK3" s="65" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="BL3" s="65" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="BM3" s="65" t="s">
+        <v>172</v>
+      </c>
+      <c r="BN3" s="65" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:68" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <f t="shared" ref="B4:G4" si="0">B5+B6+B11</f>
         <v>422283</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" si="0"/>
         <v>971871.8</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>1633932.6</v>
       </c>
       <c r="E4" s="8">
         <f t="shared" si="0"/>
         <v>2822945</v>
       </c>
       <c r="F4" s="7">
         <f t="shared" si="0"/>
         <v>503570.6</v>
@@ -4784,51 +4756,51 @@
         <f t="shared" si="4"/>
         <v>5239329.4000000004</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="4"/>
         <v>8306866</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="4"/>
         <v>14079715.1</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="4"/>
         <v>2541440.2999999998</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="4"/>
         <v>6091125.5999999996</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="4"/>
         <v>9677515.4000000004</v>
       </c>
       <c r="BM4" s="7">
         <f t="shared" si="4"/>
-        <v>16696640.9</v>
+        <v>17170592.399999999</v>
       </c>
       <c r="BN4" s="7">
         <f t="shared" si="4"/>
         <v>2987676</v>
       </c>
       <c r="BO4" s="21"/>
       <c r="BP4" s="87"/>
     </row>
     <row r="5" spans="1:68">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="11">
         <v>28752.799999999999</v>
       </c>
       <c r="C5" s="2">
         <v>83330.3</v>
       </c>
       <c r="D5" s="2">
         <v>140605</v>
       </c>
       <c r="E5" s="12">
         <v>229638.9</v>
       </c>
       <c r="F5" s="2">
@@ -4987,51 +4959,51 @@
       <c r="BE5" s="13">
         <v>1050005.8</v>
       </c>
       <c r="BF5" s="13">
         <v>178684.5</v>
       </c>
       <c r="BG5" s="13">
         <v>425432.1</v>
       </c>
       <c r="BH5" s="13">
         <v>813586.1</v>
       </c>
       <c r="BI5" s="13">
         <v>1218930.5</v>
       </c>
       <c r="BJ5" s="13">
         <v>178386.7</v>
       </c>
       <c r="BK5" s="13">
         <v>437186.7</v>
       </c>
       <c r="BL5" s="13">
         <v>870587.6</v>
       </c>
       <c r="BM5" s="13">
-        <v>1395192.8</v>
+        <v>1414447.1</v>
       </c>
       <c r="BN5" s="13">
         <v>209536.1</v>
       </c>
       <c r="BO5" s="21"/>
       <c r="BP5" s="87"/>
     </row>
     <row r="6" spans="1:68">
       <c r="A6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="11">
         <f>B7+B8+B9+B10</f>
         <v>304659.59999999998</v>
       </c>
       <c r="C6" s="11">
         <f>C7+C8+C9+C10</f>
         <v>649150.69999999995</v>
       </c>
       <c r="D6" s="11">
         <f>D7+D8+D9+D10</f>
         <v>1028847.5</v>
       </c>
       <c r="E6" s="12">
         <f>E7+E8+E9+E10</f>
@@ -5218,51 +5190,51 @@
       <c r="BG6" s="12">
         <f t="shared" si="6"/>
         <v>3790219</v>
       </c>
       <c r="BH6" s="12">
         <f t="shared" si="6"/>
         <v>5698117.4000000004</v>
       </c>
       <c r="BI6" s="11">
         <v>9356201.5999999996</v>
       </c>
       <c r="BJ6" s="12">
         <f t="shared" si="6"/>
         <v>1782151</v>
       </c>
       <c r="BK6" s="12">
         <f t="shared" si="6"/>
         <v>4416473.5999999996</v>
       </c>
       <c r="BL6" s="12">
         <f t="shared" si="6"/>
         <v>6700240</v>
       </c>
       <c r="BM6" s="12">
         <f t="shared" si="6"/>
-        <v>11078443.1</v>
+        <v>11531354.5</v>
       </c>
       <c r="BN6" s="12">
         <f t="shared" si="6"/>
         <v>2080397.4</v>
       </c>
       <c r="BO6" s="21"/>
       <c r="BP6" s="87"/>
     </row>
     <row r="7" spans="1:68">
       <c r="A7" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="11">
         <v>116302.2</v>
       </c>
       <c r="C7" s="2">
         <v>244029.2</v>
       </c>
       <c r="D7" s="2">
         <v>404480.8</v>
       </c>
       <c r="E7" s="12">
         <v>797925.8</v>
       </c>
       <c r="F7" s="2">
@@ -5421,51 +5393,51 @@
       <c r="BE7" s="13">
         <v>3455549.2</v>
       </c>
       <c r="BF7" s="13">
         <v>543359.19999999995</v>
       </c>
       <c r="BG7" s="13">
         <v>1690616.2</v>
       </c>
       <c r="BH7" s="13">
         <v>2310171.9</v>
       </c>
       <c r="BI7" s="13">
         <v>3694705.8</v>
       </c>
       <c r="BJ7" s="13">
         <v>627900.30000000005</v>
       </c>
       <c r="BK7" s="13">
         <v>1900100.5</v>
       </c>
       <c r="BL7" s="13">
         <v>2612789.7999999998</v>
       </c>
       <c r="BM7" s="13">
-        <v>4270951</v>
+        <v>4502795.2</v>
       </c>
       <c r="BN7" s="2">
         <v>631754.30000000005</v>
       </c>
       <c r="BO7" s="21"/>
       <c r="BP7" s="87"/>
     </row>
     <row r="8" spans="1:68">
       <c r="A8" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="11">
         <v>144077.79999999999</v>
       </c>
       <c r="C8" s="2">
         <v>316959.40000000002</v>
       </c>
       <c r="D8" s="2">
         <v>490473.5</v>
       </c>
       <c r="E8" s="12">
         <v>821158.5</v>
       </c>
       <c r="F8" s="2">
         <v>161105</v>
@@ -5623,61 +5595,61 @@
       <c r="BE8" s="13">
         <v>3993167.6</v>
       </c>
       <c r="BF8" s="13">
         <v>789535.8</v>
       </c>
       <c r="BG8" s="13">
         <v>1716249.5</v>
       </c>
       <c r="BH8" s="13">
         <v>2757362.9</v>
       </c>
       <c r="BI8" s="13">
         <v>4607778.7</v>
       </c>
       <c r="BJ8" s="13">
         <v>954241.6</v>
       </c>
       <c r="BK8" s="13">
         <v>2082484.2</v>
       </c>
       <c r="BL8" s="13">
         <v>3356229.8</v>
       </c>
       <c r="BM8" s="13">
-        <v>5566519.5</v>
+        <v>5787325.5</v>
       </c>
       <c r="BN8" s="2">
         <v>1205638.6000000001</v>
       </c>
       <c r="BO8" s="21"/>
       <c r="BP8" s="87"/>
     </row>
     <row r="9" spans="1:68" ht="25.5">
       <c r="A9" s="17" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B9" s="11">
         <v>35886.400000000001</v>
       </c>
       <c r="C9" s="2">
         <v>70364.7</v>
       </c>
       <c r="D9" s="2">
         <v>106670.8</v>
       </c>
       <c r="E9" s="12">
         <v>219534.3</v>
       </c>
       <c r="F9" s="2">
         <v>40790.800000000003</v>
       </c>
       <c r="G9" s="13">
         <v>85000.6</v>
       </c>
       <c r="H9" s="13">
         <v>146626</v>
       </c>
       <c r="I9" s="14">
         <v>261684.9</v>
       </c>
@@ -5825,61 +5797,61 @@
       <c r="BE9" s="13">
         <v>729430.8</v>
       </c>
       <c r="BF9" s="13">
         <v>143786.29999999999</v>
       </c>
       <c r="BG9" s="13">
         <v>299052.79999999999</v>
       </c>
       <c r="BH9" s="13">
         <v>507303.9</v>
       </c>
       <c r="BI9" s="13">
         <v>870437</v>
       </c>
       <c r="BJ9" s="13">
         <v>156837.79999999999</v>
       </c>
       <c r="BK9" s="13">
         <v>342981.9</v>
       </c>
       <c r="BL9" s="13">
         <v>598741.4</v>
       </c>
       <c r="BM9" s="13">
-        <v>1034747.7</v>
+        <v>1034889.3</v>
       </c>
       <c r="BN9" s="2">
         <v>193564.9</v>
       </c>
       <c r="BO9" s="21"/>
       <c r="BP9" s="87"/>
     </row>
     <row r="10" spans="1:68" ht="25.5">
       <c r="A10" s="22" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B10" s="11">
         <v>8393.2000000000007</v>
       </c>
       <c r="C10" s="2">
         <v>17797.400000000001</v>
       </c>
       <c r="D10" s="2">
         <v>27222.400000000001</v>
       </c>
       <c r="E10" s="12">
         <v>41667.9</v>
       </c>
       <c r="F10" s="2">
         <v>9830.2999999999993</v>
       </c>
       <c r="G10" s="13">
         <v>20010.400000000001</v>
       </c>
       <c r="H10" s="13">
         <v>30006.799999999999</v>
       </c>
       <c r="I10" s="14">
         <v>58710.1</v>
       </c>
@@ -6027,51 +5999,51 @@
       <c r="BE10" s="13">
         <v>155543</v>
       </c>
       <c r="BF10" s="13">
         <v>40341.4</v>
       </c>
       <c r="BG10" s="13">
         <v>84300.5</v>
       </c>
       <c r="BH10" s="13">
         <v>123278.7</v>
       </c>
       <c r="BI10" s="13">
         <v>183280.1</v>
       </c>
       <c r="BJ10" s="13">
         <v>43171.3</v>
       </c>
       <c r="BK10" s="13">
         <v>90907</v>
       </c>
       <c r="BL10" s="13">
         <v>132479</v>
       </c>
       <c r="BM10" s="13">
-        <v>206224.9</v>
+        <v>206344.5</v>
       </c>
       <c r="BN10" s="2">
         <v>49439.6</v>
       </c>
       <c r="BO10" s="21"/>
       <c r="BP10" s="87"/>
     </row>
     <row r="11" spans="1:68">
       <c r="A11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="11">
         <v>88870.6</v>
       </c>
       <c r="C11" s="2">
         <v>239390.8</v>
       </c>
       <c r="D11" s="2">
         <v>464480.1</v>
       </c>
       <c r="E11" s="12">
         <v>713019.6</v>
       </c>
       <c r="F11" s="2">
         <v>102930.5</v>
@@ -6229,51 +6201,51 @@
       <c r="BE11" s="13">
         <v>2879745.7</v>
       </c>
       <c r="BF11" s="13">
         <v>443313.6</v>
       </c>
       <c r="BG11" s="13">
         <v>1023678.3</v>
       </c>
       <c r="BH11" s="13">
         <v>1795162.5</v>
       </c>
       <c r="BI11" s="13">
         <v>3504583</v>
       </c>
       <c r="BJ11" s="13">
         <v>580902.6</v>
       </c>
       <c r="BK11" s="13">
         <v>1237465.3</v>
       </c>
       <c r="BL11" s="13">
         <v>2106687.7999999998</v>
       </c>
       <c r="BM11" s="13">
-        <v>4223005</v>
+        <v>4224790.8</v>
       </c>
       <c r="BN11" s="2">
         <v>697742.5</v>
       </c>
       <c r="BO11" s="21"/>
       <c r="BP11" s="87"/>
     </row>
     <row r="12" spans="1:68" s="4" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="19">
         <f>SUM(B13:B26)</f>
         <v>787091</v>
       </c>
       <c r="C12" s="19">
         <f>SUM(C13:C26)</f>
         <v>1822931.5</v>
       </c>
       <c r="D12" s="19">
         <f>SUM(D13:D26)</f>
         <v>2902650.9</v>
       </c>
       <c r="E12" s="9">
         <f>E13+E14+E15+E16+E17+E18+E19+E20+E21+E22+E23+E24+E25+E26</f>
@@ -6484,62 +6456,62 @@
         <f t="shared" si="10"/>
         <v>11643226.800000001</v>
       </c>
       <c r="BH12" s="19">
         <f t="shared" si="10"/>
         <v>18680365.300000001</v>
       </c>
       <c r="BI12" s="19">
         <f t="shared" si="10"/>
         <v>28323408.199999999</v>
       </c>
       <c r="BJ12" s="19">
         <f t="shared" si="10"/>
         <v>6225609</v>
       </c>
       <c r="BK12" s="19">
         <f t="shared" si="10"/>
         <v>13617564.6</v>
       </c>
       <c r="BL12" s="19">
         <f t="shared" si="10"/>
         <v>22066838.100000001</v>
       </c>
       <c r="BM12" s="19">
         <f t="shared" si="10"/>
-        <v>32075330</v>
+        <v>32213502.300000001</v>
       </c>
       <c r="BN12" s="19">
         <f t="shared" si="10"/>
         <v>6411585.7000000002</v>
       </c>
       <c r="BO12" s="21"/>
       <c r="BP12" s="87"/>
     </row>
     <row r="13" spans="1:68">
       <c r="A13" s="20" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B13" s="11">
         <v>166952.1</v>
       </c>
       <c r="C13" s="2">
         <v>406764.5</v>
       </c>
       <c r="D13" s="2">
         <v>635363</v>
       </c>
       <c r="E13" s="12">
         <v>1233643.8999999999</v>
       </c>
       <c r="F13" s="2">
         <v>197580.6</v>
       </c>
       <c r="G13" s="13">
         <v>505154.4</v>
       </c>
       <c r="H13" s="13">
         <v>860007.6</v>
       </c>
       <c r="I13" s="14">
         <v>1492809</v>
       </c>
@@ -6687,51 +6659,51 @@
       <c r="BE13" s="13">
         <v>7637850.2000000002</v>
       </c>
       <c r="BF13" s="13">
         <v>1267344.1000000001</v>
       </c>
       <c r="BG13" s="13">
         <v>2872573.7</v>
       </c>
       <c r="BH13" s="13">
         <v>4391817.5999999996</v>
       </c>
       <c r="BI13" s="13">
         <v>9103634.9000000004</v>
       </c>
       <c r="BJ13" s="13">
         <v>1486354.4</v>
       </c>
       <c r="BK13" s="13">
         <v>3437293.2</v>
       </c>
       <c r="BL13" s="13">
         <v>5314044.2</v>
       </c>
       <c r="BM13" s="13">
-        <v>11145941.4</v>
+        <v>11719406.4</v>
       </c>
       <c r="BN13" s="2">
         <v>1698506.8</v>
       </c>
       <c r="BO13" s="21"/>
       <c r="BP13" s="87"/>
     </row>
     <row r="14" spans="1:68">
       <c r="A14" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="11">
         <v>110581.7</v>
       </c>
       <c r="C14" s="2">
         <v>249665</v>
       </c>
       <c r="D14" s="2">
         <v>449337</v>
       </c>
       <c r="E14" s="12">
         <v>668247.80000000005</v>
       </c>
       <c r="F14" s="2">
         <v>135022</v>
@@ -6889,61 +6861,61 @@
       <c r="BE14" s="13">
         <v>2069539.3</v>
       </c>
       <c r="BF14" s="13">
         <v>528878.4</v>
       </c>
       <c r="BG14" s="13">
         <v>1140575.7</v>
       </c>
       <c r="BH14" s="13">
         <v>1902340.6</v>
       </c>
       <c r="BI14" s="13">
         <v>2387431.7999999998</v>
       </c>
       <c r="BJ14" s="13">
         <v>679770.7</v>
       </c>
       <c r="BK14" s="13">
         <v>1495308.7</v>
       </c>
       <c r="BL14" s="13">
         <v>2480182.9</v>
       </c>
       <c r="BM14" s="13">
-        <v>3028749.9</v>
+        <v>3045807.9</v>
       </c>
       <c r="BN14" s="2">
         <v>801742.3</v>
       </c>
       <c r="BO14" s="21"/>
       <c r="BP14" s="87"/>
     </row>
     <row r="15" spans="1:68">
       <c r="A15" s="20" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B15" s="11">
         <v>12253.8</v>
       </c>
       <c r="C15" s="2">
         <v>26668.7</v>
       </c>
       <c r="D15" s="2">
         <v>43891.5</v>
       </c>
       <c r="E15" s="12">
         <v>82695.5</v>
       </c>
       <c r="F15" s="2">
         <v>15800.2</v>
       </c>
       <c r="G15" s="13">
         <v>34297.5</v>
       </c>
       <c r="H15" s="13">
         <v>56470.5</v>
       </c>
       <c r="I15" s="14">
         <v>83465.399999999994</v>
       </c>
@@ -7091,51 +7063,51 @@
       <c r="BE15" s="13">
         <v>514659.8</v>
       </c>
       <c r="BF15" s="13">
         <v>75236.800000000003</v>
       </c>
       <c r="BG15" s="13">
         <v>163816.79999999999</v>
       </c>
       <c r="BH15" s="13">
         <v>283695.5</v>
       </c>
       <c r="BI15" s="13">
         <v>623158.80000000005</v>
       </c>
       <c r="BJ15" s="13">
         <v>84909.2</v>
       </c>
       <c r="BK15" s="13">
         <v>192932</v>
       </c>
       <c r="BL15" s="13">
         <v>341137.5</v>
       </c>
       <c r="BM15" s="13">
-        <v>701201.2</v>
+        <v>717726.9</v>
       </c>
       <c r="BN15" s="2">
         <v>97350.9</v>
       </c>
       <c r="BO15" s="21"/>
       <c r="BP15" s="87"/>
     </row>
     <row r="16" spans="1:68">
       <c r="A16" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="11">
         <v>42576.3</v>
       </c>
       <c r="C16" s="2">
         <v>91247</v>
       </c>
       <c r="D16" s="2">
         <v>141680.20000000001</v>
       </c>
       <c r="E16" s="12">
         <v>250378.8</v>
       </c>
       <c r="F16" s="2">
         <v>51066.7</v>
@@ -7293,51 +7265,51 @@
       <c r="BE16" s="13">
         <v>956167.3</v>
       </c>
       <c r="BF16" s="13">
         <v>226329.7</v>
       </c>
       <c r="BG16" s="13">
         <v>510532.5</v>
       </c>
       <c r="BH16" s="13">
         <v>850951.1</v>
       </c>
       <c r="BI16" s="13">
         <v>1109839.3999999999</v>
       </c>
       <c r="BJ16" s="13">
         <v>273044.7</v>
       </c>
       <c r="BK16" s="13">
         <v>593104.80000000005</v>
       </c>
       <c r="BL16" s="13">
         <v>1004647.4</v>
       </c>
       <c r="BM16" s="13">
-        <v>1345757.5</v>
+        <v>1501371.5</v>
       </c>
       <c r="BN16" s="2">
         <v>303658.90000000002</v>
       </c>
       <c r="BO16" s="21"/>
       <c r="BP16" s="87"/>
     </row>
     <row r="17" spans="1:68">
       <c r="A17" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="11">
         <v>44039.1</v>
       </c>
       <c r="C17" s="2">
         <v>94193.5</v>
       </c>
       <c r="D17" s="2">
         <v>143845.9</v>
       </c>
       <c r="E17" s="12">
         <v>238673.1</v>
       </c>
       <c r="F17" s="2">
         <v>54224.6</v>
@@ -7495,51 +7467,51 @@
       <c r="BE17" s="13">
         <v>1461998.2</v>
       </c>
       <c r="BF17" s="13">
         <v>243932.4</v>
       </c>
       <c r="BG17" s="13">
         <v>558564</v>
       </c>
       <c r="BH17" s="13">
         <v>885378.5</v>
       </c>
       <c r="BI17" s="13">
         <v>1728771.2</v>
       </c>
       <c r="BJ17" s="13">
         <v>315450.7</v>
       </c>
       <c r="BK17" s="13">
         <v>727909.9</v>
       </c>
       <c r="BL17" s="13">
         <v>1138010.2</v>
       </c>
       <c r="BM17" s="13">
-        <v>2166849</v>
+        <v>2084111.5</v>
       </c>
       <c r="BN17" s="2">
         <v>325862.7</v>
       </c>
       <c r="BO17" s="21"/>
       <c r="BP17" s="87"/>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="11">
         <v>18847.3</v>
       </c>
       <c r="C18" s="2">
         <v>44549.2</v>
       </c>
       <c r="D18" s="2">
         <v>82762.600000000006</v>
       </c>
       <c r="E18" s="12">
         <v>190165.1</v>
       </c>
       <c r="F18" s="2">
         <v>23358.3</v>
@@ -7697,51 +7669,51 @@
       <c r="BE18" s="13">
         <v>483090.9</v>
       </c>
       <c r="BF18" s="13">
         <v>115799.9</v>
       </c>
       <c r="BG18" s="13">
         <v>290341.90000000002</v>
       </c>
       <c r="BH18" s="13">
         <v>637730.4</v>
       </c>
       <c r="BI18" s="13">
         <v>641860.30000000005</v>
       </c>
       <c r="BJ18" s="13">
         <v>137952.9</v>
       </c>
       <c r="BK18" s="13">
         <v>338104.5</v>
       </c>
       <c r="BL18" s="13">
         <v>729352.2</v>
       </c>
       <c r="BM18" s="13">
-        <v>815743.2</v>
+        <v>732236.3</v>
       </c>
       <c r="BN18" s="2">
         <v>158930.70000000001</v>
       </c>
       <c r="BO18" s="21"/>
       <c r="BP18" s="87"/>
     </row>
     <row r="19" spans="1:68">
       <c r="A19" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="11">
         <v>79153.5</v>
       </c>
       <c r="C19" s="2">
         <v>199894.6</v>
       </c>
       <c r="D19" s="2">
         <v>299245</v>
       </c>
       <c r="E19" s="12">
         <v>487039.5</v>
       </c>
       <c r="F19" s="2">
         <v>99361</v>
@@ -7899,51 +7871,51 @@
       <c r="BE19" s="13">
         <v>1646595.7</v>
       </c>
       <c r="BF19" s="13">
         <v>307639.40000000002</v>
       </c>
       <c r="BG19" s="13">
         <v>824076.2</v>
       </c>
       <c r="BH19" s="13">
         <v>1431596.4</v>
       </c>
       <c r="BI19" s="13">
         <v>1671721.2</v>
       </c>
       <c r="BJ19" s="13">
         <v>347872.2</v>
       </c>
       <c r="BK19" s="13">
         <v>832306.1</v>
       </c>
       <c r="BL19" s="13">
         <v>1526704.7</v>
       </c>
       <c r="BM19" s="13">
-        <v>1814547.4</v>
+        <v>1842064.6</v>
       </c>
       <c r="BN19" s="2">
         <v>337667.9</v>
       </c>
       <c r="BO19" s="21"/>
       <c r="BP19" s="87"/>
     </row>
     <row r="20" spans="1:68" ht="25.5">
       <c r="A20" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="11">
         <v>51202.6</v>
       </c>
       <c r="C20" s="2">
         <v>108219.2</v>
       </c>
       <c r="D20" s="2">
         <v>166723.5</v>
       </c>
       <c r="E20" s="12">
         <v>223504.1</v>
       </c>
       <c r="F20" s="2">
         <v>55370</v>
@@ -8101,51 +8073,51 @@
       <c r="BE20" s="13">
         <v>1438814.1</v>
       </c>
       <c r="BF20" s="13">
         <v>270604.5</v>
       </c>
       <c r="BG20" s="13">
         <v>591154.6</v>
       </c>
       <c r="BH20" s="13">
         <v>987264.6</v>
       </c>
       <c r="BI20" s="13">
         <v>1637970.9</v>
       </c>
       <c r="BJ20" s="13">
         <v>288918.40000000002</v>
       </c>
       <c r="BK20" s="13">
         <v>624006.9</v>
       </c>
       <c r="BL20" s="13">
         <v>1056761.5</v>
       </c>
       <c r="BM20" s="13">
-        <v>1717960.7</v>
+        <v>1742996</v>
       </c>
       <c r="BN20" s="2">
         <v>332162</v>
       </c>
       <c r="BO20" s="21"/>
       <c r="BP20" s="87"/>
     </row>
     <row r="21" spans="1:68" ht="25.5">
       <c r="A21" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="11">
         <v>61312.4</v>
       </c>
       <c r="C21" s="2">
         <v>144451.20000000001</v>
       </c>
       <c r="D21" s="2">
         <v>230601</v>
       </c>
       <c r="E21" s="12">
         <v>314832.2</v>
       </c>
       <c r="F21" s="2">
         <v>76128.100000000006</v>
@@ -8505,61 +8477,61 @@
       <c r="BE22" s="13">
         <v>3389531.4</v>
       </c>
       <c r="BF22" s="13">
         <v>1024976.8</v>
       </c>
       <c r="BG22" s="13">
         <v>2189988</v>
       </c>
       <c r="BH22" s="13">
         <v>3488951.1</v>
       </c>
       <c r="BI22" s="13">
         <v>3640259.4</v>
       </c>
       <c r="BJ22" s="13">
         <v>1161167.5</v>
       </c>
       <c r="BK22" s="13">
         <v>2474026.9</v>
       </c>
       <c r="BL22" s="13">
         <v>4068784.2</v>
       </c>
       <c r="BM22" s="13">
-        <v>3424954.5</v>
+        <v>3249245.5</v>
       </c>
       <c r="BN22" s="2">
         <v>1092046.8999999999</v>
       </c>
       <c r="BO22" s="21"/>
       <c r="BP22" s="87"/>
     </row>
     <row r="23" spans="1:68">
       <c r="A23" s="20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B23" s="11">
         <v>52013.5</v>
       </c>
       <c r="C23" s="2">
         <v>126764.5</v>
       </c>
       <c r="D23" s="2">
         <v>197335.4</v>
       </c>
       <c r="E23" s="12">
         <v>266525.7</v>
       </c>
       <c r="F23" s="2">
         <v>69202.899999999994</v>
       </c>
       <c r="G23" s="13">
         <v>153289.4</v>
       </c>
       <c r="H23" s="13">
         <v>256665.3</v>
       </c>
       <c r="I23" s="14">
         <v>354911.6</v>
       </c>
@@ -8707,51 +8679,51 @@
       <c r="BE23" s="13">
         <v>1941373.7</v>
       </c>
       <c r="BF23" s="13">
         <v>469517.3</v>
       </c>
       <c r="BG23" s="13">
         <v>982559.6</v>
       </c>
       <c r="BH23" s="13">
         <v>1460018.7</v>
       </c>
       <c r="BI23" s="13">
         <v>2267386.2000000002</v>
       </c>
       <c r="BJ23" s="13">
         <v>528369.30000000005</v>
       </c>
       <c r="BK23" s="13">
         <v>1145209</v>
       </c>
       <c r="BL23" s="13">
         <v>1703534.5</v>
       </c>
       <c r="BM23" s="13">
-        <v>1903391.8</v>
+        <v>1634781.5</v>
       </c>
       <c r="BN23" s="2">
         <v>278927.3</v>
       </c>
       <c r="BO23" s="21"/>
       <c r="BP23" s="87"/>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="11">
         <v>17560.400000000001</v>
       </c>
       <c r="C24" s="2">
         <v>38577.699999999997</v>
       </c>
       <c r="D24" s="2">
         <v>59062.400000000001</v>
       </c>
       <c r="E24" s="12">
         <v>82043.600000000006</v>
       </c>
       <c r="F24" s="2">
         <v>22028.5</v>
@@ -8909,61 +8881,61 @@
       <c r="BE24" s="13">
         <v>555739.4</v>
       </c>
       <c r="BF24" s="13">
         <v>159726.79999999999</v>
       </c>
       <c r="BG24" s="13">
         <v>277743.09999999998</v>
       </c>
       <c r="BH24" s="13">
         <v>377194.6</v>
       </c>
       <c r="BI24" s="13">
         <v>667557.69999999995</v>
       </c>
       <c r="BJ24" s="13">
         <v>198332.1</v>
       </c>
       <c r="BK24" s="13">
         <v>338566</v>
       </c>
       <c r="BL24" s="13">
         <v>452723</v>
       </c>
       <c r="BM24" s="13">
-        <v>800139.2</v>
+        <v>810287.9</v>
       </c>
       <c r="BN24" s="2">
         <v>238629.1</v>
       </c>
       <c r="BO24" s="21"/>
       <c r="BP24" s="87"/>
     </row>
     <row r="25" spans="1:68" ht="14.45" customHeight="1">
       <c r="A25" s="20" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B25" s="11">
         <v>21501.8</v>
       </c>
       <c r="C25" s="2">
         <v>37683.5</v>
       </c>
       <c r="D25" s="2">
         <v>64502.6</v>
       </c>
       <c r="E25" s="12">
         <v>107486.6</v>
       </c>
       <c r="F25" s="2">
         <v>25908</v>
       </c>
       <c r="G25" s="13">
         <v>55859.7</v>
       </c>
       <c r="H25" s="13">
         <v>108298.2</v>
       </c>
       <c r="I25" s="14">
         <v>113874.7</v>
       </c>
@@ -9111,61 +9083,61 @@
       <c r="BE25" s="13">
         <v>503057.6</v>
       </c>
       <c r="BF25" s="13">
         <v>178523</v>
       </c>
       <c r="BG25" s="13">
         <v>302128.8</v>
       </c>
       <c r="BH25" s="13">
         <v>581200.80000000005</v>
       </c>
       <c r="BI25" s="13">
         <v>649368.9</v>
       </c>
       <c r="BJ25" s="13">
         <v>181781.2</v>
       </c>
       <c r="BK25" s="13">
         <v>330341</v>
       </c>
       <c r="BL25" s="13">
         <v>626206.69999999995</v>
       </c>
       <c r="BM25" s="13">
-        <v>761822.3</v>
+        <v>683174.5</v>
       </c>
       <c r="BN25" s="2">
         <v>209600.7</v>
       </c>
       <c r="BO25" s="21"/>
       <c r="BP25" s="87"/>
     </row>
     <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="20" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B26" s="11">
         <v>1241.4000000000001</v>
       </c>
       <c r="C26" s="2">
         <v>2743.7</v>
       </c>
       <c r="D26" s="2">
         <v>4097.2</v>
       </c>
       <c r="E26" s="12">
         <v>5173.3</v>
       </c>
       <c r="F26" s="2">
         <v>2167.1999999999998</v>
       </c>
       <c r="G26" s="13">
         <v>4730.7</v>
       </c>
       <c r="H26" s="13">
         <v>6660.8</v>
       </c>
       <c r="I26" s="14">
         <v>5548.3</v>
       </c>
@@ -9313,51 +9285,51 @@
       <c r="BE26" s="13">
         <v>201231.5</v>
       </c>
       <c r="BF26" s="13">
         <v>11945.7</v>
       </c>
       <c r="BG26" s="13">
         <v>38170</v>
       </c>
       <c r="BH26" s="13">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="13">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="13">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="13">
         <v>42442</v>
       </c>
       <c r="BL26" s="13">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="13">
-        <v>284132.2</v>
+        <v>286152.09999999998</v>
       </c>
       <c r="BN26" s="2">
         <v>27746.799999999999</v>
       </c>
       <c r="BO26" s="21"/>
       <c r="BP26" s="87"/>
     </row>
     <row r="27" spans="1:68" s="4" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19">
         <f t="shared" ref="B27:Q27" si="11">B4+B12</f>
         <v>1209374</v>
       </c>
       <c r="C27" s="19">
         <f t="shared" si="11"/>
         <v>2794803.3</v>
       </c>
       <c r="D27" s="19">
         <f t="shared" si="11"/>
         <v>4536583.5</v>
       </c>
       <c r="E27" s="9">
         <f t="shared" si="11"/>
@@ -9577,198 +9549,196 @@
         <f t="shared" si="15"/>
         <v>16882556.199999999</v>
       </c>
       <c r="BH27" s="19">
         <f t="shared" si="15"/>
         <v>26987231.300000001</v>
       </c>
       <c r="BI27" s="19">
         <f t="shared" si="15"/>
         <v>42403123.299999997</v>
       </c>
       <c r="BJ27" s="19">
         <f t="shared" si="15"/>
         <v>8767049.3000000007</v>
       </c>
       <c r="BK27" s="19">
         <f t="shared" si="15"/>
         <v>19708690.199999999</v>
       </c>
       <c r="BL27" s="19">
         <f t="shared" si="15"/>
         <v>31744353.5</v>
       </c>
       <c r="BM27" s="19">
         <f t="shared" si="15"/>
-        <v>48771970.899999999</v>
+        <v>49384094.700000003</v>
       </c>
       <c r="BN27" s="19">
         <f t="shared" si="15"/>
         <v>9399261.6999999993</v>
       </c>
       <c r="BO27" s="21"/>
       <c r="BP27" s="87"/>
     </row>
     <row r="28" spans="1:68">
       <c r="V28" s="21"/>
       <c r="W28" s="21"/>
       <c r="BI28" s="21"/>
     </row>
     <row r="29" spans="1:68" ht="29.25" customHeight="1">
       <c r="A29" s="82" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="30" spans="1:68" ht="35.25">
       <c r="A30" s="83" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:68" ht="35.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="31" spans="1:68" ht="36.75" customHeight="1">
       <c r="A31" s="83" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="32" spans="1:68">
-      <c r="A32" s="84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A32" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F548E152-E941-4314-A411-6A8875B61987}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F5E016-550D-4890-B7FF-1095F7B4518B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BCB010E-D5CA-441F-BCAB-B47A58429458}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66F5E016-550D-4890-B7FF-1095F7B4518B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F548E152-E941-4314-A411-6A8875B61987}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ОКОНХ</vt:lpstr>
       <vt:lpstr>ОКЭД (ГК РК 03-2003)</vt:lpstr>