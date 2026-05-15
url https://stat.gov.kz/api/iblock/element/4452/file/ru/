--- v0 (2026-04-21)
+++ v1 (2026-05-15)
@@ -9,171 +9,174 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="876"/>
+    <workbookView xWindow="28785" yWindow="-15" windowWidth="28590" windowHeight="6315" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="5" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519" iterate="1"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M13" i="6"/>
+  <c r="BL29" i="2"/>
+  <c r="BL27"/>
+  <c r="BL12"/>
+  <c r="BL6"/>
+  <c r="BL4"/>
+  <c r="BK27" l="1"/>
+  <c r="M13" i="6" l="1"/>
   <c r="L13"/>
   <c r="K13"/>
   <c r="J13"/>
   <c r="I13"/>
   <c r="H13"/>
   <c r="G13"/>
   <c r="F13"/>
   <c r="E13"/>
   <c r="D13"/>
   <c r="C13"/>
   <c r="B13"/>
   <c r="D8"/>
   <c r="I5"/>
   <c r="I4" s="1"/>
   <c r="I24" s="1"/>
   <c r="D5"/>
-  <c r="D4" s="1"/>
   <c r="M4"/>
   <c r="L4"/>
   <c r="K4"/>
   <c r="J4"/>
   <c r="H4"/>
   <c r="G4"/>
   <c r="F4"/>
   <c r="E4"/>
   <c r="C4"/>
   <c r="B4"/>
   <c r="I25" i="5"/>
   <c r="H25"/>
   <c r="G25"/>
   <c r="F25"/>
   <c r="E25"/>
   <c r="D25"/>
   <c r="C25"/>
   <c r="B25"/>
-  <c r="C24" i="6" l="1"/>
+  <c r="D4" i="6" l="1"/>
+  <c r="C24"/>
   <c r="G24"/>
   <c r="K24"/>
   <c r="H24"/>
   <c r="L24"/>
   <c r="M24"/>
   <c r="B24"/>
   <c r="F24"/>
   <c r="J24"/>
   <c r="E24"/>
   <c r="D24"/>
   <c r="BK6" i="2"/>
   <c r="BK4" s="1"/>
   <c r="BK12"/>
   <c r="BI4"/>
   <c r="BI12"/>
   <c r="BI27" l="1"/>
-  <c r="BK27"/>
-  <c r="BK29" s="1"/>
+  <c r="BK29"/>
   <c r="BJ12"/>
   <c r="BJ6"/>
   <c r="BJ4" s="1"/>
   <c r="BJ27" l="1"/>
   <c r="BJ29" s="1"/>
   <c r="BI29"/>
   <c r="BH12"/>
   <c r="BG6"/>
   <c r="BH6"/>
   <c r="BH4" s="1"/>
   <c r="BH27" l="1"/>
   <c r="BH29" s="1"/>
   <c r="BE27" l="1"/>
   <c r="BE29" s="1"/>
   <c r="BG12"/>
   <c r="BG4"/>
   <c r="BG27" l="1"/>
   <c r="BF12"/>
   <c r="BF6"/>
   <c r="BF4" s="1"/>
   <c r="BD12"/>
   <c r="BD6"/>
   <c r="BD4" s="1"/>
   <c r="BC12"/>
   <c r="BC6"/>
   <c r="BC4" s="1"/>
   <c r="BB12"/>
   <c r="BB6"/>
   <c r="BB4" s="1"/>
   <c r="BA12"/>
   <c r="BA6"/>
   <c r="BA4" s="1"/>
-  <c r="BA27" s="1"/>
-  <c r="BA29" l="1"/>
+  <c r="BA27" l="1"/>
+  <c r="BA29" s="1"/>
   <c r="BF27"/>
   <c r="BF29" s="1"/>
   <c r="BB27"/>
   <c r="BB29" s="1"/>
   <c r="BD27"/>
   <c r="BD29" s="1"/>
   <c r="BG29"/>
   <c r="BC27"/>
   <c r="BC29" s="1"/>
   <c r="AZ12"/>
   <c r="AZ4"/>
-  <c r="AZ27" s="1"/>
   <c r="AY4"/>
   <c r="AY12"/>
   <c r="AX12"/>
   <c r="AX4"/>
-  <c r="AX27" s="1"/>
   <c r="AW12"/>
   <c r="AW4"/>
   <c r="AV12"/>
   <c r="AV4"/>
   <c r="AU12"/>
   <c r="AU4"/>
   <c r="AT12"/>
   <c r="AT4"/>
   <c r="AS12"/>
   <c r="AS4"/>
   <c r="AR12"/>
   <c r="AR4"/>
   <c r="AQ12"/>
   <c r="AQ4"/>
   <c r="AP12"/>
   <c r="AP4"/>
   <c r="AO12"/>
   <c r="AO27" s="1"/>
   <c r="AO4"/>
   <c r="AN12"/>
   <c r="AN4"/>
   <c r="AM6"/>
   <c r="AM4" s="1"/>
   <c r="AM12"/>
   <c r="AK6"/>
@@ -258,54 +261,56 @@
   <c r="S6"/>
   <c r="S4" s="1"/>
   <c r="T6"/>
   <c r="T4" s="1"/>
   <c r="V6"/>
   <c r="V4" s="1"/>
   <c r="W6"/>
   <c r="W4" s="1"/>
   <c r="X6"/>
   <c r="X4" s="1"/>
   <c r="C12"/>
   <c r="D12"/>
   <c r="C6"/>
   <c r="C4" s="1"/>
   <c r="D6"/>
   <c r="D4" s="1"/>
   <c r="B12"/>
   <c r="B6"/>
   <c r="B4" s="1"/>
   <c r="AF12"/>
   <c r="AF4"/>
   <c r="AG12"/>
   <c r="AH12"/>
   <c r="AH4"/>
   <c r="AJ12"/>
-  <c r="N27" l="1"/>
+  <c r="AX27" l="1"/>
+  <c r="AX29" s="1"/>
+  <c r="AZ27"/>
+  <c r="N27"/>
   <c r="W27"/>
   <c r="K27"/>
-  <c r="AX29"/>
   <c r="AZ29"/>
   <c r="V27"/>
   <c r="O27"/>
   <c r="H27"/>
   <c r="Z27"/>
   <c r="Y27"/>
   <c r="AE27"/>
   <c r="N29"/>
   <c r="AO29"/>
   <c r="P27"/>
   <c r="AA27"/>
   <c r="AJ27"/>
   <c r="X27"/>
   <c r="C27"/>
   <c r="R27"/>
   <c r="AC27"/>
   <c r="AI27"/>
   <c r="AL27"/>
   <c r="AS27"/>
   <c r="F27"/>
   <c r="AU27"/>
   <c r="AP27"/>
   <c r="AR27"/>
   <c r="I27"/>
   <c r="J27"/>
@@ -359,51 +364,51 @@
   <c r="AT29"/>
   <c r="AW29"/>
   <c r="AM29"/>
   <c r="G29"/>
   <c r="AP29"/>
   <c r="AL29"/>
   <c r="C29"/>
   <c r="P29"/>
   <c r="H29"/>
   <c r="W29"/>
   <c r="AK29"/>
   <c r="AB29"/>
   <c r="U29"/>
   <c r="AN29"/>
   <c r="L29"/>
   <c r="J29"/>
   <c r="AU29"/>
   <c r="AI29"/>
   <c r="X29"/>
   <c r="AE29"/>
   <c r="O29"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="178">
   <si>
     <t>Всего по отраслям</t>
   </si>
   <si>
     <t>Услуги по ведению домашнего хозяйства</t>
   </si>
   <si>
     <t>Прочие коммунальные, социальные и персональные услуги</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Государственное управление</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом, аренда и услуги потребителям</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -716,145 +721,76 @@
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>9 месяцев 2023 года</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> 2)</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...27 lines deleted...]
-    <r>
       <t xml:space="preserve"> 1 квартал 2024 года </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...18 lines deleted...]
-    <r>
       <t xml:space="preserve"> 1 полугодие 2024 года </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
-    </r>
-[...18 lines deleted...]
-      <t xml:space="preserve"> Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2023 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)3)4)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
@@ -1208,73 +1144,154 @@
     <r>
       <t xml:space="preserve"> 2021 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)</t>
     </r>
   </si>
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
   <si>
     <t>С 1990 года</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 год</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)2)3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  Расчеты других налогов на производство произведены в соответствии с новым перечнем налогов согласно Методике расчета Валового внутреннего продукта методом доходов, зарегистрированной в Министерстве юстиции  Республики Казахстан №15859 от 6.10.2017г.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">  Другие чистые налоги на производство</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
     <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1287,62 +1304,50 @@
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...10 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -1456,57 +1461,71 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1579,143 +1598,143 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="7" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="5" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="169" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
-      <alignment horizontal="right"/>
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
@@ -1743,95 +1762,86 @@
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1902,90 +1912,94 @@
     </xf>
     <xf numFmtId="171" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="6"/>
     <cellStyle name="Comma [0]_Book2" xfId="7"/>
     <cellStyle name="Comma_Book2" xfId="8"/>
     <cellStyle name="Comma0" xfId="9"/>
     <cellStyle name="Currency" xfId="10"/>
     <cellStyle name="Currency [0]_Book2" xfId="11"/>
     <cellStyle name="Currency_Book2" xfId="12"/>
     <cellStyle name="Currency0" xfId="13"/>
     <cellStyle name="Date" xfId="14"/>
     <cellStyle name="Fixed" xfId="15"/>
     <cellStyle name="Heading 1" xfId="16"/>
     <cellStyle name="Heading 2" xfId="17"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="18"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="19"/>
     <cellStyle name="normal" xfId="20"/>
@@ -2311,2929 +2325,2929 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700946?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279594/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700946?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="93"/>
-      <c r="B1" s="32"/>
+      <c r="A1" s="90"/>
+      <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="38">
+        <v>111399</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="39" t="s">
         <v>99</v>
       </c>
-      <c r="B2" s="40">
-[...4 lines deleted...]
-      <c r="A3" s="33" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="32" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B5" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B6" s="38" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="51">
+      <c r="A7" s="31" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7" s="40" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...8 lines deleted...]
-      <c r="A5" s="34" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="B5" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="34" t="s">
+      <c r="B8" s="40" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="31" t="s">
         <v>104</v>
       </c>
-      <c r="B6" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="33" t="s">
+      <c r="B9" s="40" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="31" t="s">
         <v>105</v>
       </c>
-      <c r="B7" s="42" t="s">
+      <c r="B10" s="41" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="31" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11" s="33"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="102" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A14" s="106" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" s="105" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A15" s="107"/>
+      <c r="B15" s="105" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A16" s="108"/>
+      <c r="B16" s="105" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="34" t="s">
+        <v>112</v>
+      </c>
+      <c r="B17" s="91" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-[...41 lines deleted...]
-      <c r="B13" s="105" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="31" t="s">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="107" t="s">
+      <c r="B18" s="103">
+        <v>46135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="B14" s="106" t="s">
-[...16 lines deleted...]
-      <c r="A17" s="36" t="s">
+      <c r="B19" s="103">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="31" t="s">
         <v>115</v>
       </c>
-      <c r="B17" s="94" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="33" t="s">
+      <c r="B20" s="39" t="s">
         <v>116</v>
       </c>
-      <c r="B18" s="44">
-[...4 lines deleted...]
-      <c r="A19" s="33" t="s">
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="31" t="s">
         <v>117</v>
       </c>
-      <c r="B19" s="44">
-[...4 lines deleted...]
-      <c r="A20" s="33" t="s">
+      <c r="B21" s="39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="31" t="s">
         <v>118</v>
       </c>
-      <c r="B20" s="41" t="s">
+      <c r="B22" s="89" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" s="33" t="s">
+    <row r="23" spans="1:2">
+      <c r="A23" s="31" t="s">
         <v>120</v>
       </c>
-      <c r="B21" s="41" t="s">
-[...16 lines deleted...]
-        <v>163</v>
+      <c r="B23" s="101" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
-    <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
+    <hyperlink ref="B23" r:id="rId4" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
-    <hyperlink ref="B23" r:id="rId7" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="35" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="35" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="35" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="35" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="37" t="s">
+    <row r="10" spans="2:2">
+      <c r="B10" s="35" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-      <c r="B8" s="37" t="s">
+    <row r="11" spans="2:2">
+      <c r="B11" s="35"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="36" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
-[...16 lines deleted...]
-    </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="37"/>
+      <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="37"/>
+      <c r="B14" s="35"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="2"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="39" t="s">
-        <v>130</v>
+      <c r="B18" s="37" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="62.28515625" style="48" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="48"/>
+    <col min="1" max="1" width="62.28515625" style="45" customWidth="1"/>
+    <col min="2" max="9" width="9.5703125" style="45" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="46" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="47"/>
+      <c r="A1" s="43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
     </row>
     <row r="2" spans="1:18">
-      <c r="A2" s="49"/>
-[...7 lines deleted...]
-      <c r="I2" s="50"/>
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
     </row>
     <row r="3" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A3" s="96" t="s">
+      <c r="A3" s="93" t="s">
+        <v>135</v>
+      </c>
+      <c r="B3" s="109" t="s">
+        <v>136</v>
+      </c>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="48"/>
+      <c r="L3" s="48"/>
+    </row>
+    <row r="4" spans="1:18" s="51" customFormat="1">
+      <c r="A4" s="93"/>
+      <c r="B4" s="93">
+        <v>1990</v>
+      </c>
+      <c r="C4" s="93">
+        <v>1991</v>
+      </c>
+      <c r="D4" s="93">
+        <v>1992</v>
+      </c>
+      <c r="E4" s="93">
+        <v>1993</v>
+      </c>
+      <c r="F4" s="93">
+        <v>1994</v>
+      </c>
+      <c r="G4" s="93">
+        <v>1995</v>
+      </c>
+      <c r="H4" s="93">
+        <v>1996</v>
+      </c>
+      <c r="I4" s="93">
+        <v>1997</v>
+      </c>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="92">
+        <v>1679.4</v>
+      </c>
+      <c r="C5" s="92">
+        <v>3979.6</v>
+      </c>
+      <c r="D5" s="92">
+        <v>63004.3</v>
+      </c>
+      <c r="E5" s="92">
+        <v>682.6</v>
+      </c>
+      <c r="F5" s="92">
+        <v>23493.7</v>
+      </c>
+      <c r="G5" s="92">
+        <v>21038.2</v>
+      </c>
+      <c r="H5" s="92">
+        <v>21265.9</v>
+      </c>
+      <c r="I5" s="92">
+        <v>33429.5</v>
+      </c>
+      <c r="J5" s="54"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="87"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="87"/>
+      <c r="R5" s="87"/>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" s="57" t="s">
+        <v>137</v>
+      </c>
+      <c r="B6" s="53">
+        <v>498.6</v>
+      </c>
+      <c r="C6" s="53">
+        <v>806.5</v>
+      </c>
+      <c r="D6" s="53">
+        <v>8304.2000000000007</v>
+      </c>
+      <c r="E6" s="53">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="F6" s="53">
+        <v>2497.3000000000002</v>
+      </c>
+      <c r="G6" s="53">
+        <v>1612.3</v>
+      </c>
+      <c r="H6" s="53">
+        <v>4452.1000000000004</v>
+      </c>
+      <c r="I6" s="53">
+        <v>3193.7</v>
+      </c>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="53">
+        <v>268.3</v>
+      </c>
+      <c r="C7" s="53">
+        <v>412.1</v>
+      </c>
+      <c r="D7" s="53">
+        <v>5680</v>
+      </c>
+      <c r="E7" s="53">
+        <v>43.5</v>
+      </c>
+      <c r="F7" s="53">
+        <v>3269.3</v>
+      </c>
+      <c r="G7" s="53">
+        <v>2711.5</v>
+      </c>
+      <c r="H7" s="53">
+        <v>2277.6</v>
+      </c>
+      <c r="I7" s="53">
+        <v>1342.2</v>
+      </c>
+      <c r="K7" s="87"/>
+      <c r="L7" s="87"/>
+      <c r="M7" s="87"/>
+      <c r="N7" s="87"/>
+      <c r="O7" s="87"/>
+      <c r="P7" s="87"/>
+      <c r="Q7" s="87"/>
+      <c r="R7" s="87"/>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="53">
+        <v>221.3</v>
+      </c>
+      <c r="C8" s="53">
+        <v>388.5</v>
+      </c>
+      <c r="D8" s="53">
+        <v>5825.1</v>
+      </c>
+      <c r="E8" s="53">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="F8" s="53">
+        <v>2730.9</v>
+      </c>
+      <c r="G8" s="53">
+        <v>3097.7</v>
+      </c>
+      <c r="H8" s="53">
+        <v>3903.1</v>
+      </c>
+      <c r="I8" s="53">
+        <v>6835.9</v>
+      </c>
+      <c r="K8" s="87"/>
+      <c r="L8" s="87"/>
+      <c r="M8" s="87"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="87"/>
+      <c r="P8" s="87"/>
+      <c r="Q8" s="87"/>
+      <c r="R8" s="87"/>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" s="58" t="s">
         <v>138</v>
       </c>
-      <c r="B3" s="110" t="s">
+      <c r="B9" s="53">
+        <v>206.2</v>
+      </c>
+      <c r="C9" s="53">
+        <v>342.4</v>
+      </c>
+      <c r="D9" s="53">
+        <v>5524.1</v>
+      </c>
+      <c r="E9" s="53">
+        <v>15.2</v>
+      </c>
+      <c r="F9" s="53">
+        <v>2396.9</v>
+      </c>
+      <c r="G9" s="53">
+        <v>2872.3</v>
+      </c>
+      <c r="H9" s="53">
+        <v>3515.4</v>
+      </c>
+      <c r="I9" s="53">
+        <v>6127.7</v>
+      </c>
+      <c r="K9" s="87"/>
+      <c r="L9" s="87"/>
+      <c r="M9" s="87"/>
+      <c r="N9" s="87"/>
+      <c r="O9" s="87"/>
+      <c r="P9" s="87"/>
+      <c r="Q9" s="87"/>
+      <c r="R9" s="87"/>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" s="58" t="s">
         <v>139</v>
       </c>
-      <c r="C3" s="110"/>
-[...84 lines deleted...]
-      <c r="A6" s="60" t="s">
+      <c r="B10" s="53">
+        <v>15.1</v>
+      </c>
+      <c r="C10" s="53">
+        <v>46.1</v>
+      </c>
+      <c r="D10" s="53">
+        <v>301</v>
+      </c>
+      <c r="E10" s="53">
+        <v>1.2</v>
+      </c>
+      <c r="F10" s="53">
+        <v>334</v>
+      </c>
+      <c r="G10" s="53">
+        <v>225.4</v>
+      </c>
+      <c r="H10" s="53">
+        <v>387.7</v>
+      </c>
+      <c r="I10" s="53">
+        <v>708.2</v>
+      </c>
+      <c r="J10" s="55"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="87"/>
+      <c r="M10" s="87"/>
+      <c r="N10" s="87"/>
+      <c r="O10" s="87"/>
+      <c r="P10" s="87"/>
+      <c r="Q10" s="87"/>
+      <c r="R10" s="87"/>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" s="52" t="s">
         <v>140</v>
       </c>
-      <c r="B6" s="56">
-[...107 lines deleted...]
-      <c r="A9" s="61" t="s">
+      <c r="B11" s="53">
+        <v>14.8</v>
+      </c>
+      <c r="C11" s="53">
+        <v>24</v>
+      </c>
+      <c r="D11" s="53">
+        <v>228.9</v>
+      </c>
+      <c r="E11" s="53">
+        <v>228.9</v>
+      </c>
+      <c r="F11" s="53">
+        <v>1482.7</v>
+      </c>
+      <c r="G11" s="53">
+        <v>1942.6</v>
+      </c>
+      <c r="H11" s="53">
+        <v>3051.4</v>
+      </c>
+      <c r="I11" s="53">
+        <v>3612.5</v>
+      </c>
+      <c r="J11" s="46"/>
+      <c r="K11" s="87"/>
+      <c r="L11" s="87"/>
+      <c r="M11" s="87"/>
+      <c r="N11" s="87"/>
+      <c r="O11" s="87"/>
+      <c r="P11" s="87"/>
+      <c r="Q11" s="87"/>
+      <c r="R11" s="87"/>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" s="52" t="s">
         <v>141</v>
       </c>
-      <c r="B9" s="56">
-[...33 lines deleted...]
-      <c r="A10" s="61" t="s">
+      <c r="B12" s="53">
+        <v>0</v>
+      </c>
+      <c r="C12" s="53">
+        <v>3.9</v>
+      </c>
+      <c r="D12" s="53">
+        <v>20</v>
+      </c>
+      <c r="E12" s="53">
+        <v>2.5</v>
+      </c>
+      <c r="F12" s="53">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G12" s="53">
+        <v>11.9</v>
+      </c>
+      <c r="H12" s="53">
+        <v>7.2</v>
+      </c>
+      <c r="I12" s="53">
+        <v>6.8</v>
+      </c>
+      <c r="J12" s="47"/>
+      <c r="K12" s="87"/>
+      <c r="L12" s="87"/>
+      <c r="M12" s="87"/>
+      <c r="N12" s="87"/>
+      <c r="O12" s="87"/>
+      <c r="P12" s="87"/>
+      <c r="Q12" s="87"/>
+      <c r="R12" s="87"/>
+    </row>
+    <row r="13" spans="1:18" ht="25.5">
+      <c r="A13" s="52" t="s">
         <v>142</v>
       </c>
-      <c r="B10" s="56">
-[...34 lines deleted...]
-      <c r="A11" s="55" t="s">
+      <c r="B13" s="53">
+        <v>29.4</v>
+      </c>
+      <c r="C13" s="53">
+        <v>43.7</v>
+      </c>
+      <c r="D13" s="53">
+        <v>378.1</v>
+      </c>
+      <c r="E13" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="F13" s="53">
+        <v>160.9</v>
+      </c>
+      <c r="G13" s="53">
+        <v>195.8</v>
+      </c>
+      <c r="H13" s="53">
+        <v>94.7</v>
+      </c>
+      <c r="I13" s="53">
+        <v>92.5</v>
+      </c>
+      <c r="J13" s="47"/>
+      <c r="K13" s="87"/>
+      <c r="L13" s="87"/>
+      <c r="M13" s="87"/>
+      <c r="N13" s="87"/>
+      <c r="O13" s="87"/>
+      <c r="P13" s="87"/>
+      <c r="Q13" s="87"/>
+      <c r="R13" s="87"/>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" s="52" t="s">
         <v>143</v>
       </c>
-      <c r="B11" s="56">
-[...34 lines deleted...]
-      <c r="A12" s="55" t="s">
+      <c r="B14" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="C14" s="53">
+        <v>212.6</v>
+      </c>
+      <c r="D14" s="53">
+        <v>2076</v>
+      </c>
+      <c r="E14" s="60" t="s">
         <v>144</v>
       </c>
-      <c r="B12" s="56">
-[...34 lines deleted...]
-      <c r="A13" s="55" t="s">
+      <c r="F14" s="53">
+        <v>28.1</v>
+      </c>
+      <c r="G14" s="53">
+        <v>320.60000000000002</v>
+      </c>
+      <c r="H14" s="53">
+        <v>212.7</v>
+      </c>
+      <c r="I14" s="53">
+        <v>32.1</v>
+      </c>
+      <c r="J14" s="47"/>
+      <c r="K14" s="87"/>
+      <c r="L14" s="87"/>
+      <c r="M14" s="87"/>
+      <c r="N14" s="87"/>
+      <c r="O14" s="87"/>
+      <c r="P14" s="87"/>
+      <c r="Q14" s="87"/>
+      <c r="R14" s="87"/>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" s="52" t="s">
         <v>145</v>
       </c>
-      <c r="B13" s="56">
-[...34 lines deleted...]
-      <c r="A14" s="55" t="s">
+      <c r="B15" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C15" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D15" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E15" s="60">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="F15" s="60">
+        <v>1558</v>
+      </c>
+      <c r="G15" s="60">
+        <v>471.7</v>
+      </c>
+      <c r="H15" s="60">
+        <v>1036.7</v>
+      </c>
+      <c r="I15" s="60">
+        <v>948.7</v>
+      </c>
+      <c r="J15" s="47"/>
+      <c r="K15" s="87"/>
+      <c r="L15" s="87"/>
+      <c r="M15" s="87"/>
+      <c r="N15" s="87"/>
+      <c r="O15" s="87"/>
+      <c r="P15" s="87"/>
+      <c r="Q15" s="87"/>
+      <c r="R15" s="87"/>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" s="52" t="s">
         <v>146</v>
       </c>
-      <c r="B14" s="56">
-[...8 lines deleted...]
-      <c r="E14" s="63" t="s">
+      <c r="B16" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C16" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D16" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E16" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F16" s="60">
+        <v>128.4</v>
+      </c>
+      <c r="G16" s="60">
+        <v>53.3</v>
+      </c>
+      <c r="H16" s="60">
+        <v>87.5</v>
+      </c>
+      <c r="I16" s="60">
+        <v>63.8</v>
+      </c>
+      <c r="J16" s="46"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="87"/>
+      <c r="M16" s="87"/>
+      <c r="N16" s="87"/>
+      <c r="O16" s="87"/>
+      <c r="P16" s="87"/>
+      <c r="Q16" s="87"/>
+      <c r="R16" s="87"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="52" t="s">
         <v>147</v>
       </c>
-      <c r="F14" s="56">
-[...22 lines deleted...]
-      <c r="A15" s="55" t="s">
+      <c r="B17" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D17" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E17" s="61">
+        <v>4.7</v>
+      </c>
+      <c r="F17" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G17" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H17" s="60">
+        <v>26.6</v>
+      </c>
+      <c r="I17" s="60">
+        <v>29.9</v>
+      </c>
+      <c r="J17" s="47"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="87"/>
+      <c r="M17" s="87"/>
+      <c r="N17" s="87"/>
+      <c r="O17" s="87"/>
+      <c r="P17" s="87"/>
+      <c r="Q17" s="87"/>
+      <c r="R17" s="87"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D18" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E18" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F18" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G18" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H18" s="60">
+        <v>52</v>
+      </c>
+      <c r="I18" s="60">
+        <v>41.7</v>
+      </c>
+      <c r="J18" s="56"/>
+      <c r="K18" s="87"/>
+      <c r="L18" s="87"/>
+      <c r="M18" s="87"/>
+      <c r="N18" s="87"/>
+      <c r="O18" s="87"/>
+      <c r="P18" s="87"/>
+      <c r="Q18" s="87"/>
+      <c r="R18" s="87"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="52" t="s">
         <v>148</v>
       </c>
-      <c r="B15" s="63" t="s">
-[...34 lines deleted...]
-      <c r="A16" s="55" t="s">
+      <c r="B19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="I19" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="J19" s="56"/>
+      <c r="K19" s="87"/>
+      <c r="L19" s="87"/>
+      <c r="M19" s="87"/>
+      <c r="N19" s="87"/>
+      <c r="O19" s="87"/>
+      <c r="P19" s="87"/>
+      <c r="Q19" s="87"/>
+      <c r="R19" s="87"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" s="52" t="s">
         <v>149</v>
       </c>
-      <c r="B16" s="63" t="s">
-[...34 lines deleted...]
-      <c r="A17" s="55" t="s">
+      <c r="B20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="I20" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="J20" s="56"/>
+      <c r="K20" s="87"/>
+      <c r="L20" s="87"/>
+      <c r="M20" s="87"/>
+      <c r="N20" s="87"/>
+      <c r="O20" s="87"/>
+      <c r="P20" s="87"/>
+      <c r="Q20" s="87"/>
+      <c r="R20" s="87"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" s="52" t="s">
         <v>150</v>
       </c>
-      <c r="B17" s="63" t="s">
-[...72 lines deleted...]
-      <c r="A19" s="55" t="s">
+      <c r="B21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="I21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="J21" s="56"/>
+      <c r="K21" s="87"/>
+      <c r="L21" s="87"/>
+      <c r="M21" s="87"/>
+      <c r="N21" s="87"/>
+      <c r="O21" s="87"/>
+      <c r="P21" s="87"/>
+      <c r="Q21" s="87"/>
+      <c r="R21" s="87"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="I22" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="J22" s="47"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="87"/>
+      <c r="M22" s="87"/>
+      <c r="N22" s="87"/>
+      <c r="O22" s="87"/>
+      <c r="P22" s="87"/>
+      <c r="Q22" s="87"/>
+      <c r="R22" s="87"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="52" t="s">
         <v>151</v>
       </c>
-      <c r="B19" s="63" t="s">
-[...34 lines deleted...]
-      <c r="A20" s="55" t="s">
+      <c r="B23" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C23" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D23" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="E23" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F23" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="G23" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="H23" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="I23" s="60">
+        <v>28.5</v>
+      </c>
+      <c r="J23" s="47"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="87"/>
+      <c r="M23" s="87"/>
+      <c r="N23" s="87"/>
+      <c r="O23" s="87"/>
+      <c r="P23" s="87"/>
+      <c r="Q23" s="87"/>
+      <c r="R23" s="87"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="52" t="s">
         <v>152</v>
       </c>
-      <c r="B20" s="63" t="s">
-[...154 lines deleted...]
-      <c r="C24" s="63">
+      <c r="B24" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C24" s="60">
         <v>15</v>
       </c>
-      <c r="D24" s="63">
+      <c r="D24" s="60">
         <v>0.1</v>
       </c>
-      <c r="E24" s="63">
+      <c r="E24" s="60">
         <v>27.1</v>
       </c>
-      <c r="F24" s="63">
+      <c r="F24" s="60">
         <v>421.1</v>
       </c>
-      <c r="G24" s="63">
+      <c r="G24" s="60">
         <v>1388.1</v>
       </c>
-      <c r="H24" s="63">
+      <c r="H24" s="60">
         <v>950.5</v>
       </c>
-      <c r="I24" s="63">
+      <c r="I24" s="60">
         <v>364.8</v>
       </c>
-      <c r="J24" s="50"/>
-[...7 lines deleted...]
-      <c r="R24" s="90"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="87"/>
+      <c r="L24" s="87"/>
+      <c r="M24" s="87"/>
+      <c r="N24" s="87"/>
+      <c r="O24" s="87"/>
+      <c r="P24" s="87"/>
+      <c r="Q24" s="87"/>
+      <c r="R24" s="87"/>
     </row>
     <row r="25" spans="1:18">
-      <c r="A25" s="65" t="s">
+      <c r="A25" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="66">
+      <c r="B25" s="63">
         <f>B5+B6+B7+B8+B11+B12+B13+B14</f>
         <v>2807.7000000000007</v>
       </c>
-      <c r="C25" s="66">
+      <c r="C25" s="63">
         <f>C5+C6+C7+C8+C11+C12+C13+C14+C24</f>
         <v>5885.9000000000005</v>
       </c>
-      <c r="D25" s="66">
+      <c r="D25" s="63">
         <f>D5+D6+D7+D8+D11+D12+D13+D14+D24</f>
         <v>85516.700000000012</v>
       </c>
-      <c r="E25" s="66">
+      <c r="E25" s="63">
         <f>E5+E6+E7+E8+E11+E12+E13+E15+E17+E24</f>
         <v>1107.9999999999998</v>
       </c>
-      <c r="F25" s="66">
+      <c r="F25" s="63">
         <f>F5+F6+F7+F8+F11+F12+F13+F14+F15+F16+F24</f>
         <v>35806.700000000004</v>
       </c>
-      <c r="G25" s="66">
+      <c r="G25" s="63">
         <f>G5+G6+G7+G8+G11+G12+G13+G14+G15+G16+G24</f>
         <v>32843.699999999997</v>
       </c>
-      <c r="H25" s="66">
+      <c r="H25" s="63">
         <f>H5+H6+H7+H8+H11+H12+H13+H14+H15+H16+H17+H18+H24</f>
         <v>37417.999999999985</v>
       </c>
-      <c r="I25" s="66">
+      <c r="I25" s="63">
         <f>I5+I6+I7+I8+I11+I12+I13+I14+I15+I16+I17+I18+I23+I24</f>
         <v>50022.6</v>
       </c>
-      <c r="J25" s="59"/>
-[...7 lines deleted...]
-      <c r="R25" s="90"/>
+      <c r="J25" s="56"/>
+      <c r="K25" s="87"/>
+      <c r="L25" s="87"/>
+      <c r="M25" s="87"/>
+      <c r="N25" s="87"/>
+      <c r="O25" s="87"/>
+      <c r="P25" s="87"/>
+      <c r="Q25" s="87"/>
+      <c r="R25" s="87"/>
     </row>
     <row r="26" spans="1:18">
-      <c r="B26" s="47"/>
-[...6 lines deleted...]
-      <c r="O26" s="62"/>
+      <c r="B26" s="44"/>
+      <c r="D26" s="64"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="59"/>
+      <c r="L26" s="59"/>
+      <c r="M26" s="59"/>
+      <c r="N26" s="59"/>
+      <c r="O26" s="59"/>
     </row>
     <row r="27" spans="1:18">
-      <c r="B27" s="47"/>
-[...5 lines deleted...]
-      <c r="O27" s="51"/>
+      <c r="B27" s="44"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
     </row>
     <row r="28" spans="1:18">
-      <c r="B28" s="47"/>
-[...5 lines deleted...]
-      <c r="O28" s="51"/>
+      <c r="B28" s="44"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="48"/>
+      <c r="L28" s="48"/>
+      <c r="M28" s="48"/>
+      <c r="N28" s="48"/>
+      <c r="O28" s="48"/>
     </row>
     <row r="29" spans="1:18">
-      <c r="J29" s="51"/>
-[...4 lines deleted...]
-      <c r="O29" s="51"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="48"/>
+      <c r="L29" s="48"/>
+      <c r="M29" s="48"/>
+      <c r="N29" s="48"/>
+      <c r="O29" s="48"/>
     </row>
     <row r="30" spans="1:18">
-      <c r="J30" s="51"/>
-[...4 lines deleted...]
-      <c r="O30" s="51"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="48"/>
+      <c r="L30" s="48"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="48"/>
+      <c r="O30" s="48"/>
     </row>
     <row r="31" spans="1:18">
-      <c r="J31" s="51"/>
-[...4 lines deleted...]
-      <c r="O31" s="51"/>
+      <c r="J31" s="48"/>
+      <c r="K31" s="48"/>
+      <c r="L31" s="48"/>
+      <c r="M31" s="48"/>
+      <c r="N31" s="48"/>
+      <c r="O31" s="48"/>
     </row>
     <row r="32" spans="1:18">
-      <c r="J32" s="51"/>
-[...4 lines deleted...]
-      <c r="O32" s="51"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="48"/>
+      <c r="L32" s="48"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="48"/>
+      <c r="O32" s="48"/>
     </row>
     <row r="33" spans="10:15">
-      <c r="J33" s="51"/>
-[...4 lines deleted...]
-      <c r="O33" s="51"/>
+      <c r="J33" s="48"/>
+      <c r="K33" s="48"/>
+      <c r="L33" s="48"/>
+      <c r="M33" s="48"/>
+      <c r="N33" s="48"/>
+      <c r="O33" s="48"/>
     </row>
     <row r="34" spans="10:15">
-      <c r="J34" s="51"/>
-[...4 lines deleted...]
-      <c r="O34" s="51"/>
+      <c r="J34" s="48"/>
+      <c r="K34" s="48"/>
+      <c r="L34" s="48"/>
+      <c r="M34" s="48"/>
+      <c r="N34" s="48"/>
+      <c r="O34" s="48"/>
     </row>
     <row r="35" spans="10:15">
-      <c r="J35" s="51"/>
-[...4 lines deleted...]
-      <c r="O35" s="51"/>
+      <c r="J35" s="48"/>
+      <c r="K35" s="48"/>
+      <c r="L35" s="48"/>
+      <c r="M35" s="48"/>
+      <c r="N35" s="48"/>
+      <c r="O35" s="48"/>
     </row>
     <row r="36" spans="10:15">
-      <c r="J36" s="51"/>
-[...4 lines deleted...]
-      <c r="O36" s="51"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="48"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="48"/>
+      <c r="N36" s="48"/>
+      <c r="O36" s="48"/>
     </row>
     <row r="37" spans="10:15">
-      <c r="J37" s="51"/>
-[...4 lines deleted...]
-      <c r="O37" s="51"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="48"/>
+      <c r="M37" s="48"/>
+      <c r="N37" s="48"/>
+      <c r="O37" s="48"/>
     </row>
     <row r="38" spans="10:15">
-      <c r="J38" s="51"/>
-[...4 lines deleted...]
-      <c r="O38" s="51"/>
+      <c r="J38" s="48"/>
+      <c r="K38" s="48"/>
+      <c r="L38" s="48"/>
+      <c r="M38" s="48"/>
+      <c r="N38" s="48"/>
+      <c r="O38" s="48"/>
     </row>
     <row r="39" spans="10:15">
-      <c r="J39" s="51"/>
-[...4 lines deleted...]
-      <c r="O39" s="51"/>
+      <c r="J39" s="48"/>
+      <c r="K39" s="48"/>
+      <c r="L39" s="48"/>
+      <c r="M39" s="48"/>
+      <c r="N39" s="48"/>
+      <c r="O39" s="48"/>
     </row>
     <row r="40" spans="10:15">
-      <c r="J40" s="51"/>
-[...4 lines deleted...]
-      <c r="O40" s="51"/>
+      <c r="J40" s="48"/>
+      <c r="K40" s="48"/>
+      <c r="L40" s="48"/>
+      <c r="M40" s="48"/>
+      <c r="N40" s="48"/>
+      <c r="O40" s="48"/>
     </row>
     <row r="41" spans="10:15">
-      <c r="J41" s="51"/>
-[...4 lines deleted...]
-      <c r="O41" s="51"/>
+      <c r="J41" s="48"/>
+      <c r="K41" s="48"/>
+      <c r="L41" s="48"/>
+      <c r="M41" s="48"/>
+      <c r="N41" s="48"/>
+      <c r="O41" s="48"/>
     </row>
     <row r="42" spans="10:15">
-      <c r="J42" s="51"/>
-[...4 lines deleted...]
-      <c r="O42" s="51"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="48"/>
+      <c r="L42" s="48"/>
+      <c r="M42" s="48"/>
+      <c r="N42" s="48"/>
+      <c r="O42" s="48"/>
     </row>
     <row r="43" spans="10:15">
-      <c r="J43" s="51"/>
-[...4 lines deleted...]
-      <c r="O43" s="51"/>
+      <c r="J43" s="48"/>
+      <c r="K43" s="48"/>
+      <c r="L43" s="48"/>
+      <c r="M43" s="48"/>
+      <c r="N43" s="48"/>
+      <c r="O43" s="48"/>
     </row>
     <row r="44" spans="10:15">
-      <c r="J44" s="51"/>
-[...4 lines deleted...]
-      <c r="O44" s="51"/>
+      <c r="J44" s="48"/>
+      <c r="K44" s="48"/>
+      <c r="L44" s="48"/>
+      <c r="M44" s="48"/>
+      <c r="N44" s="48"/>
+      <c r="O44" s="48"/>
     </row>
     <row r="45" spans="10:15">
-      <c r="J45" s="51"/>
-[...4 lines deleted...]
-      <c r="O45" s="51"/>
+      <c r="J45" s="48"/>
+      <c r="K45" s="48"/>
+      <c r="L45" s="48"/>
+      <c r="M45" s="48"/>
+      <c r="N45" s="48"/>
+      <c r="O45" s="48"/>
     </row>
     <row r="46" spans="10:15">
-      <c r="J46" s="51"/>
-[...4 lines deleted...]
-      <c r="O46" s="51"/>
+      <c r="J46" s="48"/>
+      <c r="K46" s="48"/>
+      <c r="L46" s="48"/>
+      <c r="M46" s="48"/>
+      <c r="N46" s="48"/>
+      <c r="O46" s="48"/>
     </row>
     <row r="47" spans="10:15">
-      <c r="J47" s="51"/>
-[...4 lines deleted...]
-      <c r="O47" s="51"/>
+      <c r="J47" s="48"/>
+      <c r="K47" s="48"/>
+      <c r="L47" s="48"/>
+      <c r="M47" s="48"/>
+      <c r="N47" s="48"/>
+      <c r="O47" s="48"/>
     </row>
     <row r="48" spans="10:15">
-      <c r="J48" s="51"/>
-[...4 lines deleted...]
-      <c r="O48" s="51"/>
+      <c r="J48" s="48"/>
+      <c r="K48" s="48"/>
+      <c r="L48" s="48"/>
+      <c r="M48" s="48"/>
+      <c r="N48" s="48"/>
+      <c r="O48" s="48"/>
     </row>
     <row r="49" spans="10:15">
-      <c r="J49" s="51"/>
-[...4 lines deleted...]
-      <c r="O49" s="51"/>
+      <c r="J49" s="48"/>
+      <c r="K49" s="48"/>
+      <c r="L49" s="48"/>
+      <c r="M49" s="48"/>
+      <c r="N49" s="48"/>
+      <c r="O49" s="48"/>
     </row>
     <row r="50" spans="10:15">
-      <c r="J50" s="51"/>
-[...4 lines deleted...]
-      <c r="O50" s="51"/>
+      <c r="J50" s="48"/>
+      <c r="K50" s="48"/>
+      <c r="L50" s="48"/>
+      <c r="M50" s="48"/>
+      <c r="N50" s="48"/>
+      <c r="O50" s="48"/>
     </row>
     <row r="51" spans="10:15">
-      <c r="J51" s="51"/>
-[...4 lines deleted...]
-      <c r="O51" s="51"/>
+      <c r="J51" s="48"/>
+      <c r="K51" s="48"/>
+      <c r="L51" s="48"/>
+      <c r="M51" s="48"/>
+      <c r="N51" s="48"/>
+      <c r="O51" s="48"/>
     </row>
     <row r="52" spans="10:15">
-      <c r="J52" s="51"/>
-[...4 lines deleted...]
-      <c r="O52" s="51"/>
+      <c r="J52" s="48"/>
+      <c r="K52" s="48"/>
+      <c r="L52" s="48"/>
+      <c r="M52" s="48"/>
+      <c r="N52" s="48"/>
+      <c r="O52" s="48"/>
     </row>
     <row r="53" spans="10:15">
-      <c r="J53" s="51"/>
-[...4 lines deleted...]
-      <c r="O53" s="51"/>
+      <c r="J53" s="48"/>
+      <c r="K53" s="48"/>
+      <c r="L53" s="48"/>
+      <c r="M53" s="48"/>
+      <c r="N53" s="48"/>
+      <c r="O53" s="48"/>
     </row>
     <row r="54" spans="10:15">
-      <c r="J54" s="51"/>
-[...4 lines deleted...]
-      <c r="O54" s="51"/>
+      <c r="J54" s="48"/>
+      <c r="K54" s="48"/>
+      <c r="L54" s="48"/>
+      <c r="M54" s="48"/>
+      <c r="N54" s="48"/>
+      <c r="O54" s="48"/>
     </row>
     <row r="55" spans="10:15">
-      <c r="J55" s="51"/>
-[...4 lines deleted...]
-      <c r="O55" s="51"/>
+      <c r="J55" s="48"/>
+      <c r="K55" s="48"/>
+      <c r="L55" s="48"/>
+      <c r="M55" s="48"/>
+      <c r="N55" s="48"/>
+      <c r="O55" s="48"/>
     </row>
     <row r="56" spans="10:15">
-      <c r="J56" s="51"/>
-[...4 lines deleted...]
-      <c r="O56" s="51"/>
+      <c r="J56" s="48"/>
+      <c r="K56" s="48"/>
+      <c r="L56" s="48"/>
+      <c r="M56" s="48"/>
+      <c r="N56" s="48"/>
+      <c r="O56" s="48"/>
     </row>
     <row r="57" spans="10:15">
-      <c r="J57" s="51"/>
-[...4 lines deleted...]
-      <c r="O57" s="51"/>
+      <c r="J57" s="48"/>
+      <c r="K57" s="48"/>
+      <c r="L57" s="48"/>
+      <c r="M57" s="48"/>
+      <c r="N57" s="48"/>
+      <c r="O57" s="48"/>
     </row>
     <row r="58" spans="10:15">
-      <c r="J58" s="51"/>
-[...4 lines deleted...]
-      <c r="O58" s="51"/>
+      <c r="J58" s="48"/>
+      <c r="K58" s="48"/>
+      <c r="L58" s="48"/>
+      <c r="M58" s="48"/>
+      <c r="N58" s="48"/>
+      <c r="O58" s="48"/>
     </row>
     <row r="59" spans="10:15">
-      <c r="J59" s="51"/>
-[...4 lines deleted...]
-      <c r="O59" s="51"/>
+      <c r="J59" s="48"/>
+      <c r="K59" s="48"/>
+      <c r="L59" s="48"/>
+      <c r="M59" s="48"/>
+      <c r="N59" s="48"/>
+      <c r="O59" s="48"/>
     </row>
     <row r="60" spans="10:15">
-      <c r="J60" s="51"/>
-[...4 lines deleted...]
-      <c r="O60" s="51"/>
+      <c r="J60" s="48"/>
+      <c r="K60" s="48"/>
+      <c r="L60" s="48"/>
+      <c r="M60" s="48"/>
+      <c r="N60" s="48"/>
+      <c r="O60" s="48"/>
     </row>
     <row r="61" spans="10:15">
-      <c r="J61" s="51"/>
-[...4 lines deleted...]
-      <c r="O61" s="51"/>
+      <c r="J61" s="48"/>
+      <c r="K61" s="48"/>
+      <c r="L61" s="48"/>
+      <c r="M61" s="48"/>
+      <c r="N61" s="48"/>
+      <c r="O61" s="48"/>
     </row>
     <row r="62" spans="10:15">
-      <c r="J62" s="51"/>
-[...4 lines deleted...]
-      <c r="O62" s="51"/>
+      <c r="J62" s="48"/>
+      <c r="K62" s="48"/>
+      <c r="L62" s="48"/>
+      <c r="M62" s="48"/>
+      <c r="N62" s="48"/>
+      <c r="O62" s="48"/>
     </row>
     <row r="63" spans="10:15">
-      <c r="J63" s="51"/>
-[...4 lines deleted...]
-      <c r="O63" s="51"/>
+      <c r="J63" s="48"/>
+      <c r="K63" s="48"/>
+      <c r="L63" s="48"/>
+      <c r="M63" s="48"/>
+      <c r="N63" s="48"/>
+      <c r="O63" s="48"/>
     </row>
     <row r="64" spans="10:15">
-      <c r="J64" s="51"/>
-[...4 lines deleted...]
-      <c r="O64" s="51"/>
+      <c r="J64" s="48"/>
+      <c r="K64" s="48"/>
+      <c r="L64" s="48"/>
+      <c r="M64" s="48"/>
+      <c r="N64" s="48"/>
+      <c r="O64" s="48"/>
     </row>
     <row r="65" spans="10:15">
-      <c r="J65" s="51"/>
-[...4 lines deleted...]
-      <c r="O65" s="51"/>
+      <c r="J65" s="48"/>
+      <c r="K65" s="48"/>
+      <c r="L65" s="48"/>
+      <c r="M65" s="48"/>
+      <c r="N65" s="48"/>
+      <c r="O65" s="48"/>
     </row>
     <row r="66" spans="10:15">
-      <c r="J66" s="51"/>
-[...4 lines deleted...]
-      <c r="O66" s="51"/>
+      <c r="J66" s="48"/>
+      <c r="K66" s="48"/>
+      <c r="L66" s="48"/>
+      <c r="M66" s="48"/>
+      <c r="N66" s="48"/>
+      <c r="O66" s="48"/>
     </row>
     <row r="67" spans="10:15">
-      <c r="J67" s="51"/>
-[...4 lines deleted...]
-      <c r="O67" s="51"/>
+      <c r="J67" s="48"/>
+      <c r="K67" s="48"/>
+      <c r="L67" s="48"/>
+      <c r="M67" s="48"/>
+      <c r="N67" s="48"/>
+      <c r="O67" s="48"/>
     </row>
     <row r="68" spans="10:15">
-      <c r="J68" s="51"/>
-[...4 lines deleted...]
-      <c r="O68" s="51"/>
+      <c r="J68" s="48"/>
+      <c r="K68" s="48"/>
+      <c r="L68" s="48"/>
+      <c r="M68" s="48"/>
+      <c r="N68" s="48"/>
+      <c r="O68" s="48"/>
     </row>
     <row r="69" spans="10:15">
-      <c r="J69" s="51"/>
-[...4 lines deleted...]
-      <c r="O69" s="51"/>
+      <c r="J69" s="48"/>
+      <c r="K69" s="48"/>
+      <c r="L69" s="48"/>
+      <c r="M69" s="48"/>
+      <c r="N69" s="48"/>
+      <c r="O69" s="48"/>
     </row>
     <row r="70" spans="10:15">
-      <c r="J70" s="51"/>
-[...4 lines deleted...]
-      <c r="O70" s="51"/>
+      <c r="J70" s="48"/>
+      <c r="K70" s="48"/>
+      <c r="L70" s="48"/>
+      <c r="M70" s="48"/>
+      <c r="N70" s="48"/>
+      <c r="O70" s="48"/>
     </row>
     <row r="71" spans="10:15">
-      <c r="J71" s="51"/>
-[...4 lines deleted...]
-      <c r="O71" s="51"/>
+      <c r="J71" s="48"/>
+      <c r="K71" s="48"/>
+      <c r="L71" s="48"/>
+      <c r="M71" s="48"/>
+      <c r="N71" s="48"/>
+      <c r="O71" s="48"/>
     </row>
     <row r="72" spans="10:15">
-      <c r="J72" s="51"/>
-[...4 lines deleted...]
-      <c r="O72" s="51"/>
+      <c r="J72" s="48"/>
+      <c r="K72" s="48"/>
+      <c r="L72" s="48"/>
+      <c r="M72" s="48"/>
+      <c r="N72" s="48"/>
+      <c r="O72" s="48"/>
     </row>
     <row r="73" spans="10:15">
-      <c r="J73" s="51"/>
-[...4 lines deleted...]
-      <c r="O73" s="51"/>
+      <c r="J73" s="48"/>
+      <c r="K73" s="48"/>
+      <c r="L73" s="48"/>
+      <c r="M73" s="48"/>
+      <c r="N73" s="48"/>
+      <c r="O73" s="48"/>
     </row>
     <row r="74" spans="10:15">
-      <c r="J74" s="51"/>
-[...4 lines deleted...]
-      <c r="O74" s="51"/>
+      <c r="J74" s="48"/>
+      <c r="K74" s="48"/>
+      <c r="L74" s="48"/>
+      <c r="M74" s="48"/>
+      <c r="N74" s="48"/>
+      <c r="O74" s="48"/>
     </row>
     <row r="75" spans="10:15">
-      <c r="J75" s="51"/>
-[...4 lines deleted...]
-      <c r="O75" s="51"/>
+      <c r="J75" s="48"/>
+      <c r="K75" s="48"/>
+      <c r="L75" s="48"/>
+      <c r="M75" s="48"/>
+      <c r="N75" s="48"/>
+      <c r="O75" s="48"/>
     </row>
     <row r="76" spans="10:15">
-      <c r="J76" s="51"/>
-[...4 lines deleted...]
-      <c r="O76" s="51"/>
+      <c r="J76" s="48"/>
+      <c r="K76" s="48"/>
+      <c r="L76" s="48"/>
+      <c r="M76" s="48"/>
+      <c r="N76" s="48"/>
+      <c r="O76" s="48"/>
     </row>
     <row r="77" spans="10:15">
-      <c r="J77" s="51"/>
-[...4 lines deleted...]
-      <c r="O77" s="51"/>
+      <c r="J77" s="48"/>
+      <c r="K77" s="48"/>
+      <c r="L77" s="48"/>
+      <c r="M77" s="48"/>
+      <c r="N77" s="48"/>
+      <c r="O77" s="48"/>
     </row>
     <row r="78" spans="10:15">
-      <c r="J78" s="51"/>
-[...4 lines deleted...]
-      <c r="O78" s="51"/>
+      <c r="J78" s="48"/>
+      <c r="K78" s="48"/>
+      <c r="L78" s="48"/>
+      <c r="M78" s="48"/>
+      <c r="N78" s="48"/>
+      <c r="O78" s="48"/>
     </row>
     <row r="79" spans="10:15">
-      <c r="J79" s="51"/>
-[...4 lines deleted...]
-      <c r="O79" s="51"/>
+      <c r="J79" s="48"/>
+      <c r="K79" s="48"/>
+      <c r="L79" s="48"/>
+      <c r="M79" s="48"/>
+      <c r="N79" s="48"/>
+      <c r="O79" s="48"/>
     </row>
     <row r="80" spans="10:15">
-      <c r="J80" s="51"/>
-[...4 lines deleted...]
-      <c r="O80" s="51"/>
+      <c r="J80" s="48"/>
+      <c r="K80" s="48"/>
+      <c r="L80" s="48"/>
+      <c r="M80" s="48"/>
+      <c r="N80" s="48"/>
+      <c r="O80" s="48"/>
     </row>
     <row r="81" spans="10:15">
-      <c r="J81" s="51"/>
-[...4 lines deleted...]
-      <c r="O81" s="51"/>
+      <c r="J81" s="48"/>
+      <c r="K81" s="48"/>
+      <c r="L81" s="48"/>
+      <c r="M81" s="48"/>
+      <c r="N81" s="48"/>
+      <c r="O81" s="48"/>
     </row>
     <row r="82" spans="10:15">
-      <c r="J82" s="51"/>
-[...4 lines deleted...]
-      <c r="O82" s="51"/>
+      <c r="J82" s="48"/>
+      <c r="K82" s="48"/>
+      <c r="L82" s="48"/>
+      <c r="M82" s="48"/>
+      <c r="N82" s="48"/>
+      <c r="O82" s="48"/>
     </row>
     <row r="83" spans="10:15">
-      <c r="J83" s="51"/>
-[...4 lines deleted...]
-      <c r="O83" s="51"/>
+      <c r="J83" s="48"/>
+      <c r="K83" s="48"/>
+      <c r="L83" s="48"/>
+      <c r="M83" s="48"/>
+      <c r="N83" s="48"/>
+      <c r="O83" s="48"/>
     </row>
     <row r="84" spans="10:15">
-      <c r="J84" s="51"/>
-[...4 lines deleted...]
-      <c r="O84" s="51"/>
+      <c r="J84" s="48"/>
+      <c r="K84" s="48"/>
+      <c r="L84" s="48"/>
+      <c r="M84" s="48"/>
+      <c r="N84" s="48"/>
+      <c r="O84" s="48"/>
     </row>
     <row r="85" spans="10:15">
-      <c r="J85" s="51"/>
-[...4 lines deleted...]
-      <c r="O85" s="51"/>
+      <c r="J85" s="48"/>
+      <c r="K85" s="48"/>
+      <c r="L85" s="48"/>
+      <c r="M85" s="48"/>
+      <c r="N85" s="48"/>
+      <c r="O85" s="48"/>
     </row>
     <row r="86" spans="10:15">
-      <c r="J86" s="51"/>
-[...4 lines deleted...]
-      <c r="O86" s="51"/>
+      <c r="J86" s="48"/>
+      <c r="K86" s="48"/>
+      <c r="L86" s="48"/>
+      <c r="M86" s="48"/>
+      <c r="N86" s="48"/>
+      <c r="O86" s="48"/>
     </row>
     <row r="87" spans="10:15">
-      <c r="J87" s="51"/>
-[...4 lines deleted...]
-      <c r="O87" s="51"/>
+      <c r="J87" s="48"/>
+      <c r="K87" s="48"/>
+      <c r="L87" s="48"/>
+      <c r="M87" s="48"/>
+      <c r="N87" s="48"/>
+      <c r="O87" s="48"/>
     </row>
     <row r="88" spans="10:15">
-      <c r="J88" s="51"/>
-[...4 lines deleted...]
-      <c r="O88" s="51"/>
+      <c r="J88" s="48"/>
+      <c r="K88" s="48"/>
+      <c r="L88" s="48"/>
+      <c r="M88" s="48"/>
+      <c r="N88" s="48"/>
+      <c r="O88" s="48"/>
     </row>
     <row r="89" spans="10:15">
-      <c r="J89" s="51"/>
-[...4 lines deleted...]
-      <c r="O89" s="51"/>
+      <c r="J89" s="48"/>
+      <c r="K89" s="48"/>
+      <c r="L89" s="48"/>
+      <c r="M89" s="48"/>
+      <c r="N89" s="48"/>
+      <c r="O89" s="48"/>
     </row>
     <row r="90" spans="10:15">
-      <c r="J90" s="51"/>
-[...4 lines deleted...]
-      <c r="O90" s="51"/>
+      <c r="J90" s="48"/>
+      <c r="K90" s="48"/>
+      <c r="L90" s="48"/>
+      <c r="M90" s="48"/>
+      <c r="N90" s="48"/>
+      <c r="O90" s="48"/>
     </row>
     <row r="91" spans="10:15">
-      <c r="J91" s="51"/>
-[...4 lines deleted...]
-      <c r="O91" s="51"/>
+      <c r="J91" s="48"/>
+      <c r="K91" s="48"/>
+      <c r="L91" s="48"/>
+      <c r="M91" s="48"/>
+      <c r="N91" s="48"/>
+      <c r="O91" s="48"/>
     </row>
     <row r="92" spans="10:15">
-      <c r="J92" s="51"/>
-[...4 lines deleted...]
-      <c r="O92" s="51"/>
+      <c r="J92" s="48"/>
+      <c r="K92" s="48"/>
+      <c r="L92" s="48"/>
+      <c r="M92" s="48"/>
+      <c r="N92" s="48"/>
+      <c r="O92" s="48"/>
     </row>
     <row r="93" spans="10:15">
-      <c r="J93" s="51"/>
-[...4 lines deleted...]
-      <c r="O93" s="51"/>
+      <c r="J93" s="48"/>
+      <c r="K93" s="48"/>
+      <c r="L93" s="48"/>
+      <c r="M93" s="48"/>
+      <c r="N93" s="48"/>
+      <c r="O93" s="48"/>
     </row>
     <row r="94" spans="10:15">
-      <c r="J94" s="51"/>
-[...4 lines deleted...]
-      <c r="O94" s="51"/>
+      <c r="J94" s="48"/>
+      <c r="K94" s="48"/>
+      <c r="L94" s="48"/>
+      <c r="M94" s="48"/>
+      <c r="N94" s="48"/>
+      <c r="O94" s="48"/>
     </row>
     <row r="95" spans="10:15">
-      <c r="J95" s="51"/>
-[...4 lines deleted...]
-      <c r="O95" s="51"/>
+      <c r="J95" s="48"/>
+      <c r="K95" s="48"/>
+      <c r="L95" s="48"/>
+      <c r="M95" s="48"/>
+      <c r="N95" s="48"/>
+      <c r="O95" s="48"/>
     </row>
     <row r="96" spans="10:15">
-      <c r="J96" s="51"/>
-[...4 lines deleted...]
-      <c r="O96" s="51"/>
+      <c r="J96" s="48"/>
+      <c r="K96" s="48"/>
+      <c r="L96" s="48"/>
+      <c r="M96" s="48"/>
+      <c r="N96" s="48"/>
+      <c r="O96" s="48"/>
     </row>
     <row r="97" spans="10:15">
-      <c r="J97" s="51"/>
-[...4 lines deleted...]
-      <c r="O97" s="51"/>
+      <c r="J97" s="48"/>
+      <c r="K97" s="48"/>
+      <c r="L97" s="48"/>
+      <c r="M97" s="48"/>
+      <c r="N97" s="48"/>
+      <c r="O97" s="48"/>
     </row>
     <row r="98" spans="10:15">
-      <c r="J98" s="51"/>
-[...4 lines deleted...]
-      <c r="O98" s="51"/>
+      <c r="J98" s="48"/>
+      <c r="K98" s="48"/>
+      <c r="L98" s="48"/>
+      <c r="M98" s="48"/>
+      <c r="N98" s="48"/>
+      <c r="O98" s="48"/>
     </row>
     <row r="99" spans="10:15">
-      <c r="J99" s="51"/>
-[...4 lines deleted...]
-      <c r="O99" s="51"/>
+      <c r="J99" s="48"/>
+      <c r="K99" s="48"/>
+      <c r="L99" s="48"/>
+      <c r="M99" s="48"/>
+      <c r="N99" s="48"/>
+      <c r="O99" s="48"/>
     </row>
     <row r="100" spans="10:15">
-      <c r="J100" s="51"/>
-[...4 lines deleted...]
-      <c r="O100" s="51"/>
+      <c r="J100" s="48"/>
+      <c r="K100" s="48"/>
+      <c r="L100" s="48"/>
+      <c r="M100" s="48"/>
+      <c r="N100" s="48"/>
+      <c r="O100" s="48"/>
     </row>
     <row r="101" spans="10:15">
-      <c r="J101" s="51"/>
-[...4 lines deleted...]
-      <c r="O101" s="51"/>
+      <c r="J101" s="48"/>
+      <c r="K101" s="48"/>
+      <c r="L101" s="48"/>
+      <c r="M101" s="48"/>
+      <c r="N101" s="48"/>
+      <c r="O101" s="48"/>
     </row>
     <row r="102" spans="10:15">
-      <c r="J102" s="51"/>
-[...4 lines deleted...]
-      <c r="O102" s="51"/>
+      <c r="J102" s="48"/>
+      <c r="K102" s="48"/>
+      <c r="L102" s="48"/>
+      <c r="M102" s="48"/>
+      <c r="N102" s="48"/>
+      <c r="O102" s="48"/>
     </row>
     <row r="103" spans="10:15">
-      <c r="J103" s="51"/>
-[...4 lines deleted...]
-      <c r="O103" s="51"/>
+      <c r="J103" s="48"/>
+      <c r="K103" s="48"/>
+      <c r="L103" s="48"/>
+      <c r="M103" s="48"/>
+      <c r="N103" s="48"/>
+      <c r="O103" s="48"/>
     </row>
     <row r="104" spans="10:15">
-      <c r="J104" s="51"/>
-[...4 lines deleted...]
-      <c r="O104" s="51"/>
+      <c r="J104" s="48"/>
+      <c r="K104" s="48"/>
+      <c r="L104" s="48"/>
+      <c r="M104" s="48"/>
+      <c r="N104" s="48"/>
+      <c r="O104" s="48"/>
     </row>
     <row r="105" spans="10:15">
-      <c r="J105" s="51"/>
-[...4 lines deleted...]
-      <c r="O105" s="51"/>
+      <c r="J105" s="48"/>
+      <c r="K105" s="48"/>
+      <c r="L105" s="48"/>
+      <c r="M105" s="48"/>
+      <c r="N105" s="48"/>
+      <c r="O105" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="59.42578125" style="68" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="68"/>
+    <col min="1" max="1" width="59.42578125" style="65" customWidth="1"/>
+    <col min="2" max="13" width="10.85546875" style="65" customWidth="1"/>
+    <col min="14" max="14" width="10.28515625" style="65" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
-      <c r="A1" s="88" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="89"/>
+      <c r="A1" s="85" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:22">
-      <c r="B2" s="86"/>
-[...10 lines deleted...]
-      <c r="M2" s="86" t="s">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="83" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="3" spans="1:22" s="69" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A3" s="99" t="s">
+    <row r="3" spans="1:22" s="66" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A3" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="99">
+      <c r="B3" s="96">
         <v>1998</v>
       </c>
-      <c r="C3" s="99">
+      <c r="C3" s="96">
         <v>1999</v>
       </c>
-      <c r="D3" s="99">
+      <c r="D3" s="96">
         <v>2000</v>
       </c>
-      <c r="E3" s="99">
+      <c r="E3" s="96">
         <v>2001</v>
       </c>
-      <c r="F3" s="99">
+      <c r="F3" s="96">
         <v>2002</v>
       </c>
-      <c r="G3" s="99">
+      <c r="G3" s="96">
         <v>2003</v>
       </c>
-      <c r="H3" s="99">
+      <c r="H3" s="96">
         <v>2004</v>
       </c>
-      <c r="I3" s="99">
+      <c r="I3" s="96">
         <v>2005</v>
       </c>
-      <c r="J3" s="99">
+      <c r="J3" s="96">
         <v>2006</v>
       </c>
-      <c r="K3" s="99">
+      <c r="K3" s="96">
         <v>2007</v>
       </c>
-      <c r="L3" s="99">
+      <c r="L3" s="96">
         <v>2008</v>
       </c>
-      <c r="M3" s="99">
+      <c r="M3" s="96">
         <v>2009</v>
       </c>
-      <c r="O3" s="68"/>
-[...6 lines deleted...]
-      <c r="V3" s="68"/>
+      <c r="O3" s="65"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="65"/>
+      <c r="R3" s="65"/>
+      <c r="S3" s="65"/>
+      <c r="T3" s="65"/>
+      <c r="U3" s="65"/>
+      <c r="V3" s="65"/>
     </row>
     <row r="4" spans="1:22">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="98">
+      <c r="B4" s="95">
         <f>B5+B8+B12</f>
         <v>33127.5</v>
       </c>
-      <c r="C4" s="98">
+      <c r="C4" s="95">
         <f t="shared" ref="C4:L4" si="0">C5+C8+C12</f>
         <v>43828</v>
       </c>
-      <c r="D4" s="98">
+      <c r="D4" s="95">
         <f>D5+D8+D12</f>
         <v>60348.399999999994</v>
       </c>
-      <c r="E4" s="98">
+      <c r="E4" s="95">
         <f t="shared" si="0"/>
         <v>76564</v>
       </c>
-      <c r="F4" s="98">
+      <c r="F4" s="95">
         <f t="shared" si="0"/>
         <v>85594.3</v>
       </c>
-      <c r="G4" s="98">
+      <c r="G4" s="95">
         <f t="shared" si="0"/>
         <v>48847.8</v>
       </c>
-      <c r="H4" s="98">
+      <c r="H4" s="95">
         <f t="shared" si="0"/>
         <v>61989.5</v>
       </c>
-      <c r="I4" s="98">
+      <c r="I4" s="95">
         <f>I5+I8+I12</f>
         <v>86268.7</v>
       </c>
-      <c r="J4" s="98">
+      <c r="J4" s="95">
         <f t="shared" si="0"/>
         <v>87381.099999999991</v>
       </c>
-      <c r="K4" s="98">
+      <c r="K4" s="95">
         <f t="shared" si="0"/>
         <v>133390.9</v>
       </c>
-      <c r="L4" s="98">
+      <c r="L4" s="95">
         <f t="shared" si="0"/>
         <v>134472.70000000001</v>
       </c>
-      <c r="M4" s="98">
+      <c r="M4" s="95">
         <f>M5+M8+M12</f>
         <v>147127.9</v>
       </c>
-      <c r="N4" s="72"/>
+      <c r="N4" s="69"/>
     </row>
     <row r="5" spans="1:22" ht="25.5">
-      <c r="A5" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="74">
+      <c r="A5" s="70" t="s">
+        <v>153</v>
+      </c>
+      <c r="B5" s="71">
         <v>1454.1000000000001</v>
       </c>
-      <c r="C5" s="74">
+      <c r="C5" s="71">
         <v>2012.5</v>
       </c>
-      <c r="D5" s="74">
+      <c r="D5" s="71">
         <f>D6+D7</f>
         <v>1236.3</v>
       </c>
-      <c r="E5" s="74">
+      <c r="E5" s="71">
         <v>1194.9000000000001</v>
       </c>
-      <c r="F5" s="74">
+      <c r="F5" s="71">
         <v>1279.0999999999999</v>
       </c>
-      <c r="G5" s="74">
+      <c r="G5" s="71">
         <v>3095.9</v>
       </c>
-      <c r="H5" s="74">
+      <c r="H5" s="71">
         <v>2921.7</v>
       </c>
-      <c r="I5" s="74">
+      <c r="I5" s="71">
         <f>I6+I7</f>
         <v>3511</v>
       </c>
-      <c r="J5" s="74">
+      <c r="J5" s="71">
         <v>3910.9</v>
       </c>
-      <c r="K5" s="74">
+      <c r="K5" s="71">
         <v>6055.7000000000007</v>
       </c>
-      <c r="L5" s="74">
+      <c r="L5" s="71">
         <v>6728.3</v>
       </c>
-      <c r="M5" s="74">
+      <c r="M5" s="71">
         <v>6601.2</v>
       </c>
-      <c r="N5" s="75"/>
+      <c r="N5" s="72"/>
     </row>
     <row r="6" spans="1:22">
-      <c r="A6" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="77">
+      <c r="A6" s="73" t="s">
+        <v>154</v>
+      </c>
+      <c r="B6" s="74">
         <v>1425.2</v>
       </c>
-      <c r="C6" s="77">
+      <c r="C6" s="74">
         <v>1985.6000000000001</v>
       </c>
-      <c r="D6" s="74">
+      <c r="D6" s="71">
         <v>1209</v>
       </c>
-      <c r="E6" s="74">
+      <c r="E6" s="71">
         <v>1135.9000000000001</v>
       </c>
-      <c r="F6" s="74">
+      <c r="F6" s="71">
         <v>1206.6999999999998</v>
       </c>
-      <c r="G6" s="74">
+      <c r="G6" s="71">
         <v>2973.6</v>
       </c>
-      <c r="H6" s="74">
+      <c r="H6" s="71">
         <v>2816.7</v>
       </c>
-      <c r="I6" s="74">
+      <c r="I6" s="71">
         <v>3403.7</v>
       </c>
-      <c r="J6" s="74">
+      <c r="J6" s="71">
         <v>3809.3999999999996</v>
       </c>
-      <c r="K6" s="74">
+      <c r="K6" s="71">
         <v>5911.3</v>
       </c>
-      <c r="L6" s="74">
+      <c r="L6" s="71">
         <v>6574.2</v>
       </c>
-      <c r="M6" s="74">
+      <c r="M6" s="71">
         <v>6443.4</v>
       </c>
     </row>
     <row r="7" spans="1:22">
-      <c r="A7" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="77">
+      <c r="A7" s="73" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7" s="74">
         <v>28.9</v>
       </c>
-      <c r="C7" s="77">
+      <c r="C7" s="74">
         <v>26.900000000000002</v>
       </c>
-      <c r="D7" s="74">
+      <c r="D7" s="71">
         <v>27.3</v>
       </c>
-      <c r="E7" s="74">
+      <c r="E7" s="71">
         <v>59</v>
       </c>
-      <c r="F7" s="74">
+      <c r="F7" s="71">
         <v>72.400000000000006</v>
       </c>
-      <c r="G7" s="74">
+      <c r="G7" s="71">
         <v>122.3</v>
       </c>
-      <c r="H7" s="74">
+      <c r="H7" s="71">
         <v>105</v>
       </c>
-      <c r="I7" s="74">
+      <c r="I7" s="71">
         <v>107.3</v>
       </c>
-      <c r="J7" s="74">
+      <c r="J7" s="71">
         <v>101.5</v>
       </c>
-      <c r="K7" s="74">
+      <c r="K7" s="71">
         <v>144.4</v>
       </c>
-      <c r="L7" s="74">
+      <c r="L7" s="71">
         <v>154.1</v>
       </c>
-      <c r="M7" s="74">
+      <c r="M7" s="71">
         <v>157.80000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:22">
-      <c r="A8" s="78" t="s">
+      <c r="A8" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="74">
+      <c r="B8" s="71">
         <v>30757.600000000002</v>
       </c>
-      <c r="C8" s="74">
+      <c r="C8" s="71">
         <v>39874.699999999997</v>
       </c>
-      <c r="D8" s="74">
+      <c r="D8" s="71">
         <f>D9+D10+D11</f>
         <v>57705.899999999994</v>
       </c>
-      <c r="E8" s="74">
+      <c r="E8" s="71">
         <v>74177.600000000006</v>
       </c>
-      <c r="F8" s="74">
+      <c r="F8" s="71">
         <v>82917.3</v>
       </c>
-      <c r="G8" s="74">
+      <c r="G8" s="71">
         <v>39582.1</v>
       </c>
-      <c r="H8" s="74">
+      <c r="H8" s="71">
         <v>51576</v>
       </c>
-      <c r="I8" s="74">
+      <c r="I8" s="71">
         <v>68946.7</v>
       </c>
-      <c r="J8" s="74">
+      <c r="J8" s="71">
         <v>65625</v>
       </c>
-      <c r="K8" s="74">
+      <c r="K8" s="71">
         <v>101122.2</v>
       </c>
-      <c r="L8" s="74">
+      <c r="L8" s="71">
         <v>101238.5</v>
       </c>
-      <c r="M8" s="74">
+      <c r="M8" s="71">
         <v>111769.9</v>
       </c>
     </row>
     <row r="9" spans="1:22">
-      <c r="A9" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="77">
+      <c r="A9" s="76" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9" s="74">
         <v>14381.2</v>
       </c>
-      <c r="C9" s="77">
+      <c r="C9" s="74">
         <v>22369.7</v>
       </c>
-      <c r="D9" s="74">
+      <c r="D9" s="71">
         <v>37563.1</v>
       </c>
-      <c r="E9" s="74">
+      <c r="E9" s="71">
         <v>57765.8</v>
       </c>
-      <c r="F9" s="74">
+      <c r="F9" s="71">
         <v>65473.1</v>
       </c>
-      <c r="G9" s="74">
+      <c r="G9" s="71">
         <v>19649.099999999999</v>
       </c>
-      <c r="H9" s="74">
+      <c r="H9" s="71">
         <v>27898.2</v>
       </c>
-      <c r="I9" s="74">
+      <c r="I9" s="71">
         <v>40532.6</v>
       </c>
-      <c r="J9" s="74">
+      <c r="J9" s="71">
         <v>37710.400000000001</v>
       </c>
-      <c r="K9" s="74">
+      <c r="K9" s="71">
         <v>57575</v>
       </c>
-      <c r="L9" s="74">
+      <c r="L9" s="71">
         <v>57099</v>
       </c>
-      <c r="M9" s="74">
+      <c r="M9" s="71">
         <v>64037.8</v>
       </c>
     </row>
     <row r="10" spans="1:22">
-      <c r="A10" s="79" t="s">
+      <c r="A10" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="77">
+      <c r="B10" s="74">
         <v>10320.1</v>
       </c>
-      <c r="C10" s="77">
+      <c r="C10" s="74">
         <v>10426.1</v>
       </c>
-      <c r="D10" s="74">
+      <c r="D10" s="71">
         <v>14755.8</v>
       </c>
-      <c r="E10" s="74">
+      <c r="E10" s="71">
         <v>9735.2000000000007</v>
       </c>
-      <c r="F10" s="74">
+      <c r="F10" s="71">
         <v>10734.1</v>
       </c>
-      <c r="G10" s="74">
+      <c r="G10" s="71">
         <v>16627.400000000001</v>
       </c>
-      <c r="H10" s="74">
+      <c r="H10" s="71">
         <v>20059.3</v>
       </c>
-      <c r="I10" s="74">
+      <c r="I10" s="71">
         <v>24204.3</v>
       </c>
-      <c r="J10" s="74">
+      <c r="J10" s="71">
         <v>24040</v>
       </c>
-      <c r="K10" s="74">
+      <c r="K10" s="71">
         <v>37757.1</v>
       </c>
-      <c r="L10" s="74">
+      <c r="L10" s="71">
         <v>38397.300000000003</v>
       </c>
-      <c r="M10" s="74">
+      <c r="M10" s="71">
         <v>41387.4</v>
       </c>
     </row>
     <row r="11" spans="1:22">
-      <c r="A11" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="77">
+      <c r="A11" s="76" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11" s="74">
         <v>6056.3</v>
       </c>
-      <c r="C11" s="77">
+      <c r="C11" s="74">
         <v>7078.9</v>
       </c>
-      <c r="D11" s="74">
+      <c r="D11" s="71">
         <v>5387</v>
       </c>
-      <c r="E11" s="74">
+      <c r="E11" s="71">
         <v>6676.6</v>
       </c>
-      <c r="F11" s="74">
+      <c r="F11" s="71">
         <v>6710.1</v>
       </c>
-      <c r="G11" s="74">
+      <c r="G11" s="71">
         <v>3305.6</v>
       </c>
-      <c r="H11" s="74">
+      <c r="H11" s="71">
         <v>3618.5</v>
       </c>
-      <c r="I11" s="74">
+      <c r="I11" s="71">
         <v>4209.8</v>
       </c>
-      <c r="J11" s="74">
+      <c r="J11" s="71">
         <v>3874.6</v>
       </c>
-      <c r="K11" s="74">
+      <c r="K11" s="71">
         <v>5790.1</v>
       </c>
-      <c r="L11" s="74">
+      <c r="L11" s="71">
         <v>5742.2</v>
       </c>
-      <c r="M11" s="74">
+      <c r="M11" s="71">
         <v>6344.7</v>
       </c>
     </row>
     <row r="12" spans="1:22">
-      <c r="A12" s="78" t="s">
+      <c r="A12" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="74">
+      <c r="B12" s="71">
         <v>915.80000000000007</v>
       </c>
-      <c r="C12" s="74">
+      <c r="C12" s="71">
         <v>1940.8</v>
       </c>
-      <c r="D12" s="74">
+      <c r="D12" s="71">
         <v>1406.2</v>
       </c>
-      <c r="E12" s="74">
+      <c r="E12" s="71">
         <v>1191.5</v>
       </c>
-      <c r="F12" s="74">
+      <c r="F12" s="71">
         <v>1397.9</v>
       </c>
-      <c r="G12" s="74">
+      <c r="G12" s="71">
         <v>6169.8</v>
       </c>
-      <c r="H12" s="74">
+      <c r="H12" s="71">
         <v>7491.8</v>
       </c>
-      <c r="I12" s="74">
+      <c r="I12" s="71">
         <v>13811</v>
       </c>
-      <c r="J12" s="74">
+      <c r="J12" s="71">
         <v>17845.199999999997</v>
       </c>
-      <c r="K12" s="74">
+      <c r="K12" s="71">
         <v>26213</v>
       </c>
-      <c r="L12" s="74">
+      <c r="L12" s="71">
         <v>26505.9</v>
       </c>
-      <c r="M12" s="74">
+      <c r="M12" s="71">
         <v>28756.799999999999</v>
       </c>
     </row>
     <row r="13" spans="1:22">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="71">
+      <c r="B13" s="68">
         <f>B14+B15+B16+B17+B18+B19+B20+B21+B22</f>
         <v>12894.9</v>
       </c>
-      <c r="C13" s="71">
+      <c r="C13" s="68">
         <f>C14+C15+C16+C17+C18+C19+C20+C21+C22</f>
         <v>10576</v>
       </c>
-      <c r="D13" s="71">
+      <c r="D13" s="68">
         <f>D14+D15+D16+D17+D18+D19+D20+D21+D22+D23</f>
         <v>20958.599999999999</v>
       </c>
-      <c r="E13" s="71">
+      <c r="E13" s="68">
         <f t="shared" ref="E13:M13" si="1">E14+E15+E16+E17+E18+E19+E20+E21+E22+E23</f>
         <v>19553.100000000002</v>
       </c>
-      <c r="F13" s="71">
+      <c r="F13" s="68">
         <f t="shared" si="1"/>
         <v>24864.799999999996</v>
       </c>
-      <c r="G13" s="71">
+      <c r="G13" s="68">
         <f t="shared" si="1"/>
         <v>33769.9</v>
       </c>
-      <c r="H13" s="71">
+      <c r="H13" s="68">
         <f t="shared" si="1"/>
         <v>45130.3</v>
       </c>
-      <c r="I13" s="71">
+      <c r="I13" s="68">
         <f t="shared" si="1"/>
         <v>60693.9</v>
       </c>
-      <c r="J13" s="71">
+      <c r="J13" s="68">
         <f t="shared" si="1"/>
         <v>69505.3</v>
       </c>
-      <c r="K13" s="71">
+      <c r="K13" s="68">
         <f t="shared" si="1"/>
         <v>105475.30000000003</v>
       </c>
-      <c r="L13" s="71">
+      <c r="L13" s="68">
         <f t="shared" si="1"/>
         <v>107513.9</v>
       </c>
-      <c r="M13" s="71">
+      <c r="M13" s="68">
         <f t="shared" si="1"/>
         <v>114055.5</v>
       </c>
     </row>
     <row r="14" spans="1:22" ht="25.5">
-      <c r="A14" s="73" t="s">
+      <c r="A14" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="77">
+      <c r="B14" s="74">
         <v>2759.6</v>
       </c>
-      <c r="C14" s="77">
+      <c r="C14" s="74">
         <v>2935.5</v>
       </c>
-      <c r="D14" s="74">
+      <c r="D14" s="71">
         <v>1887.5</v>
       </c>
-      <c r="E14" s="74">
+      <c r="E14" s="71">
         <v>2562.4</v>
       </c>
-      <c r="F14" s="74">
+      <c r="F14" s="71">
         <v>3111.4</v>
       </c>
-      <c r="G14" s="74">
+      <c r="G14" s="71">
         <v>11146</v>
       </c>
-      <c r="H14" s="74">
+      <c r="H14" s="71">
         <v>15261.7</v>
       </c>
-      <c r="I14" s="74">
+      <c r="I14" s="71">
         <v>19635.900000000001</v>
       </c>
-      <c r="J14" s="74">
+      <c r="J14" s="71">
         <v>21920.9</v>
       </c>
-      <c r="K14" s="74">
+      <c r="K14" s="71">
         <v>37779.4</v>
       </c>
-      <c r="L14" s="74">
+      <c r="L14" s="71">
         <v>39335.4</v>
       </c>
-      <c r="M14" s="74">
+      <c r="M14" s="71">
         <v>42594.2</v>
       </c>
     </row>
     <row r="15" spans="1:22">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="77">
+      <c r="B15" s="74">
         <v>191.6</v>
       </c>
-      <c r="C15" s="77">
+      <c r="C15" s="74">
         <v>212.5</v>
       </c>
-      <c r="D15" s="74">
+      <c r="D15" s="71">
         <v>779.2</v>
       </c>
-      <c r="E15" s="74">
+      <c r="E15" s="71">
         <v>426.3</v>
       </c>
-      <c r="F15" s="74">
+      <c r="F15" s="71">
         <v>417.6</v>
       </c>
-      <c r="G15" s="74">
+      <c r="G15" s="71">
         <v>1005.5</v>
       </c>
-      <c r="H15" s="74">
+      <c r="H15" s="71">
         <v>1367.1</v>
       </c>
-      <c r="I15" s="74">
+      <c r="I15" s="71">
         <v>1740.5</v>
       </c>
-      <c r="J15" s="74">
+      <c r="J15" s="71">
         <v>1664.3999999999999</v>
       </c>
-      <c r="K15" s="74">
+      <c r="K15" s="71">
         <v>2651.4</v>
       </c>
-      <c r="L15" s="74">
+      <c r="L15" s="71">
         <v>2676.5</v>
       </c>
-      <c r="M15" s="74">
+      <c r="M15" s="71">
         <v>2919.3</v>
       </c>
     </row>
     <row r="16" spans="1:22">
-      <c r="A16" s="73" t="s">
+      <c r="A16" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="74">
+      <c r="B16" s="71">
         <v>8542.5</v>
       </c>
-      <c r="C16" s="74">
+      <c r="C16" s="71">
         <v>3150.2000000000003</v>
       </c>
-      <c r="D16" s="74">
+      <c r="D16" s="71">
         <v>12508.9</v>
       </c>
-      <c r="E16" s="74">
+      <c r="E16" s="71">
         <v>8406.6</v>
       </c>
-      <c r="F16" s="74">
+      <c r="F16" s="71">
         <v>12241.5</v>
       </c>
-      <c r="G16" s="74">
+      <c r="G16" s="71">
         <v>11556.1</v>
       </c>
-      <c r="H16" s="74">
+      <c r="H16" s="71">
         <v>15863.4</v>
       </c>
-      <c r="I16" s="74">
+      <c r="I16" s="71">
         <v>21569</v>
       </c>
-      <c r="J16" s="74">
+      <c r="J16" s="71">
         <v>21257.200000000001</v>
       </c>
-      <c r="K16" s="74">
+      <c r="K16" s="71">
         <v>30825.9</v>
       </c>
-      <c r="L16" s="74">
+      <c r="L16" s="71">
         <v>30772.7</v>
       </c>
-      <c r="M16" s="74">
+      <c r="M16" s="71">
         <v>33420.300000000003</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="77">
+      <c r="B17" s="74">
         <v>587.9</v>
       </c>
-      <c r="C17" s="77">
+      <c r="C17" s="74">
         <v>1111.2</v>
       </c>
-      <c r="D17" s="74">
+      <c r="D17" s="71">
         <v>3022.6</v>
       </c>
-      <c r="E17" s="74">
+      <c r="E17" s="71">
         <v>6333.2</v>
       </c>
-      <c r="F17" s="74">
+      <c r="F17" s="71">
         <v>6298.8</v>
       </c>
-      <c r="G17" s="74">
+      <c r="G17" s="71">
         <v>1895.6</v>
       </c>
-      <c r="H17" s="74">
+      <c r="H17" s="71">
         <v>1991.8</v>
       </c>
-      <c r="I17" s="74">
+      <c r="I17" s="71">
         <v>3202.9</v>
       </c>
-      <c r="J17" s="74">
+      <c r="J17" s="71">
         <v>6170.7</v>
       </c>
-      <c r="K17" s="74">
+      <c r="K17" s="71">
         <v>7658.4</v>
       </c>
-      <c r="L17" s="74">
+      <c r="L17" s="71">
         <v>8053</v>
       </c>
-      <c r="M17" s="74">
+      <c r="M17" s="71">
         <v>6364.7</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="25.5">
-      <c r="A18" s="73" t="s">
+      <c r="A18" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="77">
+      <c r="B18" s="74">
         <v>494.4</v>
       </c>
-      <c r="C18" s="77">
+      <c r="C18" s="74">
         <v>2581.1999999999998</v>
       </c>
-      <c r="D18" s="74">
+      <c r="D18" s="71">
         <v>1952.2</v>
       </c>
-      <c r="E18" s="74">
+      <c r="E18" s="71">
         <v>1319.3999999999999</v>
       </c>
-      <c r="F18" s="74">
+      <c r="F18" s="71">
         <v>1858.5</v>
       </c>
-      <c r="G18" s="74">
+      <c r="G18" s="71">
         <v>6273.4</v>
       </c>
-      <c r="H18" s="74">
+      <c r="H18" s="71">
         <v>8410.9</v>
       </c>
-      <c r="I18" s="74">
+      <c r="I18" s="71">
         <v>11876.9</v>
       </c>
-      <c r="J18" s="74">
+      <c r="J18" s="71">
         <v>15801.3</v>
       </c>
-      <c r="K18" s="74">
+      <c r="K18" s="71">
         <v>21895.1</v>
       </c>
-      <c r="L18" s="74">
+      <c r="L18" s="71">
         <v>21603.7</v>
       </c>
-      <c r="M18" s="74">
+      <c r="M18" s="71">
         <v>23002.400000000001</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="77">
+      <c r="B19" s="74">
         <v>15.1</v>
       </c>
-      <c r="C19" s="83">
+      <c r="C19" s="80">
         <v>0</v>
       </c>
-      <c r="D19" s="74">
+      <c r="D19" s="71">
         <v>41.9</v>
       </c>
-      <c r="E19" s="74">
+      <c r="E19" s="71">
         <v>56</v>
       </c>
-      <c r="F19" s="74">
+      <c r="F19" s="71">
         <v>56.1</v>
       </c>
-      <c r="G19" s="74">
+      <c r="G19" s="71">
         <v>57.9</v>
       </c>
-      <c r="H19" s="74">
+      <c r="H19" s="71">
         <v>59.9</v>
       </c>
-      <c r="I19" s="74">
+      <c r="I19" s="71">
         <v>60.5</v>
       </c>
-      <c r="J19" s="74">
+      <c r="J19" s="71">
         <v>53.4</v>
       </c>
-      <c r="K19" s="74">
+      <c r="K19" s="71">
         <v>78.599999999999994</v>
       </c>
-      <c r="L19" s="74">
+      <c r="L19" s="71">
         <v>70.5</v>
       </c>
-      <c r="M19" s="74">
+      <c r="M19" s="71">
         <v>73.5</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="77">
+      <c r="B20" s="74">
         <v>105.8</v>
       </c>
-      <c r="C20" s="77">
+      <c r="C20" s="74">
         <v>68.099999999999994</v>
       </c>
-      <c r="D20" s="74">
+      <c r="D20" s="71">
         <v>105.8</v>
       </c>
-      <c r="E20" s="74">
+      <c r="E20" s="71">
         <v>96.4</v>
       </c>
-      <c r="F20" s="74">
+      <c r="F20" s="71">
         <v>137.19999999999999</v>
       </c>
-      <c r="G20" s="74">
+      <c r="G20" s="71">
         <v>335.7</v>
       </c>
-      <c r="H20" s="74">
+      <c r="H20" s="71">
         <v>269</v>
       </c>
-      <c r="I20" s="74">
+      <c r="I20" s="71">
         <v>372.2</v>
       </c>
-      <c r="J20" s="74">
+      <c r="J20" s="71">
         <v>385.3</v>
       </c>
-      <c r="K20" s="74">
+      <c r="K20" s="71">
         <v>551.5</v>
       </c>
-      <c r="L20" s="74">
+      <c r="L20" s="71">
         <v>633.70000000000005</v>
       </c>
-      <c r="M20" s="74">
+      <c r="M20" s="71">
         <v>597.6</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="73" t="s">
+      <c r="A21" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B21" s="77">
+      <c r="B21" s="74">
         <v>51.4</v>
       </c>
-      <c r="C21" s="77">
+      <c r="C21" s="74">
         <v>62.8</v>
       </c>
-      <c r="D21" s="74">
+      <c r="D21" s="71">
         <v>390.3</v>
       </c>
-      <c r="E21" s="74">
+      <c r="E21" s="71">
         <v>139.80000000000001</v>
       </c>
-      <c r="F21" s="74">
+      <c r="F21" s="71">
         <v>175.3</v>
       </c>
-      <c r="G21" s="74">
+      <c r="G21" s="71">
         <v>167.4</v>
       </c>
-      <c r="H21" s="74">
+      <c r="H21" s="71">
         <v>220.3</v>
       </c>
-      <c r="I21" s="74">
+      <c r="I21" s="71">
         <v>187.4</v>
       </c>
-      <c r="J21" s="74">
+      <c r="J21" s="71">
         <v>197.5</v>
       </c>
-      <c r="K21" s="74">
+      <c r="K21" s="71">
         <v>391.8</v>
       </c>
-      <c r="L21" s="74">
+      <c r="L21" s="71">
         <v>413.2</v>
       </c>
-      <c r="M21" s="74">
+      <c r="M21" s="71">
         <v>736.3</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="78" t="s">
+      <c r="A22" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="78">
+      <c r="B22" s="75">
         <v>146.6</v>
       </c>
-      <c r="C22" s="78">
+      <c r="C22" s="75">
         <v>454.5</v>
       </c>
-      <c r="D22" s="74">
+      <c r="D22" s="71">
         <v>270.2</v>
       </c>
-      <c r="E22" s="74">
+      <c r="E22" s="71">
         <v>213</v>
       </c>
-      <c r="F22" s="74">
+      <c r="F22" s="71">
         <v>512.59999999999991</v>
       </c>
-      <c r="G22" s="74">
+      <c r="G22" s="71">
         <v>1299.7</v>
       </c>
-      <c r="H22" s="74">
+      <c r="H22" s="71">
         <v>1638.7</v>
       </c>
-      <c r="I22" s="74">
+      <c r="I22" s="71">
         <v>2017.1</v>
       </c>
-      <c r="J22" s="74">
+      <c r="J22" s="71">
         <v>2018.1</v>
       </c>
-      <c r="K22" s="74">
+      <c r="K22" s="71">
         <v>3582.1</v>
       </c>
-      <c r="L22" s="74">
+      <c r="L22" s="71">
         <v>3881.4</v>
       </c>
-      <c r="M22" s="74">
+      <c r="M22" s="71">
         <v>4290.7</v>
       </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="73" t="s">
+      <c r="A23" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="84" t="s">
-[...7 lines deleted...]
-      <c r="F23" s="74">
+      <c r="B23" s="81" t="s">
+        <v>144</v>
+      </c>
+      <c r="C23" s="81" t="s">
+        <v>144</v>
+      </c>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71">
         <v>55.8</v>
       </c>
-      <c r="G23" s="74">
+      <c r="G23" s="71">
         <v>32.6</v>
       </c>
-      <c r="H23" s="74">
+      <c r="H23" s="71">
         <v>47.5</v>
       </c>
-      <c r="I23" s="74">
+      <c r="I23" s="71">
         <v>31.5</v>
       </c>
-      <c r="J23" s="74">
+      <c r="J23" s="71">
         <v>36.5</v>
       </c>
-      <c r="K23" s="74">
+      <c r="K23" s="71">
         <v>61.1</v>
       </c>
-      <c r="L23" s="74">
+      <c r="L23" s="71">
         <v>73.8</v>
       </c>
-      <c r="M23" s="74">
+      <c r="M23" s="71">
         <v>56.5</v>
       </c>
     </row>
     <row r="24" spans="1:14">
-      <c r="A24" s="85" t="s">
+      <c r="A24" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="71">
+      <c r="B24" s="68">
         <f t="shared" ref="B24:K24" si="2">B4+B13</f>
         <v>46022.400000000001</v>
       </c>
-      <c r="C24" s="71">
+      <c r="C24" s="68">
         <f t="shared" si="2"/>
         <v>54404</v>
       </c>
-      <c r="D24" s="71">
+      <c r="D24" s="68">
         <f>D4+D13</f>
         <v>81307</v>
       </c>
-      <c r="E24" s="71">
+      <c r="E24" s="68">
         <f t="shared" si="2"/>
         <v>96117.1</v>
       </c>
-      <c r="F24" s="71">
+      <c r="F24" s="68">
         <f>F4+F13</f>
         <v>110459.1</v>
       </c>
-      <c r="G24" s="71">
+      <c r="G24" s="68">
         <f t="shared" si="2"/>
         <v>82617.700000000012</v>
       </c>
-      <c r="H24" s="71">
+      <c r="H24" s="68">
         <f t="shared" si="2"/>
         <v>107119.8</v>
       </c>
-      <c r="I24" s="71">
+      <c r="I24" s="68">
         <f>I4+I13</f>
         <v>146962.6</v>
       </c>
-      <c r="J24" s="71">
+      <c r="J24" s="68">
         <f t="shared" si="2"/>
         <v>156886.39999999999</v>
       </c>
-      <c r="K24" s="71">
+      <c r="K24" s="68">
         <f t="shared" si="2"/>
         <v>238866.2</v>
       </c>
-      <c r="L24" s="71">
+      <c r="L24" s="68">
         <f>L4+L13</f>
         <v>241986.6</v>
       </c>
-      <c r="M24" s="71">
+      <c r="M24" s="68">
         <f>M4+M13</f>
         <v>261183.4</v>
       </c>
     </row>
     <row r="25" spans="1:14">
-      <c r="G25" s="86"/>
+      <c r="G25" s="83"/>
     </row>
     <row r="26" spans="1:14">
-      <c r="L26" s="87"/>
-[...1 lines deleted...]
-      <c r="N26" s="81"/>
+      <c r="L26" s="84"/>
+      <c r="M26" s="78"/>
+      <c r="N26" s="78"/>
     </row>
     <row r="27" spans="1:14">
-      <c r="L27" s="80"/>
-[...1 lines deleted...]
-      <c r="N27" s="81"/>
+      <c r="L27" s="77"/>
+      <c r="M27" s="78"/>
+      <c r="N27" s="78"/>
     </row>
     <row r="28" spans="1:14">
-      <c r="L28" s="80"/>
-[...1 lines deleted...]
-      <c r="N28" s="81"/>
+      <c r="L28" s="77"/>
+      <c r="M28" s="78"/>
+      <c r="N28" s="78"/>
     </row>
     <row r="29" spans="1:14">
-      <c r="L29" s="80"/>
-[...1 lines deleted...]
-      <c r="N29" s="81"/>
+      <c r="L29" s="77"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
     </row>
     <row r="30" spans="1:14">
-      <c r="L30" s="80"/>
-[...1 lines deleted...]
-      <c r="N30" s="81"/>
+      <c r="L30" s="77"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
     </row>
     <row r="31" spans="1:14">
-      <c r="L31" s="80"/>
-[...1 lines deleted...]
-      <c r="N31" s="80"/>
+      <c r="L31" s="77"/>
+      <c r="M31" s="77"/>
+      <c r="N31" s="77"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BR35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BA4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="82.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="3" customWidth="1"/>
     <col min="3" max="5" width="13.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="13" width="13.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="3" customWidth="1"/>
     <col min="17" max="17" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="3" customWidth="1"/>
     <col min="19" max="19" width="15.42578125" style="3" customWidth="1"/>
     <col min="20" max="21" width="13.28515625" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="3" customWidth="1"/>
     <col min="23" max="23" width="14.7109375" style="3" customWidth="1"/>
@@ -5253,385 +5267,389 @@
     <col min="38" max="38" width="12.7109375" style="3" customWidth="1"/>
     <col min="39" max="39" width="13.42578125" style="3" customWidth="1"/>
     <col min="40" max="41" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13.140625" style="3" customWidth="1"/>
     <col min="43" max="43" width="13.7109375" style="3" customWidth="1"/>
     <col min="44" max="45" width="12.7109375" style="3" customWidth="1"/>
     <col min="46" max="46" width="12.85546875" style="3" customWidth="1"/>
     <col min="47" max="47" width="13.7109375" style="3" customWidth="1"/>
     <col min="48" max="48" width="12.85546875" style="3" customWidth="1"/>
     <col min="49" max="49" width="15.5703125" style="3" customWidth="1"/>
     <col min="50" max="50" width="14.28515625" style="3" customWidth="1"/>
     <col min="51" max="51" width="14.42578125" style="3" customWidth="1"/>
     <col min="52" max="52" width="13.85546875" style="3" customWidth="1"/>
     <col min="53" max="53" width="15.42578125" style="3" customWidth="1"/>
     <col min="54" max="54" width="14.28515625" style="3" customWidth="1"/>
     <col min="55" max="55" width="14.42578125" style="3" customWidth="1"/>
     <col min="56" max="56" width="15.140625" style="3" customWidth="1"/>
     <col min="57" max="57" width="17.28515625" style="3" customWidth="1"/>
     <col min="58" max="58" width="14" style="3" customWidth="1"/>
     <col min="59" max="59" width="14.85546875" style="3" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="3" customWidth="1"/>
     <col min="61" max="61" width="13.28515625" style="3" customWidth="1"/>
     <col min="62" max="62" width="13.85546875" style="3" customWidth="1"/>
     <col min="63" max="63" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="3" customWidth="1"/>
-    <col min="65" max="65" width="13" style="3" customWidth="1"/>
-    <col min="66" max="16384" width="9.140625" style="3"/>
+    <col min="65" max="65" width="15.140625" style="3" customWidth="1"/>
+    <col min="66" max="72" width="13.140625" style="3" customWidth="1"/>
+    <col min="73" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70">
-      <c r="A1" s="111" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="111"/>
+      <c r="A1" s="110" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:70">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="O2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="BC2" s="5"/>
-      <c r="BL2" s="5" t="s">
+      <c r="BM2" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:70" ht="40.5" customHeight="1">
-      <c r="A3" s="101" t="s">
+      <c r="A3" s="98" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="102" t="s">
+      <c r="B3" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="102" t="s">
+      <c r="C3" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="102" t="s">
+      <c r="D3" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="102" t="s">
+      <c r="E3" s="99" t="s">
         <v>55</v>
       </c>
-      <c r="F3" s="102" t="s">
+      <c r="F3" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="G3" s="102" t="s">
+      <c r="G3" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="H3" s="102" t="s">
+      <c r="H3" s="99" t="s">
         <v>42</v>
       </c>
-      <c r="I3" s="102" t="s">
+      <c r="I3" s="99" t="s">
         <v>56</v>
       </c>
-      <c r="J3" s="102" t="s">
+      <c r="J3" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="K3" s="102" t="s">
+      <c r="K3" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="L3" s="102" t="s">
+      <c r="L3" s="99" t="s">
         <v>45</v>
       </c>
-      <c r="M3" s="102" t="s">
+      <c r="M3" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="N3" s="102" t="s">
+      <c r="N3" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="O3" s="102" t="s">
+      <c r="O3" s="99" t="s">
         <v>47</v>
       </c>
-      <c r="P3" s="102" t="s">
+      <c r="P3" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="Q3" s="102" t="s">
+      <c r="Q3" s="99" t="s">
         <v>58</v>
       </c>
-      <c r="R3" s="102" t="s">
+      <c r="R3" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="S3" s="102" t="s">
+      <c r="S3" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="T3" s="102" t="s">
+      <c r="T3" s="99" t="s">
         <v>51</v>
       </c>
-      <c r="U3" s="102" t="s">
+      <c r="U3" s="99" t="s">
         <v>59</v>
       </c>
-      <c r="V3" s="102" t="s">
+      <c r="V3" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="W3" s="102" t="s">
+      <c r="W3" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="X3" s="102" t="s">
+      <c r="X3" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="Y3" s="102" t="s">
+      <c r="Y3" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="Z3" s="102" t="s">
+      <c r="Z3" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="AA3" s="102" t="s">
+      <c r="AA3" s="99" t="s">
         <v>52</v>
       </c>
-      <c r="AB3" s="102" t="s">
+      <c r="AB3" s="99" t="s">
         <v>53</v>
       </c>
-      <c r="AC3" s="102" t="s">
+      <c r="AC3" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="AD3" s="102" t="s">
+      <c r="AD3" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="AE3" s="102" t="s">
+      <c r="AE3" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="AF3" s="102" t="s">
+      <c r="AF3" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="AG3" s="102" t="s">
+      <c r="AG3" s="99" t="s">
         <v>83</v>
       </c>
-      <c r="AH3" s="102" t="s">
+      <c r="AH3" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="AI3" s="102" t="s">
+      <c r="AI3" s="99" t="s">
         <v>66</v>
       </c>
-      <c r="AJ3" s="102" t="s">
+      <c r="AJ3" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="AK3" s="102" t="s">
+      <c r="AK3" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="AL3" s="102" t="s">
+      <c r="AL3" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="AM3" s="102" t="s">
+      <c r="AM3" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="AN3" s="102" t="s">
+      <c r="AN3" s="99" t="s">
         <v>70</v>
       </c>
-      <c r="AO3" s="102" t="s">
+      <c r="AO3" s="99" t="s">
         <v>85</v>
       </c>
-      <c r="AP3" s="102" t="s">
+      <c r="AP3" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="AQ3" s="102" t="s">
+      <c r="AQ3" s="99" t="s">
         <v>72</v>
       </c>
-      <c r="AR3" s="102" t="s">
+      <c r="AR3" s="99" t="s">
         <v>73</v>
       </c>
-      <c r="AS3" s="103" t="s">
+      <c r="AS3" s="100" t="s">
         <v>86</v>
       </c>
-      <c r="AT3" s="102" t="s">
+      <c r="AT3" s="99" t="s">
         <v>80</v>
       </c>
-      <c r="AU3" s="102" t="s">
+      <c r="AU3" s="99" t="s">
         <v>81</v>
       </c>
-      <c r="AV3" s="102" t="s">
+      <c r="AV3" s="99" t="s">
         <v>82</v>
       </c>
-      <c r="AW3" s="102" t="s">
-[...8 lines deleted...]
-      <c r="AZ3" s="102" t="s">
+      <c r="AW3" s="99" t="s">
+        <v>169</v>
+      </c>
+      <c r="AX3" s="99" t="s">
+        <v>168</v>
+      </c>
+      <c r="AY3" s="99" t="s">
+        <v>167</v>
+      </c>
+      <c r="AZ3" s="99" t="s">
         <v>87</v>
       </c>
-      <c r="BA3" s="103" t="s">
-[...5 lines deleted...]
-      <c r="BC3" s="102" t="s">
+      <c r="BA3" s="100" t="s">
+        <v>166</v>
+      </c>
+      <c r="BB3" s="99" t="s">
+        <v>165</v>
+      </c>
+      <c r="BC3" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="BD3" s="102" t="s">
+      <c r="BD3" s="99" t="s">
         <v>89</v>
       </c>
-      <c r="BE3" s="103" t="s">
-[...2 lines deleted...]
-      <c r="BF3" s="102" t="s">
+      <c r="BE3" s="100" t="s">
+        <v>92</v>
+      </c>
+      <c r="BF3" s="99" t="s">
+        <v>90</v>
+      </c>
+      <c r="BG3" s="99" t="s">
         <v>91</v>
       </c>
-      <c r="BG3" s="102" t="s">
-[...14 lines deleted...]
-      <c r="BL3" s="102" t="s">
+      <c r="BH3" s="99" t="s">
         <v>164</v>
+      </c>
+      <c r="BI3" s="99" t="s">
+        <v>94</v>
+      </c>
+      <c r="BJ3" s="99" t="s">
+        <v>163</v>
+      </c>
+      <c r="BK3" s="99" t="s">
+        <v>162</v>
+      </c>
+      <c r="BL3" s="99" t="s">
+        <v>161</v>
+      </c>
+      <c r="BM3" s="99" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:70" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>45413.2</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" ref="C4:Y4" si="0">C5+C6+C11</f>
         <v>93249.699999999983</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>145923</v>
       </c>
-      <c r="E4" s="100">
+      <c r="E4" s="97">
         <f t="shared" si="0"/>
         <v>213566.69999999998</v>
       </c>
       <c r="F4" s="7">
         <f>F5+F6+F11</f>
         <v>50194.200000000004</v>
       </c>
       <c r="G4" s="7">
         <f t="shared" si="0"/>
         <v>107444.6</v>
       </c>
       <c r="H4" s="7">
         <f t="shared" si="0"/>
         <v>160434.40000000002</v>
       </c>
-      <c r="I4" s="100">
+      <c r="I4" s="97">
         <f t="shared" si="0"/>
         <v>211033.2</v>
       </c>
       <c r="J4" s="7">
         <f t="shared" si="0"/>
         <v>54377.599999999999</v>
       </c>
       <c r="K4" s="7">
         <f t="shared" si="0"/>
         <v>123311.8</v>
       </c>
       <c r="L4" s="7">
         <f t="shared" si="0"/>
         <v>176969.89999999997</v>
       </c>
-      <c r="M4" s="100">
+      <c r="M4" s="97">
         <f t="shared" si="0"/>
         <v>241174.2</v>
       </c>
       <c r="N4" s="7">
         <f t="shared" si="0"/>
         <v>61435.3</v>
       </c>
       <c r="O4" s="7">
         <f t="shared" si="0"/>
         <v>137687.39999999997</v>
       </c>
       <c r="P4" s="7">
         <f t="shared" si="0"/>
         <v>223699.9</v>
       </c>
-      <c r="Q4" s="100">
+      <c r="Q4" s="97">
         <f t="shared" si="0"/>
         <v>295925.89999999997</v>
       </c>
       <c r="R4" s="7">
         <f t="shared" si="0"/>
         <v>84902</v>
       </c>
       <c r="S4" s="7">
         <f t="shared" si="0"/>
         <v>161889.5</v>
       </c>
       <c r="T4" s="7">
         <f t="shared" si="0"/>
         <v>232158.39999999997</v>
       </c>
       <c r="U4" s="9">
         <f t="shared" si="0"/>
         <v>326971.3</v>
       </c>
       <c r="V4" s="7">
         <f t="shared" si="0"/>
         <v>82777.100000000006</v>
       </c>
       <c r="W4" s="7">
         <f t="shared" si="0"/>
         <v>163038.20000000001</v>
       </c>
       <c r="X4" s="7">
         <f t="shared" si="0"/>
         <v>236221.3</v>
       </c>
-      <c r="Y4" s="100">
+      <c r="Y4" s="97">
         <f t="shared" si="0"/>
         <v>330539.5</v>
       </c>
       <c r="Z4" s="7">
         <f t="shared" ref="Z4:AE4" si="1">Z5+Z6+Z11</f>
         <v>115223.3</v>
       </c>
       <c r="AA4" s="7">
         <f t="shared" si="1"/>
         <v>276133.39999999997</v>
       </c>
       <c r="AB4" s="7">
         <f t="shared" si="1"/>
         <v>389505.60000000003</v>
       </c>
       <c r="AC4" s="9">
         <f t="shared" si="1"/>
         <v>492153.2</v>
       </c>
       <c r="AD4" s="9">
         <f t="shared" si="1"/>
         <v>122044.3</v>
       </c>
       <c r="AE4" s="7">
         <f t="shared" si="1"/>
@@ -5644,51 +5662,51 @@
       <c r="AG4" s="9">
         <f t="shared" si="2"/>
         <v>442426.9</v>
       </c>
       <c r="AH4" s="9">
         <f t="shared" si="2"/>
         <v>108101.7</v>
       </c>
       <c r="AI4" s="9">
         <f t="shared" si="2"/>
         <v>217909.69999999998</v>
       </c>
       <c r="AJ4" s="9">
         <f t="shared" si="2"/>
         <v>328282.10000000003</v>
       </c>
       <c r="AK4" s="9">
         <f t="shared" si="2"/>
         <v>452159.39999999997</v>
       </c>
       <c r="AL4" s="9">
         <f t="shared" si="2"/>
         <v>112196.5</v>
       </c>
       <c r="AM4" s="9">
-        <f t="shared" ref="AM4:BK4" si="3">AM5+AM6+AM11</f>
+        <f t="shared" ref="AM4:BL4" si="3">AM5+AM6+AM11</f>
         <v>229901.50000000003</v>
       </c>
       <c r="AN4" s="9">
         <f t="shared" si="3"/>
         <v>352021</v>
       </c>
       <c r="AO4" s="9">
         <f t="shared" si="3"/>
         <v>531290.5</v>
       </c>
       <c r="AP4" s="9">
         <f t="shared" si="3"/>
         <v>108847.3</v>
       </c>
       <c r="AQ4" s="9">
         <f t="shared" si="3"/>
         <v>221561.09999999998</v>
       </c>
       <c r="AR4" s="9">
         <f t="shared" si="3"/>
         <v>340103</v>
       </c>
       <c r="AS4" s="7">
         <f t="shared" si="3"/>
         <v>976551.1</v>
@@ -5743,58 +5761,61 @@
       <c r="BF4" s="7">
         <f t="shared" si="3"/>
         <v>262956.89999999997</v>
       </c>
       <c r="BG4" s="7">
         <f t="shared" si="3"/>
         <v>472631.7</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="3"/>
         <v>720052.5</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="3"/>
         <v>421469.19999999995</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="3"/>
         <v>314771.8</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="3"/>
         <v>558532.10000000009</v>
       </c>
       <c r="BL4" s="7">
-        <v>856927.1</v>
-[...6 lines deleted...]
-      <c r="BR4" s="31"/>
+        <f t="shared" si="3"/>
+        <v>856927.09999999986</v>
+      </c>
+      <c r="BM4" s="7">
+        <v>622079.69999999995</v>
+      </c>
+      <c r="BN4" s="29"/>
+      <c r="BO4" s="29"/>
+      <c r="BP4" s="29"/>
+      <c r="BQ4" s="29"/>
+      <c r="BR4" s="29"/>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>218.7</v>
       </c>
       <c r="C5" s="12">
         <v>451.5</v>
       </c>
       <c r="D5" s="12">
         <v>706.5</v>
       </c>
       <c r="E5" s="13">
         <v>1033.9000000000001</v>
       </c>
       <c r="F5" s="12">
         <v>265.39999999999998</v>
       </c>
       <c r="G5" s="14">
         <v>569.1</v>
       </c>
       <c r="H5" s="14">
         <v>849.4</v>
@@ -5945,51 +5966,54 @@
       </c>
       <c r="BE5" s="14">
         <v>-288593.2</v>
       </c>
       <c r="BF5" s="14">
         <v>4113.8999999999996</v>
       </c>
       <c r="BG5" s="14">
         <v>9656.5</v>
       </c>
       <c r="BH5" s="14">
         <v>17307.2</v>
       </c>
       <c r="BI5" s="14">
         <v>-290977.59999999998</v>
       </c>
       <c r="BJ5" s="14">
         <v>4474.3</v>
       </c>
       <c r="BK5" s="14">
         <v>10143.299999999999</v>
       </c>
       <c r="BL5" s="14">
         <v>18855.2</v>
       </c>
-      <c r="BN5" s="31"/>
+      <c r="BM5" s="14">
+        <v>-259827.9</v>
+      </c>
+      <c r="BN5" s="29"/>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="12">
         <f>SUM(B7:B10)</f>
         <v>44042.6</v>
       </c>
       <c r="C6" s="12">
         <f t="shared" ref="C6:X6" si="4">SUM(C7:C10)</f>
         <v>90419.999999999985</v>
       </c>
       <c r="D6" s="12">
         <f t="shared" si="4"/>
         <v>139964.9</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>204846.8</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="4"/>
         <v>48623.200000000004</v>
       </c>
@@ -6135,95 +6159,99 @@
       <c r="AS6" s="15">
         <v>946986.1</v>
       </c>
       <c r="AT6" s="17">
         <v>126622.9</v>
       </c>
       <c r="AU6" s="17">
         <v>258156.4</v>
       </c>
       <c r="AV6" s="17">
         <v>371878.1</v>
       </c>
       <c r="AW6" s="14">
         <v>494616.2</v>
       </c>
       <c r="AX6" s="14">
         <v>140952.70000000001</v>
       </c>
       <c r="AY6" s="14">
         <v>263271.09999999998</v>
       </c>
       <c r="AZ6" s="14">
         <v>405603.7</v>
       </c>
       <c r="BA6" s="13">
-        <f t="shared" ref="BA6:BK6" si="5">BA7+BA8+BA9+BA10</f>
+        <f t="shared" ref="BA6:BL6" si="5">BA7+BA8+BA9+BA10</f>
         <v>527797</v>
       </c>
       <c r="BB6" s="13">
         <f t="shared" si="5"/>
         <v>156116.5</v>
       </c>
       <c r="BC6" s="13">
         <f t="shared" si="5"/>
         <v>317137.3</v>
       </c>
       <c r="BD6" s="13">
         <f t="shared" si="5"/>
         <v>491511.4</v>
       </c>
       <c r="BE6" s="14">
         <v>428099.1</v>
       </c>
       <c r="BF6" s="14">
         <f t="shared" si="5"/>
         <v>229356.79999999999</v>
       </c>
       <c r="BG6" s="14">
         <f t="shared" si="5"/>
         <v>409068.10000000003</v>
       </c>
       <c r="BH6" s="14">
         <f t="shared" si="5"/>
         <v>604030.70000000007</v>
       </c>
       <c r="BI6" s="14">
         <v>595278.69999999995</v>
       </c>
       <c r="BJ6" s="14">
         <f t="shared" si="5"/>
         <v>275007</v>
       </c>
       <c r="BK6" s="14">
         <f t="shared" si="5"/>
         <v>483263.70000000007</v>
       </c>
       <c r="BL6" s="14">
-        <v>724891.8</v>
-[...1 lines deleted...]
-      <c r="BN6" s="31"/>
+        <f t="shared" si="5"/>
+        <v>724891.79999999993</v>
+      </c>
+      <c r="BM6" s="14">
+        <v>740812.7</v>
+      </c>
+      <c r="BN6" s="29"/>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="11">
         <v>33677.4</v>
       </c>
       <c r="C7" s="12">
         <v>69526.899999999994</v>
       </c>
       <c r="D7" s="12">
         <v>107669.9</v>
       </c>
       <c r="E7" s="13">
         <v>157581.29999999999</v>
       </c>
       <c r="F7" s="12">
         <v>37982.6</v>
       </c>
       <c r="G7" s="14">
         <v>81421</v>
       </c>
       <c r="H7" s="14">
         <v>121580.1</v>
@@ -6374,51 +6402,54 @@
       </c>
       <c r="BE7" s="14">
         <v>316709.2</v>
       </c>
       <c r="BF7" s="14">
         <v>122944.7</v>
       </c>
       <c r="BG7" s="14">
         <v>219596.6</v>
       </c>
       <c r="BH7" s="14">
         <v>314636.7</v>
       </c>
       <c r="BI7" s="14">
         <v>437302.5</v>
       </c>
       <c r="BJ7" s="14">
         <v>149456.6</v>
       </c>
       <c r="BK7" s="14">
         <v>260075.7</v>
       </c>
       <c r="BL7" s="14">
         <v>382950.6</v>
       </c>
-      <c r="BN7" s="31"/>
+      <c r="BM7" s="14">
+        <v>547124.80000000005</v>
+      </c>
+      <c r="BN7" s="29"/>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="11">
         <v>8469.5</v>
       </c>
       <c r="C8" s="12">
         <v>16979.400000000001</v>
       </c>
       <c r="D8" s="12">
         <v>26270.6</v>
       </c>
       <c r="E8" s="13">
         <v>38448.400000000001</v>
       </c>
       <c r="F8" s="12">
         <v>8496.7000000000007</v>
       </c>
       <c r="G8" s="14">
         <v>18060.3</v>
       </c>
       <c r="H8" s="14">
         <v>26964</v>
@@ -6569,51 +6600,54 @@
       </c>
       <c r="BE8" s="14">
         <v>55103.9</v>
       </c>
       <c r="BF8" s="14">
         <v>72136.800000000003</v>
       </c>
       <c r="BG8" s="14">
         <v>131779.70000000001</v>
       </c>
       <c r="BH8" s="14">
         <v>199186.1</v>
       </c>
       <c r="BI8" s="14">
         <v>91520.9</v>
       </c>
       <c r="BJ8" s="14">
         <v>87899.8</v>
       </c>
       <c r="BK8" s="14">
         <v>157149.6</v>
       </c>
       <c r="BL8" s="14">
         <v>236163.8</v>
       </c>
-      <c r="BN8" s="31"/>
+      <c r="BM8" s="14">
+        <v>115941.4</v>
+      </c>
+      <c r="BN8" s="29"/>
     </row>
     <row r="9" spans="1:70" ht="25.5">
       <c r="A9" s="19" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="11">
         <v>1586.2</v>
       </c>
       <c r="C9" s="12">
         <v>3274.7</v>
       </c>
       <c r="D9" s="12">
         <v>5024.3999999999996</v>
       </c>
       <c r="E9" s="13">
         <v>7353.6</v>
       </c>
       <c r="F9" s="12">
         <v>1795</v>
       </c>
       <c r="G9" s="14">
         <v>3847.7</v>
       </c>
       <c r="H9" s="14">
         <v>5744.7</v>
@@ -6764,55 +6798,58 @@
       </c>
       <c r="BE9" s="14">
         <v>42967.8</v>
       </c>
       <c r="BF9" s="14">
         <v>27560.5</v>
       </c>
       <c r="BG9" s="14">
         <v>48786.3</v>
       </c>
       <c r="BH9" s="14">
         <v>77166.8</v>
       </c>
       <c r="BI9" s="14">
         <v>50707.6</v>
       </c>
       <c r="BJ9" s="14">
         <v>30041.1</v>
       </c>
       <c r="BK9" s="14">
         <v>56422.7</v>
       </c>
       <c r="BL9" s="14">
         <v>91574.399999999994</v>
       </c>
-      <c r="BN9" s="31"/>
+      <c r="BM9" s="14">
+        <v>60066.7</v>
+      </c>
+      <c r="BN9" s="29"/>
     </row>
     <row r="10" spans="1:70" ht="25.5">
       <c r="A10" s="19" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B10" s="11">
         <v>309.5</v>
       </c>
       <c r="C10" s="12">
         <v>639</v>
       </c>
       <c r="D10" s="12">
         <v>1000</v>
       </c>
       <c r="E10" s="13">
         <v>1463.5</v>
       </c>
       <c r="F10" s="12">
         <v>348.9</v>
       </c>
       <c r="G10" s="14">
         <v>747.8</v>
       </c>
       <c r="H10" s="14">
         <v>1117.2</v>
       </c>
       <c r="I10" s="15">
         <v>1469.5</v>
       </c>
@@ -6959,51 +6996,54 @@
       </c>
       <c r="BE10" s="14">
         <v>13318.2</v>
       </c>
       <c r="BF10" s="14">
         <v>6714.8</v>
       </c>
       <c r="BG10" s="14">
         <v>8905.5</v>
       </c>
       <c r="BH10" s="14">
         <v>13041.1</v>
       </c>
       <c r="BI10" s="14">
         <v>15747.7</v>
       </c>
       <c r="BJ10" s="14">
         <v>7609.5</v>
       </c>
       <c r="BK10" s="14">
         <v>9615.7000000000007</v>
       </c>
       <c r="BL10" s="14">
         <v>14203</v>
       </c>
-      <c r="BN10" s="31"/>
+      <c r="BM10" s="14">
+        <v>17679.8</v>
+      </c>
+      <c r="BN10" s="29"/>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11">
         <v>1151.9000000000001</v>
       </c>
       <c r="C11" s="12">
         <v>2378.1999999999998</v>
       </c>
       <c r="D11" s="12">
         <v>5251.6</v>
       </c>
       <c r="E11" s="13">
         <v>7686</v>
       </c>
       <c r="F11" s="12">
         <v>1305.5999999999999</v>
       </c>
       <c r="G11" s="14">
         <v>2798.7</v>
       </c>
       <c r="H11" s="14">
         <v>4179</v>
@@ -7154,51 +7194,54 @@
       </c>
       <c r="BE11" s="14">
         <v>97430.2</v>
       </c>
       <c r="BF11" s="14">
         <v>29486.2</v>
       </c>
       <c r="BG11" s="14">
         <v>53907.1</v>
       </c>
       <c r="BH11" s="14">
         <v>98714.6</v>
       </c>
       <c r="BI11" s="14">
         <v>117168.1</v>
       </c>
       <c r="BJ11" s="14">
         <v>35290.5</v>
       </c>
       <c r="BK11" s="14">
         <v>65125.1</v>
       </c>
       <c r="BL11" s="14">
         <v>113180.1</v>
       </c>
-      <c r="BN11" s="31"/>
+      <c r="BM11" s="14">
+        <v>141094.9</v>
+      </c>
+      <c r="BN11" s="29"/>
     </row>
     <row r="12" spans="1:70" s="4" customFormat="1">
       <c r="A12" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="21">
         <f>SUM(B13:B26)</f>
         <v>15310.900000000001</v>
       </c>
       <c r="C12" s="21">
         <f>SUM(C13:C26)</f>
         <v>31609.299999999996</v>
       </c>
       <c r="D12" s="21">
         <f>SUM(D13:D26)</f>
         <v>49463.899999999994</v>
       </c>
       <c r="E12" s="22">
         <f>SUM(E13:E26)</f>
         <v>71391.5</v>
       </c>
       <c r="F12" s="21">
         <f>SUM(F13:F26)</f>
         <v>17874.899999999998</v>
       </c>
@@ -7333,51 +7376,51 @@
       <c r="AM12" s="8">
         <f t="shared" ref="AM12:AR12" si="9">SUM(AM13:AM26)</f>
         <v>80755.199999999997</v>
       </c>
       <c r="AN12" s="8">
         <f t="shared" si="9"/>
         <v>125703.2</v>
       </c>
       <c r="AO12" s="8">
         <f t="shared" si="9"/>
         <v>189890.59999999998</v>
       </c>
       <c r="AP12" s="8">
         <f t="shared" si="9"/>
         <v>38233.400000000009</v>
       </c>
       <c r="AQ12" s="8">
         <f t="shared" si="9"/>
         <v>77825.700000000012</v>
       </c>
       <c r="AR12" s="8">
         <f t="shared" si="9"/>
         <v>119464.5</v>
       </c>
       <c r="AS12" s="21">
-        <f t="shared" ref="AS12:BK12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BL12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>344317</v>
       </c>
       <c r="AT12" s="21">
         <f t="shared" si="10"/>
         <v>45909.7</v>
       </c>
       <c r="AU12" s="21">
         <f t="shared" si="10"/>
         <v>93599.799999999988</v>
       </c>
       <c r="AV12" s="21">
         <f t="shared" si="10"/>
         <v>134831.70000000001</v>
       </c>
       <c r="AW12" s="21">
         <f t="shared" si="10"/>
         <v>723107.60000000009</v>
       </c>
       <c r="AX12" s="21">
         <f t="shared" si="10"/>
         <v>186973.7</v>
       </c>
       <c r="AY12" s="21">
         <f t="shared" si="10"/>
         <v>410128.9</v>
@@ -7408,53 +7451,57 @@
       <c r="BF12" s="21">
         <f t="shared" si="10"/>
         <v>306884.59999999998</v>
       </c>
       <c r="BG12" s="21">
         <f t="shared" si="10"/>
         <v>606798.6</v>
       </c>
       <c r="BH12" s="21">
         <f t="shared" si="10"/>
         <v>957427.40000000014</v>
       </c>
       <c r="BI12" s="21">
         <f t="shared" si="10"/>
         <v>1162146.8999999999</v>
       </c>
       <c r="BJ12" s="21">
         <f t="shared" si="10"/>
         <v>363166.1</v>
       </c>
       <c r="BK12" s="21">
         <f t="shared" si="10"/>
         <v>719042.4</v>
       </c>
       <c r="BL12" s="21">
-        <v>1115380.3999999999</v>
-[...1 lines deleted...]
-      <c r="BN12" s="31"/>
+        <f t="shared" si="10"/>
+        <v>1115380.4000000001</v>
+      </c>
+      <c r="BM12" s="21">
+        <v>1362542.1</v>
+      </c>
+      <c r="BN12" s="29"/>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="11">
         <v>2077.1</v>
       </c>
       <c r="C13" s="12">
         <v>4288.3999999999996</v>
       </c>
       <c r="D13" s="12">
         <v>6710.4</v>
       </c>
       <c r="E13" s="13">
         <v>9821.1</v>
       </c>
       <c r="F13" s="12">
         <v>2350.4</v>
       </c>
       <c r="G13" s="14">
         <v>5038.3999999999996</v>
       </c>
       <c r="H13" s="14">
         <v>7523.9</v>
@@ -7605,51 +7652,54 @@
       </c>
       <c r="BE13" s="14">
         <v>134666.29999999999</v>
       </c>
       <c r="BF13" s="14">
         <v>46790.7</v>
       </c>
       <c r="BG13" s="14">
         <v>77865.3</v>
       </c>
       <c r="BH13" s="14">
         <v>169813.2</v>
       </c>
       <c r="BI13" s="14">
         <v>204891.4</v>
       </c>
       <c r="BJ13" s="14">
         <v>55920.1</v>
       </c>
       <c r="BK13" s="14">
         <v>104588</v>
       </c>
       <c r="BL13" s="14">
         <v>222567</v>
       </c>
-      <c r="BN13" s="31"/>
+      <c r="BM13" s="14">
+        <v>239159.4</v>
+      </c>
+      <c r="BN13" s="29"/>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>4743.1000000000004</v>
       </c>
       <c r="C14" s="12">
         <v>9792.2999999999993</v>
       </c>
       <c r="D14" s="12">
         <v>15323.6</v>
       </c>
       <c r="E14" s="13">
         <v>22427</v>
       </c>
       <c r="F14" s="12">
         <v>5801.6</v>
       </c>
       <c r="G14" s="14">
         <v>12436.5</v>
       </c>
       <c r="H14" s="14">
         <v>18569</v>
@@ -7800,51 +7850,54 @@
       </c>
       <c r="BE14" s="14">
         <v>187010.7</v>
       </c>
       <c r="BF14" s="14">
         <v>58420.5</v>
       </c>
       <c r="BG14" s="14">
         <v>99624.9</v>
       </c>
       <c r="BH14" s="14">
         <v>166227.5</v>
       </c>
       <c r="BI14" s="14">
         <v>209962.8</v>
       </c>
       <c r="BJ14" s="14">
         <v>69153.2</v>
       </c>
       <c r="BK14" s="14">
         <v>124703.1</v>
       </c>
       <c r="BL14" s="14">
         <v>201594.1</v>
       </c>
-      <c r="BN14" s="31"/>
+      <c r="BM14" s="14">
+        <v>264151.7</v>
+      </c>
+      <c r="BN14" s="29"/>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="11">
         <v>232.8</v>
       </c>
       <c r="C15" s="12">
         <v>480.7</v>
       </c>
       <c r="D15" s="12">
         <v>752.2</v>
       </c>
       <c r="E15" s="13">
         <v>1100.9000000000001</v>
       </c>
       <c r="F15" s="12">
         <v>263.8</v>
       </c>
       <c r="G15" s="14">
         <v>641.79999999999995</v>
       </c>
       <c r="H15" s="14">
         <v>958.2</v>
@@ -7995,51 +8048,54 @@
       </c>
       <c r="BE15" s="14">
         <v>16157.8</v>
       </c>
       <c r="BF15" s="14">
         <v>6977.4</v>
       </c>
       <c r="BG15" s="14">
         <v>15462.9</v>
       </c>
       <c r="BH15" s="14">
         <v>21097.5</v>
       </c>
       <c r="BI15" s="14">
         <v>20485</v>
       </c>
       <c r="BJ15" s="14">
         <v>8109.3</v>
       </c>
       <c r="BK15" s="14">
         <v>17933.400000000001</v>
       </c>
       <c r="BL15" s="14">
         <v>26209.7</v>
       </c>
-      <c r="BN15" s="31"/>
+      <c r="BM15" s="14">
+        <v>24315</v>
+      </c>
+      <c r="BN15" s="29"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>1361.7</v>
       </c>
       <c r="C16" s="12">
         <v>2811.2</v>
       </c>
       <c r="D16" s="12">
         <v>4399.1000000000004</v>
       </c>
       <c r="E16" s="13">
         <v>6438.4</v>
       </c>
       <c r="F16" s="12">
         <v>1634</v>
       </c>
       <c r="G16" s="14">
         <v>3502.5</v>
       </c>
       <c r="H16" s="14">
         <v>5230.8</v>
@@ -8190,51 +8246,54 @@
       </c>
       <c r="BE16" s="14">
         <v>47541.4</v>
       </c>
       <c r="BF16" s="14">
         <v>16085.2</v>
       </c>
       <c r="BG16" s="14">
         <v>29068.5</v>
       </c>
       <c r="BH16" s="14">
         <v>46881.599999999999</v>
       </c>
       <c r="BI16" s="14">
         <v>65682.100000000006</v>
       </c>
       <c r="BJ16" s="14">
         <v>19653.400000000001</v>
       </c>
       <c r="BK16" s="14">
         <v>38003.800000000003</v>
       </c>
       <c r="BL16" s="14">
         <v>52449.7</v>
       </c>
-      <c r="BN16" s="31"/>
+      <c r="BM16" s="14">
+        <v>81704.2</v>
+      </c>
+      <c r="BN16" s="29"/>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>1735.8</v>
       </c>
       <c r="C17" s="12">
         <v>3583.5</v>
       </c>
       <c r="D17" s="12">
         <v>5607.7</v>
       </c>
       <c r="E17" s="13">
         <v>8207.2000000000007</v>
       </c>
       <c r="F17" s="12">
         <v>1948.9</v>
       </c>
       <c r="G17" s="14">
         <v>4177.5</v>
       </c>
       <c r="H17" s="14">
         <v>6238</v>
@@ -8385,51 +8444,54 @@
       </c>
       <c r="BE17" s="14">
         <v>75380.399999999994</v>
       </c>
       <c r="BF17" s="14">
         <v>18823.3</v>
       </c>
       <c r="BG17" s="14">
         <v>46250.7</v>
       </c>
       <c r="BH17" s="14">
         <v>63833.2</v>
       </c>
       <c r="BI17" s="14">
         <v>92463.1</v>
       </c>
       <c r="BJ17" s="14">
         <v>24024</v>
       </c>
       <c r="BK17" s="14">
         <v>57907.1</v>
       </c>
       <c r="BL17" s="14">
         <v>77637.100000000006</v>
       </c>
-      <c r="BN17" s="31"/>
+      <c r="BM17" s="14">
+        <v>114069.6</v>
+      </c>
+      <c r="BN17" s="29"/>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>2174</v>
       </c>
       <c r="C18" s="12">
         <v>4488.3</v>
       </c>
       <c r="D18" s="12">
         <v>7023.5</v>
       </c>
       <c r="E18" s="13">
         <v>10279.4</v>
       </c>
       <c r="F18" s="12">
         <v>2470.9</v>
       </c>
       <c r="G18" s="14">
         <v>5296.8</v>
       </c>
       <c r="H18" s="14">
         <v>7909.3</v>
@@ -8580,51 +8642,54 @@
       </c>
       <c r="BE18" s="14">
         <v>24254.9</v>
       </c>
       <c r="BF18" s="14">
         <v>16568.7</v>
       </c>
       <c r="BG18" s="14">
         <v>36323.1</v>
       </c>
       <c r="BH18" s="14">
         <v>58056.3</v>
       </c>
       <c r="BI18" s="14">
         <v>28711.5</v>
       </c>
       <c r="BJ18" s="14">
         <v>19721.7</v>
       </c>
       <c r="BK18" s="14">
         <v>42288.4</v>
       </c>
       <c r="BL18" s="14">
         <v>63842.400000000001</v>
       </c>
-      <c r="BN18" s="31"/>
+      <c r="BM18" s="14">
+        <v>37900.800000000003</v>
+      </c>
+      <c r="BN18" s="29"/>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>1505.7</v>
       </c>
       <c r="C19" s="12">
         <v>3108.5</v>
       </c>
       <c r="D19" s="12">
         <v>4864.5</v>
       </c>
       <c r="E19" s="13">
         <v>7119.3</v>
       </c>
       <c r="F19" s="12">
         <v>1735.7</v>
       </c>
       <c r="G19" s="14">
         <v>3720.8</v>
       </c>
       <c r="H19" s="14">
         <v>5555.3</v>
@@ -8775,51 +8840,54 @@
       </c>
       <c r="BE19" s="14">
         <v>69118.7</v>
       </c>
       <c r="BF19" s="14">
         <v>19737.7</v>
       </c>
       <c r="BG19" s="14">
         <v>47990.3</v>
       </c>
       <c r="BH19" s="14">
         <v>73340.3</v>
       </c>
       <c r="BI19" s="14">
         <v>96682.3</v>
       </c>
       <c r="BJ19" s="14">
         <v>23162.6</v>
       </c>
       <c r="BK19" s="14">
         <v>49455</v>
       </c>
       <c r="BL19" s="14">
         <v>78714.3</v>
       </c>
-      <c r="BN19" s="31"/>
+      <c r="BM19" s="14">
+        <v>113013.7</v>
+      </c>
+      <c r="BN19" s="29"/>
     </row>
     <row r="20" spans="1:66">
       <c r="A20" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>740.5</v>
       </c>
       <c r="C20" s="12">
         <v>1528.8</v>
       </c>
       <c r="D20" s="12">
         <v>2392.4</v>
       </c>
       <c r="E20" s="13">
         <v>3501.3</v>
       </c>
       <c r="F20" s="12">
         <v>830.4</v>
       </c>
       <c r="G20" s="14">
         <v>1780.1</v>
       </c>
       <c r="H20" s="14">
         <v>2659</v>
@@ -8970,51 +9038,54 @@
       </c>
       <c r="BE20" s="14">
         <v>72147.199999999997</v>
       </c>
       <c r="BF20" s="14">
         <v>19156.2</v>
       </c>
       <c r="BG20" s="14">
         <v>39755.1</v>
       </c>
       <c r="BH20" s="14">
         <v>56656.3</v>
       </c>
       <c r="BI20" s="14">
         <v>80711.7</v>
       </c>
       <c r="BJ20" s="14">
         <v>21704.1</v>
       </c>
       <c r="BK20" s="14">
         <v>45012.4</v>
       </c>
       <c r="BL20" s="14">
         <v>59600.2</v>
       </c>
-      <c r="BN20" s="31"/>
+      <c r="BM20" s="14">
+        <v>92070.7</v>
+      </c>
+      <c r="BN20" s="29"/>
     </row>
     <row r="21" spans="1:66">
       <c r="A21" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="12">
         <v>163.30000000000001</v>
       </c>
       <c r="D21" s="12">
         <v>255.5</v>
       </c>
       <c r="E21" s="13">
         <v>84</v>
       </c>
       <c r="F21" s="12">
         <v>88.7</v>
       </c>
       <c r="G21" s="14">
         <v>190.1</v>
       </c>
       <c r="H21" s="14">
         <v>283.10000000000002</v>
@@ -9165,51 +9236,54 @@
       </c>
       <c r="BE21" s="14">
         <v>47588.6</v>
       </c>
       <c r="BF21" s="14">
         <v>11498.2</v>
       </c>
       <c r="BG21" s="14">
         <v>23618.7</v>
       </c>
       <c r="BH21" s="14">
         <v>34273.4</v>
       </c>
       <c r="BI21" s="14">
         <v>51508.6</v>
       </c>
       <c r="BJ21" s="14">
         <v>13926.8</v>
       </c>
       <c r="BK21" s="14">
         <v>26903.599999999999</v>
       </c>
       <c r="BL21" s="14">
         <v>39125.699999999997</v>
       </c>
-      <c r="BN21" s="31"/>
+      <c r="BM21" s="14">
+        <v>58067.199999999997</v>
+      </c>
+      <c r="BN21" s="29"/>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="11">
         <v>222.1</v>
       </c>
       <c r="C22" s="12">
         <v>458.5</v>
       </c>
       <c r="D22" s="12">
         <v>717.5</v>
       </c>
       <c r="E22" s="13">
         <v>1050.2</v>
       </c>
       <c r="F22" s="12">
         <v>249.1</v>
       </c>
       <c r="G22" s="14">
         <v>534.1</v>
       </c>
       <c r="H22" s="14">
         <v>797</v>
@@ -9360,51 +9434,54 @@
       </c>
       <c r="BE22" s="14">
         <v>144439.5</v>
       </c>
       <c r="BF22" s="14">
         <v>50883</v>
       </c>
       <c r="BG22" s="14">
         <v>93294.9</v>
       </c>
       <c r="BH22" s="14">
         <v>146197.6</v>
       </c>
       <c r="BI22" s="14">
         <v>162544.1</v>
       </c>
       <c r="BJ22" s="14">
         <v>56906.6</v>
       </c>
       <c r="BK22" s="14">
         <v>100857.60000000001</v>
       </c>
       <c r="BL22" s="14">
         <v>158342.29999999999</v>
       </c>
-      <c r="BN22" s="31"/>
+      <c r="BM22" s="14">
+        <v>176067.4</v>
+      </c>
+      <c r="BN22" s="29"/>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="11">
         <v>168</v>
       </c>
       <c r="C23" s="12">
         <v>346.8</v>
       </c>
       <c r="D23" s="12">
         <v>542.70000000000005</v>
       </c>
       <c r="E23" s="13">
         <v>82.5</v>
       </c>
       <c r="F23" s="12">
         <v>193.3</v>
       </c>
       <c r="G23" s="14">
         <v>414.5</v>
       </c>
       <c r="H23" s="14">
         <v>618.5</v>
@@ -9555,51 +9632,54 @@
       </c>
       <c r="BE23" s="14">
         <v>69369</v>
       </c>
       <c r="BF23" s="14">
         <v>28802.799999999999</v>
       </c>
       <c r="BG23" s="14">
         <v>65354.5</v>
       </c>
       <c r="BH23" s="14">
         <v>81676.399999999994</v>
       </c>
       <c r="BI23" s="14">
         <v>83714.399999999994</v>
       </c>
       <c r="BJ23" s="14">
         <v>35847.800000000003</v>
       </c>
       <c r="BK23" s="14">
         <v>74644</v>
       </c>
       <c r="BL23" s="14">
         <v>90732</v>
       </c>
-      <c r="BN23" s="31"/>
+      <c r="BM23" s="14">
+        <v>87145</v>
+      </c>
+      <c r="BN23" s="29"/>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="11">
         <v>62.8</v>
       </c>
       <c r="C24" s="12">
         <v>129.69999999999999</v>
       </c>
       <c r="D24" s="12">
         <v>203</v>
       </c>
       <c r="E24" s="13">
         <v>297</v>
       </c>
       <c r="F24" s="12">
         <v>74.8</v>
       </c>
       <c r="G24" s="14">
         <v>160.69999999999999</v>
       </c>
       <c r="H24" s="14">
         <v>239.5</v>
@@ -9750,51 +9830,54 @@
       </c>
       <c r="BE24" s="14">
         <v>21870.5</v>
       </c>
       <c r="BF24" s="14">
         <v>5628.8</v>
       </c>
       <c r="BG24" s="14">
         <v>12565.9</v>
       </c>
       <c r="BH24" s="14">
         <v>15540.9</v>
       </c>
       <c r="BI24" s="14">
         <v>28308.6</v>
       </c>
       <c r="BJ24" s="14">
         <v>6764.2</v>
       </c>
       <c r="BK24" s="14">
         <v>15491.6</v>
       </c>
       <c r="BL24" s="14">
         <v>18248.099999999999</v>
       </c>
-      <c r="BN24" s="31"/>
+      <c r="BM24" s="14">
+        <v>32426.2</v>
+      </c>
+      <c r="BN24" s="29"/>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="11">
         <v>199.2</v>
       </c>
       <c r="C25" s="12">
         <v>411.3</v>
       </c>
       <c r="D25" s="12">
         <v>643.6</v>
       </c>
       <c r="E25" s="13">
         <v>942</v>
       </c>
       <c r="F25" s="12">
         <v>223.6</v>
       </c>
       <c r="G25" s="14">
         <v>479.2</v>
       </c>
       <c r="H25" s="14">
         <v>716.5</v>
@@ -9945,51 +10028,54 @@
       </c>
       <c r="BE25" s="14">
         <v>28203.8</v>
       </c>
       <c r="BF25" s="14">
         <v>7512.1</v>
       </c>
       <c r="BG25" s="14">
         <v>19623.8</v>
       </c>
       <c r="BH25" s="14">
         <v>23833.200000000001</v>
       </c>
       <c r="BI25" s="14">
         <v>36481.300000000003</v>
       </c>
       <c r="BJ25" s="14">
         <v>8272.2999999999993</v>
       </c>
       <c r="BK25" s="14">
         <v>21254.400000000001</v>
       </c>
       <c r="BL25" s="14">
         <v>26317.8</v>
       </c>
-      <c r="BN25" s="31"/>
+      <c r="BM25" s="14">
+        <v>42451.199999999997</v>
+      </c>
+      <c r="BN25" s="29"/>
     </row>
     <row r="26" spans="1:66" ht="25.5">
       <c r="A26" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="11">
         <v>9</v>
       </c>
       <c r="C26" s="12">
         <v>18</v>
       </c>
       <c r="D26" s="12">
         <v>28.2</v>
       </c>
       <c r="E26" s="13">
         <v>41.2</v>
       </c>
       <c r="F26" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="G26" s="14">
         <v>20.9</v>
       </c>
       <c r="H26" s="14">
         <v>30.5</v>
@@ -10140,51 +10226,54 @@
       </c>
       <c r="BE26" s="14">
         <v>0</v>
       </c>
       <c r="BF26" s="14">
         <v>0</v>
       </c>
       <c r="BG26" s="14">
         <v>0</v>
       </c>
       <c r="BH26" s="14">
         <v>0</v>
       </c>
       <c r="BI26" s="14">
         <v>0</v>
       </c>
       <c r="BJ26" s="14">
         <v>0</v>
       </c>
       <c r="BK26" s="14">
         <v>0</v>
       </c>
       <c r="BL26" s="14">
         <v>0</v>
       </c>
-      <c r="BN26" s="31"/>
+      <c r="BM26" s="14">
+        <v>0</v>
+      </c>
+      <c r="BN26" s="29"/>
     </row>
     <row r="27" spans="1:66" s="4" customFormat="1">
       <c r="A27" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="21">
         <f>B4+B12</f>
         <v>60724.1</v>
       </c>
       <c r="C27" s="21">
         <f t="shared" ref="C27:Y27" si="11">C4+C12</f>
         <v>124858.99999999997</v>
       </c>
       <c r="D27" s="21">
         <f t="shared" si="11"/>
         <v>195386.9</v>
       </c>
       <c r="E27" s="22">
         <f t="shared" si="11"/>
         <v>284958.19999999995</v>
       </c>
       <c r="F27" s="21">
         <f t="shared" si="11"/>
         <v>68069.100000000006</v>
       </c>
@@ -10314,51 +10403,51 @@
       <c r="AL27" s="8">
         <f t="shared" ref="AL27:AQ27" si="13">AL4+AL12</f>
         <v>151606.59999999998</v>
       </c>
       <c r="AM27" s="8">
         <f t="shared" si="13"/>
         <v>310656.7</v>
       </c>
       <c r="AN27" s="8">
         <f t="shared" si="13"/>
         <v>477724.2</v>
       </c>
       <c r="AO27" s="8">
         <f t="shared" si="13"/>
         <v>721181.1</v>
       </c>
       <c r="AP27" s="8">
         <f t="shared" si="13"/>
         <v>147080.70000000001</v>
       </c>
       <c r="AQ27" s="8">
         <f t="shared" si="13"/>
         <v>299386.8</v>
       </c>
       <c r="AR27" s="8">
-        <f t="shared" ref="AR27:BK27" si="14">AR4+AR12</f>
+        <f t="shared" ref="AR27:BL27" si="14">AR4+AR12</f>
         <v>459567.5</v>
       </c>
       <c r="AS27" s="21">
         <f t="shared" si="14"/>
         <v>1320868.1000000001</v>
       </c>
       <c r="AT27" s="21">
         <f t="shared" si="14"/>
         <v>176609.19999999998</v>
       </c>
       <c r="AU27" s="21">
         <f t="shared" si="14"/>
         <v>360067.6</v>
       </c>
       <c r="AV27" s="21">
         <f t="shared" si="14"/>
         <v>518682.5</v>
       </c>
       <c r="AW27" s="21">
         <f t="shared" si="14"/>
         <v>1299412.6000000001</v>
       </c>
       <c r="AX27" s="21">
         <f t="shared" si="14"/>
         <v>348133.4</v>
@@ -10394,53 +10483,57 @@
       <c r="BF27" s="21">
         <f t="shared" si="14"/>
         <v>569841.5</v>
       </c>
       <c r="BG27" s="21">
         <f t="shared" si="14"/>
         <v>1079430.3</v>
       </c>
       <c r="BH27" s="21">
         <f t="shared" si="14"/>
         <v>1677479.9000000001</v>
       </c>
       <c r="BI27" s="21">
         <f t="shared" si="14"/>
         <v>1583616.0999999999</v>
       </c>
       <c r="BJ27" s="21">
         <f t="shared" si="14"/>
         <v>677937.89999999991</v>
       </c>
       <c r="BK27" s="21">
         <f t="shared" si="14"/>
         <v>1277574.5</v>
       </c>
       <c r="BL27" s="21">
+        <f t="shared" si="14"/>
         <v>1972307.5</v>
       </c>
-      <c r="BN27" s="31"/>
+      <c r="BM27" s="21">
+        <v>1984621.8</v>
+      </c>
+      <c r="BN27" s="29"/>
     </row>
     <row r="28" spans="1:66">
       <c r="A28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="24">
         <v>197493.9</v>
       </c>
       <c r="C28" s="24">
         <v>433491.7</v>
       </c>
       <c r="D28" s="24">
         <v>740329.7</v>
       </c>
       <c r="E28" s="8">
         <v>1166485.3999999999</v>
       </c>
       <c r="F28" s="24">
         <v>499739.6</v>
       </c>
       <c r="G28" s="24">
         <v>1159816.2</v>
       </c>
       <c r="H28" s="24">
         <v>1875192.6</v>
@@ -10591,51 +10684,54 @@
       </c>
       <c r="BE28" s="7">
         <v>8841170.6999999993</v>
       </c>
       <c r="BF28" s="7">
         <v>1832253</v>
       </c>
       <c r="BG28" s="7">
         <v>3688521.3</v>
       </c>
       <c r="BH28" s="7">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI28" s="8">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ28" s="8">
         <v>2005707</v>
       </c>
       <c r="BK28" s="7">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL28" s="7">
         <v>6978645.7000000002</v>
       </c>
-      <c r="BN28" s="31"/>
+      <c r="BM28" s="7">
+        <v>9329876.3000000007</v>
+      </c>
+      <c r="BN28" s="29"/>
     </row>
     <row r="29" spans="1:66" s="4" customFormat="1">
       <c r="A29" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="24">
         <f>B27+B28</f>
         <v>258218</v>
       </c>
       <c r="C29" s="24">
         <f>C27+C28</f>
         <v>558350.69999999995</v>
       </c>
       <c r="D29" s="24">
         <f>D27+D28</f>
         <v>935716.6</v>
       </c>
       <c r="E29" s="8">
         <f>E27+E28</f>
         <v>1451443.5999999999</v>
       </c>
       <c r="F29" s="24">
         <f>F27+F28</f>
         <v>567808.69999999995</v>
       </c>
@@ -10842,255 +10938,259 @@
       <c r="BE29" s="8">
         <f t="shared" si="18"/>
         <v>10015855.6</v>
       </c>
       <c r="BF29" s="8">
         <f t="shared" si="18"/>
         <v>2402094.5</v>
       </c>
       <c r="BG29" s="8">
         <f t="shared" si="18"/>
         <v>4767951.5999999996</v>
       </c>
       <c r="BH29" s="8">
         <f t="shared" si="18"/>
         <v>7680567</v>
       </c>
       <c r="BI29" s="8">
         <f t="shared" si="18"/>
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ29" s="8">
         <f t="shared" si="18"/>
         <v>2683644.9</v>
       </c>
       <c r="BK29" s="8">
-        <f t="shared" ref="BK29" si="19">BK27+BK28</f>
+        <f t="shared" ref="BK29:BL29" si="19">BK27+BK28</f>
         <v>5645059.4000000004</v>
       </c>
       <c r="BL29" s="8">
+        <f t="shared" si="19"/>
         <v>8950953.1999999993</v>
       </c>
-      <c r="BN29" s="31"/>
+      <c r="BM29" s="8">
+        <v>11314498.1</v>
+      </c>
+      <c r="BN29" s="29"/>
     </row>
     <row r="30" spans="1:66">
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
     </row>
     <row r="31" spans="1:66" ht="33.75" customHeight="1">
       <c r="A31" s="28" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
     </row>
     <row r="32" spans="1:66" ht="44.25" customHeight="1">
       <c r="A32" s="28" t="s">
-        <v>90</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:53" ht="17.25" customHeight="1">
-      <c r="A33" s="29" t="s">
-        <v>92</v>
+      <c r="A33" s="28" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="34" spans="1:53" ht="35.25">
-      <c r="A34" s="30" t="s">
-        <v>94</v>
+      <c r="A34" s="104" t="s">
+        <v>177</v>
       </c>
     </row>
     <row r="35" spans="1:53">
-      <c r="B35" s="91"/>
-[...50 lines deleted...]
-      <c r="BA35" s="91"/>
+      <c r="B35" s="88"/>
+      <c r="C35" s="88"/>
+      <c r="D35" s="88"/>
+      <c r="E35" s="88"/>
+      <c r="F35" s="88"/>
+      <c r="G35" s="88"/>
+      <c r="H35" s="88"/>
+      <c r="I35" s="88"/>
+      <c r="J35" s="88"/>
+      <c r="K35" s="88"/>
+      <c r="L35" s="88"/>
+      <c r="M35" s="88"/>
+      <c r="N35" s="88"/>
+      <c r="O35" s="88"/>
+      <c r="P35" s="88"/>
+      <c r="Q35" s="88"/>
+      <c r="R35" s="88"/>
+      <c r="S35" s="88"/>
+      <c r="T35" s="88"/>
+      <c r="U35" s="88"/>
+      <c r="V35" s="88"/>
+      <c r="W35" s="88"/>
+      <c r="X35" s="88"/>
+      <c r="Y35" s="88"/>
+      <c r="Z35" s="88"/>
+      <c r="AA35" s="88"/>
+      <c r="AB35" s="88"/>
+      <c r="AC35" s="88"/>
+      <c r="AD35" s="88"/>
+      <c r="AE35" s="88"/>
+      <c r="AF35" s="88"/>
+      <c r="AG35" s="88"/>
+      <c r="AH35" s="88"/>
+      <c r="AI35" s="88"/>
+      <c r="AJ35" s="88"/>
+      <c r="AK35" s="88"/>
+      <c r="AL35" s="88"/>
+      <c r="AM35" s="88"/>
+      <c r="AN35" s="88"/>
+      <c r="AO35" s="88"/>
+      <c r="AP35" s="88"/>
+      <c r="AQ35" s="88"/>
+      <c r="AR35" s="88"/>
+      <c r="AS35" s="88"/>
+      <c r="AT35" s="88"/>
+      <c r="AU35" s="88"/>
+      <c r="AV35" s="88"/>
+      <c r="AW35" s="88"/>
+      <c r="AX35" s="88"/>
+      <c r="AY35" s="88"/>
+      <c r="AZ35" s="88"/>
+      <c r="BA35" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0240CC46-576D-4B89-9D1D-7010FC9255D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732AB4CD-A8E8-413C-91F2-A4FF3F6A0B36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0240CC46-576D-4B89-9D1D-7010FC9255D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ОКОНХ</vt:lpstr>
       <vt:lpstr>ОКЭД (ГК РК 03-2003)</vt:lpstr>