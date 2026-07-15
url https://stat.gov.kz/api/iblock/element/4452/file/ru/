--- v1 (2026-05-15)
+++ v2 (2026-07-15)
@@ -1,414 +1,424 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="28785" yWindow="-15" windowWidth="28590" windowHeight="6315" tabRatio="876"/>
+    <workbookView xWindow="13380" yWindow="135" windowWidth="19080" windowHeight="11475" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="5" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BL29" i="2"/>
-[...31 lines deleted...]
-  <c r="B4"/>
+  <c r="BN6" i="2" l="1"/>
+  <c r="BN12" i="2" l="1"/>
+  <c r="BM12" i="2"/>
+  <c r="BN4" i="2"/>
+  <c r="BM6" i="2"/>
+  <c r="BM4" i="2"/>
+  <c r="BM27" i="2" s="1"/>
+  <c r="BM29" i="2" s="1"/>
+  <c r="BL27" i="2"/>
+  <c r="BL29" i="2" s="1"/>
+  <c r="BL12" i="2"/>
+  <c r="BL6" i="2"/>
+  <c r="BL4" i="2"/>
+  <c r="BN27" i="2" l="1"/>
+  <c r="BN29" i="2" l="1"/>
+  <c r="M13" i="6"/>
+  <c r="L13" i="6"/>
+  <c r="K13" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="I13" i="6"/>
+  <c r="H13" i="6"/>
+  <c r="G13" i="6"/>
+  <c r="F13" i="6"/>
+  <c r="E13" i="6"/>
+  <c r="D13" i="6"/>
+  <c r="C13" i="6"/>
+  <c r="B13" i="6"/>
+  <c r="D8" i="6"/>
+  <c r="I5" i="6"/>
+  <c r="I4" i="6" s="1"/>
+  <c r="I24" i="6" s="1"/>
+  <c r="D5" i="6"/>
+  <c r="M4" i="6"/>
+  <c r="L4" i="6"/>
+  <c r="K4" i="6"/>
+  <c r="J4" i="6"/>
+  <c r="H4" i="6"/>
+  <c r="G4" i="6"/>
+  <c r="F4" i="6"/>
+  <c r="E4" i="6"/>
+  <c r="C4" i="6"/>
+  <c r="B4" i="6"/>
   <c r="I25" i="5"/>
-  <c r="H25"/>
-[...5 lines deleted...]
-  <c r="B25"/>
+  <c r="H25" i="5"/>
+  <c r="G25" i="5"/>
+  <c r="F25" i="5"/>
+  <c r="E25" i="5"/>
+  <c r="D25" i="5"/>
+  <c r="C25" i="5"/>
+  <c r="B25" i="5"/>
   <c r="D4" i="6" l="1"/>
-  <c r="C24"/>
-[...9 lines deleted...]
-  <c r="D24"/>
+  <c r="C24" i="6"/>
+  <c r="G24" i="6"/>
+  <c r="K24" i="6"/>
+  <c r="H24" i="6"/>
+  <c r="L24" i="6"/>
+  <c r="M24" i="6"/>
+  <c r="B24" i="6"/>
+  <c r="F24" i="6"/>
+  <c r="J24" i="6"/>
+  <c r="E24" i="6"/>
+  <c r="D24" i="6"/>
   <c r="BK6" i="2"/>
-  <c r="BK4" s="1"/>
-[...280 lines deleted...]
-  <c r="O29"/>
+  <c r="BK4" i="2" s="1"/>
+  <c r="BK12" i="2"/>
+  <c r="BI4" i="2"/>
+  <c r="BI12" i="2"/>
+  <c r="BK27" i="2" l="1"/>
+  <c r="BI27" i="2"/>
+  <c r="BK29" i="2"/>
+  <c r="BJ12" i="2"/>
+  <c r="BJ6" i="2"/>
+  <c r="BJ4" i="2" s="1"/>
+  <c r="BJ27" i="2" l="1"/>
+  <c r="BJ29" i="2" s="1"/>
+  <c r="BI29" i="2"/>
+  <c r="BH12" i="2"/>
+  <c r="BG6" i="2"/>
+  <c r="BH6" i="2"/>
+  <c r="BH4" i="2" s="1"/>
+  <c r="BH27" i="2" l="1"/>
+  <c r="BH29" i="2" s="1"/>
+  <c r="BE27" i="2" l="1"/>
+  <c r="BE29" i="2" s="1"/>
+  <c r="BG12" i="2"/>
+  <c r="BG4" i="2"/>
+  <c r="BG27" i="2" l="1"/>
+  <c r="BF12" i="2"/>
+  <c r="BF6" i="2"/>
+  <c r="BF4" i="2" s="1"/>
+  <c r="BD12" i="2"/>
+  <c r="BD6" i="2"/>
+  <c r="BD4" i="2" s="1"/>
+  <c r="BC12" i="2"/>
+  <c r="BC6" i="2"/>
+  <c r="BC4" i="2" s="1"/>
+  <c r="BB12" i="2"/>
+  <c r="BB6" i="2"/>
+  <c r="BB4" i="2" s="1"/>
+  <c r="BA12" i="2"/>
+  <c r="BA6" i="2"/>
+  <c r="BA4" i="2" s="1"/>
+  <c r="BA27" i="2" l="1"/>
+  <c r="BA29" i="2" s="1"/>
+  <c r="BF27" i="2"/>
+  <c r="BF29" i="2" s="1"/>
+  <c r="BB27" i="2"/>
+  <c r="BB29" i="2" s="1"/>
+  <c r="BD27" i="2"/>
+  <c r="BD29" i="2" s="1"/>
+  <c r="BG29" i="2"/>
+  <c r="BC27" i="2"/>
+  <c r="BC29" i="2" s="1"/>
+  <c r="AZ12" i="2"/>
+  <c r="AZ4" i="2"/>
+  <c r="AY4" i="2"/>
+  <c r="AY12" i="2"/>
+  <c r="AX12" i="2"/>
+  <c r="AX4" i="2"/>
+  <c r="AW12" i="2"/>
+  <c r="AW4" i="2"/>
+  <c r="AV12" i="2"/>
+  <c r="AV4" i="2"/>
+  <c r="AU12" i="2"/>
+  <c r="AU4" i="2"/>
+  <c r="AT12" i="2"/>
+  <c r="AT4" i="2"/>
+  <c r="AS12" i="2"/>
+  <c r="AS4" i="2"/>
+  <c r="AR12" i="2"/>
+  <c r="AR4" i="2"/>
+  <c r="AQ12" i="2"/>
+  <c r="AQ4" i="2"/>
+  <c r="AP12" i="2"/>
+  <c r="AP4" i="2"/>
+  <c r="AO12" i="2"/>
+  <c r="AO27" i="2" s="1"/>
+  <c r="AO4" i="2"/>
+  <c r="AN12" i="2"/>
+  <c r="AN4" i="2"/>
+  <c r="AM6" i="2"/>
+  <c r="AM4" i="2" s="1"/>
+  <c r="AM12" i="2"/>
+  <c r="AK6" i="2"/>
+  <c r="AK4" i="2" s="1"/>
+  <c r="AG6" i="2"/>
+  <c r="AG4" i="2" s="1"/>
+  <c r="AL12" i="2"/>
+  <c r="AL4" i="2"/>
+  <c r="AK12" i="2"/>
+  <c r="AJ4" i="2"/>
+  <c r="AI12" i="2"/>
+  <c r="AI4" i="2"/>
+  <c r="AE12" i="2"/>
+  <c r="AE4" i="2"/>
+  <c r="AD4" i="2"/>
+  <c r="AD12" i="2"/>
+  <c r="AD29" i="2"/>
+  <c r="AC12" i="2"/>
+  <c r="AC4" i="2"/>
+  <c r="Y12" i="2"/>
+  <c r="Y6" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="U12" i="2"/>
+  <c r="U6" i="2"/>
+  <c r="U4" i="2" s="1"/>
+  <c r="Q12" i="2"/>
+  <c r="Q6" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="R6" i="2"/>
+  <c r="R4" i="2" s="1"/>
+  <c r="R12" i="2"/>
+  <c r="M12" i="2"/>
+  <c r="M6" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="I12" i="2"/>
+  <c r="I6" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="E12" i="2"/>
+  <c r="E6" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="G6" i="2"/>
+  <c r="G4" i="2" s="1"/>
+  <c r="G12" i="2"/>
+  <c r="F6" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="F12" i="2"/>
+  <c r="J6" i="2"/>
+  <c r="J4" i="2" s="1"/>
+  <c r="J12" i="2"/>
+  <c r="AB6" i="2"/>
+  <c r="AB4" i="2" s="1"/>
+  <c r="AB12" i="2"/>
+  <c r="AA12" i="2"/>
+  <c r="AA6" i="2"/>
+  <c r="AA4" i="2" s="1"/>
+  <c r="Z12" i="2"/>
+  <c r="Z6" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="K12" i="2"/>
+  <c r="H12" i="2"/>
+  <c r="L12" i="2"/>
+  <c r="N12" i="2"/>
+  <c r="O12" i="2"/>
+  <c r="P12" i="2"/>
+  <c r="S12" i="2"/>
+  <c r="T12" i="2"/>
+  <c r="V12" i="2"/>
+  <c r="W12" i="2"/>
+  <c r="X12" i="2"/>
+  <c r="H6" i="2"/>
+  <c r="H4" i="2" s="1"/>
+  <c r="K6" i="2"/>
+  <c r="K4" i="2" s="1"/>
+  <c r="L6" i="2"/>
+  <c r="L4" i="2" s="1"/>
+  <c r="N6" i="2"/>
+  <c r="N4" i="2" s="1"/>
+  <c r="O6" i="2"/>
+  <c r="O4" i="2" s="1"/>
+  <c r="P6" i="2"/>
+  <c r="P4" i="2" s="1"/>
+  <c r="S6" i="2"/>
+  <c r="S4" i="2" s="1"/>
+  <c r="T6" i="2"/>
+  <c r="T4" i="2" s="1"/>
+  <c r="V6" i="2"/>
+  <c r="V4" i="2" s="1"/>
+  <c r="W6" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="X6" i="2"/>
+  <c r="X4" i="2" s="1"/>
+  <c r="C12" i="2"/>
+  <c r="D12" i="2"/>
+  <c r="C6" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="D6" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="B12" i="2"/>
+  <c r="B6" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="AF12" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH4" i="2"/>
+  <c r="AJ12" i="2"/>
+  <c r="AX27" i="2" l="1"/>
+  <c r="AX29" i="2" s="1"/>
+  <c r="AZ27" i="2"/>
+  <c r="N27" i="2"/>
+  <c r="W27" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="AZ29" i="2"/>
+  <c r="V27" i="2"/>
+  <c r="O27" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="Z27" i="2"/>
+  <c r="Y27" i="2"/>
+  <c r="AE27" i="2"/>
+  <c r="N29" i="2"/>
+  <c r="AO29" i="2"/>
+  <c r="P27" i="2"/>
+  <c r="AA27" i="2"/>
+  <c r="AJ27" i="2"/>
+  <c r="X27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="R27" i="2"/>
+  <c r="AC27" i="2"/>
+  <c r="AI27" i="2"/>
+  <c r="AL27" i="2"/>
+  <c r="AS27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="AU27" i="2"/>
+  <c r="AP27" i="2"/>
+  <c r="AR27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="T27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="AM27" i="2"/>
+  <c r="S27" i="2"/>
+  <c r="M27" i="2"/>
+  <c r="AN27" i="2"/>
+  <c r="AW27" i="2"/>
+  <c r="AH27" i="2"/>
+  <c r="AF27" i="2"/>
+  <c r="U27" i="2"/>
+  <c r="AT27" i="2"/>
+  <c r="AV27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="AB27" i="2"/>
+  <c r="Q27" i="2"/>
+  <c r="AG27" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="AK27" i="2"/>
+  <c r="AQ27" i="2"/>
+  <c r="AY27" i="2"/>
+  <c r="E29" i="2" l="1"/>
+  <c r="D29" i="2"/>
+  <c r="AF29" i="2"/>
+  <c r="M29" i="2"/>
+  <c r="T29" i="2"/>
+  <c r="I29" i="2"/>
+  <c r="F29" i="2"/>
+  <c r="AC29" i="2"/>
+  <c r="AJ29" i="2"/>
+  <c r="Y29" i="2"/>
+  <c r="V29" i="2"/>
+  <c r="AY29" i="2"/>
+  <c r="AG29" i="2"/>
+  <c r="AV29" i="2"/>
+  <c r="AH29" i="2"/>
+  <c r="S29" i="2"/>
+  <c r="B29" i="2"/>
+  <c r="AR29" i="2"/>
+  <c r="AS29" i="2"/>
+  <c r="R29" i="2"/>
+  <c r="AA29" i="2"/>
+  <c r="Z29" i="2"/>
+  <c r="K29" i="2"/>
+  <c r="AQ29" i="2"/>
+  <c r="Q29" i="2"/>
+  <c r="AT29" i="2"/>
+  <c r="AW29" i="2"/>
+  <c r="AM29" i="2"/>
+  <c r="G29" i="2"/>
+  <c r="AP29" i="2"/>
+  <c r="AL29" i="2"/>
+  <c r="C29" i="2"/>
+  <c r="P29" i="2"/>
+  <c r="H29" i="2"/>
+  <c r="W29" i="2"/>
+  <c r="AK29" i="2"/>
+  <c r="AB29" i="2"/>
+  <c r="U29" i="2"/>
+  <c r="AN29" i="2"/>
+  <c r="L29" i="2"/>
+  <c r="J29" i="2"/>
+  <c r="AU29" i="2"/>
+  <c r="AI29" i="2"/>
+  <c r="X29" i="2"/>
+  <c r="AE29" i="2"/>
+  <c r="O29" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="179">
   <si>
     <t>Всего по отраслям</t>
   </si>
   <si>
     <t>Услуги по ведению домашнего хозяйства</t>
   </si>
   <si>
     <t>Прочие коммунальные, социальные и персональные услуги</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Государственное управление</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом, аренда и услуги потребителям</t>
   </si>
   <si>
     <t>Финансовая деятельность</t>
   </si>
   <si>
@@ -991,56 +1001,50 @@
     <t>Финансы, кредит, страхование</t>
   </si>
   <si>
     <t>Общественные объединения</t>
   </si>
   <si>
     <t>Прочие</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
-  </si>
-[...4 lines deleted...]
-    <t>a.ermagambetova@aspire.gov.kz, s.keldenov@aspire.gov.kz</t>
   </si>
   <si>
     <r>
       <t>9 месяцев 2025 года</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1 полугодие 2025 года</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
@@ -1226,72 +1230,93 @@
       <t xml:space="preserve">  Другие чистые налоги на производство</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 1 квартал 2026 года</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>a.ermagambetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ермагамбетова А.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="171" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="#,##0.0"/>
+    <numFmt numFmtId="171" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="177" formatCode="0.0"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1456,56 +1481,50 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
@@ -1603,210 +1622,210 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1824,175 +1843,175 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="171" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="6"/>
     <cellStyle name="Comma [0]_Book2" xfId="7"/>
     <cellStyle name="Comma_Book2" xfId="8"/>
     <cellStyle name="Comma0" xfId="9"/>
     <cellStyle name="Currency" xfId="10"/>
     <cellStyle name="Currency [0]_Book2" xfId="11"/>
     <cellStyle name="Currency_Book2" xfId="12"/>
     <cellStyle name="Currency0" xfId="13"/>
@@ -2116,84 +2135,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2325,67 +2346,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700946?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.keldenov@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700946?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="90"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B2" s="38">
         <v>111399</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="31" t="s">
         <v>97</v>
@@ -2393,203 +2414,203 @@
       <c r="B3" s="38" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
         <v>100</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51">
       <c r="A7" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="31" t="s">
         <v>103</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="31" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="31" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="41" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="31" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="33"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="31" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
         <v>109</v>
       </c>
-      <c r="B13" s="102" t="s">
+      <c r="B13" s="101" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18.75" customHeight="1">
       <c r="A14" s="106" t="s">
         <v>111</v>
       </c>
-      <c r="B14" s="105" t="s">
-        <v>172</v>
+      <c r="B14" s="104" t="s">
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18.75" customHeight="1">
       <c r="A15" s="107"/>
-      <c r="B15" s="105" t="s">
-        <v>173</v>
+      <c r="B15" s="104" t="s">
+        <v>171</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="18.75" customHeight="1">
       <c r="A16" s="108"/>
-      <c r="B16" s="105" t="s">
+      <c r="B16" s="104" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="34" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="91" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B18" s="103">
-        <v>46135</v>
+      <c r="B18" s="102">
+        <v>46203</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="103">
-        <v>46203</v>
+      <c r="B19" s="102">
+        <v>46237</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="31" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="31" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>159</v>
+        <v>178</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="31" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="89" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="31" t="s">
         <v>120</v>
       </c>
-      <c r="B23" s="101" t="s">
-        <v>160</v>
+      <c r="B23" s="105" t="s">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
-    <hyperlink ref="B23" r:id="rId4" display="s.keldenov@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="35" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="35" t="s">
         <v>123</v>
       </c>
     </row>
@@ -2615,51 +2636,51 @@
       <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="2"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="37" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="62.28515625" style="45" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="45" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="43" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
@@ -4164,51 +4185,51 @@
       <c r="L104" s="48"/>
       <c r="M104" s="48"/>
       <c r="N104" s="48"/>
       <c r="O104" s="48"/>
     </row>
     <row r="105" spans="10:15">
       <c r="J105" s="48"/>
       <c r="K105" s="48"/>
       <c r="L105" s="48"/>
       <c r="M105" s="48"/>
       <c r="N105" s="48"/>
       <c r="O105" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="59.42578125" style="65" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="65" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" style="65" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="85" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="85"/>
       <c r="C1" s="85"/>
       <c r="D1" s="85"/>
       <c r="E1" s="85"/>
       <c r="F1" s="85"/>
       <c r="G1" s="85"/>
       <c r="H1" s="85"/>
@@ -5199,51 +5220,51 @@
       <c r="N28" s="78"/>
     </row>
     <row r="29" spans="1:14">
       <c r="L29" s="77"/>
       <c r="M29" s="78"/>
       <c r="N29" s="78"/>
     </row>
     <row r="30" spans="1:14">
       <c r="L30" s="77"/>
       <c r="M30" s="78"/>
       <c r="N30" s="78"/>
     </row>
     <row r="31" spans="1:14">
       <c r="L31" s="77"/>
       <c r="M31" s="77"/>
       <c r="N31" s="77"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BR35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="82.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="3" customWidth="1"/>
     <col min="3" max="5" width="13.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="13" width="13.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="3" customWidth="1"/>
     <col min="17" max="17" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="3" customWidth="1"/>
@@ -5268,91 +5289,91 @@
     <col min="39" max="39" width="13.42578125" style="3" customWidth="1"/>
     <col min="40" max="41" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13.140625" style="3" customWidth="1"/>
     <col min="43" max="43" width="13.7109375" style="3" customWidth="1"/>
     <col min="44" max="45" width="12.7109375" style="3" customWidth="1"/>
     <col min="46" max="46" width="12.85546875" style="3" customWidth="1"/>
     <col min="47" max="47" width="13.7109375" style="3" customWidth="1"/>
     <col min="48" max="48" width="12.85546875" style="3" customWidth="1"/>
     <col min="49" max="49" width="15.5703125" style="3" customWidth="1"/>
     <col min="50" max="50" width="14.28515625" style="3" customWidth="1"/>
     <col min="51" max="51" width="14.42578125" style="3" customWidth="1"/>
     <col min="52" max="52" width="13.85546875" style="3" customWidth="1"/>
     <col min="53" max="53" width="15.42578125" style="3" customWidth="1"/>
     <col min="54" max="54" width="14.28515625" style="3" customWidth="1"/>
     <col min="55" max="55" width="14.42578125" style="3" customWidth="1"/>
     <col min="56" max="56" width="15.140625" style="3" customWidth="1"/>
     <col min="57" max="57" width="17.28515625" style="3" customWidth="1"/>
     <col min="58" max="58" width="14" style="3" customWidth="1"/>
     <col min="59" max="59" width="14.85546875" style="3" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="3" customWidth="1"/>
     <col min="61" max="61" width="13.28515625" style="3" customWidth="1"/>
     <col min="62" max="62" width="13.85546875" style="3" customWidth="1"/>
     <col min="63" max="63" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="3" customWidth="1"/>
     <col min="65" max="65" width="15.140625" style="3" customWidth="1"/>
-    <col min="66" max="72" width="13.140625" style="3" customWidth="1"/>
-    <col min="73" max="16384" width="9.140625" style="3"/>
+    <col min="66" max="89" width="14.28515625" style="3" customWidth="1"/>
+    <col min="90" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70">
       <c r="A1" s="110" t="s">
         <v>130</v>
       </c>
       <c r="B1" s="110"/>
       <c r="C1" s="110"/>
       <c r="D1" s="110"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:70">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="O2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="BC2" s="5"/>
-      <c r="BM2" s="5" t="s">
+      <c r="BN2" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:70" ht="40.5" customHeight="1">
       <c r="A3" s="98" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="99" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="99" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="99" t="s">
         <v>34</v>
       </c>
       <c r="E3" s="99" t="s">
         <v>55</v>
       </c>
       <c r="F3" s="99" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="99" t="s">
         <v>41</v>
       </c>
@@ -5458,99 +5479,102 @@
       <c r="AO3" s="99" t="s">
         <v>85</v>
       </c>
       <c r="AP3" s="99" t="s">
         <v>71</v>
       </c>
       <c r="AQ3" s="99" t="s">
         <v>72</v>
       </c>
       <c r="AR3" s="99" t="s">
         <v>73</v>
       </c>
       <c r="AS3" s="100" t="s">
         <v>86</v>
       </c>
       <c r="AT3" s="99" t="s">
         <v>80</v>
       </c>
       <c r="AU3" s="99" t="s">
         <v>81</v>
       </c>
       <c r="AV3" s="99" t="s">
         <v>82</v>
       </c>
       <c r="AW3" s="99" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="AX3" s="99" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="AY3" s="99" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="AZ3" s="99" t="s">
         <v>87</v>
       </c>
       <c r="BA3" s="100" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="BB3" s="99" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="BC3" s="99" t="s">
         <v>88</v>
       </c>
       <c r="BD3" s="99" t="s">
         <v>89</v>
       </c>
       <c r="BE3" s="100" t="s">
         <v>92</v>
       </c>
       <c r="BF3" s="99" t="s">
         <v>90</v>
       </c>
       <c r="BG3" s="99" t="s">
         <v>91</v>
       </c>
       <c r="BH3" s="99" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="BI3" s="99" t="s">
         <v>94</v>
       </c>
       <c r="BJ3" s="99" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="BK3" s="99" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="BL3" s="99" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="BM3" s="99" t="s">
-        <v>174</v>
+        <v>172</v>
+      </c>
+      <c r="BN3" s="99" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="4" spans="1:70" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>45413.2</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" ref="C4:Y4" si="0">C5+C6+C11</f>
         <v>93249.699999999983</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>145923</v>
       </c>
       <c r="E4" s="97">
         <f t="shared" si="0"/>
         <v>213566.69999999998</v>
       </c>
       <c r="F4" s="7">
         <f>F5+F6+F11</f>
         <v>50194.200000000004</v>
@@ -5662,51 +5686,51 @@
       <c r="AG4" s="9">
         <f t="shared" si="2"/>
         <v>442426.9</v>
       </c>
       <c r="AH4" s="9">
         <f t="shared" si="2"/>
         <v>108101.7</v>
       </c>
       <c r="AI4" s="9">
         <f t="shared" si="2"/>
         <v>217909.69999999998</v>
       </c>
       <c r="AJ4" s="9">
         <f t="shared" si="2"/>
         <v>328282.10000000003</v>
       </c>
       <c r="AK4" s="9">
         <f t="shared" si="2"/>
         <v>452159.39999999997</v>
       </c>
       <c r="AL4" s="9">
         <f t="shared" si="2"/>
         <v>112196.5</v>
       </c>
       <c r="AM4" s="9">
-        <f t="shared" ref="AM4:BL4" si="3">AM5+AM6+AM11</f>
+        <f t="shared" ref="AM4:BN4" si="3">AM5+AM6+AM11</f>
         <v>229901.50000000003</v>
       </c>
       <c r="AN4" s="9">
         <f t="shared" si="3"/>
         <v>352021</v>
       </c>
       <c r="AO4" s="9">
         <f t="shared" si="3"/>
         <v>531290.5</v>
       </c>
       <c r="AP4" s="9">
         <f t="shared" si="3"/>
         <v>108847.3</v>
       </c>
       <c r="AQ4" s="9">
         <f t="shared" si="3"/>
         <v>221561.09999999998</v>
       </c>
       <c r="AR4" s="9">
         <f t="shared" si="3"/>
         <v>340103</v>
       </c>
       <c r="AS4" s="7">
         <f t="shared" si="3"/>
         <v>976551.1</v>
@@ -5765,53 +5789,57 @@
       <c r="BG4" s="7">
         <f t="shared" si="3"/>
         <v>472631.7</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="3"/>
         <v>720052.5</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="3"/>
         <v>421469.19999999995</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="3"/>
         <v>314771.8</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="3"/>
         <v>558532.10000000009</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="3"/>
         <v>856927.09999999986</v>
       </c>
       <c r="BM4" s="7">
-        <v>622079.69999999995</v>
-[...1 lines deleted...]
-      <c r="BN4" s="29"/>
+        <f t="shared" si="3"/>
+        <v>622079.70000000007</v>
+      </c>
+      <c r="BN4" s="7">
+        <f t="shared" si="3"/>
+        <v>330057.59999999992</v>
+      </c>
       <c r="BO4" s="29"/>
       <c r="BP4" s="29"/>
       <c r="BQ4" s="29"/>
       <c r="BR4" s="29"/>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>218.7</v>
       </c>
       <c r="C5" s="12">
         <v>451.5</v>
       </c>
       <c r="D5" s="12">
         <v>706.5</v>
       </c>
       <c r="E5" s="13">
         <v>1033.9000000000001</v>
       </c>
       <c r="F5" s="12">
         <v>265.39999999999998</v>
       </c>
       <c r="G5" s="14">
@@ -5969,51 +5997,55 @@
       </c>
       <c r="BF5" s="14">
         <v>4113.8999999999996</v>
       </c>
       <c r="BG5" s="14">
         <v>9656.5</v>
       </c>
       <c r="BH5" s="14">
         <v>17307.2</v>
       </c>
       <c r="BI5" s="14">
         <v>-290977.59999999998</v>
       </c>
       <c r="BJ5" s="14">
         <v>4474.3</v>
       </c>
       <c r="BK5" s="14">
         <v>10143.299999999999</v>
       </c>
       <c r="BL5" s="14">
         <v>18855.2</v>
       </c>
       <c r="BM5" s="14">
         <v>-259827.9</v>
       </c>
-      <c r="BN5" s="29"/>
+      <c r="BN5" s="12">
+        <v>4844.3</v>
+      </c>
+      <c r="BO5" s="29"/>
+      <c r="BP5" s="29"/>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="12">
         <f>SUM(B7:B10)</f>
         <v>44042.6</v>
       </c>
       <c r="C6" s="12">
         <f t="shared" ref="C6:X6" si="4">SUM(C7:C10)</f>
         <v>90419.999999999985</v>
       </c>
       <c r="D6" s="12">
         <f t="shared" si="4"/>
         <v>139964.9</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
         <v>204846.8</v>
       </c>
       <c r="F6" s="12">
         <f t="shared" si="4"/>
         <v>48623.200000000004</v>
       </c>
@@ -6159,99 +6191,105 @@
       <c r="AS6" s="15">
         <v>946986.1</v>
       </c>
       <c r="AT6" s="17">
         <v>126622.9</v>
       </c>
       <c r="AU6" s="17">
         <v>258156.4</v>
       </c>
       <c r="AV6" s="17">
         <v>371878.1</v>
       </c>
       <c r="AW6" s="14">
         <v>494616.2</v>
       </c>
       <c r="AX6" s="14">
         <v>140952.70000000001</v>
       </c>
       <c r="AY6" s="14">
         <v>263271.09999999998</v>
       </c>
       <c r="AZ6" s="14">
         <v>405603.7</v>
       </c>
       <c r="BA6" s="13">
-        <f t="shared" ref="BA6:BL6" si="5">BA7+BA8+BA9+BA10</f>
+        <f t="shared" ref="BA6:BN6" si="5">BA7+BA8+BA9+BA10</f>
         <v>527797</v>
       </c>
       <c r="BB6" s="13">
         <f t="shared" si="5"/>
         <v>156116.5</v>
       </c>
       <c r="BC6" s="13">
         <f t="shared" si="5"/>
         <v>317137.3</v>
       </c>
       <c r="BD6" s="13">
         <f t="shared" si="5"/>
         <v>491511.4</v>
       </c>
       <c r="BE6" s="14">
         <v>428099.1</v>
       </c>
       <c r="BF6" s="14">
         <f t="shared" si="5"/>
         <v>229356.79999999999</v>
       </c>
       <c r="BG6" s="14">
         <f t="shared" si="5"/>
         <v>409068.10000000003</v>
       </c>
       <c r="BH6" s="14">
         <f t="shared" si="5"/>
         <v>604030.70000000007</v>
       </c>
       <c r="BI6" s="14">
         <v>595278.69999999995</v>
       </c>
       <c r="BJ6" s="14">
         <f t="shared" si="5"/>
         <v>275007</v>
       </c>
       <c r="BK6" s="14">
         <f t="shared" si="5"/>
         <v>483263.70000000007</v>
       </c>
       <c r="BL6" s="14">
         <f t="shared" si="5"/>
         <v>724891.79999999993</v>
       </c>
       <c r="BM6" s="14">
-        <v>740812.7</v>
-[...1 lines deleted...]
-      <c r="BN6" s="29"/>
+        <f t="shared" si="5"/>
+        <v>740812.70000000007</v>
+      </c>
+      <c r="BN6" s="14">
+        <f t="shared" si="5"/>
+        <v>287868.19999999995</v>
+      </c>
+      <c r="BO6" s="29"/>
+      <c r="BP6" s="29"/>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="11">
         <v>33677.4</v>
       </c>
       <c r="C7" s="12">
         <v>69526.899999999994</v>
       </c>
       <c r="D7" s="12">
         <v>107669.9</v>
       </c>
       <c r="E7" s="13">
         <v>157581.29999999999</v>
       </c>
       <c r="F7" s="12">
         <v>37982.6</v>
       </c>
       <c r="G7" s="14">
         <v>81421</v>
       </c>
       <c r="H7" s="14">
         <v>121580.1</v>
@@ -6405,51 +6443,55 @@
       </c>
       <c r="BF7" s="14">
         <v>122944.7</v>
       </c>
       <c r="BG7" s="14">
         <v>219596.6</v>
       </c>
       <c r="BH7" s="14">
         <v>314636.7</v>
       </c>
       <c r="BI7" s="14">
         <v>437302.5</v>
       </c>
       <c r="BJ7" s="14">
         <v>149456.6</v>
       </c>
       <c r="BK7" s="14">
         <v>260075.7</v>
       </c>
       <c r="BL7" s="14">
         <v>382950.6</v>
       </c>
       <c r="BM7" s="14">
         <v>547124.80000000005</v>
       </c>
-      <c r="BN7" s="29"/>
+      <c r="BN7" s="12">
+        <v>150056.29999999999</v>
+      </c>
+      <c r="BO7" s="29"/>
+      <c r="BP7" s="29"/>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="11">
         <v>8469.5</v>
       </c>
       <c r="C8" s="12">
         <v>16979.400000000001</v>
       </c>
       <c r="D8" s="12">
         <v>26270.6</v>
       </c>
       <c r="E8" s="13">
         <v>38448.400000000001</v>
       </c>
       <c r="F8" s="12">
         <v>8496.7000000000007</v>
       </c>
       <c r="G8" s="14">
         <v>18060.3</v>
       </c>
       <c r="H8" s="14">
         <v>26964</v>
@@ -6603,51 +6645,55 @@
       </c>
       <c r="BF8" s="14">
         <v>72136.800000000003</v>
       </c>
       <c r="BG8" s="14">
         <v>131779.70000000001</v>
       </c>
       <c r="BH8" s="14">
         <v>199186.1</v>
       </c>
       <c r="BI8" s="14">
         <v>91520.9</v>
       </c>
       <c r="BJ8" s="14">
         <v>87899.8</v>
       </c>
       <c r="BK8" s="14">
         <v>157149.6</v>
       </c>
       <c r="BL8" s="14">
         <v>236163.8</v>
       </c>
       <c r="BM8" s="14">
         <v>115941.4</v>
       </c>
-      <c r="BN8" s="29"/>
+      <c r="BN8" s="12">
+        <v>94011.7</v>
+      </c>
+      <c r="BO8" s="29"/>
+      <c r="BP8" s="29"/>
     </row>
     <row r="9" spans="1:70" ht="25.5">
       <c r="A9" s="19" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="11">
         <v>1586.2</v>
       </c>
       <c r="C9" s="12">
         <v>3274.7</v>
       </c>
       <c r="D9" s="12">
         <v>5024.3999999999996</v>
       </c>
       <c r="E9" s="13">
         <v>7353.6</v>
       </c>
       <c r="F9" s="12">
         <v>1795</v>
       </c>
       <c r="G9" s="14">
         <v>3847.7</v>
       </c>
       <c r="H9" s="14">
         <v>5744.7</v>
@@ -6801,51 +6847,55 @@
       </c>
       <c r="BF9" s="14">
         <v>27560.5</v>
       </c>
       <c r="BG9" s="14">
         <v>48786.3</v>
       </c>
       <c r="BH9" s="14">
         <v>77166.8</v>
       </c>
       <c r="BI9" s="14">
         <v>50707.6</v>
       </c>
       <c r="BJ9" s="14">
         <v>30041.1</v>
       </c>
       <c r="BK9" s="14">
         <v>56422.7</v>
       </c>
       <c r="BL9" s="14">
         <v>91574.399999999994</v>
       </c>
       <c r="BM9" s="14">
         <v>60066.7</v>
       </c>
-      <c r="BN9" s="29"/>
+      <c r="BN9" s="12">
+        <v>35095.599999999999</v>
+      </c>
+      <c r="BO9" s="29"/>
+      <c r="BP9" s="29"/>
     </row>
     <row r="10" spans="1:70" ht="25.5">
       <c r="A10" s="19" t="s">
         <v>95</v>
       </c>
       <c r="B10" s="11">
         <v>309.5</v>
       </c>
       <c r="C10" s="12">
         <v>639</v>
       </c>
       <c r="D10" s="12">
         <v>1000</v>
       </c>
       <c r="E10" s="13">
         <v>1463.5</v>
       </c>
       <c r="F10" s="12">
         <v>348.9</v>
       </c>
       <c r="G10" s="14">
         <v>747.8</v>
       </c>
       <c r="H10" s="14">
         <v>1117.2</v>
@@ -6999,51 +7049,55 @@
       </c>
       <c r="BF10" s="14">
         <v>6714.8</v>
       </c>
       <c r="BG10" s="14">
         <v>8905.5</v>
       </c>
       <c r="BH10" s="14">
         <v>13041.1</v>
       </c>
       <c r="BI10" s="14">
         <v>15747.7</v>
       </c>
       <c r="BJ10" s="14">
         <v>7609.5</v>
       </c>
       <c r="BK10" s="14">
         <v>9615.7000000000007</v>
       </c>
       <c r="BL10" s="14">
         <v>14203</v>
       </c>
       <c r="BM10" s="14">
         <v>17679.8</v>
       </c>
-      <c r="BN10" s="29"/>
+      <c r="BN10" s="12">
+        <v>8704.6</v>
+      </c>
+      <c r="BO10" s="29"/>
+      <c r="BP10" s="29"/>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="11">
         <v>1151.9000000000001</v>
       </c>
       <c r="C11" s="12">
         <v>2378.1999999999998</v>
       </c>
       <c r="D11" s="12">
         <v>5251.6</v>
       </c>
       <c r="E11" s="13">
         <v>7686</v>
       </c>
       <c r="F11" s="12">
         <v>1305.5999999999999</v>
       </c>
       <c r="G11" s="14">
         <v>2798.7</v>
       </c>
       <c r="H11" s="14">
         <v>4179</v>
@@ -7197,51 +7251,55 @@
       </c>
       <c r="BF11" s="14">
         <v>29486.2</v>
       </c>
       <c r="BG11" s="14">
         <v>53907.1</v>
       </c>
       <c r="BH11" s="14">
         <v>98714.6</v>
       </c>
       <c r="BI11" s="14">
         <v>117168.1</v>
       </c>
       <c r="BJ11" s="14">
         <v>35290.5</v>
       </c>
       <c r="BK11" s="14">
         <v>65125.1</v>
       </c>
       <c r="BL11" s="14">
         <v>113180.1</v>
       </c>
       <c r="BM11" s="14">
         <v>141094.9</v>
       </c>
-      <c r="BN11" s="29"/>
+      <c r="BN11" s="12">
+        <v>37345.1</v>
+      </c>
+      <c r="BO11" s="29"/>
+      <c r="BP11" s="29"/>
     </row>
     <row r="12" spans="1:70" s="4" customFormat="1">
       <c r="A12" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="21">
         <f>SUM(B13:B26)</f>
         <v>15310.900000000001</v>
       </c>
       <c r="C12" s="21">
         <f>SUM(C13:C26)</f>
         <v>31609.299999999996</v>
       </c>
       <c r="D12" s="21">
         <f>SUM(D13:D26)</f>
         <v>49463.899999999994</v>
       </c>
       <c r="E12" s="22">
         <f>SUM(E13:E26)</f>
         <v>71391.5</v>
       </c>
       <c r="F12" s="21">
         <f>SUM(F13:F26)</f>
         <v>17874.899999999998</v>
       </c>
@@ -7376,51 +7434,51 @@
       <c r="AM12" s="8">
         <f t="shared" ref="AM12:AR12" si="9">SUM(AM13:AM26)</f>
         <v>80755.199999999997</v>
       </c>
       <c r="AN12" s="8">
         <f t="shared" si="9"/>
         <v>125703.2</v>
       </c>
       <c r="AO12" s="8">
         <f t="shared" si="9"/>
         <v>189890.59999999998</v>
       </c>
       <c r="AP12" s="8">
         <f t="shared" si="9"/>
         <v>38233.400000000009</v>
       </c>
       <c r="AQ12" s="8">
         <f t="shared" si="9"/>
         <v>77825.700000000012</v>
       </c>
       <c r="AR12" s="8">
         <f t="shared" si="9"/>
         <v>119464.5</v>
       </c>
       <c r="AS12" s="21">
-        <f t="shared" ref="AS12:BL12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
+        <f t="shared" ref="AS12:BN12" si="10">AS13+AS14+AS15+AS16+AS17+AS18+AS19+AS20+AS21+AS22+AS23+AS24+AS25+AS26</f>
         <v>344317</v>
       </c>
       <c r="AT12" s="21">
         <f t="shared" si="10"/>
         <v>45909.7</v>
       </c>
       <c r="AU12" s="21">
         <f t="shared" si="10"/>
         <v>93599.799999999988</v>
       </c>
       <c r="AV12" s="21">
         <f t="shared" si="10"/>
         <v>134831.70000000001</v>
       </c>
       <c r="AW12" s="21">
         <f t="shared" si="10"/>
         <v>723107.60000000009</v>
       </c>
       <c r="AX12" s="21">
         <f t="shared" si="10"/>
         <v>186973.7</v>
       </c>
       <c r="AY12" s="21">
         <f t="shared" si="10"/>
         <v>410128.9</v>
@@ -7455,53 +7513,59 @@
       <c r="BG12" s="21">
         <f t="shared" si="10"/>
         <v>606798.6</v>
       </c>
       <c r="BH12" s="21">
         <f t="shared" si="10"/>
         <v>957427.40000000014</v>
       </c>
       <c r="BI12" s="21">
         <f t="shared" si="10"/>
         <v>1162146.8999999999</v>
       </c>
       <c r="BJ12" s="21">
         <f t="shared" si="10"/>
         <v>363166.1</v>
       </c>
       <c r="BK12" s="21">
         <f t="shared" si="10"/>
         <v>719042.4</v>
       </c>
       <c r="BL12" s="21">
         <f t="shared" si="10"/>
         <v>1115380.4000000001</v>
       </c>
       <c r="BM12" s="21">
-        <v>1362542.1</v>
-[...1 lines deleted...]
-      <c r="BN12" s="29"/>
+        <f t="shared" si="10"/>
+        <v>1362542.0999999996</v>
+      </c>
+      <c r="BN12" s="21">
+        <f t="shared" si="10"/>
+        <v>347070.7</v>
+      </c>
+      <c r="BO12" s="29"/>
+      <c r="BP12" s="29"/>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="11">
         <v>2077.1</v>
       </c>
       <c r="C13" s="12">
         <v>4288.3999999999996</v>
       </c>
       <c r="D13" s="12">
         <v>6710.4</v>
       </c>
       <c r="E13" s="13">
         <v>9821.1</v>
       </c>
       <c r="F13" s="12">
         <v>2350.4</v>
       </c>
       <c r="G13" s="14">
         <v>5038.3999999999996</v>
       </c>
       <c r="H13" s="14">
         <v>7523.9</v>
@@ -7655,51 +7719,55 @@
       </c>
       <c r="BF13" s="14">
         <v>46790.7</v>
       </c>
       <c r="BG13" s="14">
         <v>77865.3</v>
       </c>
       <c r="BH13" s="14">
         <v>169813.2</v>
       </c>
       <c r="BI13" s="14">
         <v>204891.4</v>
       </c>
       <c r="BJ13" s="14">
         <v>55920.1</v>
       </c>
       <c r="BK13" s="14">
         <v>104588</v>
       </c>
       <c r="BL13" s="14">
         <v>222567</v>
       </c>
       <c r="BM13" s="14">
         <v>239159.4</v>
       </c>
-      <c r="BN13" s="29"/>
+      <c r="BN13" s="12">
+        <v>55963.3</v>
+      </c>
+      <c r="BO13" s="29"/>
+      <c r="BP13" s="29"/>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="11">
         <v>4743.1000000000004</v>
       </c>
       <c r="C14" s="12">
         <v>9792.2999999999993</v>
       </c>
       <c r="D14" s="12">
         <v>15323.6</v>
       </c>
       <c r="E14" s="13">
         <v>22427</v>
       </c>
       <c r="F14" s="12">
         <v>5801.6</v>
       </c>
       <c r="G14" s="14">
         <v>12436.5</v>
       </c>
       <c r="H14" s="14">
         <v>18569</v>
@@ -7853,51 +7921,55 @@
       </c>
       <c r="BF14" s="14">
         <v>58420.5</v>
       </c>
       <c r="BG14" s="14">
         <v>99624.9</v>
       </c>
       <c r="BH14" s="14">
         <v>166227.5</v>
       </c>
       <c r="BI14" s="14">
         <v>209962.8</v>
       </c>
       <c r="BJ14" s="14">
         <v>69153.2</v>
       </c>
       <c r="BK14" s="14">
         <v>124703.1</v>
       </c>
       <c r="BL14" s="14">
         <v>201594.1</v>
       </c>
       <c r="BM14" s="14">
         <v>264151.7</v>
       </c>
-      <c r="BN14" s="29"/>
+      <c r="BN14" s="12">
+        <v>69416.3</v>
+      </c>
+      <c r="BO14" s="29"/>
+      <c r="BP14" s="29"/>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="11">
         <v>232.8</v>
       </c>
       <c r="C15" s="12">
         <v>480.7</v>
       </c>
       <c r="D15" s="12">
         <v>752.2</v>
       </c>
       <c r="E15" s="13">
         <v>1100.9000000000001</v>
       </c>
       <c r="F15" s="12">
         <v>263.8</v>
       </c>
       <c r="G15" s="14">
         <v>641.79999999999995</v>
       </c>
       <c r="H15" s="14">
         <v>958.2</v>
@@ -8051,51 +8123,55 @@
       </c>
       <c r="BF15" s="14">
         <v>6977.4</v>
       </c>
       <c r="BG15" s="14">
         <v>15462.9</v>
       </c>
       <c r="BH15" s="14">
         <v>21097.5</v>
       </c>
       <c r="BI15" s="14">
         <v>20485</v>
       </c>
       <c r="BJ15" s="14">
         <v>8109.3</v>
       </c>
       <c r="BK15" s="14">
         <v>17933.400000000001</v>
       </c>
       <c r="BL15" s="14">
         <v>26209.7</v>
       </c>
       <c r="BM15" s="14">
         <v>24315</v>
       </c>
-      <c r="BN15" s="29"/>
+      <c r="BN15" s="12">
+        <v>8125.9</v>
+      </c>
+      <c r="BO15" s="29"/>
+      <c r="BP15" s="29"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>1361.7</v>
       </c>
       <c r="C16" s="12">
         <v>2811.2</v>
       </c>
       <c r="D16" s="12">
         <v>4399.1000000000004</v>
       </c>
       <c r="E16" s="13">
         <v>6438.4</v>
       </c>
       <c r="F16" s="12">
         <v>1634</v>
       </c>
       <c r="G16" s="14">
         <v>3502.5</v>
       </c>
       <c r="H16" s="14">
         <v>5230.8</v>
@@ -8249,53 +8325,57 @@
       </c>
       <c r="BF16" s="14">
         <v>16085.2</v>
       </c>
       <c r="BG16" s="14">
         <v>29068.5</v>
       </c>
       <c r="BH16" s="14">
         <v>46881.599999999999</v>
       </c>
       <c r="BI16" s="14">
         <v>65682.100000000006</v>
       </c>
       <c r="BJ16" s="14">
         <v>19653.400000000001</v>
       </c>
       <c r="BK16" s="14">
         <v>38003.800000000003</v>
       </c>
       <c r="BL16" s="14">
         <v>52449.7</v>
       </c>
       <c r="BM16" s="14">
         <v>81704.2</v>
       </c>
-      <c r="BN16" s="29"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:66">
+      <c r="BN16" s="12">
+        <v>20868.900000000001</v>
+      </c>
+      <c r="BO16" s="29"/>
+      <c r="BP16" s="29"/>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>1735.8</v>
       </c>
       <c r="C17" s="12">
         <v>3583.5</v>
       </c>
       <c r="D17" s="12">
         <v>5607.7</v>
       </c>
       <c r="E17" s="13">
         <v>8207.2000000000007</v>
       </c>
       <c r="F17" s="12">
         <v>1948.9</v>
       </c>
       <c r="G17" s="14">
         <v>4177.5</v>
       </c>
       <c r="H17" s="14">
         <v>6238</v>
       </c>
       <c r="I17" s="15">
@@ -8447,53 +8527,57 @@
       </c>
       <c r="BF17" s="14">
         <v>18823.3</v>
       </c>
       <c r="BG17" s="14">
         <v>46250.7</v>
       </c>
       <c r="BH17" s="14">
         <v>63833.2</v>
       </c>
       <c r="BI17" s="14">
         <v>92463.1</v>
       </c>
       <c r="BJ17" s="14">
         <v>24024</v>
       </c>
       <c r="BK17" s="14">
         <v>57907.1</v>
       </c>
       <c r="BL17" s="14">
         <v>77637.100000000006</v>
       </c>
       <c r="BM17" s="14">
         <v>114069.6</v>
       </c>
-      <c r="BN17" s="29"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:66">
+      <c r="BN17" s="12">
+        <v>24210.799999999999</v>
+      </c>
+      <c r="BO17" s="29"/>
+      <c r="BP17" s="29"/>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>2174</v>
       </c>
       <c r="C18" s="12">
         <v>4488.3</v>
       </c>
       <c r="D18" s="12">
         <v>7023.5</v>
       </c>
       <c r="E18" s="13">
         <v>10279.4</v>
       </c>
       <c r="F18" s="12">
         <v>2470.9</v>
       </c>
       <c r="G18" s="14">
         <v>5296.8</v>
       </c>
       <c r="H18" s="14">
         <v>7909.3</v>
       </c>
       <c r="I18" s="15">
@@ -8645,53 +8729,57 @@
       </c>
       <c r="BF18" s="14">
         <v>16568.7</v>
       </c>
       <c r="BG18" s="14">
         <v>36323.1</v>
       </c>
       <c r="BH18" s="14">
         <v>58056.3</v>
       </c>
       <c r="BI18" s="14">
         <v>28711.5</v>
       </c>
       <c r="BJ18" s="14">
         <v>19721.7</v>
       </c>
       <c r="BK18" s="14">
         <v>42288.4</v>
       </c>
       <c r="BL18" s="14">
         <v>63842.400000000001</v>
       </c>
       <c r="BM18" s="14">
         <v>37900.800000000003</v>
       </c>
-      <c r="BN18" s="29"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:66">
+      <c r="BN18" s="12">
+        <v>20851.2</v>
+      </c>
+      <c r="BO18" s="29"/>
+      <c r="BP18" s="29"/>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>1505.7</v>
       </c>
       <c r="C19" s="12">
         <v>3108.5</v>
       </c>
       <c r="D19" s="12">
         <v>4864.5</v>
       </c>
       <c r="E19" s="13">
         <v>7119.3</v>
       </c>
       <c r="F19" s="12">
         <v>1735.7</v>
       </c>
       <c r="G19" s="14">
         <v>3720.8</v>
       </c>
       <c r="H19" s="14">
         <v>5555.3</v>
       </c>
       <c r="I19" s="15">
@@ -8843,53 +8931,57 @@
       </c>
       <c r="BF19" s="14">
         <v>19737.7</v>
       </c>
       <c r="BG19" s="14">
         <v>47990.3</v>
       </c>
       <c r="BH19" s="14">
         <v>73340.3</v>
       </c>
       <c r="BI19" s="14">
         <v>96682.3</v>
       </c>
       <c r="BJ19" s="14">
         <v>23162.6</v>
       </c>
       <c r="BK19" s="14">
         <v>49455</v>
       </c>
       <c r="BL19" s="14">
         <v>78714.3</v>
       </c>
       <c r="BM19" s="14">
         <v>113013.7</v>
       </c>
-      <c r="BN19" s="29"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:66">
+      <c r="BN19" s="12">
+        <v>22733.1</v>
+      </c>
+      <c r="BO19" s="29"/>
+      <c r="BP19" s="29"/>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>740.5</v>
       </c>
       <c r="C20" s="12">
         <v>1528.8</v>
       </c>
       <c r="D20" s="12">
         <v>2392.4</v>
       </c>
       <c r="E20" s="13">
         <v>3501.3</v>
       </c>
       <c r="F20" s="12">
         <v>830.4</v>
       </c>
       <c r="G20" s="14">
         <v>1780.1</v>
       </c>
       <c r="H20" s="14">
         <v>2659</v>
       </c>
       <c r="I20" s="15">
@@ -9041,53 +9133,57 @@
       </c>
       <c r="BF20" s="14">
         <v>19156.2</v>
       </c>
       <c r="BG20" s="14">
         <v>39755.1</v>
       </c>
       <c r="BH20" s="14">
         <v>56656.3</v>
       </c>
       <c r="BI20" s="14">
         <v>80711.7</v>
       </c>
       <c r="BJ20" s="14">
         <v>21704.1</v>
       </c>
       <c r="BK20" s="14">
         <v>45012.4</v>
       </c>
       <c r="BL20" s="14">
         <v>59600.2</v>
       </c>
       <c r="BM20" s="14">
         <v>92070.7</v>
       </c>
-      <c r="BN20" s="29"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:66">
+      <c r="BN20" s="12">
+        <v>20744</v>
+      </c>
+      <c r="BO20" s="29"/>
+      <c r="BP20" s="29"/>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="12">
         <v>163.30000000000001</v>
       </c>
       <c r="D21" s="12">
         <v>255.5</v>
       </c>
       <c r="E21" s="13">
         <v>84</v>
       </c>
       <c r="F21" s="12">
         <v>88.7</v>
       </c>
       <c r="G21" s="14">
         <v>190.1</v>
       </c>
       <c r="H21" s="14">
         <v>283.10000000000002</v>
       </c>
       <c r="I21" s="15">
@@ -9239,53 +9335,57 @@
       </c>
       <c r="BF21" s="14">
         <v>11498.2</v>
       </c>
       <c r="BG21" s="14">
         <v>23618.7</v>
       </c>
       <c r="BH21" s="14">
         <v>34273.4</v>
       </c>
       <c r="BI21" s="14">
         <v>51508.6</v>
       </c>
       <c r="BJ21" s="14">
         <v>13926.8</v>
       </c>
       <c r="BK21" s="14">
         <v>26903.599999999999</v>
       </c>
       <c r="BL21" s="14">
         <v>39125.699999999997</v>
       </c>
       <c r="BM21" s="14">
         <v>58067.199999999997</v>
       </c>
-      <c r="BN21" s="29"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:66">
+      <c r="BN21" s="12">
+        <v>13646.9</v>
+      </c>
+      <c r="BO21" s="29"/>
+      <c r="BP21" s="29"/>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="11">
         <v>222.1</v>
       </c>
       <c r="C22" s="12">
         <v>458.5</v>
       </c>
       <c r="D22" s="12">
         <v>717.5</v>
       </c>
       <c r="E22" s="13">
         <v>1050.2</v>
       </c>
       <c r="F22" s="12">
         <v>249.1</v>
       </c>
       <c r="G22" s="14">
         <v>534.1</v>
       </c>
       <c r="H22" s="14">
         <v>797</v>
       </c>
       <c r="I22" s="15">
@@ -9437,53 +9537,57 @@
       </c>
       <c r="BF22" s="14">
         <v>50883</v>
       </c>
       <c r="BG22" s="14">
         <v>93294.9</v>
       </c>
       <c r="BH22" s="14">
         <v>146197.6</v>
       </c>
       <c r="BI22" s="14">
         <v>162544.1</v>
       </c>
       <c r="BJ22" s="14">
         <v>56906.6</v>
       </c>
       <c r="BK22" s="14">
         <v>100857.60000000001</v>
       </c>
       <c r="BL22" s="14">
         <v>158342.29999999999</v>
       </c>
       <c r="BM22" s="14">
         <v>176067.4</v>
       </c>
-      <c r="BN22" s="29"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:66">
+      <c r="BN22" s="12">
+        <v>55364.9</v>
+      </c>
+      <c r="BO22" s="29"/>
+      <c r="BP22" s="29"/>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="11">
         <v>168</v>
       </c>
       <c r="C23" s="12">
         <v>346.8</v>
       </c>
       <c r="D23" s="12">
         <v>542.70000000000005</v>
       </c>
       <c r="E23" s="13">
         <v>82.5</v>
       </c>
       <c r="F23" s="12">
         <v>193.3</v>
       </c>
       <c r="G23" s="14">
         <v>414.5</v>
       </c>
       <c r="H23" s="14">
         <v>618.5</v>
       </c>
       <c r="I23" s="15">
@@ -9635,53 +9739,57 @@
       </c>
       <c r="BF23" s="14">
         <v>28802.799999999999</v>
       </c>
       <c r="BG23" s="14">
         <v>65354.5</v>
       </c>
       <c r="BH23" s="14">
         <v>81676.399999999994</v>
       </c>
       <c r="BI23" s="14">
         <v>83714.399999999994</v>
       </c>
       <c r="BJ23" s="14">
         <v>35847.800000000003</v>
       </c>
       <c r="BK23" s="14">
         <v>74644</v>
       </c>
       <c r="BL23" s="14">
         <v>90732</v>
       </c>
       <c r="BM23" s="14">
         <v>87145</v>
       </c>
-      <c r="BN23" s="29"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:66">
+      <c r="BN23" s="12">
+        <v>20157.400000000001</v>
+      </c>
+      <c r="BO23" s="29"/>
+      <c r="BP23" s="29"/>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="11">
         <v>62.8</v>
       </c>
       <c r="C24" s="12">
         <v>129.69999999999999</v>
       </c>
       <c r="D24" s="12">
         <v>203</v>
       </c>
       <c r="E24" s="13">
         <v>297</v>
       </c>
       <c r="F24" s="12">
         <v>74.8</v>
       </c>
       <c r="G24" s="14">
         <v>160.69999999999999</v>
       </c>
       <c r="H24" s="14">
         <v>239.5</v>
       </c>
       <c r="I24" s="15">
@@ -9833,53 +9941,57 @@
       </c>
       <c r="BF24" s="14">
         <v>5628.8</v>
       </c>
       <c r="BG24" s="14">
         <v>12565.9</v>
       </c>
       <c r="BH24" s="14">
         <v>15540.9</v>
       </c>
       <c r="BI24" s="14">
         <v>28308.6</v>
       </c>
       <c r="BJ24" s="14">
         <v>6764.2</v>
       </c>
       <c r="BK24" s="14">
         <v>15491.6</v>
       </c>
       <c r="BL24" s="14">
         <v>18248.099999999999</v>
       </c>
       <c r="BM24" s="14">
         <v>32426.2</v>
       </c>
-      <c r="BN24" s="29"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:66">
+      <c r="BN24" s="12">
+        <v>6894.3</v>
+      </c>
+      <c r="BO24" s="29"/>
+      <c r="BP24" s="29"/>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B25" s="11">
         <v>199.2</v>
       </c>
       <c r="C25" s="12">
         <v>411.3</v>
       </c>
       <c r="D25" s="12">
         <v>643.6</v>
       </c>
       <c r="E25" s="13">
         <v>942</v>
       </c>
       <c r="F25" s="12">
         <v>223.6</v>
       </c>
       <c r="G25" s="14">
         <v>479.2</v>
       </c>
       <c r="H25" s="14">
         <v>716.5</v>
       </c>
       <c r="I25" s="15">
@@ -10031,53 +10143,57 @@
       </c>
       <c r="BF25" s="14">
         <v>7512.1</v>
       </c>
       <c r="BG25" s="14">
         <v>19623.8</v>
       </c>
       <c r="BH25" s="14">
         <v>23833.200000000001</v>
       </c>
       <c r="BI25" s="14">
         <v>36481.300000000003</v>
       </c>
       <c r="BJ25" s="14">
         <v>8272.2999999999993</v>
       </c>
       <c r="BK25" s="14">
         <v>21254.400000000001</v>
       </c>
       <c r="BL25" s="14">
         <v>26317.8</v>
       </c>
       <c r="BM25" s="14">
         <v>42451.199999999997</v>
       </c>
-      <c r="BN25" s="29"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:66" ht="25.5">
+      <c r="BN25" s="12">
+        <v>8093.7</v>
+      </c>
+      <c r="BO25" s="29"/>
+      <c r="BP25" s="29"/>
+    </row>
+    <row r="26" spans="1:68" ht="25.5">
       <c r="A26" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="11">
         <v>9</v>
       </c>
       <c r="C26" s="12">
         <v>18</v>
       </c>
       <c r="D26" s="12">
         <v>28.2</v>
       </c>
       <c r="E26" s="13">
         <v>41.2</v>
       </c>
       <c r="F26" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="G26" s="14">
         <v>20.9</v>
       </c>
       <c r="H26" s="14">
         <v>30.5</v>
       </c>
       <c r="I26" s="15">
@@ -10229,53 +10345,57 @@
       </c>
       <c r="BF26" s="14">
         <v>0</v>
       </c>
       <c r="BG26" s="14">
         <v>0</v>
       </c>
       <c r="BH26" s="14">
         <v>0</v>
       </c>
       <c r="BI26" s="14">
         <v>0</v>
       </c>
       <c r="BJ26" s="14">
         <v>0</v>
       </c>
       <c r="BK26" s="14">
         <v>0</v>
       </c>
       <c r="BL26" s="14">
         <v>0</v>
       </c>
       <c r="BM26" s="14">
         <v>0</v>
       </c>
-      <c r="BN26" s="29"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:66" s="4" customFormat="1">
+      <c r="BN26" s="12">
+        <v>0</v>
+      </c>
+      <c r="BO26" s="29"/>
+      <c r="BP26" s="29"/>
+    </row>
+    <row r="27" spans="1:68" s="4" customFormat="1">
       <c r="A27" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B27" s="21">
         <f>B4+B12</f>
         <v>60724.1</v>
       </c>
       <c r="C27" s="21">
         <f t="shared" ref="C27:Y27" si="11">C4+C12</f>
         <v>124858.99999999997</v>
       </c>
       <c r="D27" s="21">
         <f t="shared" si="11"/>
         <v>195386.9</v>
       </c>
       <c r="E27" s="22">
         <f t="shared" si="11"/>
         <v>284958.19999999995</v>
       </c>
       <c r="F27" s="21">
         <f t="shared" si="11"/>
         <v>68069.100000000006</v>
       </c>
       <c r="G27" s="21">
         <f t="shared" si="11"/>
@@ -10403,51 +10523,51 @@
       <c r="AL27" s="8">
         <f t="shared" ref="AL27:AQ27" si="13">AL4+AL12</f>
         <v>151606.59999999998</v>
       </c>
       <c r="AM27" s="8">
         <f t="shared" si="13"/>
         <v>310656.7</v>
       </c>
       <c r="AN27" s="8">
         <f t="shared" si="13"/>
         <v>477724.2</v>
       </c>
       <c r="AO27" s="8">
         <f t="shared" si="13"/>
         <v>721181.1</v>
       </c>
       <c r="AP27" s="8">
         <f t="shared" si="13"/>
         <v>147080.70000000001</v>
       </c>
       <c r="AQ27" s="8">
         <f t="shared" si="13"/>
         <v>299386.8</v>
       </c>
       <c r="AR27" s="8">
-        <f t="shared" ref="AR27:BL27" si="14">AR4+AR12</f>
+        <f t="shared" ref="AR27:BN27" si="14">AR4+AR12</f>
         <v>459567.5</v>
       </c>
       <c r="AS27" s="21">
         <f t="shared" si="14"/>
         <v>1320868.1000000001</v>
       </c>
       <c r="AT27" s="21">
         <f t="shared" si="14"/>
         <v>176609.19999999998</v>
       </c>
       <c r="AU27" s="21">
         <f t="shared" si="14"/>
         <v>360067.6</v>
       </c>
       <c r="AV27" s="21">
         <f t="shared" si="14"/>
         <v>518682.5</v>
       </c>
       <c r="AW27" s="21">
         <f t="shared" si="14"/>
         <v>1299412.6000000001</v>
       </c>
       <c r="AX27" s="21">
         <f t="shared" si="14"/>
         <v>348133.4</v>
@@ -10487,55 +10607,61 @@
       <c r="BG27" s="21">
         <f t="shared" si="14"/>
         <v>1079430.3</v>
       </c>
       <c r="BH27" s="21">
         <f t="shared" si="14"/>
         <v>1677479.9000000001</v>
       </c>
       <c r="BI27" s="21">
         <f t="shared" si="14"/>
         <v>1583616.0999999999</v>
       </c>
       <c r="BJ27" s="21">
         <f t="shared" si="14"/>
         <v>677937.89999999991</v>
       </c>
       <c r="BK27" s="21">
         <f t="shared" si="14"/>
         <v>1277574.5</v>
       </c>
       <c r="BL27" s="21">
         <f t="shared" si="14"/>
         <v>1972307.5</v>
       </c>
       <c r="BM27" s="21">
-        <v>1984621.8</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:66">
+        <f t="shared" si="14"/>
+        <v>1984621.7999999998</v>
+      </c>
+      <c r="BN27" s="21">
+        <f t="shared" si="14"/>
+        <v>677128.29999999993</v>
+      </c>
+      <c r="BO27" s="29"/>
+      <c r="BP27" s="29"/>
+    </row>
+    <row r="28" spans="1:68">
       <c r="A28" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="24">
         <v>197493.9</v>
       </c>
       <c r="C28" s="24">
         <v>433491.7</v>
       </c>
       <c r="D28" s="24">
         <v>740329.7</v>
       </c>
       <c r="E28" s="8">
         <v>1166485.3999999999</v>
       </c>
       <c r="F28" s="24">
         <v>499739.6</v>
       </c>
       <c r="G28" s="24">
         <v>1159816.2</v>
       </c>
       <c r="H28" s="24">
         <v>1875192.6</v>
       </c>
       <c r="I28" s="9">
@@ -10687,53 +10813,56 @@
       </c>
       <c r="BF28" s="7">
         <v>1832253</v>
       </c>
       <c r="BG28" s="7">
         <v>3688521.3</v>
       </c>
       <c r="BH28" s="7">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI28" s="8">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ28" s="8">
         <v>2005707</v>
       </c>
       <c r="BK28" s="7">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL28" s="7">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM28" s="7">
         <v>9329876.3000000007</v>
       </c>
-      <c r="BN28" s="29"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:66" s="4" customFormat="1">
+      <c r="BN28" s="24">
+        <v>2666640.6</v>
+      </c>
+      <c r="BP28" s="29"/>
+    </row>
+    <row r="29" spans="1:68" s="4" customFormat="1">
       <c r="A29" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="24">
         <f>B27+B28</f>
         <v>258218</v>
       </c>
       <c r="C29" s="24">
         <f>C27+C28</f>
         <v>558350.69999999995</v>
       </c>
       <c r="D29" s="24">
         <f>D27+D28</f>
         <v>935716.6</v>
       </c>
       <c r="E29" s="8">
         <f>E27+E28</f>
         <v>1451443.5999999999</v>
       </c>
       <c r="F29" s="24">
         <f>F27+F28</f>
         <v>567808.69999999995</v>
       </c>
       <c r="G29" s="24">
         <f t="shared" ref="G29:Y29" si="15">G27+G28</f>
@@ -10938,89 +11067,94 @@
       <c r="BE29" s="8">
         <f t="shared" si="18"/>
         <v>10015855.6</v>
       </c>
       <c r="BF29" s="8">
         <f t="shared" si="18"/>
         <v>2402094.5</v>
       </c>
       <c r="BG29" s="8">
         <f t="shared" si="18"/>
         <v>4767951.5999999996</v>
       </c>
       <c r="BH29" s="8">
         <f t="shared" si="18"/>
         <v>7680567</v>
       </c>
       <c r="BI29" s="8">
         <f t="shared" si="18"/>
         <v>9870106.3000000007</v>
       </c>
       <c r="BJ29" s="8">
         <f t="shared" si="18"/>
         <v>2683644.9</v>
       </c>
       <c r="BK29" s="8">
-        <f t="shared" ref="BK29:BL29" si="19">BK27+BK28</f>
+        <f t="shared" ref="BK29:BN29" si="19">BK27+BK28</f>
         <v>5645059.4000000004</v>
       </c>
       <c r="BL29" s="8">
         <f t="shared" si="19"/>
         <v>8950953.1999999993</v>
       </c>
       <c r="BM29" s="8">
-        <v>11314498.1</v>
-[...3 lines deleted...]
-    <row r="30" spans="1:66">
+        <f t="shared" si="19"/>
+        <v>11314498.100000001</v>
+      </c>
+      <c r="BN29" s="8">
+        <f t="shared" si="19"/>
+        <v>3343768.9</v>
+      </c>
+      <c r="BP29" s="29"/>
+    </row>
+    <row r="30" spans="1:68">
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
     </row>
-    <row r="31" spans="1:66" ht="33.75" customHeight="1">
+    <row r="31" spans="1:68" ht="33.75" customHeight="1">
       <c r="A31" s="28" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
     </row>
-    <row r="32" spans="1:66" ht="44.25" customHeight="1">
+    <row r="32" spans="1:68" ht="44.25" customHeight="1">
       <c r="A32" s="28" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:53" ht="17.25" customHeight="1">
       <c r="A33" s="28" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="34" spans="1:53" ht="35.25">
-      <c r="A34" s="104" t="s">
-        <v>177</v>
+      <c r="A34" s="103" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="B35" s="88"/>
       <c r="C35" s="88"/>
       <c r="D35" s="88"/>
       <c r="E35" s="88"/>
       <c r="F35" s="88"/>
       <c r="G35" s="88"/>
       <c r="H35" s="88"/>
       <c r="I35" s="88"/>
       <c r="J35" s="88"/>
       <c r="K35" s="88"/>
       <c r="L35" s="88"/>
       <c r="M35" s="88"/>
       <c r="N35" s="88"/>
       <c r="O35" s="88"/>
       <c r="P35" s="88"/>
       <c r="Q35" s="88"/>
       <c r="R35" s="88"/>
       <c r="S35" s="88"/>
       <c r="T35" s="88"/>
       <c r="U35" s="88"/>
       <c r="V35" s="88"/>
       <c r="W35" s="88"/>