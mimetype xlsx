--- v2 (2026-07-15)
+++ v3 (2026-08-04)
@@ -1,419 +1,419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13380" yWindow="135" windowWidth="19080" windowHeight="11475" tabRatio="876"/>
+    <workbookView xWindow="1200" yWindow="-15" windowWidth="24150" windowHeight="12630" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="ОКОНХ" sheetId="5" r:id="rId3"/>
     <sheet name="ОКЭД (ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="ОКЭД (НК РК 03-2007)" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BN6" i="2" l="1"/>
-[...13 lines deleted...]
-  <c r="BN29" i="2" l="1"/>
+  <c r="BM29" i="2"/>
+  <c r="BM27"/>
+  <c r="BM12"/>
+  <c r="BM6"/>
+  <c r="BM4" s="1"/>
+  <c r="BN6" l="1"/>
+  <c r="BN12" l="1"/>
+  <c r="BN4"/>
+  <c r="BL27"/>
+  <c r="BL29" s="1"/>
+  <c r="BL12"/>
+  <c r="BL6"/>
+  <c r="BL4"/>
+  <c r="BN27" l="1"/>
+  <c r="BN29" l="1"/>
   <c r="M13" i="6"/>
-  <c r="L13" i="6"/>
-[...24 lines deleted...]
-  <c r="B4" i="6"/>
+  <c r="L13"/>
+  <c r="K13"/>
+  <c r="J13"/>
+  <c r="I13"/>
+  <c r="H13"/>
+  <c r="G13"/>
+  <c r="F13"/>
+  <c r="E13"/>
+  <c r="D13"/>
+  <c r="C13"/>
+  <c r="B13"/>
+  <c r="D8"/>
+  <c r="I5"/>
+  <c r="I4" s="1"/>
+  <c r="I24" s="1"/>
+  <c r="D5"/>
+  <c r="M4"/>
+  <c r="L4"/>
+  <c r="K4"/>
+  <c r="J4"/>
+  <c r="H4"/>
+  <c r="G4"/>
+  <c r="F4"/>
+  <c r="E4"/>
+  <c r="C4"/>
+  <c r="B4"/>
   <c r="I25" i="5"/>
-  <c r="H25" i="5"/>
-[...5 lines deleted...]
-  <c r="B25" i="5"/>
+  <c r="H25"/>
+  <c r="G25"/>
+  <c r="F25"/>
+  <c r="E25"/>
+  <c r="D25"/>
+  <c r="C25"/>
+  <c r="B25"/>
   <c r="D4" i="6" l="1"/>
-  <c r="C24" i="6"/>
-[...9 lines deleted...]
-  <c r="D24" i="6"/>
+  <c r="C24"/>
+  <c r="G24"/>
+  <c r="K24"/>
+  <c r="H24"/>
+  <c r="L24"/>
+  <c r="M24"/>
+  <c r="B24"/>
+  <c r="F24"/>
+  <c r="J24"/>
+  <c r="E24"/>
+  <c r="D24"/>
   <c r="BK6" i="2"/>
-  <c r="BK4" i="2" s="1"/>
-[...281 lines deleted...]
-  <c r="O29" i="2"/>
+  <c r="BK4" s="1"/>
+  <c r="BK12"/>
+  <c r="BI4"/>
+  <c r="BI12"/>
+  <c r="BK27" l="1"/>
+  <c r="BI27"/>
+  <c r="BK29"/>
+  <c r="BJ12"/>
+  <c r="BJ6"/>
+  <c r="BJ4" s="1"/>
+  <c r="BJ27" l="1"/>
+  <c r="BJ29" s="1"/>
+  <c r="BI29"/>
+  <c r="BH12"/>
+  <c r="BG6"/>
+  <c r="BH6"/>
+  <c r="BH4" s="1"/>
+  <c r="BH27" l="1"/>
+  <c r="BH29" s="1"/>
+  <c r="BE27" l="1"/>
+  <c r="BE29" s="1"/>
+  <c r="BG12"/>
+  <c r="BG4"/>
+  <c r="BG27" l="1"/>
+  <c r="BF12"/>
+  <c r="BF6"/>
+  <c r="BF4" s="1"/>
+  <c r="BD12"/>
+  <c r="BD6"/>
+  <c r="BD4" s="1"/>
+  <c r="BC12"/>
+  <c r="BC6"/>
+  <c r="BC4" s="1"/>
+  <c r="BB12"/>
+  <c r="BB6"/>
+  <c r="BB4" s="1"/>
+  <c r="BA12"/>
+  <c r="BA6"/>
+  <c r="BA4" s="1"/>
+  <c r="BA27" l="1"/>
+  <c r="BA29" s="1"/>
+  <c r="BF27"/>
+  <c r="BF29" s="1"/>
+  <c r="BB27"/>
+  <c r="BB29" s="1"/>
+  <c r="BD27"/>
+  <c r="BD29" s="1"/>
+  <c r="BG29"/>
+  <c r="BC27"/>
+  <c r="BC29" s="1"/>
+  <c r="AZ12"/>
+  <c r="AZ4"/>
+  <c r="AY4"/>
+  <c r="AY12"/>
+  <c r="AX12"/>
+  <c r="AX4"/>
+  <c r="AW12"/>
+  <c r="AW4"/>
+  <c r="AV12"/>
+  <c r="AV4"/>
+  <c r="AU12"/>
+  <c r="AU4"/>
+  <c r="AT12"/>
+  <c r="AT4"/>
+  <c r="AS12"/>
+  <c r="AS4"/>
+  <c r="AR12"/>
+  <c r="AR4"/>
+  <c r="AQ12"/>
+  <c r="AQ4"/>
+  <c r="AP12"/>
+  <c r="AP4"/>
+  <c r="AO12"/>
+  <c r="AO27" s="1"/>
+  <c r="AO4"/>
+  <c r="AN12"/>
+  <c r="AN4"/>
+  <c r="AM6"/>
+  <c r="AM4" s="1"/>
+  <c r="AM12"/>
+  <c r="AK6"/>
+  <c r="AK4" s="1"/>
+  <c r="AG6"/>
+  <c r="AG4" s="1"/>
+  <c r="AL12"/>
+  <c r="AL4"/>
+  <c r="AK12"/>
+  <c r="AJ4"/>
+  <c r="AI12"/>
+  <c r="AI4"/>
+  <c r="AE12"/>
+  <c r="AE4"/>
+  <c r="AD4"/>
+  <c r="AD12"/>
+  <c r="AD29"/>
+  <c r="AC12"/>
+  <c r="AC4"/>
+  <c r="Y12"/>
+  <c r="Y6"/>
+  <c r="Y4" s="1"/>
+  <c r="U12"/>
+  <c r="U6"/>
+  <c r="U4" s="1"/>
+  <c r="Q12"/>
+  <c r="Q6"/>
+  <c r="Q4" s="1"/>
+  <c r="R6"/>
+  <c r="R4" s="1"/>
+  <c r="R12"/>
+  <c r="M12"/>
+  <c r="M6"/>
+  <c r="M4" s="1"/>
+  <c r="I12"/>
+  <c r="I6"/>
+  <c r="I4" s="1"/>
+  <c r="E12"/>
+  <c r="E6"/>
+  <c r="E4" s="1"/>
+  <c r="G6"/>
+  <c r="G4" s="1"/>
+  <c r="G12"/>
+  <c r="F6"/>
+  <c r="F4" s="1"/>
+  <c r="F12"/>
+  <c r="J6"/>
+  <c r="J4" s="1"/>
+  <c r="J12"/>
+  <c r="AB6"/>
+  <c r="AB4" s="1"/>
+  <c r="AB12"/>
+  <c r="AA12"/>
+  <c r="AA6"/>
+  <c r="AA4" s="1"/>
+  <c r="Z12"/>
+  <c r="Z6"/>
+  <c r="Z4" s="1"/>
+  <c r="K12"/>
+  <c r="H12"/>
+  <c r="L12"/>
+  <c r="N12"/>
+  <c r="O12"/>
+  <c r="P12"/>
+  <c r="S12"/>
+  <c r="T12"/>
+  <c r="V12"/>
+  <c r="W12"/>
+  <c r="X12"/>
+  <c r="H6"/>
+  <c r="H4" s="1"/>
+  <c r="K6"/>
+  <c r="K4" s="1"/>
+  <c r="L6"/>
+  <c r="L4" s="1"/>
+  <c r="N6"/>
+  <c r="N4" s="1"/>
+  <c r="O6"/>
+  <c r="O4" s="1"/>
+  <c r="P6"/>
+  <c r="P4" s="1"/>
+  <c r="S6"/>
+  <c r="S4" s="1"/>
+  <c r="T6"/>
+  <c r="T4" s="1"/>
+  <c r="V6"/>
+  <c r="V4" s="1"/>
+  <c r="W6"/>
+  <c r="W4" s="1"/>
+  <c r="X6"/>
+  <c r="X4" s="1"/>
+  <c r="C12"/>
+  <c r="D12"/>
+  <c r="C6"/>
+  <c r="C4" s="1"/>
+  <c r="D6"/>
+  <c r="D4" s="1"/>
+  <c r="B12"/>
+  <c r="B6"/>
+  <c r="B4" s="1"/>
+  <c r="AF12"/>
+  <c r="AF4"/>
+  <c r="AG12"/>
+  <c r="AH12"/>
+  <c r="AH4"/>
+  <c r="AJ12"/>
+  <c r="AX27" l="1"/>
+  <c r="AX29" s="1"/>
+  <c r="AZ27"/>
+  <c r="N27"/>
+  <c r="W27"/>
+  <c r="K27"/>
+  <c r="AZ29"/>
+  <c r="V27"/>
+  <c r="O27"/>
+  <c r="H27"/>
+  <c r="Z27"/>
+  <c r="Y27"/>
+  <c r="AE27"/>
+  <c r="N29"/>
+  <c r="AO29"/>
+  <c r="P27"/>
+  <c r="AA27"/>
+  <c r="AJ27"/>
+  <c r="X27"/>
+  <c r="C27"/>
+  <c r="R27"/>
+  <c r="AC27"/>
+  <c r="AI27"/>
+  <c r="AL27"/>
+  <c r="AS27"/>
+  <c r="F27"/>
+  <c r="AU27"/>
+  <c r="AP27"/>
+  <c r="AR27"/>
+  <c r="I27"/>
+  <c r="J27"/>
+  <c r="G27"/>
+  <c r="B27"/>
+  <c r="T27"/>
+  <c r="L27"/>
+  <c r="AM27"/>
+  <c r="S27"/>
+  <c r="M27"/>
+  <c r="AN27"/>
+  <c r="AW27"/>
+  <c r="AH27"/>
+  <c r="AF27"/>
+  <c r="U27"/>
+  <c r="AT27"/>
+  <c r="AV27"/>
+  <c r="D27"/>
+  <c r="AB27"/>
+  <c r="Q27"/>
+  <c r="AG27"/>
+  <c r="E27"/>
+  <c r="AK27"/>
+  <c r="AQ27"/>
+  <c r="AY27"/>
+  <c r="E29" l="1"/>
+  <c r="D29"/>
+  <c r="AF29"/>
+  <c r="M29"/>
+  <c r="T29"/>
+  <c r="I29"/>
+  <c r="F29"/>
+  <c r="AC29"/>
+  <c r="AJ29"/>
+  <c r="Y29"/>
+  <c r="V29"/>
+  <c r="AY29"/>
+  <c r="AG29"/>
+  <c r="AV29"/>
+  <c r="AH29"/>
+  <c r="S29"/>
+  <c r="B29"/>
+  <c r="AR29"/>
+  <c r="AS29"/>
+  <c r="R29"/>
+  <c r="AA29"/>
+  <c r="Z29"/>
+  <c r="K29"/>
+  <c r="AQ29"/>
+  <c r="Q29"/>
+  <c r="AT29"/>
+  <c r="AW29"/>
+  <c r="AM29"/>
+  <c r="G29"/>
+  <c r="AP29"/>
+  <c r="AL29"/>
+  <c r="C29"/>
+  <c r="P29"/>
+  <c r="H29"/>
+  <c r="W29"/>
+  <c r="AK29"/>
+  <c r="AB29"/>
+  <c r="U29"/>
+  <c r="AN29"/>
+  <c r="L29"/>
+  <c r="J29"/>
+  <c r="AU29"/>
+  <c r="AI29"/>
+  <c r="X29"/>
+  <c r="AE29"/>
+  <c r="O29"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="179">
   <si>
     <t>Всего по отраслям</t>
   </si>
   <si>
     <t>Услуги по ведению домашнего хозяйства</t>
   </si>
   <si>
     <t>Прочие коммунальные, социальные и персональные услуги</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Государственное управление</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом, аренда и услуги потребителям</t>
@@ -425,53 +425,50 @@
     <t>Транспорт и связь</t>
   </si>
   <si>
     <t>Гостиницы и рестораны</t>
   </si>
   <si>
     <t>Торговля, ремонт автомобилей и изделий домашнего пользования</t>
   </si>
   <si>
     <t>Производство услуг</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>ОКЭД</t>
   </si>
   <si>
     <t>Другие налоги на производство</t>
-  </si>
-[...1 lines deleted...]
-    <t>млн. тенге</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность    и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">  Строительство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Финансовая и страховая деятельность</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
@@ -821,53 +818,50 @@
     <r>
       <t xml:space="preserve"> 2024 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)2)3)</t>
     </r>
   </si>
   <si>
     <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность поликвидации загрязнений</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
-  </si>
-[...1 lines deleted...]
-    <t>миллион тенге</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
@@ -1251,70 +1245,76 @@
       </rPr>
       <t xml:space="preserve"> Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 1 квартал 2026 года</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>a.ermagambetova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Ермагамбетова А.</t>
   </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
-[...12 lines deleted...]
-    <numFmt numFmtId="177" formatCode="0.0"/>
+    <numFmt numFmtId="5" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="7" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="42" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="41" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="171" formatCode="0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1622,210 +1622,210 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="7" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="42" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-    <xf numFmtId="172" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="175" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1843,151 +1843,151 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="59" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="170" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2135,86 +2135,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2346,389 +2344,389 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700946?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/849/uqr53qvcmskzp95psgp1qvsd3k6vqufq.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700946?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/509685/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.ermagambetova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.85546875" customWidth="1"/>
     <col min="2" max="2" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="90"/>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B2" s="38">
         <v>111399</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="31" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B4" s="39" t="s">
-        <v>99</v>
+        <v>178</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="32" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="51">
       <c r="A7" s="31" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B7" s="40" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="31" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B8" s="40" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="31" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="31" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B10" s="41" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="31" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B11" s="33"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="31" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B12" s="42" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B13" s="101" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18.75" customHeight="1">
       <c r="A14" s="106" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B14" s="104" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="18.75" customHeight="1">
       <c r="A15" s="107"/>
       <c r="B15" s="104" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="18.75" customHeight="1">
       <c r="A16" s="108"/>
       <c r="B16" s="104" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="34" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B17" s="91" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B18" s="102">
-        <v>46203</v>
+        <v>46237</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B19" s="102">
-        <v>46237</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="31" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B20" s="39" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="31" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B22" s="89" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="31" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B23" s="105" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B23" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView zoomScale="95" zoomScaleNormal="95" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" customWidth="1"/>
     <col min="2" max="2" width="119.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="35" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="35" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="35" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="35" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="35" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="35"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="36" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="35"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="2"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="2"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="37" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="62.28515625" style="45" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" style="45" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="43" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="46"/>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
     </row>
     <row r="3" spans="1:18" ht="13.5" customHeight="1">
       <c r="A3" s="93" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B3" s="109" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C3" s="109"/>
       <c r="D3" s="109"/>
       <c r="E3" s="109" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
       <c r="F3" s="109"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
       <c r="I3" s="109"/>
       <c r="J3" s="48"/>
       <c r="L3" s="48"/>
     </row>
     <row r="4" spans="1:18" s="51" customFormat="1">
       <c r="A4" s="93"/>
       <c r="B4" s="93">
         <v>1990</v>
       </c>
       <c r="C4" s="93">
         <v>1991</v>
       </c>
       <c r="D4" s="93">
         <v>1992</v>
       </c>
       <c r="E4" s="93">
         <v>1993</v>
       </c>
       <c r="F4" s="93">
         <v>1994</v>
       </c>
@@ -2767,51 +2765,51 @@
       </c>
       <c r="F5" s="92">
         <v>23493.7</v>
       </c>
       <c r="G5" s="92">
         <v>21038.2</v>
       </c>
       <c r="H5" s="92">
         <v>21265.9</v>
       </c>
       <c r="I5" s="92">
         <v>33429.5</v>
       </c>
       <c r="J5" s="54"/>
       <c r="K5" s="87"/>
       <c r="L5" s="87"/>
       <c r="M5" s="87"/>
       <c r="N5" s="87"/>
       <c r="O5" s="87"/>
       <c r="P5" s="87"/>
       <c r="Q5" s="87"/>
       <c r="R5" s="87"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="57" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B6" s="53">
         <v>498.6</v>
       </c>
       <c r="C6" s="53">
         <v>806.5</v>
       </c>
       <c r="D6" s="53">
         <v>8304.2000000000007</v>
       </c>
       <c r="E6" s="53">
         <v>66.400000000000006</v>
       </c>
       <c r="F6" s="53">
         <v>2497.3000000000002</v>
       </c>
       <c r="G6" s="53">
         <v>1612.3</v>
       </c>
       <c r="H6" s="53">
         <v>4452.1000000000004</v>
       </c>
       <c r="I6" s="53">
         <v>3193.7</v>
       </c>
@@ -2878,658 +2876,658 @@
         <v>16.399999999999999</v>
       </c>
       <c r="F8" s="53">
         <v>2730.9</v>
       </c>
       <c r="G8" s="53">
         <v>3097.7</v>
       </c>
       <c r="H8" s="53">
         <v>3903.1</v>
       </c>
       <c r="I8" s="53">
         <v>6835.9</v>
       </c>
       <c r="K8" s="87"/>
       <c r="L8" s="87"/>
       <c r="M8" s="87"/>
       <c r="N8" s="87"/>
       <c r="O8" s="87"/>
       <c r="P8" s="87"/>
       <c r="Q8" s="87"/>
       <c r="R8" s="87"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="58" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B9" s="53">
         <v>206.2</v>
       </c>
       <c r="C9" s="53">
         <v>342.4</v>
       </c>
       <c r="D9" s="53">
         <v>5524.1</v>
       </c>
       <c r="E9" s="53">
         <v>15.2</v>
       </c>
       <c r="F9" s="53">
         <v>2396.9</v>
       </c>
       <c r="G9" s="53">
         <v>2872.3</v>
       </c>
       <c r="H9" s="53">
         <v>3515.4</v>
       </c>
       <c r="I9" s="53">
         <v>6127.7</v>
       </c>
       <c r="K9" s="87"/>
       <c r="L9" s="87"/>
       <c r="M9" s="87"/>
       <c r="N9" s="87"/>
       <c r="O9" s="87"/>
       <c r="P9" s="87"/>
       <c r="Q9" s="87"/>
       <c r="R9" s="87"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="58" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B10" s="53">
         <v>15.1</v>
       </c>
       <c r="C10" s="53">
         <v>46.1</v>
       </c>
       <c r="D10" s="53">
         <v>301</v>
       </c>
       <c r="E10" s="53">
         <v>1.2</v>
       </c>
       <c r="F10" s="53">
         <v>334</v>
       </c>
       <c r="G10" s="53">
         <v>225.4</v>
       </c>
       <c r="H10" s="53">
         <v>387.7</v>
       </c>
       <c r="I10" s="53">
         <v>708.2</v>
       </c>
       <c r="J10" s="55"/>
       <c r="K10" s="87"/>
       <c r="L10" s="87"/>
       <c r="M10" s="87"/>
       <c r="N10" s="87"/>
       <c r="O10" s="87"/>
       <c r="P10" s="87"/>
       <c r="Q10" s="87"/>
       <c r="R10" s="87"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="52" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B11" s="53">
         <v>14.8</v>
       </c>
       <c r="C11" s="53">
         <v>24</v>
       </c>
       <c r="D11" s="53">
         <v>228.9</v>
       </c>
       <c r="E11" s="53">
         <v>228.9</v>
       </c>
       <c r="F11" s="53">
         <v>1482.7</v>
       </c>
       <c r="G11" s="53">
         <v>1942.6</v>
       </c>
       <c r="H11" s="53">
         <v>3051.4</v>
       </c>
       <c r="I11" s="53">
         <v>3612.5</v>
       </c>
       <c r="J11" s="46"/>
       <c r="K11" s="87"/>
       <c r="L11" s="87"/>
       <c r="M11" s="87"/>
       <c r="N11" s="87"/>
       <c r="O11" s="87"/>
       <c r="P11" s="87"/>
       <c r="Q11" s="87"/>
       <c r="R11" s="87"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="52" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B12" s="53">
         <v>0</v>
       </c>
       <c r="C12" s="53">
         <v>3.9</v>
       </c>
       <c r="D12" s="53">
         <v>20</v>
       </c>
       <c r="E12" s="53">
         <v>2.5</v>
       </c>
       <c r="F12" s="53">
         <v>36.299999999999997</v>
       </c>
       <c r="G12" s="53">
         <v>11.9</v>
       </c>
       <c r="H12" s="53">
         <v>7.2</v>
       </c>
       <c r="I12" s="53">
         <v>6.8</v>
       </c>
       <c r="J12" s="47"/>
       <c r="K12" s="87"/>
       <c r="L12" s="87"/>
       <c r="M12" s="87"/>
       <c r="N12" s="87"/>
       <c r="O12" s="87"/>
       <c r="P12" s="87"/>
       <c r="Q12" s="87"/>
       <c r="R12" s="87"/>
     </row>
     <row r="13" spans="1:18" ht="25.5">
       <c r="A13" s="52" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B13" s="53">
         <v>29.4</v>
       </c>
       <c r="C13" s="53">
         <v>43.7</v>
       </c>
       <c r="D13" s="53">
         <v>378.1</v>
       </c>
       <c r="E13" s="53">
         <v>2.6</v>
       </c>
       <c r="F13" s="53">
         <v>160.9</v>
       </c>
       <c r="G13" s="53">
         <v>195.8</v>
       </c>
       <c r="H13" s="53">
         <v>94.7</v>
       </c>
       <c r="I13" s="53">
         <v>92.5</v>
       </c>
       <c r="J13" s="47"/>
       <c r="K13" s="87"/>
       <c r="L13" s="87"/>
       <c r="M13" s="87"/>
       <c r="N13" s="87"/>
       <c r="O13" s="87"/>
       <c r="P13" s="87"/>
       <c r="Q13" s="87"/>
       <c r="R13" s="87"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="52" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B14" s="53">
         <v>95.9</v>
       </c>
       <c r="C14" s="53">
         <v>212.6</v>
       </c>
       <c r="D14" s="53">
         <v>2076</v>
       </c>
       <c r="E14" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F14" s="53">
         <v>28.1</v>
       </c>
       <c r="G14" s="53">
         <v>320.60000000000002</v>
       </c>
       <c r="H14" s="53">
         <v>212.7</v>
       </c>
       <c r="I14" s="53">
         <v>32.1</v>
       </c>
       <c r="J14" s="47"/>
       <c r="K14" s="87"/>
       <c r="L14" s="87"/>
       <c r="M14" s="87"/>
       <c r="N14" s="87"/>
       <c r="O14" s="87"/>
       <c r="P14" s="87"/>
       <c r="Q14" s="87"/>
       <c r="R14" s="87"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="52" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B15" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C15" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D15" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E15" s="60">
         <v>33.299999999999997</v>
       </c>
       <c r="F15" s="60">
         <v>1558</v>
       </c>
       <c r="G15" s="60">
         <v>471.7</v>
       </c>
       <c r="H15" s="60">
         <v>1036.7</v>
       </c>
       <c r="I15" s="60">
         <v>948.7</v>
       </c>
       <c r="J15" s="47"/>
       <c r="K15" s="87"/>
       <c r="L15" s="87"/>
       <c r="M15" s="87"/>
       <c r="N15" s="87"/>
       <c r="O15" s="87"/>
       <c r="P15" s="87"/>
       <c r="Q15" s="87"/>
       <c r="R15" s="87"/>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="52" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B16" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C16" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D16" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E16" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F16" s="60">
         <v>128.4</v>
       </c>
       <c r="G16" s="60">
         <v>53.3</v>
       </c>
       <c r="H16" s="60">
         <v>87.5</v>
       </c>
       <c r="I16" s="60">
         <v>63.8</v>
       </c>
       <c r="J16" s="46"/>
       <c r="K16" s="87"/>
       <c r="L16" s="87"/>
       <c r="M16" s="87"/>
       <c r="N16" s="87"/>
       <c r="O16" s="87"/>
       <c r="P16" s="87"/>
       <c r="Q16" s="87"/>
       <c r="R16" s="87"/>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" s="52" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B17" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C17" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D17" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E17" s="61">
         <v>4.7</v>
       </c>
       <c r="F17" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G17" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H17" s="60">
         <v>26.6</v>
       </c>
       <c r="I17" s="60">
         <v>29.9</v>
       </c>
       <c r="J17" s="47"/>
       <c r="K17" s="87"/>
       <c r="L17" s="87"/>
       <c r="M17" s="87"/>
       <c r="N17" s="87"/>
       <c r="O17" s="87"/>
       <c r="P17" s="87"/>
       <c r="Q17" s="87"/>
       <c r="R17" s="87"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" s="52" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C18" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D18" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E18" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F18" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G18" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H18" s="60">
         <v>52</v>
       </c>
       <c r="I18" s="60">
         <v>41.7</v>
       </c>
       <c r="J18" s="56"/>
       <c r="K18" s="87"/>
       <c r="L18" s="87"/>
       <c r="M18" s="87"/>
       <c r="N18" s="87"/>
       <c r="O18" s="87"/>
       <c r="P18" s="87"/>
       <c r="Q18" s="87"/>
       <c r="R18" s="87"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" s="52" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I19" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="J19" s="56"/>
       <c r="K19" s="87"/>
       <c r="L19" s="87"/>
       <c r="M19" s="87"/>
       <c r="N19" s="87"/>
       <c r="O19" s="87"/>
       <c r="P19" s="87"/>
       <c r="Q19" s="87"/>
       <c r="R19" s="87"/>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" s="52" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I20" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="J20" s="56"/>
       <c r="K20" s="87"/>
       <c r="L20" s="87"/>
       <c r="M20" s="87"/>
       <c r="N20" s="87"/>
       <c r="O20" s="87"/>
       <c r="P20" s="87"/>
       <c r="Q20" s="87"/>
       <c r="R20" s="87"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" s="52" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I21" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="J21" s="56"/>
       <c r="K21" s="87"/>
       <c r="L21" s="87"/>
       <c r="M21" s="87"/>
       <c r="N21" s="87"/>
       <c r="O21" s="87"/>
       <c r="P21" s="87"/>
       <c r="Q21" s="87"/>
       <c r="R21" s="87"/>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I22" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="J22" s="47"/>
       <c r="K22" s="87"/>
       <c r="L22" s="87"/>
       <c r="M22" s="87"/>
       <c r="N22" s="87"/>
       <c r="O22" s="87"/>
       <c r="P22" s="87"/>
       <c r="Q22" s="87"/>
       <c r="R22" s="87"/>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" s="52" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B23" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C23" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D23" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E23" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F23" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G23" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H23" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="I23" s="60">
         <v>28.5</v>
       </c>
       <c r="J23" s="47"/>
       <c r="K23" s="87"/>
       <c r="L23" s="87"/>
       <c r="M23" s="87"/>
       <c r="N23" s="87"/>
       <c r="O23" s="87"/>
       <c r="P23" s="87"/>
       <c r="Q23" s="87"/>
       <c r="R23" s="87"/>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" s="52" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B24" s="60" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C24" s="60">
         <v>15</v>
       </c>
       <c r="D24" s="60">
         <v>0.1</v>
       </c>
       <c r="E24" s="60">
         <v>27.1</v>
       </c>
       <c r="F24" s="60">
         <v>421.1</v>
       </c>
       <c r="G24" s="60">
         <v>1388.1</v>
       </c>
       <c r="H24" s="60">
         <v>950.5</v>
       </c>
       <c r="I24" s="60">
         <v>364.8</v>
       </c>
       <c r="J24" s="47"/>
       <c r="K24" s="87"/>
       <c r="L24" s="87"/>
       <c r="M24" s="87"/>
       <c r="N24" s="87"/>
       <c r="O24" s="87"/>
       <c r="P24" s="87"/>
       <c r="Q24" s="87"/>
       <c r="R24" s="87"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" s="62" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B25" s="63">
         <f>B5+B6+B7+B8+B11+B12+B13+B14</f>
         <v>2807.7000000000007</v>
       </c>
       <c r="C25" s="63">
         <f>C5+C6+C7+C8+C11+C12+C13+C14+C24</f>
         <v>5885.9000000000005</v>
       </c>
       <c r="D25" s="63">
         <f>D5+D6+D7+D8+D11+D12+D13+D14+D24</f>
         <v>85516.700000000012</v>
       </c>
       <c r="E25" s="63">
         <f>E5+E6+E7+E8+E11+E12+E13+E15+E17+E24</f>
         <v>1107.9999999999998</v>
       </c>
       <c r="F25" s="63">
         <f>F5+F6+F7+F8+F11+F12+F13+F14+F15+F16+F24</f>
         <v>35806.700000000004</v>
       </c>
       <c r="G25" s="63">
         <f>G5+G6+G7+G8+G11+G12+G13+G14+G15+G16+G24</f>
         <v>32843.699999999997</v>
       </c>
@@ -4185,95 +4183,95 @@
       <c r="L104" s="48"/>
       <c r="M104" s="48"/>
       <c r="N104" s="48"/>
       <c r="O104" s="48"/>
     </row>
     <row r="105" spans="10:15">
       <c r="J105" s="48"/>
       <c r="K105" s="48"/>
       <c r="L105" s="48"/>
       <c r="M105" s="48"/>
       <c r="N105" s="48"/>
       <c r="O105" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="E3:I3"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="59.42578125" style="65" customWidth="1"/>
     <col min="2" max="13" width="10.85546875" style="65" customWidth="1"/>
     <col min="14" max="14" width="10.28515625" style="65" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="65"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="85" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B1" s="85"/>
       <c r="C1" s="85"/>
       <c r="D1" s="85"/>
       <c r="E1" s="85"/>
       <c r="F1" s="85"/>
       <c r="G1" s="85"/>
       <c r="H1" s="85"/>
       <c r="I1" s="85"/>
       <c r="J1" s="85"/>
       <c r="K1" s="85"/>
       <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:22">
       <c r="B2" s="83"/>
       <c r="C2" s="83"/>
       <c r="D2" s="83"/>
       <c r="E2" s="83"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
       <c r="H2" s="83"/>
       <c r="I2" s="83"/>
       <c r="J2" s="83"/>
       <c r="K2" s="83"/>
       <c r="L2" s="94"/>
       <c r="M2" s="83" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:22" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="A3" s="96" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="96">
         <v>1998</v>
       </c>
       <c r="C3" s="96">
         <v>1999</v>
       </c>
       <c r="D3" s="96">
         <v>2000</v>
       </c>
       <c r="E3" s="96">
         <v>2001</v>
       </c>
       <c r="F3" s="96">
         <v>2002</v>
       </c>
       <c r="G3" s="96">
         <v>2003</v>
       </c>
       <c r="H3" s="96">
@@ -4337,136 +4335,136 @@
       </c>
       <c r="I4" s="95">
         <f>I5+I8+I12</f>
         <v>86268.7</v>
       </c>
       <c r="J4" s="95">
         <f t="shared" si="0"/>
         <v>87381.099999999991</v>
       </c>
       <c r="K4" s="95">
         <f t="shared" si="0"/>
         <v>133390.9</v>
       </c>
       <c r="L4" s="95">
         <f t="shared" si="0"/>
         <v>134472.70000000001</v>
       </c>
       <c r="M4" s="95">
         <f>M5+M8+M12</f>
         <v>147127.9</v>
       </c>
       <c r="N4" s="69"/>
     </row>
     <row r="5" spans="1:22" ht="25.5">
       <c r="A5" s="70" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B5" s="71">
         <v>1454.1000000000001</v>
       </c>
       <c r="C5" s="71">
         <v>2012.5</v>
       </c>
       <c r="D5" s="71">
         <f>D6+D7</f>
         <v>1236.3</v>
       </c>
       <c r="E5" s="71">
         <v>1194.9000000000001</v>
       </c>
       <c r="F5" s="71">
         <v>1279.0999999999999</v>
       </c>
       <c r="G5" s="71">
         <v>3095.9</v>
       </c>
       <c r="H5" s="71">
         <v>2921.7</v>
       </c>
       <c r="I5" s="71">
         <f>I6+I7</f>
         <v>3511</v>
       </c>
       <c r="J5" s="71">
         <v>3910.9</v>
       </c>
       <c r="K5" s="71">
         <v>6055.7000000000007</v>
       </c>
       <c r="L5" s="71">
         <v>6728.3</v>
       </c>
       <c r="M5" s="71">
         <v>6601.2</v>
       </c>
       <c r="N5" s="72"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" s="73" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B6" s="74">
         <v>1425.2</v>
       </c>
       <c r="C6" s="74">
         <v>1985.6000000000001</v>
       </c>
       <c r="D6" s="71">
         <v>1209</v>
       </c>
       <c r="E6" s="71">
         <v>1135.9000000000001</v>
       </c>
       <c r="F6" s="71">
         <v>1206.6999999999998</v>
       </c>
       <c r="G6" s="71">
         <v>2973.6</v>
       </c>
       <c r="H6" s="71">
         <v>2816.7</v>
       </c>
       <c r="I6" s="71">
         <v>3403.7</v>
       </c>
       <c r="J6" s="71">
         <v>3809.3999999999996</v>
       </c>
       <c r="K6" s="71">
         <v>5911.3</v>
       </c>
       <c r="L6" s="71">
         <v>6574.2</v>
       </c>
       <c r="M6" s="71">
         <v>6443.4</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" s="73" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B7" s="74">
         <v>28.9</v>
       </c>
       <c r="C7" s="74">
         <v>26.900000000000002</v>
       </c>
       <c r="D7" s="71">
         <v>27.3</v>
       </c>
       <c r="E7" s="71">
         <v>59</v>
       </c>
       <c r="F7" s="71">
         <v>72.400000000000006</v>
       </c>
       <c r="G7" s="71">
         <v>122.3</v>
       </c>
       <c r="H7" s="71">
         <v>105</v>
       </c>
       <c r="I7" s="71">
         <v>107.3</v>
       </c>
@@ -4505,133 +4503,133 @@
       </c>
       <c r="G8" s="71">
         <v>39582.1</v>
       </c>
       <c r="H8" s="71">
         <v>51576</v>
       </c>
       <c r="I8" s="71">
         <v>68946.7</v>
       </c>
       <c r="J8" s="71">
         <v>65625</v>
       </c>
       <c r="K8" s="71">
         <v>101122.2</v>
       </c>
       <c r="L8" s="71">
         <v>101238.5</v>
       </c>
       <c r="M8" s="71">
         <v>111769.9</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" s="76" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B9" s="74">
         <v>14381.2</v>
       </c>
       <c r="C9" s="74">
         <v>22369.7</v>
       </c>
       <c r="D9" s="71">
         <v>37563.1</v>
       </c>
       <c r="E9" s="71">
         <v>57765.8</v>
       </c>
       <c r="F9" s="71">
         <v>65473.1</v>
       </c>
       <c r="G9" s="71">
         <v>19649.099999999999</v>
       </c>
       <c r="H9" s="71">
         <v>27898.2</v>
       </c>
       <c r="I9" s="71">
         <v>40532.6</v>
       </c>
       <c r="J9" s="71">
         <v>37710.400000000001</v>
       </c>
       <c r="K9" s="71">
         <v>57575</v>
       </c>
       <c r="L9" s="71">
         <v>57099</v>
       </c>
       <c r="M9" s="71">
         <v>64037.8</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" s="76" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B10" s="74">
         <v>10320.1</v>
       </c>
       <c r="C10" s="74">
         <v>10426.1</v>
       </c>
       <c r="D10" s="71">
         <v>14755.8</v>
       </c>
       <c r="E10" s="71">
         <v>9735.2000000000007</v>
       </c>
       <c r="F10" s="71">
         <v>10734.1</v>
       </c>
       <c r="G10" s="71">
         <v>16627.400000000001</v>
       </c>
       <c r="H10" s="71">
         <v>20059.3</v>
       </c>
       <c r="I10" s="71">
         <v>24204.3</v>
       </c>
       <c r="J10" s="71">
         <v>24040</v>
       </c>
       <c r="K10" s="71">
         <v>37757.1</v>
       </c>
       <c r="L10" s="71">
         <v>38397.300000000003</v>
       </c>
       <c r="M10" s="71">
         <v>41387.4</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" s="76" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B11" s="74">
         <v>6056.3</v>
       </c>
       <c r="C11" s="74">
         <v>7078.9</v>
       </c>
       <c r="D11" s="71">
         <v>5387</v>
       </c>
       <c r="E11" s="71">
         <v>6676.6</v>
       </c>
       <c r="F11" s="71">
         <v>6710.1</v>
       </c>
       <c r="G11" s="71">
         <v>3305.6</v>
       </c>
       <c r="H11" s="71">
         <v>3618.5</v>
       </c>
       <c r="I11" s="71">
         <v>4209.8</v>
       </c>
@@ -5094,54 +5092,54 @@
       </c>
       <c r="H22" s="71">
         <v>1638.7</v>
       </c>
       <c r="I22" s="71">
         <v>2017.1</v>
       </c>
       <c r="J22" s="71">
         <v>2018.1</v>
       </c>
       <c r="K22" s="71">
         <v>3582.1</v>
       </c>
       <c r="L22" s="71">
         <v>3881.4</v>
       </c>
       <c r="M22" s="71">
         <v>4290.7</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="70" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="81" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C23" s="81" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71"/>
       <c r="F23" s="71">
         <v>55.8</v>
       </c>
       <c r="G23" s="71">
         <v>32.6</v>
       </c>
       <c r="H23" s="71">
         <v>47.5</v>
       </c>
       <c r="I23" s="71">
         <v>31.5</v>
       </c>
       <c r="J23" s="71">
         <v>36.5</v>
       </c>
       <c r="K23" s="71">
         <v>61.1</v>
       </c>
       <c r="L23" s="71">
         <v>73.8</v>
       </c>
       <c r="M23" s="71">
@@ -5220,63 +5218,63 @@
       <c r="N28" s="78"/>
     </row>
     <row r="29" spans="1:14">
       <c r="L29" s="77"/>
       <c r="M29" s="78"/>
       <c r="N29" s="78"/>
     </row>
     <row r="30" spans="1:14">
       <c r="L30" s="77"/>
       <c r="M30" s="78"/>
       <c r="N30" s="78"/>
     </row>
     <row r="31" spans="1:14">
       <c r="L31" s="77"/>
       <c r="M31" s="77"/>
       <c r="N31" s="77"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BR35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="82.28515625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="79.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="3" customWidth="1"/>
     <col min="3" max="5" width="13.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="3" customWidth="1"/>
     <col min="11" max="11" width="14.140625" style="3" customWidth="1"/>
     <col min="12" max="13" width="13.28515625" style="3" customWidth="1"/>
     <col min="14" max="14" width="13" style="3" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="3" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="3" customWidth="1"/>
     <col min="17" max="17" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="3" customWidth="1"/>
     <col min="19" max="19" width="15.42578125" style="3" customWidth="1"/>
     <col min="20" max="21" width="13.28515625" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="3" customWidth="1"/>
     <col min="23" max="23" width="14.7109375" style="3" customWidth="1"/>
     <col min="24" max="25" width="13.140625" style="3" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="3" customWidth="1"/>
     <col min="27" max="27" width="14.5703125" style="3" customWidth="1"/>
     <col min="28" max="28" width="13" style="3" customWidth="1"/>
     <col min="29" max="29" width="14.5703125" style="3" customWidth="1"/>
     <col min="30" max="30" width="13" style="3" customWidth="1"/>
     <col min="31" max="31" width="14.28515625" style="3" customWidth="1"/>
     <col min="32" max="32" width="13" style="3" bestFit="1" customWidth="1"/>
@@ -5284,297 +5282,297 @@
     <col min="34" max="34" width="12.7109375" style="3" customWidth="1"/>
     <col min="35" max="35" width="13.42578125" style="3" customWidth="1"/>
     <col min="36" max="36" width="12.7109375" style="3" customWidth="1"/>
     <col min="37" max="37" width="13.7109375" style="3" customWidth="1"/>
     <col min="38" max="38" width="12.7109375" style="3" customWidth="1"/>
     <col min="39" max="39" width="13.42578125" style="3" customWidth="1"/>
     <col min="40" max="41" width="13" style="3" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="13.140625" style="3" customWidth="1"/>
     <col min="43" max="43" width="13.7109375" style="3" customWidth="1"/>
     <col min="44" max="45" width="12.7109375" style="3" customWidth="1"/>
     <col min="46" max="46" width="12.85546875" style="3" customWidth="1"/>
     <col min="47" max="47" width="13.7109375" style="3" customWidth="1"/>
     <col min="48" max="48" width="12.85546875" style="3" customWidth="1"/>
     <col min="49" max="49" width="15.5703125" style="3" customWidth="1"/>
     <col min="50" max="50" width="14.28515625" style="3" customWidth="1"/>
     <col min="51" max="51" width="14.42578125" style="3" customWidth="1"/>
     <col min="52" max="52" width="13.85546875" style="3" customWidth="1"/>
     <col min="53" max="53" width="15.42578125" style="3" customWidth="1"/>
     <col min="54" max="54" width="14.28515625" style="3" customWidth="1"/>
     <col min="55" max="55" width="14.42578125" style="3" customWidth="1"/>
     <col min="56" max="56" width="15.140625" style="3" customWidth="1"/>
     <col min="57" max="57" width="17.28515625" style="3" customWidth="1"/>
     <col min="58" max="58" width="14" style="3" customWidth="1"/>
     <col min="59" max="59" width="14.85546875" style="3" customWidth="1"/>
     <col min="60" max="60" width="15.42578125" style="3" customWidth="1"/>
-    <col min="61" max="61" width="13.28515625" style="3" customWidth="1"/>
+    <col min="61" max="61" width="15" style="3" customWidth="1"/>
     <col min="62" max="62" width="13.85546875" style="3" customWidth="1"/>
     <col min="63" max="63" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="14.28515625" style="3" customWidth="1"/>
     <col min="65" max="65" width="15.140625" style="3" customWidth="1"/>
     <col min="66" max="89" width="14.28515625" style="3" customWidth="1"/>
     <col min="90" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:70">
       <c r="A1" s="110" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B1" s="110"/>
       <c r="C1" s="110"/>
       <c r="D1" s="110"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:70">
       <c r="A2" s="4"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="O2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BN2" s="5" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:70" ht="40.5" customHeight="1">
       <c r="A3" s="98" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="99" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="99" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" s="99" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" s="99" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="99" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="99" t="s">
+      <c r="F3" s="99" t="s">
+        <v>39</v>
+      </c>
+      <c r="G3" s="99" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" s="99" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" s="99" t="s">
+        <v>55</v>
+      </c>
+      <c r="J3" s="99" t="s">
+        <v>42</v>
+      </c>
+      <c r="K3" s="99" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="99" t="s">
+        <v>44</v>
+      </c>
+      <c r="M3" s="99" t="s">
+        <v>56</v>
+      </c>
+      <c r="N3" s="99" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" s="99" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" s="99" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="R3" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="S3" s="99" t="s">
+        <v>49</v>
+      </c>
+      <c r="T3" s="99" t="s">
+        <v>50</v>
+      </c>
+      <c r="U3" s="99" t="s">
+        <v>58</v>
+      </c>
+      <c r="V3" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="E3" s="99" t="s">
-[...44 lines deleted...]
-      <c r="T3" s="99" t="s">
+      <c r="W3" s="99" t="s">
+        <v>35</v>
+      </c>
+      <c r="X3" s="99" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y3" s="99" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z3" s="99" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA3" s="99" t="s">
         <v>51</v>
       </c>
-      <c r="U3" s="99" t="s">
-[...11 lines deleted...]
-      <c r="Y3" s="99" t="s">
+      <c r="AB3" s="99" t="s">
+        <v>52</v>
+      </c>
+      <c r="AC3" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="Z3" s="99" t="s">
-[...8 lines deleted...]
-      <c r="AC3" s="99" t="s">
+      <c r="AD3" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="AD3" s="99" t="s">
+      <c r="AE3" s="99" t="s">
         <v>62</v>
       </c>
-      <c r="AE3" s="99" t="s">
+      <c r="AF3" s="99" t="s">
         <v>63</v>
       </c>
-      <c r="AF3" s="99" t="s">
+      <c r="AG3" s="99" t="s">
+        <v>82</v>
+      </c>
+      <c r="AH3" s="99" t="s">
         <v>64</v>
       </c>
-      <c r="AG3" s="99" t="s">
+      <c r="AI3" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="AJ3" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="AK3" s="99" t="s">
         <v>83</v>
       </c>
-      <c r="AH3" s="99" t="s">
-[...5 lines deleted...]
-      <c r="AJ3" s="99" t="s">
+      <c r="AL3" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="AK3" s="99" t="s">
+      <c r="AM3" s="99" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN3" s="99" t="s">
+        <v>69</v>
+      </c>
+      <c r="AO3" s="99" t="s">
         <v>84</v>
       </c>
-      <c r="AL3" s="99" t="s">
-[...5 lines deleted...]
-      <c r="AN3" s="99" t="s">
+      <c r="AP3" s="99" t="s">
         <v>70</v>
       </c>
-      <c r="AO3" s="99" t="s">
+      <c r="AQ3" s="99" t="s">
+        <v>71</v>
+      </c>
+      <c r="AR3" s="99" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS3" s="100" t="s">
         <v>85</v>
       </c>
-      <c r="AP3" s="99" t="s">
-[...8 lines deleted...]
-      <c r="AS3" s="100" t="s">
+      <c r="AT3" s="99" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU3" s="99" t="s">
+        <v>80</v>
+      </c>
+      <c r="AV3" s="99" t="s">
+        <v>81</v>
+      </c>
+      <c r="AW3" s="99" t="s">
+        <v>165</v>
+      </c>
+      <c r="AX3" s="99" t="s">
+        <v>164</v>
+      </c>
+      <c r="AY3" s="99" t="s">
+        <v>163</v>
+      </c>
+      <c r="AZ3" s="99" t="s">
         <v>86</v>
       </c>
-      <c r="AT3" s="99" t="s">
-[...17 lines deleted...]
-      <c r="AZ3" s="99" t="s">
+      <c r="BA3" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="BB3" s="99" t="s">
+        <v>161</v>
+      </c>
+      <c r="BC3" s="99" t="s">
         <v>87</v>
       </c>
-      <c r="BA3" s="100" t="s">
-[...5 lines deleted...]
-      <c r="BC3" s="99" t="s">
+      <c r="BD3" s="99" t="s">
         <v>88</v>
       </c>
-      <c r="BD3" s="99" t="s">
+      <c r="BE3" s="100" t="s">
+        <v>91</v>
+      </c>
+      <c r="BF3" s="99" t="s">
         <v>89</v>
       </c>
-      <c r="BE3" s="100" t="s">
-[...2 lines deleted...]
-      <c r="BF3" s="99" t="s">
+      <c r="BG3" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="BG3" s="99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH3" s="99" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="BI3" s="99" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="BJ3" s="99" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="BK3" s="99" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="BL3" s="99" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="BM3" s="99" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BN3" s="99" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:70" s="4" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="7">
         <f>B5+B6+B11</f>
         <v>45413.2</v>
       </c>
       <c r="C4" s="7">
         <f t="shared" ref="C4:Y4" si="0">C5+C6+C11</f>
         <v>93249.699999999983</v>
       </c>
       <c r="D4" s="7">
         <f t="shared" si="0"/>
         <v>145923</v>
       </c>
       <c r="E4" s="97">
         <f t="shared" si="0"/>
         <v>213566.69999999998</v>
       </c>
       <c r="F4" s="7">
         <f>F5+F6+F11</f>
         <v>50194.200000000004</v>
@@ -5790,64 +5788,64 @@
         <f t="shared" si="3"/>
         <v>472631.7</v>
       </c>
       <c r="BH4" s="7">
         <f t="shared" si="3"/>
         <v>720052.5</v>
       </c>
       <c r="BI4" s="7">
         <f t="shared" si="3"/>
         <v>421469.19999999995</v>
       </c>
       <c r="BJ4" s="7">
         <f t="shared" si="3"/>
         <v>314771.8</v>
       </c>
       <c r="BK4" s="7">
         <f t="shared" si="3"/>
         <v>558532.10000000009</v>
       </c>
       <c r="BL4" s="7">
         <f t="shared" si="3"/>
         <v>856927.09999999986</v>
       </c>
       <c r="BM4" s="7">
         <f t="shared" si="3"/>
-        <v>622079.70000000007</v>
+        <v>624079.70000000007</v>
       </c>
       <c r="BN4" s="7">
         <f t="shared" si="3"/>
         <v>330057.59999999992</v>
       </c>
       <c r="BO4" s="29"/>
       <c r="BP4" s="29"/>
       <c r="BQ4" s="29"/>
       <c r="BR4" s="29"/>
     </row>
     <row r="5" spans="1:70">
       <c r="A5" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B5" s="11">
         <v>218.7</v>
       </c>
       <c r="C5" s="12">
         <v>451.5</v>
       </c>
       <c r="D5" s="12">
         <v>706.5</v>
       </c>
       <c r="E5" s="13">
         <v>1033.9000000000001</v>
       </c>
       <c r="F5" s="12">
         <v>265.39999999999998</v>
       </c>
       <c r="G5" s="14">
         <v>569.1</v>
       </c>
       <c r="H5" s="14">
         <v>849.4</v>
       </c>
       <c r="I5" s="15">
         <v>1117.5</v>
       </c>
@@ -5995,51 +5993,51 @@
       <c r="BE5" s="14">
         <v>-288593.2</v>
       </c>
       <c r="BF5" s="14">
         <v>4113.8999999999996</v>
       </c>
       <c r="BG5" s="14">
         <v>9656.5</v>
       </c>
       <c r="BH5" s="14">
         <v>17307.2</v>
       </c>
       <c r="BI5" s="14">
         <v>-290977.59999999998</v>
       </c>
       <c r="BJ5" s="14">
         <v>4474.3</v>
       </c>
       <c r="BK5" s="14">
         <v>10143.299999999999</v>
       </c>
       <c r="BL5" s="14">
         <v>18855.2</v>
       </c>
       <c r="BM5" s="14">
-        <v>-259827.9</v>
+        <v>-257827.9</v>
       </c>
       <c r="BN5" s="12">
         <v>4844.3</v>
       </c>
       <c r="BO5" s="29"/>
       <c r="BP5" s="29"/>
     </row>
     <row r="6" spans="1:70">
       <c r="A6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="12">
         <f>SUM(B7:B10)</f>
         <v>44042.6</v>
       </c>
       <c r="C6" s="12">
         <f t="shared" ref="C6:X6" si="4">SUM(C7:C10)</f>
         <v>90419.999999999985</v>
       </c>
       <c r="D6" s="12">
         <f t="shared" si="4"/>
         <v>139964.9</v>
       </c>
       <c r="E6" s="13">
         <f>E7+E8+E9+E10</f>
@@ -6249,51 +6247,51 @@
       <c r="BJ6" s="14">
         <f t="shared" si="5"/>
         <v>275007</v>
       </c>
       <c r="BK6" s="14">
         <f t="shared" si="5"/>
         <v>483263.70000000007</v>
       </c>
       <c r="BL6" s="14">
         <f t="shared" si="5"/>
         <v>724891.79999999993</v>
       </c>
       <c r="BM6" s="14">
         <f t="shared" si="5"/>
         <v>740812.70000000007</v>
       </c>
       <c r="BN6" s="14">
         <f t="shared" si="5"/>
         <v>287868.19999999995</v>
       </c>
       <c r="BO6" s="29"/>
       <c r="BP6" s="29"/>
     </row>
     <row r="7" spans="1:70">
       <c r="A7" s="18" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7" s="11">
         <v>33677.4</v>
       </c>
       <c r="C7" s="12">
         <v>69526.899999999994</v>
       </c>
       <c r="D7" s="12">
         <v>107669.9</v>
       </c>
       <c r="E7" s="13">
         <v>157581.29999999999</v>
       </c>
       <c r="F7" s="12">
         <v>37982.6</v>
       </c>
       <c r="G7" s="14">
         <v>81421</v>
       </c>
       <c r="H7" s="14">
         <v>121580.1</v>
       </c>
       <c r="I7" s="15">
         <v>159924.5</v>
       </c>
@@ -6451,51 +6449,51 @@
         <v>314636.7</v>
       </c>
       <c r="BI7" s="14">
         <v>437302.5</v>
       </c>
       <c r="BJ7" s="14">
         <v>149456.6</v>
       </c>
       <c r="BK7" s="14">
         <v>260075.7</v>
       </c>
       <c r="BL7" s="14">
         <v>382950.6</v>
       </c>
       <c r="BM7" s="14">
         <v>547124.80000000005</v>
       </c>
       <c r="BN7" s="12">
         <v>150056.29999999999</v>
       </c>
       <c r="BO7" s="29"/>
       <c r="BP7" s="29"/>
     </row>
     <row r="8" spans="1:70">
       <c r="A8" s="18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B8" s="11">
         <v>8469.5</v>
       </c>
       <c r="C8" s="12">
         <v>16979.400000000001</v>
       </c>
       <c r="D8" s="12">
         <v>26270.6</v>
       </c>
       <c r="E8" s="13">
         <v>38448.400000000001</v>
       </c>
       <c r="F8" s="12">
         <v>8496.7000000000007</v>
       </c>
       <c r="G8" s="14">
         <v>18060.3</v>
       </c>
       <c r="H8" s="14">
         <v>26964</v>
       </c>
       <c r="I8" s="15">
         <v>35468.199999999997</v>
       </c>
@@ -6653,51 +6651,51 @@
         <v>199186.1</v>
       </c>
       <c r="BI8" s="14">
         <v>91520.9</v>
       </c>
       <c r="BJ8" s="14">
         <v>87899.8</v>
       </c>
       <c r="BK8" s="14">
         <v>157149.6</v>
       </c>
       <c r="BL8" s="14">
         <v>236163.8</v>
       </c>
       <c r="BM8" s="14">
         <v>115941.4</v>
       </c>
       <c r="BN8" s="12">
         <v>94011.7</v>
       </c>
       <c r="BO8" s="29"/>
       <c r="BP8" s="29"/>
     </row>
     <row r="9" spans="1:70" ht="25.5">
       <c r="A9" s="19" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B9" s="11">
         <v>1586.2</v>
       </c>
       <c r="C9" s="12">
         <v>3274.7</v>
       </c>
       <c r="D9" s="12">
         <v>5024.3999999999996</v>
       </c>
       <c r="E9" s="13">
         <v>7353.6</v>
       </c>
       <c r="F9" s="12">
         <v>1795</v>
       </c>
       <c r="G9" s="14">
         <v>3847.7</v>
       </c>
       <c r="H9" s="14">
         <v>5744.7</v>
       </c>
       <c r="I9" s="15">
         <v>7556.5</v>
       </c>
@@ -6855,51 +6853,51 @@
         <v>77166.8</v>
       </c>
       <c r="BI9" s="14">
         <v>50707.6</v>
       </c>
       <c r="BJ9" s="14">
         <v>30041.1</v>
       </c>
       <c r="BK9" s="14">
         <v>56422.7</v>
       </c>
       <c r="BL9" s="14">
         <v>91574.399999999994</v>
       </c>
       <c r="BM9" s="14">
         <v>60066.7</v>
       </c>
       <c r="BN9" s="12">
         <v>35095.599999999999</v>
       </c>
       <c r="BO9" s="29"/>
       <c r="BP9" s="29"/>
     </row>
     <row r="10" spans="1:70" ht="25.5">
       <c r="A10" s="19" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B10" s="11">
         <v>309.5</v>
       </c>
       <c r="C10" s="12">
         <v>639</v>
       </c>
       <c r="D10" s="12">
         <v>1000</v>
       </c>
       <c r="E10" s="13">
         <v>1463.5</v>
       </c>
       <c r="F10" s="12">
         <v>348.9</v>
       </c>
       <c r="G10" s="14">
         <v>747.8</v>
       </c>
       <c r="H10" s="14">
         <v>1117.2</v>
       </c>
       <c r="I10" s="15">
         <v>1469.5</v>
       </c>
@@ -7057,51 +7055,51 @@
         <v>13041.1</v>
       </c>
       <c r="BI10" s="14">
         <v>15747.7</v>
       </c>
       <c r="BJ10" s="14">
         <v>7609.5</v>
       </c>
       <c r="BK10" s="14">
         <v>9615.7000000000007</v>
       </c>
       <c r="BL10" s="14">
         <v>14203</v>
       </c>
       <c r="BM10" s="14">
         <v>17679.8</v>
       </c>
       <c r="BN10" s="12">
         <v>8704.6</v>
       </c>
       <c r="BO10" s="29"/>
       <c r="BP10" s="29"/>
     </row>
     <row r="11" spans="1:70">
       <c r="A11" s="10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>1151.9000000000001</v>
       </c>
       <c r="C11" s="12">
         <v>2378.1999999999998</v>
       </c>
       <c r="D11" s="12">
         <v>5251.6</v>
       </c>
       <c r="E11" s="13">
         <v>7686</v>
       </c>
       <c r="F11" s="12">
         <v>1305.5999999999999</v>
       </c>
       <c r="G11" s="14">
         <v>2798.7</v>
       </c>
       <c r="H11" s="14">
         <v>4179</v>
       </c>
       <c r="I11" s="15">
         <v>5497</v>
       </c>
@@ -7514,62 +7512,62 @@
         <f t="shared" si="10"/>
         <v>606798.6</v>
       </c>
       <c r="BH12" s="21">
         <f t="shared" si="10"/>
         <v>957427.40000000014</v>
       </c>
       <c r="BI12" s="21">
         <f t="shared" si="10"/>
         <v>1162146.8999999999</v>
       </c>
       <c r="BJ12" s="21">
         <f t="shared" si="10"/>
         <v>363166.1</v>
       </c>
       <c r="BK12" s="21">
         <f t="shared" si="10"/>
         <v>719042.4</v>
       </c>
       <c r="BL12" s="21">
         <f t="shared" si="10"/>
         <v>1115380.4000000001</v>
       </c>
       <c r="BM12" s="21">
         <f t="shared" si="10"/>
-        <v>1362542.0999999996</v>
+        <v>1360542.0999999996</v>
       </c>
       <c r="BN12" s="21">
         <f t="shared" si="10"/>
         <v>347070.7</v>
       </c>
       <c r="BO12" s="29"/>
       <c r="BP12" s="29"/>
     </row>
     <row r="13" spans="1:70">
       <c r="A13" s="23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B13" s="11">
         <v>2077.1</v>
       </c>
       <c r="C13" s="12">
         <v>4288.3999999999996</v>
       </c>
       <c r="D13" s="12">
         <v>6710.4</v>
       </c>
       <c r="E13" s="13">
         <v>9821.1</v>
       </c>
       <c r="F13" s="12">
         <v>2350.4</v>
       </c>
       <c r="G13" s="14">
         <v>5038.3999999999996</v>
       </c>
       <c r="H13" s="14">
         <v>7523.9</v>
       </c>
       <c r="I13" s="15">
         <v>9896.6</v>
       </c>
@@ -7717,61 +7715,61 @@
       <c r="BE13" s="14">
         <v>134666.29999999999</v>
       </c>
       <c r="BF13" s="14">
         <v>46790.7</v>
       </c>
       <c r="BG13" s="14">
         <v>77865.3</v>
       </c>
       <c r="BH13" s="14">
         <v>169813.2</v>
       </c>
       <c r="BI13" s="14">
         <v>204891.4</v>
       </c>
       <c r="BJ13" s="14">
         <v>55920.1</v>
       </c>
       <c r="BK13" s="14">
         <v>104588</v>
       </c>
       <c r="BL13" s="14">
         <v>222567</v>
       </c>
       <c r="BM13" s="14">
-        <v>239159.4</v>
+        <v>242159.4</v>
       </c>
       <c r="BN13" s="12">
         <v>55963.3</v>
       </c>
       <c r="BO13" s="29"/>
       <c r="BP13" s="29"/>
     </row>
     <row r="14" spans="1:70">
       <c r="A14" s="23" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>4743.1000000000004</v>
       </c>
       <c r="C14" s="12">
         <v>9792.2999999999993</v>
       </c>
       <c r="D14" s="12">
         <v>15323.6</v>
       </c>
       <c r="E14" s="13">
         <v>22427</v>
       </c>
       <c r="F14" s="12">
         <v>5801.6</v>
       </c>
       <c r="G14" s="14">
         <v>12436.5</v>
       </c>
       <c r="H14" s="14">
         <v>18569</v>
       </c>
       <c r="I14" s="15">
         <v>24425.5</v>
       </c>
@@ -7929,51 +7927,51 @@
         <v>166227.5</v>
       </c>
       <c r="BI14" s="14">
         <v>209962.8</v>
       </c>
       <c r="BJ14" s="14">
         <v>69153.2</v>
       </c>
       <c r="BK14" s="14">
         <v>124703.1</v>
       </c>
       <c r="BL14" s="14">
         <v>201594.1</v>
       </c>
       <c r="BM14" s="14">
         <v>264151.7</v>
       </c>
       <c r="BN14" s="12">
         <v>69416.3</v>
       </c>
       <c r="BO14" s="29"/>
       <c r="BP14" s="29"/>
     </row>
     <row r="15" spans="1:70">
       <c r="A15" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B15" s="11">
         <v>232.8</v>
       </c>
       <c r="C15" s="12">
         <v>480.7</v>
       </c>
       <c r="D15" s="12">
         <v>752.2</v>
       </c>
       <c r="E15" s="13">
         <v>1100.9000000000001</v>
       </c>
       <c r="F15" s="12">
         <v>263.8</v>
       </c>
       <c r="G15" s="14">
         <v>641.79999999999995</v>
       </c>
       <c r="H15" s="14">
         <v>958.2</v>
       </c>
       <c r="I15" s="15">
         <v>1257.3</v>
       </c>
@@ -8131,51 +8129,51 @@
         <v>21097.5</v>
       </c>
       <c r="BI15" s="14">
         <v>20485</v>
       </c>
       <c r="BJ15" s="14">
         <v>8109.3</v>
       </c>
       <c r="BK15" s="14">
         <v>17933.400000000001</v>
       </c>
       <c r="BL15" s="14">
         <v>26209.7</v>
       </c>
       <c r="BM15" s="14">
         <v>24315</v>
       </c>
       <c r="BN15" s="12">
         <v>8125.9</v>
       </c>
       <c r="BO15" s="29"/>
       <c r="BP15" s="29"/>
     </row>
     <row r="16" spans="1:70">
       <c r="A16" s="23" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B16" s="11">
         <v>1361.7</v>
       </c>
       <c r="C16" s="12">
         <v>2811.2</v>
       </c>
       <c r="D16" s="12">
         <v>4399.1000000000004</v>
       </c>
       <c r="E16" s="13">
         <v>6438.4</v>
       </c>
       <c r="F16" s="12">
         <v>1634</v>
       </c>
       <c r="G16" s="14">
         <v>3502.5</v>
       </c>
       <c r="H16" s="14">
         <v>5230.8</v>
       </c>
       <c r="I16" s="15">
         <v>6877.8</v>
       </c>
@@ -8323,61 +8321,61 @@
       <c r="BE16" s="14">
         <v>47541.4</v>
       </c>
       <c r="BF16" s="14">
         <v>16085.2</v>
       </c>
       <c r="BG16" s="14">
         <v>29068.5</v>
       </c>
       <c r="BH16" s="14">
         <v>46881.599999999999</v>
       </c>
       <c r="BI16" s="14">
         <v>65682.100000000006</v>
       </c>
       <c r="BJ16" s="14">
         <v>19653.400000000001</v>
       </c>
       <c r="BK16" s="14">
         <v>38003.800000000003</v>
       </c>
       <c r="BL16" s="14">
         <v>52449.7</v>
       </c>
       <c r="BM16" s="14">
-        <v>81704.2</v>
+        <v>88004.2</v>
       </c>
       <c r="BN16" s="12">
         <v>20868.900000000001</v>
       </c>
       <c r="BO16" s="29"/>
       <c r="BP16" s="29"/>
     </row>
     <row r="17" spans="1:68">
       <c r="A17" s="23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B17" s="11">
         <v>1735.8</v>
       </c>
       <c r="C17" s="12">
         <v>3583.5</v>
       </c>
       <c r="D17" s="12">
         <v>5607.7</v>
       </c>
       <c r="E17" s="13">
         <v>8207.2000000000007</v>
       </c>
       <c r="F17" s="12">
         <v>1948.9</v>
       </c>
       <c r="G17" s="14">
         <v>4177.5</v>
       </c>
       <c r="H17" s="14">
         <v>6238</v>
       </c>
       <c r="I17" s="15">
         <v>8203.9</v>
       </c>
@@ -8535,51 +8533,51 @@
         <v>63833.2</v>
       </c>
       <c r="BI17" s="14">
         <v>92463.1</v>
       </c>
       <c r="BJ17" s="14">
         <v>24024</v>
       </c>
       <c r="BK17" s="14">
         <v>57907.1</v>
       </c>
       <c r="BL17" s="14">
         <v>77637.100000000006</v>
       </c>
       <c r="BM17" s="14">
         <v>114069.6</v>
       </c>
       <c r="BN17" s="12">
         <v>24210.799999999999</v>
       </c>
       <c r="BO17" s="29"/>
       <c r="BP17" s="29"/>
     </row>
     <row r="18" spans="1:68">
       <c r="A18" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B18" s="11">
         <v>2174</v>
       </c>
       <c r="C18" s="12">
         <v>4488.3</v>
       </c>
       <c r="D18" s="12">
         <v>7023.5</v>
       </c>
       <c r="E18" s="13">
         <v>10279.4</v>
       </c>
       <c r="F18" s="12">
         <v>2470.9</v>
       </c>
       <c r="G18" s="14">
         <v>5296.8</v>
       </c>
       <c r="H18" s="14">
         <v>7909.3</v>
       </c>
       <c r="I18" s="15">
         <v>10403.799999999999</v>
       </c>
@@ -8727,61 +8725,61 @@
       <c r="BE18" s="14">
         <v>24254.9</v>
       </c>
       <c r="BF18" s="14">
         <v>16568.7</v>
       </c>
       <c r="BG18" s="14">
         <v>36323.1</v>
       </c>
       <c r="BH18" s="14">
         <v>58056.3</v>
       </c>
       <c r="BI18" s="14">
         <v>28711.5</v>
       </c>
       <c r="BJ18" s="14">
         <v>19721.7</v>
       </c>
       <c r="BK18" s="14">
         <v>42288.4</v>
       </c>
       <c r="BL18" s="14">
         <v>63842.400000000001</v>
       </c>
       <c r="BM18" s="14">
-        <v>37900.800000000003</v>
+        <v>36600.800000000003</v>
       </c>
       <c r="BN18" s="12">
         <v>20851.2</v>
       </c>
       <c r="BO18" s="29"/>
       <c r="BP18" s="29"/>
     </row>
     <row r="19" spans="1:68">
       <c r="A19" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B19" s="11">
         <v>1505.7</v>
       </c>
       <c r="C19" s="12">
         <v>3108.5</v>
       </c>
       <c r="D19" s="12">
         <v>4864.5</v>
       </c>
       <c r="E19" s="13">
         <v>7119.3</v>
       </c>
       <c r="F19" s="12">
         <v>1735.7</v>
       </c>
       <c r="G19" s="14">
         <v>3720.8</v>
       </c>
       <c r="H19" s="14">
         <v>5555.3</v>
       </c>
       <c r="I19" s="15">
         <v>7307.2</v>
       </c>
@@ -8939,51 +8937,51 @@
         <v>73340.3</v>
       </c>
       <c r="BI19" s="14">
         <v>96682.3</v>
       </c>
       <c r="BJ19" s="14">
         <v>23162.6</v>
       </c>
       <c r="BK19" s="14">
         <v>49455</v>
       </c>
       <c r="BL19" s="14">
         <v>78714.3</v>
       </c>
       <c r="BM19" s="14">
         <v>113013.7</v>
       </c>
       <c r="BN19" s="12">
         <v>22733.1</v>
       </c>
       <c r="BO19" s="29"/>
       <c r="BP19" s="29"/>
     </row>
     <row r="20" spans="1:68">
       <c r="A20" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B20" s="11">
         <v>740.5</v>
       </c>
       <c r="C20" s="12">
         <v>1528.8</v>
       </c>
       <c r="D20" s="12">
         <v>2392.4</v>
       </c>
       <c r="E20" s="13">
         <v>3501.3</v>
       </c>
       <c r="F20" s="12">
         <v>830.4</v>
       </c>
       <c r="G20" s="14">
         <v>1780.1</v>
       </c>
       <c r="H20" s="14">
         <v>2659</v>
       </c>
       <c r="I20" s="15">
         <v>3494.5</v>
       </c>
@@ -9131,61 +9129,61 @@
       <c r="BE20" s="14">
         <v>72147.199999999997</v>
       </c>
       <c r="BF20" s="14">
         <v>19156.2</v>
       </c>
       <c r="BG20" s="14">
         <v>39755.1</v>
       </c>
       <c r="BH20" s="14">
         <v>56656.3</v>
       </c>
       <c r="BI20" s="14">
         <v>80711.7</v>
       </c>
       <c r="BJ20" s="14">
         <v>21704.1</v>
       </c>
       <c r="BK20" s="14">
         <v>45012.4</v>
       </c>
       <c r="BL20" s="14">
         <v>59600.2</v>
       </c>
       <c r="BM20" s="14">
-        <v>92070.7</v>
+        <v>90070.7</v>
       </c>
       <c r="BN20" s="12">
         <v>20744</v>
       </c>
       <c r="BO20" s="29"/>
       <c r="BP20" s="29"/>
     </row>
     <row r="21" spans="1:68">
       <c r="A21" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B21" s="11">
         <v>79.099999999999994</v>
       </c>
       <c r="C21" s="12">
         <v>163.30000000000001</v>
       </c>
       <c r="D21" s="12">
         <v>255.5</v>
       </c>
       <c r="E21" s="13">
         <v>84</v>
       </c>
       <c r="F21" s="12">
         <v>88.7</v>
       </c>
       <c r="G21" s="14">
         <v>190.1</v>
       </c>
       <c r="H21" s="14">
         <v>283.10000000000002</v>
       </c>
       <c r="I21" s="15">
         <v>372.4</v>
       </c>
@@ -9535,61 +9533,61 @@
       <c r="BE22" s="14">
         <v>144439.5</v>
       </c>
       <c r="BF22" s="14">
         <v>50883</v>
       </c>
       <c r="BG22" s="14">
         <v>93294.9</v>
       </c>
       <c r="BH22" s="14">
         <v>146197.6</v>
       </c>
       <c r="BI22" s="14">
         <v>162544.1</v>
       </c>
       <c r="BJ22" s="14">
         <v>56906.6</v>
       </c>
       <c r="BK22" s="14">
         <v>100857.60000000001</v>
       </c>
       <c r="BL22" s="14">
         <v>158342.29999999999</v>
       </c>
       <c r="BM22" s="14">
-        <v>176067.4</v>
+        <v>173067.4</v>
       </c>
       <c r="BN22" s="12">
         <v>55364.9</v>
       </c>
       <c r="BO22" s="29"/>
       <c r="BP22" s="29"/>
     </row>
     <row r="23" spans="1:68">
       <c r="A23" s="23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B23" s="11">
         <v>168</v>
       </c>
       <c r="C23" s="12">
         <v>346.8</v>
       </c>
       <c r="D23" s="12">
         <v>542.70000000000005</v>
       </c>
       <c r="E23" s="13">
         <v>82.5</v>
       </c>
       <c r="F23" s="12">
         <v>193.3</v>
       </c>
       <c r="G23" s="14">
         <v>414.5</v>
       </c>
       <c r="H23" s="14">
         <v>618.5</v>
       </c>
       <c r="I23" s="15">
         <v>813.6</v>
       </c>
@@ -9737,61 +9735,61 @@
       <c r="BE23" s="14">
         <v>69369</v>
       </c>
       <c r="BF23" s="14">
         <v>28802.799999999999</v>
       </c>
       <c r="BG23" s="14">
         <v>65354.5</v>
       </c>
       <c r="BH23" s="14">
         <v>81676.399999999994</v>
       </c>
       <c r="BI23" s="14">
         <v>83714.399999999994</v>
       </c>
       <c r="BJ23" s="14">
         <v>35847.800000000003</v>
       </c>
       <c r="BK23" s="14">
         <v>74644</v>
       </c>
       <c r="BL23" s="14">
         <v>90732</v>
       </c>
       <c r="BM23" s="14">
-        <v>87145</v>
+        <v>81145</v>
       </c>
       <c r="BN23" s="12">
         <v>20157.400000000001</v>
       </c>
       <c r="BO23" s="29"/>
       <c r="BP23" s="29"/>
     </row>
     <row r="24" spans="1:68">
       <c r="A24" s="23" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B24" s="11">
         <v>62.8</v>
       </c>
       <c r="C24" s="12">
         <v>129.69999999999999</v>
       </c>
       <c r="D24" s="12">
         <v>203</v>
       </c>
       <c r="E24" s="13">
         <v>297</v>
       </c>
       <c r="F24" s="12">
         <v>74.8</v>
       </c>
       <c r="G24" s="14">
         <v>160.69999999999999</v>
       </c>
       <c r="H24" s="14">
         <v>239.5</v>
       </c>
       <c r="I24" s="15">
         <v>315.2</v>
       </c>
@@ -9939,61 +9937,61 @@
       <c r="BE24" s="14">
         <v>21870.5</v>
       </c>
       <c r="BF24" s="14">
         <v>5628.8</v>
       </c>
       <c r="BG24" s="14">
         <v>12565.9</v>
       </c>
       <c r="BH24" s="14">
         <v>15540.9</v>
       </c>
       <c r="BI24" s="14">
         <v>28308.6</v>
       </c>
       <c r="BJ24" s="14">
         <v>6764.2</v>
       </c>
       <c r="BK24" s="14">
         <v>15491.6</v>
       </c>
       <c r="BL24" s="14">
         <v>18248.099999999999</v>
       </c>
       <c r="BM24" s="14">
-        <v>32426.2</v>
+        <v>33426.199999999997</v>
       </c>
       <c r="BN24" s="12">
         <v>6894.3</v>
       </c>
       <c r="BO24" s="29"/>
       <c r="BP24" s="29"/>
     </row>
     <row r="25" spans="1:68">
       <c r="A25" s="23" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B25" s="11">
         <v>199.2</v>
       </c>
       <c r="C25" s="12">
         <v>411.3</v>
       </c>
       <c r="D25" s="12">
         <v>643.6</v>
       </c>
       <c r="E25" s="13">
         <v>942</v>
       </c>
       <c r="F25" s="12">
         <v>223.6</v>
       </c>
       <c r="G25" s="14">
         <v>479.2</v>
       </c>
       <c r="H25" s="14">
         <v>716.5</v>
       </c>
       <c r="I25" s="15">
         <v>939.5</v>
       </c>
@@ -10149,53 +10147,53 @@
       </c>
       <c r="BH25" s="14">
         <v>23833.200000000001</v>
       </c>
       <c r="BI25" s="14">
         <v>36481.300000000003</v>
       </c>
       <c r="BJ25" s="14">
         <v>8272.2999999999993</v>
       </c>
       <c r="BK25" s="14">
         <v>21254.400000000001</v>
       </c>
       <c r="BL25" s="14">
         <v>26317.8</v>
       </c>
       <c r="BM25" s="14">
         <v>42451.199999999997</v>
       </c>
       <c r="BN25" s="12">
         <v>8093.7</v>
       </c>
       <c r="BO25" s="29"/>
       <c r="BP25" s="29"/>
     </row>
-    <row r="26" spans="1:68" ht="25.5">
+    <row r="26" spans="1:68" ht="38.25">
       <c r="A26" s="23" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B26" s="11">
         <v>9</v>
       </c>
       <c r="C26" s="12">
         <v>18</v>
       </c>
       <c r="D26" s="12">
         <v>28.2</v>
       </c>
       <c r="E26" s="13">
         <v>41.2</v>
       </c>
       <c r="F26" s="12">
         <v>9.6999999999999993</v>
       </c>
       <c r="G26" s="14">
         <v>20.9</v>
       </c>
       <c r="H26" s="14">
         <v>30.5</v>
       </c>
       <c r="I26" s="15">
         <v>40.1</v>
       </c>
@@ -10353,51 +10351,51 @@
         <v>0</v>
       </c>
       <c r="BI26" s="14">
         <v>0</v>
       </c>
       <c r="BJ26" s="14">
         <v>0</v>
       </c>
       <c r="BK26" s="14">
         <v>0</v>
       </c>
       <c r="BL26" s="14">
         <v>0</v>
       </c>
       <c r="BM26" s="14">
         <v>0</v>
       </c>
       <c r="BN26" s="12">
         <v>0</v>
       </c>
       <c r="BO26" s="29"/>
       <c r="BP26" s="29"/>
     </row>
     <row r="27" spans="1:68" s="4" customFormat="1">
       <c r="A27" s="20" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B27" s="21">
         <f>B4+B12</f>
         <v>60724.1</v>
       </c>
       <c r="C27" s="21">
         <f t="shared" ref="C27:Y27" si="11">C4+C12</f>
         <v>124858.99999999997</v>
       </c>
       <c r="D27" s="21">
         <f t="shared" si="11"/>
         <v>195386.9</v>
       </c>
       <c r="E27" s="22">
         <f t="shared" si="11"/>
         <v>284958.19999999995</v>
       </c>
       <c r="F27" s="21">
         <f t="shared" si="11"/>
         <v>68069.100000000006</v>
       </c>
       <c r="G27" s="21">
         <f t="shared" si="11"/>
         <v>145838.5</v>
       </c>
@@ -10619,51 +10617,51 @@
       <c r="BJ27" s="21">
         <f t="shared" si="14"/>
         <v>677937.89999999991</v>
       </c>
       <c r="BK27" s="21">
         <f t="shared" si="14"/>
         <v>1277574.5</v>
       </c>
       <c r="BL27" s="21">
         <f t="shared" si="14"/>
         <v>1972307.5</v>
       </c>
       <c r="BM27" s="21">
         <f t="shared" si="14"/>
         <v>1984621.7999999998</v>
       </c>
       <c r="BN27" s="21">
         <f t="shared" si="14"/>
         <v>677128.29999999993</v>
       </c>
       <c r="BO27" s="29"/>
       <c r="BP27" s="29"/>
     </row>
     <row r="28" spans="1:68">
       <c r="A28" s="20" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B28" s="24">
         <v>197493.9</v>
       </c>
       <c r="C28" s="24">
         <v>433491.7</v>
       </c>
       <c r="D28" s="24">
         <v>740329.7</v>
       </c>
       <c r="E28" s="8">
         <v>1166485.3999999999</v>
       </c>
       <c r="F28" s="24">
         <v>499739.6</v>
       </c>
       <c r="G28" s="24">
         <v>1159816.2</v>
       </c>
       <c r="H28" s="24">
         <v>1875192.6</v>
       </c>
       <c r="I28" s="9">
         <v>2501177.9</v>
       </c>
@@ -10816,55 +10814,56 @@
       </c>
       <c r="BG28" s="7">
         <v>3688521.3</v>
       </c>
       <c r="BH28" s="7">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI28" s="8">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ28" s="8">
         <v>2005707</v>
       </c>
       <c r="BK28" s="7">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL28" s="7">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM28" s="7">
         <v>9329876.3000000007</v>
       </c>
       <c r="BN28" s="24">
         <v>2666640.6</v>
       </c>
+      <c r="BO28" s="29"/>
       <c r="BP28" s="29"/>
     </row>
     <row r="29" spans="1:68" s="4" customFormat="1">
       <c r="A29" s="25" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B29" s="24">
         <f>B27+B28</f>
         <v>258218</v>
       </c>
       <c r="C29" s="24">
         <f>C27+C28</f>
         <v>558350.69999999995</v>
       </c>
       <c r="D29" s="24">
         <f>D27+D28</f>
         <v>935716.6</v>
       </c>
       <c r="E29" s="8">
         <f>E27+E28</f>
         <v>1451443.5999999999</v>
       </c>
       <c r="F29" s="24">
         <f>F27+F28</f>
         <v>567808.69999999995</v>
       </c>
       <c r="G29" s="24">
         <f t="shared" ref="G29:Y29" si="15">G27+G28</f>
         <v>1305654.7</v>
       </c>
@@ -11088,73 +11087,73 @@
         <f t="shared" si="18"/>
         <v>2683644.9</v>
       </c>
       <c r="BK29" s="8">
         <f t="shared" ref="BK29:BN29" si="19">BK27+BK28</f>
         <v>5645059.4000000004</v>
       </c>
       <c r="BL29" s="8">
         <f t="shared" si="19"/>
         <v>8950953.1999999993</v>
       </c>
       <c r="BM29" s="8">
         <f t="shared" si="19"/>
         <v>11314498.100000001</v>
       </c>
       <c r="BN29" s="8">
         <f t="shared" si="19"/>
         <v>3343768.9</v>
       </c>
       <c r="BP29" s="29"/>
     </row>
     <row r="30" spans="1:68">
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
     </row>
-    <row r="31" spans="1:68" ht="33.75" customHeight="1">
+    <row r="31" spans="1:68" ht="26.25" customHeight="1">
       <c r="A31" s="28" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
       <c r="F31" s="27"/>
     </row>
-    <row r="32" spans="1:68" ht="44.25" customHeight="1">
+    <row r="32" spans="1:68" ht="37.5" customHeight="1">
       <c r="A32" s="28" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="33" spans="1:53" ht="17.25" customHeight="1">
       <c r="A33" s="28" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="34" spans="1:53" ht="35.25">
       <c r="A34" s="103" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:53">
       <c r="B35" s="88"/>
       <c r="C35" s="88"/>
       <c r="D35" s="88"/>
       <c r="E35" s="88"/>
       <c r="F35" s="88"/>
       <c r="G35" s="88"/>
       <c r="H35" s="88"/>
       <c r="I35" s="88"/>
       <c r="J35" s="88"/>
       <c r="K35" s="88"/>
       <c r="L35" s="88"/>
       <c r="M35" s="88"/>
       <c r="N35" s="88"/>
       <c r="O35" s="88"/>
       <c r="P35" s="88"/>
       <c r="Q35" s="88"/>
       <c r="R35" s="88"/>
       <c r="S35" s="88"/>
       <c r="T35" s="88"/>
       <c r="U35" s="88"/>
       <c r="V35" s="88"/>
       <c r="W35" s="88"/>
@@ -11191,140 +11190,140 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0240CC46-576D-4B89-9D1D-7010FC9255D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732AB4CD-A8E8-413C-91F2-A4FF3F6A0B36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FE90236-F3A4-4232-98B3-5BD7B105506F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0240CC46-576D-4B89-9D1D-7010FC9255D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>ОКОНХ</vt:lpstr>
       <vt:lpstr>ОКЭД (ГК РК 03-2003)</vt:lpstr>