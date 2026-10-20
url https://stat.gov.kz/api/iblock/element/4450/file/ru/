--- v3 (2026-08-20)
+++ v4 (2026-10-20)
@@ -13,68 +13,150 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1845" yWindow="-45" windowWidth="14190" windowHeight="12090" tabRatio="830"/>
+    <workbookView xWindow="3720" yWindow="-255" windowWidth="14175" windowHeight="12555" tabRatio="830"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="11" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="12" r:id="rId2"/>
     <sheet name="2010-2026 годы" sheetId="2" r:id="rId3"/>
     <sheet name="2016 год =100" sheetId="10" r:id="rId4"/>
     <sheet name="2019 год =100" sheetId="4" r:id="rId5"/>
     <sheet name="2022 год =100" sheetId="9" r:id="rId6"/>
     <sheet name="Сельское, лесное и рыб. хоз" sheetId="7" r:id="rId7"/>
     <sheet name="Информация и связь" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AF22" i="8" l="1"/>
+  <c r="AF23" i="8"/>
+  <c r="AF24" i="8"/>
+  <c r="AF25" i="8"/>
+  <c r="AF26" i="8"/>
+  <c r="AF27" i="8"/>
+  <c r="AF28" i="8"/>
+  <c r="AF29" i="8"/>
+  <c r="AF30" i="8"/>
+  <c r="AF21" i="7"/>
+  <c r="AF18" i="7"/>
+  <c r="AF19" i="7"/>
+  <c r="AF20" i="7"/>
+  <c r="S5" i="9"/>
+  <c r="S6" i="9"/>
+  <c r="S7" i="9"/>
+  <c r="S8" i="9"/>
+  <c r="S9" i="9"/>
+  <c r="S10" i="9"/>
+  <c r="S11" i="9"/>
+  <c r="S12" i="9"/>
+  <c r="S13" i="9"/>
+  <c r="S14" i="9"/>
+  <c r="S15" i="9"/>
+  <c r="S16" i="9"/>
+  <c r="S17" i="9"/>
+  <c r="S18" i="9"/>
+  <c r="S19" i="9"/>
+  <c r="S20" i="9"/>
+  <c r="S21" i="9"/>
+  <c r="S22" i="9"/>
+  <c r="S23" i="9"/>
+  <c r="S24" i="9"/>
+  <c r="S25" i="9"/>
+  <c r="S26" i="9"/>
+  <c r="S27" i="9"/>
+  <c r="AE5" i="4"/>
+  <c r="AE6" i="4"/>
+  <c r="AE7" i="4"/>
+  <c r="AE8" i="4"/>
+  <c r="AE9" i="4"/>
+  <c r="AE10" i="4"/>
+  <c r="AE11" i="4"/>
+  <c r="AE12" i="4"/>
+  <c r="AE13" i="4"/>
+  <c r="AE14" i="4"/>
+  <c r="AE15" i="4"/>
+  <c r="AE16" i="4"/>
+  <c r="AE17" i="4"/>
+  <c r="AE18" i="4"/>
+  <c r="AE19" i="4"/>
+  <c r="AE20" i="4"/>
+  <c r="AE21" i="4"/>
+  <c r="AE22" i="4"/>
+  <c r="AE23" i="4"/>
+  <c r="AE24" i="4"/>
+  <c r="AE25" i="4"/>
+  <c r="AE26" i="4"/>
+  <c r="AE27" i="4"/>
+  <c r="AQ5" i="10"/>
+  <c r="AQ6" i="10"/>
+  <c r="AQ7" i="10"/>
+  <c r="AQ8" i="10"/>
+  <c r="AQ9" i="10"/>
+  <c r="AQ10" i="10"/>
+  <c r="AQ11" i="10"/>
+  <c r="AQ12" i="10"/>
+  <c r="AQ13" i="10"/>
+  <c r="AQ14" i="10"/>
+  <c r="AQ15" i="10"/>
+  <c r="AQ16" i="10"/>
+  <c r="AQ17" i="10"/>
+  <c r="AQ18" i="10"/>
+  <c r="AQ19" i="10"/>
+  <c r="AQ20" i="10"/>
+  <c r="AQ21" i="10"/>
+  <c r="AQ22" i="10"/>
+  <c r="AQ23" i="10"/>
+  <c r="AQ24" i="10"/>
+  <c r="AQ25" i="10"/>
+  <c r="AQ26" i="10"/>
+  <c r="AQ27" i="10"/>
   <c r="AD22" i="8" l="1"/>
   <c r="G18" i="7" l="1"/>
   <c r="F6" i="10"/>
   <c r="J6" i="10" s="1"/>
   <c r="N6" i="10" s="1"/>
   <c r="R6" i="10" s="1"/>
   <c r="V6" i="10" s="1"/>
   <c r="Z6" i="10" s="1"/>
   <c r="AD6" i="10" s="1"/>
   <c r="AH6" i="10" s="1"/>
   <c r="AL6" i="10" s="1"/>
   <c r="AP6" i="10" s="1"/>
   <c r="G6" i="10"/>
   <c r="K6" i="10" s="1"/>
   <c r="O6" i="10" s="1"/>
   <c r="S6" i="10" s="1"/>
   <c r="W6" i="10" s="1"/>
   <c r="AA6" i="10" s="1"/>
   <c r="AE6" i="10" s="1"/>
   <c r="AI6" i="10" s="1"/>
   <c r="AM6" i="10" s="1"/>
   <c r="H6" i="10"/>
   <c r="L6" i="10" s="1"/>
   <c r="P6" i="10" s="1"/>
   <c r="T6" i="10" s="1"/>
@@ -3072,51 +3154,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3295,50 +3377,53 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="22" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3689,51 +3774,51 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="70" customWidth="1"/>
     <col min="2" max="2" width="115.33203125" style="70" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="70"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="44">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="77" t="s">
         <v>76</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3796,91 +3881,91 @@
     <row r="11" spans="1:2" ht="63.75">
       <c r="A11" s="77" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="47" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="79" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="75" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="100" t="s">
+      <c r="A14" s="103" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="73" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="16.5" customHeight="1">
-      <c r="A15" s="101"/>
+      <c r="A15" s="104"/>
       <c r="B15" s="73" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="102"/>
+      <c r="A16" s="105"/>
       <c r="B16" s="73" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="79" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="74" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="51">
-        <v>46241</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="77" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="51">
-        <v>46302</v>
+        <v>46413</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="20.25" customHeight="1">
       <c r="A20" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="77" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>102</v>
       </c>
@@ -3975,51 +4060,51 @@
     <row r="16" spans="2:2">
       <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="98" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="98"/>
       <c r="D17" s="98"/>
       <c r="E17" s="98"/>
       <c r="F17" s="98"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BM5" sqref="BM5:BM27"/>
+      <selection pane="bottomRight" activeCell="BO5" sqref="BO5:BO27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="25" width="7.5" style="2" customWidth="1"/>
     <col min="26" max="26" width="8" style="2" customWidth="1"/>
     <col min="27" max="32" width="7.5" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.6640625" style="2" customWidth="1"/>
     <col min="34" max="48" width="7.5" style="2" customWidth="1"/>
     <col min="49" max="56" width="9.33203125" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="10.5" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.6640625" style="2" customWidth="1"/>
     <col min="64" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="AI1" s="6"/>
       <c r="BF1" s="7"/>
@@ -4029,184 +4114,184 @@
     <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="8"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
       <c r="AH2" s="10"/>
-      <c r="AL2" s="108"/>
-[...2 lines deleted...]
-      <c r="AO2" s="108"/>
+      <c r="AL2" s="111"/>
+      <c r="AM2" s="111"/>
+      <c r="AN2" s="111"/>
+      <c r="AO2" s="111"/>
       <c r="AV2" s="10"/>
       <c r="AW2" s="10"/>
       <c r="AX2" s="10"/>
       <c r="AY2" s="10"/>
       <c r="AZ2" s="10"/>
       <c r="BA2" s="10"/>
       <c r="BB2" s="10"/>
       <c r="BC2" s="10"/>
       <c r="BD2" s="10"/>
       <c r="BE2" s="10"/>
       <c r="BF2" s="10"/>
       <c r="BG2" s="10"/>
       <c r="BH2" s="10"/>
       <c r="BI2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
       <c r="BL2" s="94"/>
       <c r="BQ2" s="96" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:69" ht="11.25" customHeight="1">
-      <c r="A3" s="106" t="s">
+      <c r="A3" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="103" t="s">
+      <c r="B3" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="103"/>
-[...2 lines deleted...]
-      <c r="F3" s="103" t="s">
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="103"/>
-[...2 lines deleted...]
-      <c r="J3" s="103" t="s">
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="103"/>
-[...2 lines deleted...]
-      <c r="N3" s="103" t="s">
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="103"/>
-[...2 lines deleted...]
-      <c r="R3" s="103" t="s">
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="103"/>
-[...2 lines deleted...]
-      <c r="V3" s="103" t="s">
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="W3" s="103"/>
-[...2 lines deleted...]
-      <c r="Z3" s="103" t="s">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="AA3" s="103"/>
-[...2 lines deleted...]
-      <c r="AD3" s="103" t="s">
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="AE3" s="103"/>
-[...2 lines deleted...]
-      <c r="AH3" s="103" t="s">
+      <c r="AE3" s="106"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="AI3" s="103"/>
-[...2 lines deleted...]
-      <c r="AL3" s="103" t="s">
+      <c r="AI3" s="106"/>
+      <c r="AJ3" s="106"/>
+      <c r="AK3" s="106"/>
+      <c r="AL3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="103"/>
-[...2 lines deleted...]
-      <c r="AP3" s="103" t="s">
+      <c r="AM3" s="106"/>
+      <c r="AN3" s="106"/>
+      <c r="AO3" s="106"/>
+      <c r="AP3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="AQ3" s="103"/>
-[...2 lines deleted...]
-      <c r="AT3" s="103" t="s">
+      <c r="AQ3" s="106"/>
+      <c r="AR3" s="106"/>
+      <c r="AS3" s="106"/>
+      <c r="AT3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="AU3" s="103"/>
-[...2 lines deleted...]
-      <c r="AX3" s="103" t="s">
+      <c r="AU3" s="106"/>
+      <c r="AV3" s="106"/>
+      <c r="AW3" s="106"/>
+      <c r="AX3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="103"/>
-[...2 lines deleted...]
-      <c r="BB3" s="103" t="s">
+      <c r="AY3" s="106"/>
+      <c r="AZ3" s="106"/>
+      <c r="BA3" s="106"/>
+      <c r="BB3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="103"/>
-[...2 lines deleted...]
-      <c r="BF3" s="103" t="s">
+      <c r="BC3" s="106"/>
+      <c r="BD3" s="106"/>
+      <c r="BE3" s="106"/>
+      <c r="BF3" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="BG3" s="103"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="103" t="s">
+      <c r="BG3" s="106"/>
+      <c r="BH3" s="106"/>
+      <c r="BI3" s="106"/>
+      <c r="BJ3" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="BK3" s="103"/>
-[...2 lines deleted...]
-      <c r="BN3" s="103" t="s">
+      <c r="BK3" s="106"/>
+      <c r="BL3" s="106"/>
+      <c r="BM3" s="106"/>
+      <c r="BN3" s="106" t="s">
         <v>125</v>
       </c>
-      <c r="BO3" s="103"/>
-[...1 lines deleted...]
-      <c r="BQ3" s="103"/>
+      <c r="BO3" s="106"/>
+      <c r="BP3" s="106"/>
+      <c r="BQ3" s="106"/>
     </row>
     <row r="4" spans="1:69" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="106"/>
+      <c r="A4" s="109"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -4567,50 +4652,53 @@
       </c>
       <c r="BG5" s="25">
         <v>102.7</v>
       </c>
       <c r="BH5" s="25">
         <v>103.6</v>
       </c>
       <c r="BI5" s="27">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="24">
         <v>104.8</v>
       </c>
       <c r="BK5" s="25">
         <v>105.6</v>
       </c>
       <c r="BL5" s="25">
         <v>105.6</v>
       </c>
       <c r="BM5" s="25">
         <v>105.9</v>
       </c>
       <c r="BN5" s="27">
         <v>102</v>
       </c>
+      <c r="BO5" s="27">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="6" spans="1:69" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>107.2</v>
       </c>
       <c r="C6" s="25">
         <v>108.4</v>
       </c>
       <c r="D6" s="25">
         <v>105.9</v>
       </c>
       <c r="E6" s="26">
         <v>103.7</v>
       </c>
       <c r="F6" s="24">
         <v>105.2</v>
       </c>
       <c r="G6" s="25">
         <v>104.6</v>
       </c>
       <c r="H6" s="25">
         <v>104.9</v>
@@ -4767,50 +4855,53 @@
       </c>
       <c r="BG6" s="25">
         <v>104.5</v>
       </c>
       <c r="BH6" s="25">
         <v>105.3</v>
       </c>
       <c r="BI6" s="26">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="24">
         <v>109.2</v>
       </c>
       <c r="BK6" s="25">
         <v>110.4</v>
       </c>
       <c r="BL6" s="25">
         <v>111.2</v>
       </c>
       <c r="BM6" s="25">
         <v>112.1</v>
       </c>
       <c r="BN6" s="26">
         <v>101</v>
       </c>
+      <c r="BO6" s="26">
+        <v>104.6</v>
+      </c>
     </row>
     <row r="7" spans="1:69" s="6" customFormat="1">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>102.3</v>
       </c>
       <c r="C7" s="4">
         <v>102.8</v>
       </c>
       <c r="D7" s="4">
         <v>95.5</v>
       </c>
       <c r="E7" s="29">
         <v>88.3</v>
       </c>
       <c r="F7" s="28">
         <v>101.1</v>
       </c>
       <c r="G7" s="4">
         <v>101.9</v>
       </c>
       <c r="H7" s="4">
         <v>112.3</v>
@@ -4967,50 +5058,53 @@
       </c>
       <c r="BG7" s="4">
         <v>108</v>
       </c>
       <c r="BH7" s="4">
         <v>116.8</v>
       </c>
       <c r="BI7" s="29">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="28">
         <v>110.6</v>
       </c>
       <c r="BK7" s="4">
         <v>111.3</v>
       </c>
       <c r="BL7" s="4">
         <v>112.8</v>
       </c>
       <c r="BM7" s="4">
         <v>111.9</v>
       </c>
       <c r="BN7" s="29">
         <v>102.6</v>
       </c>
+      <c r="BO7" s="29">
+        <v>104.8</v>
+      </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>108.2</v>
       </c>
       <c r="C8" s="4">
         <v>108.7</v>
       </c>
       <c r="D8" s="4">
         <v>106.7</v>
       </c>
       <c r="E8" s="29">
         <v>106.1</v>
       </c>
       <c r="F8" s="28">
         <v>106.5</v>
       </c>
       <c r="G8" s="4">
         <v>104.6</v>
       </c>
       <c r="H8" s="4">
         <v>103.2</v>
@@ -5167,50 +5261,53 @@
       </c>
       <c r="BG8" s="4">
         <v>99.9</v>
       </c>
       <c r="BH8" s="4">
         <v>99.2</v>
       </c>
       <c r="BI8" s="29">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>103.8</v>
       </c>
       <c r="BK8" s="4">
         <v>104.9</v>
       </c>
       <c r="BL8" s="4">
         <v>106.3</v>
       </c>
       <c r="BM8" s="4">
         <v>107.5</v>
       </c>
       <c r="BN8" s="29">
         <v>98</v>
       </c>
+      <c r="BO8" s="29">
+        <v>102.1</v>
+      </c>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>106.9</v>
       </c>
       <c r="C9" s="4">
         <v>107.3</v>
       </c>
       <c r="D9" s="4">
         <v>106.9</v>
       </c>
       <c r="E9" s="29">
         <v>108.1</v>
       </c>
       <c r="F9" s="28">
         <v>107.3</v>
       </c>
       <c r="G9" s="4">
         <v>101.6</v>
       </c>
       <c r="H9" s="4">
         <v>96.6</v>
@@ -5367,50 +5464,53 @@
       </c>
       <c r="BG9" s="4">
         <v>99.4</v>
       </c>
       <c r="BH9" s="4">
         <v>96.7</v>
       </c>
       <c r="BI9" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="28">
         <v>102.3</v>
       </c>
       <c r="BK9" s="4">
         <v>103.3</v>
       </c>
       <c r="BL9" s="4">
         <v>104.8</v>
       </c>
       <c r="BM9" s="4">
         <v>107</v>
       </c>
       <c r="BN9" s="29">
         <v>85.6</v>
       </c>
+      <c r="BO9" s="29">
+        <v>93.4</v>
+      </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>116.8</v>
       </c>
       <c r="C10" s="4">
         <v>119.1</v>
       </c>
       <c r="D10" s="4">
         <v>114.1</v>
       </c>
       <c r="E10" s="29">
         <v>109.1</v>
       </c>
       <c r="F10" s="28">
         <v>107.6</v>
       </c>
       <c r="G10" s="4">
         <v>106.8</v>
       </c>
       <c r="H10" s="4">
         <v>109.4</v>
@@ -5567,50 +5667,53 @@
       </c>
       <c r="BG10" s="4">
         <v>102</v>
       </c>
       <c r="BH10" s="4">
         <v>99.7</v>
       </c>
       <c r="BI10" s="29">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="28">
         <v>107.1</v>
       </c>
       <c r="BK10" s="4">
         <v>104.8</v>
       </c>
       <c r="BL10" s="4">
         <v>105.7</v>
       </c>
       <c r="BM10" s="4">
         <v>107.4</v>
       </c>
       <c r="BN10" s="29">
         <v>108.2</v>
       </c>
+      <c r="BO10" s="29">
+        <v>111</v>
+      </c>
     </row>
     <row r="11" spans="1:69" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>115.5</v>
       </c>
       <c r="C11" s="4">
         <v>117</v>
       </c>
       <c r="D11" s="4">
         <v>119.4</v>
       </c>
       <c r="E11" s="29">
         <v>104.2</v>
       </c>
       <c r="F11" s="28">
         <v>111.4</v>
       </c>
       <c r="G11" s="4">
         <v>110.1</v>
       </c>
       <c r="H11" s="4">
         <v>106.5</v>
@@ -5767,50 +5870,53 @@
       </c>
       <c r="BG11" s="4">
         <v>101.8</v>
       </c>
       <c r="BH11" s="4">
         <v>102.2</v>
       </c>
       <c r="BI11" s="29">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="28">
         <v>91.3</v>
       </c>
       <c r="BK11" s="4">
         <v>98.7</v>
       </c>
       <c r="BL11" s="4">
         <v>102.9</v>
       </c>
       <c r="BM11" s="4">
         <v>100.2</v>
       </c>
       <c r="BN11" s="29">
         <v>99.1</v>
       </c>
+      <c r="BO11" s="29">
+        <v>103.6</v>
+      </c>
     </row>
     <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>61</v>
       </c>
       <c r="C12" s="4">
         <v>52.3</v>
       </c>
       <c r="D12" s="4">
         <v>56.6</v>
       </c>
       <c r="E12" s="29">
         <v>104.5</v>
       </c>
       <c r="F12" s="28">
         <v>99.4</v>
       </c>
       <c r="G12" s="4">
         <v>97.4</v>
       </c>
       <c r="H12" s="4">
         <v>91.9</v>
@@ -5967,50 +6073,53 @@
       </c>
       <c r="BG12" s="4">
         <v>95.7</v>
       </c>
       <c r="BH12" s="4">
         <v>92.4</v>
       </c>
       <c r="BI12" s="29">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="28">
         <v>92.2</v>
       </c>
       <c r="BK12" s="4">
         <v>99.3</v>
       </c>
       <c r="BL12" s="4">
         <v>96.6</v>
       </c>
       <c r="BM12" s="4">
         <v>98.9</v>
       </c>
       <c r="BN12" s="29">
         <v>120.2</v>
       </c>
+      <c r="BO12" s="29">
+        <v>108.8</v>
+      </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>94.6</v>
       </c>
       <c r="C13" s="4">
         <v>102.6</v>
       </c>
       <c r="D13" s="4">
         <v>105.6</v>
       </c>
       <c r="E13" s="29">
         <v>99</v>
       </c>
       <c r="F13" s="28">
         <v>102.3</v>
       </c>
       <c r="G13" s="4">
         <v>98.5</v>
       </c>
       <c r="H13" s="4">
         <v>98.5</v>
@@ -6167,50 +6276,53 @@
       </c>
       <c r="BG13" s="4">
         <v>109.8</v>
       </c>
       <c r="BH13" s="4">
         <v>109.8</v>
       </c>
       <c r="BI13" s="29">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="28">
         <v>116.9</v>
       </c>
       <c r="BK13" s="4">
         <v>119</v>
       </c>
       <c r="BL13" s="4">
         <v>116.8</v>
       </c>
       <c r="BM13" s="4">
         <v>121.4</v>
       </c>
       <c r="BN13" s="29">
         <v>113.9</v>
       </c>
+      <c r="BO13" s="29">
+        <v>114.5</v>
+      </c>
     </row>
     <row r="14" spans="1:69" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>99.6</v>
       </c>
       <c r="C14" s="25">
         <v>100.2</v>
       </c>
       <c r="D14" s="25">
         <v>101.4</v>
       </c>
       <c r="E14" s="26">
         <v>103.8</v>
       </c>
       <c r="F14" s="24">
         <v>105.3</v>
       </c>
       <c r="G14" s="25">
         <v>106.9</v>
       </c>
       <c r="H14" s="25">
         <v>105.5</v>
@@ -6367,50 +6479,53 @@
       </c>
       <c r="BG14" s="25">
         <v>101.9</v>
       </c>
       <c r="BH14" s="25">
         <v>102.7</v>
       </c>
       <c r="BI14" s="26">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="BK14" s="25">
         <v>103.3</v>
       </c>
       <c r="BL14" s="25">
         <v>102.8</v>
       </c>
       <c r="BM14" s="25">
         <v>102.7</v>
       </c>
       <c r="BN14" s="26">
         <v>102.5</v>
       </c>
+      <c r="BO14" s="26">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>108.7</v>
       </c>
       <c r="C15" s="4">
         <v>107</v>
       </c>
       <c r="D15" s="4">
         <v>106.9</v>
       </c>
       <c r="E15" s="29">
         <v>108.1</v>
       </c>
       <c r="F15" s="28">
         <v>115.2</v>
       </c>
       <c r="G15" s="4">
         <v>117</v>
       </c>
       <c r="H15" s="4">
         <v>119.3</v>
@@ -6567,50 +6682,53 @@
       </c>
       <c r="BG15" s="4">
         <v>103</v>
       </c>
       <c r="BH15" s="4">
         <v>104.3</v>
       </c>
       <c r="BI15" s="29">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="28">
         <v>103.3</v>
       </c>
       <c r="BK15" s="4">
         <v>105</v>
       </c>
       <c r="BL15" s="4">
         <v>105.2</v>
       </c>
       <c r="BM15" s="4">
         <v>105.9</v>
       </c>
       <c r="BN15" s="29">
         <v>105.4</v>
       </c>
+      <c r="BO15" s="29">
+        <v>106.5</v>
+      </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>92.5</v>
       </c>
       <c r="C16" s="4">
         <v>96.7</v>
       </c>
       <c r="D16" s="4">
         <v>98.2</v>
       </c>
       <c r="E16" s="29">
         <v>99.9</v>
       </c>
       <c r="F16" s="28">
         <v>105.6</v>
       </c>
       <c r="G16" s="4">
         <v>105.1</v>
       </c>
       <c r="H16" s="4">
         <v>102.1</v>
@@ -6767,52 +6885,55 @@
       </c>
       <c r="BG16" s="4">
         <v>102.2</v>
       </c>
       <c r="BH16" s="4">
         <v>104.5</v>
       </c>
       <c r="BI16" s="29">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="28">
         <v>120.5</v>
       </c>
       <c r="BK16" s="4">
         <v>121.4</v>
       </c>
       <c r="BL16" s="4">
         <v>120.2</v>
       </c>
       <c r="BM16" s="4">
         <v>119.2</v>
       </c>
       <c r="BN16" s="29">
         <v>114.1</v>
       </c>
+      <c r="BO16" s="29">
+        <v>108.4</v>
+      </c>
     </row>
-    <row r="17" spans="1:66" ht="12.75" customHeight="1">
+    <row r="17" spans="1:67" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>96.7</v>
       </c>
       <c r="C17" s="4">
         <v>97.7</v>
       </c>
       <c r="D17" s="4">
         <v>107.4</v>
       </c>
       <c r="E17" s="29">
         <v>118.6</v>
       </c>
       <c r="F17" s="28">
         <v>120.7</v>
       </c>
       <c r="G17" s="4">
         <v>120.3</v>
       </c>
       <c r="H17" s="4">
         <v>108</v>
       </c>
       <c r="I17" s="29">
@@ -6967,52 +7088,55 @@
       </c>
       <c r="BG17" s="4">
         <v>103.7</v>
       </c>
       <c r="BH17" s="4">
         <v>97.1</v>
       </c>
       <c r="BI17" s="29">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="28">
         <v>101.9</v>
       </c>
       <c r="BK17" s="4">
         <v>96.6</v>
       </c>
       <c r="BL17" s="4">
         <v>98.8</v>
       </c>
       <c r="BM17" s="4">
         <v>102.7</v>
       </c>
       <c r="BN17" s="29">
         <v>95.5</v>
       </c>
+      <c r="BO17" s="29">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:66" s="6" customFormat="1">
+    <row r="18" spans="1:67" s="6" customFormat="1">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="4">
         <v>171.8</v>
       </c>
       <c r="D18" s="4">
         <v>170.1</v>
       </c>
       <c r="E18" s="29">
         <v>114.9</v>
       </c>
       <c r="F18" s="28">
         <v>140.6</v>
       </c>
       <c r="G18" s="4">
         <v>126.3</v>
       </c>
       <c r="H18" s="4">
         <v>113.3</v>
       </c>
       <c r="I18" s="29">
@@ -7167,52 +7291,55 @@
       </c>
       <c r="BG18" s="4">
         <v>109.1</v>
       </c>
       <c r="BH18" s="4">
         <v>108.4</v>
       </c>
       <c r="BI18" s="29">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>100.8</v>
       </c>
       <c r="BK18" s="4">
         <v>99</v>
       </c>
       <c r="BL18" s="4">
         <v>97.7</v>
       </c>
       <c r="BM18" s="4">
         <v>97.4</v>
       </c>
       <c r="BN18" s="29">
         <v>99.8</v>
       </c>
+      <c r="BO18" s="29">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:66">
+    <row r="19" spans="1:67">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>69.7</v>
       </c>
       <c r="C19" s="4">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="4">
         <v>82.1</v>
       </c>
       <c r="E19" s="29">
         <v>83.8</v>
       </c>
       <c r="F19" s="28">
         <v>94.7</v>
       </c>
       <c r="G19" s="4">
         <v>96.1</v>
       </c>
       <c r="H19" s="4">
         <v>91.7</v>
       </c>
       <c r="I19" s="29">
@@ -7367,52 +7494,55 @@
       </c>
       <c r="BG19" s="4">
         <v>101.4</v>
       </c>
       <c r="BH19" s="4">
         <v>99.7</v>
       </c>
       <c r="BI19" s="29">
         <v>101</v>
       </c>
       <c r="BJ19" s="28">
         <v>106.4</v>
       </c>
       <c r="BK19" s="4">
         <v>105.9</v>
       </c>
       <c r="BL19" s="4">
         <v>105.2</v>
       </c>
       <c r="BM19" s="4">
         <v>103.2</v>
       </c>
       <c r="BN19" s="29">
         <v>96</v>
       </c>
+      <c r="BO19" s="29">
+        <v>98</v>
+      </c>
     </row>
-    <row r="20" spans="1:66" s="6" customFormat="1">
+    <row r="20" spans="1:67" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="28">
         <v>128.1</v>
       </c>
       <c r="C20" s="4">
         <v>147.5</v>
       </c>
       <c r="D20" s="4">
         <v>155.4</v>
       </c>
       <c r="E20" s="29">
         <v>92.6</v>
       </c>
       <c r="F20" s="28">
         <v>115.8</v>
       </c>
       <c r="G20" s="4">
         <v>108.1</v>
       </c>
       <c r="H20" s="4">
         <v>118.3</v>
       </c>
       <c r="I20" s="29">
@@ -7567,52 +7697,55 @@
       </c>
       <c r="BG20" s="4">
         <v>98.7</v>
       </c>
       <c r="BH20" s="4">
         <v>100</v>
       </c>
       <c r="BI20" s="29">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="28">
         <v>104.1</v>
       </c>
       <c r="BK20" s="4">
         <v>105</v>
       </c>
       <c r="BL20" s="4">
         <v>102.7</v>
       </c>
       <c r="BM20" s="4">
         <v>80</v>
       </c>
       <c r="BN20" s="29">
         <v>80.900000000000006</v>
       </c>
+      <c r="BO20" s="29">
+        <v>80.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:66" ht="12" customHeight="1">
+    <row r="21" spans="1:67" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>111.4</v>
       </c>
       <c r="C21" s="4">
         <v>89.5</v>
       </c>
       <c r="D21" s="4">
         <v>82.4</v>
       </c>
       <c r="E21" s="29">
         <v>116</v>
       </c>
       <c r="F21" s="28">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="4">
         <v>75.7</v>
       </c>
       <c r="H21" s="4">
         <v>80.8</v>
       </c>
       <c r="I21" s="29">
@@ -7767,52 +7900,55 @@
       </c>
       <c r="BG21" s="4">
         <v>100.6</v>
       </c>
       <c r="BH21" s="4">
         <v>102.1</v>
       </c>
       <c r="BI21" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="28">
         <v>104.4</v>
       </c>
       <c r="BK21" s="4">
         <v>102.8</v>
       </c>
       <c r="BL21" s="4">
         <v>99.1</v>
       </c>
       <c r="BM21" s="4">
         <v>96.9</v>
       </c>
       <c r="BN21" s="29">
         <v>97.8</v>
       </c>
+      <c r="BO21" s="29">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:66" ht="22.5">
+    <row r="22" spans="1:67" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="4">
         <v>61.1</v>
       </c>
       <c r="D22" s="4">
         <v>59.5</v>
       </c>
       <c r="E22" s="29">
         <v>126.5</v>
       </c>
       <c r="F22" s="28">
         <v>79.2</v>
       </c>
       <c r="G22" s="4">
         <v>94.1</v>
       </c>
       <c r="H22" s="4">
         <v>98.5</v>
       </c>
       <c r="I22" s="29">
@@ -7967,52 +8103,55 @@
       </c>
       <c r="BG22" s="4">
         <v>99.6</v>
       </c>
       <c r="BH22" s="4">
         <v>102.2</v>
       </c>
       <c r="BI22" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="28">
         <v>93.7</v>
       </c>
       <c r="BK22" s="4">
         <v>95.6</v>
       </c>
       <c r="BL22" s="4">
         <v>96.7</v>
       </c>
       <c r="BM22" s="4">
         <v>91.4</v>
       </c>
       <c r="BN22" s="29">
         <v>100.1</v>
       </c>
+      <c r="BO22" s="29">
+        <v>102.4</v>
+      </c>
     </row>
-    <row r="23" spans="1:66" ht="22.5">
+    <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>97.7</v>
       </c>
       <c r="D23" s="4">
         <v>99.1</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <v>99.1</v>
       </c>
       <c r="G23" s="4">
         <v>98.6</v>
       </c>
       <c r="H23" s="4">
         <v>100</v>
       </c>
       <c r="I23" s="29">
@@ -8167,52 +8306,55 @@
       </c>
       <c r="BG23" s="4">
         <v>103</v>
       </c>
       <c r="BH23" s="4">
         <v>106.5</v>
       </c>
       <c r="BI23" s="29">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="28">
         <v>106</v>
       </c>
       <c r="BK23" s="4">
         <v>103.5</v>
       </c>
       <c r="BL23" s="4">
         <v>101.6</v>
       </c>
       <c r="BM23" s="4">
         <v>100.7</v>
       </c>
       <c r="BN23" s="29">
         <v>98.1</v>
       </c>
+      <c r="BO23" s="29">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:66">
+    <row r="24" spans="1:67">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>98</v>
       </c>
       <c r="C24" s="4">
         <v>98.9</v>
       </c>
       <c r="D24" s="4">
         <v>99.5</v>
       </c>
       <c r="E24" s="29">
         <v>98.1</v>
       </c>
       <c r="F24" s="28">
         <v>98.9</v>
       </c>
       <c r="G24" s="4">
         <v>98.7</v>
       </c>
       <c r="H24" s="4">
         <v>97.8</v>
       </c>
       <c r="I24" s="29">
@@ -8367,52 +8509,55 @@
       </c>
       <c r="BG24" s="4">
         <v>100.5</v>
       </c>
       <c r="BH24" s="4">
         <v>99.8</v>
       </c>
       <c r="BI24" s="29">
         <v>100</v>
       </c>
       <c r="BJ24" s="28">
         <v>98.4</v>
       </c>
       <c r="BK24" s="4">
         <v>99.2</v>
       </c>
       <c r="BL24" s="4">
         <v>99.3</v>
       </c>
       <c r="BM24" s="4">
         <v>99.8</v>
       </c>
       <c r="BN24" s="29">
         <v>101.5</v>
       </c>
+      <c r="BO24" s="29">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="25" spans="1:66" ht="12" customHeight="1">
+    <row r="25" spans="1:67" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>97.5</v>
       </c>
       <c r="C25" s="4">
         <v>99.2</v>
       </c>
       <c r="D25" s="4">
         <v>99.5</v>
       </c>
       <c r="E25" s="29">
         <v>98.7</v>
       </c>
       <c r="F25" s="28">
         <v>102.9</v>
       </c>
       <c r="G25" s="4">
         <v>101.7</v>
       </c>
       <c r="H25" s="4">
         <v>99.2</v>
       </c>
       <c r="I25" s="29">
@@ -8567,52 +8712,55 @@
       </c>
       <c r="BG25" s="4">
         <v>99</v>
       </c>
       <c r="BH25" s="4">
         <v>102.6</v>
       </c>
       <c r="BI25" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="28">
         <v>98.6</v>
       </c>
       <c r="BK25" s="4">
         <v>98.3</v>
       </c>
       <c r="BL25" s="4">
         <v>96.8</v>
       </c>
       <c r="BM25" s="4">
         <v>99.3</v>
       </c>
       <c r="BN25" s="29">
         <v>99.1</v>
       </c>
+      <c r="BO25" s="29">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:66">
+    <row r="26" spans="1:67">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>110.1</v>
       </c>
       <c r="C26" s="4">
         <v>102.5</v>
       </c>
       <c r="D26" s="4">
         <v>88</v>
       </c>
       <c r="E26" s="29">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="28">
         <v>83.7</v>
       </c>
       <c r="G26" s="4">
         <v>95.5</v>
       </c>
       <c r="H26" s="4">
         <v>92.1</v>
       </c>
       <c r="I26" s="29">
@@ -8767,52 +8915,55 @@
       </c>
       <c r="BG26" s="4">
         <v>90.9</v>
       </c>
       <c r="BH26" s="4">
         <v>93.2</v>
       </c>
       <c r="BI26" s="29">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="28">
         <v>92.9</v>
       </c>
       <c r="BK26" s="4">
         <v>97.1</v>
       </c>
       <c r="BL26" s="4">
         <v>98.1</v>
       </c>
       <c r="BM26" s="4">
         <v>98.4</v>
       </c>
       <c r="BN26" s="29">
         <v>95.9</v>
       </c>
+      <c r="BO26" s="29">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="27" spans="1:66">
+    <row r="27" spans="1:67">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>61.7</v>
       </c>
       <c r="C27" s="31">
         <v>65</v>
       </c>
       <c r="D27" s="31">
         <v>80</v>
       </c>
       <c r="E27" s="32">
         <v>109.4</v>
       </c>
       <c r="F27" s="30">
         <v>136.4</v>
       </c>
       <c r="G27" s="31">
         <v>188.3</v>
       </c>
       <c r="H27" s="31">
         <v>127.8</v>
       </c>
       <c r="I27" s="32">
@@ -8967,223 +9118,226 @@
       </c>
       <c r="BG27" s="31">
         <v>100.7</v>
       </c>
       <c r="BH27" s="31">
         <v>95.3</v>
       </c>
       <c r="BI27" s="32">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="30">
         <v>86.5</v>
       </c>
       <c r="BK27" s="31">
         <v>89.7</v>
       </c>
       <c r="BL27" s="31">
         <v>90.7</v>
       </c>
       <c r="BM27" s="31">
         <v>93.7</v>
       </c>
       <c r="BN27" s="32">
         <v>104</v>
       </c>
+      <c r="BO27" s="32">
+        <v>103.6</v>
+      </c>
     </row>
-    <row r="29" spans="1:66" ht="11.25" customHeight="1">
-[...31 lines deleted...]
-      <c r="AF29" s="105"/>
+    <row r="29" spans="1:67" ht="11.25" customHeight="1">
+      <c r="A29" s="108"/>
+      <c r="B29" s="108"/>
+      <c r="C29" s="108"/>
+      <c r="D29" s="108"/>
+      <c r="E29" s="108"/>
+      <c r="F29" s="108"/>
+      <c r="G29" s="108"/>
+      <c r="H29" s="108"/>
+      <c r="I29" s="108"/>
+      <c r="J29" s="108"/>
+      <c r="K29" s="108"/>
+      <c r="L29" s="108"/>
+      <c r="M29" s="108"/>
+      <c r="N29" s="108"/>
+      <c r="O29" s="108"/>
+      <c r="P29" s="108"/>
+      <c r="Q29" s="108"/>
+      <c r="R29" s="108"/>
+      <c r="S29" s="108"/>
+      <c r="T29" s="108"/>
+      <c r="U29" s="108"/>
+      <c r="V29" s="108"/>
+      <c r="W29" s="108"/>
+      <c r="X29" s="108"/>
+      <c r="Y29" s="108"/>
+      <c r="Z29" s="108"/>
+      <c r="AA29" s="108"/>
+      <c r="AB29" s="108"/>
+      <c r="AC29" s="108"/>
+      <c r="AD29" s="108"/>
+      <c r="AE29" s="108"/>
+      <c r="AF29" s="108"/>
     </row>
-    <row r="30" spans="1:66">
-[...15 lines deleted...]
-      <c r="P30" s="107"/>
+    <row r="30" spans="1:67">
+      <c r="A30" s="110"/>
+      <c r="B30" s="110"/>
+      <c r="C30" s="110"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="110"/>
+      <c r="F30" s="110"/>
+      <c r="G30" s="110"/>
+      <c r="H30" s="110"/>
+      <c r="I30" s="110"/>
+      <c r="J30" s="110"/>
+      <c r="K30" s="110"/>
+      <c r="L30" s="110"/>
+      <c r="M30" s="110"/>
+      <c r="N30" s="110"/>
+      <c r="O30" s="110"/>
+      <c r="P30" s="110"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="16"/>
       <c r="T30" s="16"/>
       <c r="V30" s="16"/>
       <c r="W30" s="16"/>
       <c r="X30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
       <c r="AD30" s="16"/>
       <c r="AE30" s="16"/>
       <c r="AF30" s="16"/>
     </row>
-    <row r="31" spans="1:66">
-[...15 lines deleted...]
-      <c r="P31" s="107"/>
+    <row r="31" spans="1:67">
+      <c r="A31" s="110"/>
+      <c r="B31" s="110"/>
+      <c r="C31" s="110"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="110"/>
+      <c r="F31" s="110"/>
+      <c r="G31" s="110"/>
+      <c r="H31" s="110"/>
+      <c r="I31" s="110"/>
+      <c r="J31" s="110"/>
+      <c r="K31" s="110"/>
+      <c r="L31" s="110"/>
+      <c r="M31" s="110"/>
+      <c r="N31" s="110"/>
+      <c r="O31" s="110"/>
+      <c r="P31" s="110"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="16"/>
       <c r="T31" s="16"/>
       <c r="V31" s="16"/>
       <c r="W31" s="16"/>
       <c r="X31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AD31" s="16"/>
       <c r="AE31" s="16"/>
       <c r="AF31" s="16"/>
     </row>
-    <row r="32" spans="1:66">
-[...5 lines deleted...]
-      <c r="F32" s="104"/>
+    <row r="32" spans="1:67">
+      <c r="A32" s="107"/>
+      <c r="B32" s="107"/>
+      <c r="C32" s="107"/>
+      <c r="D32" s="107"/>
+      <c r="E32" s="107"/>
+      <c r="F32" s="107"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="15"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="17"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="17"/>
     </row>
     <row r="36" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A36" s="104"/>
-[...4 lines deleted...]
-      <c r="F36" s="104"/>
+      <c r="A36" s="107"/>
+      <c r="B36" s="107"/>
+      <c r="C36" s="107"/>
+      <c r="D36" s="107"/>
+      <c r="E36" s="107"/>
+      <c r="F36" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A29:AF29"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="A30:P30"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BB3:BE3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AO5" sqref="AO5:AO27"/>
+      <selection pane="bottomRight" activeCell="AQ5" sqref="AQ5:AQ27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="7.33203125" style="2" customWidth="1"/>
     <col min="14" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="11" style="2" customWidth="1"/>
     <col min="39" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
@@ -9197,122 +9351,122 @@
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="Y2" s="18"/>
       <c r="AF2" s="18" t="s">
         <v>63</v>
       </c>
       <c r="AK2" s="23"/>
       <c r="AL2" s="23"/>
       <c r="AM2" s="23"/>
       <c r="AN2" s="23"/>
       <c r="AS2" s="23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:45">
-      <c r="A3" s="106" t="s">
+      <c r="A3" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="103" t="s">
+      <c r="B3" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="103"/>
-[...2 lines deleted...]
-      <c r="F3" s="103" t="s">
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="103"/>
-[...2 lines deleted...]
-      <c r="J3" s="103" t="s">
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="103"/>
-[...2 lines deleted...]
-      <c r="N3" s="103" t="s">
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="103"/>
-[...2 lines deleted...]
-      <c r="R3" s="103" t="s">
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="S3" s="103"/>
-[...2 lines deleted...]
-      <c r="V3" s="103" t="s">
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="W3" s="103"/>
-[...2 lines deleted...]
-      <c r="Z3" s="103" t="s">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="103"/>
-[...2 lines deleted...]
-      <c r="AD3" s="103" t="s">
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="103"/>
-[...2 lines deleted...]
-      <c r="AH3" s="103" t="s">
+      <c r="AE3" s="106"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="AI3" s="103"/>
-[...2 lines deleted...]
-      <c r="AL3" s="103" t="s">
+      <c r="AI3" s="106"/>
+      <c r="AJ3" s="106"/>
+      <c r="AK3" s="106"/>
+      <c r="AL3" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AM3" s="103"/>
-[...2 lines deleted...]
-      <c r="AP3" s="103" t="s">
+      <c r="AM3" s="106"/>
+      <c r="AN3" s="106"/>
+      <c r="AO3" s="106"/>
+      <c r="AP3" s="106" t="s">
         <v>125</v>
       </c>
-      <c r="AQ3" s="103"/>
-[...1 lines deleted...]
-      <c r="AS3" s="103"/>
+      <c r="AQ3" s="106"/>
+      <c r="AR3" s="106"/>
+      <c r="AS3" s="106"/>
     </row>
     <row r="4" spans="1:45" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="106"/>
+      <c r="A4" s="109"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -9566,51 +9720,54 @@
       </c>
       <c r="AK5" s="27">
         <f>AG5*'2010-2026 годы'!BI5%</f>
         <v>123.5</v>
       </c>
       <c r="AL5" s="24">
         <f>AH5*'2010-2026 годы'!BJ5%</f>
         <v>126.8</v>
       </c>
       <c r="AM5" s="25">
         <f>AI5*'2010-2026 годы'!BK5%</f>
         <v>126.8</v>
       </c>
       <c r="AN5" s="25">
         <f>AJ5*'2010-2026 годы'!BL5%</f>
         <v>128.4</v>
       </c>
       <c r="AO5" s="27">
         <f>AK5*'2010-2026 годы'!BM5%</f>
         <v>130.80000000000001</v>
       </c>
       <c r="AP5" s="24">
         <f>AL5*'2010-2026 годы'!BN5%</f>
         <v>129.30000000000001</v>
       </c>
-      <c r="AQ5" s="25"/>
+      <c r="AQ5" s="24">
+        <f>AM5*'2010-2026 годы'!BO5%</f>
+        <v>130.69999999999999</v>
+      </c>
       <c r="AR5" s="25"/>
       <c r="AS5" s="27"/>
     </row>
     <row r="6" spans="1:45" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
         <f>B6*'2010-2026 годы'!AD6%</f>
         <v>111.6</v>
       </c>
       <c r="G6" s="25">
         <f>C6*'2010-2026 годы'!AE6%</f>
@@ -9734,51 +9891,54 @@
       </c>
       <c r="AK6" s="26">
         <f>AG6*'2010-2026 годы'!BI6%</f>
         <v>162.5</v>
       </c>
       <c r="AL6" s="24">
         <f>AH6*'2010-2026 годы'!BJ6%</f>
         <v>178.7</v>
       </c>
       <c r="AM6" s="25">
         <f>AI6*'2010-2026 годы'!BK6%</f>
         <v>179.6</v>
       </c>
       <c r="AN6" s="25">
         <f>AJ6*'2010-2026 годы'!BL6%</f>
         <v>178.4</v>
       </c>
       <c r="AO6" s="26">
         <f>AK6*'2010-2026 годы'!BM6%</f>
         <v>182.2</v>
       </c>
       <c r="AP6" s="24">
         <f>AL6*'2010-2026 годы'!BN6%</f>
         <v>180.5</v>
       </c>
-      <c r="AQ6" s="25"/>
+      <c r="AQ6" s="24">
+        <f>AM6*'2010-2026 годы'!BO6%</f>
+        <v>187.9</v>
+      </c>
       <c r="AR6" s="25"/>
       <c r="AS6" s="26"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2026 годы'!AD7%</f>
         <v>111.9</v>
       </c>
       <c r="G7" s="4">
         <f>C7*'2010-2026 годы'!AE7%</f>
@@ -9902,51 +10062,54 @@
       </c>
       <c r="AK7" s="29">
         <f>AG7*'2010-2026 годы'!BI7%</f>
         <v>185.4</v>
       </c>
       <c r="AL7" s="28">
         <f>AH7*'2010-2026 годы'!BJ7%</f>
         <v>183.5</v>
       </c>
       <c r="AM7" s="4">
         <f>AI7*'2010-2026 годы'!BK7%</f>
         <v>197.3</v>
       </c>
       <c r="AN7" s="4">
         <f>AJ7*'2010-2026 годы'!BL7%</f>
         <v>191.4</v>
       </c>
       <c r="AO7" s="29">
         <f>AK7*'2010-2026 годы'!BM7%</f>
         <v>207.5</v>
       </c>
       <c r="AP7" s="28">
         <f>AL7*'2010-2026 годы'!BN7%</f>
         <v>188.3</v>
       </c>
-      <c r="AQ7" s="4"/>
+      <c r="AQ7" s="28">
+        <f>AM7*'2010-2026 годы'!BO7%</f>
+        <v>206.8</v>
+      </c>
       <c r="AR7" s="4"/>
       <c r="AS7" s="29"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2026 годы'!AD8%</f>
         <v>111</v>
       </c>
       <c r="G8" s="4">
         <f>C8*'2010-2026 годы'!AE8%</f>
@@ -10070,51 +10233,54 @@
       </c>
       <c r="AK8" s="29">
         <f>AG8*'2010-2026 годы'!BI8%</f>
         <v>123.8</v>
       </c>
       <c r="AL8" s="28">
         <f>AH8*'2010-2026 годы'!BJ8%</f>
         <v>143.5</v>
       </c>
       <c r="AM8" s="4">
         <f>AI8*'2010-2026 годы'!BK8%</f>
         <v>135.4</v>
       </c>
       <c r="AN8" s="4">
         <f>AJ8*'2010-2026 годы'!BL8%</f>
         <v>134</v>
       </c>
       <c r="AO8" s="29">
         <f>AK8*'2010-2026 годы'!BM8%</f>
         <v>133.1</v>
       </c>
       <c r="AP8" s="28">
         <f>AL8*'2010-2026 годы'!BN8%</f>
         <v>140.6</v>
       </c>
-      <c r="AQ8" s="4"/>
+      <c r="AQ8" s="28">
+        <f>AM8*'2010-2026 годы'!BO8%</f>
+        <v>138.19999999999999</v>
+      </c>
       <c r="AR8" s="4"/>
       <c r="AS8" s="29"/>
     </row>
     <row r="9" spans="1:45" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2026 годы'!AD9%</f>
         <v>104.7</v>
       </c>
       <c r="G9" s="4">
         <f>C9*'2010-2026 годы'!AE9%</f>
@@ -10238,51 +10404,54 @@
       </c>
       <c r="AK9" s="29">
         <f>AG9*'2010-2026 годы'!BI9%</f>
         <v>117.5</v>
       </c>
       <c r="AL9" s="28">
         <f>AH9*'2010-2026 годы'!BJ9%</f>
         <v>128.6</v>
       </c>
       <c r="AM9" s="4">
         <f>AI9*'2010-2026 годы'!BK9%</f>
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="4">
         <f>AJ9*'2010-2026 годы'!BL9%</f>
         <v>128.6</v>
       </c>
       <c r="AO9" s="29">
         <f>AK9*'2010-2026 годы'!BM9%</f>
         <v>125.7</v>
       </c>
       <c r="AP9" s="28">
         <f>AL9*'2010-2026 годы'!BN9%</f>
         <v>110.1</v>
       </c>
-      <c r="AQ9" s="4"/>
+      <c r="AQ9" s="28">
+        <f>AM9*'2010-2026 годы'!BO9%</f>
+        <v>120.7</v>
+      </c>
       <c r="AR9" s="4"/>
       <c r="AS9" s="29"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2026 годы'!AD10%</f>
         <v>116.1</v>
       </c>
       <c r="G10" s="4">
         <f>C10*'2010-2026 годы'!AE10%</f>
@@ -10406,51 +10575,54 @@
       </c>
       <c r="AK10" s="29">
         <f>AG10*'2010-2026 годы'!BI10%</f>
         <v>133.5</v>
       </c>
       <c r="AL10" s="28">
         <f>AH10*'2010-2026 годы'!BJ10%</f>
         <v>166.8</v>
       </c>
       <c r="AM10" s="4">
         <f>AI10*'2010-2026 годы'!BK10%</f>
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="4">
         <f>AJ10*'2010-2026 годы'!BL10%</f>
         <v>138.5</v>
       </c>
       <c r="AO10" s="29">
         <f>AK10*'2010-2026 годы'!BM10%</f>
         <v>143.4</v>
       </c>
       <c r="AP10" s="28">
         <f>AL10*'2010-2026 годы'!BN10%</f>
         <v>180.5</v>
       </c>
-      <c r="AQ10" s="4"/>
+      <c r="AQ10" s="28">
+        <f>AM10*'2010-2026 годы'!BO10%</f>
+        <v>160.1</v>
+      </c>
       <c r="AR10" s="4"/>
       <c r="AS10" s="29"/>
     </row>
     <row r="11" spans="1:45" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2026 годы'!AD11%</f>
         <v>101.1</v>
       </c>
       <c r="G11" s="4">
         <f>C11*'2010-2026 годы'!AE11%</f>
@@ -10574,51 +10746,54 @@
       </c>
       <c r="AK11" s="29">
         <f>AG11*'2010-2026 годы'!BI11%</f>
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="28">
         <f>AH11*'2010-2026 годы'!BJ11%</f>
         <v>119.2</v>
       </c>
       <c r="AM11" s="4">
         <f>AI11*'2010-2026 годы'!BK11%</f>
         <v>136.6</v>
       </c>
       <c r="AN11" s="4">
         <f>AJ11*'2010-2026 годы'!BL11%</f>
         <v>140.5</v>
       </c>
       <c r="AO11" s="29">
         <f>AK11*'2010-2026 годы'!BM11%</f>
         <v>128.5</v>
       </c>
       <c r="AP11" s="28">
         <f>AL11*'2010-2026 годы'!BN11%</f>
         <v>118.1</v>
       </c>
-      <c r="AQ11" s="4"/>
+      <c r="AQ11" s="28">
+        <f>AM11*'2010-2026 годы'!BO11%</f>
+        <v>141.5</v>
+      </c>
       <c r="AR11" s="4"/>
       <c r="AS11" s="29"/>
     </row>
     <row r="12" spans="1:45" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2026 годы'!AD12%</f>
         <v>111.9</v>
       </c>
       <c r="G12" s="4">
         <f>C12*'2010-2026 годы'!AE12%</f>
@@ -10742,51 +10917,54 @@
       </c>
       <c r="AK12" s="29">
         <f>AG12*'2010-2026 годы'!BI12%</f>
         <v>104.2</v>
       </c>
       <c r="AL12" s="28">
         <f>AH12*'2010-2026 годы'!BJ12%</f>
         <v>133</v>
       </c>
       <c r="AM12" s="4">
         <f>AI12*'2010-2026 годы'!BK12%</f>
         <v>110.8</v>
       </c>
       <c r="AN12" s="4">
         <f>AJ12*'2010-2026 годы'!BL12%</f>
         <v>96</v>
       </c>
       <c r="AO12" s="29">
         <f>AK12*'2010-2026 годы'!BM12%</f>
         <v>103.1</v>
       </c>
       <c r="AP12" s="28">
         <f>AL12*'2010-2026 годы'!BN12%</f>
         <v>159.9</v>
       </c>
-      <c r="AQ12" s="4"/>
+      <c r="AQ12" s="28">
+        <f>AM12*'2010-2026 годы'!BO12%</f>
+        <v>120.6</v>
+      </c>
       <c r="AR12" s="4"/>
       <c r="AS12" s="29"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2026 годы'!AD13%</f>
         <v>105.3</v>
       </c>
       <c r="G13" s="4">
         <f>C13*'2010-2026 годы'!AE13%</f>
@@ -10910,51 +11088,54 @@
       </c>
       <c r="AK13" s="29">
         <f>AG13*'2010-2026 годы'!BI13%</f>
         <v>219.5</v>
       </c>
       <c r="AL13" s="28">
         <f>AH13*'2010-2026 годы'!BJ13%</f>
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="4">
         <f>AI13*'2010-2026 годы'!BK13%</f>
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="4">
         <f>AJ13*'2010-2026 годы'!BL13%</f>
         <v>242.1</v>
       </c>
       <c r="AO13" s="29">
         <f>AK13*'2010-2026 годы'!BM13%</f>
         <v>266.5</v>
       </c>
       <c r="AP13" s="28">
         <f>AL13*'2010-2026 годы'!BN13%</f>
         <v>303.7</v>
       </c>
-      <c r="AQ13" s="4"/>
+      <c r="AQ13" s="28">
+        <f>AM13*'2010-2026 годы'!BO13%</f>
+        <v>295</v>
+      </c>
       <c r="AR13" s="4"/>
       <c r="AS13" s="29"/>
     </row>
     <row r="14" spans="1:45" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2026 годы'!AD14%</f>
         <v>98.6</v>
       </c>
       <c r="G14" s="25">
         <f>C14*'2010-2026 годы'!AE14%</f>
@@ -11078,51 +11259,54 @@
       </c>
       <c r="AK14" s="26">
         <f>AG14*'2010-2026 годы'!BI14%</f>
         <v>105.9</v>
       </c>
       <c r="AL14" s="24">
         <f>AH14*'2010-2026 годы'!BJ14%</f>
         <v>105.1</v>
       </c>
       <c r="AM14" s="25">
         <f>AI14*'2010-2026 годы'!BK14%</f>
         <v>104.2</v>
       </c>
       <c r="AN14" s="25">
         <f>AJ14*'2010-2026 годы'!BL14%</f>
         <v>105.3</v>
       </c>
       <c r="AO14" s="26">
         <f>AK14*'2010-2026 годы'!BM14%</f>
         <v>108.8</v>
       </c>
       <c r="AP14" s="24">
         <f>AL14*'2010-2026 годы'!BN14%</f>
         <v>107.7</v>
       </c>
-      <c r="AQ14" s="25"/>
+      <c r="AQ14" s="24">
+        <f>AM14*'2010-2026 годы'!BO14%</f>
+        <v>106.8</v>
+      </c>
       <c r="AR14" s="25"/>
       <c r="AS14" s="26"/>
     </row>
     <row r="15" spans="1:45" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2026 годы'!AD15%</f>
         <v>101.1</v>
       </c>
       <c r="G15" s="4">
         <f>C15*'2010-2026 годы'!AE15%</f>
@@ -11246,51 +11430,54 @@
       </c>
       <c r="AK15" s="29">
         <f>AG15*'2010-2026 годы'!BI15%</f>
         <v>126.1</v>
       </c>
       <c r="AL15" s="28">
         <f>AH15*'2010-2026 годы'!BJ15%</f>
         <v>123.7</v>
       </c>
       <c r="AM15" s="4">
         <f>AI15*'2010-2026 годы'!BK15%</f>
         <v>119.3</v>
       </c>
       <c r="AN15" s="4">
         <f>AJ15*'2010-2026 годы'!BL15%</f>
         <v>123.8</v>
       </c>
       <c r="AO15" s="29">
         <f>AK15*'2010-2026 годы'!BM15%</f>
         <v>133.5</v>
       </c>
       <c r="AP15" s="28">
         <f>AL15*'2010-2026 годы'!BN15%</f>
         <v>130.4</v>
       </c>
-      <c r="AQ15" s="4"/>
+      <c r="AQ15" s="28">
+        <f>AM15*'2010-2026 годы'!BO15%</f>
+        <v>127.1</v>
+      </c>
       <c r="AR15" s="4"/>
       <c r="AS15" s="29"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2026 годы'!AD16%</f>
         <v>101.9</v>
       </c>
       <c r="G16" s="4">
         <f>C16*'2010-2026 годы'!AE16%</f>
@@ -11414,51 +11601,54 @@
       </c>
       <c r="AK16" s="29">
         <f>AG16*'2010-2026 годы'!BI16%</f>
         <v>117.4</v>
       </c>
       <c r="AL16" s="28">
         <f>AH16*'2010-2026 годы'!BJ16%</f>
         <v>129.9</v>
       </c>
       <c r="AM16" s="4">
         <f>AI16*'2010-2026 годы'!BK16%</f>
         <v>124.4</v>
       </c>
       <c r="AN16" s="4">
         <f>AJ16*'2010-2026 годы'!BL16%</f>
         <v>127.7</v>
       </c>
       <c r="AO16" s="29">
         <f>AK16*'2010-2026 годы'!BM16%</f>
         <v>139.9</v>
       </c>
       <c r="AP16" s="28">
         <f>AL16*'2010-2026 годы'!BN16%</f>
         <v>148.19999999999999</v>
       </c>
-      <c r="AQ16" s="4"/>
+      <c r="AQ16" s="28">
+        <f>AM16*'2010-2026 годы'!BO16%</f>
+        <v>134.80000000000001</v>
+      </c>
       <c r="AR16" s="4"/>
       <c r="AS16" s="29"/>
     </row>
     <row r="17" spans="1:45" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2026 годы'!AD17%</f>
         <v>84.8</v>
       </c>
       <c r="G17" s="4">
         <f>C17*'2010-2026 годы'!AE17%</f>
@@ -11582,51 +11772,54 @@
       </c>
       <c r="AK17" s="29">
         <f>AG17*'2010-2026 годы'!BI17%</f>
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="28">
         <f>AH17*'2010-2026 годы'!BJ17%</f>
         <v>69.2</v>
       </c>
       <c r="AM17" s="4">
         <f>AI17*'2010-2026 годы'!BK17%</f>
         <v>87.2</v>
       </c>
       <c r="AN17" s="4">
         <f>AJ17*'2010-2026 годы'!BL17%</f>
         <v>75.7</v>
       </c>
       <c r="AO17" s="29">
         <f>AK17*'2010-2026 годы'!BM17%</f>
         <v>76.900000000000006</v>
       </c>
       <c r="AP17" s="28">
         <f>AL17*'2010-2026 годы'!BN17%</f>
         <v>66.099999999999994</v>
       </c>
-      <c r="AQ17" s="4"/>
+      <c r="AQ17" s="28">
+        <f>AM17*'2010-2026 годы'!BO17%</f>
+        <v>86</v>
+      </c>
       <c r="AR17" s="4"/>
       <c r="AS17" s="29"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2026 годы'!AD18%</f>
         <v>101.4</v>
       </c>
       <c r="G18" s="4">
         <f>C18*'2010-2026 годы'!AE18%</f>
@@ -11750,51 +11943,54 @@
       </c>
       <c r="AK18" s="29">
         <f>AG18*'2010-2026 годы'!BI18%</f>
         <v>133.9</v>
       </c>
       <c r="AL18" s="28">
         <f>AH18*'2010-2026 годы'!BJ18%</f>
         <v>170</v>
       </c>
       <c r="AM18" s="4">
         <f>AI18*'2010-2026 годы'!BK18%</f>
         <v>183.7</v>
       </c>
       <c r="AN18" s="4">
         <f>AJ18*'2010-2026 годы'!BL18%</f>
         <v>173.4</v>
       </c>
       <c r="AO18" s="29">
         <f>AK18*'2010-2026 годы'!BM18%</f>
         <v>130.4</v>
       </c>
       <c r="AP18" s="28">
         <f>AL18*'2010-2026 годы'!BN18%</f>
         <v>169.7</v>
       </c>
-      <c r="AQ18" s="4"/>
+      <c r="AQ18" s="28">
+        <f>AM18*'2010-2026 годы'!BO18%</f>
+        <v>190.3</v>
+      </c>
       <c r="AR18" s="4"/>
       <c r="AS18" s="29"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2026 годы'!AD19%</f>
         <v>95.5</v>
       </c>
       <c r="G19" s="4">
         <f>C19*'2010-2026 годы'!AE19%</f>
@@ -11918,51 +12114,54 @@
       </c>
       <c r="AK19" s="29">
         <f>AG19*'2010-2026 годы'!BI19%</f>
         <v>93.4</v>
       </c>
       <c r="AL19" s="28">
         <f>AH19*'2010-2026 годы'!BJ19%</f>
         <v>115</v>
       </c>
       <c r="AM19" s="4">
         <f>AI19*'2010-2026 годы'!BK19%</f>
         <v>111</v>
       </c>
       <c r="AN19" s="4">
         <f>AJ19*'2010-2026 годы'!BL19%</f>
         <v>103.9</v>
       </c>
       <c r="AO19" s="29">
         <f>AK19*'2010-2026 годы'!BM19%</f>
         <v>96.4</v>
       </c>
       <c r="AP19" s="28">
         <f>AL19*'2010-2026 годы'!BN19%</f>
         <v>110.4</v>
       </c>
-      <c r="AQ19" s="4"/>
+      <c r="AQ19" s="28">
+        <f>AM19*'2010-2026 годы'!BO19%</f>
+        <v>108.8</v>
+      </c>
       <c r="AR19" s="4"/>
       <c r="AS19" s="29"/>
     </row>
     <row r="20" spans="1:45" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="28">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2026 годы'!AD20%</f>
         <v>78.8</v>
       </c>
       <c r="G20" s="4">
         <f>C20*'2010-2026 годы'!AE20%</f>
@@ -12086,51 +12285,54 @@
       </c>
       <c r="AK20" s="29">
         <f>AG20*'2010-2026 годы'!BI20%</f>
         <v>92.3</v>
       </c>
       <c r="AL20" s="28">
         <f>AH20*'2010-2026 годы'!BJ20%</f>
         <v>61.3</v>
       </c>
       <c r="AM20" s="4">
         <f>AI20*'2010-2026 годы'!BK20%</f>
         <v>54.2</v>
       </c>
       <c r="AN20" s="4">
         <f>AJ20*'2010-2026 годы'!BL20%</f>
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="29">
         <f>AK20*'2010-2026 годы'!BM20%</f>
         <v>73.8</v>
       </c>
       <c r="AP20" s="28">
         <f>AL20*'2010-2026 годы'!BN20%</f>
         <v>49.6</v>
       </c>
-      <c r="AQ20" s="4"/>
+      <c r="AQ20" s="28">
+        <f>AM20*'2010-2026 годы'!BO20%</f>
+        <v>43.5</v>
+      </c>
       <c r="AR20" s="4"/>
       <c r="AS20" s="29"/>
     </row>
     <row r="21" spans="1:45" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2026 годы'!AD21%</f>
         <v>92.4</v>
       </c>
       <c r="G21" s="4">
         <f>C21*'2010-2026 годы'!AE21%</f>
@@ -12254,51 +12456,54 @@
       </c>
       <c r="AK21" s="29">
         <f>AG21*'2010-2026 годы'!BI21%</f>
         <v>83.5</v>
       </c>
       <c r="AL21" s="28">
         <f>AH21*'2010-2026 годы'!BJ21%</f>
         <v>83.1</v>
       </c>
       <c r="AM21" s="4">
         <f>AI21*'2010-2026 годы'!BK21%</f>
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="4">
         <f>AJ21*'2010-2026 годы'!BL21%</f>
         <v>76.3</v>
       </c>
       <c r="AO21" s="29">
         <f>AK21*'2010-2026 годы'!BM21%</f>
         <v>80.900000000000006</v>
       </c>
       <c r="AP21" s="28">
         <f>AL21*'2010-2026 годы'!BN21%</f>
         <v>81.3</v>
       </c>
-      <c r="AQ21" s="4"/>
+      <c r="AQ21" s="28">
+        <f>AM21*'2010-2026 годы'!BO21%</f>
+        <v>80.2</v>
+      </c>
       <c r="AR21" s="4"/>
       <c r="AS21" s="29"/>
     </row>
     <row r="22" spans="1:45" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2026 годы'!AD22%</f>
         <v>93.8</v>
       </c>
       <c r="G22" s="4">
         <f>C22*'2010-2026 годы'!AE22%</f>
@@ -12422,51 +12627,54 @@
       </c>
       <c r="AK22" s="29">
         <f>AG22*'2010-2026 годы'!BI22%</f>
         <v>98.3</v>
       </c>
       <c r="AL22" s="28">
         <f>AH22*'2010-2026 годы'!BJ22%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="4">
         <f>AI22*'2010-2026 годы'!BK22%</f>
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="4">
         <f>AJ22*'2010-2026 годы'!BL22%</f>
         <v>85.3</v>
       </c>
       <c r="AO22" s="29">
         <f>AK22*'2010-2026 годы'!BM22%</f>
         <v>89.8</v>
       </c>
       <c r="AP22" s="28">
         <f>AL22*'2010-2026 годы'!BN22%</f>
         <v>79</v>
       </c>
-      <c r="AQ22" s="4"/>
+      <c r="AQ22" s="28">
+        <f>AM22*'2010-2026 годы'!BO22%</f>
+        <v>83.6</v>
+      </c>
       <c r="AR22" s="4"/>
       <c r="AS22" s="29"/>
     </row>
     <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2026 годы'!AD23%</f>
         <v>104.2</v>
       </c>
       <c r="G23" s="4">
         <f>C23*'2010-2026 годы'!AE23%</f>
@@ -12590,51 +12798,54 @@
       </c>
       <c r="AK23" s="29">
         <f>AG23*'2010-2026 годы'!BI23%</f>
         <v>117.9</v>
       </c>
       <c r="AL23" s="28">
         <f>AH23*'2010-2026 годы'!BJ23%</f>
         <v>114</v>
       </c>
       <c r="AM23" s="4">
         <f>AI23*'2010-2026 годы'!BK23%</f>
         <v>119.6</v>
       </c>
       <c r="AN23" s="4">
         <f>AJ23*'2010-2026 годы'!BL23%</f>
         <v>118.1</v>
       </c>
       <c r="AO23" s="29">
         <f>AK23*'2010-2026 годы'!BM23%</f>
         <v>118.7</v>
       </c>
       <c r="AP23" s="28">
         <f>AL23*'2010-2026 годы'!BN23%</f>
         <v>111.8</v>
       </c>
-      <c r="AQ23" s="4"/>
+      <c r="AQ23" s="28">
+        <f>AM23*'2010-2026 годы'!BO23%</f>
+        <v>117.8</v>
+      </c>
       <c r="AR23" s="4"/>
       <c r="AS23" s="29"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2026 годы'!AD24%</f>
         <v>100</v>
       </c>
       <c r="G24" s="4">
         <f>C24*'2010-2026 годы'!AE24%</f>
@@ -12758,51 +12969,54 @@
       </c>
       <c r="AK24" s="29">
         <f>AG24*'2010-2026 годы'!BI24%</f>
         <v>116.5</v>
       </c>
       <c r="AL24" s="28">
         <f>AH24*'2010-2026 годы'!BJ24%</f>
         <v>108.4</v>
       </c>
       <c r="AM24" s="4">
         <f>AI24*'2010-2026 годы'!BK24%</f>
         <v>113.9</v>
       </c>
       <c r="AN24" s="4">
         <f>AJ24*'2010-2026 годы'!BL24%</f>
         <v>107.2</v>
       </c>
       <c r="AO24" s="29">
         <f>AK24*'2010-2026 годы'!BM24%</f>
         <v>116.3</v>
       </c>
       <c r="AP24" s="28">
         <f>AL24*'2010-2026 годы'!BN24%</f>
         <v>110</v>
       </c>
-      <c r="AQ24" s="4"/>
+      <c r="AQ24" s="28">
+        <f>AM24*'2010-2026 годы'!BO24%</f>
+        <v>114.4</v>
+      </c>
       <c r="AR24" s="4"/>
       <c r="AS24" s="29"/>
     </row>
     <row r="25" spans="1:45" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2026 годы'!AD25%</f>
         <v>98.5</v>
       </c>
       <c r="G25" s="4">
         <f>C25*'2010-2026 годы'!AE25%</f>
@@ -12926,51 +13140,54 @@
       </c>
       <c r="AK25" s="29">
         <f>AG25*'2010-2026 годы'!BI25%</f>
         <v>97.5</v>
       </c>
       <c r="AL25" s="28">
         <f>AH25*'2010-2026 годы'!BJ25%</f>
         <v>93.9</v>
       </c>
       <c r="AM25" s="4">
         <f>AI25*'2010-2026 годы'!BK25%</f>
         <v>98.1</v>
       </c>
       <c r="AN25" s="4">
         <f>AJ25*'2010-2026 годы'!BL25%</f>
         <v>98.3</v>
       </c>
       <c r="AO25" s="29">
         <f>AK25*'2010-2026 годы'!BM25%</f>
         <v>96.8</v>
       </c>
       <c r="AP25" s="28">
         <f>AL25*'2010-2026 годы'!BN25%</f>
         <v>93.1</v>
       </c>
-      <c r="AQ25" s="4"/>
+      <c r="AQ25" s="28">
+        <f>AM25*'2010-2026 годы'!BO25%</f>
+        <v>97</v>
+      </c>
       <c r="AR25" s="4"/>
       <c r="AS25" s="29"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2026 годы'!AD26%</f>
         <v>109</v>
       </c>
       <c r="G26" s="4">
         <f>C26*'2010-2026 годы'!AE26%</f>
@@ -13094,51 +13311,54 @@
       </c>
       <c r="AK26" s="29">
         <f>AG26*'2010-2026 годы'!BI26%</f>
         <v>92</v>
       </c>
       <c r="AL26" s="28">
         <f>AH26*'2010-2026 годы'!BJ26%</f>
         <v>86.4</v>
       </c>
       <c r="AM26" s="4">
         <f>AI26*'2010-2026 годы'!BK26%</f>
         <v>104</v>
       </c>
       <c r="AN26" s="4">
         <f>AJ26*'2010-2026 годы'!BL26%</f>
         <v>94.9</v>
       </c>
       <c r="AO26" s="29">
         <f>AK26*'2010-2026 годы'!BM26%</f>
         <v>90.5</v>
       </c>
       <c r="AP26" s="28">
         <f>AL26*'2010-2026 годы'!BN26%</f>
         <v>82.9</v>
       </c>
-      <c r="AQ26" s="4"/>
+      <c r="AQ26" s="28">
+        <f>AM26*'2010-2026 годы'!BO26%</f>
+        <v>101.7</v>
+      </c>
       <c r="AR26" s="4"/>
       <c r="AS26" s="29"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2026 годы'!AD27%</f>
         <v>94.7</v>
       </c>
       <c r="G27" s="31">
         <f>C27*'2010-2026 годы'!AE27%</f>
@@ -13262,61 +13482,64 @@
       </c>
       <c r="AK27" s="32">
         <f>AG27*'2010-2026 годы'!BI27%</f>
         <v>56.8</v>
       </c>
       <c r="AL27" s="30">
         <f>AH27*'2010-2026 годы'!BJ27%</f>
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="31">
         <f>AI27*'2010-2026 годы'!BK27%</f>
         <v>56.7</v>
       </c>
       <c r="AN27" s="31">
         <f>AJ27*'2010-2026 годы'!BL27%</f>
         <v>57.7</v>
       </c>
       <c r="AO27" s="32">
         <f>AK27*'2010-2026 годы'!BM27%</f>
         <v>53.2</v>
       </c>
       <c r="AP27" s="30">
         <f>AL27*'2010-2026 годы'!BN27%</f>
         <v>68.2</v>
       </c>
-      <c r="AQ27" s="31"/>
+      <c r="AQ27" s="30">
+        <f>AM27*'2010-2026 годы'!BO27%</f>
+        <v>58.7</v>
+      </c>
       <c r="AR27" s="31"/>
       <c r="AS27" s="32"/>
     </row>
     <row r="29" spans="1:45">
-      <c r="A29" s="104"/>
-[...4 lines deleted...]
-      <c r="F29" s="104"/>
+      <c r="A29" s="107"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="107"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
     <row r="30" spans="1:45">
       <c r="A30" s="15"/>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
@@ -13330,138 +13553,138 @@
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AA5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AC5" sqref="AC5:AC27"/>
+      <selection pane="bottomRight" activeCell="AE5" sqref="AE5:AE27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="25" width="9.33203125" style="2"/>
     <col min="26" max="26" width="11" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.1640625" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" s="3"/>
       <c r="M2" s="18"/>
       <c r="T2" s="18" t="s">
         <v>63</v>
       </c>
       <c r="Y2" s="23"/>
       <c r="Z2" s="23"/>
       <c r="AA2" s="23"/>
       <c r="AB2" s="23"/>
       <c r="AG2" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:33" ht="11.25" customHeight="1">
-      <c r="A3" s="106" t="s">
+      <c r="A3" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="103" t="s">
+      <c r="B3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="103"/>
-[...2 lines deleted...]
-      <c r="F3" s="103" t="s">
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="G3" s="103"/>
-[...2 lines deleted...]
-      <c r="J3" s="103" t="s">
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="K3" s="103"/>
-[...2 lines deleted...]
-      <c r="N3" s="103" t="s">
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="O3" s="103"/>
-[...2 lines deleted...]
-      <c r="R3" s="103" t="s">
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="103"/>
-[...2 lines deleted...]
-      <c r="V3" s="103" t="s">
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="W3" s="103"/>
-[...2 lines deleted...]
-      <c r="Z3" s="103" t="s">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AA3" s="103"/>
-[...2 lines deleted...]
-      <c r="AD3" s="103" t="s">
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106" t="s">
         <v>125</v>
       </c>
-      <c r="AE3" s="103"/>
-[...1 lines deleted...]
-      <c r="AG3" s="103"/>
+      <c r="AE3" s="106"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
     </row>
     <row r="4" spans="1:33" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="106"/>
+      <c r="A4" s="109"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -13631,50 +13854,54 @@
       </c>
       <c r="Y5" s="27">
         <f>U5*'2010-2026 годы'!BI5%</f>
         <v>110.8</v>
       </c>
       <c r="Z5" s="24">
         <f>V5*'2010-2026 годы'!BJ5%</f>
         <v>116.4</v>
       </c>
       <c r="AA5" s="25">
         <f>W5*'2010-2026 годы'!BK5%</f>
         <v>115.1</v>
       </c>
       <c r="AB5" s="25">
         <f>X5*'2010-2026 годы'!BL5%</f>
         <v>115.4</v>
       </c>
       <c r="AC5" s="27">
         <f>Y5*'2010-2026 годы'!BM5%</f>
         <v>117.3</v>
       </c>
       <c r="AD5" s="24">
         <f>Z5*'2010-2026 годы'!BN5%</f>
         <v>118.7</v>
       </c>
+      <c r="AE5" s="24">
+        <f>AA5*'2010-2026 годы'!BO5%</f>
+        <v>118.7</v>
+      </c>
     </row>
     <row r="6" spans="1:33" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
         <f>B6*'2010-2026 годы'!AP6%</f>
         <v>107.9</v>
       </c>
       <c r="G6" s="25">
         <f>C6*'2010-2026 годы'!AQ6%</f>
         <v>105.5</v>
       </c>
@@ -13748,50 +13975,54 @@
       </c>
       <c r="Y6" s="26">
         <f>U6*'2010-2026 годы'!BI6%</f>
         <v>126.7</v>
       </c>
       <c r="Z6" s="24">
         <f>V6*'2010-2026 годы'!BJ6%</f>
         <v>145.9</v>
       </c>
       <c r="AA6" s="25">
         <f>W6*'2010-2026 годы'!BK6%</f>
         <v>143</v>
       </c>
       <c r="AB6" s="25">
         <f>X6*'2010-2026 годы'!BL6%</f>
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="26">
         <f>Y6*'2010-2026 годы'!BM6%</f>
         <v>142</v>
       </c>
       <c r="AD6" s="24">
         <f>Z6*'2010-2026 годы'!BN6%</f>
         <v>147.4</v>
       </c>
+      <c r="AE6" s="24">
+        <f>AA6*'2010-2026 годы'!BO6%</f>
+        <v>149.6</v>
+      </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2026 годы'!AP7%</f>
         <v>108</v>
       </c>
       <c r="G7" s="4">
         <f>C7*'2010-2026 годы'!AQ7%</f>
         <v>106</v>
       </c>
@@ -13865,50 +14096,54 @@
       </c>
       <c r="Y7" s="29">
         <f>U7*'2010-2026 годы'!BI7%</f>
         <v>143.1</v>
       </c>
       <c r="Z7" s="28">
         <f>V7*'2010-2026 годы'!BJ7%</f>
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="4">
         <f>W7*'2010-2026 годы'!BK7%</f>
         <v>157.4</v>
       </c>
       <c r="AB7" s="4">
         <f>X7*'2010-2026 годы'!BL7%</f>
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="29">
         <f>Y7*'2010-2026 годы'!BM7%</f>
         <v>160.1</v>
       </c>
       <c r="AD7" s="28">
         <f>Z7*'2010-2026 годы'!BN7%</f>
         <v>155.6</v>
       </c>
+      <c r="AE7" s="28">
+        <f>AA7*'2010-2026 годы'!BO7%</f>
+        <v>165</v>
+      </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2026 годы'!AP8%</f>
         <v>104.8</v>
       </c>
       <c r="G8" s="4">
         <f>C8*'2010-2026 годы'!AQ8%</f>
         <v>102.8</v>
       </c>
@@ -13982,50 +14217,54 @@
       </c>
       <c r="Y8" s="29">
         <f>U8*'2010-2026 годы'!BI8%</f>
         <v>106.5</v>
       </c>
       <c r="Z8" s="28">
         <f>V8*'2010-2026 годы'!BJ8%</f>
         <v>121</v>
       </c>
       <c r="AA8" s="4">
         <f>W8*'2010-2026 годы'!BK8%</f>
         <v>114.7</v>
       </c>
       <c r="AB8" s="4">
         <f>X8*'2010-2026 годы'!BL8%</f>
         <v>113.3</v>
       </c>
       <c r="AC8" s="29">
         <f>Y8*'2010-2026 годы'!BM8%</f>
         <v>114.5</v>
       </c>
       <c r="AD8" s="28">
         <f>Z8*'2010-2026 годы'!BN8%</f>
         <v>118.6</v>
       </c>
+      <c r="AE8" s="28">
+        <f>AA8*'2010-2026 годы'!BO8%</f>
+        <v>117.1</v>
+      </c>
     </row>
     <row r="9" spans="1:33" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2026 годы'!AP9%</f>
         <v>104.2</v>
       </c>
       <c r="G9" s="4">
         <f>C9*'2010-2026 годы'!AQ9%</f>
         <v>102.1</v>
       </c>
@@ -14099,50 +14338,54 @@
       </c>
       <c r="Y9" s="29">
         <f>U9*'2010-2026 годы'!BI9%</f>
         <v>100.4</v>
       </c>
       <c r="Z9" s="28">
         <f>V9*'2010-2026 годы'!BJ9%</f>
         <v>107.7</v>
       </c>
       <c r="AA9" s="4">
         <f>W9*'2010-2026 годы'!BK9%</f>
         <v>107.9</v>
       </c>
       <c r="AB9" s="4">
         <f>X9*'2010-2026 годы'!BL9%</f>
         <v>104.5</v>
       </c>
       <c r="AC9" s="29">
         <f>Y9*'2010-2026 годы'!BM9%</f>
         <v>107.4</v>
       </c>
       <c r="AD9" s="28">
         <f>Z9*'2010-2026 годы'!BN9%</f>
         <v>92.2</v>
       </c>
+      <c r="AE9" s="28">
+        <f>AA9*'2010-2026 годы'!BO9%</f>
+        <v>100.8</v>
+      </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2026 годы'!AP10%</f>
         <v>107.3</v>
       </c>
       <c r="G10" s="4">
         <f>C10*'2010-2026 годы'!AQ10%</f>
         <v>104.5</v>
       </c>
@@ -14216,50 +14459,54 @@
       </c>
       <c r="Y10" s="29">
         <f>U10*'2010-2026 годы'!BI10%</f>
         <v>116.8</v>
       </c>
       <c r="Z10" s="28">
         <f>V10*'2010-2026 годы'!BJ10%</f>
         <v>143.6</v>
       </c>
       <c r="AA10" s="4">
         <f>W10*'2010-2026 годы'!BK10%</f>
         <v>126.3</v>
       </c>
       <c r="AB10" s="4">
         <f>X10*'2010-2026 годы'!BL10%</f>
         <v>122.7</v>
       </c>
       <c r="AC10" s="29">
         <f>Y10*'2010-2026 годы'!BM10%</f>
         <v>125.4</v>
       </c>
       <c r="AD10" s="28">
         <f>Z10*'2010-2026 годы'!BN10%</f>
         <v>155.4</v>
       </c>
+      <c r="AE10" s="28">
+        <f>AA10*'2010-2026 годы'!BO10%</f>
+        <v>140.19999999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:33" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2026 годы'!AP11%</f>
         <v>97.3</v>
       </c>
       <c r="G11" s="4">
         <f>C11*'2010-2026 годы'!AQ11%</f>
         <v>102</v>
       </c>
@@ -14333,50 +14580,54 @@
       </c>
       <c r="Y11" s="29">
         <f>U11*'2010-2026 годы'!BI11%</f>
         <v>110.2</v>
       </c>
       <c r="Z11" s="28">
         <f>V11*'2010-2026 годы'!BJ11%</f>
         <v>101.6</v>
       </c>
       <c r="AA11" s="4">
         <f>W11*'2010-2026 годы'!BK11%</f>
         <v>110.8</v>
       </c>
       <c r="AB11" s="4">
         <f>X11*'2010-2026 годы'!BL11%</f>
         <v>114</v>
       </c>
       <c r="AC11" s="29">
         <f>Y11*'2010-2026 годы'!BM11%</f>
         <v>110.4</v>
       </c>
       <c r="AD11" s="28">
         <f>Z11*'2010-2026 годы'!BN11%</f>
         <v>100.7</v>
       </c>
+      <c r="AE11" s="28">
+        <f>AA11*'2010-2026 годы'!BO11%</f>
+        <v>114.8</v>
+      </c>
     </row>
     <row r="12" spans="1:33" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2026 годы'!AP12%</f>
         <v>103.9</v>
       </c>
       <c r="G12" s="4">
         <f>C12*'2010-2026 годы'!AQ12%</f>
         <v>98.8</v>
       </c>
@@ -14450,50 +14701,54 @@
       </c>
       <c r="Y12" s="29">
         <f>U12*'2010-2026 годы'!BI12%</f>
         <v>96.8</v>
       </c>
       <c r="Z12" s="28">
         <f>V12*'2010-2026 годы'!BJ12%</f>
         <v>112.5</v>
       </c>
       <c r="AA12" s="4">
         <f>W12*'2010-2026 годы'!BK12%</f>
         <v>101.1</v>
       </c>
       <c r="AB12" s="4">
         <f>X12*'2010-2026 годы'!BL12%</f>
         <v>92</v>
       </c>
       <c r="AC12" s="29">
         <f>Y12*'2010-2026 годы'!BM12%</f>
         <v>95.7</v>
       </c>
       <c r="AD12" s="28">
         <f>Z12*'2010-2026 годы'!BN12%</f>
         <v>135.19999999999999</v>
       </c>
+      <c r="AE12" s="28">
+        <f>AA12*'2010-2026 годы'!BO12%</f>
+        <v>110</v>
+      </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2026 годы'!AP13%</f>
         <v>109.6</v>
       </c>
       <c r="G13" s="4">
         <f>C13*'2010-2026 годы'!AQ13%</f>
         <v>110.9</v>
       </c>
@@ -14567,50 +14822,54 @@
       </c>
       <c r="Y13" s="29">
         <f>U13*'2010-2026 годы'!BI13%</f>
         <v>168.7</v>
       </c>
       <c r="Z13" s="28">
         <f>V13*'2010-2026 годы'!BJ13%</f>
         <v>211.4</v>
       </c>
       <c r="AA13" s="4">
         <f>W13*'2010-2026 годы'!BK13%</f>
         <v>197.7</v>
       </c>
       <c r="AB13" s="4">
         <f>X13*'2010-2026 годы'!BL13%</f>
         <v>182.1</v>
       </c>
       <c r="AC13" s="29">
         <f>Y13*'2010-2026 годы'!BM13%</f>
         <v>204.8</v>
       </c>
       <c r="AD13" s="28">
         <f>Z13*'2010-2026 годы'!BN13%</f>
         <v>240.8</v>
       </c>
+      <c r="AE13" s="28">
+        <f>AA13*'2010-2026 годы'!BO13%</f>
+        <v>226.4</v>
+      </c>
     </row>
     <row r="14" spans="1:33" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2026 годы'!AP14%</f>
         <v>99.1</v>
       </c>
       <c r="G14" s="25">
         <f>C14*'2010-2026 годы'!AQ14%</f>
         <v>93.3</v>
       </c>
@@ -14684,50 +14943,54 @@
       </c>
       <c r="Y14" s="26">
         <f>U14*'2010-2026 годы'!BI14%</f>
         <v>103.2</v>
       </c>
       <c r="Z14" s="24">
         <f>V14*'2010-2026 годы'!BJ14%</f>
         <v>102.8</v>
       </c>
       <c r="AA14" s="25">
         <f>W14*'2010-2026 годы'!BK14%</f>
         <v>102.2</v>
       </c>
       <c r="AB14" s="25">
         <f>X14*'2010-2026 годы'!BL14%</f>
         <v>103.3</v>
       </c>
       <c r="AC14" s="26">
         <f>Y14*'2010-2026 годы'!BM14%</f>
         <v>106</v>
       </c>
       <c r="AD14" s="24">
         <f>Z14*'2010-2026 годы'!BN14%</f>
         <v>105.4</v>
       </c>
+      <c r="AE14" s="24">
+        <f>AA14*'2010-2026 годы'!BO14%</f>
+        <v>104.8</v>
+      </c>
     </row>
     <row r="15" spans="1:33" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2026 годы'!AP15%</f>
         <v>98.4</v>
       </c>
       <c r="G15" s="4">
         <f>C15*'2010-2026 годы'!AQ15%</f>
         <v>88.5</v>
       </c>
@@ -14801,50 +15064,54 @@
       </c>
       <c r="Y15" s="29">
         <f>U15*'2010-2026 годы'!BI15%</f>
         <v>116.4</v>
       </c>
       <c r="Z15" s="28">
         <f>V15*'2010-2026 годы'!BJ15%</f>
         <v>114.8</v>
       </c>
       <c r="AA15" s="4">
         <f>W15*'2010-2026 годы'!BK15%</f>
         <v>112.2</v>
       </c>
       <c r="AB15" s="4">
         <f>X15*'2010-2026 годы'!BL15%</f>
         <v>115.1</v>
       </c>
       <c r="AC15" s="29">
         <f>Y15*'2010-2026 годы'!BM15%</f>
         <v>123.3</v>
       </c>
       <c r="AD15" s="28">
         <f>Z15*'2010-2026 годы'!BN15%</f>
         <v>121</v>
       </c>
+      <c r="AE15" s="28">
+        <f>AA15*'2010-2026 годы'!BO15%</f>
+        <v>119.5</v>
+      </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2026 годы'!AP16%</f>
         <v>98.4</v>
       </c>
       <c r="G16" s="4">
         <f>C16*'2010-2026 годы'!AQ16%</f>
         <v>86.7</v>
       </c>
@@ -14918,52 +15185,56 @@
       </c>
       <c r="Y16" s="29">
         <f>U16*'2010-2026 годы'!BI16%</f>
         <v>104.7</v>
       </c>
       <c r="Z16" s="28">
         <f>V16*'2010-2026 годы'!BJ16%</f>
         <v>118.7</v>
       </c>
       <c r="AA16" s="4">
         <f>W16*'2010-2026 годы'!BK16%</f>
         <v>114.1</v>
       </c>
       <c r="AB16" s="4">
         <f>X16*'2010-2026 годы'!BL16%</f>
         <v>115.8</v>
       </c>
       <c r="AC16" s="29">
         <f>Y16*'2010-2026 годы'!BM16%</f>
         <v>124.8</v>
       </c>
       <c r="AD16" s="28">
         <f>Z16*'2010-2026 годы'!BN16%</f>
         <v>135.4</v>
       </c>
+      <c r="AE16" s="28">
+        <f>AA16*'2010-2026 годы'!BO16%</f>
+        <v>123.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:30" ht="12.75" customHeight="1">
+    <row r="17" spans="1:31" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2026 годы'!AP17%</f>
         <v>94.7</v>
       </c>
       <c r="G17" s="4">
         <f>C17*'2010-2026 годы'!AQ17%</f>
         <v>97.5</v>
       </c>
       <c r="H17" s="4">
         <f>D17*'2010-2026 годы'!AR17%</f>
@@ -15035,52 +15306,56 @@
       </c>
       <c r="Y17" s="29">
         <f>U17*'2010-2026 годы'!BI17%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="28">
         <f>V17*'2010-2026 годы'!BJ17%</f>
         <v>82.5</v>
       </c>
       <c r="AA17" s="4">
         <f>W17*'2010-2026 годы'!BK17%</f>
         <v>100</v>
       </c>
       <c r="AB17" s="4">
         <f>X17*'2010-2026 годы'!BL17%</f>
         <v>89</v>
       </c>
       <c r="AC17" s="29">
         <f>Y17*'2010-2026 годы'!BM17%</f>
         <v>81</v>
       </c>
       <c r="AD17" s="28">
         <f>Z17*'2010-2026 годы'!BN17%</f>
         <v>78.8</v>
       </c>
+      <c r="AE17" s="28">
+        <f>AA17*'2010-2026 годы'!BO17%</f>
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2026 годы'!AP18%</f>
         <v>113.1</v>
       </c>
       <c r="G18" s="4">
         <f>C18*'2010-2026 годы'!AQ18%</f>
         <v>115</v>
       </c>
       <c r="H18" s="4">
         <f>D18*'2010-2026 годы'!AR18%</f>
@@ -15152,52 +15427,56 @@
       </c>
       <c r="Y18" s="29">
         <f>U18*'2010-2026 годы'!BI18%</f>
         <v>120.8</v>
       </c>
       <c r="Z18" s="28">
         <f>V18*'2010-2026 годы'!BJ18%</f>
         <v>155</v>
       </c>
       <c r="AA18" s="4">
         <f>W18*'2010-2026 годы'!BK18%</f>
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="4">
         <f>X18*'2010-2026 годы'!BL18%</f>
         <v>152.6</v>
       </c>
       <c r="AC18" s="29">
         <f>Y18*'2010-2026 годы'!BM18%</f>
         <v>117.7</v>
       </c>
       <c r="AD18" s="28">
         <f>Z18*'2010-2026 годы'!BN18%</f>
         <v>154.69999999999999</v>
       </c>
+      <c r="AE18" s="28">
+        <f>AA18*'2010-2026 годы'!BO18%</f>
+        <v>168.7</v>
+      </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2026 годы'!AP19%</f>
         <v>97.6</v>
       </c>
       <c r="G19" s="4">
         <f>C19*'2010-2026 годы'!AQ19%</f>
         <v>97.3</v>
       </c>
       <c r="H19" s="4">
         <f>D19*'2010-2026 годы'!AR19%</f>
@@ -15269,52 +15548,56 @@
       </c>
       <c r="Y19" s="29">
         <f>U19*'2010-2026 годы'!BI19%</f>
         <v>101.5</v>
       </c>
       <c r="Z19" s="28">
         <f>V19*'2010-2026 годы'!BJ19%</f>
         <v>102</v>
       </c>
       <c r="AA19" s="4">
         <f>W19*'2010-2026 годы'!BK19%</f>
         <v>104</v>
       </c>
       <c r="AB19" s="4">
         <f>X19*'2010-2026 годы'!BL19%</f>
         <v>99.7</v>
       </c>
       <c r="AC19" s="29">
         <f>Y19*'2010-2026 годы'!BM19%</f>
         <v>104.7</v>
       </c>
       <c r="AD19" s="28">
         <f>Z19*'2010-2026 годы'!BN19%</f>
         <v>97.9</v>
       </c>
+      <c r="AE19" s="28">
+        <f>AA19*'2010-2026 годы'!BO19%</f>
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:30" s="6" customFormat="1">
+    <row r="20" spans="1:31" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="28">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2026 годы'!AP20%</f>
         <v>96.4</v>
       </c>
       <c r="G20" s="4">
         <f>C20*'2010-2026 годы'!AQ20%</f>
         <v>92.2</v>
       </c>
       <c r="H20" s="4">
         <f>D20*'2010-2026 годы'!AR20%</f>
@@ -15386,52 +15669,56 @@
       </c>
       <c r="Y20" s="29">
         <f>U20*'2010-2026 годы'!BI20%</f>
         <v>108.9</v>
       </c>
       <c r="Z20" s="28">
         <f>V20*'2010-2026 годы'!BJ20%</f>
         <v>99.5</v>
       </c>
       <c r="AA20" s="4">
         <f>W20*'2010-2026 годы'!BK20%</f>
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="4">
         <f>X20*'2010-2026 годы'!BL20%</f>
         <v>108.1</v>
       </c>
       <c r="AC20" s="29">
         <f>Y20*'2010-2026 годы'!BM20%</f>
         <v>87.1</v>
       </c>
       <c r="AD20" s="28">
         <f>Z20*'2010-2026 годы'!BN20%</f>
         <v>80.5</v>
       </c>
+      <c r="AE20" s="28">
+        <f>AA20*'2010-2026 годы'!BO20%</f>
+        <v>63.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:30" ht="12" customHeight="1">
+    <row r="21" spans="1:31" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2026 годы'!AP21%</f>
         <v>95.6</v>
       </c>
       <c r="G21" s="4">
         <f>C21*'2010-2026 годы'!AQ21%</f>
         <v>94.4</v>
       </c>
       <c r="H21" s="4">
         <f>D21*'2010-2026 годы'!AR21%</f>
@@ -15503,52 +15790,56 @@
       </c>
       <c r="Y21" s="29">
         <f>U21*'2010-2026 годы'!BI21%</f>
         <v>87.4</v>
       </c>
       <c r="Z21" s="28">
         <f>V21*'2010-2026 годы'!BJ21%</f>
         <v>83.3</v>
       </c>
       <c r="AA21" s="4">
         <f>W21*'2010-2026 годы'!BK21%</f>
         <v>79.7</v>
       </c>
       <c r="AB21" s="4">
         <f>X21*'2010-2026 годы'!BL21%</f>
         <v>76.8</v>
       </c>
       <c r="AC21" s="29">
         <f>Y21*'2010-2026 годы'!BM21%</f>
         <v>84.7</v>
       </c>
       <c r="AD21" s="28">
         <f>Z21*'2010-2026 годы'!BN21%</f>
         <v>81.5</v>
       </c>
+      <c r="AE21" s="28">
+        <f>AA21*'2010-2026 годы'!BO21%</f>
+        <v>78.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:30" ht="22.5">
+    <row r="22" spans="1:31" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2026 годы'!AP22%</f>
         <v>103.8</v>
       </c>
       <c r="G22" s="4">
         <f>C22*'2010-2026 годы'!AQ22%</f>
         <v>100.1</v>
       </c>
       <c r="H22" s="4">
         <f>D22*'2010-2026 годы'!AR22%</f>
@@ -15620,52 +15911,56 @@
       </c>
       <c r="Y22" s="29">
         <f>U22*'2010-2026 годы'!BI22%</f>
         <v>106.4</v>
       </c>
       <c r="Z22" s="28">
         <f>V22*'2010-2026 годы'!BJ22%</f>
         <v>93</v>
       </c>
       <c r="AA22" s="4">
         <f>W22*'2010-2026 годы'!BK22%</f>
         <v>91.9</v>
       </c>
       <c r="AB22" s="4">
         <f>X22*'2010-2026 годы'!BL22%</f>
         <v>93.6</v>
       </c>
       <c r="AC22" s="29">
         <f>Y22*'2010-2026 годы'!BM22%</f>
         <v>97.2</v>
       </c>
       <c r="AD22" s="28">
         <f>Z22*'2010-2026 годы'!BN22%</f>
         <v>93.1</v>
       </c>
+      <c r="AE22" s="28">
+        <f>AA22*'2010-2026 годы'!BO22%</f>
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:30" ht="22.5">
+    <row r="23" spans="1:31" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2026 годы'!AP23%</f>
         <v>101.7</v>
       </c>
       <c r="G23" s="4">
         <f>C23*'2010-2026 годы'!AQ23%</f>
         <v>101.2</v>
       </c>
       <c r="H23" s="4">
         <f>D23*'2010-2026 годы'!AR23%</f>
@@ -15737,52 +16032,56 @@
       </c>
       <c r="Y23" s="29">
         <f>U23*'2010-2026 годы'!BI23%</f>
         <v>110.3</v>
       </c>
       <c r="Z23" s="28">
         <f>V23*'2010-2026 годы'!BJ23%</f>
         <v>109.1</v>
       </c>
       <c r="AA23" s="4">
         <f>W23*'2010-2026 годы'!BK23%</f>
         <v>112.6</v>
       </c>
       <c r="AB23" s="4">
         <f>X23*'2010-2026 годы'!BL23%</f>
         <v>114.6</v>
       </c>
       <c r="AC23" s="29">
         <f>Y23*'2010-2026 годы'!BM23%</f>
         <v>111.1</v>
       </c>
       <c r="AD23" s="28">
         <f>Z23*'2010-2026 годы'!BN23%</f>
         <v>107</v>
       </c>
+      <c r="AE23" s="28">
+        <f>AA23*'2010-2026 годы'!BO23%</f>
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2026 годы'!AP24%</f>
         <v>99.5</v>
       </c>
       <c r="G24" s="4">
         <f>C24*'2010-2026 годы'!AQ24%</f>
         <v>104.4</v>
       </c>
       <c r="H24" s="4">
         <f>D24*'2010-2026 годы'!AR24%</f>
@@ -15854,52 +16153,56 @@
       </c>
       <c r="Y24" s="29">
         <f>U24*'2010-2026 годы'!BI24%</f>
         <v>109.4</v>
       </c>
       <c r="Z24" s="28">
         <f>V24*'2010-2026 годы'!BJ24%</f>
         <v>104.1</v>
       </c>
       <c r="AA24" s="4">
         <f>W24*'2010-2026 годы'!BK24%</f>
         <v>109.9</v>
       </c>
       <c r="AB24" s="4">
         <f>X24*'2010-2026 годы'!BL24%</f>
         <v>104.6</v>
       </c>
       <c r="AC24" s="29">
         <f>Y24*'2010-2026 годы'!BM24%</f>
         <v>109.2</v>
       </c>
       <c r="AD24" s="28">
         <f>Z24*'2010-2026 годы'!BN24%</f>
         <v>105.7</v>
       </c>
+      <c r="AE24" s="28">
+        <f>AA24*'2010-2026 годы'!BO24%</f>
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:30" ht="12" customHeight="1">
+    <row r="25" spans="1:31" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2026 годы'!AP25%</f>
         <v>99.6</v>
       </c>
       <c r="G25" s="4">
         <f>C25*'2010-2026 годы'!AQ25%</f>
         <v>102.8</v>
       </c>
       <c r="H25" s="4">
         <f>D25*'2010-2026 годы'!AR25%</f>
@@ -15971,52 +16274,56 @@
       </c>
       <c r="Y25" s="29">
         <f>U25*'2010-2026 годы'!BI25%</f>
         <v>98</v>
       </c>
       <c r="Z25" s="28">
         <f>V25*'2010-2026 годы'!BJ25%</f>
         <v>93.5</v>
       </c>
       <c r="AA25" s="4">
         <f>W25*'2010-2026 годы'!BK25%</f>
         <v>99.3</v>
       </c>
       <c r="AB25" s="4">
         <f>X25*'2010-2026 годы'!BL25%</f>
         <v>99.2</v>
       </c>
       <c r="AC25" s="29">
         <f>Y25*'2010-2026 годы'!BM25%</f>
         <v>97.3</v>
       </c>
       <c r="AD25" s="28">
         <f>Z25*'2010-2026 годы'!BN25%</f>
         <v>92.7</v>
       </c>
+      <c r="AE25" s="28">
+        <f>AA25*'2010-2026 годы'!BO25%</f>
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2026 годы'!AP26%</f>
         <v>100.5</v>
       </c>
       <c r="G26" s="4">
         <f>C26*'2010-2026 годы'!AQ26%</f>
         <v>101.6</v>
       </c>
       <c r="H26" s="4">
         <f>D26*'2010-2026 годы'!AR26%</f>
@@ -16088,52 +16395,56 @@
       </c>
       <c r="Y26" s="29">
         <f>U26*'2010-2026 годы'!BI26%</f>
         <v>90.4</v>
       </c>
       <c r="Z26" s="28">
         <f>V26*'2010-2026 годы'!BJ26%</f>
         <v>86.9</v>
       </c>
       <c r="AA26" s="4">
         <f>W26*'2010-2026 годы'!BK26%</f>
         <v>103.5</v>
       </c>
       <c r="AB26" s="4">
         <f>X26*'2010-2026 годы'!BL26%</f>
         <v>94</v>
       </c>
       <c r="AC26" s="29">
         <f>Y26*'2010-2026 годы'!BM26%</f>
         <v>89</v>
       </c>
       <c r="AD26" s="28">
         <f>Z26*'2010-2026 годы'!BN26%</f>
         <v>83.3</v>
       </c>
+      <c r="AE26" s="28">
+        <f>AA26*'2010-2026 годы'!BO26%</f>
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2026 годы'!AP27%</f>
         <v>100</v>
       </c>
       <c r="G27" s="31">
         <f>C27*'2010-2026 годы'!AQ27%</f>
         <v>92.9</v>
       </c>
       <c r="H27" s="31">
         <f>D27*'2010-2026 годы'!AR27%</f>
@@ -16205,143 +16516,147 @@
       </c>
       <c r="Y27" s="32">
         <f>U27*'2010-2026 годы'!BI27%</f>
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="30">
         <f>V27*'2010-2026 годы'!BJ27%</f>
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="31">
         <f>W27*'2010-2026 годы'!BK27%</f>
         <v>59.8</v>
       </c>
       <c r="AB27" s="31">
         <f>X27*'2010-2026 годы'!BL27%</f>
         <v>61.7</v>
       </c>
       <c r="AC27" s="32">
         <f>Y27*'2010-2026 годы'!BM27%</f>
         <v>60.8</v>
       </c>
       <c r="AD27" s="30">
         <f>Z27*'2010-2026 годы'!BN27%</f>
         <v>73.7</v>
       </c>
+      <c r="AE27" s="30">
+        <f>AA27*'2010-2026 годы'!BO27%</f>
+        <v>62</v>
+      </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="M5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="Q5" sqref="Q5:Q27"/>
+      <selection pane="bottomRight" activeCell="S5" sqref="S5:S27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="9.33203125" style="2"/>
     <col min="14" max="14" width="9.1640625" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="3"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
       <c r="P2" s="23"/>
       <c r="U2" s="23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:24" ht="11.25" customHeight="1">
-      <c r="A3" s="106" t="s">
+      <c r="A3" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="109" t="s">
+      <c r="B3" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="110"/>
-[...2 lines deleted...]
-      <c r="F3" s="109" t="s">
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="110"/>
-[...2 lines deleted...]
-      <c r="J3" s="109" t="s">
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="114"/>
+      <c r="J3" s="112" t="s">
         <v>61</v>
       </c>
-      <c r="K3" s="110"/>
-[...2 lines deleted...]
-      <c r="N3" s="109" t="s">
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="O3" s="110"/>
-[...2 lines deleted...]
-      <c r="R3" s="109" t="s">
+      <c r="O3" s="113"/>
+      <c r="P3" s="113"/>
+      <c r="Q3" s="114"/>
+      <c r="R3" s="112" t="s">
         <v>125</v>
       </c>
-      <c r="S3" s="110"/>
-[...1 lines deleted...]
-      <c r="U3" s="111"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="114"/>
     </row>
     <row r="4" spans="1:24" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="106"/>
+      <c r="A4" s="109"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -16427,51 +16742,54 @@
       </c>
       <c r="M5" s="27">
         <f>I5*'2010-2026 годы'!BI5%</f>
         <v>108.6</v>
       </c>
       <c r="N5" s="24">
         <f>J5*'2010-2026 годы'!BJ5%</f>
         <v>110.5</v>
       </c>
       <c r="O5" s="25">
         <f>K5*'2010-2026 годы'!BK5%</f>
         <v>111.8</v>
       </c>
       <c r="P5" s="25">
         <f>L5*'2010-2026 годы'!BL5%</f>
         <v>112.1</v>
       </c>
       <c r="Q5" s="27">
         <f>M5*'2010-2026 годы'!BM5%</f>
         <v>115</v>
       </c>
       <c r="R5" s="27">
         <f>N5*'2010-2026 годы'!BN5%</f>
         <v>112.7</v>
       </c>
-      <c r="S5" s="21"/>
+      <c r="S5" s="27">
+        <f>O5*'2010-2026 годы'!BO5%</f>
+        <v>115.3</v>
+      </c>
       <c r="T5" s="21"/>
       <c r="U5" s="21"/>
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
     </row>
     <row r="6" spans="1:24" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="36">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
         <f>B6*'2010-2026 годы'!BB6%</f>
         <v>107.1</v>
@@ -16502,51 +16820,54 @@
       </c>
       <c r="M6" s="26">
         <f>I6*'2010-2026 годы'!BI6%</f>
         <v>114.7</v>
       </c>
       <c r="N6" s="24">
         <f>J6*'2010-2026 годы'!BJ6%</f>
         <v>123.8</v>
       </c>
       <c r="O6" s="25">
         <f>K6*'2010-2026 годы'!BK6%</f>
         <v>124.6</v>
       </c>
       <c r="P6" s="25">
         <f>L6*'2010-2026 годы'!BL6%</f>
         <v>125.5</v>
       </c>
       <c r="Q6" s="26">
         <f>M6*'2010-2026 годы'!BM6%</f>
         <v>128.6</v>
       </c>
       <c r="R6" s="26">
         <f>N6*'2010-2026 годы'!BN6%</f>
         <v>125</v>
       </c>
-      <c r="S6" s="21"/>
+      <c r="S6" s="26">
+        <f>O6*'2010-2026 годы'!BO6%</f>
+        <v>130.30000000000001</v>
+      </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="37">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2026 годы'!BB7%</f>
         <v>113.5</v>
       </c>
       <c r="G7" s="4">
         <f>C7*'2010-2026 годы'!BC7%</f>
         <v>114.3</v>
       </c>
@@ -16572,51 +16893,54 @@
       </c>
       <c r="M7" s="29">
         <f>I7*'2010-2026 годы'!BI7%</f>
         <v>118.8</v>
       </c>
       <c r="N7" s="28">
         <f>J7*'2010-2026 годы'!BJ7%</f>
         <v>131.5</v>
       </c>
       <c r="O7" s="4">
         <f>K7*'2010-2026 годы'!BK7%</f>
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="4">
         <f>L7*'2010-2026 годы'!BL7%</f>
         <v>131.6</v>
       </c>
       <c r="Q7" s="29">
         <f>M7*'2010-2026 годы'!BM7%</f>
         <v>132.9</v>
       </c>
       <c r="R7" s="29">
         <f>N7*'2010-2026 годы'!BN7%</f>
         <v>134.9</v>
       </c>
-      <c r="S7" s="21"/>
+      <c r="S7" s="29">
+        <f>O7*'2010-2026 годы'!BO7%</f>
+        <v>143.9</v>
+      </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="37">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2026 годы'!BB8%</f>
         <v>98.8</v>
       </c>
       <c r="G8" s="4">
         <f>C8*'2010-2026 годы'!BC8%</f>
         <v>101</v>
       </c>
@@ -16642,51 +16966,54 @@
       </c>
       <c r="M8" s="29">
         <f>I8*'2010-2026 годы'!BI8%</f>
         <v>104.5</v>
       </c>
       <c r="N8" s="28">
         <f>J8*'2010-2026 годы'!BJ8%</f>
         <v>107.2</v>
       </c>
       <c r="O8" s="4">
         <f>K8*'2010-2026 годы'!BK8%</f>
         <v>105.8</v>
       </c>
       <c r="P8" s="4">
         <f>L8*'2010-2026 годы'!BL8%</f>
         <v>107.7</v>
       </c>
       <c r="Q8" s="29">
         <f>M8*'2010-2026 годы'!BM8%</f>
         <v>112.3</v>
       </c>
       <c r="R8" s="29">
         <f>N8*'2010-2026 годы'!BN8%</f>
         <v>105.1</v>
       </c>
-      <c r="S8" s="21"/>
+      <c r="S8" s="29">
+        <f>O8*'2010-2026 годы'!BO8%</f>
+        <v>108</v>
+      </c>
     </row>
     <row r="9" spans="1:24" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="37">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2026 годы'!BB9%</f>
         <v>98.8</v>
       </c>
       <c r="G9" s="4">
         <f>C9*'2010-2026 годы'!BC9%</f>
         <v>103.3</v>
       </c>
@@ -16712,51 +17039,54 @@
       </c>
       <c r="M9" s="29">
         <f>I9*'2010-2026 годы'!BI9%</f>
         <v>101.6</v>
       </c>
       <c r="N9" s="28">
         <f>J9*'2010-2026 годы'!BJ9%</f>
         <v>102.5</v>
       </c>
       <c r="O9" s="4">
         <f>K9*'2010-2026 годы'!BK9%</f>
         <v>106.1</v>
       </c>
       <c r="P9" s="4">
         <f>L9*'2010-2026 годы'!BL9%</f>
         <v>106.5</v>
       </c>
       <c r="Q9" s="29">
         <f>M9*'2010-2026 годы'!BM9%</f>
         <v>108.7</v>
       </c>
       <c r="R9" s="29">
         <f>N9*'2010-2026 годы'!BN9%</f>
         <v>87.7</v>
       </c>
-      <c r="S9" s="21"/>
+      <c r="S9" s="29">
+        <f>O9*'2010-2026 годы'!BO9%</f>
+        <v>99.1</v>
+      </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="37">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2026 годы'!BB10%</f>
         <v>101.2</v>
       </c>
       <c r="G10" s="4">
         <f>C10*'2010-2026 годы'!BC10%</f>
         <v>100.3</v>
       </c>
@@ -16782,51 +17112,54 @@
       </c>
       <c r="M10" s="29">
         <f>I10*'2010-2026 годы'!BI10%</f>
         <v>108.9</v>
       </c>
       <c r="N10" s="28">
         <f>J10*'2010-2026 годы'!BJ10%</f>
         <v>115.1</v>
       </c>
       <c r="O10" s="4">
         <f>K10*'2010-2026 годы'!BK10%</f>
         <v>107.2</v>
       </c>
       <c r="P10" s="4">
         <f>L10*'2010-2026 годы'!BL10%</f>
         <v>107.2</v>
       </c>
       <c r="Q10" s="29">
         <f>M10*'2010-2026 годы'!BM10%</f>
         <v>117</v>
       </c>
       <c r="R10" s="29">
         <f>N10*'2010-2026 годы'!BN10%</f>
         <v>124.5</v>
       </c>
-      <c r="S10" s="21"/>
+      <c r="S10" s="29">
+        <f>O10*'2010-2026 годы'!BO10%</f>
+        <v>119</v>
+      </c>
     </row>
     <row r="11" spans="1:24" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="37">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2026 годы'!BB11%</f>
         <v>99.3</v>
       </c>
       <c r="G11" s="4">
         <f>C11*'2010-2026 годы'!BC11%</f>
         <v>103.4</v>
       </c>
@@ -16852,51 +17185,54 @@
       </c>
       <c r="M11" s="29">
         <f>I11*'2010-2026 годы'!BI11%</f>
         <v>102.2</v>
       </c>
       <c r="N11" s="28">
         <f>J11*'2010-2026 годы'!BJ11%</f>
         <v>100.1</v>
       </c>
       <c r="O11" s="4">
         <f>K11*'2010-2026 годы'!BK11%</f>
         <v>103.9</v>
       </c>
       <c r="P11" s="4">
         <f>L11*'2010-2026 годы'!BL11%</f>
         <v>106.1</v>
       </c>
       <c r="Q11" s="29">
         <f>M11*'2010-2026 годы'!BM11%</f>
         <v>102.4</v>
       </c>
       <c r="R11" s="29">
         <f>N11*'2010-2026 годы'!BN11%</f>
         <v>99.2</v>
       </c>
-      <c r="S11" s="21"/>
+      <c r="S11" s="29">
+        <f>O11*'2010-2026 годы'!BO11%</f>
+        <v>107.6</v>
+      </c>
     </row>
     <row r="12" spans="1:24" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="37">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2026 годы'!BB12%</f>
         <v>97.9</v>
       </c>
       <c r="G12" s="4">
         <f>C12*'2010-2026 годы'!BC12%</f>
         <v>98.3</v>
       </c>
@@ -16922,51 +17258,54 @@
       </c>
       <c r="M12" s="29">
         <f>I12*'2010-2026 годы'!BI12%</f>
         <v>97.6</v>
       </c>
       <c r="N12" s="28">
         <f>J12*'2010-2026 годы'!BJ12%</f>
         <v>90.9</v>
       </c>
       <c r="O12" s="4">
         <f>K12*'2010-2026 годы'!BK12%</f>
         <v>93.4</v>
       </c>
       <c r="P12" s="4">
         <f>L12*'2010-2026 годы'!BL12%</f>
         <v>88.4</v>
       </c>
       <c r="Q12" s="29">
         <f>M12*'2010-2026 годы'!BM12%</f>
         <v>96.5</v>
       </c>
       <c r="R12" s="29">
         <f>N12*'2010-2026 годы'!BN12%</f>
         <v>109.3</v>
       </c>
-      <c r="S12" s="21"/>
+      <c r="S12" s="29">
+        <f>O12*'2010-2026 годы'!BO12%</f>
+        <v>101.6</v>
+      </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="37">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2026 годы'!BB13%</f>
         <v>119</v>
       </c>
       <c r="G13" s="4">
         <f>C13*'2010-2026 годы'!BC13%</f>
         <v>112.9</v>
       </c>
@@ -16992,51 +17331,54 @@
       </c>
       <c r="M13" s="29">
         <f>I13*'2010-2026 годы'!BI13%</f>
         <v>131.4</v>
       </c>
       <c r="N13" s="28">
         <f>J13*'2010-2026 годы'!BJ13%</f>
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="4">
         <f>K13*'2010-2026 годы'!BK13%</f>
         <v>147.6</v>
       </c>
       <c r="P13" s="4">
         <f>L13*'2010-2026 годы'!BL13%</f>
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="29">
         <f>M13*'2010-2026 годы'!BM13%</f>
         <v>159.5</v>
       </c>
       <c r="R13" s="29">
         <f>N13*'2010-2026 годы'!BN13%</f>
         <v>179.2</v>
       </c>
-      <c r="S13" s="21"/>
+      <c r="S13" s="29">
+        <f>O13*'2010-2026 годы'!BO13%</f>
+        <v>169</v>
+      </c>
     </row>
     <row r="14" spans="1:24" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="36">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2026 годы'!BB14%</f>
         <v>101.2</v>
       </c>
       <c r="G14" s="25">
         <f>C14*'2010-2026 годы'!BC14%</f>
         <v>101</v>
       </c>
@@ -17062,51 +17404,54 @@
       </c>
       <c r="M14" s="26">
         <f>I14*'2010-2026 годы'!BI14%</f>
         <v>105.9</v>
       </c>
       <c r="N14" s="24">
         <f>J14*'2010-2026 годы'!BJ14%</f>
         <v>104.6</v>
       </c>
       <c r="O14" s="25">
         <f>K14*'2010-2026 годы'!BK14%</f>
         <v>106.3</v>
       </c>
       <c r="P14" s="25">
         <f>L14*'2010-2026 годы'!BL14%</f>
         <v>106.6</v>
       </c>
       <c r="Q14" s="26">
         <f>M14*'2010-2026 годы'!BM14%</f>
         <v>108.8</v>
       </c>
       <c r="R14" s="26">
         <f>N14*'2010-2026 годы'!BN14%</f>
         <v>107.2</v>
       </c>
-      <c r="S14" s="21"/>
+      <c r="S14" s="26">
+        <f>O14*'2010-2026 годы'!BO14%</f>
+        <v>109</v>
+      </c>
     </row>
     <row r="15" spans="1:24" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="37">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2026 годы'!BB15%</f>
         <v>104.4</v>
       </c>
       <c r="G15" s="4">
         <f>C15*'2010-2026 годы'!BC15%</f>
         <v>105</v>
       </c>
@@ -17132,51 +17477,54 @@
       </c>
       <c r="M15" s="29">
         <f>I15*'2010-2026 годы'!BI15%</f>
         <v>115.1</v>
       </c>
       <c r="N15" s="28">
         <f>J15*'2010-2026 годы'!BJ15%</f>
         <v>113.1</v>
       </c>
       <c r="O15" s="4">
         <f>K15*'2010-2026 годы'!BK15%</f>
         <v>113.6</v>
       </c>
       <c r="P15" s="4">
         <f>L15*'2010-2026 годы'!BL15%</f>
         <v>116.2</v>
       </c>
       <c r="Q15" s="29">
         <f>M15*'2010-2026 годы'!BM15%</f>
         <v>121.9</v>
       </c>
       <c r="R15" s="29">
         <f>N15*'2010-2026 годы'!BN15%</f>
         <v>119.2</v>
       </c>
-      <c r="S15" s="21"/>
+      <c r="S15" s="29">
+        <f>O15*'2010-2026 годы'!BO15%</f>
+        <v>121</v>
+      </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="37">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2026 годы'!BB16%</f>
         <v>104</v>
       </c>
       <c r="G16" s="4">
         <f>C16*'2010-2026 годы'!BC16%</f>
         <v>103.9</v>
       </c>
@@ -17202,51 +17550,54 @@
       </c>
       <c r="M16" s="29">
         <f>I16*'2010-2026 годы'!BI16%</f>
         <v>122.2</v>
       </c>
       <c r="N16" s="28">
         <f>J16*'2010-2026 годы'!BJ16%</f>
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="4">
         <f>K16*'2010-2026 годы'!BK16%</f>
         <v>128.9</v>
       </c>
       <c r="P16" s="4">
         <f>L16*'2010-2026 годы'!BL16%</f>
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="29">
         <f>M16*'2010-2026 годы'!BM16%</f>
         <v>145.69999999999999</v>
       </c>
       <c r="R16" s="29">
         <f>N16*'2010-2026 годы'!BN16%</f>
         <v>149.1</v>
       </c>
-      <c r="S16" s="21"/>
+      <c r="S16" s="29">
+        <f>O16*'2010-2026 годы'!BO16%</f>
+        <v>139.69999999999999</v>
+      </c>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="37">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2026 годы'!BB17%</f>
         <v>92.8</v>
       </c>
       <c r="G17" s="4">
         <f>C17*'2010-2026 годы'!BC17%</f>
         <v>93.2</v>
       </c>
@@ -17272,51 +17623,54 @@
       </c>
       <c r="M17" s="29">
         <f>I17*'2010-2026 годы'!BI17%</f>
         <v>90.8</v>
       </c>
       <c r="N17" s="28">
         <f>J17*'2010-2026 годы'!BJ17%</f>
         <v>83.9</v>
       </c>
       <c r="O17" s="4">
         <f>K17*'2010-2026 годы'!BK17%</f>
         <v>93.3</v>
       </c>
       <c r="P17" s="4">
         <f>L17*'2010-2026 годы'!BL17%</f>
         <v>90.2</v>
       </c>
       <c r="Q17" s="29">
         <f>M17*'2010-2026 годы'!BM17%</f>
         <v>93.3</v>
       </c>
       <c r="R17" s="29">
         <f>N17*'2010-2026 годы'!BN17%</f>
         <v>80.099999999999994</v>
       </c>
-      <c r="S17" s="21"/>
+      <c r="S17" s="29">
+        <f>O17*'2010-2026 годы'!BO17%</f>
+        <v>92</v>
+      </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="37">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2026 годы'!BB18%</f>
         <v>102.8</v>
       </c>
       <c r="G18" s="4">
         <f>C18*'2010-2026 годы'!BC18%</f>
         <v>106.3</v>
       </c>
@@ -17342,51 +17696,54 @@
       </c>
       <c r="M18" s="29">
         <f>I18*'2010-2026 годы'!BI18%</f>
         <v>101.1</v>
       </c>
       <c r="N18" s="28">
         <f>J18*'2010-2026 годы'!BJ18%</f>
         <v>113.9</v>
       </c>
       <c r="O18" s="4">
         <f>K18*'2010-2026 годы'!BK18%</f>
         <v>114.8</v>
       </c>
       <c r="P18" s="4">
         <f>L18*'2010-2026 годы'!BL18%</f>
         <v>111.3</v>
       </c>
       <c r="Q18" s="29">
         <f>M18*'2010-2026 годы'!BM18%</f>
         <v>98.5</v>
       </c>
       <c r="R18" s="29">
         <f>N18*'2010-2026 годы'!BN18%</f>
         <v>113.7</v>
       </c>
-      <c r="S18" s="21"/>
+      <c r="S18" s="29">
+        <f>O18*'2010-2026 годы'!BO18%</f>
+        <v>118.9</v>
+      </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="37">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2026 годы'!BB19%</f>
         <v>93.5</v>
       </c>
       <c r="G19" s="4">
         <f>C19*'2010-2026 годы'!BC19%</f>
         <v>93.6</v>
       </c>
@@ -17412,51 +17769,54 @@
       </c>
       <c r="M19" s="29">
         <f>I19*'2010-2026 годы'!BI19%</f>
         <v>94.5</v>
       </c>
       <c r="N19" s="28">
         <f>J19*'2010-2026 годы'!BJ19%</f>
         <v>100.2</v>
       </c>
       <c r="O19" s="4">
         <f>K19*'2010-2026 годы'!BK19%</f>
         <v>100.5</v>
       </c>
       <c r="P19" s="4">
         <f>L19*'2010-2026 годы'!BL19%</f>
         <v>97.6</v>
       </c>
       <c r="Q19" s="29">
         <f>M19*'2010-2026 годы'!BM19%</f>
         <v>97.5</v>
       </c>
       <c r="R19" s="29">
         <f>N19*'2010-2026 годы'!BN19%</f>
         <v>96.2</v>
       </c>
-      <c r="S19" s="21"/>
+      <c r="S19" s="29">
+        <f>O19*'2010-2026 годы'!BO19%</f>
+        <v>98.5</v>
+      </c>
     </row>
     <row r="20" spans="1:19" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="37">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2026 годы'!BB20%</f>
         <v>114</v>
       </c>
       <c r="G20" s="4">
         <f>C20*'2010-2026 годы'!BC20%</f>
         <v>112.7</v>
       </c>
@@ -17482,51 +17842,54 @@
       </c>
       <c r="M20" s="29">
         <f>I20*'2010-2026 годы'!BI20%</f>
         <v>117.1</v>
       </c>
       <c r="N20" s="28">
         <f>J20*'2010-2026 годы'!BJ20%</f>
         <v>119.8</v>
       </c>
       <c r="O20" s="4">
         <f>K20*'2010-2026 годы'!BK20%</f>
         <v>116.8</v>
       </c>
       <c r="P20" s="4">
         <f>L20*'2010-2026 годы'!BL20%</f>
         <v>116.3</v>
       </c>
       <c r="Q20" s="29">
         <f>M20*'2010-2026 годы'!BM20%</f>
         <v>93.7</v>
       </c>
       <c r="R20" s="29">
         <f>N20*'2010-2026 годы'!BN20%</f>
         <v>96.9</v>
       </c>
-      <c r="S20" s="21"/>
+      <c r="S20" s="29">
+        <f>O20*'2010-2026 годы'!BO20%</f>
+        <v>93.7</v>
+      </c>
     </row>
     <row r="21" spans="1:19" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2026 годы'!BB21%</f>
         <v>92.3</v>
       </c>
       <c r="G21" s="4">
         <f>C21*'2010-2026 годы'!BC21%</f>
         <v>91.9</v>
       </c>
@@ -17552,51 +17915,54 @@
       </c>
       <c r="M21" s="29">
         <f>I21*'2010-2026 годы'!BI21%</f>
         <v>94.9</v>
       </c>
       <c r="N21" s="28">
         <f>J21*'2010-2026 годы'!BJ21%</f>
         <v>96.5</v>
       </c>
       <c r="O21" s="4">
         <f>K21*'2010-2026 годы'!BK21%</f>
         <v>95.1</v>
       </c>
       <c r="P21" s="4">
         <f>L21*'2010-2026 годы'!BL21%</f>
         <v>92.1</v>
       </c>
       <c r="Q21" s="29">
         <f>M21*'2010-2026 годы'!BM21%</f>
         <v>92</v>
       </c>
       <c r="R21" s="29">
         <f>N21*'2010-2026 годы'!BN21%</f>
         <v>94.4</v>
       </c>
-      <c r="S21" s="21"/>
+      <c r="S21" s="29">
+        <f>O21*'2010-2026 годы'!BO21%</f>
+        <v>93.7</v>
+      </c>
     </row>
     <row r="22" spans="1:19" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="37">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2026 годы'!BB22%</f>
         <v>107.3</v>
       </c>
       <c r="G22" s="4">
         <f>C22*'2010-2026 годы'!BC22%</f>
         <v>103.7</v>
       </c>
@@ -17622,51 +17988,54 @@
       </c>
       <c r="M22" s="29">
         <f>I22*'2010-2026 годы'!BI22%</f>
         <v>103.6</v>
       </c>
       <c r="N22" s="28">
         <f>J22*'2010-2026 годы'!BJ22%</f>
         <v>97.3</v>
       </c>
       <c r="O22" s="4">
         <f>K22*'2010-2026 годы'!BK22%</f>
         <v>98.8</v>
       </c>
       <c r="P22" s="4">
         <f>L22*'2010-2026 годы'!BL22%</f>
         <v>100.6</v>
       </c>
       <c r="Q22" s="29">
         <f>M22*'2010-2026 годы'!BM22%</f>
         <v>94.7</v>
       </c>
       <c r="R22" s="29">
         <f>N22*'2010-2026 годы'!BN22%</f>
         <v>97.4</v>
       </c>
-      <c r="S22" s="21"/>
+      <c r="S22" s="29">
+        <f>O22*'2010-2026 годы'!BO22%</f>
+        <v>101.2</v>
+      </c>
     </row>
     <row r="23" spans="1:19" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="37">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2026 годы'!BB23%</f>
         <v>99.2</v>
       </c>
       <c r="G23" s="4">
         <f>C23*'2010-2026 годы'!BC23%</f>
         <v>97.1</v>
       </c>
@@ -17692,51 +18061,54 @@
       </c>
       <c r="M23" s="29">
         <f>I23*'2010-2026 годы'!BI23%</f>
         <v>103.4</v>
       </c>
       <c r="N23" s="28">
         <f>J23*'2010-2026 годы'!BJ23%</f>
         <v>97.4</v>
       </c>
       <c r="O23" s="4">
         <f>K23*'2010-2026 годы'!BK23%</f>
         <v>103.5</v>
       </c>
       <c r="P23" s="4">
         <f>L23*'2010-2026 годы'!BL23%</f>
         <v>103.3</v>
       </c>
       <c r="Q23" s="29">
         <f>M23*'2010-2026 годы'!BM23%</f>
         <v>104.1</v>
       </c>
       <c r="R23" s="29">
         <f>N23*'2010-2026 годы'!BN23%</f>
         <v>95.5</v>
       </c>
-      <c r="S23" s="21"/>
+      <c r="S23" s="29">
+        <f>O23*'2010-2026 годы'!BO23%</f>
+        <v>101.9</v>
+      </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="37">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2026 годы'!BB24%</f>
         <v>99.2</v>
       </c>
       <c r="G24" s="4">
         <f>C24*'2010-2026 годы'!BC24%</f>
         <v>98.4</v>
       </c>
@@ -17762,51 +18134,54 @@
       </c>
       <c r="M24" s="29">
         <f>I24*'2010-2026 годы'!BI24%</f>
         <v>98.7</v>
       </c>
       <c r="N24" s="28">
         <f>J24*'2010-2026 годы'!BJ24%</f>
         <v>97.5</v>
       </c>
       <c r="O24" s="4">
         <f>K24*'2010-2026 годы'!BK24%</f>
         <v>98.1</v>
       </c>
       <c r="P24" s="4">
         <f>L24*'2010-2026 годы'!BL24%</f>
         <v>97.5</v>
       </c>
       <c r="Q24" s="29">
         <f>M24*'2010-2026 годы'!BM24%</f>
         <v>98.5</v>
       </c>
       <c r="R24" s="29">
         <f>N24*'2010-2026 годы'!BN24%</f>
         <v>99</v>
       </c>
-      <c r="S24" s="21"/>
+      <c r="S24" s="29">
+        <f>O24*'2010-2026 годы'!BO24%</f>
+        <v>98.5</v>
+      </c>
     </row>
     <row r="25" spans="1:19" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="37">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2026 годы'!BB25%</f>
         <v>98.9</v>
       </c>
       <c r="G25" s="4">
         <f>C25*'2010-2026 годы'!BC25%</f>
         <v>98.9</v>
       </c>
@@ -17832,51 +18207,54 @@
       </c>
       <c r="M25" s="29">
         <f>I25*'2010-2026 годы'!BI25%</f>
         <v>99.2</v>
       </c>
       <c r="N25" s="28">
         <f>J25*'2010-2026 годы'!BJ25%</f>
         <v>96</v>
       </c>
       <c r="O25" s="4">
         <f>K25*'2010-2026 годы'!BK25%</f>
         <v>96.2</v>
       </c>
       <c r="P25" s="4">
         <f>L25*'2010-2026 годы'!BL25%</f>
         <v>96.9</v>
       </c>
       <c r="Q25" s="29">
         <f>M25*'2010-2026 годы'!BM25%</f>
         <v>98.5</v>
       </c>
       <c r="R25" s="29">
         <f>N25*'2010-2026 годы'!BN25%</f>
         <v>95.1</v>
       </c>
-      <c r="S25" s="21"/>
+      <c r="S25" s="29">
+        <f>O25*'2010-2026 годы'!BO25%</f>
+        <v>95.1</v>
+      </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="37">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2026 годы'!BB26%</f>
         <v>93.6</v>
       </c>
       <c r="G26" s="4">
         <f>C26*'2010-2026 годы'!BC26%</f>
         <v>100.3</v>
       </c>
@@ -17902,51 +18280,54 @@
       </c>
       <c r="M26" s="29">
         <f>I26*'2010-2026 годы'!BI26%</f>
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="28">
         <f>J26*'2010-2026 годы'!BJ26%</f>
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="4">
         <f>K26*'2010-2026 годы'!BK26%</f>
         <v>88.6</v>
       </c>
       <c r="P26" s="4">
         <f>L26*'2010-2026 годы'!BL26%</f>
         <v>91.7</v>
       </c>
       <c r="Q26" s="29">
         <f>M26*'2010-2026 годы'!BM26%</f>
         <v>77.3</v>
       </c>
       <c r="R26" s="29">
         <f>N26*'2010-2026 годы'!BN26%</f>
         <v>71.5</v>
       </c>
-      <c r="S26" s="21"/>
+      <c r="S26" s="29">
+        <f>O26*'2010-2026 годы'!BO26%</f>
+        <v>86.7</v>
+      </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="38">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2026 годы'!BB27%</f>
         <v>90.1</v>
       </c>
       <c r="G27" s="31">
         <f>C27*'2010-2026 годы'!BC27%</f>
         <v>90.3</v>
       </c>
@@ -17972,102 +18353,105 @@
       </c>
       <c r="M27" s="32">
         <f>I27*'2010-2026 годы'!BI27%</f>
         <v>86</v>
       </c>
       <c r="N27" s="30">
         <f>J27*'2010-2026 годы'!BJ27%</f>
         <v>81.5</v>
       </c>
       <c r="O27" s="31">
         <f>K27*'2010-2026 годы'!BK27%</f>
         <v>81.5</v>
       </c>
       <c r="P27" s="31">
         <f>L27*'2010-2026 годы'!BL27%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="32">
         <f>M27*'2010-2026 годы'!BM27%</f>
         <v>80.599999999999994</v>
       </c>
       <c r="R27" s="32">
         <f>N27*'2010-2026 годы'!BN27%</f>
         <v>84.8</v>
       </c>
-      <c r="S27" s="21"/>
+      <c r="S27" s="32">
+        <f>O27*'2010-2026 годы'!BO27%</f>
+        <v>84.4</v>
+      </c>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="104"/>
-[...4 lines deleted...]
-      <c r="F29" s="104"/>
+      <c r="A29" s="107"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="107"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="15"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="AA5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AQ17" sqref="AQ17"/>
+      <selection pane="bottomRight" activeCell="AF18" sqref="AF18:AF21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="29.1640625" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="9.5" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="12.75">
       <c r="A1" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
@@ -18092,114 +18476,114 @@
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="54"/>
       <c r="AL1" s="54"/>
       <c r="AM1" s="54"/>
       <c r="AN1" s="54"/>
       <c r="AO1" s="54"/>
     </row>
     <row r="2" spans="1:41" ht="12.75" customHeight="1">
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="95"/>
       <c r="X2" s="95"/>
       <c r="Y2" s="95"/>
       <c r="AG2" s="23"/>
       <c r="AL2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:41" s="12" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A3" s="112" t="s">
+      <c r="A3" s="115" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="112" t="s">
+      <c r="B3" s="115" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="106"/>
-[...2 lines deleted...]
-      <c r="G3" s="106" t="s">
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="106"/>
-[...2 lines deleted...]
-      <c r="K3" s="106" t="s">
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="106"/>
-[...2 lines deleted...]
-      <c r="O3" s="106" t="s">
+      <c r="L3" s="109"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="109"/>
+      <c r="O3" s="109" t="s">
         <v>37</v>
       </c>
-      <c r="P3" s="106"/>
-[...2 lines deleted...]
-      <c r="S3" s="106" t="s">
+      <c r="P3" s="109"/>
+      <c r="Q3" s="109"/>
+      <c r="R3" s="109"/>
+      <c r="S3" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="106"/>
-[...2 lines deleted...]
-      <c r="W3" s="106" t="s">
+      <c r="T3" s="109"/>
+      <c r="U3" s="109"/>
+      <c r="V3" s="109"/>
+      <c r="W3" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="106"/>
-[...2 lines deleted...]
-      <c r="AA3" s="106" t="s">
+      <c r="X3" s="109"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="109"/>
+      <c r="AA3" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="AB3" s="106"/>
-[...2 lines deleted...]
-      <c r="AE3" s="106" t="s">
+      <c r="AB3" s="109"/>
+      <c r="AC3" s="109"/>
+      <c r="AD3" s="109"/>
+      <c r="AE3" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="AF3" s="106"/>
-[...2 lines deleted...]
-      <c r="AI3" s="106" t="s">
+      <c r="AF3" s="109"/>
+      <c r="AG3" s="109"/>
+      <c r="AH3" s="109"/>
+      <c r="AI3" s="109" t="s">
         <v>125</v>
       </c>
-      <c r="AJ3" s="106"/>
-[...1 lines deleted...]
-      <c r="AL3" s="106"/>
+      <c r="AJ3" s="109"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="109"/>
     </row>
     <row r="4" spans="1:41" ht="33.75">
-      <c r="A4" s="112"/>
-      <c r="B4" s="112"/>
+      <c r="A4" s="115"/>
+      <c r="B4" s="115"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="11" t="s">
@@ -18371,50 +18755,53 @@
       </c>
       <c r="AB5" s="34">
         <v>108.7</v>
       </c>
       <c r="AC5" s="34">
         <v>117.6</v>
       </c>
       <c r="AD5" s="35">
         <v>117.1</v>
       </c>
       <c r="AE5" s="33">
         <v>110.4</v>
       </c>
       <c r="AF5" s="34">
         <v>111</v>
       </c>
       <c r="AG5" s="34">
         <v>112.5</v>
       </c>
       <c r="AH5" s="35">
         <v>112.3</v>
       </c>
       <c r="AI5" s="35">
         <v>103.1</v>
       </c>
+      <c r="AJ5" s="100">
+        <v>105.7</v>
+      </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="86" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="28">
         <v>112.6</v>
       </c>
       <c r="D6" s="4">
         <v>124.4</v>
       </c>
       <c r="E6" s="4">
         <v>121.7</v>
       </c>
       <c r="F6" s="29">
         <v>97.1</v>
       </c>
       <c r="G6" s="28">
         <v>81.599999999999994</v>
       </c>
       <c r="H6" s="4">
         <v>81.099999999999994</v>
@@ -18478,50 +18865,53 @@
       </c>
       <c r="AB6" s="4">
         <v>106.2</v>
       </c>
       <c r="AC6" s="4">
         <v>120.8</v>
       </c>
       <c r="AD6" s="29">
         <v>103.8</v>
       </c>
       <c r="AE6" s="28">
         <v>126.7</v>
       </c>
       <c r="AF6" s="4">
         <v>119.6</v>
       </c>
       <c r="AG6" s="4">
         <v>113.9</v>
       </c>
       <c r="AH6" s="29">
         <v>106</v>
       </c>
       <c r="AI6" s="29">
         <v>89.9</v>
       </c>
+      <c r="AJ6" s="101">
+        <v>100</v>
+      </c>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="86" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="87" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="28">
         <v>95.4</v>
       </c>
       <c r="D7" s="4">
         <v>105.5</v>
       </c>
       <c r="E7" s="4">
         <v>103.4</v>
       </c>
       <c r="F7" s="29">
         <v>113.4</v>
       </c>
       <c r="G7" s="28">
         <v>82</v>
       </c>
       <c r="H7" s="4">
         <v>77.8</v>
@@ -18585,50 +18975,53 @@
       </c>
       <c r="AB7" s="4">
         <v>87.9</v>
       </c>
       <c r="AC7" s="4">
         <v>92.3</v>
       </c>
       <c r="AD7" s="29">
         <v>132.9</v>
       </c>
       <c r="AE7" s="28">
         <v>126.9</v>
       </c>
       <c r="AF7" s="4">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="4">
         <v>136.4</v>
       </c>
       <c r="AH7" s="29">
         <v>123.9</v>
       </c>
       <c r="AI7" s="29">
         <v>92</v>
       </c>
+      <c r="AJ7" s="101">
+        <v>80.3</v>
+      </c>
     </row>
     <row r="8" spans="1:41" ht="22.5">
       <c r="A8" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="92" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="30">
         <v>104.2</v>
       </c>
       <c r="D8" s="31">
         <v>109</v>
       </c>
       <c r="E8" s="31">
         <v>107.9</v>
       </c>
       <c r="F8" s="32">
         <v>112.2</v>
       </c>
       <c r="G8" s="30">
         <v>103.8</v>
       </c>
       <c r="H8" s="31">
         <v>103.9</v>
@@ -18691,50 +19084,53 @@
         <v>104.8</v>
       </c>
       <c r="AB8" s="31">
         <v>108</v>
       </c>
       <c r="AC8" s="31">
         <v>116.8</v>
       </c>
       <c r="AD8" s="32">
         <v>117.2</v>
       </c>
       <c r="AE8" s="30">
         <v>110.6</v>
       </c>
       <c r="AF8" s="31">
         <v>111.3</v>
       </c>
       <c r="AG8" s="31">
         <v>112.8</v>
       </c>
       <c r="AH8" s="32">
         <v>111.9</v>
       </c>
       <c r="AI8" s="32">
         <v>102.6</v>
+      </c>
+      <c r="AJ8" s="102">
+        <v>104.8</v>
       </c>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="56"/>
       <c r="B9" s="56"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="56"/>
       <c r="B10" s="56"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
@@ -18793,108 +19189,108 @@
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
       <c r="U13" s="16"/>
       <c r="V13" s="16"/>
       <c r="W13" s="16"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="56"/>
       <c r="B14" s="56"/>
     </row>
     <row r="15" spans="1:41" ht="12.75" customHeight="1">
       <c r="A15" s="56"/>
       <c r="B15" s="56"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="AC15" s="23"/>
       <c r="AH15" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:41" s="12" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A16" s="112" t="s">
+      <c r="A16" s="115" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="112" t="s">
+      <c r="B16" s="115" t="s">
         <v>105</v>
       </c>
-      <c r="C16" s="106" t="s">
+      <c r="C16" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="D16" s="106"/>
-[...2 lines deleted...]
-      <c r="G16" s="106" t="s">
+      <c r="D16" s="109"/>
+      <c r="E16" s="109"/>
+      <c r="F16" s="109"/>
+      <c r="G16" s="109" t="s">
         <v>30</v>
       </c>
-      <c r="H16" s="106"/>
-[...2 lines deleted...]
-      <c r="K16" s="106" t="s">
+      <c r="H16" s="109"/>
+      <c r="I16" s="109"/>
+      <c r="J16" s="109"/>
+      <c r="K16" s="109" t="s">
         <v>37</v>
       </c>
-      <c r="L16" s="106"/>
-[...2 lines deleted...]
-      <c r="O16" s="106" t="s">
+      <c r="L16" s="109"/>
+      <c r="M16" s="109"/>
+      <c r="N16" s="109"/>
+      <c r="O16" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="P16" s="106"/>
-[...2 lines deleted...]
-      <c r="S16" s="106" t="s">
+      <c r="P16" s="109"/>
+      <c r="Q16" s="109"/>
+      <c r="R16" s="109"/>
+      <c r="S16" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="T16" s="106"/>
-[...2 lines deleted...]
-      <c r="W16" s="106" t="s">
+      <c r="T16" s="109"/>
+      <c r="U16" s="109"/>
+      <c r="V16" s="116"/>
+      <c r="W16" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="X16" s="106"/>
-[...2 lines deleted...]
-      <c r="AA16" s="106" t="s">
+      <c r="X16" s="109"/>
+      <c r="Y16" s="109"/>
+      <c r="Z16" s="109"/>
+      <c r="AA16" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="AB16" s="106"/>
-[...2 lines deleted...]
-      <c r="AE16" s="106" t="s">
+      <c r="AB16" s="109"/>
+      <c r="AC16" s="109"/>
+      <c r="AD16" s="109"/>
+      <c r="AE16" s="109" t="s">
         <v>125</v>
       </c>
-      <c r="AF16" s="106"/>
-[...1 lines deleted...]
-      <c r="AH16" s="106"/>
+      <c r="AF16" s="109"/>
+      <c r="AG16" s="109"/>
+      <c r="AH16" s="109"/>
     </row>
     <row r="17" spans="1:34" ht="33.75">
-      <c r="A17" s="112"/>
-      <c r="B17" s="112"/>
+      <c r="A17" s="115"/>
+      <c r="B17" s="115"/>
       <c r="C17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="11" t="s">
         <v>38</v>
       </c>
       <c r="K17" s="11" t="s">
@@ -19067,51 +19463,54 @@
       </c>
       <c r="Z18" s="35">
         <f t="shared" ref="Z18:AE18" si="2">V18*AD5%</f>
         <v>138.9</v>
       </c>
       <c r="AA18" s="33">
         <f t="shared" si="2"/>
         <v>151.1</v>
       </c>
       <c r="AB18" s="34">
         <f t="shared" si="2"/>
         <v>130.1</v>
       </c>
       <c r="AC18" s="34">
         <f t="shared" si="2"/>
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="35">
         <f t="shared" si="2"/>
         <v>156</v>
       </c>
       <c r="AE18" s="35">
         <f t="shared" si="2"/>
         <v>155.80000000000001</v>
       </c>
-      <c r="AF18" s="35"/>
+      <c r="AF18" s="35">
+        <f>AB18*AJ5%</f>
+        <v>137.5</v>
+      </c>
       <c r="AG18" s="35"/>
       <c r="AH18" s="35"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="86" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="28">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="4">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>100</v>
       </c>
       <c r="G19" s="28">
         <f t="shared" si="0"/>
         <v>86.8</v>
@@ -19171,70 +19570,73 @@
       <c r="U19" s="4">
         <f t="shared" si="1"/>
         <v>160</v>
       </c>
       <c r="V19" s="29">
         <f t="shared" si="1"/>
         <v>222.8</v>
       </c>
       <c r="W19" s="28">
         <f t="shared" si="1"/>
         <v>194.9</v>
       </c>
       <c r="X19" s="4">
         <f t="shared" si="1"/>
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="4">
         <f t="shared" si="1"/>
         <v>193.3</v>
       </c>
       <c r="Z19" s="29">
         <f t="shared" si="1"/>
         <v>231.3</v>
       </c>
       <c r="AA19" s="28">
-        <f t="shared" ref="AA19:AE21" si="3">W19*AE6%</f>
+        <f t="shared" ref="AA19:AF21" si="3">W19*AE6%</f>
         <v>246.9</v>
       </c>
       <c r="AB19" s="4">
         <f t="shared" si="3"/>
         <v>92.8</v>
       </c>
       <c r="AC19" s="4">
         <f t="shared" si="3"/>
         <v>220.2</v>
       </c>
       <c r="AD19" s="29">
         <f t="shared" si="3"/>
         <v>245.2</v>
       </c>
       <c r="AE19" s="29">
         <f t="shared" si="3"/>
         <v>222</v>
       </c>
-      <c r="AF19" s="29"/>
+      <c r="AF19" s="29">
+        <f t="shared" si="3"/>
+        <v>92.8</v>
+      </c>
       <c r="AG19" s="29"/>
       <c r="AH19" s="29"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="86" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="87" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="28">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="4">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>100</v>
       </c>
       <c r="G20" s="28">
         <f t="shared" si="0"/>
         <v>130.6</v>
@@ -19298,66 +19700,69 @@
       <c r="V20" s="29">
         <f t="shared" si="1"/>
         <v>244.1</v>
       </c>
       <c r="W20" s="28">
         <f t="shared" si="1"/>
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="4">
         <f t="shared" si="1"/>
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="4">
         <f t="shared" si="1"/>
         <v>159.4</v>
       </c>
       <c r="Z20" s="29">
         <f t="shared" si="1"/>
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="28">
         <f t="shared" si="3"/>
         <v>182.4</v>
       </c>
       <c r="AB20" s="4">
-        <f t="shared" ref="AB20:AE21" si="4">X20*AF7%</f>
+        <f t="shared" ref="AB20:AF21" si="4">X20*AF7%</f>
         <v>182.7</v>
       </c>
       <c r="AC20" s="4">
         <f t="shared" si="4"/>
         <v>217.4</v>
       </c>
       <c r="AD20" s="29">
         <f t="shared" si="4"/>
         <v>401.9</v>
       </c>
       <c r="AE20" s="29">
         <f t="shared" si="4"/>
         <v>167.8</v>
       </c>
-      <c r="AF20" s="29"/>
+      <c r="AF20" s="29">
+        <f t="shared" si="4"/>
+        <v>146.69999999999999</v>
+      </c>
       <c r="AG20" s="29"/>
       <c r="AH20" s="29"/>
     </row>
     <row r="21" spans="1:34" ht="22.5">
       <c r="A21" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="92" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="31">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="32">
         <v>100</v>
       </c>
       <c r="G21" s="30">
         <f t="shared" si="0"/>
         <v>108</v>
@@ -19436,98 +19841,101 @@
       </c>
       <c r="Z21" s="32">
         <f t="shared" si="1"/>
         <v>143.1</v>
       </c>
       <c r="AA21" s="30">
         <f t="shared" si="3"/>
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="31">
         <f t="shared" si="4"/>
         <v>157.4</v>
       </c>
       <c r="AC21" s="31">
         <f t="shared" si="4"/>
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="32">
         <f t="shared" si="4"/>
         <v>160.1</v>
       </c>
       <c r="AE21" s="32">
         <f t="shared" si="4"/>
         <v>155.6</v>
       </c>
-      <c r="AF21" s="32"/>
+      <c r="AF21" s="32">
+        <f>AB21*AJ8%</f>
+        <v>165</v>
+      </c>
       <c r="AG21" s="32"/>
       <c r="AH21" s="32"/>
     </row>
     <row r="22" spans="1:34">
       <c r="B22" s="56"/>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AE16:AH16"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="S3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AA5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AC5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AT24" sqref="AT24"/>
+      <selection pane="bottomRight" activeCell="AL16" sqref="AL16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="38.5" style="2" customWidth="1"/>
     <col min="3" max="23" width="9.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="9.5" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.33203125" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.83203125" style="2" customWidth="1"/>
     <col min="31" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="12.75">
       <c r="A1" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
@@ -19561,114 +19969,114 @@
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="54"/>
       <c r="AL1" s="54"/>
       <c r="AM1" s="54"/>
     </row>
     <row r="2" spans="1:39" ht="12.75" customHeight="1">
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
       <c r="AA2" s="22" t="s">
         <v>64</v>
       </c>
       <c r="AB2" s="22"/>
       <c r="AC2" s="22"/>
       <c r="AD2" s="23"/>
       <c r="AE2" s="23"/>
       <c r="AF2" s="23"/>
       <c r="AG2" s="23"/>
       <c r="AL2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:39">
-      <c r="A3" s="114" t="s">
+      <c r="A3" s="117" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="114" t="s">
+      <c r="B3" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="103" t="s">
+      <c r="C3" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="103"/>
-[...2 lines deleted...]
-      <c r="G3" s="103" t="s">
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="103"/>
-[...2 lines deleted...]
-      <c r="K3" s="103" t="s">
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="103"/>
-[...2 lines deleted...]
-      <c r="O3" s="103" t="s">
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106"/>
+      <c r="O3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="P3" s="103"/>
-[...2 lines deleted...]
-      <c r="S3" s="103" t="s">
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106"/>
+      <c r="S3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="103"/>
-[...2 lines deleted...]
-      <c r="W3" s="103" t="s">
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="103"/>
-[...2 lines deleted...]
-      <c r="AA3" s="109" t="s">
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="112" t="s">
         <v>61</v>
       </c>
-      <c r="AB3" s="110"/>
-[...2 lines deleted...]
-      <c r="AE3" s="109" t="s">
+      <c r="AB3" s="113"/>
+      <c r="AC3" s="113"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="AF3" s="110"/>
-[...2 lines deleted...]
-      <c r="AI3" s="109" t="s">
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="114"/>
+      <c r="AI3" s="112" t="s">
         <v>125</v>
       </c>
-      <c r="AJ3" s="110"/>
-[...1 lines deleted...]
-      <c r="AL3" s="111"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="114"/>
     </row>
     <row r="4" spans="1:39" ht="33.75">
-      <c r="A4" s="115"/>
-      <c r="B4" s="115"/>
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="11" t="s">
@@ -19838,51 +20246,53 @@
       </c>
       <c r="AB5" s="34">
         <v>96.8</v>
       </c>
       <c r="AC5" s="34">
         <v>87</v>
       </c>
       <c r="AD5" s="35">
         <v>114.2</v>
       </c>
       <c r="AE5" s="33">
         <v>142.1</v>
       </c>
       <c r="AF5" s="34">
         <v>133.6</v>
       </c>
       <c r="AG5" s="34">
         <v>106.4</v>
       </c>
       <c r="AH5" s="35">
         <v>110</v>
       </c>
       <c r="AI5" s="33">
         <v>76</v>
       </c>
-      <c r="AJ5" s="34"/>
+      <c r="AJ5" s="34">
+        <v>102.8</v>
+      </c>
       <c r="AK5" s="34"/>
       <c r="AL5" s="35"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" s="58">
         <v>58</v>
       </c>
       <c r="B6" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="28">
         <v>112.9</v>
       </c>
       <c r="D6" s="4">
         <v>118.5</v>
       </c>
       <c r="E6" s="4">
         <v>120.4</v>
       </c>
       <c r="F6" s="29">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="28">
         <v>100</v>
       </c>
@@ -19948,51 +20358,53 @@
       </c>
       <c r="AB6" s="4">
         <v>99.6</v>
       </c>
       <c r="AC6" s="4">
         <v>90.6</v>
       </c>
       <c r="AD6" s="29">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="28">
         <v>124.6</v>
       </c>
       <c r="AF6" s="4">
         <v>117.1</v>
       </c>
       <c r="AG6" s="4">
         <v>129.30000000000001</v>
       </c>
       <c r="AH6" s="29">
         <v>116.8</v>
       </c>
       <c r="AI6" s="28">
         <v>98.5</v>
       </c>
-      <c r="AJ6" s="4"/>
+      <c r="AJ6" s="4">
+        <v>97.9</v>
+      </c>
       <c r="AK6" s="4"/>
       <c r="AL6" s="29"/>
     </row>
     <row r="7" spans="1:39" ht="33.75">
       <c r="A7" s="58">
         <v>59</v>
       </c>
       <c r="B7" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="28">
         <v>121.2</v>
       </c>
       <c r="D7" s="4">
         <v>108.2</v>
       </c>
       <c r="E7" s="4">
         <v>101.2</v>
       </c>
       <c r="F7" s="29">
         <v>103.2</v>
       </c>
       <c r="G7" s="28">
         <v>84.5</v>
       </c>
@@ -20058,51 +20470,53 @@
       </c>
       <c r="AB7" s="4">
         <v>96.8</v>
       </c>
       <c r="AC7" s="4">
         <v>83.7</v>
       </c>
       <c r="AD7" s="29">
         <v>93.4</v>
       </c>
       <c r="AE7" s="28">
         <v>77.5</v>
       </c>
       <c r="AF7" s="4">
         <v>82.1</v>
       </c>
       <c r="AG7" s="4">
         <v>87</v>
       </c>
       <c r="AH7" s="29">
         <v>116.2</v>
       </c>
       <c r="AI7" s="28">
         <v>59.7</v>
       </c>
-      <c r="AJ7" s="4"/>
+      <c r="AJ7" s="4">
+        <v>100</v>
+      </c>
       <c r="AK7" s="4"/>
       <c r="AL7" s="29"/>
     </row>
     <row r="8" spans="1:39" ht="22.5">
       <c r="A8" s="58">
         <v>60</v>
       </c>
       <c r="B8" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="28">
         <v>104.8</v>
       </c>
       <c r="D8" s="4">
         <v>122.7</v>
       </c>
       <c r="E8" s="4">
         <v>104.2</v>
       </c>
       <c r="F8" s="29">
         <v>115.6</v>
       </c>
       <c r="G8" s="28">
         <v>100.7</v>
       </c>
@@ -20168,51 +20582,53 @@
       </c>
       <c r="AB8" s="4">
         <v>94.1</v>
       </c>
       <c r="AC8" s="4">
         <v>82.5</v>
       </c>
       <c r="AD8" s="29">
         <v>116</v>
       </c>
       <c r="AE8" s="28">
         <v>81.7</v>
       </c>
       <c r="AF8" s="4">
         <v>92.4</v>
       </c>
       <c r="AG8" s="4">
         <v>117.2</v>
       </c>
       <c r="AH8" s="29">
         <v>54.3</v>
       </c>
       <c r="AI8" s="28">
         <v>64.3</v>
       </c>
-      <c r="AJ8" s="4"/>
+      <c r="AJ8" s="4">
+        <v>63.4</v>
+      </c>
       <c r="AK8" s="4"/>
       <c r="AL8" s="29"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" s="58">
         <v>61</v>
       </c>
       <c r="B9" s="64" t="s">
         <v>108</v>
       </c>
       <c r="C9" s="28">
         <v>91.6</v>
       </c>
       <c r="D9" s="4">
         <v>92.1</v>
       </c>
       <c r="E9" s="4">
         <v>90.5</v>
       </c>
       <c r="F9" s="29">
         <v>112</v>
       </c>
       <c r="G9" s="28">
         <v>117.4</v>
       </c>
@@ -20278,51 +20694,53 @@
       </c>
       <c r="AB9" s="4">
         <v>104.7</v>
       </c>
       <c r="AC9" s="4">
         <v>103.3</v>
       </c>
       <c r="AD9" s="29">
         <v>115.2</v>
       </c>
       <c r="AE9" s="28">
         <v>98.4</v>
       </c>
       <c r="AF9" s="4">
         <v>98.8</v>
       </c>
       <c r="AG9" s="4">
         <v>101.5</v>
       </c>
       <c r="AH9" s="29">
         <v>93.5</v>
       </c>
       <c r="AI9" s="28">
         <v>106.9</v>
       </c>
-      <c r="AJ9" s="4"/>
+      <c r="AJ9" s="4">
+        <v>102.5</v>
+      </c>
       <c r="AK9" s="4"/>
       <c r="AL9" s="29"/>
     </row>
     <row r="10" spans="1:39" ht="33.75">
       <c r="A10" s="58">
         <v>62</v>
       </c>
       <c r="B10" s="64" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="28">
         <v>97.2</v>
       </c>
       <c r="D10" s="4">
         <v>103.8</v>
       </c>
       <c r="E10" s="4">
         <v>86.3</v>
       </c>
       <c r="F10" s="29">
         <v>85</v>
       </c>
       <c r="G10" s="28">
         <v>97.4</v>
       </c>
@@ -20388,51 +20806,53 @@
       </c>
       <c r="AB10" s="4">
         <v>122.4</v>
       </c>
       <c r="AC10" s="4">
         <v>124.1</v>
       </c>
       <c r="AD10" s="29">
         <v>107.3</v>
       </c>
       <c r="AE10" s="28">
         <v>102.7</v>
       </c>
       <c r="AF10" s="4">
         <v>98.4</v>
       </c>
       <c r="AG10" s="4">
         <v>76.8</v>
       </c>
       <c r="AH10" s="29">
         <v>100</v>
       </c>
       <c r="AI10" s="28">
         <v>111.3</v>
       </c>
-      <c r="AJ10" s="4"/>
+      <c r="AJ10" s="4">
+        <v>116.6</v>
+      </c>
       <c r="AK10" s="4"/>
       <c r="AL10" s="29"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" s="58">
         <v>63</v>
       </c>
       <c r="B11" s="64" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="28">
         <v>92.6</v>
       </c>
       <c r="D11" s="4">
         <v>86.9</v>
       </c>
       <c r="E11" s="4">
         <v>85.7</v>
       </c>
       <c r="F11" s="29">
         <v>91.6</v>
       </c>
       <c r="G11" s="28">
         <v>115.3</v>
       </c>
@@ -20498,51 +20918,53 @@
       </c>
       <c r="AB11" s="4">
         <v>98.9</v>
       </c>
       <c r="AC11" s="4">
         <v>93.2</v>
       </c>
       <c r="AD11" s="29">
         <v>69.2</v>
       </c>
       <c r="AE11" s="28">
         <v>100</v>
       </c>
       <c r="AF11" s="4">
         <v>95</v>
       </c>
       <c r="AG11" s="4">
         <v>147.4</v>
       </c>
       <c r="AH11" s="29">
         <v>113.9</v>
       </c>
       <c r="AI11" s="28">
         <v>89</v>
       </c>
-      <c r="AJ11" s="4"/>
+      <c r="AJ11" s="4">
+        <v>100</v>
+      </c>
       <c r="AK11" s="4"/>
       <c r="AL11" s="29"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" s="59"/>
       <c r="B12" s="89" t="s">
         <v>115</v>
       </c>
       <c r="C12" s="28">
         <v>92.1</v>
       </c>
       <c r="D12" s="4">
         <v>93</v>
       </c>
       <c r="E12" s="4">
         <v>88.2</v>
       </c>
       <c r="F12" s="29">
         <v>101.3</v>
       </c>
       <c r="G12" s="28">
         <v>112.1</v>
       </c>
       <c r="H12" s="4">
         <v>109.2</v>
@@ -20606,51 +21028,53 @@
       </c>
       <c r="AB12" s="4">
         <v>111</v>
       </c>
       <c r="AC12" s="4">
         <v>110.4</v>
       </c>
       <c r="AD12" s="29">
         <v>107.8</v>
       </c>
       <c r="AE12" s="28">
         <v>104.3</v>
       </c>
       <c r="AF12" s="4">
         <v>100.3</v>
       </c>
       <c r="AG12" s="4">
         <v>105.5</v>
       </c>
       <c r="AH12" s="29">
         <v>118.1</v>
       </c>
       <c r="AI12" s="28">
         <v>101.2</v>
       </c>
-      <c r="AJ12" s="4"/>
+      <c r="AJ12" s="4">
+        <v>119</v>
+      </c>
       <c r="AK12" s="4"/>
       <c r="AL12" s="29"/>
     </row>
     <row r="13" spans="1:39" ht="28.5" customHeight="1">
       <c r="A13" s="93" t="s">
         <v>120</v>
       </c>
       <c r="B13" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="30">
         <v>98.5</v>
       </c>
       <c r="D13" s="31">
         <v>100.4</v>
       </c>
       <c r="E13" s="31">
         <v>95.4</v>
       </c>
       <c r="F13" s="32">
         <v>97.6</v>
       </c>
       <c r="G13" s="30">
         <v>109.7</v>
       </c>
@@ -20716,51 +21140,53 @@
       </c>
       <c r="AB13" s="31">
         <v>109.6</v>
       </c>
       <c r="AC13" s="31">
         <v>108.4</v>
       </c>
       <c r="AD13" s="32">
         <v>105.1</v>
       </c>
       <c r="AE13" s="30">
         <v>100.8</v>
       </c>
       <c r="AF13" s="31">
         <v>99</v>
       </c>
       <c r="AG13" s="31">
         <v>97.7</v>
       </c>
       <c r="AH13" s="32">
         <v>97.4</v>
       </c>
       <c r="AI13" s="30">
         <v>99.8</v>
       </c>
-      <c r="AJ13" s="31"/>
+      <c r="AJ13" s="31">
+        <v>103.6</v>
+      </c>
       <c r="AK13" s="31"/>
       <c r="AL13" s="32"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" s="60"/>
       <c r="B14" s="65"/>
     </row>
     <row r="15" spans="1:39" s="6" customFormat="1">
       <c r="A15" s="61"/>
       <c r="B15" s="66"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
@@ -20779,108 +21205,108 @@
       <c r="A17" s="62"/>
       <c r="B17" s="65"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" s="62"/>
       <c r="B18" s="65"/>
     </row>
     <row r="19" spans="1:34" ht="12.75" customHeight="1">
       <c r="A19" s="62"/>
       <c r="B19" s="65"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
       <c r="U19" s="20"/>
       <c r="W19" s="22"/>
       <c r="X19" s="22"/>
       <c r="Y19" s="22"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23"/>
       <c r="AH19" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:34">
-      <c r="A20" s="114" t="s">
+      <c r="A20" s="117" t="s">
         <v>104</v>
       </c>
-      <c r="B20" s="114" t="s">
+      <c r="B20" s="117" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="103" t="s">
+      <c r="C20" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="D20" s="103"/>
-[...2 lines deleted...]
-      <c r="G20" s="103" t="s">
+      <c r="D20" s="106"/>
+      <c r="E20" s="106"/>
+      <c r="F20" s="106"/>
+      <c r="G20" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="H20" s="103"/>
-[...2 lines deleted...]
-      <c r="K20" s="103" t="s">
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="L20" s="103"/>
-[...2 lines deleted...]
-      <c r="O20" s="103" t="s">
+      <c r="L20" s="106"/>
+      <c r="M20" s="106"/>
+      <c r="N20" s="106"/>
+      <c r="O20" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="P20" s="103"/>
-[...2 lines deleted...]
-      <c r="S20" s="103" t="s">
+      <c r="P20" s="106"/>
+      <c r="Q20" s="106"/>
+      <c r="R20" s="106"/>
+      <c r="S20" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="T20" s="103"/>
-[...2 lines deleted...]
-      <c r="W20" s="103" t="s">
+      <c r="T20" s="106"/>
+      <c r="U20" s="106"/>
+      <c r="V20" s="106"/>
+      <c r="W20" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="X20" s="103"/>
-[...2 lines deleted...]
-      <c r="AA20" s="103" t="s">
+      <c r="X20" s="106"/>
+      <c r="Y20" s="106"/>
+      <c r="Z20" s="106"/>
+      <c r="AA20" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AB20" s="103"/>
-[...2 lines deleted...]
-      <c r="AE20" s="103" t="s">
+      <c r="AB20" s="106"/>
+      <c r="AC20" s="106"/>
+      <c r="AD20" s="106"/>
+      <c r="AE20" s="106" t="s">
         <v>125</v>
       </c>
-      <c r="AF20" s="103"/>
-[...1 lines deleted...]
-      <c r="AH20" s="103"/>
+      <c r="AF20" s="106"/>
+      <c r="AG20" s="106"/>
+      <c r="AH20" s="106"/>
     </row>
     <row r="21" spans="1:34" ht="33.75">
-      <c r="A21" s="115"/>
-      <c r="B21" s="115"/>
+      <c r="A21" s="118"/>
+      <c r="B21" s="118"/>
       <c r="C21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J21" s="11" t="s">
         <v>38</v>
       </c>
       <c r="K21" s="11" t="s">
@@ -21028,74 +21454,77 @@
       <c r="T22" s="34">
         <f t="shared" ref="T22:T30" si="7">P22*X5%</f>
         <v>125.7</v>
       </c>
       <c r="U22" s="34">
         <f t="shared" ref="U22:U30" si="8">Q22*Y5%</f>
         <v>140.4</v>
       </c>
       <c r="V22" s="35">
         <f t="shared" ref="V22:V30" si="9">R22*Z5%</f>
         <v>84.3</v>
       </c>
       <c r="W22" s="33">
         <f>S22*AA5%</f>
         <v>157.1</v>
       </c>
       <c r="X22" s="34">
         <f t="shared" ref="X22:X30" si="10">T22*AB5%</f>
         <v>121.7</v>
       </c>
       <c r="Y22" s="34">
         <f t="shared" ref="Y22:Y30" si="11">U22*AC5%</f>
         <v>122.1</v>
       </c>
       <c r="Z22" s="35">
-        <f t="shared" ref="Z22:AE22" si="12">V22*AD5%</f>
+        <f t="shared" ref="Z22:AF22" si="12">V22*AD5%</f>
         <v>96.3</v>
       </c>
       <c r="AA22" s="33">
         <f t="shared" si="12"/>
         <v>223.2</v>
       </c>
       <c r="AB22" s="34">
         <f t="shared" si="12"/>
         <v>162.6</v>
       </c>
       <c r="AC22" s="34">
         <f t="shared" si="12"/>
         <v>129.9</v>
       </c>
       <c r="AD22" s="35">
         <f>Z22*AH5%</f>
         <v>105.9</v>
       </c>
       <c r="AE22" s="35">
         <f t="shared" si="12"/>
         <v>169.6</v>
       </c>
-      <c r="AF22" s="34"/>
+      <c r="AF22" s="35">
+        <f t="shared" si="12"/>
+        <v>167.2</v>
+      </c>
       <c r="AG22" s="34"/>
       <c r="AH22" s="35"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="58">
         <v>58</v>
       </c>
       <c r="B23" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="37">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="4">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>100</v>
       </c>
       <c r="G23" s="28">
         <f t="shared" ref="G23:G30" si="13">C23*K6%</f>
         <v>205.8</v>
@@ -21151,74 +21580,77 @@
       <c r="T23" s="4">
         <f t="shared" si="7"/>
         <v>123.3</v>
       </c>
       <c r="U23" s="4">
         <f t="shared" si="8"/>
         <v>120.4</v>
       </c>
       <c r="V23" s="29">
         <f t="shared" si="9"/>
         <v>49.2</v>
       </c>
       <c r="W23" s="28">
         <f t="shared" ref="W23:W30" si="17">S23*AA6%</f>
         <v>140.1</v>
       </c>
       <c r="X23" s="4">
         <f t="shared" si="10"/>
         <v>122.8</v>
       </c>
       <c r="Y23" s="4">
         <f t="shared" si="11"/>
         <v>109.1</v>
       </c>
       <c r="Z23" s="29">
-        <f t="shared" ref="Z23:AE30" si="18">V23*AD6%</f>
+        <f t="shared" ref="Z23:AF30" si="18">V23*AD6%</f>
         <v>71.7</v>
       </c>
       <c r="AA23" s="28">
         <f t="shared" si="18"/>
         <v>174.6</v>
       </c>
       <c r="AB23" s="4">
         <f t="shared" si="18"/>
         <v>143.80000000000001</v>
       </c>
       <c r="AC23" s="4">
         <f t="shared" si="18"/>
         <v>141.1</v>
       </c>
       <c r="AD23" s="29">
         <f t="shared" si="18"/>
         <v>83.7</v>
       </c>
       <c r="AE23" s="29">
         <f t="shared" si="18"/>
         <v>172</v>
       </c>
-      <c r="AF23" s="4"/>
+      <c r="AF23" s="29">
+        <f t="shared" si="18"/>
+        <v>140.80000000000001</v>
+      </c>
       <c r="AG23" s="4"/>
       <c r="AH23" s="29"/>
     </row>
     <row r="24" spans="1:34" ht="33.75">
       <c r="A24" s="58">
         <v>59</v>
       </c>
       <c r="B24" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="37">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="4">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>100</v>
       </c>
       <c r="G24" s="28">
         <f t="shared" si="13"/>
         <v>80.2</v>
@@ -21297,51 +21729,54 @@
       </c>
       <c r="Z24" s="29">
         <f t="shared" si="18"/>
         <v>93.1</v>
       </c>
       <c r="AA24" s="28">
         <f t="shared" si="18"/>
         <v>116.4</v>
       </c>
       <c r="AB24" s="4">
         <f t="shared" si="18"/>
         <v>86.2</v>
       </c>
       <c r="AC24" s="4">
         <f t="shared" si="18"/>
         <v>124.7</v>
       </c>
       <c r="AD24" s="29">
         <f t="shared" si="18"/>
         <v>108.2</v>
       </c>
       <c r="AE24" s="29">
         <f t="shared" si="18"/>
         <v>69.5</v>
       </c>
-      <c r="AF24" s="4"/>
+      <c r="AF24" s="29">
+        <f t="shared" si="18"/>
+        <v>86.2</v>
+      </c>
       <c r="AG24" s="4"/>
       <c r="AH24" s="29"/>
     </row>
     <row r="25" spans="1:34" ht="22.5">
       <c r="A25" s="58">
         <v>60</v>
       </c>
       <c r="B25" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="37">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="4">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>100</v>
       </c>
       <c r="G25" s="28">
         <f t="shared" si="13"/>
         <v>108.4</v>
@@ -21420,51 +21855,54 @@
       </c>
       <c r="Z25" s="29">
         <f t="shared" si="18"/>
         <v>89.1</v>
       </c>
       <c r="AA25" s="28">
         <f t="shared" si="18"/>
         <v>113.6</v>
       </c>
       <c r="AB25" s="4">
         <f t="shared" si="18"/>
         <v>104.3</v>
       </c>
       <c r="AC25" s="4">
         <f t="shared" si="18"/>
         <v>135.5</v>
       </c>
       <c r="AD25" s="29">
         <f t="shared" si="18"/>
         <v>48.4</v>
       </c>
       <c r="AE25" s="29">
         <f t="shared" si="18"/>
         <v>73</v>
       </c>
-      <c r="AF25" s="4"/>
+      <c r="AF25" s="29">
+        <f t="shared" si="18"/>
+        <v>66.099999999999994</v>
+      </c>
       <c r="AG25" s="4"/>
       <c r="AH25" s="29"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="58">
         <v>61</v>
       </c>
       <c r="B26" s="64" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="37">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="4">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>100</v>
       </c>
       <c r="G26" s="28">
         <f t="shared" si="13"/>
         <v>117.3</v>
@@ -21543,51 +21981,54 @@
       </c>
       <c r="Z26" s="29">
         <f t="shared" si="18"/>
         <v>195.3</v>
       </c>
       <c r="AA26" s="28">
         <f t="shared" si="18"/>
         <v>188</v>
       </c>
       <c r="AB26" s="4">
         <f t="shared" si="18"/>
         <v>180.5</v>
       </c>
       <c r="AC26" s="4">
         <f t="shared" si="18"/>
         <v>180.4</v>
       </c>
       <c r="AD26" s="29">
         <f t="shared" si="18"/>
         <v>182.6</v>
       </c>
       <c r="AE26" s="29">
         <f t="shared" si="18"/>
         <v>201</v>
       </c>
-      <c r="AF26" s="4"/>
+      <c r="AF26" s="29">
+        <f t="shared" si="18"/>
+        <v>185</v>
+      </c>
       <c r="AG26" s="4"/>
       <c r="AH26" s="29"/>
     </row>
     <row r="27" spans="1:34" ht="33.75">
       <c r="A27" s="58">
         <v>62</v>
       </c>
       <c r="B27" s="67" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="37">
         <v>100</v>
       </c>
       <c r="D27" s="4">
         <v>100</v>
       </c>
       <c r="E27" s="4">
         <v>100</v>
       </c>
       <c r="F27" s="29">
         <v>100</v>
       </c>
       <c r="G27" s="28">
         <f t="shared" si="13"/>
         <v>85.6</v>
@@ -21666,51 +22107,54 @@
       </c>
       <c r="Z27" s="29">
         <f t="shared" si="18"/>
         <v>78.5</v>
       </c>
       <c r="AA27" s="28">
         <f t="shared" si="18"/>
         <v>116.1</v>
       </c>
       <c r="AB27" s="4">
         <f t="shared" si="18"/>
         <v>154.4</v>
       </c>
       <c r="AC27" s="4">
         <f t="shared" si="18"/>
         <v>121.9</v>
       </c>
       <c r="AD27" s="29">
         <f t="shared" si="18"/>
         <v>78.5</v>
       </c>
       <c r="AE27" s="29">
         <f t="shared" si="18"/>
         <v>129.19999999999999</v>
       </c>
-      <c r="AF27" s="4"/>
+      <c r="AF27" s="29">
+        <f t="shared" si="18"/>
+        <v>180</v>
+      </c>
       <c r="AG27" s="4"/>
       <c r="AH27" s="29"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="58">
         <v>63</v>
       </c>
       <c r="B28" s="68" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="37">
         <v>100</v>
       </c>
       <c r="D28" s="4">
         <v>100</v>
       </c>
       <c r="E28" s="4">
         <v>100</v>
       </c>
       <c r="F28" s="29">
         <v>100</v>
       </c>
       <c r="G28" s="28">
         <f t="shared" si="13"/>
         <v>105.6</v>
@@ -21789,51 +22233,54 @@
       </c>
       <c r="Z28" s="29">
         <f t="shared" si="18"/>
         <v>65.400000000000006</v>
       </c>
       <c r="AA28" s="28">
         <f t="shared" si="18"/>
         <v>158.9</v>
       </c>
       <c r="AB28" s="4">
         <f t="shared" si="18"/>
         <v>183.2</v>
       </c>
       <c r="AC28" s="4">
         <f t="shared" si="18"/>
         <v>127.2</v>
       </c>
       <c r="AD28" s="29">
         <f t="shared" si="18"/>
         <v>74.5</v>
       </c>
       <c r="AE28" s="29">
         <f t="shared" si="18"/>
         <v>141.4</v>
       </c>
-      <c r="AF28" s="4"/>
+      <c r="AF28" s="29">
+        <f t="shared" si="18"/>
+        <v>183.2</v>
+      </c>
       <c r="AG28" s="4"/>
       <c r="AH28" s="29"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="59"/>
       <c r="B29" s="89" t="s">
         <v>115</v>
       </c>
       <c r="C29" s="37">
         <v>100</v>
       </c>
       <c r="D29" s="4">
         <v>100</v>
       </c>
       <c r="E29" s="4">
         <v>100</v>
       </c>
       <c r="F29" s="29">
         <v>100</v>
       </c>
       <c r="G29" s="28">
         <f t="shared" si="13"/>
         <v>104.5</v>
       </c>
       <c r="H29" s="4">
@@ -21910,51 +22357,54 @@
       </c>
       <c r="Z29" s="29">
         <f t="shared" si="18"/>
         <v>122.8</v>
       </c>
       <c r="AA29" s="28">
         <f t="shared" si="18"/>
         <v>153</v>
       </c>
       <c r="AB29" s="4">
         <f t="shared" si="18"/>
         <v>163.19999999999999</v>
       </c>
       <c r="AC29" s="4">
         <f t="shared" si="18"/>
         <v>161.30000000000001</v>
       </c>
       <c r="AD29" s="29">
         <f t="shared" si="18"/>
         <v>145</v>
       </c>
       <c r="AE29" s="29">
         <f t="shared" si="18"/>
         <v>154.80000000000001</v>
       </c>
-      <c r="AF29" s="4"/>
+      <c r="AF29" s="29">
+        <f t="shared" si="18"/>
+        <v>194.2</v>
+      </c>
       <c r="AG29" s="4"/>
       <c r="AH29" s="29"/>
     </row>
     <row r="30" spans="1:34" ht="33.75">
       <c r="A30" s="93" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="38">
         <v>100</v>
       </c>
       <c r="D30" s="31">
         <v>100</v>
       </c>
       <c r="E30" s="31">
         <v>100</v>
       </c>
       <c r="F30" s="32">
         <v>100</v>
       </c>
       <c r="G30" s="30">
         <f t="shared" si="13"/>
         <v>113.1</v>
@@ -22033,72 +22483,75 @@
       </c>
       <c r="Z30" s="32">
         <f t="shared" si="18"/>
         <v>120.8</v>
       </c>
       <c r="AA30" s="30">
         <f t="shared" si="18"/>
         <v>155</v>
       </c>
       <c r="AB30" s="31">
         <f t="shared" si="18"/>
         <v>163.5</v>
       </c>
       <c r="AC30" s="31">
         <f t="shared" si="18"/>
         <v>152.6</v>
       </c>
       <c r="AD30" s="32">
         <f t="shared" si="18"/>
         <v>117.7</v>
       </c>
       <c r="AE30" s="32">
         <f t="shared" si="18"/>
         <v>154.69999999999999</v>
       </c>
-      <c r="AF30" s="31"/>
+      <c r="AF30" s="32">
+        <f t="shared" si="18"/>
+        <v>169.4</v>
+      </c>
       <c r="AG30" s="31"/>
       <c r="AH30" s="32"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="62"/>
     </row>
     <row r="32" spans="1:34">
-      <c r="A32" s="104"/>
-[...4 lines deleted...]
-      <c r="F32" s="104"/>
+      <c r="A32" s="107"/>
+      <c r="B32" s="107"/>
+      <c r="C32" s="107"/>
+      <c r="D32" s="107"/>
+      <c r="E32" s="107"/>
+      <c r="F32" s="107"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="104"/>
-[...4 lines deleted...]
-      <c r="F33" s="104"/>
+      <c r="A33" s="107"/>
+      <c r="B33" s="107"/>
+      <c r="C33" s="107"/>
+      <c r="D33" s="107"/>
+      <c r="E33" s="107"/>
+      <c r="F33" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="W20:Z20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="G20:J20"/>
     <mergeCell ref="K20:N20"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AE20:AH20"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="O20:R20"/>
     <mergeCell ref="S20:V20"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="AA20:AD20"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="W3:Z3"/>