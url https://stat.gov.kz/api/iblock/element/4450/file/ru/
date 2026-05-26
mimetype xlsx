--- v0 (2026-04-27)
+++ v1 (2026-05-26)
@@ -13,1069 +13,1051 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="75" windowWidth="8550" windowHeight="11415" tabRatio="830"/>
+    <workbookView xWindow="6630" yWindow="465" windowWidth="14415" windowHeight="11985" tabRatio="830" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="11" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="12" r:id="rId2"/>
     <sheet name="2010-2025 годы" sheetId="2" r:id="rId3"/>
     <sheet name="2016 год =100" sheetId="10" r:id="rId4"/>
     <sheet name="2019 год =100" sheetId="4" r:id="rId5"/>
     <sheet name="2022 год =100" sheetId="9" r:id="rId6"/>
     <sheet name="Сельское, лесное и рыб. хоз" sheetId="7" r:id="rId7"/>
     <sheet name="Информация и связь" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AC23" i="8" l="1"/>
-[...81 lines deleted...]
-  <c r="G18" i="7"/>
+  <c r="G18" i="7" l="1"/>
   <c r="F6" i="10"/>
   <c r="J6" i="10" s="1"/>
   <c r="N6" i="10" s="1"/>
   <c r="R6" i="10" s="1"/>
   <c r="V6" i="10" s="1"/>
   <c r="Z6" i="10" s="1"/>
   <c r="AD6" i="10" s="1"/>
   <c r="AH6" i="10" s="1"/>
   <c r="AL6" i="10" s="1"/>
   <c r="G6" i="10"/>
   <c r="K6" i="10" s="1"/>
   <c r="O6" i="10" s="1"/>
   <c r="S6" i="10" s="1"/>
   <c r="W6" i="10" s="1"/>
   <c r="AA6" i="10" s="1"/>
   <c r="AE6" i="10" s="1"/>
   <c r="AI6" i="10" s="1"/>
   <c r="AM6" i="10" s="1"/>
   <c r="H6" i="10"/>
   <c r="L6" i="10" s="1"/>
   <c r="P6" i="10" s="1"/>
   <c r="T6" i="10" s="1"/>
   <c r="X6" i="10" s="1"/>
   <c r="AB6" i="10" s="1"/>
   <c r="AF6" i="10" s="1"/>
   <c r="AJ6" i="10" s="1"/>
+  <c r="AN6" i="10" s="1"/>
   <c r="I6" i="10"/>
   <c r="M6" i="10" s="1"/>
   <c r="Q6" i="10" s="1"/>
   <c r="U6" i="10" s="1"/>
   <c r="Y6" i="10" s="1"/>
   <c r="AC6" i="10" s="1"/>
   <c r="AG6" i="10" s="1"/>
   <c r="AK6" i="10" s="1"/>
+  <c r="AO6" i="10" s="1"/>
   <c r="F7" i="10"/>
   <c r="J7" i="10" s="1"/>
   <c r="N7" i="10" s="1"/>
   <c r="R7" i="10" s="1"/>
   <c r="V7" i="10" s="1"/>
   <c r="Z7" i="10" s="1"/>
   <c r="AD7" i="10" s="1"/>
   <c r="AH7" i="10" s="1"/>
   <c r="AL7" i="10" s="1"/>
   <c r="G7" i="10"/>
   <c r="K7" i="10" s="1"/>
   <c r="O7" i="10" s="1"/>
   <c r="S7" i="10" s="1"/>
   <c r="W7" i="10" s="1"/>
   <c r="AA7" i="10" s="1"/>
   <c r="AE7" i="10" s="1"/>
   <c r="AI7" i="10" s="1"/>
   <c r="AM7" i="10" s="1"/>
   <c r="H7" i="10"/>
   <c r="L7" i="10" s="1"/>
   <c r="P7" i="10" s="1"/>
   <c r="T7" i="10" s="1"/>
   <c r="X7" i="10" s="1"/>
   <c r="AB7" i="10" s="1"/>
   <c r="AF7" i="10" s="1"/>
   <c r="AJ7" i="10" s="1"/>
+  <c r="AN7" i="10" s="1"/>
   <c r="I7" i="10"/>
   <c r="M7" i="10" s="1"/>
   <c r="Q7" i="10" s="1"/>
   <c r="U7" i="10" s="1"/>
   <c r="Y7" i="10" s="1"/>
   <c r="AC7" i="10" s="1"/>
   <c r="AG7" i="10" s="1"/>
   <c r="AK7" i="10" s="1"/>
+  <c r="AO7" i="10" s="1"/>
   <c r="F8" i="10"/>
   <c r="J8" i="10" s="1"/>
   <c r="N8" i="10" s="1"/>
   <c r="R8" i="10" s="1"/>
   <c r="V8" i="10" s="1"/>
   <c r="Z8" i="10" s="1"/>
   <c r="AD8" i="10" s="1"/>
   <c r="AH8" i="10" s="1"/>
   <c r="AL8" i="10" s="1"/>
   <c r="G8" i="10"/>
   <c r="K8" i="10" s="1"/>
   <c r="O8" i="10" s="1"/>
   <c r="S8" i="10" s="1"/>
   <c r="W8" i="10" s="1"/>
   <c r="AA8" i="10" s="1"/>
   <c r="AE8" i="10" s="1"/>
   <c r="AI8" i="10" s="1"/>
   <c r="AM8" i="10" s="1"/>
   <c r="H8" i="10"/>
   <c r="L8" i="10" s="1"/>
   <c r="P8" i="10" s="1"/>
   <c r="T8" i="10" s="1"/>
   <c r="X8" i="10" s="1"/>
   <c r="AB8" i="10" s="1"/>
   <c r="AF8" i="10" s="1"/>
   <c r="AJ8" i="10" s="1"/>
+  <c r="AN8" i="10" s="1"/>
   <c r="I8" i="10"/>
   <c r="M8" i="10" s="1"/>
   <c r="Q8" i="10" s="1"/>
   <c r="U8" i="10" s="1"/>
   <c r="Y8" i="10" s="1"/>
   <c r="AC8" i="10" s="1"/>
   <c r="AG8" i="10" s="1"/>
   <c r="AK8" i="10" s="1"/>
+  <c r="AO8" i="10" s="1"/>
   <c r="F9" i="10"/>
   <c r="J9" i="10" s="1"/>
   <c r="N9" i="10" s="1"/>
   <c r="R9" i="10" s="1"/>
   <c r="V9" i="10" s="1"/>
   <c r="Z9" i="10" s="1"/>
   <c r="AD9" i="10" s="1"/>
   <c r="AH9" i="10" s="1"/>
   <c r="AL9" i="10" s="1"/>
   <c r="G9" i="10"/>
   <c r="K9" i="10" s="1"/>
   <c r="O9" i="10" s="1"/>
   <c r="S9" i="10" s="1"/>
   <c r="W9" i="10" s="1"/>
   <c r="AA9" i="10" s="1"/>
   <c r="AE9" i="10" s="1"/>
   <c r="AI9" i="10" s="1"/>
   <c r="AM9" i="10" s="1"/>
   <c r="H9" i="10"/>
   <c r="L9" i="10" s="1"/>
   <c r="P9" i="10" s="1"/>
   <c r="T9" i="10" s="1"/>
   <c r="X9" i="10" s="1"/>
   <c r="AB9" i="10" s="1"/>
   <c r="AF9" i="10" s="1"/>
   <c r="AJ9" i="10" s="1"/>
+  <c r="AN9" i="10" s="1"/>
   <c r="I9" i="10"/>
   <c r="M9" i="10" s="1"/>
   <c r="Q9" i="10" s="1"/>
   <c r="U9" i="10" s="1"/>
   <c r="Y9" i="10" s="1"/>
   <c r="AC9" i="10" s="1"/>
   <c r="AG9" i="10" s="1"/>
   <c r="AK9" i="10" s="1"/>
+  <c r="AO9" i="10" s="1"/>
   <c r="F10" i="10"/>
   <c r="J10" i="10" s="1"/>
   <c r="N10" i="10" s="1"/>
   <c r="R10" i="10" s="1"/>
   <c r="V10" i="10" s="1"/>
   <c r="Z10" i="10" s="1"/>
   <c r="AD10" i="10" s="1"/>
   <c r="AH10" i="10" s="1"/>
   <c r="AL10" i="10" s="1"/>
   <c r="G10" i="10"/>
   <c r="K10" i="10" s="1"/>
   <c r="O10" i="10" s="1"/>
   <c r="S10" i="10" s="1"/>
   <c r="W10" i="10" s="1"/>
   <c r="AA10" i="10" s="1"/>
   <c r="AE10" i="10" s="1"/>
   <c r="AI10" i="10" s="1"/>
   <c r="AM10" i="10" s="1"/>
   <c r="H10" i="10"/>
   <c r="L10" i="10" s="1"/>
   <c r="P10" i="10" s="1"/>
   <c r="T10" i="10" s="1"/>
   <c r="X10" i="10" s="1"/>
   <c r="AB10" i="10" s="1"/>
   <c r="AF10" i="10" s="1"/>
   <c r="AJ10" i="10" s="1"/>
+  <c r="AN10" i="10" s="1"/>
   <c r="I10" i="10"/>
   <c r="M10" i="10" s="1"/>
   <c r="Q10" i="10" s="1"/>
   <c r="U10" i="10" s="1"/>
   <c r="Y10" i="10" s="1"/>
   <c r="AC10" i="10" s="1"/>
   <c r="AG10" i="10" s="1"/>
   <c r="AK10" i="10" s="1"/>
+  <c r="AO10" i="10" s="1"/>
   <c r="F11" i="10"/>
   <c r="J11" i="10" s="1"/>
   <c r="N11" i="10" s="1"/>
   <c r="R11" i="10" s="1"/>
   <c r="V11" i="10" s="1"/>
   <c r="Z11" i="10" s="1"/>
   <c r="AD11" i="10" s="1"/>
   <c r="AH11" i="10" s="1"/>
   <c r="AL11" i="10" s="1"/>
   <c r="G11" i="10"/>
-  <c r="K11" i="10"/>
+  <c r="K11" i="10" s="1"/>
   <c r="O11" i="10" s="1"/>
   <c r="S11" i="10" s="1"/>
   <c r="W11" i="10" s="1"/>
   <c r="AA11" i="10" s="1"/>
   <c r="AE11" i="10" s="1"/>
   <c r="AI11" i="10" s="1"/>
   <c r="AM11" i="10" s="1"/>
   <c r="H11" i="10"/>
   <c r="L11" i="10" s="1"/>
   <c r="P11" i="10" s="1"/>
   <c r="T11" i="10" s="1"/>
   <c r="X11" i="10" s="1"/>
   <c r="AB11" i="10" s="1"/>
   <c r="AF11" i="10" s="1"/>
   <c r="AJ11" i="10" s="1"/>
+  <c r="AN11" i="10" s="1"/>
   <c r="I11" i="10"/>
   <c r="M11" i="10" s="1"/>
   <c r="Q11" i="10" s="1"/>
   <c r="U11" i="10" s="1"/>
   <c r="Y11" i="10" s="1"/>
   <c r="AC11" i="10" s="1"/>
   <c r="AG11" i="10" s="1"/>
   <c r="AK11" i="10" s="1"/>
+  <c r="AO11" i="10" s="1"/>
   <c r="F12" i="10"/>
   <c r="J12" i="10" s="1"/>
   <c r="N12" i="10" s="1"/>
   <c r="R12" i="10" s="1"/>
   <c r="V12" i="10" s="1"/>
   <c r="Z12" i="10" s="1"/>
   <c r="AD12" i="10" s="1"/>
   <c r="AH12" i="10" s="1"/>
   <c r="AL12" i="10" s="1"/>
   <c r="G12" i="10"/>
   <c r="K12" i="10" s="1"/>
   <c r="O12" i="10" s="1"/>
   <c r="S12" i="10" s="1"/>
   <c r="W12" i="10" s="1"/>
   <c r="AA12" i="10" s="1"/>
   <c r="AE12" i="10" s="1"/>
   <c r="AI12" i="10" s="1"/>
   <c r="AM12" i="10" s="1"/>
   <c r="H12" i="10"/>
   <c r="L12" i="10" s="1"/>
   <c r="P12" i="10" s="1"/>
   <c r="T12" i="10" s="1"/>
   <c r="X12" i="10" s="1"/>
   <c r="AB12" i="10" s="1"/>
   <c r="AF12" i="10" s="1"/>
   <c r="AJ12" i="10" s="1"/>
+  <c r="AN12" i="10" s="1"/>
   <c r="I12" i="10"/>
   <c r="M12" i="10" s="1"/>
   <c r="Q12" i="10" s="1"/>
   <c r="U12" i="10" s="1"/>
   <c r="Y12" i="10" s="1"/>
   <c r="AC12" i="10" s="1"/>
   <c r="AG12" i="10" s="1"/>
   <c r="AK12" i="10" s="1"/>
+  <c r="AO12" i="10" s="1"/>
   <c r="F13" i="10"/>
   <c r="J13" i="10" s="1"/>
   <c r="N13" i="10" s="1"/>
   <c r="R13" i="10" s="1"/>
   <c r="V13" i="10" s="1"/>
   <c r="Z13" i="10" s="1"/>
   <c r="AD13" i="10" s="1"/>
   <c r="AH13" i="10" s="1"/>
   <c r="AL13" i="10" s="1"/>
   <c r="G13" i="10"/>
   <c r="K13" i="10"/>
   <c r="O13" i="10" s="1"/>
   <c r="S13" i="10" s="1"/>
   <c r="W13" i="10" s="1"/>
   <c r="AA13" i="10" s="1"/>
   <c r="AE13" i="10" s="1"/>
   <c r="AI13" i="10" s="1"/>
   <c r="AM13" i="10" s="1"/>
   <c r="H13" i="10"/>
   <c r="L13" i="10" s="1"/>
   <c r="P13" i="10" s="1"/>
   <c r="T13" i="10" s="1"/>
   <c r="X13" i="10" s="1"/>
   <c r="AB13" i="10" s="1"/>
   <c r="AF13" i="10" s="1"/>
   <c r="AJ13" i="10" s="1"/>
+  <c r="AN13" i="10" s="1"/>
   <c r="I13" i="10"/>
   <c r="M13" i="10" s="1"/>
   <c r="Q13" i="10" s="1"/>
   <c r="U13" i="10" s="1"/>
   <c r="Y13" i="10" s="1"/>
   <c r="AC13" i="10" s="1"/>
   <c r="AG13" i="10" s="1"/>
   <c r="AK13" i="10" s="1"/>
+  <c r="AO13" i="10" s="1"/>
   <c r="F14" i="10"/>
   <c r="J14" i="10" s="1"/>
   <c r="N14" i="10" s="1"/>
   <c r="R14" i="10" s="1"/>
   <c r="V14" i="10" s="1"/>
   <c r="Z14" i="10" s="1"/>
   <c r="AD14" i="10" s="1"/>
   <c r="AH14" i="10" s="1"/>
   <c r="AL14" i="10" s="1"/>
   <c r="G14" i="10"/>
   <c r="K14" i="10" s="1"/>
   <c r="O14" i="10" s="1"/>
   <c r="S14" i="10" s="1"/>
   <c r="W14" i="10" s="1"/>
   <c r="AA14" i="10" s="1"/>
   <c r="AE14" i="10" s="1"/>
   <c r="AI14" i="10" s="1"/>
   <c r="AM14" i="10" s="1"/>
   <c r="H14" i="10"/>
   <c r="L14" i="10" s="1"/>
   <c r="P14" i="10" s="1"/>
   <c r="T14" i="10" s="1"/>
   <c r="X14" i="10" s="1"/>
   <c r="AB14" i="10" s="1"/>
   <c r="AF14" i="10" s="1"/>
   <c r="AJ14" i="10" s="1"/>
+  <c r="AN14" i="10" s="1"/>
   <c r="I14" i="10"/>
   <c r="M14" i="10" s="1"/>
   <c r="Q14" i="10" s="1"/>
   <c r="U14" i="10" s="1"/>
   <c r="Y14" i="10" s="1"/>
   <c r="AC14" i="10" s="1"/>
   <c r="AG14" i="10" s="1"/>
   <c r="AK14" i="10" s="1"/>
+  <c r="AO14" i="10" s="1"/>
   <c r="F15" i="10"/>
   <c r="J15" i="10" s="1"/>
   <c r="N15" i="10" s="1"/>
   <c r="R15" i="10" s="1"/>
   <c r="V15" i="10" s="1"/>
   <c r="Z15" i="10" s="1"/>
   <c r="AD15" i="10" s="1"/>
   <c r="AH15" i="10" s="1"/>
   <c r="AL15" i="10" s="1"/>
   <c r="G15" i="10"/>
   <c r="K15" i="10" s="1"/>
   <c r="O15" i="10" s="1"/>
   <c r="S15" i="10" s="1"/>
   <c r="W15" i="10" s="1"/>
   <c r="AA15" i="10" s="1"/>
   <c r="AE15" i="10" s="1"/>
   <c r="AI15" i="10" s="1"/>
   <c r="AM15" i="10" s="1"/>
   <c r="H15" i="10"/>
   <c r="L15" i="10" s="1"/>
   <c r="P15" i="10" s="1"/>
   <c r="T15" i="10" s="1"/>
   <c r="X15" i="10" s="1"/>
   <c r="AB15" i="10" s="1"/>
   <c r="AF15" i="10" s="1"/>
   <c r="AJ15" i="10" s="1"/>
+  <c r="AN15" i="10" s="1"/>
   <c r="I15" i="10"/>
   <c r="M15" i="10" s="1"/>
   <c r="Q15" i="10" s="1"/>
   <c r="U15" i="10" s="1"/>
   <c r="Y15" i="10" s="1"/>
   <c r="AC15" i="10" s="1"/>
   <c r="AG15" i="10" s="1"/>
   <c r="AK15" i="10" s="1"/>
+  <c r="AO15" i="10" s="1"/>
   <c r="F16" i="10"/>
   <c r="J16" i="10" s="1"/>
   <c r="N16" i="10" s="1"/>
   <c r="R16" i="10" s="1"/>
   <c r="V16" i="10" s="1"/>
   <c r="Z16" i="10" s="1"/>
   <c r="AD16" i="10" s="1"/>
   <c r="AH16" i="10" s="1"/>
   <c r="AL16" i="10" s="1"/>
   <c r="G16" i="10"/>
   <c r="K16" i="10" s="1"/>
   <c r="O16" i="10" s="1"/>
   <c r="S16" i="10" s="1"/>
   <c r="W16" i="10" s="1"/>
   <c r="AA16" i="10" s="1"/>
   <c r="AE16" i="10" s="1"/>
   <c r="AI16" i="10" s="1"/>
   <c r="H16" i="10"/>
   <c r="L16" i="10" s="1"/>
   <c r="P16" i="10" s="1"/>
   <c r="T16" i="10" s="1"/>
   <c r="X16" i="10" s="1"/>
   <c r="AB16" i="10" s="1"/>
   <c r="AF16" i="10" s="1"/>
   <c r="AJ16" i="10" s="1"/>
+  <c r="AN16" i="10" s="1"/>
   <c r="I16" i="10"/>
   <c r="M16" i="10" s="1"/>
   <c r="Q16" i="10" s="1"/>
   <c r="U16" i="10" s="1"/>
   <c r="Y16" i="10" s="1"/>
   <c r="AC16" i="10" s="1"/>
   <c r="AG16" i="10" s="1"/>
   <c r="AK16" i="10" s="1"/>
+  <c r="AO16" i="10" s="1"/>
   <c r="F17" i="10"/>
   <c r="J17" i="10" s="1"/>
   <c r="N17" i="10"/>
   <c r="R17" i="10" s="1"/>
   <c r="V17" i="10" s="1"/>
   <c r="Z17" i="10" s="1"/>
   <c r="AD17" i="10" s="1"/>
   <c r="AH17" i="10" s="1"/>
   <c r="AL17" i="10" s="1"/>
   <c r="G17" i="10"/>
-  <c r="K17" i="10"/>
+  <c r="K17" i="10" s="1"/>
   <c r="O17" i="10" s="1"/>
   <c r="S17" i="10" s="1"/>
   <c r="W17" i="10" s="1"/>
-  <c r="AA17" i="10"/>
+  <c r="AA17" i="10" s="1"/>
   <c r="AE17" i="10" s="1"/>
   <c r="AI17" i="10" s="1"/>
   <c r="AM17" i="10" s="1"/>
   <c r="H17" i="10"/>
   <c r="L17" i="10" s="1"/>
   <c r="P17" i="10" s="1"/>
   <c r="T17" i="10" s="1"/>
   <c r="X17" i="10" s="1"/>
   <c r="AB17" i="10" s="1"/>
   <c r="AF17" i="10" s="1"/>
   <c r="AJ17" i="10" s="1"/>
+  <c r="AN17" i="10" s="1"/>
   <c r="I17" i="10"/>
   <c r="M17" i="10" s="1"/>
   <c r="Q17" i="10" s="1"/>
   <c r="U17" i="10" s="1"/>
   <c r="Y17" i="10" s="1"/>
   <c r="AC17" i="10" s="1"/>
   <c r="AG17" i="10" s="1"/>
   <c r="AK17" i="10" s="1"/>
+  <c r="AO17" i="10" s="1"/>
   <c r="F18" i="10"/>
   <c r="J18" i="10" s="1"/>
   <c r="N18" i="10" s="1"/>
   <c r="R18" i="10" s="1"/>
   <c r="V18" i="10" s="1"/>
   <c r="Z18" i="10" s="1"/>
   <c r="AD18" i="10" s="1"/>
   <c r="AH18" i="10" s="1"/>
   <c r="AL18" i="10" s="1"/>
   <c r="G18" i="10"/>
   <c r="K18" i="10" s="1"/>
   <c r="O18" i="10" s="1"/>
   <c r="S18" i="10"/>
   <c r="W18" i="10" s="1"/>
   <c r="AA18" i="10" s="1"/>
   <c r="AE18" i="10" s="1"/>
   <c r="AI18" i="10" s="1"/>
   <c r="AM18" i="10" s="1"/>
   <c r="H18" i="10"/>
   <c r="L18" i="10" s="1"/>
   <c r="P18" i="10" s="1"/>
   <c r="T18" i="10" s="1"/>
   <c r="X18" i="10" s="1"/>
   <c r="AB18" i="10" s="1"/>
   <c r="AF18" i="10" s="1"/>
   <c r="AJ18" i="10" s="1"/>
+  <c r="AN18" i="10" s="1"/>
   <c r="I18" i="10"/>
   <c r="M18" i="10" s="1"/>
-  <c r="Q18" i="10"/>
+  <c r="Q18" i="10" s="1"/>
   <c r="U18" i="10" s="1"/>
   <c r="Y18" i="10" s="1"/>
   <c r="AC18" i="10" s="1"/>
   <c r="AG18" i="10" s="1"/>
   <c r="AK18" i="10" s="1"/>
+  <c r="AO18" i="10" s="1"/>
   <c r="F19" i="10"/>
   <c r="J19" i="10" s="1"/>
   <c r="N19" i="10"/>
   <c r="R19" i="10" s="1"/>
   <c r="V19" i="10" s="1"/>
   <c r="Z19" i="10" s="1"/>
   <c r="AD19" i="10" s="1"/>
   <c r="AH19" i="10" s="1"/>
   <c r="AL19" i="10" s="1"/>
   <c r="G19" i="10"/>
-  <c r="K19" i="10"/>
+  <c r="K19" i="10" s="1"/>
   <c r="O19" i="10" s="1"/>
   <c r="S19" i="10" s="1"/>
   <c r="W19" i="10" s="1"/>
   <c r="AA19" i="10" s="1"/>
   <c r="AE19" i="10" s="1"/>
   <c r="AI19" i="10" s="1"/>
   <c r="AM19" i="10" s="1"/>
   <c r="H19" i="10"/>
   <c r="L19" i="10" s="1"/>
   <c r="P19" i="10" s="1"/>
   <c r="T19" i="10" s="1"/>
   <c r="X19" i="10" s="1"/>
   <c r="AB19" i="10" s="1"/>
   <c r="AF19" i="10" s="1"/>
   <c r="AJ19" i="10" s="1"/>
+  <c r="AN19" i="10" s="1"/>
   <c r="I19" i="10"/>
   <c r="M19" i="10" s="1"/>
   <c r="Q19" i="10" s="1"/>
   <c r="U19" i="10" s="1"/>
   <c r="Y19" i="10" s="1"/>
   <c r="AC19" i="10" s="1"/>
   <c r="AG19" i="10" s="1"/>
   <c r="AK19" i="10" s="1"/>
+  <c r="AO19" i="10" s="1"/>
   <c r="F20" i="10"/>
   <c r="J20" i="10" s="1"/>
   <c r="N20" i="10" s="1"/>
   <c r="R20" i="10" s="1"/>
   <c r="V20" i="10" s="1"/>
   <c r="Z20" i="10" s="1"/>
   <c r="AD20" i="10" s="1"/>
   <c r="AH20" i="10" s="1"/>
   <c r="AL20" i="10" s="1"/>
   <c r="G20" i="10"/>
   <c r="K20" i="10" s="1"/>
   <c r="O20" i="10" s="1"/>
   <c r="S20" i="10" s="1"/>
   <c r="W20" i="10" s="1"/>
   <c r="AA20" i="10" s="1"/>
   <c r="AE20" i="10" s="1"/>
   <c r="AI20" i="10" s="1"/>
   <c r="AM20" i="10" s="1"/>
   <c r="H20" i="10"/>
   <c r="L20" i="10" s="1"/>
   <c r="P20" i="10" s="1"/>
   <c r="T20" i="10" s="1"/>
   <c r="X20" i="10" s="1"/>
   <c r="AB20" i="10" s="1"/>
   <c r="AF20" i="10" s="1"/>
   <c r="AJ20" i="10" s="1"/>
+  <c r="AN20" i="10" s="1"/>
   <c r="I20" i="10"/>
   <c r="M20" i="10" s="1"/>
-  <c r="Q20" i="10"/>
+  <c r="Q20" i="10" s="1"/>
   <c r="U20" i="10" s="1"/>
   <c r="Y20" i="10" s="1"/>
   <c r="AC20" i="10" s="1"/>
   <c r="AG20" i="10" s="1"/>
   <c r="AK20" i="10" s="1"/>
+  <c r="AO20" i="10" s="1"/>
   <c r="F21" i="10"/>
   <c r="J21" i="10" s="1"/>
   <c r="N21" i="10" s="1"/>
   <c r="R21" i="10" s="1"/>
   <c r="V21" i="10" s="1"/>
   <c r="Z21" i="10" s="1"/>
   <c r="AD21" i="10" s="1"/>
   <c r="AH21" i="10" s="1"/>
   <c r="AL21" i="10" s="1"/>
   <c r="G21" i="10"/>
   <c r="K21" i="10"/>
-  <c r="O21" i="10"/>
+  <c r="O21" i="10" s="1"/>
   <c r="S21" i="10" s="1"/>
   <c r="W21" i="10" s="1"/>
   <c r="AA21" i="10" s="1"/>
   <c r="AE21" i="10" s="1"/>
   <c r="AI21" i="10" s="1"/>
   <c r="AM21" i="10" s="1"/>
   <c r="H21" i="10"/>
   <c r="L21" i="10"/>
   <c r="P21" i="10" s="1"/>
   <c r="T21" i="10" s="1"/>
-  <c r="X21" i="10"/>
+  <c r="X21" i="10" s="1"/>
   <c r="AB21" i="10" s="1"/>
   <c r="AF21" i="10" s="1"/>
   <c r="AJ21" i="10" s="1"/>
+  <c r="AN21" i="10" s="1"/>
   <c r="I21" i="10"/>
   <c r="M21" i="10" s="1"/>
   <c r="Q21" i="10" s="1"/>
   <c r="U21" i="10" s="1"/>
   <c r="Y21" i="10" s="1"/>
   <c r="AC21" i="10" s="1"/>
   <c r="AG21" i="10" s="1"/>
   <c r="AK21" i="10" s="1"/>
+  <c r="AO21" i="10" s="1"/>
   <c r="F22" i="10"/>
   <c r="J22" i="10" s="1"/>
   <c r="N22" i="10" s="1"/>
   <c r="R22" i="10" s="1"/>
   <c r="V22" i="10" s="1"/>
   <c r="Z22" i="10" s="1"/>
   <c r="AD22" i="10" s="1"/>
   <c r="AH22" i="10" s="1"/>
   <c r="AL22" i="10" s="1"/>
   <c r="G22" i="10"/>
   <c r="K22" i="10" s="1"/>
   <c r="O22" i="10" s="1"/>
-  <c r="S22" i="10"/>
+  <c r="S22" i="10" s="1"/>
   <c r="W22" i="10" s="1"/>
   <c r="AA22" i="10" s="1"/>
   <c r="AE22" i="10" s="1"/>
   <c r="AI22" i="10" s="1"/>
   <c r="AM22" i="10" s="1"/>
   <c r="H22" i="10"/>
   <c r="L22" i="10" s="1"/>
   <c r="P22" i="10" s="1"/>
   <c r="T22" i="10" s="1"/>
   <c r="X22" i="10" s="1"/>
   <c r="AB22" i="10" s="1"/>
   <c r="AF22" i="10" s="1"/>
   <c r="AJ22" i="10" s="1"/>
+  <c r="AN22" i="10" s="1"/>
   <c r="I22" i="10"/>
   <c r="M22" i="10" s="1"/>
   <c r="Q22" i="10"/>
-  <c r="U22" i="10"/>
+  <c r="U22" i="10" s="1"/>
   <c r="Y22" i="10" s="1"/>
   <c r="AC22" i="10" s="1"/>
   <c r="AG22" i="10" s="1"/>
   <c r="AK22" i="10" s="1"/>
+  <c r="AO22" i="10" s="1"/>
   <c r="F23" i="10"/>
   <c r="J23" i="10" s="1"/>
-  <c r="N23" i="10"/>
+  <c r="N23" i="10" s="1"/>
   <c r="R23" i="10" s="1"/>
   <c r="V23" i="10" s="1"/>
   <c r="Z23" i="10" s="1"/>
   <c r="AD23" i="10" s="1"/>
   <c r="AH23" i="10" s="1"/>
   <c r="AL23" i="10" s="1"/>
   <c r="G23" i="10"/>
   <c r="K23" i="10" s="1"/>
   <c r="O23" i="10" s="1"/>
   <c r="S23" i="10" s="1"/>
   <c r="W23" i="10" s="1"/>
   <c r="AA23" i="10" s="1"/>
   <c r="AE23" i="10" s="1"/>
   <c r="AI23" i="10" s="1"/>
   <c r="AM23" i="10" s="1"/>
   <c r="H23" i="10"/>
   <c r="L23" i="10" s="1"/>
   <c r="P23" i="10" s="1"/>
   <c r="T23" i="10" s="1"/>
   <c r="X23" i="10" s="1"/>
   <c r="AB23" i="10" s="1"/>
   <c r="AF23" i="10" s="1"/>
   <c r="AJ23" i="10" s="1"/>
+  <c r="AN23" i="10" s="1"/>
   <c r="I23" i="10"/>
-  <c r="M23" i="10"/>
+  <c r="M23" i="10" s="1"/>
   <c r="Q23" i="10" s="1"/>
   <c r="U23" i="10" s="1"/>
   <c r="Y23" i="10" s="1"/>
   <c r="AC23" i="10" s="1"/>
   <c r="AG23" i="10" s="1"/>
   <c r="AK23" i="10" s="1"/>
+  <c r="AO23" i="10" s="1"/>
   <c r="F24" i="10"/>
   <c r="J24" i="10" s="1"/>
   <c r="N24" i="10" s="1"/>
   <c r="R24" i="10" s="1"/>
   <c r="V24" i="10" s="1"/>
   <c r="Z24" i="10" s="1"/>
   <c r="AD24" i="10" s="1"/>
   <c r="AH24" i="10" s="1"/>
   <c r="AL24" i="10" s="1"/>
   <c r="G24" i="10"/>
   <c r="K24" i="10" s="1"/>
   <c r="O24" i="10" s="1"/>
   <c r="S24" i="10" s="1"/>
   <c r="W24" i="10" s="1"/>
   <c r="AA24" i="10" s="1"/>
   <c r="AE24" i="10" s="1"/>
   <c r="AI24" i="10" s="1"/>
   <c r="AM24" i="10" s="1"/>
   <c r="H24" i="10"/>
   <c r="L24" i="10" s="1"/>
   <c r="P24" i="10" s="1"/>
   <c r="T24" i="10" s="1"/>
   <c r="X24" i="10" s="1"/>
   <c r="AB24" i="10" s="1"/>
   <c r="AF24" i="10" s="1"/>
   <c r="AJ24" i="10" s="1"/>
+  <c r="AN24" i="10" s="1"/>
   <c r="I24" i="10"/>
   <c r="M24" i="10" s="1"/>
   <c r="Q24" i="10" s="1"/>
   <c r="U24" i="10" s="1"/>
   <c r="Y24" i="10" s="1"/>
   <c r="AC24" i="10" s="1"/>
   <c r="AG24" i="10" s="1"/>
   <c r="AK24" i="10" s="1"/>
+  <c r="AO24" i="10" s="1"/>
   <c r="F25" i="10"/>
   <c r="J25" i="10" s="1"/>
   <c r="N25" i="10" s="1"/>
   <c r="R25" i="10" s="1"/>
   <c r="V25" i="10" s="1"/>
   <c r="Z25" i="10" s="1"/>
   <c r="AD25" i="10" s="1"/>
   <c r="AH25" i="10" s="1"/>
   <c r="AL25" i="10" s="1"/>
   <c r="G25" i="10"/>
-  <c r="K25" i="10"/>
-  <c r="O25" i="10"/>
+  <c r="K25" i="10" s="1"/>
+  <c r="O25" i="10" s="1"/>
   <c r="S25" i="10" s="1"/>
   <c r="W25" i="10" s="1"/>
   <c r="AA25" i="10" s="1"/>
   <c r="AE25" i="10" s="1"/>
   <c r="AI25" i="10" s="1"/>
   <c r="AM25" i="10" s="1"/>
   <c r="H25" i="10"/>
   <c r="L25" i="10" s="1"/>
   <c r="P25" i="10" s="1"/>
   <c r="T25" i="10" s="1"/>
   <c r="X25" i="10" s="1"/>
   <c r="AB25" i="10" s="1"/>
   <c r="AF25" i="10" s="1"/>
   <c r="AJ25" i="10" s="1"/>
+  <c r="AN25" i="10" s="1"/>
   <c r="I25" i="10"/>
   <c r="M25" i="10" s="1"/>
   <c r="Q25" i="10" s="1"/>
   <c r="U25" i="10" s="1"/>
   <c r="Y25" i="10" s="1"/>
   <c r="AC25" i="10" s="1"/>
   <c r="AG25" i="10" s="1"/>
   <c r="AK25" i="10" s="1"/>
+  <c r="AO25" i="10" s="1"/>
   <c r="F26" i="10"/>
   <c r="J26" i="10" s="1"/>
   <c r="N26" i="10" s="1"/>
   <c r="R26" i="10" s="1"/>
   <c r="V26" i="10" s="1"/>
   <c r="Z26" i="10" s="1"/>
   <c r="AD26" i="10" s="1"/>
   <c r="AH26" i="10" s="1"/>
   <c r="AL26" i="10" s="1"/>
   <c r="G26" i="10"/>
   <c r="K26" i="10"/>
   <c r="O26" i="10" s="1"/>
   <c r="S26" i="10" s="1"/>
   <c r="W26" i="10" s="1"/>
   <c r="AA26" i="10" s="1"/>
   <c r="AE26" i="10" s="1"/>
   <c r="AI26" i="10" s="1"/>
   <c r="AM26" i="10" s="1"/>
   <c r="H26" i="10"/>
   <c r="L26" i="10" s="1"/>
   <c r="P26" i="10" s="1"/>
   <c r="T26" i="10" s="1"/>
   <c r="X26" i="10" s="1"/>
   <c r="AB26" i="10" s="1"/>
   <c r="AF26" i="10" s="1"/>
   <c r="AJ26" i="10" s="1"/>
+  <c r="AN26" i="10" s="1"/>
   <c r="I26" i="10"/>
-  <c r="M26" i="10"/>
+  <c r="M26" i="10" s="1"/>
   <c r="Q26" i="10" s="1"/>
   <c r="U26" i="10" s="1"/>
   <c r="Y26" i="10" s="1"/>
   <c r="AC26" i="10" s="1"/>
   <c r="AG26" i="10" s="1"/>
   <c r="AK26" i="10" s="1"/>
+  <c r="AO26" i="10" s="1"/>
   <c r="F27" i="10"/>
   <c r="J27" i="10" s="1"/>
   <c r="N27" i="10" s="1"/>
   <c r="R27" i="10" s="1"/>
   <c r="V27" i="10" s="1"/>
   <c r="Z27" i="10" s="1"/>
   <c r="AD27" i="10" s="1"/>
   <c r="AH27" i="10" s="1"/>
   <c r="AL27" i="10" s="1"/>
   <c r="G27" i="10"/>
-  <c r="K27" i="10"/>
+  <c r="K27" i="10" s="1"/>
   <c r="O27" i="10" s="1"/>
   <c r="S27" i="10" s="1"/>
   <c r="W27" i="10" s="1"/>
   <c r="AA27" i="10" s="1"/>
   <c r="AE27" i="10" s="1"/>
   <c r="AI27" i="10" s="1"/>
   <c r="AM27" i="10" s="1"/>
   <c r="H27" i="10"/>
   <c r="L27" i="10" s="1"/>
   <c r="P27" i="10" s="1"/>
   <c r="T27" i="10" s="1"/>
   <c r="X27" i="10" s="1"/>
   <c r="AB27" i="10" s="1"/>
   <c r="AF27" i="10" s="1"/>
   <c r="AJ27" i="10" s="1"/>
+  <c r="AN27" i="10" s="1"/>
   <c r="I27" i="10"/>
   <c r="M27" i="10" s="1"/>
   <c r="Q27" i="10" s="1"/>
   <c r="U27" i="10" s="1"/>
   <c r="Y27" i="10" s="1"/>
   <c r="AC27" i="10" s="1"/>
   <c r="AG27" i="10" s="1"/>
   <c r="AK27" i="10" s="1"/>
+  <c r="AO27" i="10" s="1"/>
   <c r="G5" i="10"/>
   <c r="K5" i="10" s="1"/>
   <c r="O5" i="10" s="1"/>
   <c r="S5" i="10" s="1"/>
   <c r="W5" i="10" s="1"/>
   <c r="AA5" i="10" s="1"/>
   <c r="AE5" i="10" s="1"/>
   <c r="AI5" i="10" s="1"/>
   <c r="AM5" i="10" s="1"/>
   <c r="H5" i="10"/>
   <c r="L5" i="10" s="1"/>
   <c r="P5" i="10" s="1"/>
-  <c r="T5" i="10"/>
-  <c r="X5" i="10"/>
+  <c r="T5" i="10" s="1"/>
+  <c r="X5" i="10" s="1"/>
   <c r="AB5" i="10" s="1"/>
   <c r="AF5" i="10" s="1"/>
   <c r="AJ5" i="10" s="1"/>
+  <c r="AN5" i="10" s="1"/>
   <c r="I5" i="10"/>
   <c r="M5" i="10" s="1"/>
   <c r="Q5" i="10" s="1"/>
   <c r="U5" i="10" s="1"/>
   <c r="Y5" i="10" s="1"/>
   <c r="AC5" i="10" s="1"/>
   <c r="AG5" i="10" s="1"/>
   <c r="AK5" i="10" s="1"/>
+  <c r="AO5" i="10" s="1"/>
   <c r="F5" i="10"/>
   <c r="J5" i="10" s="1"/>
   <c r="N5" i="10" s="1"/>
   <c r="R5" i="10" s="1"/>
   <c r="V5" i="10" s="1"/>
   <c r="Z5" i="10" s="1"/>
   <c r="AD5" i="10" s="1"/>
   <c r="AH5" i="10" s="1"/>
   <c r="AL5" i="10" s="1"/>
   <c r="H22" i="8"/>
   <c r="L22" i="8" s="1"/>
   <c r="P22" i="8" s="1"/>
   <c r="T22" i="8" s="1"/>
   <c r="X22" i="8" s="1"/>
   <c r="I22" i="8"/>
   <c r="M22" i="8" s="1"/>
   <c r="Q22" i="8" s="1"/>
   <c r="U22" i="8" s="1"/>
   <c r="Y22" i="8" s="1"/>
+  <c r="AC22" i="8" s="1"/>
   <c r="J22" i="8"/>
   <c r="N22" i="8" s="1"/>
   <c r="R22" i="8" s="1"/>
   <c r="V22" i="8" s="1"/>
   <c r="Z22" i="8" s="1"/>
+  <c r="AD22" i="8" s="1"/>
   <c r="H23" i="8"/>
   <c r="L23" i="8" s="1"/>
   <c r="P23" i="8" s="1"/>
   <c r="T23" i="8" s="1"/>
   <c r="X23" i="8" s="1"/>
   <c r="I23" i="8"/>
   <c r="M23" i="8" s="1"/>
   <c r="Q23" i="8" s="1"/>
   <c r="U23" i="8" s="1"/>
   <c r="Y23" i="8" s="1"/>
+  <c r="AC23" i="8" s="1"/>
   <c r="J23" i="8"/>
   <c r="N23" i="8" s="1"/>
   <c r="R23" i="8" s="1"/>
   <c r="V23" i="8" s="1"/>
   <c r="Z23" i="8" s="1"/>
+  <c r="AD23" i="8" s="1"/>
   <c r="H24" i="8"/>
-  <c r="L24" i="8"/>
+  <c r="L24" i="8" s="1"/>
   <c r="P24" i="8" s="1"/>
   <c r="T24" i="8" s="1"/>
   <c r="X24" i="8" s="1"/>
   <c r="I24" i="8"/>
   <c r="M24" i="8" s="1"/>
   <c r="Q24" i="8" s="1"/>
   <c r="U24" i="8" s="1"/>
   <c r="Y24" i="8" s="1"/>
+  <c r="AC24" i="8" s="1"/>
   <c r="J24" i="8"/>
   <c r="N24" i="8" s="1"/>
   <c r="R24" i="8" s="1"/>
   <c r="V24" i="8" s="1"/>
   <c r="Z24" i="8" s="1"/>
+  <c r="AD24" i="8" s="1"/>
   <c r="H25" i="8"/>
-  <c r="L25" i="8"/>
+  <c r="L25" i="8" s="1"/>
   <c r="P25" i="8" s="1"/>
   <c r="T25" i="8" s="1"/>
-  <c r="X25" i="8"/>
+  <c r="X25" i="8" s="1"/>
   <c r="I25" i="8"/>
   <c r="M25" i="8" s="1"/>
   <c r="Q25" i="8" s="1"/>
   <c r="U25" i="8" s="1"/>
   <c r="Y25" i="8" s="1"/>
+  <c r="AC25" i="8" s="1"/>
   <c r="J25" i="8"/>
   <c r="N25" i="8" s="1"/>
   <c r="R25" i="8" s="1"/>
   <c r="V25" i="8" s="1"/>
   <c r="Z25" i="8" s="1"/>
+  <c r="AD25" i="8" s="1"/>
   <c r="H26" i="8"/>
   <c r="L26" i="8" s="1"/>
   <c r="P26" i="8" s="1"/>
   <c r="T26" i="8" s="1"/>
   <c r="X26" i="8" s="1"/>
   <c r="I26" i="8"/>
   <c r="M26" i="8" s="1"/>
   <c r="Q26" i="8" s="1"/>
   <c r="U26" i="8" s="1"/>
   <c r="Y26" i="8" s="1"/>
+  <c r="AC26" i="8" s="1"/>
   <c r="J26" i="8"/>
   <c r="N26" i="8" s="1"/>
   <c r="R26" i="8" s="1"/>
   <c r="V26" i="8" s="1"/>
   <c r="Z26" i="8" s="1"/>
+  <c r="AD26" i="8" s="1"/>
   <c r="H27" i="8"/>
-  <c r="L27" i="8"/>
+  <c r="L27" i="8" s="1"/>
   <c r="P27" i="8" s="1"/>
   <c r="T27" i="8" s="1"/>
   <c r="X27" i="8" s="1"/>
   <c r="I27" i="8"/>
   <c r="M27" i="8" s="1"/>
   <c r="Q27" i="8" s="1"/>
   <c r="U27" i="8" s="1"/>
   <c r="Y27" i="8" s="1"/>
+  <c r="AC27" i="8" s="1"/>
   <c r="J27" i="8"/>
   <c r="N27" i="8" s="1"/>
   <c r="R27" i="8" s="1"/>
   <c r="V27" i="8" s="1"/>
   <c r="Z27" i="8" s="1"/>
+  <c r="AD27" i="8" s="1"/>
   <c r="H28" i="8"/>
   <c r="L28" i="8" s="1"/>
   <c r="P28" i="8" s="1"/>
   <c r="T28" i="8" s="1"/>
   <c r="X28" i="8" s="1"/>
   <c r="I28" i="8"/>
   <c r="M28" i="8" s="1"/>
   <c r="Q28" i="8" s="1"/>
   <c r="U28" i="8" s="1"/>
   <c r="Y28" i="8" s="1"/>
+  <c r="AC28" i="8" s="1"/>
   <c r="J28" i="8"/>
   <c r="N28" i="8" s="1"/>
   <c r="R28" i="8" s="1"/>
   <c r="V28" i="8" s="1"/>
   <c r="Z28" i="8" s="1"/>
+  <c r="AD28" i="8" s="1"/>
   <c r="H29" i="8"/>
-  <c r="L29" i="8"/>
+  <c r="L29" i="8" s="1"/>
   <c r="P29" i="8" s="1"/>
   <c r="T29" i="8" s="1"/>
   <c r="X29" i="8" s="1"/>
   <c r="I29" i="8"/>
   <c r="M29" i="8" s="1"/>
   <c r="Q29" i="8" s="1"/>
   <c r="U29" i="8" s="1"/>
   <c r="Y29" i="8" s="1"/>
+  <c r="AC29" i="8" s="1"/>
   <c r="J29" i="8"/>
   <c r="N29" i="8" s="1"/>
   <c r="R29" i="8" s="1"/>
   <c r="V29" i="8" s="1"/>
   <c r="Z29" i="8" s="1"/>
+  <c r="AD29" i="8" s="1"/>
   <c r="H30" i="8"/>
   <c r="L30" i="8" s="1"/>
   <c r="P30" i="8" s="1"/>
   <c r="T30" i="8" s="1"/>
   <c r="X30" i="8" s="1"/>
   <c r="I30" i="8"/>
   <c r="M30" i="8" s="1"/>
   <c r="Q30" i="8" s="1"/>
   <c r="U30" i="8" s="1"/>
   <c r="Y30" i="8" s="1"/>
+  <c r="AC30" i="8" s="1"/>
   <c r="J30" i="8"/>
   <c r="N30" i="8" s="1"/>
   <c r="R30" i="8" s="1"/>
   <c r="V30" i="8" s="1"/>
   <c r="Z30" i="8" s="1"/>
+  <c r="AD30" i="8" s="1"/>
   <c r="G23" i="8"/>
-  <c r="K23" i="8"/>
+  <c r="K23" i="8" s="1"/>
   <c r="O23" i="8" s="1"/>
   <c r="S23" i="8" s="1"/>
   <c r="W23" i="8" s="1"/>
   <c r="AA23" i="8" s="1"/>
   <c r="G24" i="8"/>
   <c r="K24" i="8" s="1"/>
   <c r="O24" i="8" s="1"/>
   <c r="S24" i="8" s="1"/>
   <c r="W24" i="8" s="1"/>
   <c r="AA24" i="8" s="1"/>
   <c r="G25" i="8"/>
   <c r="K25" i="8"/>
   <c r="O25" i="8" s="1"/>
   <c r="S25" i="8" s="1"/>
   <c r="W25" i="8" s="1"/>
   <c r="AA25" i="8" s="1"/>
   <c r="G26" i="8"/>
   <c r="K26" i="8" s="1"/>
   <c r="O26" i="8" s="1"/>
   <c r="S26" i="8" s="1"/>
   <c r="W26" i="8" s="1"/>
   <c r="AA26" i="8" s="1"/>
   <c r="G27" i="8"/>
   <c r="K27" i="8" s="1"/>
   <c r="O27" i="8" s="1"/>
@@ -1100,872 +1082,972 @@
   <c r="S30" i="8" s="1"/>
   <c r="W30" i="8" s="1"/>
   <c r="AA30" i="8" s="1"/>
   <c r="G22" i="8"/>
   <c r="K22" i="8" s="1"/>
   <c r="O22" i="8" s="1"/>
   <c r="S22" i="8" s="1"/>
   <c r="W22" i="8" s="1"/>
   <c r="AA22" i="8" s="1"/>
   <c r="G19" i="7"/>
   <c r="K19" i="7" s="1"/>
   <c r="O19" i="7" s="1"/>
   <c r="S19" i="7" s="1"/>
   <c r="W19" i="7" s="1"/>
   <c r="AA19" i="7" s="1"/>
   <c r="H19" i="7"/>
   <c r="L19" i="7" s="1"/>
   <c r="P19" i="7" s="1"/>
   <c r="T19" i="7" s="1"/>
   <c r="X19" i="7" s="1"/>
   <c r="I19" i="7"/>
   <c r="M19" i="7" s="1"/>
   <c r="Q19" i="7" s="1"/>
   <c r="U19" i="7" s="1"/>
   <c r="Y19" i="7" s="1"/>
+  <c r="AC19" i="7" s="1"/>
   <c r="J19" i="7"/>
   <c r="N19" i="7" s="1"/>
   <c r="R19" i="7" s="1"/>
   <c r="V19" i="7" s="1"/>
   <c r="Z19" i="7" s="1"/>
+  <c r="AD19" i="7" s="1"/>
   <c r="G20" i="7"/>
   <c r="K20" i="7" s="1"/>
   <c r="O20" i="7" s="1"/>
   <c r="S20" i="7" s="1"/>
   <c r="W20" i="7" s="1"/>
   <c r="AA20" i="7" s="1"/>
   <c r="H20" i="7"/>
   <c r="L20" i="7" s="1"/>
   <c r="P20" i="7" s="1"/>
   <c r="T20" i="7" s="1"/>
   <c r="X20" i="7" s="1"/>
   <c r="I20" i="7"/>
   <c r="M20" i="7" s="1"/>
   <c r="Q20" i="7" s="1"/>
   <c r="U20" i="7" s="1"/>
   <c r="Y20" i="7" s="1"/>
+  <c r="AC20" i="7" s="1"/>
   <c r="J20" i="7"/>
   <c r="N20" i="7" s="1"/>
   <c r="R20" i="7" s="1"/>
   <c r="V20" i="7" s="1"/>
   <c r="Z20" i="7" s="1"/>
+  <c r="AD20" i="7" s="1"/>
   <c r="G21" i="7"/>
   <c r="K21" i="7" s="1"/>
   <c r="O21" i="7" s="1"/>
   <c r="S21" i="7" s="1"/>
   <c r="W21" i="7" s="1"/>
   <c r="AA21" i="7" s="1"/>
   <c r="H21" i="7"/>
   <c r="L21" i="7" s="1"/>
   <c r="P21" i="7" s="1"/>
   <c r="T21" i="7" s="1"/>
   <c r="X21" i="7" s="1"/>
   <c r="I21" i="7"/>
   <c r="M21" i="7" s="1"/>
   <c r="Q21" i="7" s="1"/>
   <c r="U21" i="7" s="1"/>
   <c r="Y21" i="7" s="1"/>
+  <c r="AC21" i="7" s="1"/>
   <c r="J21" i="7"/>
   <c r="N21" i="7" s="1"/>
   <c r="R21" i="7" s="1"/>
   <c r="V21" i="7" s="1"/>
   <c r="Z21" i="7" s="1"/>
+  <c r="AD21" i="7" s="1"/>
   <c r="H18" i="7"/>
   <c r="L18" i="7" s="1"/>
   <c r="P18" i="7" s="1"/>
   <c r="T18" i="7" s="1"/>
   <c r="X18" i="7" s="1"/>
   <c r="I18" i="7"/>
   <c r="M18" i="7" s="1"/>
   <c r="Q18" i="7" s="1"/>
   <c r="U18" i="7" s="1"/>
   <c r="Y18" i="7" s="1"/>
+  <c r="AC18" i="7" s="1"/>
   <c r="J18" i="7"/>
   <c r="N18" i="7" s="1"/>
   <c r="R18" i="7" s="1"/>
   <c r="V18" i="7" s="1"/>
   <c r="Z18" i="7" s="1"/>
+  <c r="AD18" i="7" s="1"/>
   <c r="K18" i="7"/>
   <c r="O18" i="7" s="1"/>
   <c r="S18" i="7" s="1"/>
   <c r="W18" i="7" s="1"/>
   <c r="AA18" i="7" s="1"/>
   <c r="F6" i="9"/>
   <c r="J6" i="9" s="1"/>
   <c r="N6" i="9" s="1"/>
   <c r="G6" i="9"/>
   <c r="K6" i="9" s="1"/>
   <c r="O6" i="9" s="1"/>
   <c r="H6" i="9"/>
   <c r="L6" i="9" s="1"/>
+  <c r="P6" i="9" s="1"/>
   <c r="I6" i="9"/>
   <c r="M6" i="9" s="1"/>
+  <c r="Q6" i="9" s="1"/>
   <c r="F7" i="9"/>
   <c r="J7" i="9" s="1"/>
   <c r="N7" i="9" s="1"/>
   <c r="G7" i="9"/>
-  <c r="K7" i="9"/>
+  <c r="K7" i="9" s="1"/>
   <c r="O7" i="9" s="1"/>
   <c r="H7" i="9"/>
   <c r="L7" i="9" s="1"/>
+  <c r="P7" i="9" s="1"/>
   <c r="I7" i="9"/>
   <c r="F8" i="9"/>
   <c r="J8" i="9" s="1"/>
   <c r="N8" i="9" s="1"/>
   <c r="G8" i="9"/>
   <c r="K8" i="9" s="1"/>
   <c r="O8" i="9" s="1"/>
   <c r="H8" i="9"/>
   <c r="L8" i="9" s="1"/>
+  <c r="P8" i="9" s="1"/>
   <c r="I8" i="9"/>
   <c r="F9" i="9"/>
   <c r="J9" i="9" s="1"/>
   <c r="N9" i="9" s="1"/>
   <c r="G9" i="9"/>
   <c r="K9" i="9" s="1"/>
   <c r="O9" i="9" s="1"/>
   <c r="H9" i="9"/>
   <c r="L9" i="9" s="1"/>
+  <c r="P9" i="9" s="1"/>
   <c r="I9" i="9"/>
   <c r="F10" i="9"/>
   <c r="J10" i="9" s="1"/>
   <c r="N10" i="9" s="1"/>
   <c r="G10" i="9"/>
-  <c r="K10" i="9"/>
+  <c r="K10" i="9" s="1"/>
   <c r="O10" i="9" s="1"/>
   <c r="H10" i="9"/>
   <c r="L10" i="9" s="1"/>
+  <c r="P10" i="9" s="1"/>
   <c r="I10" i="9"/>
   <c r="F11" i="9"/>
-  <c r="J11" i="9"/>
+  <c r="J11" i="9" s="1"/>
   <c r="N11" i="9" s="1"/>
   <c r="G11" i="9"/>
   <c r="K11" i="9" s="1"/>
   <c r="O11" i="9" s="1"/>
   <c r="H11" i="9"/>
   <c r="L11" i="9" s="1"/>
+  <c r="P11" i="9" s="1"/>
   <c r="I11" i="9"/>
   <c r="F12" i="9"/>
   <c r="J12" i="9" s="1"/>
   <c r="N12" i="9" s="1"/>
   <c r="G12" i="9"/>
-  <c r="K12" i="9"/>
+  <c r="K12" i="9" s="1"/>
   <c r="O12" i="9" s="1"/>
   <c r="H12" i="9"/>
   <c r="L12" i="9" s="1"/>
+  <c r="P12" i="9" s="1"/>
   <c r="I12" i="9"/>
   <c r="F13" i="9"/>
   <c r="J13" i="9" s="1"/>
   <c r="N13" i="9" s="1"/>
   <c r="G13" i="9"/>
   <c r="K13" i="9" s="1"/>
   <c r="O13" i="9" s="1"/>
   <c r="H13" i="9"/>
   <c r="L13" i="9" s="1"/>
+  <c r="P13" i="9" s="1"/>
   <c r="I13" i="9"/>
   <c r="F14" i="9"/>
-  <c r="J14" i="9"/>
+  <c r="J14" i="9" s="1"/>
   <c r="N14" i="9" s="1"/>
   <c r="G14" i="9"/>
   <c r="K14" i="9" s="1"/>
   <c r="O14" i="9" s="1"/>
   <c r="H14" i="9"/>
   <c r="L14" i="9" s="1"/>
+  <c r="P14" i="9" s="1"/>
   <c r="I14" i="9"/>
   <c r="M14" i="9" s="1"/>
+  <c r="Q14" i="9" s="1"/>
   <c r="F15" i="9"/>
   <c r="J15" i="9" s="1"/>
   <c r="N15" i="9" s="1"/>
   <c r="G15" i="9"/>
   <c r="K15" i="9" s="1"/>
   <c r="O15" i="9" s="1"/>
   <c r="H15" i="9"/>
   <c r="L15" i="9" s="1"/>
+  <c r="P15" i="9" s="1"/>
   <c r="I15" i="9"/>
   <c r="F16" i="9"/>
   <c r="J16" i="9" s="1"/>
   <c r="N16" i="9" s="1"/>
   <c r="G16" i="9"/>
   <c r="K16" i="9" s="1"/>
   <c r="O16" i="9" s="1"/>
   <c r="H16" i="9"/>
   <c r="L16" i="9" s="1"/>
+  <c r="P16" i="9" s="1"/>
   <c r="I16" i="9"/>
   <c r="F17" i="9"/>
   <c r="J17" i="9" s="1"/>
   <c r="N17" i="9" s="1"/>
   <c r="G17" i="9"/>
   <c r="K17" i="9" s="1"/>
   <c r="O17" i="9" s="1"/>
   <c r="H17" i="9"/>
   <c r="L17" i="9" s="1"/>
+  <c r="P17" i="9" s="1"/>
   <c r="I17" i="9"/>
   <c r="M17" i="9" s="1"/>
+  <c r="Q17" i="9" s="1"/>
   <c r="F18" i="9"/>
   <c r="J18" i="9" s="1"/>
   <c r="N18" i="9" s="1"/>
   <c r="G18" i="9"/>
   <c r="K18" i="9" s="1"/>
   <c r="O18" i="9" s="1"/>
   <c r="H18" i="9"/>
   <c r="L18" i="9" s="1"/>
+  <c r="P18" i="9" s="1"/>
   <c r="I18" i="9"/>
   <c r="M18" i="9" s="1"/>
+  <c r="Q18" i="9" s="1"/>
   <c r="F19" i="9"/>
   <c r="J19" i="9" s="1"/>
   <c r="N19" i="9" s="1"/>
   <c r="G19" i="9"/>
   <c r="K19" i="9" s="1"/>
   <c r="O19" i="9" s="1"/>
   <c r="H19" i="9"/>
   <c r="L19" i="9" s="1"/>
+  <c r="P19" i="9" s="1"/>
   <c r="I19" i="9"/>
   <c r="M19" i="9" s="1"/>
+  <c r="Q19" i="9" s="1"/>
   <c r="F20" i="9"/>
   <c r="J20" i="9" s="1"/>
   <c r="N20" i="9" s="1"/>
   <c r="G20" i="9"/>
   <c r="K20" i="9" s="1"/>
   <c r="O20" i="9" s="1"/>
   <c r="H20" i="9"/>
   <c r="L20" i="9" s="1"/>
+  <c r="P20" i="9" s="1"/>
   <c r="I20" i="9"/>
   <c r="M20" i="9" s="1"/>
+  <c r="Q20" i="9" s="1"/>
   <c r="F21" i="9"/>
   <c r="J21" i="9" s="1"/>
   <c r="N21" i="9" s="1"/>
   <c r="G21" i="9"/>
   <c r="K21" i="9" s="1"/>
   <c r="O21" i="9" s="1"/>
   <c r="H21" i="9"/>
   <c r="L21" i="9" s="1"/>
+  <c r="P21" i="9" s="1"/>
   <c r="I21" i="9"/>
   <c r="M21" i="9" s="1"/>
+  <c r="Q21" i="9" s="1"/>
   <c r="F22" i="9"/>
   <c r="J22" i="9" s="1"/>
   <c r="N22" i="9" s="1"/>
   <c r="G22" i="9"/>
   <c r="K22" i="9" s="1"/>
   <c r="O22" i="9" s="1"/>
   <c r="H22" i="9"/>
   <c r="L22" i="9"/>
+  <c r="P22" i="9" s="1"/>
   <c r="I22" i="9"/>
   <c r="M22" i="9" s="1"/>
+  <c r="Q22" i="9" s="1"/>
   <c r="F23" i="9"/>
   <c r="J23" i="9" s="1"/>
   <c r="N23" i="9" s="1"/>
   <c r="G23" i="9"/>
   <c r="K23" i="9" s="1"/>
   <c r="O23" i="9" s="1"/>
   <c r="H23" i="9"/>
   <c r="L23" i="9" s="1"/>
+  <c r="P23" i="9" s="1"/>
   <c r="I23" i="9"/>
   <c r="M23" i="9" s="1"/>
+  <c r="Q23" i="9" s="1"/>
   <c r="F24" i="9"/>
   <c r="J24" i="9" s="1"/>
   <c r="N24" i="9" s="1"/>
   <c r="G24" i="9"/>
   <c r="K24" i="9" s="1"/>
   <c r="O24" i="9" s="1"/>
   <c r="H24" i="9"/>
   <c r="L24" i="9" s="1"/>
+  <c r="P24" i="9" s="1"/>
   <c r="I24" i="9"/>
   <c r="F25" i="9"/>
   <c r="J25" i="9" s="1"/>
   <c r="N25" i="9" s="1"/>
   <c r="G25" i="9"/>
   <c r="K25" i="9" s="1"/>
   <c r="O25" i="9" s="1"/>
   <c r="H25" i="9"/>
   <c r="L25" i="9" s="1"/>
+  <c r="P25" i="9" s="1"/>
   <c r="I25" i="9"/>
-  <c r="M25" i="9"/>
+  <c r="M25" i="9" s="1"/>
+  <c r="Q25" i="9" s="1"/>
   <c r="F26" i="9"/>
   <c r="J26" i="9" s="1"/>
   <c r="N26" i="9" s="1"/>
   <c r="G26" i="9"/>
   <c r="K26" i="9" s="1"/>
   <c r="O26" i="9" s="1"/>
   <c r="H26" i="9"/>
   <c r="L26" i="9" s="1"/>
+  <c r="P26" i="9" s="1"/>
   <c r="I26" i="9"/>
   <c r="F27" i="9"/>
   <c r="J27" i="9" s="1"/>
   <c r="N27" i="9" s="1"/>
   <c r="G27" i="9"/>
   <c r="K27" i="9" s="1"/>
   <c r="O27" i="9" s="1"/>
   <c r="H27" i="9"/>
   <c r="L27" i="9" s="1"/>
+  <c r="P27" i="9" s="1"/>
   <c r="I27" i="9"/>
   <c r="G5" i="9"/>
   <c r="K5" i="9" s="1"/>
   <c r="O5" i="9" s="1"/>
   <c r="H5" i="9"/>
   <c r="L5" i="9" s="1"/>
+  <c r="P5" i="9" s="1"/>
   <c r="I5" i="9"/>
-  <c r="M5" i="9"/>
+  <c r="M5" i="9" s="1"/>
+  <c r="Q5" i="9" s="1"/>
   <c r="F5" i="9"/>
   <c r="J5" i="9" s="1"/>
   <c r="N5" i="9" s="1"/>
   <c r="G5" i="4"/>
   <c r="K5" i="4" s="1"/>
   <c r="O5" i="4" s="1"/>
   <c r="S5" i="4" s="1"/>
   <c r="W5" i="4" s="1"/>
   <c r="AA5" i="4" s="1"/>
   <c r="H5" i="4"/>
-  <c r="L5" i="4"/>
+  <c r="L5" i="4" s="1"/>
   <c r="P5" i="4" s="1"/>
   <c r="T5" i="4" s="1"/>
   <c r="X5" i="4" s="1"/>
+  <c r="AB5" i="4" s="1"/>
   <c r="I5" i="4"/>
   <c r="M5" i="4" s="1"/>
   <c r="Q5" i="4" s="1"/>
   <c r="U5" i="4" s="1"/>
   <c r="Y5" i="4" s="1"/>
+  <c r="AC5" i="4" s="1"/>
   <c r="G6" i="4"/>
   <c r="K6" i="4" s="1"/>
   <c r="O6" i="4" s="1"/>
   <c r="S6" i="4" s="1"/>
   <c r="W6" i="4" s="1"/>
   <c r="AA6" i="4" s="1"/>
   <c r="H6" i="4"/>
   <c r="L6" i="4" s="1"/>
   <c r="P6" i="4" s="1"/>
   <c r="T6" i="4" s="1"/>
   <c r="X6" i="4" s="1"/>
+  <c r="AB6" i="4" s="1"/>
   <c r="I6" i="4"/>
   <c r="M6" i="4" s="1"/>
   <c r="Q6" i="4" s="1"/>
   <c r="U6" i="4" s="1"/>
   <c r="Y6" i="4" s="1"/>
+  <c r="AC6" i="4" s="1"/>
   <c r="G7" i="4"/>
   <c r="K7" i="4" s="1"/>
   <c r="O7" i="4" s="1"/>
   <c r="S7" i="4" s="1"/>
   <c r="W7" i="4" s="1"/>
   <c r="AA7" i="4" s="1"/>
   <c r="H7" i="4"/>
-  <c r="L7" i="4"/>
+  <c r="L7" i="4" s="1"/>
   <c r="P7" i="4" s="1"/>
   <c r="T7" i="4" s="1"/>
   <c r="X7" i="4" s="1"/>
+  <c r="AB7" i="4" s="1"/>
   <c r="I7" i="4"/>
   <c r="M7" i="4" s="1"/>
   <c r="Q7" i="4" s="1"/>
   <c r="U7" i="4" s="1"/>
   <c r="Y7" i="4" s="1"/>
+  <c r="AC7" i="4" s="1"/>
   <c r="G8" i="4"/>
   <c r="K8" i="4" s="1"/>
   <c r="O8" i="4" s="1"/>
   <c r="S8" i="4" s="1"/>
   <c r="W8" i="4" s="1"/>
   <c r="AA8" i="4" s="1"/>
   <c r="H8" i="4"/>
-  <c r="L8" i="4"/>
+  <c r="L8" i="4" s="1"/>
   <c r="P8" i="4" s="1"/>
   <c r="T8" i="4" s="1"/>
   <c r="X8" i="4" s="1"/>
+  <c r="AB8" i="4" s="1"/>
   <c r="I8" i="4"/>
   <c r="M8" i="4" s="1"/>
   <c r="Q8" i="4" s="1"/>
   <c r="U8" i="4" s="1"/>
   <c r="Y8" i="4" s="1"/>
+  <c r="AC8" i="4" s="1"/>
   <c r="G9" i="4"/>
   <c r="K9" i="4" s="1"/>
   <c r="O9" i="4" s="1"/>
   <c r="S9" i="4" s="1"/>
   <c r="W9" i="4" s="1"/>
   <c r="AA9" i="4" s="1"/>
   <c r="H9" i="4"/>
   <c r="L9" i="4" s="1"/>
   <c r="P9" i="4" s="1"/>
   <c r="T9" i="4" s="1"/>
   <c r="X9" i="4" s="1"/>
+  <c r="AB9" i="4" s="1"/>
   <c r="I9" i="4"/>
-  <c r="M9" i="4"/>
+  <c r="M9" i="4" s="1"/>
   <c r="Q9" i="4" s="1"/>
   <c r="U9" i="4" s="1"/>
   <c r="Y9" i="4" s="1"/>
+  <c r="AC9" i="4" s="1"/>
   <c r="G10" i="4"/>
   <c r="K10" i="4" s="1"/>
   <c r="O10" i="4" s="1"/>
   <c r="S10" i="4" s="1"/>
   <c r="W10" i="4" s="1"/>
   <c r="AA10" i="4" s="1"/>
   <c r="H10" i="4"/>
   <c r="L10" i="4" s="1"/>
   <c r="P10" i="4" s="1"/>
   <c r="T10" i="4" s="1"/>
   <c r="X10" i="4" s="1"/>
+  <c r="AB10" i="4" s="1"/>
   <c r="I10" i="4"/>
   <c r="M10" i="4" s="1"/>
   <c r="Q10" i="4" s="1"/>
   <c r="U10" i="4" s="1"/>
   <c r="Y10" i="4" s="1"/>
+  <c r="AC10" i="4" s="1"/>
   <c r="G11" i="4"/>
   <c r="K11" i="4" s="1"/>
   <c r="O11" i="4" s="1"/>
   <c r="S11" i="4" s="1"/>
   <c r="W11" i="4" s="1"/>
   <c r="AA11" i="4" s="1"/>
   <c r="H11" i="4"/>
   <c r="L11" i="4"/>
   <c r="P11" i="4" s="1"/>
   <c r="T11" i="4" s="1"/>
   <c r="X11" i="4" s="1"/>
+  <c r="AB11" i="4" s="1"/>
   <c r="I11" i="4"/>
   <c r="M11" i="4" s="1"/>
   <c r="Q11" i="4" s="1"/>
   <c r="U11" i="4" s="1"/>
   <c r="Y11" i="4" s="1"/>
+  <c r="AC11" i="4" s="1"/>
   <c r="G12" i="4"/>
   <c r="K12" i="4" s="1"/>
   <c r="O12" i="4" s="1"/>
   <c r="S12" i="4" s="1"/>
   <c r="W12" i="4" s="1"/>
   <c r="AA12" i="4" s="1"/>
   <c r="H12" i="4"/>
   <c r="L12" i="4"/>
   <c r="P12" i="4" s="1"/>
   <c r="T12" i="4" s="1"/>
   <c r="X12" i="4" s="1"/>
+  <c r="AB12" i="4" s="1"/>
   <c r="I12" i="4"/>
   <c r="M12" i="4" s="1"/>
   <c r="Q12" i="4" s="1"/>
   <c r="U12" i="4" s="1"/>
   <c r="Y12" i="4" s="1"/>
+  <c r="AC12" i="4" s="1"/>
   <c r="G13" i="4"/>
   <c r="K13" i="4" s="1"/>
   <c r="O13" i="4" s="1"/>
   <c r="S13" i="4" s="1"/>
   <c r="W13" i="4" s="1"/>
   <c r="AA13" i="4" s="1"/>
   <c r="H13" i="4"/>
   <c r="L13" i="4" s="1"/>
   <c r="P13" i="4" s="1"/>
   <c r="T13" i="4" s="1"/>
   <c r="X13" i="4" s="1"/>
+  <c r="AB13" i="4" s="1"/>
   <c r="I13" i="4"/>
-  <c r="M13" i="4"/>
+  <c r="M13" i="4" s="1"/>
   <c r="Q13" i="4" s="1"/>
   <c r="U13" i="4" s="1"/>
   <c r="Y13" i="4" s="1"/>
+  <c r="AC13" i="4" s="1"/>
   <c r="G14" i="4"/>
   <c r="K14" i="4" s="1"/>
   <c r="O14" i="4" s="1"/>
   <c r="S14" i="4" s="1"/>
   <c r="W14" i="4" s="1"/>
   <c r="AA14" i="4" s="1"/>
   <c r="H14" i="4"/>
   <c r="L14" i="4" s="1"/>
   <c r="P14" i="4" s="1"/>
   <c r="T14" i="4" s="1"/>
   <c r="X14" i="4" s="1"/>
+  <c r="AB14" i="4" s="1"/>
   <c r="I14" i="4"/>
   <c r="M14" i="4" s="1"/>
   <c r="Q14" i="4" s="1"/>
   <c r="U14" i="4" s="1"/>
   <c r="Y14" i="4" s="1"/>
+  <c r="AC14" i="4" s="1"/>
   <c r="G15" i="4"/>
   <c r="K15" i="4" s="1"/>
   <c r="O15" i="4" s="1"/>
   <c r="S15" i="4" s="1"/>
   <c r="W15" i="4" s="1"/>
   <c r="AA15" i="4" s="1"/>
   <c r="H15" i="4"/>
-  <c r="L15" i="4"/>
+  <c r="L15" i="4" s="1"/>
   <c r="P15" i="4" s="1"/>
   <c r="T15" i="4" s="1"/>
   <c r="X15" i="4" s="1"/>
+  <c r="AB15" i="4" s="1"/>
   <c r="I15" i="4"/>
   <c r="M15" i="4" s="1"/>
   <c r="Q15" i="4" s="1"/>
   <c r="U15" i="4" s="1"/>
   <c r="Y15" i="4" s="1"/>
+  <c r="AC15" i="4" s="1"/>
   <c r="G16" i="4"/>
   <c r="K16" i="4" s="1"/>
   <c r="O16" i="4" s="1"/>
   <c r="S16" i="4" s="1"/>
   <c r="W16" i="4" s="1"/>
   <c r="AA16" i="4" s="1"/>
   <c r="H16" i="4"/>
-  <c r="L16" i="4"/>
+  <c r="L16" i="4" s="1"/>
   <c r="P16" i="4" s="1"/>
   <c r="T16" i="4" s="1"/>
   <c r="X16" i="4" s="1"/>
+  <c r="AB16" i="4" s="1"/>
   <c r="I16" i="4"/>
   <c r="M16" i="4" s="1"/>
   <c r="Q16" i="4" s="1"/>
   <c r="U16" i="4" s="1"/>
   <c r="Y16" i="4" s="1"/>
+  <c r="AC16" i="4" s="1"/>
   <c r="G17" i="4"/>
   <c r="K17" i="4" s="1"/>
   <c r="O17" i="4" s="1"/>
   <c r="S17" i="4" s="1"/>
   <c r="W17" i="4" s="1"/>
   <c r="AA17" i="4" s="1"/>
   <c r="H17" i="4"/>
   <c r="L17" i="4" s="1"/>
   <c r="P17" i="4" s="1"/>
   <c r="T17" i="4" s="1"/>
   <c r="X17" i="4" s="1"/>
+  <c r="AB17" i="4" s="1"/>
   <c r="I17" i="4"/>
   <c r="M17" i="4"/>
   <c r="Q17" i="4" s="1"/>
   <c r="U17" i="4" s="1"/>
   <c r="Y17" i="4" s="1"/>
+  <c r="AC17" i="4" s="1"/>
   <c r="G18" i="4"/>
   <c r="K18" i="4" s="1"/>
   <c r="O18" i="4" s="1"/>
   <c r="S18" i="4" s="1"/>
   <c r="W18" i="4" s="1"/>
   <c r="AA18" i="4" s="1"/>
   <c r="H18" i="4"/>
-  <c r="L18" i="4"/>
-  <c r="P18" i="4"/>
+  <c r="L18" i="4" s="1"/>
+  <c r="P18" i="4" s="1"/>
   <c r="T18" i="4" s="1"/>
   <c r="X18" i="4" s="1"/>
+  <c r="AB18" i="4" s="1"/>
   <c r="I18" i="4"/>
   <c r="M18" i="4" s="1"/>
   <c r="Q18" i="4" s="1"/>
   <c r="U18" i="4" s="1"/>
   <c r="Y18" i="4" s="1"/>
+  <c r="AC18" i="4" s="1"/>
   <c r="G19" i="4"/>
   <c r="K19" i="4" s="1"/>
   <c r="O19" i="4" s="1"/>
   <c r="S19" i="4" s="1"/>
   <c r="W19" i="4" s="1"/>
   <c r="AA19" i="4" s="1"/>
   <c r="H19" i="4"/>
   <c r="L19" i="4"/>
   <c r="P19" i="4" s="1"/>
   <c r="T19" i="4" s="1"/>
   <c r="X19" i="4" s="1"/>
+  <c r="AB19" i="4" s="1"/>
   <c r="I19" i="4"/>
   <c r="M19" i="4" s="1"/>
   <c r="Q19" i="4" s="1"/>
   <c r="U19" i="4" s="1"/>
   <c r="Y19" i="4" s="1"/>
+  <c r="AC19" i="4" s="1"/>
   <c r="G20" i="4"/>
   <c r="K20" i="4" s="1"/>
   <c r="O20" i="4" s="1"/>
   <c r="S20" i="4" s="1"/>
   <c r="W20" i="4" s="1"/>
   <c r="AA20" i="4" s="1"/>
   <c r="H20" i="4"/>
   <c r="L20" i="4"/>
   <c r="P20" i="4" s="1"/>
   <c r="T20" i="4" s="1"/>
   <c r="X20" i="4" s="1"/>
+  <c r="AB20" i="4" s="1"/>
   <c r="I20" i="4"/>
   <c r="M20" i="4" s="1"/>
   <c r="Q20" i="4" s="1"/>
   <c r="U20" i="4" s="1"/>
   <c r="Y20" i="4" s="1"/>
+  <c r="AC20" i="4" s="1"/>
   <c r="G21" i="4"/>
   <c r="K21" i="4" s="1"/>
   <c r="O21" i="4" s="1"/>
   <c r="S21" i="4" s="1"/>
   <c r="W21" i="4" s="1"/>
   <c r="AA21" i="4" s="1"/>
   <c r="H21" i="4"/>
   <c r="L21" i="4" s="1"/>
   <c r="P21" i="4" s="1"/>
   <c r="T21" i="4" s="1"/>
   <c r="X21" i="4" s="1"/>
+  <c r="AB21" i="4" s="1"/>
   <c r="I21" i="4"/>
-  <c r="M21" i="4"/>
+  <c r="M21" i="4" s="1"/>
   <c r="Q21" i="4" s="1"/>
   <c r="U21" i="4" s="1"/>
   <c r="Y21" i="4" s="1"/>
+  <c r="AC21" i="4" s="1"/>
   <c r="G22" i="4"/>
   <c r="K22" i="4" s="1"/>
   <c r="O22" i="4" s="1"/>
   <c r="S22" i="4" s="1"/>
   <c r="W22" i="4" s="1"/>
   <c r="AA22" i="4" s="1"/>
   <c r="H22" i="4"/>
   <c r="L22" i="4"/>
-  <c r="P22" i="4"/>
+  <c r="P22" i="4" s="1"/>
   <c r="T22" i="4" s="1"/>
   <c r="X22" i="4" s="1"/>
+  <c r="AB22" i="4" s="1"/>
   <c r="I22" i="4"/>
   <c r="M22" i="4" s="1"/>
   <c r="Q22" i="4" s="1"/>
   <c r="U22" i="4" s="1"/>
   <c r="Y22" i="4" s="1"/>
+  <c r="AC22" i="4" s="1"/>
   <c r="G23" i="4"/>
   <c r="K23" i="4" s="1"/>
   <c r="O23" i="4" s="1"/>
   <c r="S23" i="4" s="1"/>
   <c r="W23" i="4" s="1"/>
   <c r="AA23" i="4" s="1"/>
   <c r="H23" i="4"/>
-  <c r="L23" i="4"/>
+  <c r="L23" i="4" s="1"/>
   <c r="P23" i="4" s="1"/>
   <c r="T23" i="4" s="1"/>
   <c r="X23" i="4" s="1"/>
+  <c r="AB23" i="4" s="1"/>
   <c r="I23" i="4"/>
   <c r="M23" i="4" s="1"/>
   <c r="Q23" i="4" s="1"/>
   <c r="U23" i="4" s="1"/>
   <c r="Y23" i="4" s="1"/>
+  <c r="AC23" i="4" s="1"/>
   <c r="G24" i="4"/>
   <c r="K24" i="4" s="1"/>
   <c r="O24" i="4" s="1"/>
   <c r="S24" i="4" s="1"/>
   <c r="W24" i="4" s="1"/>
   <c r="AA24" i="4" s="1"/>
   <c r="H24" i="4"/>
-  <c r="L24" i="4"/>
+  <c r="L24" i="4" s="1"/>
   <c r="P24" i="4" s="1"/>
   <c r="T24" i="4" s="1"/>
   <c r="X24" i="4" s="1"/>
+  <c r="AB24" i="4" s="1"/>
   <c r="I24" i="4"/>
   <c r="M24" i="4" s="1"/>
   <c r="Q24" i="4" s="1"/>
   <c r="U24" i="4" s="1"/>
   <c r="Y24" i="4" s="1"/>
+  <c r="AC24" i="4" s="1"/>
   <c r="G25" i="4"/>
   <c r="K25" i="4" s="1"/>
   <c r="O25" i="4" s="1"/>
   <c r="S25" i="4" s="1"/>
   <c r="W25" i="4" s="1"/>
   <c r="AA25" i="4" s="1"/>
   <c r="H25" i="4"/>
   <c r="L25" i="4" s="1"/>
   <c r="P25" i="4" s="1"/>
   <c r="T25" i="4" s="1"/>
   <c r="X25" i="4" s="1"/>
+  <c r="AB25" i="4" s="1"/>
   <c r="I25" i="4"/>
-  <c r="M25" i="4"/>
+  <c r="M25" i="4" s="1"/>
   <c r="Q25" i="4" s="1"/>
   <c r="U25" i="4" s="1"/>
   <c r="Y25" i="4" s="1"/>
+  <c r="AC25" i="4" s="1"/>
   <c r="G26" i="4"/>
   <c r="K26" i="4" s="1"/>
   <c r="O26" i="4" s="1"/>
   <c r="S26" i="4" s="1"/>
   <c r="W26" i="4" s="1"/>
   <c r="AA26" i="4" s="1"/>
   <c r="H26" i="4"/>
-  <c r="L26" i="4"/>
-  <c r="P26" i="4"/>
+  <c r="L26" i="4" s="1"/>
+  <c r="P26" i="4" s="1"/>
   <c r="T26" i="4" s="1"/>
   <c r="X26" i="4" s="1"/>
+  <c r="AB26" i="4" s="1"/>
   <c r="I26" i="4"/>
   <c r="M26" i="4" s="1"/>
   <c r="Q26" i="4" s="1"/>
   <c r="U26" i="4" s="1"/>
   <c r="Y26" i="4" s="1"/>
+  <c r="AC26" i="4" s="1"/>
   <c r="G27" i="4"/>
   <c r="K27" i="4" s="1"/>
   <c r="O27" i="4" s="1"/>
   <c r="S27" i="4" s="1"/>
   <c r="W27" i="4" s="1"/>
   <c r="AA27" i="4" s="1"/>
   <c r="H27" i="4"/>
-  <c r="L27" i="4"/>
+  <c r="L27" i="4" s="1"/>
   <c r="P27" i="4" s="1"/>
   <c r="T27" i="4" s="1"/>
   <c r="X27" i="4" s="1"/>
+  <c r="AB27" i="4" s="1"/>
   <c r="I27" i="4"/>
   <c r="M27" i="4" s="1"/>
   <c r="Q27" i="4" s="1"/>
   <c r="U27" i="4" s="1"/>
   <c r="Y27" i="4" s="1"/>
+  <c r="AC27" i="4" s="1"/>
   <c r="F6" i="4"/>
   <c r="J6" i="4" s="1"/>
   <c r="N6" i="4" s="1"/>
   <c r="R6" i="4" s="1"/>
   <c r="V6" i="4" s="1"/>
   <c r="Z6" i="4" s="1"/>
   <c r="F7" i="4"/>
-  <c r="J7" i="4"/>
+  <c r="J7" i="4" s="1"/>
   <c r="N7" i="4" s="1"/>
   <c r="R7" i="4" s="1"/>
   <c r="V7" i="4" s="1"/>
   <c r="Z7" i="4" s="1"/>
   <c r="F8" i="4"/>
   <c r="J8" i="4" s="1"/>
   <c r="N8" i="4" s="1"/>
   <c r="R8" i="4" s="1"/>
   <c r="V8" i="4" s="1"/>
   <c r="Z8" i="4" s="1"/>
   <c r="F9" i="4"/>
-  <c r="J9" i="4"/>
+  <c r="J9" i="4" s="1"/>
   <c r="N9" i="4" s="1"/>
   <c r="R9" i="4" s="1"/>
   <c r="V9" i="4" s="1"/>
   <c r="Z9" i="4" s="1"/>
   <c r="F10" i="4"/>
   <c r="J10" i="4" s="1"/>
   <c r="N10" i="4" s="1"/>
   <c r="R10" i="4" s="1"/>
   <c r="V10" i="4" s="1"/>
   <c r="Z10" i="4" s="1"/>
   <c r="F11" i="4"/>
   <c r="J11" i="4"/>
   <c r="N11" i="4" s="1"/>
   <c r="R11" i="4" s="1"/>
   <c r="V11" i="4" s="1"/>
   <c r="Z11" i="4" s="1"/>
   <c r="F12" i="4"/>
   <c r="J12" i="4" s="1"/>
   <c r="N12" i="4" s="1"/>
   <c r="R12" i="4" s="1"/>
   <c r="V12" i="4" s="1"/>
   <c r="Z12" i="4" s="1"/>
   <c r="F13" i="4"/>
-  <c r="J13" i="4"/>
+  <c r="J13" i="4" s="1"/>
   <c r="N13" i="4" s="1"/>
   <c r="R13" i="4" s="1"/>
   <c r="V13" i="4" s="1"/>
   <c r="Z13" i="4" s="1"/>
   <c r="F14" i="4"/>
   <c r="J14" i="4" s="1"/>
   <c r="N14" i="4" s="1"/>
   <c r="R14" i="4" s="1"/>
   <c r="V14" i="4" s="1"/>
   <c r="Z14" i="4" s="1"/>
   <c r="F15" i="4"/>
-  <c r="J15" i="4"/>
+  <c r="J15" i="4" s="1"/>
   <c r="N15" i="4" s="1"/>
   <c r="R15" i="4" s="1"/>
   <c r="V15" i="4" s="1"/>
   <c r="Z15" i="4" s="1"/>
   <c r="F16" i="4"/>
   <c r="J16" i="4" s="1"/>
   <c r="N16" i="4" s="1"/>
   <c r="R16" i="4" s="1"/>
   <c r="V16" i="4" s="1"/>
   <c r="Z16" i="4" s="1"/>
   <c r="F17" i="4"/>
-  <c r="J17" i="4"/>
+  <c r="J17" i="4" s="1"/>
   <c r="N17" i="4" s="1"/>
   <c r="R17" i="4" s="1"/>
   <c r="V17" i="4" s="1"/>
   <c r="Z17" i="4" s="1"/>
   <c r="F18" i="4"/>
   <c r="J18" i="4" s="1"/>
   <c r="N18" i="4" s="1"/>
   <c r="R18" i="4" s="1"/>
   <c r="V18" i="4" s="1"/>
   <c r="Z18" i="4" s="1"/>
   <c r="F19" i="4"/>
   <c r="J19" i="4"/>
   <c r="N19" i="4" s="1"/>
   <c r="R19" i="4" s="1"/>
   <c r="V19" i="4" s="1"/>
   <c r="Z19" i="4" s="1"/>
   <c r="F20" i="4"/>
   <c r="J20" i="4" s="1"/>
   <c r="N20" i="4" s="1"/>
   <c r="R20" i="4" s="1"/>
   <c r="V20" i="4" s="1"/>
   <c r="Z20" i="4" s="1"/>
   <c r="F21" i="4"/>
-  <c r="J21" i="4"/>
+  <c r="J21" i="4" s="1"/>
   <c r="N21" i="4" s="1"/>
   <c r="R21" i="4" s="1"/>
   <c r="V21" i="4" s="1"/>
   <c r="Z21" i="4" s="1"/>
   <c r="F22" i="4"/>
   <c r="J22" i="4" s="1"/>
   <c r="N22" i="4" s="1"/>
   <c r="R22" i="4" s="1"/>
   <c r="V22" i="4" s="1"/>
   <c r="Z22" i="4" s="1"/>
   <c r="F23" i="4"/>
-  <c r="J23" i="4"/>
+  <c r="J23" i="4" s="1"/>
   <c r="N23" i="4" s="1"/>
   <c r="R23" i="4" s="1"/>
   <c r="V23" i="4" s="1"/>
   <c r="Z23" i="4" s="1"/>
   <c r="F24" i="4"/>
   <c r="J24" i="4" s="1"/>
   <c r="N24" i="4" s="1"/>
   <c r="R24" i="4" s="1"/>
   <c r="V24" i="4" s="1"/>
   <c r="Z24" i="4" s="1"/>
   <c r="F25" i="4"/>
-  <c r="J25" i="4"/>
+  <c r="J25" i="4" s="1"/>
   <c r="N25" i="4" s="1"/>
   <c r="R25" i="4" s="1"/>
   <c r="V25" i="4" s="1"/>
   <c r="Z25" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="J26" i="4" s="1"/>
   <c r="N26" i="4" s="1"/>
   <c r="R26" i="4" s="1"/>
   <c r="V26" i="4" s="1"/>
   <c r="Z26" i="4" s="1"/>
   <c r="F27" i="4"/>
   <c r="J27" i="4"/>
   <c r="N27" i="4" s="1"/>
   <c r="R27" i="4" s="1"/>
   <c r="V27" i="4" s="1"/>
   <c r="Z27" i="4" s="1"/>
   <c r="F5" i="4"/>
   <c r="J5" i="4" s="1"/>
   <c r="N5" i="4" s="1"/>
   <c r="R5" i="4" s="1"/>
   <c r="V5" i="4" s="1"/>
   <c r="Z5" i="4" s="1"/>
   <c r="M27" i="9"/>
+  <c r="Q27" i="9" s="1"/>
   <c r="M13" i="9"/>
+  <c r="Q13" i="9" s="1"/>
   <c r="M9" i="9"/>
+  <c r="Q9" i="9" s="1"/>
   <c r="M11" i="9"/>
+  <c r="Q11" i="9" s="1"/>
   <c r="M26" i="9"/>
+  <c r="Q26" i="9" s="1"/>
   <c r="M24" i="9"/>
+  <c r="Q24" i="9" s="1"/>
   <c r="M16" i="9"/>
+  <c r="Q16" i="9" s="1"/>
   <c r="M10" i="9"/>
+  <c r="Q10" i="9" s="1"/>
   <c r="M15" i="9"/>
+  <c r="Q15" i="9" s="1"/>
   <c r="M8" i="9"/>
+  <c r="Q8" i="9" s="1"/>
   <c r="M12" i="9"/>
+  <c r="Q12" i="9" s="1"/>
   <c r="M7" i="9"/>
+  <c r="Q7" i="9" s="1"/>
   <c r="AM16" i="10"/>
   <c r="AB19" i="7" l="1"/>
   <c r="AB23" i="8"/>
   <c r="AB22" i="8"/>
   <c r="AB29" i="8"/>
   <c r="AB26" i="8"/>
   <c r="AB28" i="8"/>
   <c r="AB20" i="7"/>
   <c r="AB21" i="7"/>
   <c r="AB30" i="8"/>
   <c r="AB18" i="7"/>
   <c r="AB27" i="8"/>
   <c r="AB25" i="8"/>
   <c r="AB24" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="530" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="128">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы производительности труда </t>
   </si>
   <si>
     <t>В целом по экономике</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>2010 год</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
@@ -2349,59 +2431,71 @@
   </si>
   <si>
     <r>
       <t>Информация (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">ОКЭД-ы: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>58,59,60)</t>
     </r>
   </si>
+  <si>
+    <t>* Предварительные данные</t>
+  </si>
+  <si>
+    <t>год*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">год* </t>
+  </si>
+  <si>
+    <t xml:space="preserve">год*  </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -2421,56 +2515,50 @@
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="13"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -2509,51 +2597,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
@@ -2895,104 +2983,65 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...37 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3009,267 +3058,247 @@
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="18" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="4" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="21" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="24" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="29" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="31" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="20" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="23" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="22" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="22" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="6"/>
     <cellStyle name="Обычный_Лист17" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -3581,515 +3610,518 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B30"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="46" style="72" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="72"/>
+    <col min="1" max="1" width="46" style="70" customWidth="1"/>
+    <col min="2" max="2" width="115.33203125" style="70" customWidth="1"/>
+    <col min="3" max="16384" width="9.33203125" style="70"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="80" t="s">
+      <c r="A2" s="78" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="46">
+      <c r="B2" s="44">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
-      <c r="A3" s="80" t="s">
+      <c r="A3" s="78" t="s">
         <v>76</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="80" t="s">
+      <c r="A4" s="78" t="s">
         <v>78</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="46" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="81" t="s">
+      <c r="A5" s="79" t="s">
         <v>80</v>
       </c>
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="53.25" customHeight="1">
-      <c r="A6" s="81" t="s">
+      <c r="A6" s="79" t="s">
         <v>81</v>
       </c>
-      <c r="B6" s="79" t="s">
+      <c r="B6" s="77" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="80" t="s">
+      <c r="A7" s="78" t="s">
         <v>82</v>
       </c>
-      <c r="B7" s="50" t="s">
+      <c r="B7" s="48" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="80" t="s">
+      <c r="A8" s="78" t="s">
         <v>84</v>
       </c>
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="49" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="80" t="s">
+      <c r="A9" s="78" t="s">
         <v>86</v>
       </c>
-      <c r="B9" s="52" t="s">
+      <c r="B9" s="50" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="80" t="s">
+      <c r="A10" s="78" t="s">
         <v>88</v>
       </c>
-      <c r="B10" s="71" t="s">
+      <c r="B10" s="69" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="63.75">
-      <c r="A11" s="80" t="s">
+      <c r="A11" s="78" t="s">
         <v>89</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="80" t="s">
+      <c r="A12" s="78" t="s">
         <v>90</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="71" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="80" t="s">
         <v>92</v>
       </c>
-      <c r="B13" s="78" t="s">
+      <c r="B13" s="76" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="103" t="s">
+      <c r="A14" s="100" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="75" t="s">
+      <c r="B14" s="73" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="16.5" customHeight="1">
-      <c r="A15" s="104"/>
-      <c r="B15" s="75" t="s">
+      <c r="A15" s="101"/>
+      <c r="B15" s="73" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="105"/>
-      <c r="B16" s="75" t="s">
+      <c r="A16" s="102"/>
+      <c r="B16" s="73" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="82" t="s">
+      <c r="A17" s="80" t="s">
         <v>94</v>
       </c>
-      <c r="B17" s="76" t="s">
+      <c r="B17" s="74" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="80" t="s">
+      <c r="A18" s="78" t="s">
         <v>96</v>
       </c>
-      <c r="B18" s="53">
-        <v>46048</v>
+      <c r="B18" s="51">
+        <v>46141</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="80" t="s">
+      <c r="A19" s="78" t="s">
         <v>97</v>
       </c>
-      <c r="B19" s="53">
-        <v>46141</v>
+      <c r="B19" s="51">
+        <v>46210</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="25.5">
-      <c r="A20" s="80" t="s">
+      <c r="A20" s="78" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="51" t="s">
+      <c r="B20" s="49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
-      <c r="A21" s="80" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="54" t="s">
+      <c r="A21" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="52" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="80" t="s">
+      <c r="A22" s="78" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="55" t="s">
+      <c r="B22" s="53" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="25.5">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="43" t="s">
         <v>104</v>
       </c>
-      <c r="B23" s="77" t="s">
+      <c r="B23" s="75" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:2">
-      <c r="B29" s="74"/>
+      <c r="B29" s="72"/>
     </row>
     <row r="30" spans="1:2">
-      <c r="B30" s="74"/>
+      <c r="B30" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B13" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B6:B18"/>
+  <dimension ref="B6:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="139.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="41" t="s">
+      <c r="B6" s="40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="40" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="41" t="s">
+      <c r="B9" s="40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="41"/>
+      <c r="B11" s="41" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B12" s="40"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="41"/>
+      <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="41"/>
+      <c r="B14" s="42"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="43"/>
+      <c r="B15" s="42"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="43"/>
+      <c r="B16" s="42"/>
     </row>
-    <row r="17" spans="2:2">
-[...3 lines deleted...]
-      <c r="B18" s="44" t="s">
+    <row r="17" spans="2:6">
+      <c r="B17" s="99" t="s">
         <v>74</v>
       </c>
+      <c r="C17" s="99"/>
+      <c r="D17" s="99"/>
+      <c r="E17" s="99"/>
+      <c r="F17" s="99"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL36"/>
+  <dimension ref="A1:BM36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AI5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="AJ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="25" width="7.5" style="2" customWidth="1"/>
     <col min="26" max="26" width="8" style="2" customWidth="1"/>
     <col min="27" max="32" width="7.5" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.6640625" style="2" customWidth="1"/>
     <col min="34" max="48" width="7.5" style="2" customWidth="1"/>
     <col min="49" max="56" width="9.33203125" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="10.5" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.6640625" style="2" customWidth="1"/>
     <col min="64" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="12.75">
+    <row r="1" spans="1:65" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="AI1" s="6"/>
       <c r="BF1" s="7"/>
       <c r="BG1" s="7"/>
       <c r="BH1" s="7"/>
     </row>
-    <row r="2" spans="1:64" ht="12.75" customHeight="1">
+    <row r="2" spans="1:65" ht="12.75" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="8"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
       <c r="AH2" s="10"/>
-      <c r="AL2" s="109"/>
-[...2 lines deleted...]
-      <c r="AO2" s="109"/>
+      <c r="AL2" s="108"/>
+      <c r="AM2" s="108"/>
+      <c r="AN2" s="108"/>
+      <c r="AO2" s="108"/>
       <c r="AV2" s="10"/>
       <c r="AW2" s="10"/>
       <c r="AX2" s="10"/>
       <c r="AY2" s="10"/>
       <c r="AZ2" s="10"/>
       <c r="BA2" s="10"/>
       <c r="BB2" s="10"/>
       <c r="BC2" s="10"/>
       <c r="BD2" s="10"/>
       <c r="BE2" s="10"/>
       <c r="BF2" s="10"/>
       <c r="BG2" s="10"/>
       <c r="BH2" s="10"/>
       <c r="BI2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
-      <c r="BL2" s="100" t="s">
+      <c r="BL2" s="95"/>
+      <c r="BM2" s="97" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="3" spans="1:64" ht="11.25" customHeight="1">
-      <c r="A3" s="112" t="s">
+    <row r="3" spans="1:65" ht="11.25" customHeight="1">
+      <c r="A3" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="108" t="s">
+      <c r="B3" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="108"/>
-[...2 lines deleted...]
-      <c r="F3" s="108" t="s">
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="108"/>
-[...2 lines deleted...]
-      <c r="J3" s="108" t="s">
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="108"/>
-[...2 lines deleted...]
-      <c r="N3" s="108" t="s">
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="108"/>
-[...2 lines deleted...]
-      <c r="R3" s="108" t="s">
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="108"/>
-[...2 lines deleted...]
-      <c r="V3" s="108" t="s">
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="W3" s="108"/>
-[...2 lines deleted...]
-      <c r="Z3" s="108" t="s">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="AA3" s="108"/>
-[...2 lines deleted...]
-      <c r="AD3" s="108" t="s">
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="AE3" s="108"/>
-[...2 lines deleted...]
-      <c r="AH3" s="108" t="s">
+      <c r="AE3" s="106"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="AI3" s="108"/>
-[...2 lines deleted...]
-      <c r="AL3" s="108" t="s">
+      <c r="AI3" s="106"/>
+      <c r="AJ3" s="106"/>
+      <c r="AK3" s="106"/>
+      <c r="AL3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="108"/>
-[...2 lines deleted...]
-      <c r="AP3" s="108" t="s">
+      <c r="AM3" s="106"/>
+      <c r="AN3" s="106"/>
+      <c r="AO3" s="106"/>
+      <c r="AP3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="AQ3" s="108"/>
-[...2 lines deleted...]
-      <c r="AT3" s="108" t="s">
+      <c r="AQ3" s="106"/>
+      <c r="AR3" s="106"/>
+      <c r="AS3" s="106"/>
+      <c r="AT3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="AU3" s="108"/>
-[...2 lines deleted...]
-      <c r="AX3" s="108" t="s">
+      <c r="AU3" s="106"/>
+      <c r="AV3" s="106"/>
+      <c r="AW3" s="106"/>
+      <c r="AX3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="108"/>
-[...2 lines deleted...]
-      <c r="BB3" s="108" t="s">
+      <c r="AY3" s="106"/>
+      <c r="AZ3" s="106"/>
+      <c r="BA3" s="106"/>
+      <c r="BB3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="108"/>
-[...2 lines deleted...]
-      <c r="BF3" s="108" t="s">
+      <c r="BC3" s="106"/>
+      <c r="BD3" s="106"/>
+      <c r="BE3" s="106"/>
+      <c r="BF3" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="BG3" s="108"/>
-[...1 lines deleted...]
-      <c r="BI3" s="108"/>
+      <c r="BG3" s="106"/>
+      <c r="BH3" s="106"/>
+      <c r="BI3" s="106"/>
       <c r="BJ3" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="BK3" s="107"/>
-      <c r="BL3" s="107"/>
+      <c r="BK3" s="106"/>
+      <c r="BL3" s="106"/>
+      <c r="BM3" s="106"/>
     </row>
-    <row r="4" spans="1:64" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="112"/>
+    <row r="4" spans="1:65" s="12" customFormat="1" ht="33.75">
+      <c r="A4" s="105"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -4202,86 +4234,89 @@
       </c>
       <c r="AT4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AU4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AV4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AW4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AX4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AY4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AZ4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BA4" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="BB4" s="83" t="s">
+      <c r="BB4" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="BC4" s="83" t="s">
+      <c r="BC4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="BD4" s="83" t="s">
+      <c r="BD4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="BE4" s="83" t="s">
+      <c r="BE4" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="BF4" s="83" t="s">
+      <c r="BF4" s="81" t="s">
         <v>60</v>
       </c>
-      <c r="BG4" s="83" t="s">
+      <c r="BG4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="BH4" s="83" t="s">
+      <c r="BH4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="BI4" s="83" t="s">
+      <c r="BI4" s="81" t="s">
         <v>118</v>
       </c>
-      <c r="BJ4" s="83" t="s">
+      <c r="BJ4" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="BK4" s="83" t="s">
+      <c r="BK4" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="BL4" s="101" t="s">
+      <c r="BL4" s="98" t="s">
         <v>23</v>
       </c>
+      <c r="BM4" s="98" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="5" spans="1:64" s="13" customFormat="1">
-      <c r="A5" s="85" t="s">
+    <row r="5" spans="1:65" s="13" customFormat="1">
+      <c r="A5" s="83" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24">
         <v>103</v>
       </c>
       <c r="C5" s="25">
         <v>103.9</v>
       </c>
       <c r="D5" s="25">
         <v>103.5</v>
       </c>
       <c r="E5" s="26">
         <v>103.7</v>
       </c>
       <c r="F5" s="24">
         <v>105.2</v>
       </c>
       <c r="G5" s="25">
         <v>105.7</v>
       </c>
       <c r="H5" s="25">
         <v>105.2</v>
       </c>
       <c r="I5" s="27">
         <v>105</v>
@@ -4426,56 +4461,59 @@
       </c>
       <c r="BD5" s="25">
         <v>102.5</v>
       </c>
       <c r="BE5" s="27">
         <v>104.7</v>
       </c>
       <c r="BF5" s="24">
         <v>102.6</v>
       </c>
       <c r="BG5" s="25">
         <v>102.7</v>
       </c>
       <c r="BH5" s="25">
         <v>103.6</v>
       </c>
       <c r="BI5" s="27">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="24">
         <v>104.8</v>
       </c>
       <c r="BK5" s="25">
         <v>105.6</v>
       </c>
-      <c r="BL5" s="27">
+      <c r="BL5" s="25">
         <v>105.6</v>
       </c>
+      <c r="BM5" s="27">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:64" s="13" customFormat="1">
-      <c r="A6" s="85" t="s">
+    <row r="6" spans="1:65" s="13" customFormat="1">
+      <c r="A6" s="83" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>107.2</v>
       </c>
       <c r="C6" s="25">
         <v>108.4</v>
       </c>
       <c r="D6" s="25">
         <v>105.9</v>
       </c>
       <c r="E6" s="26">
         <v>103.7</v>
       </c>
       <c r="F6" s="24">
         <v>105.2</v>
       </c>
       <c r="G6" s="25">
         <v>104.6</v>
       </c>
       <c r="H6" s="25">
         <v>104.9</v>
       </c>
       <c r="I6" s="26">
         <v>106.9</v>
@@ -4620,56 +4658,59 @@
       </c>
       <c r="BD6" s="25">
         <v>107.2</v>
       </c>
       <c r="BE6" s="26">
         <v>108.8</v>
       </c>
       <c r="BF6" s="24">
         <v>105.9</v>
       </c>
       <c r="BG6" s="25">
         <v>104.5</v>
       </c>
       <c r="BH6" s="25">
         <v>105.3</v>
       </c>
       <c r="BI6" s="26">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="24">
         <v>109.2</v>
       </c>
       <c r="BK6" s="25">
         <v>110.4</v>
       </c>
-      <c r="BL6" s="26">
+      <c r="BL6" s="25">
         <v>111.2</v>
       </c>
+      <c r="BM6" s="26">
+        <v>112.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:64" s="6" customFormat="1">
-      <c r="A7" s="86" t="s">
+    <row r="7" spans="1:65" s="6" customFormat="1">
+      <c r="A7" s="84" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>102.3</v>
       </c>
       <c r="C7" s="4">
         <v>102.8</v>
       </c>
       <c r="D7" s="4">
         <v>95.5</v>
       </c>
       <c r="E7" s="29">
         <v>88.3</v>
       </c>
       <c r="F7" s="28">
         <v>101.1</v>
       </c>
       <c r="G7" s="4">
         <v>101.9</v>
       </c>
       <c r="H7" s="4">
         <v>112.3</v>
       </c>
       <c r="I7" s="29">
         <v>132.19999999999999</v>
@@ -4814,56 +4855,59 @@
       </c>
       <c r="BD7" s="4">
         <v>99.9</v>
       </c>
       <c r="BE7" s="29">
         <v>101.4</v>
       </c>
       <c r="BF7" s="28">
         <v>104.8</v>
       </c>
       <c r="BG7" s="4">
         <v>108</v>
       </c>
       <c r="BH7" s="4">
         <v>116.8</v>
       </c>
       <c r="BI7" s="29">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="28">
         <v>110.6</v>
       </c>
       <c r="BK7" s="4">
         <v>111.3</v>
       </c>
-      <c r="BL7" s="29">
+      <c r="BL7" s="4">
         <v>112.8</v>
       </c>
+      <c r="BM7" s="29">
+        <v>112.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:64">
-      <c r="A8" s="86" t="s">
+    <row r="8" spans="1:65">
+      <c r="A8" s="84" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>108.2</v>
       </c>
       <c r="C8" s="4">
         <v>108.7</v>
       </c>
       <c r="D8" s="4">
         <v>106.7</v>
       </c>
       <c r="E8" s="29">
         <v>106.1</v>
       </c>
       <c r="F8" s="28">
         <v>106.5</v>
       </c>
       <c r="G8" s="4">
         <v>104.6</v>
       </c>
       <c r="H8" s="4">
         <v>103.2</v>
       </c>
       <c r="I8" s="29">
         <v>102.5</v>
@@ -5008,56 +5052,59 @@
       </c>
       <c r="BD8" s="4">
         <v>102.1</v>
       </c>
       <c r="BE8" s="29">
         <v>104.4</v>
       </c>
       <c r="BF8" s="28">
         <v>104.6</v>
       </c>
       <c r="BG8" s="4">
         <v>99.9</v>
       </c>
       <c r="BH8" s="4">
         <v>99.2</v>
       </c>
       <c r="BI8" s="29">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>103.8</v>
       </c>
       <c r="BK8" s="4">
         <v>104.9</v>
       </c>
-      <c r="BL8" s="29">
+      <c r="BL8" s="4">
         <v>106.3</v>
       </c>
+      <c r="BM8" s="29">
+        <v>107.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:64" ht="9.75" customHeight="1">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:65" ht="9.75" customHeight="1">
+      <c r="A9" s="85" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>106.9</v>
       </c>
       <c r="C9" s="4">
         <v>107.3</v>
       </c>
       <c r="D9" s="4">
         <v>106.9</v>
       </c>
       <c r="E9" s="29">
         <v>108.1</v>
       </c>
       <c r="F9" s="28">
         <v>107.3</v>
       </c>
       <c r="G9" s="4">
         <v>101.6</v>
       </c>
       <c r="H9" s="4">
         <v>96.6</v>
       </c>
       <c r="I9" s="29">
         <v>94.6</v>
@@ -5202,56 +5249,59 @@
       </c>
       <c r="BD9" s="4">
         <v>105.1</v>
       </c>
       <c r="BE9" s="29">
         <v>103.8</v>
       </c>
       <c r="BF9" s="28">
         <v>101.4</v>
       </c>
       <c r="BG9" s="4">
         <v>99.4</v>
       </c>
       <c r="BH9" s="4">
         <v>96.7</v>
       </c>
       <c r="BI9" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="28">
         <v>102.3</v>
       </c>
       <c r="BK9" s="4">
         <v>103.3</v>
       </c>
-      <c r="BL9" s="29">
+      <c r="BL9" s="4">
         <v>104.8</v>
       </c>
+      <c r="BM9" s="29">
+        <v>105.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:64">
-      <c r="A10" s="87" t="s">
+    <row r="10" spans="1:65">
+      <c r="A10" s="85" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>116.8</v>
       </c>
       <c r="C10" s="4">
         <v>119.1</v>
       </c>
       <c r="D10" s="4">
         <v>114.1</v>
       </c>
       <c r="E10" s="29">
         <v>109.1</v>
       </c>
       <c r="F10" s="28">
         <v>107.6</v>
       </c>
       <c r="G10" s="4">
         <v>106.8</v>
       </c>
       <c r="H10" s="4">
         <v>109.4</v>
       </c>
       <c r="I10" s="29">
         <v>112.1</v>
@@ -5396,56 +5446,59 @@
       </c>
       <c r="BD10" s="4">
         <v>101.7</v>
       </c>
       <c r="BE10" s="29">
         <v>105.4</v>
       </c>
       <c r="BF10" s="28">
         <v>106.2</v>
       </c>
       <c r="BG10" s="4">
         <v>102</v>
       </c>
       <c r="BH10" s="4">
         <v>99.7</v>
       </c>
       <c r="BI10" s="29">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="28">
         <v>107.1</v>
       </c>
       <c r="BK10" s="4">
         <v>104.8</v>
       </c>
-      <c r="BL10" s="29">
+      <c r="BL10" s="4">
         <v>105.7</v>
       </c>
+      <c r="BM10" s="29">
+        <v>107</v>
+      </c>
     </row>
-    <row r="11" spans="1:64" ht="22.5">
-      <c r="A11" s="87" t="s">
+    <row r="11" spans="1:65" ht="22.5">
+      <c r="A11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>115.5</v>
       </c>
       <c r="C11" s="4">
         <v>117</v>
       </c>
       <c r="D11" s="4">
         <v>119.4</v>
       </c>
       <c r="E11" s="29">
         <v>104.2</v>
       </c>
       <c r="F11" s="28">
         <v>111.4</v>
       </c>
       <c r="G11" s="4">
         <v>110.1</v>
       </c>
       <c r="H11" s="4">
         <v>106.5</v>
       </c>
       <c r="I11" s="29">
         <v>97.9</v>
@@ -5590,56 +5643,59 @@
       </c>
       <c r="BD11" s="4">
         <v>100.9</v>
       </c>
       <c r="BE11" s="29">
         <v>104.9</v>
       </c>
       <c r="BF11" s="28">
         <v>110.4</v>
       </c>
       <c r="BG11" s="4">
         <v>101.8</v>
       </c>
       <c r="BH11" s="4">
         <v>102.2</v>
       </c>
       <c r="BI11" s="29">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="28">
         <v>91.3</v>
       </c>
       <c r="BK11" s="4">
         <v>98.7</v>
       </c>
-      <c r="BL11" s="29">
+      <c r="BL11" s="4">
         <v>102.9</v>
       </c>
+      <c r="BM11" s="29">
+        <v>103.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:64" ht="22.5">
-      <c r="A12" s="88" t="s">
+    <row r="12" spans="1:65" ht="22.5">
+      <c r="A12" s="86" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>61</v>
       </c>
       <c r="C12" s="4">
         <v>52.3</v>
       </c>
       <c r="D12" s="4">
         <v>56.6</v>
       </c>
       <c r="E12" s="29">
         <v>104.5</v>
       </c>
       <c r="F12" s="28">
         <v>99.4</v>
       </c>
       <c r="G12" s="4">
         <v>97.4</v>
       </c>
       <c r="H12" s="4">
         <v>91.9</v>
       </c>
       <c r="I12" s="29">
         <v>91</v>
@@ -5784,56 +5840,59 @@
       </c>
       <c r="BD12" s="4">
         <v>99</v>
       </c>
       <c r="BE12" s="29">
         <v>95.5</v>
       </c>
       <c r="BF12" s="28">
         <v>100.7</v>
       </c>
       <c r="BG12" s="4">
         <v>95.7</v>
       </c>
       <c r="BH12" s="4">
         <v>92.4</v>
       </c>
       <c r="BI12" s="29">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="28">
         <v>92.2</v>
       </c>
       <c r="BK12" s="4">
         <v>99.3</v>
       </c>
-      <c r="BL12" s="29">
+      <c r="BL12" s="4">
         <v>96.6</v>
       </c>
+      <c r="BM12" s="29">
+        <v>98</v>
+      </c>
     </row>
-    <row r="13" spans="1:64">
-      <c r="A13" s="86" t="s">
+    <row r="13" spans="1:65">
+      <c r="A13" s="84" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>94.6</v>
       </c>
       <c r="C13" s="4">
         <v>102.6</v>
       </c>
       <c r="D13" s="4">
         <v>105.6</v>
       </c>
       <c r="E13" s="29">
         <v>99</v>
       </c>
       <c r="F13" s="28">
         <v>102.3</v>
       </c>
       <c r="G13" s="4">
         <v>98.5</v>
       </c>
       <c r="H13" s="4">
         <v>98.5</v>
       </c>
       <c r="I13" s="29">
         <v>95.4</v>
@@ -5978,56 +6037,59 @@
       </c>
       <c r="BD13" s="4">
         <v>112.8</v>
       </c>
       <c r="BE13" s="29">
         <v>118.1</v>
       </c>
       <c r="BF13" s="28">
         <v>113.1</v>
       </c>
       <c r="BG13" s="4">
         <v>109.8</v>
       </c>
       <c r="BH13" s="4">
         <v>109.8</v>
       </c>
       <c r="BI13" s="29">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="28">
         <v>116.9</v>
       </c>
       <c r="BK13" s="4">
         <v>119</v>
       </c>
-      <c r="BL13" s="29">
+      <c r="BL13" s="4">
         <v>116.8</v>
       </c>
+      <c r="BM13" s="29">
+        <v>121.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:64" s="14" customFormat="1">
-      <c r="A14" s="85" t="s">
+    <row r="14" spans="1:65" s="14" customFormat="1">
+      <c r="A14" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>99.6</v>
       </c>
       <c r="C14" s="25">
         <v>100.2</v>
       </c>
       <c r="D14" s="25">
         <v>101.4</v>
       </c>
       <c r="E14" s="26">
         <v>103.8</v>
       </c>
       <c r="F14" s="24">
         <v>105.3</v>
       </c>
       <c r="G14" s="25">
         <v>106.9</v>
       </c>
       <c r="H14" s="25">
         <v>105.5</v>
       </c>
       <c r="I14" s="26">
         <v>103.6</v>
@@ -6172,56 +6234,59 @@
       </c>
       <c r="BD14" s="25">
         <v>101</v>
       </c>
       <c r="BE14" s="26">
         <v>102.9</v>
       </c>
       <c r="BF14" s="24">
         <v>100.9</v>
       </c>
       <c r="BG14" s="25">
         <v>101.9</v>
       </c>
       <c r="BH14" s="25">
         <v>102.7</v>
       </c>
       <c r="BI14" s="26">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="BK14" s="25">
         <v>103.3</v>
       </c>
-      <c r="BL14" s="26">
+      <c r="BL14" s="25">
         <v>102.8</v>
       </c>
+      <c r="BM14" s="26">
+        <v>103.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:64" ht="22.5">
-      <c r="A15" s="86" t="s">
+    <row r="15" spans="1:65" ht="22.5">
+      <c r="A15" s="84" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>108.7</v>
       </c>
       <c r="C15" s="4">
         <v>107</v>
       </c>
       <c r="D15" s="4">
         <v>106.9</v>
       </c>
       <c r="E15" s="29">
         <v>108.1</v>
       </c>
       <c r="F15" s="28">
         <v>115.2</v>
       </c>
       <c r="G15" s="4">
         <v>117</v>
       </c>
       <c r="H15" s="4">
         <v>119.3</v>
       </c>
       <c r="I15" s="29">
         <v>113.1</v>
@@ -6366,56 +6431,59 @@
       </c>
       <c r="BD15" s="4">
         <v>105.9</v>
       </c>
       <c r="BE15" s="29">
         <v>106.7</v>
       </c>
       <c r="BF15" s="28">
         <v>104.9</v>
       </c>
       <c r="BG15" s="4">
         <v>103</v>
       </c>
       <c r="BH15" s="4">
         <v>104.3</v>
       </c>
       <c r="BI15" s="29">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="28">
         <v>103.3</v>
       </c>
       <c r="BK15" s="4">
         <v>105</v>
       </c>
-      <c r="BL15" s="29">
+      <c r="BL15" s="4">
         <v>105.2</v>
       </c>
+      <c r="BM15" s="29">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:64">
-      <c r="A16" s="86" t="s">
+    <row r="16" spans="1:65">
+      <c r="A16" s="84" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>92.5</v>
       </c>
       <c r="C16" s="4">
         <v>96.7</v>
       </c>
       <c r="D16" s="4">
         <v>98.2</v>
       </c>
       <c r="E16" s="29">
         <v>99.9</v>
       </c>
       <c r="F16" s="28">
         <v>105.6</v>
       </c>
       <c r="G16" s="4">
         <v>105.1</v>
       </c>
       <c r="H16" s="4">
         <v>102.1</v>
       </c>
       <c r="I16" s="29">
         <v>99.5</v>
@@ -6560,56 +6628,59 @@
       </c>
       <c r="BD16" s="4">
         <v>104.1</v>
       </c>
       <c r="BE16" s="29">
         <v>115.5</v>
       </c>
       <c r="BF16" s="28">
         <v>104.3</v>
       </c>
       <c r="BG16" s="4">
         <v>102.2</v>
       </c>
       <c r="BH16" s="4">
         <v>104.5</v>
       </c>
       <c r="BI16" s="29">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="28">
         <v>120.5</v>
       </c>
       <c r="BK16" s="4">
         <v>121.4</v>
       </c>
-      <c r="BL16" s="29">
+      <c r="BL16" s="4">
         <v>120.2</v>
       </c>
+      <c r="BM16" s="29">
+        <v>119.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:64" ht="12.75" customHeight="1">
-      <c r="A17" s="86" t="s">
+    <row r="17" spans="1:65" ht="12.75" customHeight="1">
+      <c r="A17" s="84" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>96.7</v>
       </c>
       <c r="C17" s="4">
         <v>97.7</v>
       </c>
       <c r="D17" s="4">
         <v>107.4</v>
       </c>
       <c r="E17" s="29">
         <v>118.6</v>
       </c>
       <c r="F17" s="28">
         <v>120.7</v>
       </c>
       <c r="G17" s="4">
         <v>120.3</v>
       </c>
       <c r="H17" s="4">
         <v>108</v>
       </c>
       <c r="I17" s="29">
         <v>91.2</v>
@@ -6754,56 +6825,59 @@
       </c>
       <c r="BD17" s="4">
         <v>94</v>
       </c>
       <c r="BE17" s="29">
         <v>96.1</v>
       </c>
       <c r="BF17" s="28">
         <v>88.7</v>
       </c>
       <c r="BG17" s="4">
         <v>103.7</v>
       </c>
       <c r="BH17" s="4">
         <v>97.1</v>
       </c>
       <c r="BI17" s="29">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="28">
         <v>101.9</v>
       </c>
       <c r="BK17" s="4">
         <v>96.6</v>
       </c>
-      <c r="BL17" s="29">
+      <c r="BL17" s="4">
         <v>98.8</v>
       </c>
+      <c r="BM17" s="29">
+        <v>100.6</v>
+      </c>
     </row>
-    <row r="18" spans="1:64" s="6" customFormat="1">
-      <c r="A18" s="86" t="s">
+    <row r="18" spans="1:65" s="6" customFormat="1">
+      <c r="A18" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="4">
         <v>171.8</v>
       </c>
       <c r="D18" s="4">
         <v>170.1</v>
       </c>
       <c r="E18" s="29">
         <v>114.9</v>
       </c>
       <c r="F18" s="28">
         <v>140.6</v>
       </c>
       <c r="G18" s="4">
         <v>126.3</v>
       </c>
       <c r="H18" s="4">
         <v>113.3</v>
       </c>
       <c r="I18" s="29">
         <v>105.1</v>
@@ -6948,56 +7022,59 @@
       </c>
       <c r="BD18" s="4">
         <v>105.1</v>
       </c>
       <c r="BE18" s="29">
         <v>96.2</v>
       </c>
       <c r="BF18" s="28">
         <v>109.9</v>
       </c>
       <c r="BG18" s="4">
         <v>109.1</v>
       </c>
       <c r="BH18" s="4">
         <v>108.4</v>
       </c>
       <c r="BI18" s="29">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>100.8</v>
       </c>
       <c r="BK18" s="4">
         <v>99</v>
       </c>
-      <c r="BL18" s="29">
+      <c r="BL18" s="4">
         <v>97.7</v>
       </c>
+      <c r="BM18" s="29">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:64">
-      <c r="A19" s="86" t="s">
+    <row r="19" spans="1:65">
+      <c r="A19" s="84" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>69.7</v>
       </c>
       <c r="C19" s="4">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="4">
         <v>82.1</v>
       </c>
       <c r="E19" s="29">
         <v>83.8</v>
       </c>
       <c r="F19" s="28">
         <v>94.7</v>
       </c>
       <c r="G19" s="4">
         <v>96.1</v>
       </c>
       <c r="H19" s="4">
         <v>91.7</v>
       </c>
       <c r="I19" s="29">
         <v>88.4</v>
@@ -7142,56 +7219,59 @@
       </c>
       <c r="BD19" s="4">
         <v>93.1</v>
       </c>
       <c r="BE19" s="29">
         <v>93.6</v>
       </c>
       <c r="BF19" s="28">
         <v>100.8</v>
       </c>
       <c r="BG19" s="4">
         <v>101.4</v>
       </c>
       <c r="BH19" s="4">
         <v>99.7</v>
       </c>
       <c r="BI19" s="29">
         <v>101</v>
       </c>
       <c r="BJ19" s="28">
         <v>106.4</v>
       </c>
       <c r="BK19" s="4">
         <v>105.9</v>
       </c>
-      <c r="BL19" s="29">
+      <c r="BL19" s="4">
         <v>105.2</v>
       </c>
+      <c r="BM19" s="29">
+        <v>104.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:64" s="6" customFormat="1">
-      <c r="A20" s="86" t="s">
+    <row r="20" spans="1:65" s="6" customFormat="1">
+      <c r="A20" s="84" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="28">
         <v>128.1</v>
       </c>
       <c r="C20" s="4">
         <v>147.5</v>
       </c>
       <c r="D20" s="4">
         <v>155.4</v>
       </c>
       <c r="E20" s="29">
         <v>92.6</v>
       </c>
       <c r="F20" s="28">
         <v>115.8</v>
       </c>
       <c r="G20" s="4">
         <v>108.1</v>
       </c>
       <c r="H20" s="4">
         <v>118.3</v>
       </c>
       <c r="I20" s="29">
         <v>103.5</v>
@@ -7336,56 +7416,59 @@
       </c>
       <c r="BD20" s="4">
         <v>113.2</v>
       </c>
       <c r="BE20" s="29">
         <v>116.9</v>
       </c>
       <c r="BF20" s="28">
         <v>101</v>
       </c>
       <c r="BG20" s="4">
         <v>98.7</v>
       </c>
       <c r="BH20" s="4">
         <v>100</v>
       </c>
       <c r="BI20" s="29">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="28">
         <v>104.1</v>
       </c>
       <c r="BK20" s="4">
         <v>105</v>
       </c>
-      <c r="BL20" s="29">
+      <c r="BL20" s="4">
         <v>102.7</v>
       </c>
+      <c r="BM20" s="29">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:64" ht="12" customHeight="1">
-      <c r="A21" s="86" t="s">
+    <row r="21" spans="1:65" ht="12" customHeight="1">
+      <c r="A21" s="84" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>111.4</v>
       </c>
       <c r="C21" s="4">
         <v>89.5</v>
       </c>
       <c r="D21" s="4">
         <v>82.4</v>
       </c>
       <c r="E21" s="29">
         <v>116</v>
       </c>
       <c r="F21" s="28">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="4">
         <v>75.7</v>
       </c>
       <c r="H21" s="4">
         <v>80.8</v>
       </c>
       <c r="I21" s="29">
         <v>86.3</v>
@@ -7530,56 +7613,59 @@
       </c>
       <c r="BD21" s="4">
         <v>91</v>
       </c>
       <c r="BE21" s="29">
         <v>94.6</v>
       </c>
       <c r="BF21" s="28">
         <v>100.1</v>
       </c>
       <c r="BG21" s="4">
         <v>100.6</v>
       </c>
       <c r="BH21" s="4">
         <v>102.1</v>
       </c>
       <c r="BI21" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="28">
         <v>104.4</v>
       </c>
       <c r="BK21" s="4">
         <v>102.8</v>
       </c>
-      <c r="BL21" s="29">
+      <c r="BL21" s="4">
         <v>99.1</v>
       </c>
+      <c r="BM21" s="29">
+        <v>93.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:64" ht="22.5">
-      <c r="A22" s="86" t="s">
+    <row r="22" spans="1:65" ht="22.5">
+      <c r="A22" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="4">
         <v>61.1</v>
       </c>
       <c r="D22" s="4">
         <v>59.5</v>
       </c>
       <c r="E22" s="29">
         <v>126.5</v>
       </c>
       <c r="F22" s="28">
         <v>79.2</v>
       </c>
       <c r="G22" s="4">
         <v>94.1</v>
       </c>
       <c r="H22" s="4">
         <v>98.5</v>
       </c>
       <c r="I22" s="29">
         <v>107.3</v>
@@ -7724,56 +7810,59 @@
       </c>
       <c r="BD22" s="4">
         <v>101.8</v>
       </c>
       <c r="BE22" s="29">
         <v>105.8</v>
       </c>
       <c r="BF22" s="28">
         <v>96.7</v>
       </c>
       <c r="BG22" s="4">
         <v>99.6</v>
       </c>
       <c r="BH22" s="4">
         <v>102.2</v>
       </c>
       <c r="BI22" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="28">
         <v>93.7</v>
       </c>
       <c r="BK22" s="4">
         <v>95.6</v>
       </c>
-      <c r="BL22" s="29">
+      <c r="BL22" s="4">
         <v>96.7</v>
       </c>
+      <c r="BM22" s="29">
+        <v>92.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:64" ht="22.5">
-      <c r="A23" s="86" t="s">
+    <row r="23" spans="1:65" ht="22.5">
+      <c r="A23" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>97.7</v>
       </c>
       <c r="D23" s="4">
         <v>99.1</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <v>99.1</v>
       </c>
       <c r="G23" s="4">
         <v>98.6</v>
       </c>
       <c r="H23" s="4">
         <v>100</v>
       </c>
       <c r="I23" s="29">
         <v>100</v>
@@ -7918,56 +8007,59 @@
       </c>
       <c r="BD23" s="4">
         <v>95.5</v>
       </c>
       <c r="BE23" s="29">
         <v>100</v>
       </c>
       <c r="BF23" s="28">
         <v>92.6</v>
       </c>
       <c r="BG23" s="4">
         <v>103</v>
       </c>
       <c r="BH23" s="4">
         <v>106.5</v>
       </c>
       <c r="BI23" s="29">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="28">
         <v>106</v>
       </c>
       <c r="BK23" s="4">
         <v>103.5</v>
       </c>
-      <c r="BL23" s="29">
+      <c r="BL23" s="4">
         <v>101.6</v>
       </c>
+      <c r="BM23" s="29">
+        <v>101.4</v>
+      </c>
     </row>
-    <row r="24" spans="1:64">
-      <c r="A24" s="86" t="s">
+    <row r="24" spans="1:65">
+      <c r="A24" s="84" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>98</v>
       </c>
       <c r="C24" s="4">
         <v>98.9</v>
       </c>
       <c r="D24" s="4">
         <v>99.5</v>
       </c>
       <c r="E24" s="29">
         <v>98.1</v>
       </c>
       <c r="F24" s="28">
         <v>98.9</v>
       </c>
       <c r="G24" s="4">
         <v>98.7</v>
       </c>
       <c r="H24" s="4">
         <v>97.8</v>
       </c>
       <c r="I24" s="29">
         <v>100</v>
@@ -8112,56 +8204,59 @@
       </c>
       <c r="BD24" s="4">
         <v>98.4</v>
       </c>
       <c r="BE24" s="29">
         <v>98.7</v>
       </c>
       <c r="BF24" s="28">
         <v>99.9</v>
       </c>
       <c r="BG24" s="4">
         <v>100.5</v>
       </c>
       <c r="BH24" s="4">
         <v>99.8</v>
       </c>
       <c r="BI24" s="29">
         <v>100</v>
       </c>
       <c r="BJ24" s="28">
         <v>98.4</v>
       </c>
       <c r="BK24" s="4">
         <v>99.2</v>
       </c>
-      <c r="BL24" s="29">
+      <c r="BL24" s="4">
         <v>99.3</v>
       </c>
+      <c r="BM24" s="29">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="25" spans="1:64" ht="12" customHeight="1">
-      <c r="A25" s="86" t="s">
+    <row r="25" spans="1:65" ht="12" customHeight="1">
+      <c r="A25" s="84" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>97.5</v>
       </c>
       <c r="C25" s="4">
         <v>99.2</v>
       </c>
       <c r="D25" s="4">
         <v>99.5</v>
       </c>
       <c r="E25" s="29">
         <v>98.7</v>
       </c>
       <c r="F25" s="28">
         <v>102.9</v>
       </c>
       <c r="G25" s="4">
         <v>101.7</v>
       </c>
       <c r="H25" s="4">
         <v>99.2</v>
       </c>
       <c r="I25" s="29">
         <v>99.5</v>
@@ -8306,56 +8401,59 @@
       </c>
       <c r="BD25" s="4">
         <v>97.6</v>
       </c>
       <c r="BE25" s="29">
         <v>98.9</v>
       </c>
       <c r="BF25" s="28">
         <v>98.5</v>
       </c>
       <c r="BG25" s="4">
         <v>99</v>
       </c>
       <c r="BH25" s="4">
         <v>102.6</v>
       </c>
       <c r="BI25" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="28">
         <v>98.6</v>
       </c>
       <c r="BK25" s="4">
         <v>98.3</v>
       </c>
-      <c r="BL25" s="29">
+      <c r="BL25" s="4">
         <v>96.8</v>
       </c>
+      <c r="BM25" s="29">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="26" spans="1:64">
-      <c r="A26" s="86" t="s">
+    <row r="26" spans="1:65">
+      <c r="A26" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>110.1</v>
       </c>
       <c r="C26" s="4">
         <v>102.5</v>
       </c>
       <c r="D26" s="4">
         <v>88</v>
       </c>
       <c r="E26" s="29">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="28">
         <v>83.7</v>
       </c>
       <c r="G26" s="4">
         <v>95.5</v>
       </c>
       <c r="H26" s="4">
         <v>92.1</v>
       </c>
       <c r="I26" s="29">
         <v>110.3</v>
@@ -8500,56 +8598,59 @@
       </c>
       <c r="BD26" s="4">
         <v>100.3</v>
       </c>
       <c r="BE26" s="29">
         <v>94.1</v>
       </c>
       <c r="BF26" s="28">
         <v>85.8</v>
       </c>
       <c r="BG26" s="4">
         <v>90.9</v>
       </c>
       <c r="BH26" s="4">
         <v>93.2</v>
       </c>
       <c r="BI26" s="29">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="28">
         <v>92.9</v>
       </c>
       <c r="BK26" s="4">
         <v>97.1</v>
       </c>
-      <c r="BL26" s="29">
+      <c r="BL26" s="4">
         <v>98.1</v>
       </c>
+      <c r="BM26" s="29">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:64">
-      <c r="A27" s="86" t="s">
+    <row r="27" spans="1:65">
+      <c r="A27" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>61.7</v>
       </c>
       <c r="C27" s="31">
         <v>65</v>
       </c>
       <c r="D27" s="31">
         <v>80</v>
       </c>
       <c r="E27" s="32">
         <v>109.4</v>
       </c>
       <c r="F27" s="30">
         <v>136.4</v>
       </c>
       <c r="G27" s="31">
         <v>188.3</v>
       </c>
       <c r="H27" s="31">
         <v>127.8</v>
       </c>
       <c r="I27" s="32">
         <v>100.2</v>
@@ -8694,346 +8795,353 @@
       </c>
       <c r="BD27" s="31">
         <v>91.3</v>
       </c>
       <c r="BE27" s="32">
         <v>92.6</v>
       </c>
       <c r="BF27" s="30">
         <v>104.6</v>
       </c>
       <c r="BG27" s="31">
         <v>100.7</v>
       </c>
       <c r="BH27" s="31">
         <v>95.3</v>
       </c>
       <c r="BI27" s="32">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="30">
         <v>86.5</v>
       </c>
       <c r="BK27" s="31">
         <v>89.7</v>
       </c>
-      <c r="BL27" s="32">
+      <c r="BL27" s="31">
         <v>90.7</v>
       </c>
+      <c r="BM27" s="32">
+        <v>96</v>
+      </c>
     </row>
-    <row r="29" spans="1:64" ht="11.25" customHeight="1">
-[...31 lines deleted...]
-      <c r="AF29" s="111"/>
+    <row r="29" spans="1:65" ht="11.25" customHeight="1">
+      <c r="A29" s="104"/>
+      <c r="B29" s="104"/>
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="104"/>
+      <c r="F29" s="104"/>
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="104"/>
+      <c r="J29" s="104"/>
+      <c r="K29" s="104"/>
+      <c r="L29" s="104"/>
+      <c r="M29" s="104"/>
+      <c r="N29" s="104"/>
+      <c r="O29" s="104"/>
+      <c r="P29" s="104"/>
+      <c r="Q29" s="104"/>
+      <c r="R29" s="104"/>
+      <c r="S29" s="104"/>
+      <c r="T29" s="104"/>
+      <c r="U29" s="104"/>
+      <c r="V29" s="104"/>
+      <c r="W29" s="104"/>
+      <c r="X29" s="104"/>
+      <c r="Y29" s="104"/>
+      <c r="Z29" s="104"/>
+      <c r="AA29" s="104"/>
+      <c r="AB29" s="104"/>
+      <c r="AC29" s="104"/>
+      <c r="AD29" s="104"/>
+      <c r="AE29" s="104"/>
+      <c r="AF29" s="104"/>
     </row>
-    <row r="30" spans="1:64">
-[...15 lines deleted...]
-      <c r="P30" s="113"/>
+    <row r="30" spans="1:65">
+      <c r="A30" s="107" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" s="107"/>
+      <c r="C30" s="107"/>
+      <c r="D30" s="107"/>
+      <c r="E30" s="107"/>
+      <c r="F30" s="107"/>
+      <c r="G30" s="107"/>
+      <c r="H30" s="107"/>
+      <c r="I30" s="107"/>
+      <c r="J30" s="107"/>
+      <c r="K30" s="107"/>
+      <c r="L30" s="107"/>
+      <c r="M30" s="107"/>
+      <c r="N30" s="107"/>
+      <c r="O30" s="107"/>
+      <c r="P30" s="107"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="16"/>
       <c r="T30" s="16"/>
       <c r="V30" s="16"/>
       <c r="W30" s="16"/>
       <c r="X30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
       <c r="AD30" s="16"/>
       <c r="AE30" s="16"/>
       <c r="AF30" s="16"/>
     </row>
-    <row r="31" spans="1:64">
-[...15 lines deleted...]
-      <c r="P31" s="113"/>
+    <row r="31" spans="1:65">
+      <c r="A31" s="107"/>
+      <c r="B31" s="107"/>
+      <c r="C31" s="107"/>
+      <c r="D31" s="107"/>
+      <c r="E31" s="107"/>
+      <c r="F31" s="107"/>
+      <c r="G31" s="107"/>
+      <c r="H31" s="107"/>
+      <c r="I31" s="107"/>
+      <c r="J31" s="107"/>
+      <c r="K31" s="107"/>
+      <c r="L31" s="107"/>
+      <c r="M31" s="107"/>
+      <c r="N31" s="107"/>
+      <c r="O31" s="107"/>
+      <c r="P31" s="107"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="16"/>
       <c r="T31" s="16"/>
       <c r="V31" s="16"/>
       <c r="W31" s="16"/>
       <c r="X31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AD31" s="16"/>
       <c r="AE31" s="16"/>
       <c r="AF31" s="16"/>
     </row>
-    <row r="32" spans="1:64">
-[...5 lines deleted...]
-      <c r="F32" s="110"/>
+    <row r="32" spans="1:65">
+      <c r="A32" s="103"/>
+      <c r="B32" s="103"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="15"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="17"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="17"/>
     </row>
     <row r="36" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A36" s="110"/>
-[...4 lines deleted...]
-      <c r="F36" s="110"/>
+      <c r="A36" s="103"/>
+      <c r="B36" s="103"/>
+      <c r="C36" s="103"/>
+      <c r="D36" s="103"/>
+      <c r="E36" s="103"/>
+      <c r="F36" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="AL2:AO2"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AP3:AS3"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="AL3:AO3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="BB3:BE3"/>
+    <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A29:AF29"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="A30:P30"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
-    <mergeCell ref="AL2:AO2"/>
-[...10 lines deleted...]
-    <mergeCell ref="AX3:BA3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AO30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="N5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="O5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AL3" sqref="AL3:AO3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="7.33203125" style="2" customWidth="1"/>
     <col min="14" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="11" style="2" customWidth="1"/>
     <col min="39" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="12.75">
+    <row r="1" spans="1:41" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:40">
+    <row r="2" spans="1:41">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="Y2" s="18"/>
       <c r="AF2" s="18" t="s">
         <v>63</v>
       </c>
       <c r="AK2" s="23"/>
       <c r="AL2" s="23"/>
       <c r="AM2" s="23"/>
-      <c r="AN2" s="23" t="s">
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:40" ht="21" customHeight="1">
-      <c r="A3" s="112" t="s">
+    <row r="3" spans="1:41">
+      <c r="A3" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="108" t="s">
+      <c r="B3" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="108"/>
-[...2 lines deleted...]
-      <c r="F3" s="108" t="s">
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="108"/>
-[...2 lines deleted...]
-      <c r="J3" s="108" t="s">
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="108"/>
-[...2 lines deleted...]
-      <c r="N3" s="108" t="s">
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="108"/>
-[...2 lines deleted...]
-      <c r="R3" s="108" t="s">
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="S3" s="108"/>
-[...2 lines deleted...]
-      <c r="V3" s="108" t="s">
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="W3" s="108"/>
-[...2 lines deleted...]
-      <c r="Z3" s="108" t="s">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="108"/>
-[...2 lines deleted...]
-      <c r="AD3" s="108" t="s">
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="108"/>
-[...2 lines deleted...]
-      <c r="AH3" s="108" t="s">
+      <c r="AE3" s="106"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="AI3" s="108"/>
-[...2 lines deleted...]
-      <c r="AL3" s="114" t="s">
+      <c r="AI3" s="106"/>
+      <c r="AJ3" s="106"/>
+      <c r="AK3" s="106"/>
+      <c r="AL3" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AM3" s="114"/>
-      <c r="AN3" s="114"/>
+      <c r="AM3" s="106"/>
+      <c r="AN3" s="106"/>
+      <c r="AO3" s="106"/>
     </row>
-    <row r="4" spans="1:40" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="112"/>
+    <row r="4" spans="1:41" s="12" customFormat="1" ht="33.75">
+      <c r="A4" s="105"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -9062,98 +9170,101 @@
       </c>
       <c r="R4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="S4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="T4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="U4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="W4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="Z4" s="83" t="s">
+      <c r="Z4" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="83" t="s">
+      <c r="AA4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="AB4" s="83" t="s">
+      <c r="AB4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="AC4" s="83" t="s">
+      <c r="AC4" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="AD4" s="83" t="s">
+      <c r="AD4" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AE4" s="83" t="s">
+      <c r="AE4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="AF4" s="83" t="s">
+      <c r="AF4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="AG4" s="83" t="s">
+      <c r="AG4" s="81" t="s">
         <v>24</v>
       </c>
-      <c r="AH4" s="83" t="s">
+      <c r="AH4" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="AI4" s="83" t="s">
+      <c r="AI4" s="81" t="s">
         <v>22</v>
       </c>
-      <c r="AJ4" s="83" t="s">
+      <c r="AJ4" s="81" t="s">
         <v>23</v>
       </c>
-      <c r="AK4" s="83" t="s">
+      <c r="AK4" s="81" t="s">
         <v>38</v>
       </c>
-      <c r="AL4" s="11" t="s">
+      <c r="AL4" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="AM4" s="83" t="s">
+      <c r="AM4" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="AN4" s="101" t="s">
+      <c r="AN4" s="98" t="s">
         <v>23</v>
       </c>
+      <c r="AO4" s="98" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="5" spans="1:40" s="13" customFormat="1">
-      <c r="A5" s="85" t="s">
+    <row r="5" spans="1:41" s="13" customFormat="1">
+      <c r="A5" s="83" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24">
         <v>100</v>
       </c>
       <c r="C5" s="25">
         <v>100</v>
       </c>
       <c r="D5" s="25">
         <v>100</v>
       </c>
       <c r="E5" s="26">
         <v>100</v>
       </c>
       <c r="F5" s="24">
         <f>B5*'2010-2025 годы'!AD5%</f>
         <v>103.2</v>
       </c>
       <c r="G5" s="25">
         <f>C5*'2010-2025 годы'!AE5%</f>
         <v>104.1</v>
       </c>
       <c r="H5" s="25">
         <f>D5*'2010-2025 годы'!AF5%</f>
         <v>105</v>
@@ -9252,65 +9363,69 @@
       </c>
       <c r="AF5" s="25">
         <f>AB5*'2010-2025 годы'!BD5%</f>
         <v>117.4</v>
       </c>
       <c r="AG5" s="27">
         <f>AC5*'2010-2025 годы'!BE5%</f>
         <v>119.1</v>
       </c>
       <c r="AH5" s="24">
         <f>AD5*'2010-2025 годы'!BF5%</f>
         <v>121</v>
       </c>
       <c r="AI5" s="25">
         <f>AE5*'2010-2025 годы'!BG5%</f>
         <v>120.1</v>
       </c>
       <c r="AJ5" s="25">
         <f>AF5*'2010-2025 годы'!BH5%</f>
         <v>121.6</v>
       </c>
       <c r="AK5" s="27">
         <f>AG5*'2010-2025 годы'!BI5%</f>
         <v>123.5</v>
       </c>
-      <c r="AL5" s="25">
+      <c r="AL5" s="24">
         <f>AH5*'2010-2025 годы'!BJ5%</f>
         <v>126.8</v>
       </c>
       <c r="AM5" s="25">
         <f>AI5*'2010-2025 годы'!BK5%</f>
         <v>126.8</v>
       </c>
-      <c r="AN5" s="27">
+      <c r="AN5" s="25">
         <f>AJ5*'2010-2025 годы'!BL5%</f>
         <v>128.4</v>
       </c>
+      <c r="AO5" s="27">
+        <f>AK5*'2010-2025 годы'!BM5%</f>
+        <v>131.30000000000001</v>
+      </c>
     </row>
-    <row r="6" spans="1:40" s="13" customFormat="1">
-      <c r="A6" s="85" t="s">
+    <row r="6" spans="1:41" s="13" customFormat="1">
+      <c r="A6" s="83" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
         <f>B6*'2010-2025 годы'!AD6%</f>
         <v>111.6</v>
       </c>
       <c r="G6" s="25">
         <f>C6*'2010-2025 годы'!AE6%</f>
         <v>113.3</v>
       </c>
       <c r="H6" s="25">
         <f>D6*'2010-2025 годы'!AF6%</f>
         <v>112.9</v>
@@ -9409,65 +9524,69 @@
       </c>
       <c r="AF6" s="25">
         <f>AB6*'2010-2025 годы'!BD6%</f>
         <v>152.30000000000001</v>
       </c>
       <c r="AG6" s="26">
         <f>AC6*'2010-2025 годы'!BE6%</f>
         <v>154.19999999999999</v>
       </c>
       <c r="AH6" s="24">
         <f>AD6*'2010-2025 годы'!BF6%</f>
         <v>163.6</v>
       </c>
       <c r="AI6" s="25">
         <f>AE6*'2010-2025 годы'!BG6%</f>
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="25">
         <f>AF6*'2010-2025 годы'!BH6%</f>
         <v>160.4</v>
       </c>
       <c r="AK6" s="26">
         <f>AG6*'2010-2025 годы'!BI6%</f>
         <v>162.5</v>
       </c>
-      <c r="AL6" s="25">
+      <c r="AL6" s="24">
         <f>AH6*'2010-2025 годы'!BJ6%</f>
         <v>178.7</v>
       </c>
       <c r="AM6" s="25">
         <f>AI6*'2010-2025 годы'!BK6%</f>
         <v>179.6</v>
       </c>
-      <c r="AN6" s="26">
+      <c r="AN6" s="25">
         <f>AJ6*'2010-2025 годы'!BL6%</f>
         <v>178.4</v>
       </c>
+      <c r="AO6" s="26">
+        <f>AK6*'2010-2025 годы'!BM6%</f>
+        <v>182.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:40">
-      <c r="A7" s="86" t="s">
+    <row r="7" spans="1:41">
+      <c r="A7" s="84" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2025 годы'!AD7%</f>
         <v>111.9</v>
       </c>
       <c r="G7" s="4">
         <f>C7*'2010-2025 годы'!AE7%</f>
         <v>110.8</v>
       </c>
       <c r="H7" s="4">
         <f>D7*'2010-2025 годы'!AF7%</f>
         <v>109.2</v>
@@ -9566,65 +9685,69 @@
       </c>
       <c r="AF7" s="4">
         <f>AB7*'2010-2025 годы'!BD7%</f>
         <v>145.30000000000001</v>
       </c>
       <c r="AG7" s="29">
         <f>AC7*'2010-2025 годы'!BE7%</f>
         <v>158.19999999999999</v>
       </c>
       <c r="AH7" s="28">
         <f>AD7*'2010-2025 годы'!BF7%</f>
         <v>165.9</v>
       </c>
       <c r="AI7" s="4">
         <f>AE7*'2010-2025 годы'!BG7%</f>
         <v>177.3</v>
       </c>
       <c r="AJ7" s="4">
         <f>AF7*'2010-2025 годы'!BH7%</f>
         <v>169.7</v>
       </c>
       <c r="AK7" s="29">
         <f>AG7*'2010-2025 годы'!BI7%</f>
         <v>185.4</v>
       </c>
-      <c r="AL7" s="4">
+      <c r="AL7" s="28">
         <f>AH7*'2010-2025 годы'!BJ7%</f>
         <v>183.5</v>
       </c>
       <c r="AM7" s="4">
         <f>AI7*'2010-2025 годы'!BK7%</f>
         <v>197.3</v>
       </c>
-      <c r="AN7" s="29">
+      <c r="AN7" s="4">
         <f>AJ7*'2010-2025 годы'!BL7%</f>
         <v>191.4</v>
       </c>
+      <c r="AO7" s="29">
+        <f>AK7*'2010-2025 годы'!BM7%</f>
+        <v>208.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:40">
-      <c r="A8" s="86" t="s">
+    <row r="8" spans="1:41">
+      <c r="A8" s="84" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2025 годы'!AD8%</f>
         <v>111</v>
       </c>
       <c r="G8" s="4">
         <f>C8*'2010-2025 годы'!AE8%</f>
         <v>112.3</v>
       </c>
       <c r="H8" s="4">
         <f>D8*'2010-2025 годы'!AF8%</f>
         <v>112.1</v>
@@ -9723,65 +9846,69 @@
       </c>
       <c r="AF8" s="4">
         <f>AB8*'2010-2025 годы'!BD8%</f>
         <v>127.1</v>
       </c>
       <c r="AG8" s="29">
         <f>AC8*'2010-2025 годы'!BE8%</f>
         <v>123.7</v>
       </c>
       <c r="AH8" s="28">
         <f>AD8*'2010-2025 годы'!BF8%</f>
         <v>138.19999999999999</v>
       </c>
       <c r="AI8" s="4">
         <f>AE8*'2010-2025 годы'!BG8%</f>
         <v>129.1</v>
       </c>
       <c r="AJ8" s="4">
         <f>AF8*'2010-2025 годы'!BH8%</f>
         <v>126.1</v>
       </c>
       <c r="AK8" s="29">
         <f>AG8*'2010-2025 годы'!BI8%</f>
         <v>123.8</v>
       </c>
-      <c r="AL8" s="4">
+      <c r="AL8" s="28">
         <f>AH8*'2010-2025 годы'!BJ8%</f>
         <v>143.5</v>
       </c>
       <c r="AM8" s="4">
         <f>AI8*'2010-2025 годы'!BK8%</f>
         <v>135.4</v>
       </c>
-      <c r="AN8" s="29">
+      <c r="AN8" s="4">
         <f>AJ8*'2010-2025 годы'!BL8%</f>
         <v>134</v>
       </c>
+      <c r="AO8" s="29">
+        <f>AK8*'2010-2025 годы'!BM8%</f>
+        <v>133</v>
+      </c>
     </row>
-    <row r="9" spans="1:40" ht="9.75" customHeight="1">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:41" ht="9.75" customHeight="1">
+      <c r="A9" s="85" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2025 годы'!AD9%</f>
         <v>104.7</v>
       </c>
       <c r="G9" s="4">
         <f>C9*'2010-2025 годы'!AE9%</f>
         <v>108.8</v>
       </c>
       <c r="H9" s="4">
         <f>D9*'2010-2025 годы'!AF9%</f>
         <v>111.2</v>
@@ -9880,65 +10007,69 @@
       </c>
       <c r="AF9" s="4">
         <f>AB9*'2010-2025 годы'!BD9%</f>
         <v>126.9</v>
       </c>
       <c r="AG9" s="29">
         <f>AC9*'2010-2025 годы'!BE9%</f>
         <v>120</v>
       </c>
       <c r="AH9" s="28">
         <f>AD9*'2010-2025 годы'!BF9%</f>
         <v>125.7</v>
       </c>
       <c r="AI9" s="4">
         <f>AE9*'2010-2025 годы'!BG9%</f>
         <v>125.1</v>
       </c>
       <c r="AJ9" s="4">
         <f>AF9*'2010-2025 годы'!BH9%</f>
         <v>122.7</v>
       </c>
       <c r="AK9" s="29">
         <f>AG9*'2010-2025 годы'!BI9%</f>
         <v>117.5</v>
       </c>
-      <c r="AL9" s="4">
+      <c r="AL9" s="28">
         <f>AH9*'2010-2025 годы'!BJ9%</f>
         <v>128.6</v>
       </c>
       <c r="AM9" s="4">
         <f>AI9*'2010-2025 годы'!BK9%</f>
         <v>129.19999999999999</v>
       </c>
-      <c r="AN9" s="29">
+      <c r="AN9" s="4">
         <f>AJ9*'2010-2025 годы'!BL9%</f>
         <v>128.6</v>
       </c>
+      <c r="AO9" s="29">
+        <f>AK9*'2010-2025 годы'!BM9%</f>
+        <v>124.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:40">
-      <c r="A10" s="87" t="s">
+    <row r="10" spans="1:41">
+      <c r="A10" s="85" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2025 годы'!AD10%</f>
         <v>116.1</v>
       </c>
       <c r="G10" s="4">
         <f>C10*'2010-2025 годы'!AE10%</f>
         <v>113.3</v>
       </c>
       <c r="H10" s="4">
         <f>D10*'2010-2025 годы'!AF10%</f>
         <v>110.3</v>
@@ -10037,65 +10168,69 @@
       </c>
       <c r="AF10" s="4">
         <f>AB10*'2010-2025 годы'!BD10%</f>
         <v>131.4</v>
       </c>
       <c r="AG10" s="29">
         <f>AC10*'2010-2025 годы'!BE10%</f>
         <v>129.19999999999999</v>
       </c>
       <c r="AH10" s="28">
         <f>AD10*'2010-2025 годы'!BF10%</f>
         <v>155.69999999999999</v>
       </c>
       <c r="AI10" s="4">
         <f>AE10*'2010-2025 годы'!BG10%</f>
         <v>137.6</v>
       </c>
       <c r="AJ10" s="4">
         <f>AF10*'2010-2025 годы'!BH10%</f>
         <v>131</v>
       </c>
       <c r="AK10" s="29">
         <f>AG10*'2010-2025 годы'!BI10%</f>
         <v>133.5</v>
       </c>
-      <c r="AL10" s="4">
+      <c r="AL10" s="28">
         <f>AH10*'2010-2025 годы'!BJ10%</f>
         <v>166.8</v>
       </c>
       <c r="AM10" s="4">
         <f>AI10*'2010-2025 годы'!BK10%</f>
         <v>144.19999999999999</v>
       </c>
-      <c r="AN10" s="29">
+      <c r="AN10" s="4">
         <f>AJ10*'2010-2025 годы'!BL10%</f>
         <v>138.5</v>
       </c>
+      <c r="AO10" s="29">
+        <f>AK10*'2010-2025 годы'!BM10%</f>
+        <v>142.80000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:40" ht="22.5">
-      <c r="A11" s="87" t="s">
+    <row r="11" spans="1:41" ht="22.5">
+      <c r="A11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2025 годы'!AD11%</f>
         <v>101.1</v>
       </c>
       <c r="G11" s="4">
         <f>C11*'2010-2025 годы'!AE11%</f>
         <v>106.8</v>
       </c>
       <c r="H11" s="4">
         <f>D11*'2010-2025 годы'!AF11%</f>
         <v>110.5</v>
@@ -10194,65 +10329,69 @@
       </c>
       <c r="AF11" s="4">
         <f>AB11*'2010-2025 годы'!BD11%</f>
         <v>133.6</v>
       </c>
       <c r="AG11" s="29">
         <f>AC11*'2010-2025 годы'!BE11%</f>
         <v>131.6</v>
       </c>
       <c r="AH11" s="28">
         <f>AD11*'2010-2025 годы'!BF11%</f>
         <v>130.6</v>
       </c>
       <c r="AI11" s="4">
         <f>AE11*'2010-2025 годы'!BG11%</f>
         <v>138.4</v>
       </c>
       <c r="AJ11" s="4">
         <f>AF11*'2010-2025 годы'!BH11%</f>
         <v>136.5</v>
       </c>
       <c r="AK11" s="29">
         <f>AG11*'2010-2025 годы'!BI11%</f>
         <v>128.19999999999999</v>
       </c>
-      <c r="AL11" s="4">
+      <c r="AL11" s="28">
         <f>AH11*'2010-2025 годы'!BJ11%</f>
         <v>119.2</v>
       </c>
       <c r="AM11" s="4">
         <f>AI11*'2010-2025 годы'!BK11%</f>
         <v>136.6</v>
       </c>
-      <c r="AN11" s="29">
+      <c r="AN11" s="4">
         <f>AJ11*'2010-2025 годы'!BL11%</f>
         <v>140.5</v>
       </c>
+      <c r="AO11" s="29">
+        <f>AK11*'2010-2025 годы'!BM11%</f>
+        <v>132.30000000000001</v>
+      </c>
     </row>
-    <row r="12" spans="1:40" ht="22.5">
-      <c r="A12" s="88" t="s">
+    <row r="12" spans="1:41" ht="22.5">
+      <c r="A12" s="86" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2025 годы'!AD12%</f>
         <v>111.9</v>
       </c>
       <c r="G12" s="4">
         <f>C12*'2010-2025 годы'!AE12%</f>
         <v>110.4</v>
       </c>
       <c r="H12" s="4">
         <f>D12*'2010-2025 годы'!AF12%</f>
         <v>106.6</v>
@@ -10351,65 +10490,69 @@
       </c>
       <c r="AF12" s="4">
         <f>AB12*'2010-2025 годы'!BD12%</f>
         <v>107.6</v>
       </c>
       <c r="AG12" s="29">
         <f>AC12*'2010-2025 годы'!BE12%</f>
         <v>102</v>
       </c>
       <c r="AH12" s="28">
         <f>AD12*'2010-2025 годы'!BF12%</f>
         <v>144.30000000000001</v>
       </c>
       <c r="AI12" s="4">
         <f>AE12*'2010-2025 годы'!BG12%</f>
         <v>111.6</v>
       </c>
       <c r="AJ12" s="4">
         <f>AF12*'2010-2025 годы'!BH12%</f>
         <v>99.4</v>
       </c>
       <c r="AK12" s="29">
         <f>AG12*'2010-2025 годы'!BI12%</f>
         <v>104.2</v>
       </c>
-      <c r="AL12" s="4">
+      <c r="AL12" s="28">
         <f>AH12*'2010-2025 годы'!BJ12%</f>
         <v>133</v>
       </c>
       <c r="AM12" s="4">
         <f>AI12*'2010-2025 годы'!BK12%</f>
         <v>110.8</v>
       </c>
-      <c r="AN12" s="29">
+      <c r="AN12" s="4">
         <f>AJ12*'2010-2025 годы'!BL12%</f>
         <v>96</v>
       </c>
+      <c r="AO12" s="29">
+        <f>AK12*'2010-2025 годы'!BM12%</f>
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:40">
-      <c r="A13" s="86" t="s">
+    <row r="13" spans="1:41">
+      <c r="A13" s="84" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2025 годы'!AD13%</f>
         <v>105.3</v>
       </c>
       <c r="G13" s="4">
         <f>C13*'2010-2025 годы'!AE13%</f>
         <v>109.7</v>
       </c>
       <c r="H13" s="4">
         <f>D13*'2010-2025 годы'!AF13%</f>
         <v>108.7</v>
@@ -10508,65 +10651,69 @@
       </c>
       <c r="AF13" s="4">
         <f>AB13*'2010-2025 годы'!BD13%</f>
         <v>188.8</v>
       </c>
       <c r="AG13" s="29">
         <f>AC13*'2010-2025 годы'!BE13%</f>
         <v>197.2</v>
       </c>
       <c r="AH13" s="28">
         <f>AD13*'2010-2025 годы'!BF13%</f>
         <v>228.1</v>
       </c>
       <c r="AI13" s="4">
         <f>AE13*'2010-2025 годы'!BG13%</f>
         <v>216.5</v>
       </c>
       <c r="AJ13" s="4">
         <f>AF13*'2010-2025 годы'!BH13%</f>
         <v>207.3</v>
       </c>
       <c r="AK13" s="29">
         <f>AG13*'2010-2025 годы'!BI13%</f>
         <v>219.5</v>
       </c>
-      <c r="AL13" s="4">
+      <c r="AL13" s="28">
         <f>AH13*'2010-2025 годы'!BJ13%</f>
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="4">
         <f>AI13*'2010-2025 годы'!BK13%</f>
         <v>257.60000000000002</v>
       </c>
-      <c r="AN13" s="29">
+      <c r="AN13" s="4">
         <f>AJ13*'2010-2025 годы'!BL13%</f>
         <v>242.1</v>
       </c>
+      <c r="AO13" s="29">
+        <f>AK13*'2010-2025 годы'!BM13%</f>
+        <v>265.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:40" s="14" customFormat="1">
-      <c r="A14" s="85" t="s">
+    <row r="14" spans="1:41" s="14" customFormat="1">
+      <c r="A14" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2025 годы'!AD14%</f>
         <v>98.6</v>
       </c>
       <c r="G14" s="25">
         <f>C14*'2010-2025 годы'!AE14%</f>
         <v>98.8</v>
       </c>
       <c r="H14" s="25">
         <f>D14*'2010-2025 годы'!AF14%</f>
         <v>99.3</v>
@@ -10665,65 +10812,69 @@
       </c>
       <c r="AF14" s="25">
         <f>AB14*'2010-2025 годы'!BD14%</f>
         <v>99.7</v>
       </c>
       <c r="AG14" s="26">
         <f>AC14*'2010-2025 годы'!BE14%</f>
         <v>102.9</v>
       </c>
       <c r="AH14" s="24">
         <f>AD14*'2010-2025 годы'!BF14%</f>
         <v>102.6</v>
       </c>
       <c r="AI14" s="25">
         <f>AE14*'2010-2025 годы'!BG14%</f>
         <v>100.9</v>
       </c>
       <c r="AJ14" s="25">
         <f>AF14*'2010-2025 годы'!BH14%</f>
         <v>102.4</v>
       </c>
       <c r="AK14" s="26">
         <f>AG14*'2010-2025 годы'!BI14%</f>
         <v>105.9</v>
       </c>
-      <c r="AL14" s="25">
+      <c r="AL14" s="24">
         <f>AH14*'2010-2025 годы'!BJ14%</f>
         <v>105.1</v>
       </c>
       <c r="AM14" s="25">
         <f>AI14*'2010-2025 годы'!BK14%</f>
         <v>104.2</v>
       </c>
-      <c r="AN14" s="26">
+      <c r="AN14" s="25">
         <f>AJ14*'2010-2025 годы'!BL14%</f>
         <v>105.3</v>
       </c>
+      <c r="AO14" s="26">
+        <f>AK14*'2010-2025 годы'!BM14%</f>
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:40" ht="22.5">
-      <c r="A15" s="86" t="s">
+    <row r="15" spans="1:41" ht="22.5">
+      <c r="A15" s="84" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2025 годы'!AD15%</f>
         <v>101.1</v>
       </c>
       <c r="G15" s="4">
         <f>C15*'2010-2025 годы'!AE15%</f>
         <v>99.5</v>
       </c>
       <c r="H15" s="4">
         <f>D15*'2010-2025 годы'!AF15%</f>
         <v>100</v>
@@ -10822,65 +10973,69 @@
       </c>
       <c r="AF15" s="4">
         <f>AB15*'2010-2025 годы'!BD15%</f>
         <v>112.8</v>
       </c>
       <c r="AG15" s="29">
         <f>AC15*'2010-2025 годы'!BE15%</f>
         <v>116.9</v>
       </c>
       <c r="AH15" s="28">
         <f>AD15*'2010-2025 годы'!BF15%</f>
         <v>119.7</v>
       </c>
       <c r="AI15" s="4">
         <f>AE15*'2010-2025 годы'!BG15%</f>
         <v>113.6</v>
       </c>
       <c r="AJ15" s="4">
         <f>AF15*'2010-2025 годы'!BH15%</f>
         <v>117.7</v>
       </c>
       <c r="AK15" s="29">
         <f>AG15*'2010-2025 годы'!BI15%</f>
         <v>126.1</v>
       </c>
-      <c r="AL15" s="4">
+      <c r="AL15" s="28">
         <f>AH15*'2010-2025 годы'!BJ15%</f>
         <v>123.7</v>
       </c>
       <c r="AM15" s="4">
         <f>AI15*'2010-2025 годы'!BK15%</f>
         <v>119.3</v>
       </c>
-      <c r="AN15" s="29">
+      <c r="AN15" s="4">
         <f>AJ15*'2010-2025 годы'!BL15%</f>
         <v>123.8</v>
       </c>
+      <c r="AO15" s="29">
+        <f>AK15*'2010-2025 годы'!BM15%</f>
+        <v>132.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:40">
-      <c r="A16" s="86" t="s">
+    <row r="16" spans="1:41">
+      <c r="A16" s="84" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2025 годы'!AD16%</f>
         <v>101.9</v>
       </c>
       <c r="G16" s="4">
         <f>C16*'2010-2025 годы'!AE16%</f>
         <v>102.8</v>
       </c>
       <c r="H16" s="4">
         <f>D16*'2010-2025 годы'!AF16%</f>
         <v>104.3</v>
@@ -10979,65 +11134,69 @@
       </c>
       <c r="AF16" s="4">
         <f>AB16*'2010-2025 годы'!BD16%</f>
         <v>101.6</v>
       </c>
       <c r="AG16" s="29">
         <f>AC16*'2010-2025 годы'!BE16%</f>
         <v>111</v>
       </c>
       <c r="AH16" s="28">
         <f>AD16*'2010-2025 годы'!BF16%</f>
         <v>107.8</v>
       </c>
       <c r="AI16" s="4">
         <f>AE16*'2010-2025 годы'!BG16%</f>
         <v>102.5</v>
       </c>
       <c r="AJ16" s="4">
         <f>AF16*'2010-2025 годы'!BH16%</f>
         <v>106.2</v>
       </c>
       <c r="AK16" s="29">
         <f>AG16*'2010-2025 годы'!BI16%</f>
         <v>117.4</v>
       </c>
-      <c r="AL16" s="4">
+      <c r="AL16" s="28">
         <f>AH16*'2010-2025 годы'!BJ16%</f>
         <v>129.9</v>
       </c>
       <c r="AM16" s="4">
         <f>AI16*'2010-2025 годы'!BK16%</f>
         <v>124.4</v>
       </c>
-      <c r="AN16" s="29">
+      <c r="AN16" s="4">
         <f>AJ16*'2010-2025 годы'!BL16%</f>
         <v>127.7</v>
       </c>
+      <c r="AO16" s="29">
+        <f>AK16*'2010-2025 годы'!BM16%</f>
+        <v>140.30000000000001</v>
+      </c>
     </row>
-    <row r="17" spans="1:40" ht="12.75" customHeight="1">
-      <c r="A17" s="86" t="s">
+    <row r="17" spans="1:41" ht="12.75" customHeight="1">
+      <c r="A17" s="84" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2025 годы'!AD17%</f>
         <v>84.8</v>
       </c>
       <c r="G17" s="4">
         <f>C17*'2010-2025 годы'!AE17%</f>
         <v>92.1</v>
       </c>
       <c r="H17" s="4">
         <f>D17*'2010-2025 годы'!AF17%</f>
         <v>100.3</v>
@@ -11136,65 +11295,69 @@
       </c>
       <c r="AF17" s="4">
         <f>AB17*'2010-2025 годы'!BD17%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="AG17" s="29">
         <f>AC17*'2010-2025 годы'!BE17%</f>
         <v>79.3</v>
       </c>
       <c r="AH17" s="28">
         <f>AD17*'2010-2025 годы'!BF17%</f>
         <v>67.900000000000006</v>
       </c>
       <c r="AI17" s="4">
         <f>AE17*'2010-2025 годы'!BG17%</f>
         <v>90.3</v>
       </c>
       <c r="AJ17" s="4">
         <f>AF17*'2010-2025 годы'!BH17%</f>
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="29">
         <f>AG17*'2010-2025 годы'!BI17%</f>
         <v>74.900000000000006</v>
       </c>
-      <c r="AL17" s="4">
+      <c r="AL17" s="28">
         <f>AH17*'2010-2025 годы'!BJ17%</f>
         <v>69.2</v>
       </c>
       <c r="AM17" s="4">
         <f>AI17*'2010-2025 годы'!BK17%</f>
         <v>87.2</v>
       </c>
-      <c r="AN17" s="29">
+      <c r="AN17" s="4">
         <f>AJ17*'2010-2025 годы'!BL17%</f>
         <v>75.7</v>
       </c>
+      <c r="AO17" s="29">
+        <f>AK17*'2010-2025 годы'!BM17%</f>
+        <v>75.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:40">
-      <c r="A18" s="86" t="s">
+    <row r="18" spans="1:41">
+      <c r="A18" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2025 годы'!AD18%</f>
         <v>101.4</v>
       </c>
       <c r="G18" s="4">
         <f>C18*'2010-2025 годы'!AE18%</f>
         <v>103.7</v>
       </c>
       <c r="H18" s="4">
         <f>D18*'2010-2025 годы'!AF18%</f>
         <v>107.9</v>
@@ -11293,65 +11456,69 @@
       </c>
       <c r="AF18" s="4">
         <f>AB18*'2010-2025 годы'!BD18%</f>
         <v>163.69999999999999</v>
       </c>
       <c r="AG18" s="29">
         <f>AC18*'2010-2025 годы'!BE18%</f>
         <v>127.4</v>
       </c>
       <c r="AH18" s="28">
         <f>AD18*'2010-2025 годы'!BF18%</f>
         <v>168.7</v>
       </c>
       <c r="AI18" s="4">
         <f>AE18*'2010-2025 годы'!BG18%</f>
         <v>185.6</v>
       </c>
       <c r="AJ18" s="4">
         <f>AF18*'2010-2025 годы'!BH18%</f>
         <v>177.5</v>
       </c>
       <c r="AK18" s="29">
         <f>AG18*'2010-2025 годы'!BI18%</f>
         <v>133.9</v>
       </c>
-      <c r="AL18" s="4">
+      <c r="AL18" s="28">
         <f>AH18*'2010-2025 годы'!BJ18%</f>
         <v>170</v>
       </c>
       <c r="AM18" s="4">
         <f>AI18*'2010-2025 годы'!BK18%</f>
         <v>183.7</v>
       </c>
-      <c r="AN18" s="29">
+      <c r="AN18" s="4">
         <f>AJ18*'2010-2025 годы'!BL18%</f>
         <v>173.4</v>
       </c>
+      <c r="AO18" s="29">
+        <f>AK18*'2010-2025 годы'!BM18%</f>
+        <v>135.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:40">
-      <c r="A19" s="86" t="s">
+    <row r="19" spans="1:41">
+      <c r="A19" s="84" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2025 годы'!AD19%</f>
         <v>95.5</v>
       </c>
       <c r="G19" s="4">
         <f>C19*'2010-2025 годы'!AE19%</f>
         <v>98.9</v>
       </c>
       <c r="H19" s="4">
         <f>D19*'2010-2025 годы'!AF19%</f>
         <v>102.6</v>
@@ -11450,65 +11617,69 @@
       </c>
       <c r="AF19" s="4">
         <f>AB19*'2010-2025 годы'!BD19%</f>
         <v>99.1</v>
       </c>
       <c r="AG19" s="29">
         <f>AC19*'2010-2025 годы'!BE19%</f>
         <v>92.5</v>
       </c>
       <c r="AH19" s="28">
         <f>AD19*'2010-2025 годы'!BF19%</f>
         <v>108.1</v>
       </c>
       <c r="AI19" s="4">
         <f>AE19*'2010-2025 годы'!BG19%</f>
         <v>104.8</v>
       </c>
       <c r="AJ19" s="4">
         <f>AF19*'2010-2025 годы'!BH19%</f>
         <v>98.8</v>
       </c>
       <c r="AK19" s="29">
         <f>AG19*'2010-2025 годы'!BI19%</f>
         <v>93.4</v>
       </c>
-      <c r="AL19" s="4">
+      <c r="AL19" s="28">
         <f>AH19*'2010-2025 годы'!BJ19%</f>
         <v>115</v>
       </c>
       <c r="AM19" s="4">
         <f>AI19*'2010-2025 годы'!BK19%</f>
         <v>111</v>
       </c>
-      <c r="AN19" s="29">
+      <c r="AN19" s="4">
         <f>AJ19*'2010-2025 годы'!BL19%</f>
         <v>103.9</v>
       </c>
+      <c r="AO19" s="29">
+        <f>AK19*'2010-2025 годы'!BM19%</f>
+        <v>98</v>
+      </c>
     </row>
-    <row r="20" spans="1:40" s="6" customFormat="1">
-      <c r="A20" s="86" t="s">
+    <row r="20" spans="1:41" s="6" customFormat="1">
+      <c r="A20" s="84" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="28">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2025 годы'!AD20%</f>
         <v>78.8</v>
       </c>
       <c r="G20" s="4">
         <f>C20*'2010-2025 годы'!AE20%</f>
         <v>86.6</v>
       </c>
       <c r="H20" s="4">
         <f>D20*'2010-2025 годы'!AF20%</f>
         <v>86.2</v>
@@ -11607,65 +11778,69 @@
       </c>
       <c r="AF20" s="4">
         <f>AB20*'2010-2025 годы'!BD20%</f>
         <v>72.599999999999994</v>
       </c>
       <c r="AG20" s="29">
         <f>AC20*'2010-2025 годы'!BE20%</f>
         <v>92.1</v>
       </c>
       <c r="AH20" s="28">
         <f>AD20*'2010-2025 годы'!BF20%</f>
         <v>58.9</v>
       </c>
       <c r="AI20" s="4">
         <f>AE20*'2010-2025 годы'!BG20%</f>
         <v>51.6</v>
       </c>
       <c r="AJ20" s="4">
         <f>AF20*'2010-2025 годы'!BH20%</f>
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="29">
         <f>AG20*'2010-2025 годы'!BI20%</f>
         <v>92.3</v>
       </c>
-      <c r="AL20" s="4">
+      <c r="AL20" s="28">
         <f>AH20*'2010-2025 годы'!BJ20%</f>
         <v>61.3</v>
       </c>
       <c r="AM20" s="4">
         <f>AI20*'2010-2025 годы'!BK20%</f>
         <v>54.2</v>
       </c>
-      <c r="AN20" s="29">
+      <c r="AN20" s="4">
         <f>AJ20*'2010-2025 годы'!BL20%</f>
         <v>74.599999999999994</v>
       </c>
+      <c r="AO20" s="29">
+        <f>AK20*'2010-2025 годы'!BM20%</f>
+        <v>93.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:40" ht="12" customHeight="1">
-      <c r="A21" s="86" t="s">
+    <row r="21" spans="1:41" ht="12" customHeight="1">
+      <c r="A21" s="84" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2025 годы'!AD21%</f>
         <v>92.4</v>
       </c>
       <c r="G21" s="4">
         <f>C21*'2010-2025 годы'!AE21%</f>
         <v>97.2</v>
       </c>
       <c r="H21" s="4">
         <f>D21*'2010-2025 годы'!AF21%</f>
         <v>95.4</v>
@@ -11764,65 +11939,69 @@
       </c>
       <c r="AF21" s="4">
         <f>AB21*'2010-2025 годы'!BD21%</f>
         <v>75.400000000000006</v>
       </c>
       <c r="AG21" s="29">
         <f>AC21*'2010-2025 годы'!BE21%</f>
         <v>83.3</v>
       </c>
       <c r="AH21" s="28">
         <f>AD21*'2010-2025 годы'!BF21%</f>
         <v>79.599999999999994</v>
       </c>
       <c r="AI21" s="4">
         <f>AE21*'2010-2025 годы'!BG21%</f>
         <v>79.2</v>
       </c>
       <c r="AJ21" s="4">
         <f>AF21*'2010-2025 годы'!BH21%</f>
         <v>77</v>
       </c>
       <c r="AK21" s="29">
         <f>AG21*'2010-2025 годы'!BI21%</f>
         <v>83.5</v>
       </c>
-      <c r="AL21" s="4">
+      <c r="AL21" s="28">
         <f>AH21*'2010-2025 годы'!BJ21%</f>
         <v>83.1</v>
       </c>
       <c r="AM21" s="4">
         <f>AI21*'2010-2025 годы'!BK21%</f>
         <v>81.400000000000006</v>
       </c>
-      <c r="AN21" s="29">
+      <c r="AN21" s="4">
         <f>AJ21*'2010-2025 годы'!BL21%</f>
         <v>76.3</v>
       </c>
+      <c r="AO21" s="29">
+        <f>AK21*'2010-2025 годы'!BM21%</f>
+        <v>77.900000000000006</v>
+      </c>
     </row>
-    <row r="22" spans="1:40" ht="22.5">
-      <c r="A22" s="86" t="s">
+    <row r="22" spans="1:41" ht="22.5">
+      <c r="A22" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2025 годы'!AD22%</f>
         <v>93.8</v>
       </c>
       <c r="G22" s="4">
         <f>C22*'2010-2025 годы'!AE22%</f>
         <v>95.7</v>
       </c>
       <c r="H22" s="4">
         <f>D22*'2010-2025 годы'!AF22%</f>
         <v>96.8</v>
@@ -11921,65 +12100,69 @@
       </c>
       <c r="AF22" s="4">
         <f>AB22*'2010-2025 годы'!BD22%</f>
         <v>86.3</v>
       </c>
       <c r="AG22" s="29">
         <f>AC22*'2010-2025 годы'!BE22%</f>
         <v>100.4</v>
       </c>
       <c r="AH22" s="28">
         <f>AD22*'2010-2025 годы'!BF22%</f>
         <v>84.2</v>
       </c>
       <c r="AI22" s="4">
         <f>AE22*'2010-2025 годы'!BG22%</f>
         <v>85.4</v>
       </c>
       <c r="AJ22" s="4">
         <f>AF22*'2010-2025 годы'!BH22%</f>
         <v>88.2</v>
       </c>
       <c r="AK22" s="29">
         <f>AG22*'2010-2025 годы'!BI22%</f>
         <v>98.3</v>
       </c>
-      <c r="AL22" s="4">
+      <c r="AL22" s="28">
         <f>AH22*'2010-2025 годы'!BJ22%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="4">
         <f>AI22*'2010-2025 годы'!BK22%</f>
         <v>81.599999999999994</v>
       </c>
-      <c r="AN22" s="29">
+      <c r="AN22" s="4">
         <f>AJ22*'2010-2025 годы'!BL22%</f>
         <v>85.3</v>
       </c>
+      <c r="AO22" s="29">
+        <f>AK22*'2010-2025 годы'!BM22%</f>
+        <v>91.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:40" ht="22.5">
-      <c r="A23" s="86" t="s">
+    <row r="23" spans="1:41" ht="22.5">
+      <c r="A23" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2025 годы'!AD23%</f>
         <v>104.2</v>
       </c>
       <c r="G23" s="4">
         <f>C23*'2010-2025 годы'!AE23%</f>
         <v>102</v>
       </c>
       <c r="H23" s="4">
         <f>D23*'2010-2025 годы'!AF23%</f>
         <v>99.9</v>
@@ -12078,65 +12261,69 @@
       </c>
       <c r="AF23" s="4">
         <f>AB23*'2010-2025 годы'!BD23%</f>
         <v>109.1</v>
       </c>
       <c r="AG23" s="29">
         <f>AC23*'2010-2025 годы'!BE23%</f>
         <v>114</v>
       </c>
       <c r="AH23" s="28">
         <f>AD23*'2010-2025 годы'!BF23%</f>
         <v>107.5</v>
       </c>
       <c r="AI23" s="4">
         <f>AE23*'2010-2025 годы'!BG23%</f>
         <v>115.6</v>
       </c>
       <c r="AJ23" s="4">
         <f>AF23*'2010-2025 годы'!BH23%</f>
         <v>116.2</v>
       </c>
       <c r="AK23" s="29">
         <f>AG23*'2010-2025 годы'!BI23%</f>
         <v>117.9</v>
       </c>
-      <c r="AL23" s="4">
+      <c r="AL23" s="28">
         <f>AH23*'2010-2025 годы'!BJ23%</f>
         <v>114</v>
       </c>
       <c r="AM23" s="4">
         <f>AI23*'2010-2025 годы'!BK23%</f>
         <v>119.6</v>
       </c>
-      <c r="AN23" s="29">
+      <c r="AN23" s="4">
         <f>AJ23*'2010-2025 годы'!BL23%</f>
         <v>118.1</v>
       </c>
+      <c r="AO23" s="29">
+        <f>AK23*'2010-2025 годы'!BM23%</f>
+        <v>119.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:40">
-      <c r="A24" s="86" t="s">
+    <row r="24" spans="1:41">
+      <c r="A24" s="84" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2025 годы'!AD24%</f>
         <v>100</v>
       </c>
       <c r="G24" s="4">
         <f>C24*'2010-2025 годы'!AE24%</f>
         <v>99.4</v>
       </c>
       <c r="H24" s="4">
         <f>D24*'2010-2025 годы'!AF24%</f>
         <v>98.7</v>
@@ -12235,65 +12422,69 @@
       </c>
       <c r="AF24" s="4">
         <f>AB24*'2010-2025 годы'!BD24%</f>
         <v>108.2</v>
       </c>
       <c r="AG24" s="29">
         <f>AC24*'2010-2025 годы'!BE24%</f>
         <v>116.5</v>
       </c>
       <c r="AH24" s="28">
         <f>AD24*'2010-2025 годы'!BF24%</f>
         <v>110.2</v>
       </c>
       <c r="AI24" s="4">
         <f>AE24*'2010-2025 годы'!BG24%</f>
         <v>114.8</v>
       </c>
       <c r="AJ24" s="4">
         <f>AF24*'2010-2025 годы'!BH24%</f>
         <v>108</v>
       </c>
       <c r="AK24" s="29">
         <f>AG24*'2010-2025 годы'!BI24%</f>
         <v>116.5</v>
       </c>
-      <c r="AL24" s="4">
+      <c r="AL24" s="28">
         <f>AH24*'2010-2025 годы'!BJ24%</f>
         <v>108.4</v>
       </c>
       <c r="AM24" s="4">
         <f>AI24*'2010-2025 годы'!BK24%</f>
         <v>113.9</v>
       </c>
-      <c r="AN24" s="29">
+      <c r="AN24" s="4">
         <f>AJ24*'2010-2025 годы'!BL24%</f>
         <v>107.2</v>
       </c>
+      <c r="AO24" s="29">
+        <f>AK24*'2010-2025 годы'!BM24%</f>
+        <v>115.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:40" ht="12" customHeight="1">
-      <c r="A25" s="86" t="s">
+    <row r="25" spans="1:41" ht="12" customHeight="1">
+      <c r="A25" s="84" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2025 годы'!AD25%</f>
         <v>98.5</v>
       </c>
       <c r="G25" s="4">
         <f>C25*'2010-2025 годы'!AE25%</f>
         <v>99.2</v>
       </c>
       <c r="H25" s="4">
         <f>D25*'2010-2025 годы'!AF25%</f>
         <v>100.2</v>
@@ -12392,65 +12583,69 @@
       </c>
       <c r="AF25" s="4">
         <f>AB25*'2010-2025 годы'!BD25%</f>
         <v>99</v>
       </c>
       <c r="AG25" s="29">
         <f>AC25*'2010-2025 годы'!BE25%</f>
         <v>97.2</v>
       </c>
       <c r="AH25" s="28">
         <f>AD25*'2010-2025 годы'!BF25%</f>
         <v>95.2</v>
       </c>
       <c r="AI25" s="4">
         <f>AE25*'2010-2025 годы'!BG25%</f>
         <v>99.8</v>
       </c>
       <c r="AJ25" s="4">
         <f>AF25*'2010-2025 годы'!BH25%</f>
         <v>101.6</v>
       </c>
       <c r="AK25" s="29">
         <f>AG25*'2010-2025 годы'!BI25%</f>
         <v>97.5</v>
       </c>
-      <c r="AL25" s="4">
+      <c r="AL25" s="28">
         <f>AH25*'2010-2025 годы'!BJ25%</f>
         <v>93.9</v>
       </c>
       <c r="AM25" s="4">
         <f>AI25*'2010-2025 годы'!BK25%</f>
         <v>98.1</v>
       </c>
-      <c r="AN25" s="29">
+      <c r="AN25" s="4">
         <f>AJ25*'2010-2025 годы'!BL25%</f>
         <v>98.3</v>
       </c>
+      <c r="AO25" s="29">
+        <f>AK25*'2010-2025 годы'!BM25%</f>
+        <v>94.4</v>
+      </c>
     </row>
-    <row r="26" spans="1:40">
-      <c r="A26" s="86" t="s">
+    <row r="26" spans="1:41">
+      <c r="A26" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2025 годы'!AD26%</f>
         <v>109</v>
       </c>
       <c r="G26" s="4">
         <f>C26*'2010-2025 годы'!AE26%</f>
         <v>106.7</v>
       </c>
       <c r="H26" s="4">
         <f>D26*'2010-2025 годы'!AF26%</f>
         <v>106</v>
@@ -12549,65 +12744,69 @@
       </c>
       <c r="AF26" s="4">
         <f>AB26*'2010-2025 годы'!BD26%</f>
         <v>103.8</v>
       </c>
       <c r="AG26" s="29">
         <f>AC26*'2010-2025 годы'!BE26%</f>
         <v>110.2</v>
       </c>
       <c r="AH26" s="28">
         <f>AD26*'2010-2025 годы'!BF26%</f>
         <v>93</v>
       </c>
       <c r="AI26" s="4">
         <f>AE26*'2010-2025 годы'!BG26%</f>
         <v>107.1</v>
       </c>
       <c r="AJ26" s="4">
         <f>AF26*'2010-2025 годы'!BH26%</f>
         <v>96.7</v>
       </c>
       <c r="AK26" s="29">
         <f>AG26*'2010-2025 годы'!BI26%</f>
         <v>92</v>
       </c>
-      <c r="AL26" s="4">
+      <c r="AL26" s="28">
         <f>AH26*'2010-2025 годы'!BJ26%</f>
         <v>86.4</v>
       </c>
       <c r="AM26" s="4">
         <f>AI26*'2010-2025 годы'!BK26%</f>
         <v>104</v>
       </c>
-      <c r="AN26" s="29">
+      <c r="AN26" s="4">
         <f>AJ26*'2010-2025 годы'!BL26%</f>
         <v>94.9</v>
       </c>
+      <c r="AO26" s="29">
+        <f>AK26*'2010-2025 годы'!BM26%</f>
+        <v>90.3</v>
+      </c>
     </row>
-    <row r="27" spans="1:40">
-      <c r="A27" s="86" t="s">
+    <row r="27" spans="1:41">
+      <c r="A27" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2025 годы'!AD27%</f>
         <v>94.7</v>
       </c>
       <c r="G27" s="31">
         <f>C27*'2010-2025 годы'!AE27%</f>
         <v>90.9</v>
       </c>
       <c r="H27" s="31">
         <f>D27*'2010-2025 годы'!AF27%</f>
         <v>92.2</v>
@@ -12706,206 +12905,214 @@
       </c>
       <c r="AF27" s="31">
         <f>AB27*'2010-2025 годы'!BD27%</f>
         <v>66.7</v>
       </c>
       <c r="AG27" s="32">
         <f>AC27*'2010-2025 годы'!BE27%</f>
         <v>61.1</v>
       </c>
       <c r="AH27" s="30">
         <f>AD27*'2010-2025 годы'!BF27%</f>
         <v>75.8</v>
       </c>
       <c r="AI27" s="31">
         <f>AE27*'2010-2025 годы'!BG27%</f>
         <v>63.2</v>
       </c>
       <c r="AJ27" s="31">
         <f>AF27*'2010-2025 годы'!BH27%</f>
         <v>63.6</v>
       </c>
       <c r="AK27" s="32">
         <f>AG27*'2010-2025 годы'!BI27%</f>
         <v>56.8</v>
       </c>
-      <c r="AL27" s="31">
+      <c r="AL27" s="30">
         <f>AH27*'2010-2025 годы'!BJ27%</f>
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="31">
         <f>AI27*'2010-2025 годы'!BK27%</f>
         <v>56.7</v>
       </c>
-      <c r="AN27" s="32">
+      <c r="AN27" s="31">
         <f>AJ27*'2010-2025 годы'!BL27%</f>
         <v>57.7</v>
       </c>
+      <c r="AO27" s="32">
+        <f>AK27*'2010-2025 годы'!BM27%</f>
+        <v>54.5</v>
+      </c>
     </row>
-    <row r="29" spans="1:40">
-[...5 lines deleted...]
-      <c r="F29" s="110"/>
+    <row r="29" spans="1:41">
+      <c r="A29" s="103"/>
+      <c r="B29" s="103"/>
+      <c r="C29" s="103"/>
+      <c r="D29" s="103"/>
+      <c r="E29" s="103"/>
+      <c r="F29" s="103"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
-    <row r="30" spans="1:40">
-      <c r="A30" s="17"/>
+    <row r="30" spans="1:41">
+      <c r="A30" s="15" t="s">
+        <v>124</v>
+      </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A29:F29"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
-    <mergeCell ref="A29:F29"/>
-[...1 lines deleted...]
-    <mergeCell ref="AL3:AN3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB27"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AC4" sqref="AC4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="25" width="9.33203125" style="2"/>
     <col min="26" max="26" width="11" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.1640625" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="12.75">
+    <row r="1" spans="1:29" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" s="3"/>
       <c r="M2" s="18"/>
       <c r="T2" s="18" t="s">
         <v>63</v>
       </c>
       <c r="Y2" s="23"/>
       <c r="Z2" s="23"/>
       <c r="AA2" s="23"/>
-      <c r="AB2" s="23" t="s">
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="3" spans="1:28" ht="11.25" customHeight="1">
-      <c r="A3" s="112" t="s">
+    <row r="3" spans="1:29" ht="11.25" customHeight="1">
+      <c r="A3" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="108" t="s">
+      <c r="B3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="108"/>
-[...2 lines deleted...]
-      <c r="F3" s="108" t="s">
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="G3" s="108"/>
-[...2 lines deleted...]
-      <c r="J3" s="108" t="s">
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="K3" s="108"/>
-[...2 lines deleted...]
-      <c r="N3" s="108" t="s">
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="O3" s="108"/>
-[...2 lines deleted...]
-      <c r="R3" s="108" t="s">
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="108"/>
-[...2 lines deleted...]
-      <c r="V3" s="108" t="s">
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="W3" s="108"/>
-[...2 lines deleted...]
-      <c r="Z3" s="114" t="s">
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AA3" s="114"/>
-      <c r="AB3" s="114"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
     </row>
-    <row r="4" spans="1:28" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="112"/>
+    <row r="4" spans="1:29" s="12" customFormat="1" ht="33.75">
+      <c r="A4" s="105"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -12934,62 +13141,65 @@
       </c>
       <c r="R4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="S4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="T4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="U4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="W4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="Z4" s="101" t="s">
+      <c r="Z4" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="101" t="s">
+      <c r="AA4" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="AB4" s="101" t="s">
+      <c r="AB4" s="98" t="s">
         <v>23</v>
       </c>
+      <c r="AC4" s="98" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="5" spans="1:28" s="13" customFormat="1">
-      <c r="A5" s="85" t="s">
+    <row r="5" spans="1:29" s="13" customFormat="1">
+      <c r="A5" s="83" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24">
         <v>100</v>
       </c>
       <c r="C5" s="25">
         <v>100</v>
       </c>
       <c r="D5" s="25">
         <v>100</v>
       </c>
       <c r="E5" s="26">
         <v>100</v>
       </c>
       <c r="F5" s="24">
         <f>B5*'2010-2025 годы'!AP5%</f>
         <v>102.4</v>
       </c>
       <c r="G5" s="25">
         <f>C5*'2010-2025 годы'!AQ5%</f>
         <v>97.9</v>
       </c>
       <c r="H5" s="25">
         <f>D5*'2010-2025 годы'!AR5%</f>
         <v>97.4</v>
@@ -13040,65 +13250,69 @@
       </c>
       <c r="T5" s="25">
         <f>P5*'2010-2025 годы'!BD5%</f>
         <v>105.5</v>
       </c>
       <c r="U5" s="27">
         <f>Q5*'2010-2025 годы'!BE5%</f>
         <v>106.8</v>
       </c>
       <c r="V5" s="24">
         <f>R5*'2010-2025 годы'!BF5%</f>
         <v>111.1</v>
       </c>
       <c r="W5" s="25">
         <f>S5*'2010-2025 годы'!BG5%</f>
         <v>109</v>
       </c>
       <c r="X5" s="25">
         <f>T5*'2010-2025 годы'!BH5%</f>
         <v>109.3</v>
       </c>
       <c r="Y5" s="27">
         <f>U5*'2010-2025 годы'!BI5%</f>
         <v>110.8</v>
       </c>
-      <c r="Z5" s="25">
+      <c r="Z5" s="24">
         <f>V5*'2010-2025 годы'!BJ5%</f>
         <v>116.4</v>
       </c>
       <c r="AA5" s="25">
         <f>W5*'2010-2025 годы'!BK5%</f>
         <v>115.1</v>
       </c>
-      <c r="AB5" s="27">
+      <c r="AB5" s="25">
         <f>X5*'2010-2025 годы'!BL5%</f>
         <v>115.4</v>
       </c>
+      <c r="AC5" s="27">
+        <f>Y5*'2010-2025 годы'!BM5%</f>
+        <v>117.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:28" s="13" customFormat="1">
-      <c r="A6" s="85" t="s">
+    <row r="6" spans="1:29" s="13" customFormat="1">
+      <c r="A6" s="83" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
         <f>B6*'2010-2025 годы'!AP6%</f>
         <v>107.9</v>
       </c>
       <c r="G6" s="25">
         <f>C6*'2010-2025 годы'!AQ6%</f>
         <v>105.5</v>
       </c>
       <c r="H6" s="25">
         <f>D6*'2010-2025 годы'!AR6%</f>
         <v>103.4</v>
@@ -13149,65 +13363,69 @@
       </c>
       <c r="T6" s="25">
         <f>P6*'2010-2025 годы'!BD6%</f>
         <v>120.1</v>
       </c>
       <c r="U6" s="26">
         <f>Q6*'2010-2025 годы'!BE6%</f>
         <v>120.2</v>
       </c>
       <c r="V6" s="24">
         <f>R6*'2010-2025 годы'!BF6%</f>
         <v>133.6</v>
       </c>
       <c r="W6" s="25">
         <f>S6*'2010-2025 годы'!BG6%</f>
         <v>129.5</v>
       </c>
       <c r="X6" s="25">
         <f>T6*'2010-2025 годы'!BH6%</f>
         <v>126.5</v>
       </c>
       <c r="Y6" s="26">
         <f>U6*'2010-2025 годы'!BI6%</f>
         <v>126.7</v>
       </c>
-      <c r="Z6" s="25">
+      <c r="Z6" s="24">
         <f>V6*'2010-2025 годы'!BJ6%</f>
         <v>145.9</v>
       </c>
       <c r="AA6" s="25">
         <f>W6*'2010-2025 годы'!BK6%</f>
         <v>143</v>
       </c>
-      <c r="AB6" s="26">
+      <c r="AB6" s="25">
         <f>X6*'2010-2025 годы'!BL6%</f>
         <v>140.69999999999999</v>
       </c>
+      <c r="AC6" s="26">
+        <f>Y6*'2010-2025 годы'!BM6%</f>
+        <v>142.19999999999999</v>
+      </c>
     </row>
-    <row r="7" spans="1:28">
-      <c r="A7" s="86" t="s">
+    <row r="7" spans="1:29">
+      <c r="A7" s="84" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2025 годы'!AP7%</f>
         <v>108</v>
       </c>
       <c r="G7" s="4">
         <f>C7*'2010-2025 годы'!AQ7%</f>
         <v>106</v>
       </c>
       <c r="H7" s="4">
         <f>D7*'2010-2025 годы'!AR7%</f>
         <v>107.3</v>
@@ -13258,65 +13476,69 @@
       </c>
       <c r="T7" s="4">
         <f>P7*'2010-2025 годы'!BD7%</f>
         <v>121.3</v>
       </c>
       <c r="U7" s="29">
         <f>Q7*'2010-2025 годы'!BE7%</f>
         <v>122.1</v>
       </c>
       <c r="V7" s="28">
         <f>R7*'2010-2025 годы'!BF7%</f>
         <v>137.19999999999999</v>
       </c>
       <c r="W7" s="4">
         <f>S7*'2010-2025 годы'!BG7%</f>
         <v>141.4</v>
       </c>
       <c r="X7" s="4">
         <f>T7*'2010-2025 годы'!BH7%</f>
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="29">
         <f>U7*'2010-2025 годы'!BI7%</f>
         <v>143.1</v>
       </c>
-      <c r="Z7" s="4">
+      <c r="Z7" s="28">
         <f>V7*'2010-2025 годы'!BJ7%</f>
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="4">
         <f>W7*'2010-2025 годы'!BK7%</f>
         <v>157.4</v>
       </c>
-      <c r="AB7" s="29">
+      <c r="AB7" s="4">
         <f>X7*'2010-2025 годы'!BL7%</f>
         <v>159.80000000000001</v>
       </c>
+      <c r="AC7" s="29">
+        <f>Y7*'2010-2025 годы'!BM7%</f>
+        <v>160.69999999999999</v>
+      </c>
     </row>
-    <row r="8" spans="1:28">
-      <c r="A8" s="86" t="s">
+    <row r="8" spans="1:29">
+      <c r="A8" s="84" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2025 годы'!AP8%</f>
         <v>104.8</v>
       </c>
       <c r="G8" s="4">
         <f>C8*'2010-2025 годы'!AQ8%</f>
         <v>102.8</v>
       </c>
       <c r="H8" s="4">
         <f>D8*'2010-2025 годы'!AR8%</f>
         <v>100.5</v>
@@ -13367,65 +13589,69 @@
       </c>
       <c r="T8" s="4">
         <f>P8*'2010-2025 годы'!BD8%</f>
         <v>107.5</v>
       </c>
       <c r="U8" s="29">
         <f>Q8*'2010-2025 годы'!BE8%</f>
         <v>106.4</v>
       </c>
       <c r="V8" s="28">
         <f>R8*'2010-2025 годы'!BF8%</f>
         <v>116.6</v>
       </c>
       <c r="W8" s="4">
         <f>S8*'2010-2025 годы'!BG8%</f>
         <v>109.3</v>
       </c>
       <c r="X8" s="4">
         <f>T8*'2010-2025 годы'!BH8%</f>
         <v>106.6</v>
       </c>
       <c r="Y8" s="29">
         <f>U8*'2010-2025 годы'!BI8%</f>
         <v>106.5</v>
       </c>
-      <c r="Z8" s="4">
+      <c r="Z8" s="28">
         <f>V8*'2010-2025 годы'!BJ8%</f>
         <v>121</v>
       </c>
       <c r="AA8" s="4">
         <f>W8*'2010-2025 годы'!BK8%</f>
         <v>114.7</v>
       </c>
-      <c r="AB8" s="29">
+      <c r="AB8" s="4">
         <f>X8*'2010-2025 годы'!BL8%</f>
         <v>113.3</v>
       </c>
+      <c r="AC8" s="29">
+        <f>Y8*'2010-2025 годы'!BM8%</f>
+        <v>114.4</v>
+      </c>
     </row>
-    <row r="9" spans="1:28" ht="9.75" customHeight="1">
-      <c r="A9" s="87" t="s">
+    <row r="9" spans="1:29" ht="9.75" customHeight="1">
+      <c r="A9" s="85" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2025 годы'!AP9%</f>
         <v>104.2</v>
       </c>
       <c r="G9" s="4">
         <f>C9*'2010-2025 годы'!AQ9%</f>
         <v>102.1</v>
       </c>
       <c r="H9" s="4">
         <f>D9*'2010-2025 годы'!AR9%</f>
         <v>98</v>
@@ -13476,65 +13702,69 @@
       </c>
       <c r="T9" s="4">
         <f>P9*'2010-2025 годы'!BD9%</f>
         <v>103.1</v>
       </c>
       <c r="U9" s="29">
         <f>Q9*'2010-2025 годы'!BE9%</f>
         <v>102.6</v>
       </c>
       <c r="V9" s="28">
         <f>R9*'2010-2025 годы'!BF9%</f>
         <v>105.3</v>
       </c>
       <c r="W9" s="4">
         <f>S9*'2010-2025 годы'!BG9%</f>
         <v>104.5</v>
       </c>
       <c r="X9" s="4">
         <f>T9*'2010-2025 годы'!BH9%</f>
         <v>99.7</v>
       </c>
       <c r="Y9" s="29">
         <f>U9*'2010-2025 годы'!BI9%</f>
         <v>100.4</v>
       </c>
-      <c r="Z9" s="4">
+      <c r="Z9" s="28">
         <f>V9*'2010-2025 годы'!BJ9%</f>
         <v>107.7</v>
       </c>
       <c r="AA9" s="4">
         <f>W9*'2010-2025 годы'!BK9%</f>
         <v>107.9</v>
       </c>
-      <c r="AB9" s="29">
+      <c r="AB9" s="4">
         <f>X9*'2010-2025 годы'!BL9%</f>
         <v>104.5</v>
       </c>
+      <c r="AC9" s="29">
+        <f>Y9*'2010-2025 годы'!BM9%</f>
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:28">
-      <c r="A10" s="87" t="s">
+    <row r="10" spans="1:29">
+      <c r="A10" s="85" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2025 годы'!AP10%</f>
         <v>107.3</v>
       </c>
       <c r="G10" s="4">
         <f>C10*'2010-2025 годы'!AQ10%</f>
         <v>104.5</v>
       </c>
       <c r="H10" s="4">
         <f>D10*'2010-2025 годы'!AR10%</f>
         <v>104.4</v>
@@ -13585,65 +13815,69 @@
       </c>
       <c r="T10" s="4">
         <f>P10*'2010-2025 годы'!BD10%</f>
         <v>116.4</v>
       </c>
       <c r="U10" s="29">
         <f>Q10*'2010-2025 годы'!BE10%</f>
         <v>113.1</v>
       </c>
       <c r="V10" s="28">
         <f>R10*'2010-2025 годы'!BF10%</f>
         <v>134.1</v>
       </c>
       <c r="W10" s="4">
         <f>S10*'2010-2025 годы'!BG10%</f>
         <v>120.5</v>
       </c>
       <c r="X10" s="4">
         <f>T10*'2010-2025 годы'!BH10%</f>
         <v>116.1</v>
       </c>
       <c r="Y10" s="29">
         <f>U10*'2010-2025 годы'!BI10%</f>
         <v>116.8</v>
       </c>
-      <c r="Z10" s="4">
+      <c r="Z10" s="28">
         <f>V10*'2010-2025 годы'!BJ10%</f>
         <v>143.6</v>
       </c>
       <c r="AA10" s="4">
         <f>W10*'2010-2025 годы'!BK10%</f>
         <v>126.3</v>
       </c>
-      <c r="AB10" s="29">
+      <c r="AB10" s="4">
         <f>X10*'2010-2025 годы'!BL10%</f>
         <v>122.7</v>
       </c>
+      <c r="AC10" s="29">
+        <f>Y10*'2010-2025 годы'!BM10%</f>
+        <v>125</v>
+      </c>
     </row>
-    <row r="11" spans="1:28" ht="22.5">
-      <c r="A11" s="87" t="s">
+    <row r="11" spans="1:29" ht="22.5">
+      <c r="A11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2025 годы'!AP11%</f>
         <v>97.3</v>
       </c>
       <c r="G11" s="4">
         <f>C11*'2010-2025 годы'!AQ11%</f>
         <v>102</v>
       </c>
       <c r="H11" s="4">
         <f>D11*'2010-2025 годы'!AR11%</f>
         <v>100.6</v>
@@ -13694,65 +13928,69 @@
       </c>
       <c r="T11" s="4">
         <f>P11*'2010-2025 годы'!BD11%</f>
         <v>108.4</v>
       </c>
       <c r="U11" s="29">
         <f>Q11*'2010-2025 годы'!BE11%</f>
         <v>113.1</v>
       </c>
       <c r="V11" s="28">
         <f>R11*'2010-2025 годы'!BF11%</f>
         <v>111.3</v>
       </c>
       <c r="W11" s="4">
         <f>S11*'2010-2025 годы'!BG11%</f>
         <v>112.3</v>
       </c>
       <c r="X11" s="4">
         <f>T11*'2010-2025 годы'!BH11%</f>
         <v>110.8</v>
       </c>
       <c r="Y11" s="29">
         <f>U11*'2010-2025 годы'!BI11%</f>
         <v>110.2</v>
       </c>
-      <c r="Z11" s="4">
+      <c r="Z11" s="28">
         <f>V11*'2010-2025 годы'!BJ11%</f>
         <v>101.6</v>
       </c>
       <c r="AA11" s="4">
         <f>W11*'2010-2025 годы'!BK11%</f>
         <v>110.8</v>
       </c>
-      <c r="AB11" s="29">
+      <c r="AB11" s="4">
         <f>X11*'2010-2025 годы'!BL11%</f>
         <v>114</v>
       </c>
+      <c r="AC11" s="29">
+        <f>Y11*'2010-2025 годы'!BM11%</f>
+        <v>113.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:28" ht="22.5">
-      <c r="A12" s="88" t="s">
+    <row r="12" spans="1:29" ht="22.5">
+      <c r="A12" s="86" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2025 годы'!AP12%</f>
         <v>103.9</v>
       </c>
       <c r="G12" s="4">
         <f>C12*'2010-2025 годы'!AQ12%</f>
         <v>98.8</v>
       </c>
       <c r="H12" s="4">
         <f>D12*'2010-2025 годы'!AR12%</f>
         <v>94.5</v>
@@ -13803,65 +14041,69 @@
       </c>
       <c r="T12" s="4">
         <f>P12*'2010-2025 годы'!BD12%</f>
         <v>103</v>
       </c>
       <c r="U12" s="29">
         <f>Q12*'2010-2025 годы'!BE12%</f>
         <v>94.7</v>
       </c>
       <c r="V12" s="28">
         <f>R12*'2010-2025 годы'!BF12%</f>
         <v>122</v>
       </c>
       <c r="W12" s="4">
         <f>S12*'2010-2025 годы'!BG12%</f>
         <v>101.8</v>
       </c>
       <c r="X12" s="4">
         <f>T12*'2010-2025 годы'!BH12%</f>
         <v>95.2</v>
       </c>
       <c r="Y12" s="29">
         <f>U12*'2010-2025 годы'!BI12%</f>
         <v>96.8</v>
       </c>
-      <c r="Z12" s="4">
+      <c r="Z12" s="28">
         <f>V12*'2010-2025 годы'!BJ12%</f>
         <v>112.5</v>
       </c>
       <c r="AA12" s="4">
         <f>W12*'2010-2025 годы'!BK12%</f>
         <v>101.1</v>
       </c>
-      <c r="AB12" s="29">
+      <c r="AB12" s="4">
         <f>X12*'2010-2025 годы'!BL12%</f>
         <v>92</v>
       </c>
+      <c r="AC12" s="29">
+        <f>Y12*'2010-2025 годы'!BM12%</f>
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:28">
-      <c r="A13" s="86" t="s">
+    <row r="13" spans="1:29">
+      <c r="A13" s="84" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2025 годы'!AP13%</f>
         <v>109.6</v>
       </c>
       <c r="G13" s="4">
         <f>C13*'2010-2025 годы'!AQ13%</f>
         <v>110.9</v>
       </c>
       <c r="H13" s="4">
         <f>D13*'2010-2025 годы'!AR13%</f>
         <v>111.4</v>
@@ -13912,65 +14154,69 @@
       </c>
       <c r="T13" s="4">
         <f>P13*'2010-2025 годы'!BD13%</f>
         <v>142</v>
       </c>
       <c r="U13" s="29">
         <f>Q13*'2010-2025 годы'!BE13%</f>
         <v>151.6</v>
       </c>
       <c r="V13" s="28">
         <f>R13*'2010-2025 годы'!BF13%</f>
         <v>180.8</v>
       </c>
       <c r="W13" s="4">
         <f>S13*'2010-2025 годы'!BG13%</f>
         <v>166.1</v>
       </c>
       <c r="X13" s="4">
         <f>T13*'2010-2025 годы'!BH13%</f>
         <v>155.9</v>
       </c>
       <c r="Y13" s="29">
         <f>U13*'2010-2025 годы'!BI13%</f>
         <v>168.7</v>
       </c>
-      <c r="Z13" s="4">
+      <c r="Z13" s="28">
         <f>V13*'2010-2025 годы'!BJ13%</f>
         <v>211.4</v>
       </c>
       <c r="AA13" s="4">
         <f>W13*'2010-2025 годы'!BK13%</f>
         <v>197.7</v>
       </c>
-      <c r="AB13" s="29">
+      <c r="AB13" s="4">
         <f>X13*'2010-2025 годы'!BL13%</f>
         <v>182.1</v>
       </c>
+      <c r="AC13" s="29">
+        <f>Y13*'2010-2025 годы'!BM13%</f>
+        <v>204.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:28" s="14" customFormat="1">
-      <c r="A14" s="85" t="s">
+    <row r="14" spans="1:29" s="14" customFormat="1">
+      <c r="A14" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2025 годы'!AP14%</f>
         <v>99.1</v>
       </c>
       <c r="G14" s="25">
         <f>C14*'2010-2025 годы'!AQ14%</f>
         <v>93.3</v>
       </c>
       <c r="H14" s="25">
         <f>D14*'2010-2025 годы'!AR14%</f>
         <v>93.6</v>
@@ -14021,65 +14267,69 @@
       </c>
       <c r="T14" s="25">
         <f>P14*'2010-2025 годы'!BD14%</f>
         <v>97.9</v>
       </c>
       <c r="U14" s="26">
         <f>Q14*'2010-2025 годы'!BE14%</f>
         <v>100.3</v>
       </c>
       <c r="V14" s="24">
         <f>R14*'2010-2025 годы'!BF14%</f>
         <v>100.4</v>
       </c>
       <c r="W14" s="25">
         <f>S14*'2010-2025 годы'!BG14%</f>
         <v>98.9</v>
       </c>
       <c r="X14" s="25">
         <f>T14*'2010-2025 годы'!BH14%</f>
         <v>100.5</v>
       </c>
       <c r="Y14" s="26">
         <f>U14*'2010-2025 годы'!BI14%</f>
         <v>103.2</v>
       </c>
-      <c r="Z14" s="25">
+      <c r="Z14" s="24">
         <f>V14*'2010-2025 годы'!BJ14%</f>
         <v>102.8</v>
       </c>
       <c r="AA14" s="25">
         <f>W14*'2010-2025 годы'!BK14%</f>
         <v>102.2</v>
       </c>
-      <c r="AB14" s="26">
+      <c r="AB14" s="25">
         <f>X14*'2010-2025 годы'!BL14%</f>
         <v>103.3</v>
       </c>
+      <c r="AC14" s="26">
+        <f>Y14*'2010-2025 годы'!BM14%</f>
+        <v>106.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:28" ht="22.5">
-      <c r="A15" s="86" t="s">
+    <row r="15" spans="1:29" ht="22.5">
+      <c r="A15" s="84" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2025 годы'!AP15%</f>
         <v>98.4</v>
       </c>
       <c r="G15" s="4">
         <f>C15*'2010-2025 годы'!AQ15%</f>
         <v>88.5</v>
       </c>
       <c r="H15" s="4">
         <f>D15*'2010-2025 годы'!AR15%</f>
         <v>90.1</v>
@@ -14130,65 +14380,69 @@
       </c>
       <c r="T15" s="4">
         <f>P15*'2010-2025 годы'!BD15%</f>
         <v>104.9</v>
       </c>
       <c r="U15" s="29">
         <f>Q15*'2010-2025 годы'!BE15%</f>
         <v>107.9</v>
       </c>
       <c r="V15" s="28">
         <f>R15*'2010-2025 годы'!BF15%</f>
         <v>111.1</v>
       </c>
       <c r="W15" s="4">
         <f>S15*'2010-2025 годы'!BG15%</f>
         <v>106.9</v>
       </c>
       <c r="X15" s="4">
         <f>T15*'2010-2025 годы'!BH15%</f>
         <v>109.4</v>
       </c>
       <c r="Y15" s="29">
         <f>U15*'2010-2025 годы'!BI15%</f>
         <v>116.4</v>
       </c>
-      <c r="Z15" s="4">
+      <c r="Z15" s="28">
         <f>V15*'2010-2025 годы'!BJ15%</f>
         <v>114.8</v>
       </c>
       <c r="AA15" s="4">
         <f>W15*'2010-2025 годы'!BK15%</f>
         <v>112.2</v>
       </c>
-      <c r="AB15" s="29">
+      <c r="AB15" s="4">
         <f>X15*'2010-2025 годы'!BL15%</f>
         <v>115.1</v>
       </c>
+      <c r="AC15" s="29">
+        <f>Y15*'2010-2025 годы'!BM15%</f>
+        <v>122.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:28">
-      <c r="A16" s="86" t="s">
+    <row r="16" spans="1:29">
+      <c r="A16" s="84" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2025 годы'!AP16%</f>
         <v>98.4</v>
       </c>
       <c r="G16" s="4">
         <f>C16*'2010-2025 годы'!AQ16%</f>
         <v>86.7</v>
       </c>
       <c r="H16" s="4">
         <f>D16*'2010-2025 годы'!AR16%</f>
         <v>85.2</v>
@@ -14239,65 +14493,69 @@
       </c>
       <c r="T16" s="4">
         <f>P16*'2010-2025 годы'!BD16%</f>
         <v>92.2</v>
       </c>
       <c r="U16" s="29">
         <f>Q16*'2010-2025 годы'!BE16%</f>
         <v>99</v>
       </c>
       <c r="V16" s="28">
         <f>R16*'2010-2025 годы'!BF16%</f>
         <v>98.5</v>
       </c>
       <c r="W16" s="4">
         <f>S16*'2010-2025 годы'!BG16%</f>
         <v>94</v>
       </c>
       <c r="X16" s="4">
         <f>T16*'2010-2025 годы'!BH16%</f>
         <v>96.3</v>
       </c>
       <c r="Y16" s="29">
         <f>U16*'2010-2025 годы'!BI16%</f>
         <v>104.7</v>
       </c>
-      <c r="Z16" s="4">
+      <c r="Z16" s="28">
         <f>V16*'2010-2025 годы'!BJ16%</f>
         <v>118.7</v>
       </c>
       <c r="AA16" s="4">
         <f>W16*'2010-2025 годы'!BK16%</f>
         <v>114.1</v>
       </c>
-      <c r="AB16" s="29">
+      <c r="AB16" s="4">
         <f>X16*'2010-2025 годы'!BL16%</f>
         <v>115.8</v>
       </c>
+      <c r="AC16" s="29">
+        <f>Y16*'2010-2025 годы'!BM16%</f>
+        <v>125.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:28" ht="12.75" customHeight="1">
-      <c r="A17" s="86" t="s">
+    <row r="17" spans="1:29" ht="12.75" customHeight="1">
+      <c r="A17" s="84" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2025 годы'!AP17%</f>
         <v>94.7</v>
       </c>
       <c r="G17" s="4">
         <f>C17*'2010-2025 годы'!AQ17%</f>
         <v>97.5</v>
       </c>
       <c r="H17" s="4">
         <f>D17*'2010-2025 годы'!AR17%</f>
         <v>91</v>
@@ -14348,65 +14606,69 @@
       </c>
       <c r="T17" s="4">
         <f>P17*'2010-2025 годы'!BD17%</f>
         <v>92.8</v>
       </c>
       <c r="U17" s="29">
         <f>Q17*'2010-2025 годы'!BE17%</f>
         <v>83.5</v>
       </c>
       <c r="V17" s="28">
         <f>R17*'2010-2025 годы'!BF17%</f>
         <v>81</v>
       </c>
       <c r="W17" s="4">
         <f>S17*'2010-2025 годы'!BG17%</f>
         <v>103.5</v>
       </c>
       <c r="X17" s="4">
         <f>T17*'2010-2025 годы'!BH17%</f>
         <v>90.1</v>
       </c>
       <c r="Y17" s="29">
         <f>U17*'2010-2025 годы'!BI17%</f>
         <v>78.900000000000006</v>
       </c>
-      <c r="Z17" s="4">
+      <c r="Z17" s="28">
         <f>V17*'2010-2025 годы'!BJ17%</f>
         <v>82.5</v>
       </c>
       <c r="AA17" s="4">
         <f>W17*'2010-2025 годы'!BK17%</f>
         <v>100</v>
       </c>
-      <c r="AB17" s="29">
+      <c r="AB17" s="4">
         <f>X17*'2010-2025 годы'!BL17%</f>
         <v>89</v>
       </c>
+      <c r="AC17" s="29">
+        <f>Y17*'2010-2025 годы'!BM17%</f>
+        <v>79.400000000000006</v>
+      </c>
     </row>
-    <row r="18" spans="1:28">
-      <c r="A18" s="86" t="s">
+    <row r="18" spans="1:29">
+      <c r="A18" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2025 годы'!AP18%</f>
         <v>113.1</v>
       </c>
       <c r="G18" s="4">
         <f>C18*'2010-2025 годы'!AQ18%</f>
         <v>115</v>
       </c>
       <c r="H18" s="4">
         <f>D18*'2010-2025 годы'!AR18%</f>
         <v>110.2</v>
@@ -14457,65 +14719,69 @@
       </c>
       <c r="T18" s="4">
         <f>P18*'2010-2025 годы'!BD18%</f>
         <v>144.1</v>
       </c>
       <c r="U18" s="29">
         <f>Q18*'2010-2025 годы'!BE18%</f>
         <v>114.9</v>
       </c>
       <c r="V18" s="28">
         <f>R18*'2010-2025 годы'!BF18%</f>
         <v>153.80000000000001</v>
       </c>
       <c r="W18" s="4">
         <f>S18*'2010-2025 годы'!BG18%</f>
         <v>164.4</v>
       </c>
       <c r="X18" s="4">
         <f>T18*'2010-2025 годы'!BH18%</f>
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="29">
         <f>U18*'2010-2025 годы'!BI18%</f>
         <v>120.8</v>
       </c>
-      <c r="Z18" s="4">
+      <c r="Z18" s="28">
         <f>V18*'2010-2025 годы'!BJ18%</f>
         <v>155</v>
       </c>
       <c r="AA18" s="4">
         <f>W18*'2010-2025 годы'!BK18%</f>
         <v>162.80000000000001</v>
       </c>
-      <c r="AB18" s="29">
+      <c r="AB18" s="4">
         <f>X18*'2010-2025 годы'!BL18%</f>
         <v>152.6</v>
       </c>
+      <c r="AC18" s="29">
+        <f>Y18*'2010-2025 годы'!BM18%</f>
+        <v>122.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:28">
-      <c r="A19" s="86" t="s">
+    <row r="19" spans="1:29">
+      <c r="A19" s="84" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2025 годы'!AP19%</f>
         <v>97.6</v>
       </c>
       <c r="G19" s="4">
         <f>C19*'2010-2025 годы'!AQ19%</f>
         <v>97.3</v>
       </c>
       <c r="H19" s="4">
         <f>D19*'2010-2025 годы'!AR19%</f>
         <v>94.5</v>
@@ -14566,65 +14832,69 @@
       </c>
       <c r="T19" s="4">
         <f>P19*'2010-2025 годы'!BD19%</f>
         <v>95.1</v>
       </c>
       <c r="U19" s="29">
         <f>Q19*'2010-2025 годы'!BE19%</f>
         <v>100.5</v>
       </c>
       <c r="V19" s="28">
         <f>R19*'2010-2025 годы'!BF19%</f>
         <v>95.9</v>
       </c>
       <c r="W19" s="4">
         <f>S19*'2010-2025 годы'!BG19%</f>
         <v>98.2</v>
       </c>
       <c r="X19" s="4">
         <f>T19*'2010-2025 годы'!BH19%</f>
         <v>94.8</v>
       </c>
       <c r="Y19" s="29">
         <f>U19*'2010-2025 годы'!BI19%</f>
         <v>101.5</v>
       </c>
-      <c r="Z19" s="4">
+      <c r="Z19" s="28">
         <f>V19*'2010-2025 годы'!BJ19%</f>
         <v>102</v>
       </c>
       <c r="AA19" s="4">
         <f>W19*'2010-2025 годы'!BK19%</f>
         <v>104</v>
       </c>
-      <c r="AB19" s="29">
+      <c r="AB19" s="4">
         <f>X19*'2010-2025 годы'!BL19%</f>
         <v>99.7</v>
       </c>
+      <c r="AC19" s="29">
+        <f>Y19*'2010-2025 годы'!BM19%</f>
+        <v>106.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:28" s="6" customFormat="1">
-      <c r="A20" s="86" t="s">
+    <row r="20" spans="1:29" s="6" customFormat="1">
+      <c r="A20" s="84" t="s">
         <v>116</v>
       </c>
       <c r="B20" s="28">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2025 годы'!AP20%</f>
         <v>96.4</v>
       </c>
       <c r="G20" s="4">
         <f>C20*'2010-2025 годы'!AQ20%</f>
         <v>92.2</v>
       </c>
       <c r="H20" s="4">
         <f>D20*'2010-2025 годы'!AR20%</f>
         <v>99.5</v>
@@ -14675,65 +14945,69 @@
       </c>
       <c r="T20" s="4">
         <f>P20*'2010-2025 годы'!BD20%</f>
         <v>105.3</v>
       </c>
       <c r="U20" s="29">
         <f>Q20*'2010-2025 годы'!BE20%</f>
         <v>108.7</v>
       </c>
       <c r="V20" s="28">
         <f>R20*'2010-2025 годы'!BF20%</f>
         <v>95.6</v>
       </c>
       <c r="W20" s="4">
         <f>S20*'2010-2025 годы'!BG20%</f>
         <v>75.3</v>
       </c>
       <c r="X20" s="4">
         <f>T20*'2010-2025 годы'!BH20%</f>
         <v>105.3</v>
       </c>
       <c r="Y20" s="29">
         <f>U20*'2010-2025 годы'!BI20%</f>
         <v>108.9</v>
       </c>
-      <c r="Z20" s="4">
+      <c r="Z20" s="28">
         <f>V20*'2010-2025 годы'!BJ20%</f>
         <v>99.5</v>
       </c>
       <c r="AA20" s="4">
         <f>W20*'2010-2025 годы'!BK20%</f>
         <v>79.099999999999994</v>
       </c>
-      <c r="AB20" s="29">
+      <c r="AB20" s="4">
         <f>X20*'2010-2025 годы'!BL20%</f>
         <v>108.1</v>
       </c>
+      <c r="AC20" s="29">
+        <f>Y20*'2010-2025 годы'!BM20%</f>
+        <v>110.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:28" ht="12" customHeight="1">
-      <c r="A21" s="86" t="s">
+    <row r="21" spans="1:29" ht="12" customHeight="1">
+      <c r="A21" s="84" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2025 годы'!AP21%</f>
         <v>95.6</v>
       </c>
       <c r="G21" s="4">
         <f>C21*'2010-2025 годы'!AQ21%</f>
         <v>94.4</v>
       </c>
       <c r="H21" s="4">
         <f>D21*'2010-2025 годы'!AR21%</f>
         <v>93.1</v>
@@ -14784,65 +15058,69 @@
       </c>
       <c r="T21" s="4">
         <f>P21*'2010-2025 годы'!BD21%</f>
         <v>75.900000000000006</v>
       </c>
       <c r="U21" s="29">
         <f>Q21*'2010-2025 годы'!BE21%</f>
         <v>87.1</v>
       </c>
       <c r="V21" s="28">
         <f>R21*'2010-2025 годы'!BF21%</f>
         <v>79.8</v>
       </c>
       <c r="W21" s="4">
         <f>S21*'2010-2025 годы'!BG21%</f>
         <v>77.5</v>
       </c>
       <c r="X21" s="4">
         <f>T21*'2010-2025 годы'!BH21%</f>
         <v>77.5</v>
       </c>
       <c r="Y21" s="29">
         <f>U21*'2010-2025 годы'!BI21%</f>
         <v>87.4</v>
       </c>
-      <c r="Z21" s="4">
+      <c r="Z21" s="28">
         <f>V21*'2010-2025 годы'!BJ21%</f>
         <v>83.3</v>
       </c>
       <c r="AA21" s="4">
         <f>W21*'2010-2025 годы'!BK21%</f>
         <v>79.7</v>
       </c>
-      <c r="AB21" s="29">
+      <c r="AB21" s="4">
         <f>X21*'2010-2025 годы'!BL21%</f>
         <v>76.8</v>
       </c>
+      <c r="AC21" s="29">
+        <f>Y21*'2010-2025 годы'!BM21%</f>
+        <v>81.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:28" ht="22.5">
-      <c r="A22" s="86" t="s">
+    <row r="22" spans="1:29" ht="22.5">
+      <c r="A22" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2025 годы'!AP22%</f>
         <v>103.8</v>
       </c>
       <c r="G22" s="4">
         <f>C22*'2010-2025 годы'!AQ22%</f>
         <v>100.1</v>
       </c>
       <c r="H22" s="4">
         <f>D22*'2010-2025 годы'!AR22%</f>
         <v>97.6</v>
@@ -14893,65 +15171,69 @@
       </c>
       <c r="T22" s="4">
         <f>P22*'2010-2025 годы'!BD22%</f>
         <v>94.7</v>
       </c>
       <c r="U22" s="29">
         <f>Q22*'2010-2025 годы'!BE22%</f>
         <v>108.7</v>
       </c>
       <c r="V22" s="28">
         <f>R22*'2010-2025 годы'!BF22%</f>
         <v>99.3</v>
       </c>
       <c r="W22" s="4">
         <f>S22*'2010-2025 годы'!BG22%</f>
         <v>96.1</v>
       </c>
       <c r="X22" s="4">
         <f>T22*'2010-2025 годы'!BH22%</f>
         <v>96.8</v>
       </c>
       <c r="Y22" s="29">
         <f>U22*'2010-2025 годы'!BI22%</f>
         <v>106.4</v>
       </c>
-      <c r="Z22" s="4">
+      <c r="Z22" s="28">
         <f>V22*'2010-2025 годы'!BJ22%</f>
         <v>93</v>
       </c>
       <c r="AA22" s="4">
         <f>W22*'2010-2025 годы'!BK22%</f>
         <v>91.9</v>
       </c>
-      <c r="AB22" s="29">
+      <c r="AB22" s="4">
         <f>X22*'2010-2025 годы'!BL22%</f>
         <v>93.6</v>
       </c>
+      <c r="AC22" s="29">
+        <f>Y22*'2010-2025 годы'!BM22%</f>
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:28" ht="22.5">
-      <c r="A23" s="86" t="s">
+    <row r="23" spans="1:29" ht="22.5">
+      <c r="A23" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2025 годы'!AP23%</f>
         <v>101.7</v>
       </c>
       <c r="G23" s="4">
         <f>C23*'2010-2025 годы'!AQ23%</f>
         <v>101.2</v>
       </c>
       <c r="H23" s="4">
         <f>D23*'2010-2025 годы'!AR23%</f>
         <v>101.2</v>
@@ -15002,65 +15284,69 @@
       </c>
       <c r="T23" s="4">
         <f>P23*'2010-2025 годы'!BD23%</f>
         <v>105.9</v>
       </c>
       <c r="U23" s="29">
         <f>Q23*'2010-2025 годы'!BE23%</f>
         <v>106.7</v>
       </c>
       <c r="V23" s="28">
         <f>R23*'2010-2025 годы'!BF23%</f>
         <v>102.9</v>
       </c>
       <c r="W23" s="4">
         <f>S23*'2010-2025 годы'!BG23%</f>
         <v>108.8</v>
       </c>
       <c r="X23" s="4">
         <f>T23*'2010-2025 годы'!BH23%</f>
         <v>112.8</v>
       </c>
       <c r="Y23" s="29">
         <f>U23*'2010-2025 годы'!BI23%</f>
         <v>110.3</v>
       </c>
-      <c r="Z23" s="4">
+      <c r="Z23" s="28">
         <f>V23*'2010-2025 годы'!BJ23%</f>
         <v>109.1</v>
       </c>
       <c r="AA23" s="4">
         <f>W23*'2010-2025 годы'!BK23%</f>
         <v>112.6</v>
       </c>
-      <c r="AB23" s="29">
+      <c r="AB23" s="4">
         <f>X23*'2010-2025 годы'!BL23%</f>
         <v>114.6</v>
       </c>
+      <c r="AC23" s="29">
+        <f>Y23*'2010-2025 годы'!BM23%</f>
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="24" spans="1:28">
-      <c r="A24" s="86" t="s">
+    <row r="24" spans="1:29">
+      <c r="A24" s="84" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2025 годы'!AP24%</f>
         <v>99.5</v>
       </c>
       <c r="G24" s="4">
         <f>C24*'2010-2025 годы'!AQ24%</f>
         <v>104.4</v>
       </c>
       <c r="H24" s="4">
         <f>D24*'2010-2025 годы'!AR24%</f>
         <v>103.9</v>
@@ -15111,65 +15397,69 @@
       </c>
       <c r="T24" s="4">
         <f>P24*'2010-2025 годы'!BD24%</f>
         <v>105.5</v>
       </c>
       <c r="U24" s="29">
         <f>Q24*'2010-2025 годы'!BE24%</f>
         <v>109.4</v>
       </c>
       <c r="V24" s="28">
         <f>R24*'2010-2025 годы'!BF24%</f>
         <v>105.8</v>
       </c>
       <c r="W24" s="4">
         <f>S24*'2010-2025 годы'!BG24%</f>
         <v>110.8</v>
       </c>
       <c r="X24" s="4">
         <f>T24*'2010-2025 годы'!BH24%</f>
         <v>105.3</v>
       </c>
       <c r="Y24" s="29">
         <f>U24*'2010-2025 годы'!BI24%</f>
         <v>109.4</v>
       </c>
-      <c r="Z24" s="4">
+      <c r="Z24" s="28">
         <f>V24*'2010-2025 годы'!BJ24%</f>
         <v>104.1</v>
       </c>
       <c r="AA24" s="4">
         <f>W24*'2010-2025 годы'!BK24%</f>
         <v>109.9</v>
       </c>
-      <c r="AB24" s="29">
+      <c r="AB24" s="4">
         <f>X24*'2010-2025 годы'!BL24%</f>
         <v>104.6</v>
       </c>
+      <c r="AC24" s="29">
+        <f>Y24*'2010-2025 годы'!BM24%</f>
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:28" ht="12" customHeight="1">
-      <c r="A25" s="86" t="s">
+    <row r="25" spans="1:29" ht="12" customHeight="1">
+      <c r="A25" s="84" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2025 годы'!AP25%</f>
         <v>99.6</v>
       </c>
       <c r="G25" s="4">
         <f>C25*'2010-2025 годы'!AQ25%</f>
         <v>102.8</v>
       </c>
       <c r="H25" s="4">
         <f>D25*'2010-2025 годы'!AR25%</f>
         <v>102.1</v>
@@ -15220,65 +15510,69 @@
       </c>
       <c r="T25" s="4">
         <f>P25*'2010-2025 годы'!BD25%</f>
         <v>99.9</v>
       </c>
       <c r="U25" s="29">
         <f>Q25*'2010-2025 годы'!BE25%</f>
         <v>97.7</v>
       </c>
       <c r="V25" s="28">
         <f>R25*'2010-2025 годы'!BF25%</f>
         <v>94.8</v>
       </c>
       <c r="W25" s="4">
         <f>S25*'2010-2025 годы'!BG25%</f>
         <v>101</v>
       </c>
       <c r="X25" s="4">
         <f>T25*'2010-2025 годы'!BH25%</f>
         <v>102.5</v>
       </c>
       <c r="Y25" s="29">
         <f>U25*'2010-2025 годы'!BI25%</f>
         <v>98</v>
       </c>
-      <c r="Z25" s="4">
+      <c r="Z25" s="28">
         <f>V25*'2010-2025 годы'!BJ25%</f>
         <v>93.5</v>
       </c>
       <c r="AA25" s="4">
         <f>W25*'2010-2025 годы'!BK25%</f>
         <v>99.3</v>
       </c>
-      <c r="AB25" s="29">
+      <c r="AB25" s="4">
         <f>X25*'2010-2025 годы'!BL25%</f>
         <v>99.2</v>
       </c>
+      <c r="AC25" s="29">
+        <f>Y25*'2010-2025 годы'!BM25%</f>
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="26" spans="1:28">
-      <c r="A26" s="86" t="s">
+    <row r="26" spans="1:29">
+      <c r="A26" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2025 годы'!AP26%</f>
         <v>100.5</v>
       </c>
       <c r="G26" s="4">
         <f>C26*'2010-2025 годы'!AQ26%</f>
         <v>101.6</v>
       </c>
       <c r="H26" s="4">
         <f>D26*'2010-2025 годы'!AR26%</f>
         <v>92.3</v>
@@ -15329,65 +15623,69 @@
       </c>
       <c r="T26" s="4">
         <f>P26*'2010-2025 годы'!BD26%</f>
         <v>102.8</v>
       </c>
       <c r="U26" s="29">
         <f>Q26*'2010-2025 годы'!BE26%</f>
         <v>108.3</v>
       </c>
       <c r="V26" s="28">
         <f>R26*'2010-2025 годы'!BF26%</f>
         <v>93.5</v>
       </c>
       <c r="W26" s="4">
         <f>S26*'2010-2025 годы'!BG26%</f>
         <v>106.6</v>
       </c>
       <c r="X26" s="4">
         <f>T26*'2010-2025 годы'!BH26%</f>
         <v>95.8</v>
       </c>
       <c r="Y26" s="29">
         <f>U26*'2010-2025 годы'!BI26%</f>
         <v>90.4</v>
       </c>
-      <c r="Z26" s="4">
+      <c r="Z26" s="28">
         <f>V26*'2010-2025 годы'!BJ26%</f>
         <v>86.9</v>
       </c>
       <c r="AA26" s="4">
         <f>W26*'2010-2025 годы'!BK26%</f>
         <v>103.5</v>
       </c>
-      <c r="AB26" s="29">
+      <c r="AB26" s="4">
         <f>X26*'2010-2025 годы'!BL26%</f>
         <v>94</v>
       </c>
+      <c r="AC26" s="29">
+        <f>Y26*'2010-2025 годы'!BM26%</f>
+        <v>88.7</v>
+      </c>
     </row>
-    <row r="27" spans="1:28">
-      <c r="A27" s="86" t="s">
+    <row r="27" spans="1:29">
+      <c r="A27" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2025 годы'!AP27%</f>
         <v>100</v>
       </c>
       <c r="G27" s="31">
         <f>C27*'2010-2025 годы'!AQ27%</f>
         <v>92.9</v>
       </c>
       <c r="H27" s="31">
         <f>D27*'2010-2025 годы'!AR27%</f>
         <v>94.3</v>
@@ -15438,1846 +15736,1926 @@
       </c>
       <c r="T27" s="31">
         <f>P27*'2010-2025 годы'!BD27%</f>
         <v>71.400000000000006</v>
       </c>
       <c r="U27" s="32">
         <f>Q27*'2010-2025 годы'!BE27%</f>
         <v>69.900000000000006</v>
       </c>
       <c r="V27" s="30">
         <f>R27*'2010-2025 годы'!BF27%</f>
         <v>82</v>
       </c>
       <c r="W27" s="31">
         <f>S27*'2010-2025 годы'!BG27%</f>
         <v>66.7</v>
       </c>
       <c r="X27" s="31">
         <f>T27*'2010-2025 годы'!BH27%</f>
         <v>68</v>
       </c>
       <c r="Y27" s="32">
         <f>U27*'2010-2025 годы'!BI27%</f>
         <v>64.900000000000006</v>
       </c>
-      <c r="Z27" s="31">
+      <c r="Z27" s="30">
         <f>V27*'2010-2025 годы'!BJ27%</f>
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="31">
         <f>W27*'2010-2025 годы'!BK27%</f>
         <v>59.8</v>
       </c>
-      <c r="AB27" s="32">
+      <c r="AB27" s="31">
         <f>X27*'2010-2025 годы'!BL27%</f>
         <v>61.7</v>
+      </c>
+      <c r="AC27" s="32">
+        <f>Y27*'2010-2025 годы'!BM27%</f>
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="15" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="N3" sqref="N3:Q3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="9.33203125" style="2"/>
     <col min="14" max="14" width="9.1640625" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="3"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
-      <c r="P2" s="23" t="s">
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:24" ht="11.25" customHeight="1">
-      <c r="A3" s="112" t="s">
+      <c r="A3" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="116" t="s">
+      <c r="B3" s="109" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="117"/>
-[...2 lines deleted...]
-      <c r="F3" s="116" t="s">
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="G3" s="117"/>
-[...2 lines deleted...]
-      <c r="J3" s="116" t="s">
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="111"/>
+      <c r="J3" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="K3" s="117"/>
-[...2 lines deleted...]
-      <c r="N3" s="115" t="s">
+      <c r="K3" s="110"/>
+      <c r="L3" s="110"/>
+      <c r="M3" s="111"/>
+      <c r="N3" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="O3" s="115"/>
-      <c r="P3" s="115"/>
+      <c r="O3" s="110"/>
+      <c r="P3" s="110"/>
+      <c r="Q3" s="111"/>
     </row>
     <row r="4" spans="1:24" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="112"/>
+      <c r="A4" s="105"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>118</v>
       </c>
-      <c r="N4" s="11" t="s">
+      <c r="N4" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="O4" s="101" t="s">
+      <c r="O4" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="P4" s="101" t="s">
+      <c r="P4" s="98" t="s">
         <v>23</v>
+      </c>
+      <c r="Q4" s="98" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="13" customFormat="1">
-      <c r="A5" s="85" t="s">
+      <c r="A5" s="83" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="36">
         <v>100</v>
       </c>
       <c r="C5" s="25">
         <v>100</v>
       </c>
       <c r="D5" s="25">
         <v>100</v>
       </c>
       <c r="E5" s="26">
         <v>100</v>
       </c>
       <c r="F5" s="24">
         <f>B5*'2010-2025 годы'!BB5%</f>
         <v>102.7</v>
       </c>
       <c r="G5" s="25">
         <f>C5*'2010-2025 годы'!BC5%</f>
         <v>103.1</v>
       </c>
       <c r="H5" s="25">
         <f>D5*'2010-2025 годы'!BD5%</f>
         <v>102.5</v>
       </c>
       <c r="I5" s="27">
         <f>E5*'2010-2025 годы'!BE5%</f>
         <v>104.7</v>
       </c>
       <c r="J5" s="24">
         <f>F5*'2010-2025 годы'!BF5%</f>
         <v>105.4</v>
       </c>
       <c r="K5" s="25">
         <f>G5*'2010-2025 годы'!BG5%</f>
         <v>105.9</v>
       </c>
       <c r="L5" s="25">
         <f>H5*'2010-2025 годы'!BH5%</f>
         <v>106.2</v>
       </c>
       <c r="M5" s="27">
         <f>I5*'2010-2025 годы'!BI5%</f>
         <v>108.6</v>
       </c>
-      <c r="N5" s="25">
+      <c r="N5" s="24">
         <f>J5*'2010-2025 годы'!BJ5%</f>
         <v>110.5</v>
       </c>
       <c r="O5" s="25">
         <f>K5*'2010-2025 годы'!BK5%</f>
         <v>111.8</v>
       </c>
-      <c r="P5" s="27">
+      <c r="P5" s="25">
         <f>L5*'2010-2025 годы'!BL5%</f>
         <v>112.1</v>
       </c>
-      <c r="Q5" s="21"/>
+      <c r="Q5" s="27">
+        <f>M5*'2010-2025 годы'!BM5%</f>
+        <v>115.4</v>
+      </c>
       <c r="R5" s="21"/>
       <c r="S5" s="21"/>
       <c r="T5" s="21"/>
       <c r="U5" s="21"/>
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
     </row>
     <row r="6" spans="1:24" s="13" customFormat="1">
-      <c r="A6" s="85" t="s">
+      <c r="A6" s="83" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="36">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
         <f>B6*'2010-2025 годы'!BB6%</f>
         <v>107.1</v>
       </c>
       <c r="G6" s="25">
         <f>C6*'2010-2025 годы'!BC6%</f>
         <v>108</v>
       </c>
       <c r="H6" s="25">
         <f>D6*'2010-2025 годы'!BD6%</f>
         <v>107.2</v>
       </c>
       <c r="I6" s="26">
         <f>E6*'2010-2025 годы'!BE6%</f>
         <v>108.8</v>
       </c>
       <c r="J6" s="24">
         <f>F6*'2010-2025 годы'!BF6%</f>
         <v>113.4</v>
       </c>
       <c r="K6" s="25">
         <f>G6*'2010-2025 годы'!BG6%</f>
         <v>112.9</v>
       </c>
       <c r="L6" s="25">
         <f>H6*'2010-2025 годы'!BH6%</f>
         <v>112.9</v>
       </c>
       <c r="M6" s="26">
         <f>I6*'2010-2025 годы'!BI6%</f>
         <v>114.7</v>
       </c>
-      <c r="N6" s="25">
+      <c r="N6" s="24">
         <f>J6*'2010-2025 годы'!BJ6%</f>
         <v>123.8</v>
       </c>
       <c r="O6" s="25">
         <f>K6*'2010-2025 годы'!BK6%</f>
         <v>124.6</v>
       </c>
-      <c r="P6" s="26">
+      <c r="P6" s="25">
         <f>L6*'2010-2025 годы'!BL6%</f>
         <v>125.5</v>
       </c>
-      <c r="Q6" s="21"/>
+      <c r="Q6" s="26">
+        <f>M6*'2010-2025 годы'!BM6%</f>
+        <v>128.69999999999999</v>
+      </c>
       <c r="R6" s="21"/>
       <c r="S6" s="21"/>
     </row>
     <row r="7" spans="1:24">
-      <c r="A7" s="86" t="s">
+      <c r="A7" s="84" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="37">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2025 годы'!BB7%</f>
         <v>113.5</v>
       </c>
       <c r="G7" s="4">
         <f>C7*'2010-2025 годы'!BC7%</f>
         <v>114.3</v>
       </c>
       <c r="H7" s="4">
         <f>D7*'2010-2025 годы'!BD7%</f>
         <v>99.9</v>
       </c>
       <c r="I7" s="29">
         <f>E7*'2010-2025 годы'!BE7%</f>
         <v>101.4</v>
       </c>
       <c r="J7" s="28">
         <f>F7*'2010-2025 годы'!BF7%</f>
         <v>118.9</v>
       </c>
       <c r="K7" s="4">
         <f>G7*'2010-2025 годы'!BG7%</f>
         <v>123.4</v>
       </c>
       <c r="L7" s="4">
         <f>H7*'2010-2025 годы'!BH7%</f>
         <v>116.7</v>
       </c>
       <c r="M7" s="29">
         <f>I7*'2010-2025 годы'!BI7%</f>
         <v>118.8</v>
       </c>
-      <c r="N7" s="4">
+      <c r="N7" s="28">
         <f>J7*'2010-2025 годы'!BJ7%</f>
         <v>131.5</v>
       </c>
       <c r="O7" s="4">
         <f>K7*'2010-2025 годы'!BK7%</f>
         <v>137.30000000000001</v>
       </c>
-      <c r="P7" s="29">
+      <c r="P7" s="4">
         <f>L7*'2010-2025 годы'!BL7%</f>
         <v>131.6</v>
       </c>
-      <c r="Q7" s="21"/>
+      <c r="Q7" s="29">
+        <f>M7*'2010-2025 годы'!BM7%</f>
+        <v>133.4</v>
+      </c>
       <c r="R7" s="21"/>
       <c r="S7" s="21"/>
     </row>
     <row r="8" spans="1:24">
-      <c r="A8" s="86" t="s">
+      <c r="A8" s="84" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="37">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2025 годы'!BB8%</f>
         <v>98.8</v>
       </c>
       <c r="G8" s="4">
         <f>C8*'2010-2025 годы'!BC8%</f>
         <v>101</v>
       </c>
       <c r="H8" s="4">
         <f>D8*'2010-2025 годы'!BD8%</f>
         <v>102.1</v>
       </c>
       <c r="I8" s="29">
         <f>E8*'2010-2025 годы'!BE8%</f>
         <v>104.4</v>
       </c>
       <c r="J8" s="28">
         <f>F8*'2010-2025 годы'!BF8%</f>
         <v>103.3</v>
       </c>
       <c r="K8" s="4">
         <f>G8*'2010-2025 годы'!BG8%</f>
         <v>100.9</v>
       </c>
       <c r="L8" s="4">
         <f>H8*'2010-2025 годы'!BH8%</f>
         <v>101.3</v>
       </c>
       <c r="M8" s="29">
         <f>I8*'2010-2025 годы'!BI8%</f>
         <v>104.5</v>
       </c>
-      <c r="N8" s="4">
+      <c r="N8" s="28">
         <f>J8*'2010-2025 годы'!BJ8%</f>
         <v>107.2</v>
       </c>
       <c r="O8" s="4">
         <f>K8*'2010-2025 годы'!BK8%</f>
         <v>105.8</v>
       </c>
-      <c r="P8" s="29">
+      <c r="P8" s="4">
         <f>L8*'2010-2025 годы'!BL8%</f>
         <v>107.7</v>
       </c>
-      <c r="Q8" s="21"/>
+      <c r="Q8" s="29">
+        <f>M8*'2010-2025 годы'!BM8%</f>
+        <v>112.2</v>
+      </c>
       <c r="R8" s="21"/>
       <c r="S8" s="21"/>
     </row>
     <row r="9" spans="1:24" ht="9.75" customHeight="1">
-      <c r="A9" s="87" t="s">
+      <c r="A9" s="85" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="37">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2025 годы'!BB9%</f>
         <v>98.8</v>
       </c>
       <c r="G9" s="4">
         <f>C9*'2010-2025 годы'!BC9%</f>
         <v>103.3</v>
       </c>
       <c r="H9" s="4">
         <f>D9*'2010-2025 годы'!BD9%</f>
         <v>105.1</v>
       </c>
       <c r="I9" s="29">
         <f>E9*'2010-2025 годы'!BE9%</f>
         <v>103.8</v>
       </c>
       <c r="J9" s="28">
         <f>F9*'2010-2025 годы'!BF9%</f>
         <v>100.2</v>
       </c>
       <c r="K9" s="4">
         <f>G9*'2010-2025 годы'!BG9%</f>
         <v>102.7</v>
       </c>
       <c r="L9" s="4">
         <f>H9*'2010-2025 годы'!BH9%</f>
         <v>101.6</v>
       </c>
       <c r="M9" s="29">
         <f>I9*'2010-2025 годы'!BI9%</f>
         <v>101.6</v>
       </c>
-      <c r="N9" s="4">
+      <c r="N9" s="28">
         <f>J9*'2010-2025 годы'!BJ9%</f>
         <v>102.5</v>
       </c>
       <c r="O9" s="4">
         <f>K9*'2010-2025 годы'!BK9%</f>
         <v>106.1</v>
       </c>
-      <c r="P9" s="29">
+      <c r="P9" s="4">
         <f>L9*'2010-2025 годы'!BL9%</f>
         <v>106.5</v>
       </c>
-      <c r="Q9" s="21"/>
+      <c r="Q9" s="29">
+        <f>M9*'2010-2025 годы'!BM9%</f>
+        <v>107.5</v>
+      </c>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
     </row>
     <row r="10" spans="1:24">
-      <c r="A10" s="87" t="s">
+      <c r="A10" s="85" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="37">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2025 годы'!BB10%</f>
         <v>101.2</v>
       </c>
       <c r="G10" s="4">
         <f>C10*'2010-2025 годы'!BC10%</f>
         <v>100.3</v>
       </c>
       <c r="H10" s="4">
         <f>D10*'2010-2025 годы'!BD10%</f>
         <v>101.7</v>
       </c>
       <c r="I10" s="29">
         <f>E10*'2010-2025 годы'!BE10%</f>
         <v>105.4</v>
       </c>
       <c r="J10" s="28">
         <f>F10*'2010-2025 годы'!BF10%</f>
         <v>107.5</v>
       </c>
       <c r="K10" s="4">
         <f>G10*'2010-2025 годы'!BG10%</f>
         <v>102.3</v>
       </c>
       <c r="L10" s="4">
         <f>H10*'2010-2025 годы'!BH10%</f>
         <v>101.4</v>
       </c>
       <c r="M10" s="29">
         <f>I10*'2010-2025 годы'!BI10%</f>
         <v>108.9</v>
       </c>
-      <c r="N10" s="4">
+      <c r="N10" s="28">
         <f>J10*'2010-2025 годы'!BJ10%</f>
         <v>115.1</v>
       </c>
       <c r="O10" s="4">
         <f>K10*'2010-2025 годы'!BK10%</f>
         <v>107.2</v>
       </c>
-      <c r="P10" s="29">
+      <c r="P10" s="4">
         <f>L10*'2010-2025 годы'!BL10%</f>
         <v>107.2</v>
       </c>
-      <c r="Q10" s="21"/>
+      <c r="Q10" s="29">
+        <f>M10*'2010-2025 годы'!BM10%</f>
+        <v>116.5</v>
+      </c>
       <c r="R10" s="21"/>
       <c r="S10" s="21"/>
     </row>
     <row r="11" spans="1:24" ht="22.5">
-      <c r="A11" s="87" t="s">
+      <c r="A11" s="85" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="37">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2025 годы'!BB11%</f>
         <v>99.3</v>
       </c>
       <c r="G11" s="4">
         <f>C11*'2010-2025 годы'!BC11%</f>
         <v>103.4</v>
       </c>
       <c r="H11" s="4">
         <f>D11*'2010-2025 годы'!BD11%</f>
         <v>100.9</v>
       </c>
       <c r="I11" s="29">
         <f>E11*'2010-2025 годы'!BE11%</f>
         <v>104.9</v>
       </c>
       <c r="J11" s="28">
         <f>F11*'2010-2025 годы'!BF11%</f>
         <v>109.6</v>
       </c>
       <c r="K11" s="4">
         <f>G11*'2010-2025 годы'!BG11%</f>
         <v>105.3</v>
       </c>
       <c r="L11" s="4">
         <f>H11*'2010-2025 годы'!BH11%</f>
         <v>103.1</v>
       </c>
       <c r="M11" s="29">
         <f>I11*'2010-2025 годы'!BI11%</f>
         <v>102.2</v>
       </c>
-      <c r="N11" s="4">
+      <c r="N11" s="28">
         <f>J11*'2010-2025 годы'!BJ11%</f>
         <v>100.1</v>
       </c>
       <c r="O11" s="4">
         <f>K11*'2010-2025 годы'!BK11%</f>
         <v>103.9</v>
       </c>
-      <c r="P11" s="29">
+      <c r="P11" s="4">
         <f>L11*'2010-2025 годы'!BL11%</f>
         <v>106.1</v>
       </c>
-      <c r="Q11" s="21"/>
+      <c r="Q11" s="29">
+        <f>M11*'2010-2025 годы'!BM11%</f>
+        <v>105.5</v>
+      </c>
       <c r="R11" s="21"/>
       <c r="S11" s="21"/>
     </row>
     <row r="12" spans="1:24" ht="22.5">
-      <c r="A12" s="88" t="s">
+      <c r="A12" s="86" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="37">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2025 годы'!BB12%</f>
         <v>97.9</v>
       </c>
       <c r="G12" s="4">
         <f>C12*'2010-2025 годы'!BC12%</f>
         <v>98.3</v>
       </c>
       <c r="H12" s="4">
         <f>D12*'2010-2025 годы'!BD12%</f>
         <v>99</v>
       </c>
       <c r="I12" s="29">
         <f>E12*'2010-2025 годы'!BE12%</f>
         <v>95.5</v>
       </c>
       <c r="J12" s="28">
         <f>F12*'2010-2025 годы'!BF12%</f>
         <v>98.6</v>
       </c>
       <c r="K12" s="4">
         <f>G12*'2010-2025 годы'!BG12%</f>
         <v>94.1</v>
       </c>
       <c r="L12" s="4">
         <f>H12*'2010-2025 годы'!BH12%</f>
         <v>91.5</v>
       </c>
       <c r="M12" s="29">
         <f>I12*'2010-2025 годы'!BI12%</f>
         <v>97.6</v>
       </c>
-      <c r="N12" s="4">
+      <c r="N12" s="28">
         <f>J12*'2010-2025 годы'!BJ12%</f>
         <v>90.9</v>
       </c>
       <c r="O12" s="4">
         <f>K12*'2010-2025 годы'!BK12%</f>
         <v>93.4</v>
       </c>
-      <c r="P12" s="29">
+      <c r="P12" s="4">
         <f>L12*'2010-2025 годы'!BL12%</f>
         <v>88.4</v>
       </c>
-      <c r="Q12" s="21"/>
+      <c r="Q12" s="29">
+        <f>M12*'2010-2025 годы'!BM12%</f>
+        <v>95.6</v>
+      </c>
       <c r="R12" s="21"/>
       <c r="S12" s="21"/>
     </row>
     <row r="13" spans="1:24">
-      <c r="A13" s="86" t="s">
+      <c r="A13" s="84" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="37">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2025 годы'!BB13%</f>
         <v>119</v>
       </c>
       <c r="G13" s="4">
         <f>C13*'2010-2025 годы'!BC13%</f>
         <v>112.9</v>
       </c>
       <c r="H13" s="4">
         <f>D13*'2010-2025 годы'!BD13%</f>
         <v>112.8</v>
       </c>
       <c r="I13" s="29">
         <f>E13*'2010-2025 годы'!BE13%</f>
         <v>118.1</v>
       </c>
       <c r="J13" s="28">
         <f>F13*'2010-2025 годы'!BF13%</f>
         <v>134.6</v>
       </c>
       <c r="K13" s="4">
         <f>G13*'2010-2025 годы'!BG13%</f>
         <v>124</v>
       </c>
       <c r="L13" s="4">
         <f>H13*'2010-2025 годы'!BH13%</f>
         <v>123.9</v>
       </c>
       <c r="M13" s="29">
         <f>I13*'2010-2025 годы'!BI13%</f>
         <v>131.4</v>
       </c>
-      <c r="N13" s="4">
+      <c r="N13" s="28">
         <f>J13*'2010-2025 годы'!BJ13%</f>
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="4">
         <f>K13*'2010-2025 годы'!BK13%</f>
         <v>147.6</v>
       </c>
-      <c r="P13" s="29">
+      <c r="P13" s="4">
         <f>L13*'2010-2025 годы'!BL13%</f>
         <v>144.69999999999999</v>
       </c>
-      <c r="Q13" s="21"/>
+      <c r="Q13" s="29">
+        <f>M13*'2010-2025 годы'!BM13%</f>
+        <v>159.1</v>
+      </c>
       <c r="R13" s="21"/>
       <c r="S13" s="21"/>
     </row>
     <row r="14" spans="1:24" s="14" customFormat="1">
-      <c r="A14" s="85" t="s">
+      <c r="A14" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="36">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2025 годы'!BB14%</f>
         <v>101.2</v>
       </c>
       <c r="G14" s="25">
         <f>C14*'2010-2025 годы'!BC14%</f>
         <v>101</v>
       </c>
       <c r="H14" s="25">
         <f>D14*'2010-2025 годы'!BD14%</f>
         <v>101</v>
       </c>
       <c r="I14" s="26">
         <f>E14*'2010-2025 годы'!BE14%</f>
         <v>102.9</v>
       </c>
       <c r="J14" s="24">
         <f>F14*'2010-2025 годы'!BF14%</f>
         <v>102.1</v>
       </c>
       <c r="K14" s="25">
         <f>G14*'2010-2025 годы'!BG14%</f>
         <v>102.9</v>
       </c>
       <c r="L14" s="25">
         <f>H14*'2010-2025 годы'!BH14%</f>
         <v>103.7</v>
       </c>
       <c r="M14" s="26">
         <f>I14*'2010-2025 годы'!BI14%</f>
         <v>105.9</v>
       </c>
-      <c r="N14" s="25">
+      <c r="N14" s="24">
         <f>J14*'2010-2025 годы'!BJ14%</f>
         <v>104.6</v>
       </c>
       <c r="O14" s="25">
         <f>K14*'2010-2025 годы'!BK14%</f>
         <v>106.3</v>
       </c>
-      <c r="P14" s="26">
+      <c r="P14" s="25">
         <f>L14*'2010-2025 годы'!BL14%</f>
         <v>106.6</v>
       </c>
-      <c r="Q14" s="21"/>
+      <c r="Q14" s="26">
+        <f>M14*'2010-2025 годы'!BM14%</f>
+        <v>109.5</v>
+      </c>
       <c r="R14" s="21"/>
       <c r="S14" s="21"/>
     </row>
     <row r="15" spans="1:24" ht="22.5">
-      <c r="A15" s="86" t="s">
+      <c r="A15" s="84" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="37">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2025 годы'!BB15%</f>
         <v>104.4</v>
       </c>
       <c r="G15" s="4">
         <f>C15*'2010-2025 годы'!BC15%</f>
         <v>105</v>
       </c>
       <c r="H15" s="4">
         <f>D15*'2010-2025 годы'!BD15%</f>
         <v>105.9</v>
       </c>
       <c r="I15" s="29">
         <f>E15*'2010-2025 годы'!BE15%</f>
         <v>106.7</v>
       </c>
       <c r="J15" s="28">
         <f>F15*'2010-2025 годы'!BF15%</f>
         <v>109.5</v>
       </c>
       <c r="K15" s="4">
         <f>G15*'2010-2025 годы'!BG15%</f>
         <v>108.2</v>
       </c>
       <c r="L15" s="4">
         <f>H15*'2010-2025 годы'!BH15%</f>
         <v>110.5</v>
       </c>
       <c r="M15" s="29">
         <f>I15*'2010-2025 годы'!BI15%</f>
         <v>115.1</v>
       </c>
-      <c r="N15" s="4">
+      <c r="N15" s="28">
         <f>J15*'2010-2025 годы'!BJ15%</f>
         <v>113.1</v>
       </c>
       <c r="O15" s="4">
         <f>K15*'2010-2025 годы'!BK15%</f>
         <v>113.6</v>
       </c>
-      <c r="P15" s="29">
+      <c r="P15" s="4">
         <f>L15*'2010-2025 годы'!BL15%</f>
         <v>116.2</v>
       </c>
-      <c r="Q15" s="21"/>
+      <c r="Q15" s="29">
+        <f>M15*'2010-2025 годы'!BM15%</f>
+        <v>121</v>
+      </c>
       <c r="R15" s="21"/>
       <c r="S15" s="21"/>
     </row>
     <row r="16" spans="1:24">
-      <c r="A16" s="86" t="s">
+      <c r="A16" s="84" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="37">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2025 годы'!BB16%</f>
         <v>104</v>
       </c>
       <c r="G16" s="4">
         <f>C16*'2010-2025 годы'!BC16%</f>
         <v>103.9</v>
       </c>
       <c r="H16" s="4">
         <f>D16*'2010-2025 годы'!BD16%</f>
         <v>104.1</v>
       </c>
       <c r="I16" s="29">
         <f>E16*'2010-2025 годы'!BE16%</f>
         <v>115.5</v>
       </c>
       <c r="J16" s="28">
         <f>F16*'2010-2025 годы'!BF16%</f>
         <v>108.5</v>
       </c>
       <c r="K16" s="4">
         <f>G16*'2010-2025 годы'!BG16%</f>
         <v>106.2</v>
       </c>
       <c r="L16" s="4">
         <f>H16*'2010-2025 годы'!BH16%</f>
         <v>108.8</v>
       </c>
       <c r="M16" s="29">
         <f>I16*'2010-2025 годы'!BI16%</f>
         <v>122.2</v>
       </c>
-      <c r="N16" s="4">
+      <c r="N16" s="28">
         <f>J16*'2010-2025 годы'!BJ16%</f>
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="4">
         <f>K16*'2010-2025 годы'!BK16%</f>
         <v>128.9</v>
       </c>
-      <c r="P16" s="29">
+      <c r="P16" s="4">
         <f>L16*'2010-2025 годы'!BL16%</f>
         <v>130.80000000000001</v>
       </c>
-      <c r="Q16" s="21"/>
+      <c r="Q16" s="29">
+        <f>M16*'2010-2025 годы'!BM16%</f>
+        <v>146</v>
+      </c>
       <c r="R16" s="21"/>
       <c r="S16" s="21"/>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A17" s="86" t="s">
+      <c r="A17" s="84" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="37">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2025 годы'!BB17%</f>
         <v>92.8</v>
       </c>
       <c r="G17" s="4">
         <f>C17*'2010-2025 годы'!BC17%</f>
         <v>93.2</v>
       </c>
       <c r="H17" s="4">
         <f>D17*'2010-2025 годы'!BD17%</f>
         <v>94</v>
       </c>
       <c r="I17" s="29">
         <f>E17*'2010-2025 годы'!BE17%</f>
         <v>96.1</v>
       </c>
       <c r="J17" s="28">
         <f>F17*'2010-2025 годы'!BF17%</f>
         <v>82.3</v>
       </c>
       <c r="K17" s="4">
         <f>G17*'2010-2025 годы'!BG17%</f>
         <v>96.6</v>
       </c>
       <c r="L17" s="4">
         <f>H17*'2010-2025 годы'!BH17%</f>
         <v>91.3</v>
       </c>
       <c r="M17" s="29">
         <f>I17*'2010-2025 годы'!BI17%</f>
         <v>90.8</v>
       </c>
-      <c r="N17" s="4">
+      <c r="N17" s="28">
         <f>J17*'2010-2025 годы'!BJ17%</f>
         <v>83.9</v>
       </c>
       <c r="O17" s="4">
         <f>K17*'2010-2025 годы'!BK17%</f>
         <v>93.3</v>
       </c>
-      <c r="P17" s="29">
+      <c r="P17" s="4">
         <f>L17*'2010-2025 годы'!BL17%</f>
         <v>90.2</v>
       </c>
-      <c r="Q17" s="21"/>
+      <c r="Q17" s="29">
+        <f>M17*'2010-2025 годы'!BM17%</f>
+        <v>91.3</v>
+      </c>
       <c r="R17" s="21"/>
       <c r="S17" s="21"/>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="86" t="s">
+      <c r="A18" s="84" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="37">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2025 годы'!BB18%</f>
         <v>102.8</v>
       </c>
       <c r="G18" s="4">
         <f>C18*'2010-2025 годы'!BC18%</f>
         <v>106.3</v>
       </c>
       <c r="H18" s="4">
         <f>D18*'2010-2025 годы'!BD18%</f>
         <v>105.1</v>
       </c>
       <c r="I18" s="29">
         <f>E18*'2010-2025 годы'!BE18%</f>
         <v>96.2</v>
       </c>
       <c r="J18" s="28">
         <f>F18*'2010-2025 годы'!BF18%</f>
         <v>113</v>
       </c>
       <c r="K18" s="4">
         <f>G18*'2010-2025 годы'!BG18%</f>
         <v>116</v>
       </c>
       <c r="L18" s="4">
         <f>H18*'2010-2025 годы'!BH18%</f>
         <v>113.9</v>
       </c>
       <c r="M18" s="29">
         <f>I18*'2010-2025 годы'!BI18%</f>
         <v>101.1</v>
       </c>
-      <c r="N18" s="4">
+      <c r="N18" s="28">
         <f>J18*'2010-2025 годы'!BJ18%</f>
         <v>113.9</v>
       </c>
       <c r="O18" s="4">
         <f>K18*'2010-2025 годы'!BK18%</f>
         <v>114.8</v>
       </c>
-      <c r="P18" s="29">
+      <c r="P18" s="4">
         <f>L18*'2010-2025 годы'!BL18%</f>
         <v>111.3</v>
       </c>
-      <c r="Q18" s="21"/>
+      <c r="Q18" s="29">
+        <f>M18*'2010-2025 годы'!BM18%</f>
+        <v>102.3</v>
+      </c>
       <c r="R18" s="21"/>
       <c r="S18" s="21"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="86" t="s">
+      <c r="A19" s="84" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="37">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2025 годы'!BB19%</f>
         <v>93.5</v>
       </c>
       <c r="G19" s="4">
         <f>C19*'2010-2025 годы'!BC19%</f>
         <v>93.6</v>
       </c>
       <c r="H19" s="4">
         <f>D19*'2010-2025 годы'!BD19%</f>
         <v>93.1</v>
       </c>
       <c r="I19" s="29">
         <f>E19*'2010-2025 годы'!BE19%</f>
         <v>93.6</v>
       </c>
       <c r="J19" s="28">
         <f>F19*'2010-2025 годы'!BF19%</f>
         <v>94.2</v>
       </c>
       <c r="K19" s="4">
         <f>G19*'2010-2025 годы'!BG19%</f>
         <v>94.9</v>
       </c>
       <c r="L19" s="4">
         <f>H19*'2010-2025 годы'!BH19%</f>
         <v>92.8</v>
       </c>
       <c r="M19" s="29">
         <f>I19*'2010-2025 годы'!BI19%</f>
         <v>94.5</v>
       </c>
-      <c r="N19" s="4">
+      <c r="N19" s="28">
         <f>J19*'2010-2025 годы'!BJ19%</f>
         <v>100.2</v>
       </c>
       <c r="O19" s="4">
         <f>K19*'2010-2025 годы'!BK19%</f>
         <v>100.5</v>
       </c>
-      <c r="P19" s="29">
+      <c r="P19" s="4">
         <f>L19*'2010-2025 годы'!BL19%</f>
         <v>97.6</v>
       </c>
-      <c r="Q19" s="21"/>
+      <c r="Q19" s="29">
+        <f>M19*'2010-2025 годы'!BM19%</f>
+        <v>99.1</v>
+      </c>
       <c r="R19" s="21"/>
       <c r="S19" s="21"/>
     </row>
     <row r="20" spans="1:19" s="6" customFormat="1">
-      <c r="A20" s="86" t="s">
+      <c r="A20" s="84" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="37">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2025 годы'!BB20%</f>
         <v>114</v>
       </c>
       <c r="G20" s="4">
         <f>C20*'2010-2025 годы'!BC20%</f>
         <v>112.7</v>
       </c>
       <c r="H20" s="4">
         <f>D20*'2010-2025 годы'!BD20%</f>
         <v>113.2</v>
       </c>
       <c r="I20" s="29">
         <f>E20*'2010-2025 годы'!BE20%</f>
         <v>116.9</v>
       </c>
       <c r="J20" s="28">
         <f>F20*'2010-2025 годы'!BF20%</f>
         <v>115.1</v>
       </c>
       <c r="K20" s="4">
         <f>G20*'2010-2025 годы'!BG20%</f>
         <v>111.2</v>
       </c>
       <c r="L20" s="4">
         <f>H20*'2010-2025 годы'!BH20%</f>
         <v>113.2</v>
       </c>
       <c r="M20" s="29">
         <f>I20*'2010-2025 годы'!BI20%</f>
         <v>117.1</v>
       </c>
-      <c r="N20" s="4">
+      <c r="N20" s="28">
         <f>J20*'2010-2025 годы'!BJ20%</f>
         <v>119.8</v>
       </c>
       <c r="O20" s="4">
         <f>K20*'2010-2025 годы'!BK20%</f>
         <v>116.8</v>
       </c>
-      <c r="P20" s="29">
+      <c r="P20" s="4">
         <f>L20*'2010-2025 годы'!BL20%</f>
         <v>116.3</v>
       </c>
-      <c r="Q20" s="21"/>
+      <c r="Q20" s="29">
+        <f>M20*'2010-2025 годы'!BM20%</f>
+        <v>118.4</v>
+      </c>
       <c r="R20" s="21"/>
       <c r="S20" s="21"/>
     </row>
     <row r="21" spans="1:19" ht="12" customHeight="1">
-      <c r="A21" s="86" t="s">
+      <c r="A21" s="84" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2025 годы'!BB21%</f>
         <v>92.3</v>
       </c>
       <c r="G21" s="4">
         <f>C21*'2010-2025 годы'!BC21%</f>
         <v>91.9</v>
       </c>
       <c r="H21" s="4">
         <f>D21*'2010-2025 годы'!BD21%</f>
         <v>91</v>
       </c>
       <c r="I21" s="29">
         <f>E21*'2010-2025 годы'!BE21%</f>
         <v>94.6</v>
       </c>
       <c r="J21" s="28">
         <f>F21*'2010-2025 годы'!BF21%</f>
         <v>92.4</v>
       </c>
       <c r="K21" s="4">
         <f>G21*'2010-2025 годы'!BG21%</f>
         <v>92.5</v>
       </c>
       <c r="L21" s="4">
         <f>H21*'2010-2025 годы'!BH21%</f>
         <v>92.9</v>
       </c>
       <c r="M21" s="29">
         <f>I21*'2010-2025 годы'!BI21%</f>
         <v>94.9</v>
       </c>
-      <c r="N21" s="4">
+      <c r="N21" s="28">
         <f>J21*'2010-2025 годы'!BJ21%</f>
         <v>96.5</v>
       </c>
       <c r="O21" s="4">
         <f>K21*'2010-2025 годы'!BK21%</f>
         <v>95.1</v>
       </c>
-      <c r="P21" s="29">
+      <c r="P21" s="4">
         <f>L21*'2010-2025 годы'!BL21%</f>
         <v>92.1</v>
       </c>
-      <c r="Q21" s="21"/>
+      <c r="Q21" s="29">
+        <f>M21*'2010-2025 годы'!BM21%</f>
+        <v>88.5</v>
+      </c>
       <c r="R21" s="21"/>
       <c r="S21" s="21"/>
     </row>
     <row r="22" spans="1:19" ht="22.5">
-      <c r="A22" s="86" t="s">
+      <c r="A22" s="84" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="37">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2025 годы'!BB22%</f>
         <v>107.3</v>
       </c>
       <c r="G22" s="4">
         <f>C22*'2010-2025 годы'!BC22%</f>
         <v>103.7</v>
       </c>
       <c r="H22" s="4">
         <f>D22*'2010-2025 годы'!BD22%</f>
         <v>101.8</v>
       </c>
       <c r="I22" s="29">
         <f>E22*'2010-2025 годы'!BE22%</f>
         <v>105.8</v>
       </c>
       <c r="J22" s="28">
         <f>F22*'2010-2025 годы'!BF22%</f>
         <v>103.8</v>
       </c>
       <c r="K22" s="4">
         <f>G22*'2010-2025 годы'!BG22%</f>
         <v>103.3</v>
       </c>
       <c r="L22" s="4">
         <f>H22*'2010-2025 годы'!BH22%</f>
         <v>104</v>
       </c>
       <c r="M22" s="29">
         <f>I22*'2010-2025 годы'!BI22%</f>
         <v>103.6</v>
       </c>
-      <c r="N22" s="4">
+      <c r="N22" s="28">
         <f>J22*'2010-2025 годы'!BJ22%</f>
         <v>97.3</v>
       </c>
       <c r="O22" s="4">
         <f>K22*'2010-2025 годы'!BK22%</f>
         <v>98.8</v>
       </c>
-      <c r="P22" s="29">
+      <c r="P22" s="4">
         <f>L22*'2010-2025 годы'!BL22%</f>
         <v>100.6</v>
       </c>
-      <c r="Q22" s="21"/>
+      <c r="Q22" s="29">
+        <f>M22*'2010-2025 годы'!BM22%</f>
+        <v>96.1</v>
+      </c>
       <c r="R22" s="21"/>
       <c r="S22" s="21"/>
     </row>
     <row r="23" spans="1:19" ht="22.5">
-      <c r="A23" s="86" t="s">
+      <c r="A23" s="84" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="37">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2025 годы'!BB23%</f>
         <v>99.2</v>
       </c>
       <c r="G23" s="4">
         <f>C23*'2010-2025 годы'!BC23%</f>
         <v>97.1</v>
       </c>
       <c r="H23" s="4">
         <f>D23*'2010-2025 годы'!BD23%</f>
         <v>95.5</v>
       </c>
       <c r="I23" s="29">
         <f>E23*'2010-2025 годы'!BE23%</f>
         <v>100</v>
       </c>
       <c r="J23" s="28">
         <f>F23*'2010-2025 годы'!BF23%</f>
         <v>91.9</v>
       </c>
       <c r="K23" s="4">
         <f>G23*'2010-2025 годы'!BG23%</f>
         <v>100</v>
       </c>
       <c r="L23" s="4">
         <f>H23*'2010-2025 годы'!BH23%</f>
         <v>101.7</v>
       </c>
       <c r="M23" s="29">
         <f>I23*'2010-2025 годы'!BI23%</f>
         <v>103.4</v>
       </c>
-      <c r="N23" s="4">
+      <c r="N23" s="28">
         <f>J23*'2010-2025 годы'!BJ23%</f>
         <v>97.4</v>
       </c>
       <c r="O23" s="4">
         <f>K23*'2010-2025 годы'!BK23%</f>
         <v>103.5</v>
       </c>
-      <c r="P23" s="29">
+      <c r="P23" s="4">
         <f>L23*'2010-2025 годы'!BL23%</f>
         <v>103.3</v>
       </c>
-      <c r="Q23" s="21"/>
+      <c r="Q23" s="29">
+        <f>M23*'2010-2025 годы'!BM23%</f>
+        <v>104.8</v>
+      </c>
       <c r="R23" s="21"/>
       <c r="S23" s="21"/>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="86" t="s">
+      <c r="A24" s="84" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="37">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2025 годы'!BB24%</f>
         <v>99.2</v>
       </c>
       <c r="G24" s="4">
         <f>C24*'2010-2025 годы'!BC24%</f>
         <v>98.4</v>
       </c>
       <c r="H24" s="4">
         <f>D24*'2010-2025 годы'!BD24%</f>
         <v>98.4</v>
       </c>
       <c r="I24" s="29">
         <f>E24*'2010-2025 годы'!BE24%</f>
         <v>98.7</v>
       </c>
       <c r="J24" s="28">
         <f>F24*'2010-2025 годы'!BF24%</f>
         <v>99.1</v>
       </c>
       <c r="K24" s="4">
         <f>G24*'2010-2025 годы'!BG24%</f>
         <v>98.9</v>
       </c>
       <c r="L24" s="4">
         <f>H24*'2010-2025 годы'!BH24%</f>
         <v>98.2</v>
       </c>
       <c r="M24" s="29">
         <f>I24*'2010-2025 годы'!BI24%</f>
         <v>98.7</v>
       </c>
-      <c r="N24" s="4">
+      <c r="N24" s="28">
         <f>J24*'2010-2025 годы'!BJ24%</f>
         <v>97.5</v>
       </c>
       <c r="O24" s="4">
         <f>K24*'2010-2025 годы'!BK24%</f>
         <v>98.1</v>
       </c>
-      <c r="P24" s="29">
+      <c r="P24" s="4">
         <f>L24*'2010-2025 годы'!BL24%</f>
         <v>97.5</v>
       </c>
-      <c r="Q24" s="21"/>
+      <c r="Q24" s="29">
+        <f>M24*'2010-2025 годы'!BM24%</f>
+        <v>97.6</v>
+      </c>
       <c r="R24" s="21"/>
       <c r="S24" s="21"/>
     </row>
     <row r="25" spans="1:19" ht="12" customHeight="1">
-      <c r="A25" s="86" t="s">
+      <c r="A25" s="84" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="37">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2025 годы'!BB25%</f>
         <v>98.9</v>
       </c>
       <c r="G25" s="4">
         <f>C25*'2010-2025 годы'!BC25%</f>
         <v>98.9</v>
       </c>
       <c r="H25" s="4">
         <f>D25*'2010-2025 годы'!BD25%</f>
         <v>97.6</v>
       </c>
       <c r="I25" s="29">
         <f>E25*'2010-2025 годы'!BE25%</f>
         <v>98.9</v>
       </c>
       <c r="J25" s="28">
         <f>F25*'2010-2025 годы'!BF25%</f>
         <v>97.4</v>
       </c>
       <c r="K25" s="4">
         <f>G25*'2010-2025 годы'!BG25%</f>
         <v>97.9</v>
       </c>
       <c r="L25" s="4">
         <f>H25*'2010-2025 годы'!BH25%</f>
         <v>100.1</v>
       </c>
       <c r="M25" s="29">
         <f>I25*'2010-2025 годы'!BI25%</f>
         <v>99.2</v>
       </c>
-      <c r="N25" s="4">
+      <c r="N25" s="28">
         <f>J25*'2010-2025 годы'!BJ25%</f>
         <v>96</v>
       </c>
       <c r="O25" s="4">
         <f>K25*'2010-2025 годы'!BK25%</f>
         <v>96.2</v>
       </c>
-      <c r="P25" s="29">
+      <c r="P25" s="4">
         <f>L25*'2010-2025 годы'!BL25%</f>
         <v>96.9</v>
       </c>
-      <c r="Q25" s="21"/>
+      <c r="Q25" s="29">
+        <f>M25*'2010-2025 годы'!BM25%</f>
+        <v>96</v>
+      </c>
       <c r="R25" s="21"/>
       <c r="S25" s="21"/>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="86" t="s">
+      <c r="A26" s="84" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="37">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2025 годы'!BB26%</f>
         <v>93.6</v>
       </c>
       <c r="G26" s="4">
         <f>C26*'2010-2025 годы'!BC26%</f>
         <v>100.3</v>
       </c>
       <c r="H26" s="4">
         <f>D26*'2010-2025 годы'!BD26%</f>
         <v>100.3</v>
       </c>
       <c r="I26" s="29">
         <f>E26*'2010-2025 годы'!BE26%</f>
         <v>94.1</v>
       </c>
       <c r="J26" s="28">
         <f>F26*'2010-2025 годы'!BF26%</f>
         <v>80.3</v>
       </c>
       <c r="K26" s="4">
         <f>G26*'2010-2025 годы'!BG26%</f>
         <v>91.2</v>
       </c>
       <c r="L26" s="4">
         <f>H26*'2010-2025 годы'!BH26%</f>
         <v>93.5</v>
       </c>
       <c r="M26" s="29">
         <f>I26*'2010-2025 годы'!BI26%</f>
         <v>78.599999999999994</v>
       </c>
-      <c r="N26" s="4">
+      <c r="N26" s="28">
         <f>J26*'2010-2025 годы'!BJ26%</f>
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="4">
         <f>K26*'2010-2025 годы'!BK26%</f>
         <v>88.6</v>
       </c>
-      <c r="P26" s="29">
+      <c r="P26" s="4">
         <f>L26*'2010-2025 годы'!BL26%</f>
         <v>91.7</v>
       </c>
-      <c r="Q26" s="21"/>
+      <c r="Q26" s="29">
+        <f>M26*'2010-2025 годы'!BM26%</f>
+        <v>77.099999999999994</v>
+      </c>
       <c r="R26" s="21"/>
       <c r="S26" s="21"/>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="86" t="s">
+      <c r="A27" s="84" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="38">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2025 годы'!BB27%</f>
         <v>90.1</v>
       </c>
       <c r="G27" s="31">
         <f>C27*'2010-2025 годы'!BC27%</f>
         <v>90.3</v>
       </c>
       <c r="H27" s="31">
         <f>D27*'2010-2025 годы'!BD27%</f>
         <v>91.3</v>
       </c>
       <c r="I27" s="32">
         <f>E27*'2010-2025 годы'!BE27%</f>
         <v>92.6</v>
       </c>
       <c r="J27" s="30">
         <f>F27*'2010-2025 годы'!BF27%</f>
         <v>94.2</v>
       </c>
       <c r="K27" s="31">
         <f>G27*'2010-2025 годы'!BG27%</f>
         <v>90.9</v>
       </c>
       <c r="L27" s="31">
         <f>H27*'2010-2025 годы'!BH27%</f>
         <v>87</v>
       </c>
       <c r="M27" s="32">
         <f>I27*'2010-2025 годы'!BI27%</f>
         <v>86</v>
       </c>
-      <c r="N27" s="31">
+      <c r="N27" s="30">
         <f>J27*'2010-2025 годы'!BJ27%</f>
         <v>81.5</v>
       </c>
       <c r="O27" s="31">
         <f>K27*'2010-2025 годы'!BK27%</f>
         <v>81.5</v>
       </c>
-      <c r="P27" s="32">
+      <c r="P27" s="31">
         <f>L27*'2010-2025 годы'!BL27%</f>
         <v>78.900000000000006</v>
       </c>
-      <c r="Q27" s="21"/>
+      <c r="Q27" s="32">
+        <f>M27*'2010-2025 годы'!BM27%</f>
+        <v>82.6</v>
+      </c>
       <c r="R27" s="21"/>
       <c r="S27" s="21"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="110"/>
-[...4 lines deleted...]
-      <c r="F29" s="110"/>
+      <c r="A29" s="103"/>
+      <c r="B29" s="103"/>
+      <c r="C29" s="103"/>
+      <c r="D29" s="103"/>
+      <c r="E29" s="103"/>
+      <c r="F29" s="103"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="17"/>
+      <c r="A30" s="15" t="s">
+        <v>124</v>
+      </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AV22"/>
+  <dimension ref="A1:AO24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="E5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="F5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AE3" sqref="AE3:AH3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="29.1640625" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="9.5" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" ht="12.75">
-      <c r="A1" s="84" t="s">
+    <row r="1" spans="1:41" ht="12.75">
+      <c r="A1" s="82" t="s">
         <v>108</v>
       </c>
-      <c r="B1" s="56"/>
-[...45 lines deleted...]
-      <c r="AV1" s="56"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
     </row>
-    <row r="2" spans="1:48" ht="12.75" customHeight="1">
+    <row r="2" spans="1:41" ht="12.75" customHeight="1">
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
-      <c r="W2" s="102"/>
-[...2 lines deleted...]
-      <c r="AG2" s="23" t="s">
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="3" spans="1:48" s="12" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A3" s="120" t="s">
+    <row r="3" spans="1:41" s="12" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A3" s="112" t="s">
         <v>106</v>
       </c>
-      <c r="B3" s="120" t="s">
+      <c r="B3" s="112" t="s">
         <v>107</v>
       </c>
-      <c r="C3" s="112" t="s">
+      <c r="C3" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="112"/>
-[...2 lines deleted...]
-      <c r="G3" s="112" t="s">
+      <c r="D3" s="105"/>
+      <c r="E3" s="105"/>
+      <c r="F3" s="105"/>
+      <c r="G3" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="112"/>
-[...2 lines deleted...]
-      <c r="K3" s="112" t="s">
+      <c r="H3" s="105"/>
+      <c r="I3" s="105"/>
+      <c r="J3" s="105"/>
+      <c r="K3" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="112"/>
-[...2 lines deleted...]
-      <c r="O3" s="112" t="s">
+      <c r="L3" s="105"/>
+      <c r="M3" s="105"/>
+      <c r="N3" s="105"/>
+      <c r="O3" s="105" t="s">
         <v>37</v>
       </c>
-      <c r="P3" s="112"/>
-[...2 lines deleted...]
-      <c r="S3" s="112" t="s">
+      <c r="P3" s="105"/>
+      <c r="Q3" s="105"/>
+      <c r="R3" s="105"/>
+      <c r="S3" s="105" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="112"/>
-[...2 lines deleted...]
-      <c r="W3" s="112" t="s">
+      <c r="T3" s="105"/>
+      <c r="U3" s="105"/>
+      <c r="V3" s="105"/>
+      <c r="W3" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="112"/>
-[...2 lines deleted...]
-      <c r="AA3" s="112" t="s">
+      <c r="X3" s="105"/>
+      <c r="Y3" s="105"/>
+      <c r="Z3" s="105"/>
+      <c r="AA3" s="105" t="s">
         <v>61</v>
       </c>
-      <c r="AB3" s="112"/>
-[...2 lines deleted...]
-      <c r="AE3" s="119" t="s">
+      <c r="AB3" s="105"/>
+      <c r="AC3" s="105"/>
+      <c r="AD3" s="105"/>
+      <c r="AE3" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="AF3" s="119"/>
-      <c r="AG3" s="119"/>
+      <c r="AF3" s="105"/>
+      <c r="AG3" s="105"/>
+      <c r="AH3" s="105"/>
     </row>
-    <row r="4" spans="1:48" ht="33.75">
-[...1 lines deleted...]
-      <c r="B4" s="120"/>
+    <row r="4" spans="1:41" ht="33.75">
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="11" t="s">
@@ -17318,65 +17696,68 @@
       </c>
       <c r="W4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AE4" s="40" t="s">
+      <c r="AE4" s="98" t="s">
         <v>51</v>
       </c>
-      <c r="AF4" s="11" t="s">
+      <c r="AF4" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="AG4" s="101" t="s">
+      <c r="AG4" s="98" t="s">
         <v>23</v>
       </c>
+      <c r="AH4" s="98" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="5" spans="1:48" ht="45">
-      <c r="A5" s="89" t="s">
+    <row r="5" spans="1:41" ht="45">
+      <c r="A5" s="87" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="90" t="s">
+      <c r="B5" s="88" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="33">
         <v>104.6</v>
       </c>
       <c r="D5" s="34">
         <v>113</v>
       </c>
       <c r="E5" s="34">
         <v>109.8</v>
       </c>
       <c r="F5" s="35">
         <v>112.1</v>
       </c>
       <c r="G5" s="33">
         <v>104.7</v>
       </c>
       <c r="H5" s="34">
         <v>105.4</v>
       </c>
       <c r="I5" s="34">
         <v>106.1</v>
       </c>
       <c r="J5" s="35">
         <v>104.7</v>
@@ -17419,65 +17800,68 @@
       </c>
       <c r="W5" s="33">
         <v>112.4</v>
       </c>
       <c r="X5" s="34">
         <v>93.7</v>
       </c>
       <c r="Y5" s="34">
         <v>99.9</v>
       </c>
       <c r="Z5" s="35">
         <v>100.3</v>
       </c>
       <c r="AA5" s="33">
         <v>104.8</v>
       </c>
       <c r="AB5" s="34">
         <v>108.7</v>
       </c>
       <c r="AC5" s="34">
         <v>117.6</v>
       </c>
       <c r="AD5" s="35">
         <v>117.1</v>
       </c>
-      <c r="AE5" s="39">
+      <c r="AE5" s="33">
         <v>110.4</v>
       </c>
       <c r="AF5" s="34">
         <v>111</v>
       </c>
-      <c r="AG5" s="35">
+      <c r="AG5" s="34">
         <v>112.5</v>
       </c>
+      <c r="AH5" s="35">
+        <v>112.6</v>
+      </c>
     </row>
-    <row r="6" spans="1:48">
-      <c r="A6" s="89" t="s">
+    <row r="6" spans="1:41">
+      <c r="A6" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="90" t="s">
+      <c r="B6" s="88" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="28">
         <v>112.6</v>
       </c>
       <c r="D6" s="4">
         <v>124.4</v>
       </c>
       <c r="E6" s="4">
         <v>121.7</v>
       </c>
       <c r="F6" s="29">
         <v>97.1</v>
       </c>
       <c r="G6" s="28">
         <v>81.599999999999994</v>
       </c>
       <c r="H6" s="4">
         <v>81.099999999999994</v>
       </c>
       <c r="I6" s="4">
         <v>89</v>
       </c>
       <c r="J6" s="29">
         <v>76.5</v>
@@ -17520,65 +17904,68 @@
       </c>
       <c r="W6" s="28">
         <v>251.2</v>
       </c>
       <c r="X6" s="4">
         <v>63.9</v>
       </c>
       <c r="Y6" s="4">
         <v>126.9</v>
       </c>
       <c r="Z6" s="29">
         <v>154.19999999999999</v>
       </c>
       <c r="AA6" s="28">
         <v>105.4</v>
       </c>
       <c r="AB6" s="4">
         <v>106.2</v>
       </c>
       <c r="AC6" s="4">
         <v>120.8</v>
       </c>
       <c r="AD6" s="29">
         <v>103.8</v>
       </c>
-      <c r="AE6" s="37">
+      <c r="AE6" s="28">
         <v>126.7</v>
       </c>
       <c r="AF6" s="4">
         <v>119.6</v>
       </c>
-      <c r="AG6" s="29">
+      <c r="AG6" s="4">
         <v>113.9</v>
       </c>
+      <c r="AH6" s="29">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="7" spans="1:48">
-      <c r="A7" s="89" t="s">
+    <row r="7" spans="1:41">
+      <c r="A7" s="87" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="90" t="s">
+      <c r="B7" s="88" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="28">
         <v>95.4</v>
       </c>
       <c r="D7" s="4">
         <v>105.5</v>
       </c>
       <c r="E7" s="4">
         <v>103.4</v>
       </c>
       <c r="F7" s="29">
         <v>113.4</v>
       </c>
       <c r="G7" s="28">
         <v>82</v>
       </c>
       <c r="H7" s="4">
         <v>77.8</v>
       </c>
       <c r="I7" s="4">
         <v>67.599999999999994</v>
       </c>
       <c r="J7" s="29">
         <v>80.3</v>
@@ -17621,65 +18008,68 @@
       </c>
       <c r="W7" s="28">
         <v>106.4</v>
       </c>
       <c r="X7" s="4">
         <v>96</v>
       </c>
       <c r="Y7" s="4">
         <v>85.1</v>
       </c>
       <c r="Z7" s="29">
         <v>115.4</v>
       </c>
       <c r="AA7" s="28">
         <v>102.5</v>
       </c>
       <c r="AB7" s="4">
         <v>87.9</v>
       </c>
       <c r="AC7" s="4">
         <v>92.3</v>
       </c>
       <c r="AD7" s="29">
         <v>132.9</v>
       </c>
-      <c r="AE7" s="37">
+      <c r="AE7" s="28">
         <v>126.9</v>
       </c>
       <c r="AF7" s="4">
         <v>140.30000000000001</v>
       </c>
-      <c r="AG7" s="29">
+      <c r="AG7" s="4">
         <v>136.4</v>
       </c>
+      <c r="AH7" s="29">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:48" ht="22.5">
-      <c r="A8" s="97" t="s">
+    <row r="8" spans="1:41" ht="22.5">
+      <c r="A8" s="92" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="98" t="s">
+      <c r="B8" s="93" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="30">
         <v>104.2</v>
       </c>
       <c r="D8" s="31">
         <v>109</v>
       </c>
       <c r="E8" s="31">
         <v>107.9</v>
       </c>
       <c r="F8" s="32">
         <v>112.2</v>
       </c>
       <c r="G8" s="30">
         <v>103.8</v>
       </c>
       <c r="H8" s="31">
         <v>103.9</v>
       </c>
       <c r="I8" s="31">
         <v>101.7</v>
       </c>
       <c r="J8" s="32">
         <v>103.8</v>
@@ -17722,210 +18112,215 @@
       </c>
       <c r="W8" s="30">
         <v>113.5</v>
       </c>
       <c r="X8" s="31">
         <v>114.3</v>
       </c>
       <c r="Y8" s="31">
         <v>99.9</v>
       </c>
       <c r="Z8" s="32">
         <v>101.4</v>
       </c>
       <c r="AA8" s="30">
         <v>104.8</v>
       </c>
       <c r="AB8" s="31">
         <v>108</v>
       </c>
       <c r="AC8" s="31">
         <v>116.8</v>
       </c>
       <c r="AD8" s="32">
         <v>117.2</v>
       </c>
-      <c r="AE8" s="38">
+      <c r="AE8" s="30">
         <v>110.6</v>
       </c>
       <c r="AF8" s="31">
         <v>111.3</v>
       </c>
-      <c r="AG8" s="32">
+      <c r="AG8" s="31">
         <v>112.8</v>
       </c>
+      <c r="AH8" s="32">
+        <v>112.3</v>
+      </c>
     </row>
-    <row r="9" spans="1:48">
-[...1 lines deleted...]
-      <c r="B9" s="58"/>
+    <row r="9" spans="1:41">
+      <c r="A9" s="56"/>
+      <c r="B9" s="56"/>
     </row>
-    <row r="10" spans="1:48">
-[...1 lines deleted...]
-      <c r="B10" s="58"/>
+    <row r="10" spans="1:41">
+      <c r="A10" s="56"/>
+      <c r="B10" s="56"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
       <c r="S10" s="16"/>
       <c r="T10" s="16"/>
       <c r="U10" s="16"/>
       <c r="V10" s="16"/>
       <c r="W10" s="16"/>
     </row>
-    <row r="11" spans="1:48">
-[...1 lines deleted...]
-      <c r="B11" s="58"/>
+    <row r="11" spans="1:41">
+      <c r="A11" s="56"/>
+      <c r="B11" s="56"/>
       <c r="C11" s="16"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="16"/>
       <c r="S11" s="16"/>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
       <c r="V11" s="16"/>
       <c r="W11" s="16"/>
     </row>
-    <row r="12" spans="1:48">
-[...1 lines deleted...]
-      <c r="B12" s="58"/>
+    <row r="12" spans="1:41">
+      <c r="A12" s="56"/>
+      <c r="B12" s="56"/>
     </row>
-    <row r="13" spans="1:48">
-[...1 lines deleted...]
-      <c r="B13" s="58"/>
+    <row r="13" spans="1:41">
+      <c r="A13" s="56"/>
+      <c r="B13" s="56"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
       <c r="U13" s="16"/>
       <c r="V13" s="16"/>
       <c r="W13" s="16"/>
     </row>
-    <row r="14" spans="1:48">
-[...1 lines deleted...]
-      <c r="B14" s="58"/>
+    <row r="14" spans="1:41">
+      <c r="A14" s="56"/>
+      <c r="B14" s="56"/>
     </row>
-    <row r="15" spans="1:48" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B15" s="58"/>
+    <row r="15" spans="1:41" ht="12.75" customHeight="1">
+      <c r="A15" s="56"/>
+      <c r="B15" s="56"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
-      <c r="AC15" s="23" t="s">
+      <c r="AC15" s="23"/>
+      <c r="AD15" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="16" spans="1:48" s="12" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A16" s="120" t="s">
+    <row r="16" spans="1:41" s="12" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A16" s="112" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="120" t="s">
+      <c r="B16" s="112" t="s">
         <v>107</v>
       </c>
-      <c r="C16" s="112" t="s">
+      <c r="C16" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="D16" s="112"/>
-[...2 lines deleted...]
-      <c r="G16" s="112" t="s">
+      <c r="D16" s="105"/>
+      <c r="E16" s="105"/>
+      <c r="F16" s="105"/>
+      <c r="G16" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="H16" s="112"/>
-[...2 lines deleted...]
-      <c r="K16" s="112" t="s">
+      <c r="H16" s="105"/>
+      <c r="I16" s="105"/>
+      <c r="J16" s="105"/>
+      <c r="K16" s="105" t="s">
         <v>37</v>
       </c>
-      <c r="L16" s="112"/>
-[...2 lines deleted...]
-      <c r="O16" s="112" t="s">
+      <c r="L16" s="105"/>
+      <c r="M16" s="105"/>
+      <c r="N16" s="105"/>
+      <c r="O16" s="105" t="s">
         <v>40</v>
       </c>
-      <c r="P16" s="112"/>
-[...2 lines deleted...]
-      <c r="S16" s="112" t="s">
+      <c r="P16" s="105"/>
+      <c r="Q16" s="105"/>
+      <c r="R16" s="105"/>
+      <c r="S16" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="T16" s="112"/>
-[...2 lines deleted...]
-      <c r="W16" s="112" t="s">
+      <c r="T16" s="105"/>
+      <c r="U16" s="105"/>
+      <c r="V16" s="113"/>
+      <c r="W16" s="105" t="s">
         <v>61</v>
       </c>
-      <c r="X16" s="112"/>
-[...2 lines deleted...]
-      <c r="AA16" s="119" t="s">
+      <c r="X16" s="105"/>
+      <c r="Y16" s="105"/>
+      <c r="Z16" s="105"/>
+      <c r="AA16" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="AB16" s="119"/>
-      <c r="AC16" s="119"/>
+      <c r="AB16" s="105"/>
+      <c r="AC16" s="105"/>
+      <c r="AD16" s="105"/>
     </row>
-    <row r="17" spans="1:29" ht="33.75">
-[...1 lines deleted...]
-      <c r="B17" s="120"/>
+    <row r="17" spans="1:30" ht="33.75">
+      <c r="A17" s="112"/>
+      <c r="B17" s="112"/>
       <c r="C17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="11" t="s">
         <v>38</v>
       </c>
       <c r="K17" s="11" t="s">
@@ -17954,65 +18349,68 @@
       </c>
       <c r="S17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="T17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="U17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="V17" s="11" t="s">
         <v>38</v>
       </c>
       <c r="W17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z17" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AA17" s="40" t="s">
+      <c r="AA17" s="98" t="s">
         <v>51</v>
       </c>
-      <c r="AB17" s="83" t="s">
+      <c r="AB17" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="AC17" s="101" t="s">
+      <c r="AC17" s="98" t="s">
         <v>23</v>
       </c>
+      <c r="AD17" s="98" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="18" spans="1:29" ht="45">
-      <c r="A18" s="89" t="s">
+    <row r="18" spans="1:30" ht="45">
+      <c r="A18" s="87" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="90" t="s">
+      <c r="B18" s="88" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="33">
         <v>100</v>
       </c>
       <c r="D18" s="34">
         <v>100</v>
       </c>
       <c r="E18" s="34">
         <v>100</v>
       </c>
       <c r="F18" s="35">
         <v>100</v>
       </c>
       <c r="G18" s="33">
         <f>C18*K5%</f>
         <v>107.9</v>
       </c>
       <c r="H18" s="34">
         <f t="shared" ref="G18:P21" si="0">D18*L5%</f>
         <v>104.6</v>
       </c>
       <c r="I18" s="34">
         <f t="shared" si="0"/>
         <v>104.1</v>
@@ -18063,68 +18461,72 @@
       </c>
       <c r="U18" s="34">
         <f t="shared" si="1"/>
         <v>119.3</v>
       </c>
       <c r="V18" s="35">
         <f t="shared" si="1"/>
         <v>118.6</v>
       </c>
       <c r="W18" s="33">
         <f t="shared" si="1"/>
         <v>136.9</v>
       </c>
       <c r="X18" s="34">
         <f t="shared" si="1"/>
         <v>117.2</v>
       </c>
       <c r="Y18" s="34">
         <f t="shared" si="1"/>
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="35">
         <f>V18*AD5%</f>
         <v>138.9</v>
       </c>
-      <c r="AA18" s="39">
+      <c r="AA18" s="33">
         <f>W18*AE5%</f>
         <v>151.1</v>
       </c>
-      <c r="AB18" s="91">
+      <c r="AB18" s="34">
         <f>X18*AF5%</f>
         <v>130.1</v>
       </c>
-      <c r="AC18" s="35">
+      <c r="AC18" s="34">
         <f>Y18*AG5%</f>
         <v>157.80000000000001</v>
       </c>
+      <c r="AD18" s="35">
+        <f>Z18*AH5%</f>
+        <v>156.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:29">
-      <c r="A19" s="89" t="s">
+    <row r="19" spans="1:30">
+      <c r="A19" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="90" t="s">
+      <c r="B19" s="88" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="28">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="4">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>100</v>
       </c>
       <c r="G19" s="28">
         <f t="shared" si="0"/>
         <v>86.8</v>
       </c>
       <c r="H19" s="4">
         <f t="shared" si="0"/>
         <v>86.4</v>
       </c>
       <c r="I19" s="4">
         <f t="shared" si="0"/>
         <v>82.2</v>
@@ -18175,68 +18577,72 @@
       </c>
       <c r="U19" s="4">
         <f t="shared" si="1"/>
         <v>160</v>
       </c>
       <c r="V19" s="29">
         <f t="shared" si="1"/>
         <v>222.8</v>
       </c>
       <c r="W19" s="28">
         <f t="shared" si="1"/>
         <v>194.9</v>
       </c>
       <c r="X19" s="4">
         <f t="shared" si="1"/>
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="4">
         <f t="shared" si="1"/>
         <v>193.3</v>
       </c>
       <c r="Z19" s="29">
         <f t="shared" si="1"/>
         <v>231.3</v>
       </c>
-      <c r="AA19" s="37">
-        <f t="shared" ref="AA19:AC21" si="2">W19*AE6%</f>
+      <c r="AA19" s="28">
+        <f t="shared" ref="AA19:AD21" si="2">W19*AE6%</f>
         <v>246.9</v>
       </c>
-      <c r="AB19" s="92">
+      <c r="AB19" s="4">
         <f t="shared" si="2"/>
         <v>92.8</v>
       </c>
-      <c r="AC19" s="29">
+      <c r="AC19" s="4">
         <f t="shared" si="2"/>
         <v>220.2</v>
       </c>
+      <c r="AD19" s="29">
+        <f t="shared" si="2"/>
+        <v>237.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:29">
-      <c r="A20" s="89" t="s">
+    <row r="20" spans="1:30">
+      <c r="A20" s="87" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="90" t="s">
+      <c r="B20" s="88" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="28">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="4">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>100</v>
       </c>
       <c r="G20" s="28">
         <f t="shared" si="0"/>
         <v>130.6</v>
       </c>
       <c r="H20" s="4">
         <f t="shared" si="0"/>
         <v>138.4</v>
       </c>
       <c r="I20" s="4">
         <f t="shared" si="0"/>
         <v>140.1</v>
@@ -18287,68 +18693,72 @@
       </c>
       <c r="U20" s="4">
         <f t="shared" si="1"/>
         <v>172.7</v>
       </c>
       <c r="V20" s="29">
         <f t="shared" si="1"/>
         <v>244.1</v>
       </c>
       <c r="W20" s="28">
         <f t="shared" si="1"/>
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="4">
         <f t="shared" si="1"/>
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="4">
         <f t="shared" si="1"/>
         <v>159.4</v>
       </c>
       <c r="Z20" s="29">
         <f t="shared" si="1"/>
         <v>324.39999999999998</v>
       </c>
-      <c r="AA20" s="37">
+      <c r="AA20" s="28">
         <f t="shared" si="2"/>
         <v>182.4</v>
       </c>
-      <c r="AB20" s="92">
-        <f>X20*AF7%</f>
+      <c r="AB20" s="4">
+        <f t="shared" ref="AB20:AD21" si="3">X20*AF7%</f>
         <v>182.7</v>
       </c>
-      <c r="AC20" s="29">
-        <f>Y20*AG7%</f>
+      <c r="AC20" s="4">
+        <f t="shared" si="3"/>
         <v>217.4</v>
       </c>
+      <c r="AD20" s="29">
+        <f t="shared" si="3"/>
+        <v>338.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:29" ht="22.5">
-      <c r="A21" s="97" t="s">
+    <row r="21" spans="1:30" ht="22.5">
+      <c r="A21" s="92" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="98" t="s">
+      <c r="B21" s="93" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="31">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="32">
         <v>100</v>
       </c>
       <c r="G21" s="30">
         <f t="shared" si="0"/>
         <v>108</v>
       </c>
       <c r="H21" s="31">
         <f t="shared" si="0"/>
         <v>106</v>
       </c>
       <c r="I21" s="31">
         <f t="shared" si="0"/>
         <v>107.3</v>
@@ -18399,244 +18809,246 @@
       </c>
       <c r="U21" s="31">
         <f t="shared" si="1"/>
         <v>121.3</v>
       </c>
       <c r="V21" s="32">
         <f t="shared" si="1"/>
         <v>122.1</v>
       </c>
       <c r="W21" s="30">
         <f t="shared" si="1"/>
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="31">
         <f t="shared" si="1"/>
         <v>141.4</v>
       </c>
       <c r="Y21" s="31">
         <f t="shared" si="1"/>
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="32">
         <f t="shared" si="1"/>
         <v>143.1</v>
       </c>
-      <c r="AA21" s="38">
+      <c r="AA21" s="30">
         <f t="shared" si="2"/>
         <v>151.69999999999999</v>
       </c>
-      <c r="AB21" s="93">
-        <f>X21*AF8%</f>
+      <c r="AB21" s="31">
+        <f t="shared" si="3"/>
         <v>157.4</v>
       </c>
-      <c r="AC21" s="32">
-        <f>Y21*AG8%</f>
+      <c r="AC21" s="31">
+        <f t="shared" si="3"/>
         <v>159.80000000000001</v>
       </c>
+      <c r="AD21" s="32">
+        <f t="shared" si="3"/>
+        <v>160.69999999999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
-      <c r="B22" s="58"/>
+    <row r="22" spans="1:30">
+      <c r="B22" s="56"/>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="17" t="s">
+        <v>124</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="S3:V3"/>
-    <mergeCell ref="AE3:AG3"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
-    <mergeCell ref="AA16:AC16"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AV33"/>
+  <dimension ref="A1:AM33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="G5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="AE3" sqref="AE3:AH3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="38.5" style="2" customWidth="1"/>
     <col min="3" max="23" width="9.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="9.5" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.33203125" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.83203125" style="2" customWidth="1"/>
     <col min="31" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" ht="12.75">
-      <c r="A1" s="57" t="s">
+    <row r="1" spans="1:39" ht="12.75">
+      <c r="A1" s="55" t="s">
         <v>109</v>
       </c>
-      <c r="B1" s="56"/>
-[...45 lines deleted...]
-      <c r="AV1" s="56"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
     </row>
-    <row r="2" spans="1:48" ht="12.75" customHeight="1">
+    <row r="2" spans="1:39" ht="12.75" customHeight="1">
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
       <c r="AA2" s="22" t="s">
         <v>64</v>
       </c>
       <c r="AB2" s="22"/>
       <c r="AC2" s="22"/>
       <c r="AD2" s="23"/>
       <c r="AE2" s="23"/>
       <c r="AF2" s="23"/>
-      <c r="AG2" s="23" t="s">
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
-      <c r="A3" s="122" t="s">
+    <row r="3" spans="1:39">
+      <c r="A3" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="B3" s="122" t="s">
+      <c r="B3" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="C3" s="108" t="s">
+      <c r="C3" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="108"/>
-[...2 lines deleted...]
-      <c r="G3" s="108" t="s">
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="108"/>
-[...2 lines deleted...]
-      <c r="K3" s="108" t="s">
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="108"/>
-[...2 lines deleted...]
-      <c r="O3" s="108" t="s">
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106"/>
+      <c r="O3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="P3" s="108"/>
-[...2 lines deleted...]
-      <c r="S3" s="108" t="s">
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106"/>
+      <c r="S3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="108"/>
-[...2 lines deleted...]
-      <c r="W3" s="108" t="s">
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="108"/>
-[...2 lines deleted...]
-      <c r="AA3" s="116" t="s">
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="109" t="s">
         <v>61</v>
       </c>
-      <c r="AB3" s="117"/>
-[...2 lines deleted...]
-      <c r="AE3" s="114" t="s">
+      <c r="AB3" s="110"/>
+      <c r="AC3" s="110"/>
+      <c r="AD3" s="110"/>
+      <c r="AE3" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="AF3" s="114"/>
-      <c r="AG3" s="114"/>
+      <c r="AF3" s="110"/>
+      <c r="AG3" s="110"/>
+      <c r="AH3" s="111"/>
     </row>
-    <row r="4" spans="1:48" ht="33.75">
-[...1 lines deleted...]
-      <c r="B4" s="123"/>
+    <row r="4" spans="1:39" ht="33.75">
+      <c r="A4" s="115"/>
+      <c r="B4" s="115"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="K4" s="11" t="s">
@@ -18677,63 +19089,66 @@
       </c>
       <c r="W4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AE4" s="11" t="s">
+      <c r="AE4" s="98" t="s">
         <v>51</v>
       </c>
-      <c r="AF4" s="11" t="s">
+      <c r="AF4" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="AG4" s="101" t="s">
+      <c r="AG4" s="98" t="s">
         <v>23</v>
       </c>
+      <c r="AH4" s="98" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="5" spans="1:48">
-[...1 lines deleted...]
-      <c r="B5" s="94" t="s">
+    <row r="5" spans="1:39">
+      <c r="A5" s="57"/>
+      <c r="B5" s="89" t="s">
         <v>123</v>
       </c>
       <c r="C5" s="33">
         <v>115.3</v>
       </c>
       <c r="D5" s="34">
         <v>118.9</v>
       </c>
       <c r="E5" s="34">
         <v>113.4</v>
       </c>
       <c r="F5" s="35">
         <v>89.5</v>
       </c>
       <c r="G5" s="33">
         <v>100.1</v>
       </c>
       <c r="H5" s="34">
         <v>100.2</v>
       </c>
       <c r="I5" s="34">
         <v>101.4</v>
       </c>
       <c r="J5" s="35">
         <v>116.3</v>
@@ -18776,65 +19191,68 @@
       </c>
       <c r="W5" s="33">
         <v>100.1</v>
       </c>
       <c r="X5" s="34">
         <v>113.2</v>
       </c>
       <c r="Y5" s="34">
         <v>104.6</v>
       </c>
       <c r="Z5" s="35">
         <v>101.8</v>
       </c>
       <c r="AA5" s="33">
         <v>102.1</v>
       </c>
       <c r="AB5" s="34">
         <v>96.8</v>
       </c>
       <c r="AC5" s="34">
         <v>87</v>
       </c>
       <c r="AD5" s="35">
         <v>114.2</v>
       </c>
-      <c r="AE5" s="34">
+      <c r="AE5" s="33">
         <v>142.1</v>
       </c>
       <c r="AF5" s="34">
         <v>133.6</v>
       </c>
-      <c r="AG5" s="35">
+      <c r="AG5" s="34">
         <v>106.4</v>
       </c>
+      <c r="AH5" s="35">
+        <v>94.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:48">
-      <c r="A6" s="60">
+    <row r="6" spans="1:39">
+      <c r="A6" s="58">
         <v>58</v>
       </c>
-      <c r="B6" s="66" t="s">
+      <c r="B6" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="28">
         <v>112.9</v>
       </c>
       <c r="D6" s="4">
         <v>118.5</v>
       </c>
       <c r="E6" s="4">
         <v>120.4</v>
       </c>
       <c r="F6" s="29">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="28">
         <v>100</v>
       </c>
       <c r="H6" s="4">
         <v>91.5</v>
       </c>
       <c r="I6" s="4">
         <v>88.9</v>
       </c>
       <c r="J6" s="29">
         <v>119.1</v>
@@ -18877,65 +19295,68 @@
       </c>
       <c r="W6" s="28">
         <v>64.2</v>
       </c>
       <c r="X6" s="4">
         <v>87.6</v>
       </c>
       <c r="Y6" s="4">
         <v>74.3</v>
       </c>
       <c r="Z6" s="29">
         <v>107.9</v>
       </c>
       <c r="AA6" s="28">
         <v>100</v>
       </c>
       <c r="AB6" s="4">
         <v>99.6</v>
       </c>
       <c r="AC6" s="4">
         <v>90.6</v>
       </c>
       <c r="AD6" s="29">
         <v>145.69999999999999</v>
       </c>
-      <c r="AE6" s="4">
+      <c r="AE6" s="28">
         <v>124.6</v>
       </c>
       <c r="AF6" s="4">
         <v>117.1</v>
       </c>
-      <c r="AG6" s="29">
+      <c r="AG6" s="4">
         <v>129.30000000000001</v>
       </c>
+      <c r="AH6" s="29">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="7" spans="1:48" ht="33.75">
-      <c r="A7" s="60">
+    <row r="7" spans="1:39" ht="33.75">
+      <c r="A7" s="58">
         <v>59</v>
       </c>
-      <c r="B7" s="66" t="s">
+      <c r="B7" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="28">
         <v>121.2</v>
       </c>
       <c r="D7" s="4">
         <v>108.2</v>
       </c>
       <c r="E7" s="4">
         <v>101.2</v>
       </c>
       <c r="F7" s="29">
         <v>103.2</v>
       </c>
       <c r="G7" s="28">
         <v>84.5</v>
       </c>
       <c r="H7" s="4">
         <v>74.5</v>
       </c>
       <c r="I7" s="4">
         <v>86.2</v>
       </c>
       <c r="J7" s="29">
         <v>90.6</v>
@@ -18978,65 +19399,68 @@
       </c>
       <c r="W7" s="28">
         <v>142.4</v>
       </c>
       <c r="X7" s="4">
         <v>134</v>
       </c>
       <c r="Y7" s="4">
         <v>132.5</v>
       </c>
       <c r="Z7" s="29">
         <v>110.9</v>
       </c>
       <c r="AA7" s="28">
         <v>100</v>
       </c>
       <c r="AB7" s="4">
         <v>96.8</v>
       </c>
       <c r="AC7" s="4">
         <v>83.7</v>
       </c>
       <c r="AD7" s="29">
         <v>93.4</v>
       </c>
-      <c r="AE7" s="4">
+      <c r="AE7" s="28">
         <v>77.5</v>
       </c>
       <c r="AF7" s="4">
         <v>82.1</v>
       </c>
-      <c r="AG7" s="29">
+      <c r="AG7" s="4">
         <v>87</v>
       </c>
+      <c r="AH7" s="29">
+        <v>106</v>
+      </c>
     </row>
-    <row r="8" spans="1:48" ht="22.5">
-      <c r="A8" s="60">
+    <row r="8" spans="1:39" ht="22.5">
+      <c r="A8" s="58">
         <v>60</v>
       </c>
-      <c r="B8" s="66" t="s">
+      <c r="B8" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="28">
         <v>104.8</v>
       </c>
       <c r="D8" s="4">
         <v>122.7</v>
       </c>
       <c r="E8" s="4">
         <v>104.2</v>
       </c>
       <c r="F8" s="29">
         <v>115.6</v>
       </c>
       <c r="G8" s="28">
         <v>100.7</v>
       </c>
       <c r="H8" s="4">
         <v>119.3</v>
       </c>
       <c r="I8" s="4">
         <v>125.1</v>
       </c>
       <c r="J8" s="29">
         <v>107.1</v>
@@ -19079,65 +19503,68 @@
       </c>
       <c r="W8" s="28">
         <v>133.9</v>
       </c>
       <c r="X8" s="4">
         <v>129.69999999999999</v>
       </c>
       <c r="Y8" s="4">
         <v>139.1</v>
       </c>
       <c r="Z8" s="29">
         <v>79.7</v>
       </c>
       <c r="AA8" s="28">
         <v>100</v>
       </c>
       <c r="AB8" s="4">
         <v>94.1</v>
       </c>
       <c r="AC8" s="4">
         <v>82.5</v>
       </c>
       <c r="AD8" s="29">
         <v>116</v>
       </c>
-      <c r="AE8" s="4">
+      <c r="AE8" s="28">
         <v>81.7</v>
       </c>
       <c r="AF8" s="4">
         <v>92.4</v>
       </c>
-      <c r="AG8" s="29">
+      <c r="AG8" s="4">
         <v>117.2</v>
       </c>
+      <c r="AH8" s="29">
+        <v>65.900000000000006</v>
+      </c>
     </row>
-    <row r="9" spans="1:48">
-      <c r="A9" s="60">
+    <row r="9" spans="1:39">
+      <c r="A9" s="58">
         <v>61</v>
       </c>
-      <c r="B9" s="66" t="s">
+      <c r="B9" s="64" t="s">
         <v>110</v>
       </c>
       <c r="C9" s="28">
         <v>91.6</v>
       </c>
       <c r="D9" s="4">
         <v>92.1</v>
       </c>
       <c r="E9" s="4">
         <v>90.5</v>
       </c>
       <c r="F9" s="29">
         <v>112</v>
       </c>
       <c r="G9" s="28">
         <v>117.4</v>
       </c>
       <c r="H9" s="4">
         <v>111.1</v>
       </c>
       <c r="I9" s="4">
         <v>113.7</v>
       </c>
       <c r="J9" s="29">
         <v>93.6</v>
@@ -19180,65 +19607,68 @@
       </c>
       <c r="W9" s="28">
         <v>126.3</v>
       </c>
       <c r="X9" s="4">
         <v>116.7</v>
       </c>
       <c r="Y9" s="4">
         <v>121.1</v>
       </c>
       <c r="Z9" s="29">
         <v>98.2</v>
       </c>
       <c r="AA9" s="28">
         <v>111.9</v>
       </c>
       <c r="AB9" s="4">
         <v>104.7</v>
       </c>
       <c r="AC9" s="4">
         <v>103.3</v>
       </c>
       <c r="AD9" s="29">
         <v>115.2</v>
       </c>
-      <c r="AE9" s="4">
+      <c r="AE9" s="28">
         <v>98.4</v>
       </c>
       <c r="AF9" s="4">
         <v>98.8</v>
       </c>
-      <c r="AG9" s="29">
+      <c r="AG9" s="4">
         <v>101.5</v>
       </c>
+      <c r="AH9" s="29">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:48" ht="33.75">
-      <c r="A10" s="60">
+    <row r="10" spans="1:39" ht="33.75">
+      <c r="A10" s="58">
         <v>62</v>
       </c>
-      <c r="B10" s="66" t="s">
+      <c r="B10" s="64" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="28">
         <v>97.2</v>
       </c>
       <c r="D10" s="4">
         <v>103.8</v>
       </c>
       <c r="E10" s="4">
         <v>86.3</v>
       </c>
       <c r="F10" s="29">
         <v>85</v>
       </c>
       <c r="G10" s="28">
         <v>97.4</v>
       </c>
       <c r="H10" s="4">
         <v>104.3</v>
       </c>
       <c r="I10" s="4">
         <v>109.6</v>
       </c>
       <c r="J10" s="29">
         <v>122.9</v>
@@ -19281,65 +19711,68 @@
       </c>
       <c r="W10" s="28">
         <v>83.6</v>
       </c>
       <c r="X10" s="4">
         <v>96.3</v>
       </c>
       <c r="Y10" s="4">
         <v>94.1</v>
       </c>
       <c r="Z10" s="29">
         <v>92.9</v>
       </c>
       <c r="AA10" s="28">
         <v>117</v>
       </c>
       <c r="AB10" s="4">
         <v>122.4</v>
       </c>
       <c r="AC10" s="4">
         <v>124.1</v>
       </c>
       <c r="AD10" s="29">
         <v>107.3</v>
       </c>
-      <c r="AE10" s="4">
+      <c r="AE10" s="28">
         <v>102.7</v>
       </c>
       <c r="AF10" s="4">
         <v>98.4</v>
       </c>
-      <c r="AG10" s="29">
+      <c r="AG10" s="4">
         <v>76.8</v>
       </c>
+      <c r="AH10" s="29">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="11" spans="1:48">
-      <c r="A11" s="60">
+    <row r="11" spans="1:39">
+      <c r="A11" s="58">
         <v>63</v>
       </c>
-      <c r="B11" s="66" t="s">
+      <c r="B11" s="64" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="28">
         <v>92.6</v>
       </c>
       <c r="D11" s="4">
         <v>86.9</v>
       </c>
       <c r="E11" s="4">
         <v>85.7</v>
       </c>
       <c r="F11" s="29">
         <v>91.6</v>
       </c>
       <c r="G11" s="28">
         <v>115.3</v>
       </c>
       <c r="H11" s="4">
         <v>120.7</v>
       </c>
       <c r="I11" s="4">
         <v>111.9</v>
       </c>
       <c r="J11" s="29">
         <v>99.6</v>
@@ -19382,63 +19815,66 @@
       </c>
       <c r="W11" s="28">
         <v>104.4</v>
       </c>
       <c r="X11" s="4">
         <v>119.7</v>
       </c>
       <c r="Y11" s="4">
         <v>93.2</v>
       </c>
       <c r="Z11" s="29">
         <v>93.1</v>
       </c>
       <c r="AA11" s="28">
         <v>100</v>
       </c>
       <c r="AB11" s="4">
         <v>98.9</v>
       </c>
       <c r="AC11" s="4">
         <v>93.2</v>
       </c>
       <c r="AD11" s="29">
         <v>69.2</v>
       </c>
-      <c r="AE11" s="4">
+      <c r="AE11" s="28">
         <v>100</v>
       </c>
       <c r="AF11" s="4">
         <v>95</v>
       </c>
-      <c r="AG11" s="29">
+      <c r="AG11" s="4">
         <v>147.4</v>
       </c>
+      <c r="AH11" s="29">
+        <v>104.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:48">
-[...1 lines deleted...]
-      <c r="B12" s="95" t="s">
+    <row r="12" spans="1:39">
+      <c r="A12" s="59"/>
+      <c r="B12" s="90" t="s">
         <v>117</v>
       </c>
       <c r="C12" s="28">
         <v>92.1</v>
       </c>
       <c r="D12" s="4">
         <v>93</v>
       </c>
       <c r="E12" s="4">
         <v>88.2</v>
       </c>
       <c r="F12" s="29">
         <v>101.3</v>
       </c>
       <c r="G12" s="28">
         <v>112.1</v>
       </c>
       <c r="H12" s="4">
         <v>109.2</v>
       </c>
       <c r="I12" s="4">
         <v>112.2</v>
       </c>
       <c r="J12" s="29">
         <v>101.6</v>
@@ -19481,65 +19917,68 @@
       </c>
       <c r="W12" s="28">
         <v>104.8</v>
       </c>
       <c r="X12" s="4">
         <v>106</v>
       </c>
       <c r="Y12" s="4">
         <v>105.4</v>
       </c>
       <c r="Z12" s="29">
         <v>94.5</v>
       </c>
       <c r="AA12" s="28">
         <v>110.4</v>
       </c>
       <c r="AB12" s="4">
         <v>111</v>
       </c>
       <c r="AC12" s="4">
         <v>110.4</v>
       </c>
       <c r="AD12" s="29">
         <v>107.8</v>
       </c>
-      <c r="AE12" s="4">
+      <c r="AE12" s="28">
         <v>104.3</v>
       </c>
       <c r="AF12" s="4">
         <v>100.3</v>
       </c>
-      <c r="AG12" s="29">
+      <c r="AG12" s="4">
         <v>105.5</v>
       </c>
+      <c r="AH12" s="29">
+        <v>109.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:48" ht="28.5" customHeight="1">
-      <c r="A13" s="99" t="s">
+    <row r="13" spans="1:39" ht="28.5" customHeight="1">
+      <c r="A13" s="94" t="s">
         <v>122</v>
       </c>
-      <c r="B13" s="96" t="s">
+      <c r="B13" s="91" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="30">
         <v>98.5</v>
       </c>
       <c r="D13" s="31">
         <v>100.4</v>
       </c>
       <c r="E13" s="31">
         <v>95.4</v>
       </c>
       <c r="F13" s="32">
         <v>97.6</v>
       </c>
       <c r="G13" s="30">
         <v>109.7</v>
       </c>
       <c r="H13" s="31">
         <v>108.5</v>
       </c>
       <c r="I13" s="31">
         <v>110.5</v>
       </c>
       <c r="J13" s="32">
         <v>107.5</v>
@@ -19582,169 +20021,174 @@
       </c>
       <c r="W13" s="30">
         <v>102.8</v>
       </c>
       <c r="X13" s="31">
         <v>106.3</v>
       </c>
       <c r="Y13" s="31">
         <v>105.1</v>
       </c>
       <c r="Z13" s="32">
         <v>96.2</v>
       </c>
       <c r="AA13" s="30">
         <v>109.9</v>
       </c>
       <c r="AB13" s="31">
         <v>109.6</v>
       </c>
       <c r="AC13" s="31">
         <v>108.4</v>
       </c>
       <c r="AD13" s="32">
         <v>105.1</v>
       </c>
-      <c r="AE13" s="31">
+      <c r="AE13" s="30">
         <v>100.8</v>
       </c>
       <c r="AF13" s="31">
         <v>99</v>
       </c>
-      <c r="AG13" s="32">
+      <c r="AG13" s="31">
         <v>97.7</v>
       </c>
+      <c r="AH13" s="32">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="14" spans="1:48">
-[...1 lines deleted...]
-      <c r="B14" s="67"/>
+    <row r="14" spans="1:39">
+      <c r="A14" s="60"/>
+      <c r="B14" s="65"/>
     </row>
-    <row r="15" spans="1:48" s="6" customFormat="1">
-[...1 lines deleted...]
-      <c r="B15" s="68"/>
+    <row r="15" spans="1:39" s="6" customFormat="1">
+      <c r="A15" s="61"/>
+      <c r="B15" s="66"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
     </row>
-    <row r="16" spans="1:48">
-[...1 lines deleted...]
-      <c r="B16" s="67"/>
+    <row r="16" spans="1:39">
+      <c r="A16" s="62"/>
+      <c r="B16" s="65"/>
     </row>
-    <row r="17" spans="1:29">
-[...1 lines deleted...]
-      <c r="B17" s="67"/>
+    <row r="17" spans="1:30">
+      <c r="A17" s="62"/>
+      <c r="B17" s="65"/>
     </row>
-    <row r="18" spans="1:29">
-[...1 lines deleted...]
-      <c r="B18" s="67"/>
+    <row r="18" spans="1:30">
+      <c r="A18" s="62"/>
+      <c r="B18" s="65"/>
     </row>
-    <row r="19" spans="1:29" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B19" s="67"/>
+    <row r="19" spans="1:30" ht="12.75" customHeight="1">
+      <c r="A19" s="62"/>
+      <c r="B19" s="65"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
       <c r="U19" s="20"/>
       <c r="W19" s="22"/>
       <c r="X19" s="22"/>
       <c r="Y19" s="22"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
-      <c r="AC19" s="23" t="s">
+      <c r="AC19" s="23"/>
+      <c r="AD19" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="1:29">
-      <c r="A20" s="122" t="s">
+    <row r="20" spans="1:30">
+      <c r="A20" s="114" t="s">
         <v>106</v>
       </c>
-      <c r="B20" s="122" t="s">
+      <c r="B20" s="114" t="s">
         <v>107</v>
       </c>
-      <c r="C20" s="108" t="s">
+      <c r="C20" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="D20" s="108"/>
-[...2 lines deleted...]
-      <c r="G20" s="108" t="s">
+      <c r="D20" s="106"/>
+      <c r="E20" s="106"/>
+      <c r="F20" s="106"/>
+      <c r="G20" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="H20" s="108"/>
-[...2 lines deleted...]
-      <c r="K20" s="108" t="s">
+      <c r="H20" s="106"/>
+      <c r="I20" s="106"/>
+      <c r="J20" s="106"/>
+      <c r="K20" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="L20" s="108"/>
-[...2 lines deleted...]
-      <c r="O20" s="108" t="s">
+      <c r="L20" s="106"/>
+      <c r="M20" s="106"/>
+      <c r="N20" s="106"/>
+      <c r="O20" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="P20" s="108"/>
-[...2 lines deleted...]
-      <c r="S20" s="108" t="s">
+      <c r="P20" s="106"/>
+      <c r="Q20" s="106"/>
+      <c r="R20" s="106"/>
+      <c r="S20" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="T20" s="108"/>
-[...2 lines deleted...]
-      <c r="W20" s="108" t="s">
+      <c r="T20" s="106"/>
+      <c r="U20" s="106"/>
+      <c r="V20" s="106"/>
+      <c r="W20" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="X20" s="108"/>
-[...2 lines deleted...]
-      <c r="AA20" s="114" t="s">
+      <c r="X20" s="106"/>
+      <c r="Y20" s="106"/>
+      <c r="Z20" s="106"/>
+      <c r="AA20" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AB20" s="114"/>
-      <c r="AC20" s="114"/>
+      <c r="AB20" s="106"/>
+      <c r="AC20" s="106"/>
+      <c r="AD20" s="106"/>
     </row>
-    <row r="21" spans="1:29" ht="33.75">
-[...1 lines deleted...]
-      <c r="B21" s="123"/>
+    <row r="21" spans="1:30" ht="33.75">
+      <c r="A21" s="115"/>
+      <c r="B21" s="115"/>
       <c r="C21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J21" s="11" t="s">
         <v>38</v>
       </c>
       <c r="K21" s="11" t="s">
@@ -19773,63 +20217,66 @@
       </c>
       <c r="S21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="T21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="U21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="V21" s="11" t="s">
         <v>38</v>
       </c>
       <c r="W21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z21" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AA21" s="11" t="s">
+      <c r="AA21" s="98" t="s">
         <v>51</v>
       </c>
-      <c r="AB21" s="83" t="s">
+      <c r="AB21" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="AC21" s="101" t="s">
+      <c r="AC21" s="98" t="s">
         <v>23</v>
       </c>
+      <c r="AD21" s="98" t="s">
+        <v>125</v>
+      </c>
     </row>
-    <row r="22" spans="1:29">
-[...1 lines deleted...]
-      <c r="B22" s="94" t="s">
+    <row r="22" spans="1:30">
+      <c r="A22" s="63"/>
+      <c r="B22" s="89" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="39">
         <v>100</v>
       </c>
       <c r="D22" s="34">
         <v>100</v>
       </c>
       <c r="E22" s="34">
         <v>100</v>
       </c>
       <c r="F22" s="35">
         <v>100</v>
       </c>
       <c r="G22" s="33">
         <f>C22*K5%</f>
         <v>136.1</v>
       </c>
       <c r="H22" s="34">
         <f t="shared" ref="H22:J30" si="0">D22*L5%</f>
         <v>111.5</v>
       </c>
       <c r="I22" s="34">
         <f t="shared" si="0"/>
         <v>134.5</v>
@@ -19880,68 +20327,72 @@
       </c>
       <c r="U22" s="34">
         <f t="shared" ref="U22:U30" si="8">Q22*Y5%</f>
         <v>140.4</v>
       </c>
       <c r="V22" s="35">
         <f t="shared" ref="V22:V30" si="9">R22*Z5%</f>
         <v>84.3</v>
       </c>
       <c r="W22" s="33">
         <f>S22*AA5%</f>
         <v>157.1</v>
       </c>
       <c r="X22" s="34">
         <f t="shared" ref="X22:X30" si="10">T22*AB5%</f>
         <v>121.7</v>
       </c>
       <c r="Y22" s="34">
         <f t="shared" ref="Y22:Y30" si="11">U22*AC5%</f>
         <v>122.1</v>
       </c>
       <c r="Z22" s="35">
         <f>V22*AD5%</f>
         <v>96.3</v>
       </c>
-      <c r="AA22" s="34">
+      <c r="AA22" s="33">
         <f>W22*AE5%</f>
         <v>223.2</v>
       </c>
       <c r="AB22" s="34">
         <f>X22*AF5%</f>
         <v>162.6</v>
       </c>
-      <c r="AC22" s="35">
+      <c r="AC22" s="34">
         <f>Y22*AG5%</f>
         <v>129.9</v>
       </c>
+      <c r="AD22" s="35">
+        <f>Z22*AH5%</f>
+        <v>91.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:29">
-      <c r="A23" s="60">
+    <row r="23" spans="1:30">
+      <c r="A23" s="58">
         <v>58</v>
       </c>
-      <c r="B23" s="66" t="s">
+      <c r="B23" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="37">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="4">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>100</v>
       </c>
       <c r="G23" s="28">
         <f t="shared" ref="G23:G30" si="12">C23*K6%</f>
         <v>205.8</v>
       </c>
       <c r="H23" s="4">
         <f t="shared" si="0"/>
         <v>140.1</v>
       </c>
       <c r="I23" s="4">
         <f t="shared" si="0"/>
         <v>174.8</v>
@@ -19989,71 +20440,75 @@
       <c r="T23" s="4">
         <f t="shared" si="7"/>
         <v>123.3</v>
       </c>
       <c r="U23" s="4">
         <f t="shared" si="8"/>
         <v>120.4</v>
       </c>
       <c r="V23" s="29">
         <f t="shared" si="9"/>
         <v>49.2</v>
       </c>
       <c r="W23" s="28">
         <f t="shared" ref="W23:W30" si="16">S23*AA6%</f>
         <v>140.1</v>
       </c>
       <c r="X23" s="4">
         <f t="shared" si="10"/>
         <v>122.8</v>
       </c>
       <c r="Y23" s="4">
         <f t="shared" si="11"/>
         <v>109.1</v>
       </c>
       <c r="Z23" s="29">
-        <f t="shared" ref="Z23:AC30" si="17">V23*AD6%</f>
+        <f t="shared" ref="Z23:AD30" si="17">V23*AD6%</f>
         <v>71.7</v>
       </c>
-      <c r="AA23" s="4">
+      <c r="AA23" s="28">
         <f t="shared" si="17"/>
         <v>174.6</v>
       </c>
       <c r="AB23" s="4">
         <f t="shared" si="17"/>
         <v>143.80000000000001</v>
       </c>
-      <c r="AC23" s="29">
+      <c r="AC23" s="4">
         <f t="shared" si="17"/>
         <v>141.1</v>
       </c>
+      <c r="AD23" s="29">
+        <f t="shared" si="17"/>
+        <v>72</v>
+      </c>
     </row>
-    <row r="24" spans="1:29" ht="33.75">
-      <c r="A24" s="60">
+    <row r="24" spans="1:30" ht="33.75">
+      <c r="A24" s="58">
         <v>59</v>
       </c>
-      <c r="B24" s="66" t="s">
+      <c r="B24" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="37">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="4">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>100</v>
       </c>
       <c r="G24" s="28">
         <f t="shared" si="12"/>
         <v>80.2</v>
       </c>
       <c r="H24" s="4">
         <f t="shared" si="0"/>
         <v>77.900000000000006</v>
       </c>
       <c r="I24" s="4">
         <f t="shared" si="0"/>
         <v>113</v>
@@ -20104,68 +20559,72 @@
       </c>
       <c r="U24" s="4">
         <f t="shared" si="8"/>
         <v>171.2</v>
       </c>
       <c r="V24" s="29">
         <f t="shared" si="9"/>
         <v>99.7</v>
       </c>
       <c r="W24" s="28">
         <f t="shared" si="16"/>
         <v>150.19999999999999</v>
       </c>
       <c r="X24" s="4">
         <f t="shared" si="10"/>
         <v>105</v>
       </c>
       <c r="Y24" s="4">
         <f t="shared" si="11"/>
         <v>143.30000000000001</v>
       </c>
       <c r="Z24" s="29">
         <f t="shared" si="17"/>
         <v>93.1</v>
       </c>
-      <c r="AA24" s="4">
+      <c r="AA24" s="28">
         <f t="shared" si="17"/>
         <v>116.4</v>
       </c>
       <c r="AB24" s="4">
         <f t="shared" si="17"/>
         <v>86.2</v>
       </c>
-      <c r="AC24" s="29">
+      <c r="AC24" s="4">
         <f t="shared" si="17"/>
         <v>124.7</v>
       </c>
+      <c r="AD24" s="29">
+        <f t="shared" si="17"/>
+        <v>98.7</v>
+      </c>
     </row>
-    <row r="25" spans="1:29" ht="22.5">
-      <c r="A25" s="60">
+    <row r="25" spans="1:30" ht="22.5">
+      <c r="A25" s="58">
         <v>60</v>
       </c>
-      <c r="B25" s="66" t="s">
+      <c r="B25" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="37">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="4">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>100</v>
       </c>
       <c r="G25" s="28">
         <f t="shared" si="12"/>
         <v>108.4</v>
       </c>
       <c r="H25" s="4">
         <f t="shared" si="0"/>
         <v>93.1</v>
       </c>
       <c r="I25" s="4">
         <f t="shared" si="0"/>
         <v>100.6</v>
@@ -20216,68 +20675,72 @@
       </c>
       <c r="U25" s="4">
         <f t="shared" si="8"/>
         <v>140.1</v>
       </c>
       <c r="V25" s="29">
         <f t="shared" si="9"/>
         <v>76.8</v>
       </c>
       <c r="W25" s="28">
         <f t="shared" si="16"/>
         <v>139</v>
       </c>
       <c r="X25" s="4">
         <f t="shared" si="10"/>
         <v>112.9</v>
       </c>
       <c r="Y25" s="4">
         <f t="shared" si="11"/>
         <v>115.6</v>
       </c>
       <c r="Z25" s="29">
         <f t="shared" si="17"/>
         <v>89.1</v>
       </c>
-      <c r="AA25" s="4">
+      <c r="AA25" s="28">
         <f t="shared" si="17"/>
         <v>113.6</v>
       </c>
       <c r="AB25" s="4">
         <f t="shared" si="17"/>
         <v>104.3</v>
       </c>
-      <c r="AC25" s="29">
+      <c r="AC25" s="4">
         <f t="shared" si="17"/>
         <v>135.5</v>
       </c>
+      <c r="AD25" s="29">
+        <f t="shared" si="17"/>
+        <v>58.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:29">
-      <c r="A26" s="60">
+    <row r="26" spans="1:30">
+      <c r="A26" s="58">
         <v>61</v>
       </c>
-      <c r="B26" s="66" t="s">
+      <c r="B26" s="64" t="s">
         <v>110</v>
       </c>
       <c r="C26" s="37">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="4">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>100</v>
       </c>
       <c r="G26" s="28">
         <f t="shared" si="12"/>
         <v>117.3</v>
       </c>
       <c r="H26" s="4">
         <f t="shared" si="0"/>
         <v>112.4</v>
       </c>
       <c r="I26" s="4">
         <f t="shared" si="0"/>
         <v>109.7</v>
@@ -20328,68 +20791,72 @@
       </c>
       <c r="U26" s="4">
         <f t="shared" si="8"/>
         <v>172</v>
       </c>
       <c r="V26" s="29">
         <f t="shared" si="9"/>
         <v>169.5</v>
       </c>
       <c r="W26" s="28">
         <f t="shared" si="16"/>
         <v>191.1</v>
       </c>
       <c r="X26" s="4">
         <f t="shared" si="10"/>
         <v>182.7</v>
       </c>
       <c r="Y26" s="4">
         <f t="shared" si="11"/>
         <v>177.7</v>
       </c>
       <c r="Z26" s="29">
         <f t="shared" si="17"/>
         <v>195.3</v>
       </c>
-      <c r="AA26" s="4">
+      <c r="AA26" s="28">
         <f t="shared" si="17"/>
         <v>188</v>
       </c>
       <c r="AB26" s="4">
         <f t="shared" si="17"/>
         <v>180.5</v>
       </c>
-      <c r="AC26" s="29">
+      <c r="AC26" s="4">
         <f t="shared" si="17"/>
         <v>180.4</v>
       </c>
+      <c r="AD26" s="29">
+        <f t="shared" si="17"/>
+        <v>182</v>
+      </c>
     </row>
-    <row r="27" spans="1:29" ht="33.75">
-      <c r="A27" s="60">
+    <row r="27" spans="1:30" ht="33.75">
+      <c r="A27" s="58">
         <v>62</v>
       </c>
-      <c r="B27" s="69" t="s">
+      <c r="B27" s="67" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="37">
         <v>100</v>
       </c>
       <c r="D27" s="4">
         <v>100</v>
       </c>
       <c r="E27" s="4">
         <v>100</v>
       </c>
       <c r="F27" s="29">
         <v>100</v>
       </c>
       <c r="G27" s="28">
         <f t="shared" si="12"/>
         <v>85.6</v>
       </c>
       <c r="H27" s="4">
         <f t="shared" si="0"/>
         <v>100.9</v>
       </c>
       <c r="I27" s="4">
         <f t="shared" si="0"/>
         <v>89.1</v>
@@ -20440,68 +20907,72 @@
       </c>
       <c r="U27" s="4">
         <f t="shared" si="8"/>
         <v>127.9</v>
       </c>
       <c r="V27" s="29">
         <f t="shared" si="9"/>
         <v>73.2</v>
       </c>
       <c r="W27" s="28">
         <f t="shared" si="16"/>
         <v>113</v>
       </c>
       <c r="X27" s="4">
         <f t="shared" si="10"/>
         <v>156.9</v>
       </c>
       <c r="Y27" s="4">
         <f t="shared" si="11"/>
         <v>158.69999999999999</v>
       </c>
       <c r="Z27" s="29">
         <f t="shared" si="17"/>
         <v>78.5</v>
       </c>
-      <c r="AA27" s="4">
+      <c r="AA27" s="28">
         <f t="shared" si="17"/>
         <v>116.1</v>
       </c>
       <c r="AB27" s="4">
         <f t="shared" si="17"/>
         <v>154.4</v>
       </c>
-      <c r="AC27" s="29">
+      <c r="AC27" s="4">
         <f t="shared" si="17"/>
         <v>121.9</v>
       </c>
+      <c r="AD27" s="29">
+        <f t="shared" si="17"/>
+        <v>86.3</v>
+      </c>
     </row>
-    <row r="28" spans="1:29">
-      <c r="A28" s="60">
+    <row r="28" spans="1:30">
+      <c r="A28" s="58">
         <v>63</v>
       </c>
-      <c r="B28" s="70" t="s">
+      <c r="B28" s="68" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="37">
         <v>100</v>
       </c>
       <c r="D28" s="4">
         <v>100</v>
       </c>
       <c r="E28" s="4">
         <v>100</v>
       </c>
       <c r="F28" s="29">
         <v>100</v>
       </c>
       <c r="G28" s="28">
         <f t="shared" si="12"/>
         <v>105.6</v>
       </c>
       <c r="H28" s="4">
         <f t="shared" si="0"/>
         <v>129.80000000000001</v>
       </c>
       <c r="I28" s="4">
         <f t="shared" si="0"/>
         <v>105</v>
@@ -20552,66 +21023,70 @@
       </c>
       <c r="U28" s="4">
         <f t="shared" si="8"/>
         <v>92.6</v>
       </c>
       <c r="V28" s="29">
         <f t="shared" si="9"/>
         <v>94.5</v>
       </c>
       <c r="W28" s="28">
         <f t="shared" si="16"/>
         <v>158.9</v>
       </c>
       <c r="X28" s="4">
         <f t="shared" si="10"/>
         <v>192.8</v>
       </c>
       <c r="Y28" s="4">
         <f t="shared" si="11"/>
         <v>86.3</v>
       </c>
       <c r="Z28" s="29">
         <f t="shared" si="17"/>
         <v>65.400000000000006</v>
       </c>
-      <c r="AA28" s="4">
+      <c r="AA28" s="28">
         <f t="shared" si="17"/>
         <v>158.9</v>
       </c>
       <c r="AB28" s="4">
         <f t="shared" si="17"/>
         <v>183.2</v>
       </c>
-      <c r="AC28" s="29">
+      <c r="AC28" s="4">
         <f t="shared" si="17"/>
         <v>127.2</v>
       </c>
+      <c r="AD28" s="29">
+        <f t="shared" si="17"/>
+        <v>68.5</v>
+      </c>
     </row>
-    <row r="29" spans="1:29">
-[...1 lines deleted...]
-      <c r="B29" s="95" t="s">
+    <row r="29" spans="1:30">
+      <c r="A29" s="59"/>
+      <c r="B29" s="90" t="s">
         <v>117</v>
       </c>
       <c r="C29" s="37">
         <v>100</v>
       </c>
       <c r="D29" s="4">
         <v>100</v>
       </c>
       <c r="E29" s="4">
         <v>100</v>
       </c>
       <c r="F29" s="29">
         <v>100</v>
       </c>
       <c r="G29" s="28">
         <f t="shared" si="12"/>
         <v>104.5</v>
       </c>
       <c r="H29" s="4">
         <f t="shared" si="0"/>
         <v>109.7</v>
       </c>
       <c r="I29" s="4">
         <f t="shared" si="0"/>
         <v>103.4</v>
@@ -20662,68 +21137,72 @@
       </c>
       <c r="U29" s="4">
         <f t="shared" si="8"/>
         <v>138.5</v>
       </c>
       <c r="V29" s="29">
         <f t="shared" si="9"/>
         <v>113.9</v>
       </c>
       <c r="W29" s="28">
         <f t="shared" si="16"/>
         <v>146.69999999999999</v>
       </c>
       <c r="X29" s="4">
         <f t="shared" si="10"/>
         <v>162.69999999999999</v>
       </c>
       <c r="Y29" s="4">
         <f t="shared" si="11"/>
         <v>152.9</v>
       </c>
       <c r="Z29" s="29">
         <f t="shared" si="17"/>
         <v>122.8</v>
       </c>
-      <c r="AA29" s="4">
+      <c r="AA29" s="28">
         <f t="shared" si="17"/>
         <v>153</v>
       </c>
       <c r="AB29" s="4">
         <f t="shared" si="17"/>
         <v>163.19999999999999</v>
       </c>
-      <c r="AC29" s="29">
+      <c r="AC29" s="4">
         <f t="shared" si="17"/>
         <v>161.30000000000001</v>
       </c>
+      <c r="AD29" s="29">
+        <f t="shared" si="17"/>
+        <v>135</v>
+      </c>
     </row>
-    <row r="30" spans="1:29" ht="33.75">
-      <c r="A30" s="99" t="s">
+    <row r="30" spans="1:30" ht="33.75">
+      <c r="A30" s="94" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="96" t="s">
+      <c r="B30" s="91" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="38">
         <v>100</v>
       </c>
       <c r="D30" s="31">
         <v>100</v>
       </c>
       <c r="E30" s="31">
         <v>100</v>
       </c>
       <c r="F30" s="32">
         <v>100</v>
       </c>
       <c r="G30" s="30">
         <f t="shared" si="12"/>
         <v>113.1</v>
       </c>
       <c r="H30" s="31">
         <f t="shared" si="0"/>
         <v>115</v>
       </c>
       <c r="I30" s="31">
         <f t="shared" si="0"/>
         <v>110.2</v>
@@ -20774,221 +21253,227 @@
       </c>
       <c r="U30" s="31">
         <f t="shared" si="8"/>
         <v>144.1</v>
       </c>
       <c r="V30" s="32">
         <f t="shared" si="9"/>
         <v>114.9</v>
       </c>
       <c r="W30" s="30">
         <f t="shared" si="16"/>
         <v>153.80000000000001</v>
       </c>
       <c r="X30" s="31">
         <f t="shared" si="10"/>
         <v>165.2</v>
       </c>
       <c r="Y30" s="31">
         <f t="shared" si="11"/>
         <v>156.19999999999999</v>
       </c>
       <c r="Z30" s="32">
         <f t="shared" si="17"/>
         <v>120.8</v>
       </c>
-      <c r="AA30" s="31">
+      <c r="AA30" s="30">
         <f t="shared" si="17"/>
         <v>155</v>
       </c>
       <c r="AB30" s="31">
         <f t="shared" si="17"/>
         <v>163.5</v>
       </c>
-      <c r="AC30" s="32">
+      <c r="AC30" s="31">
         <f t="shared" si="17"/>
         <v>152.6</v>
       </c>
+      <c r="AD30" s="32">
+        <f t="shared" si="17"/>
+        <v>122.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:29">
-      <c r="A31" s="64"/>
+    <row r="31" spans="1:30">
+      <c r="A31" s="62"/>
     </row>
-    <row r="32" spans="1:29">
-[...5 lines deleted...]
-      <c r="F32" s="110"/>
+    <row r="32" spans="1:30">
+      <c r="A32" s="103"/>
+      <c r="B32" s="103"/>
+      <c r="C32" s="103"/>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="103"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="110"/>
-[...4 lines deleted...]
-      <c r="F33" s="110"/>
+      <c r="A33" s="103" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="103"/>
+      <c r="C33" s="103"/>
+      <c r="D33" s="103"/>
+      <c r="E33" s="103"/>
+      <c r="F33" s="103"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="AE3:AG3"/>
-    <mergeCell ref="AA20:AC20"/>
+    <mergeCell ref="AA20:AD20"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="K3:N3"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="W20:Z20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="G20:J20"/>
     <mergeCell ref="K20:N20"/>
     <mergeCell ref="A32:F32"/>
-    <mergeCell ref="K3:N3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="O20:R20"/>
     <mergeCell ref="S20:V20"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="B3:B4"/>
-    <mergeCell ref="C3:F3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45CCF140-7288-4ACA-84EB-BB1755DA27AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2010-2025 годы</vt:lpstr>
       <vt:lpstr>2016 год =100</vt:lpstr>