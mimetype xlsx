--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -13,833 +13,856 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6630" yWindow="465" windowWidth="14415" windowHeight="11985" tabRatio="830" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="830" firstSheet="1" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="11" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="12" r:id="rId2"/>
-    <sheet name="2010-2025 годы" sheetId="2" r:id="rId3"/>
+    <sheet name="2010-2026 годы" sheetId="2" r:id="rId3"/>
     <sheet name="2016 год =100" sheetId="10" r:id="rId4"/>
     <sheet name="2019 год =100" sheetId="4" r:id="rId5"/>
     <sheet name="2022 год =100" sheetId="9" r:id="rId6"/>
     <sheet name="Сельское, лесное и рыб. хоз" sheetId="7" r:id="rId7"/>
     <sheet name="Информация и связь" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AE22" i="8" l="1"/>
   <c r="G18" i="7" l="1"/>
   <c r="F6" i="10"/>
   <c r="J6" i="10" s="1"/>
   <c r="N6" i="10" s="1"/>
   <c r="R6" i="10" s="1"/>
   <c r="V6" i="10" s="1"/>
   <c r="Z6" i="10" s="1"/>
   <c r="AD6" i="10" s="1"/>
   <c r="AH6" i="10" s="1"/>
   <c r="AL6" i="10" s="1"/>
+  <c r="AP6" i="10" s="1"/>
   <c r="G6" i="10"/>
   <c r="K6" i="10" s="1"/>
   <c r="O6" i="10" s="1"/>
   <c r="S6" i="10" s="1"/>
   <c r="W6" i="10" s="1"/>
   <c r="AA6" i="10" s="1"/>
   <c r="AE6" i="10" s="1"/>
   <c r="AI6" i="10" s="1"/>
   <c r="AM6" i="10" s="1"/>
   <c r="H6" i="10"/>
   <c r="L6" i="10" s="1"/>
   <c r="P6" i="10" s="1"/>
   <c r="T6" i="10" s="1"/>
   <c r="X6" i="10" s="1"/>
   <c r="AB6" i="10" s="1"/>
   <c r="AF6" i="10" s="1"/>
   <c r="AJ6" i="10" s="1"/>
   <c r="AN6" i="10" s="1"/>
   <c r="I6" i="10"/>
   <c r="M6" i="10" s="1"/>
   <c r="Q6" i="10" s="1"/>
   <c r="U6" i="10" s="1"/>
   <c r="Y6" i="10" s="1"/>
   <c r="AC6" i="10" s="1"/>
   <c r="AG6" i="10" s="1"/>
   <c r="AK6" i="10" s="1"/>
   <c r="AO6" i="10" s="1"/>
   <c r="F7" i="10"/>
   <c r="J7" i="10" s="1"/>
   <c r="N7" i="10" s="1"/>
   <c r="R7" i="10" s="1"/>
   <c r="V7" i="10" s="1"/>
   <c r="Z7" i="10" s="1"/>
   <c r="AD7" i="10" s="1"/>
   <c r="AH7" i="10" s="1"/>
   <c r="AL7" i="10" s="1"/>
+  <c r="AP7" i="10" s="1"/>
   <c r="G7" i="10"/>
   <c r="K7" i="10" s="1"/>
   <c r="O7" i="10" s="1"/>
   <c r="S7" i="10" s="1"/>
   <c r="W7" i="10" s="1"/>
   <c r="AA7" i="10" s="1"/>
   <c r="AE7" i="10" s="1"/>
   <c r="AI7" i="10" s="1"/>
   <c r="AM7" i="10" s="1"/>
   <c r="H7" i="10"/>
   <c r="L7" i="10" s="1"/>
   <c r="P7" i="10" s="1"/>
   <c r="T7" i="10" s="1"/>
   <c r="X7" i="10" s="1"/>
   <c r="AB7" i="10" s="1"/>
   <c r="AF7" i="10" s="1"/>
   <c r="AJ7" i="10" s="1"/>
   <c r="AN7" i="10" s="1"/>
   <c r="I7" i="10"/>
   <c r="M7" i="10" s="1"/>
   <c r="Q7" i="10" s="1"/>
   <c r="U7" i="10" s="1"/>
   <c r="Y7" i="10" s="1"/>
   <c r="AC7" i="10" s="1"/>
   <c r="AG7" i="10" s="1"/>
   <c r="AK7" i="10" s="1"/>
   <c r="AO7" i="10" s="1"/>
   <c r="F8" i="10"/>
   <c r="J8" i="10" s="1"/>
   <c r="N8" i="10" s="1"/>
   <c r="R8" i="10" s="1"/>
   <c r="V8" i="10" s="1"/>
   <c r="Z8" i="10" s="1"/>
   <c r="AD8" i="10" s="1"/>
   <c r="AH8" i="10" s="1"/>
   <c r="AL8" i="10" s="1"/>
+  <c r="AP8" i="10" s="1"/>
   <c r="G8" i="10"/>
   <c r="K8" i="10" s="1"/>
   <c r="O8" i="10" s="1"/>
   <c r="S8" i="10" s="1"/>
   <c r="W8" i="10" s="1"/>
   <c r="AA8" i="10" s="1"/>
   <c r="AE8" i="10" s="1"/>
   <c r="AI8" i="10" s="1"/>
   <c r="AM8" i="10" s="1"/>
   <c r="H8" i="10"/>
   <c r="L8" i="10" s="1"/>
   <c r="P8" i="10" s="1"/>
   <c r="T8" i="10" s="1"/>
   <c r="X8" i="10" s="1"/>
   <c r="AB8" i="10" s="1"/>
   <c r="AF8" i="10" s="1"/>
   <c r="AJ8" i="10" s="1"/>
   <c r="AN8" i="10" s="1"/>
   <c r="I8" i="10"/>
   <c r="M8" i="10" s="1"/>
   <c r="Q8" i="10" s="1"/>
   <c r="U8" i="10" s="1"/>
   <c r="Y8" i="10" s="1"/>
   <c r="AC8" i="10" s="1"/>
   <c r="AG8" i="10" s="1"/>
   <c r="AK8" i="10" s="1"/>
   <c r="AO8" i="10" s="1"/>
   <c r="F9" i="10"/>
   <c r="J9" i="10" s="1"/>
   <c r="N9" i="10" s="1"/>
   <c r="R9" i="10" s="1"/>
   <c r="V9" i="10" s="1"/>
   <c r="Z9" i="10" s="1"/>
   <c r="AD9" i="10" s="1"/>
   <c r="AH9" i="10" s="1"/>
   <c r="AL9" i="10" s="1"/>
+  <c r="AP9" i="10" s="1"/>
   <c r="G9" i="10"/>
   <c r="K9" i="10" s="1"/>
   <c r="O9" i="10" s="1"/>
   <c r="S9" i="10" s="1"/>
   <c r="W9" i="10" s="1"/>
   <c r="AA9" i="10" s="1"/>
   <c r="AE9" i="10" s="1"/>
   <c r="AI9" i="10" s="1"/>
   <c r="AM9" i="10" s="1"/>
   <c r="H9" i="10"/>
   <c r="L9" i="10" s="1"/>
   <c r="P9" i="10" s="1"/>
   <c r="T9" i="10" s="1"/>
   <c r="X9" i="10" s="1"/>
   <c r="AB9" i="10" s="1"/>
   <c r="AF9" i="10" s="1"/>
   <c r="AJ9" i="10" s="1"/>
   <c r="AN9" i="10" s="1"/>
   <c r="I9" i="10"/>
   <c r="M9" i="10" s="1"/>
   <c r="Q9" i="10" s="1"/>
   <c r="U9" i="10" s="1"/>
   <c r="Y9" i="10" s="1"/>
   <c r="AC9" i="10" s="1"/>
   <c r="AG9" i="10" s="1"/>
   <c r="AK9" i="10" s="1"/>
   <c r="AO9" i="10" s="1"/>
   <c r="F10" i="10"/>
   <c r="J10" i="10" s="1"/>
   <c r="N10" i="10" s="1"/>
   <c r="R10" i="10" s="1"/>
   <c r="V10" i="10" s="1"/>
   <c r="Z10" i="10" s="1"/>
   <c r="AD10" i="10" s="1"/>
   <c r="AH10" i="10" s="1"/>
   <c r="AL10" i="10" s="1"/>
+  <c r="AP10" i="10" s="1"/>
   <c r="G10" i="10"/>
   <c r="K10" i="10" s="1"/>
   <c r="O10" i="10" s="1"/>
   <c r="S10" i="10" s="1"/>
   <c r="W10" i="10" s="1"/>
   <c r="AA10" i="10" s="1"/>
   <c r="AE10" i="10" s="1"/>
   <c r="AI10" i="10" s="1"/>
   <c r="AM10" i="10" s="1"/>
   <c r="H10" i="10"/>
   <c r="L10" i="10" s="1"/>
   <c r="P10" i="10" s="1"/>
   <c r="T10" i="10" s="1"/>
   <c r="X10" i="10" s="1"/>
   <c r="AB10" i="10" s="1"/>
   <c r="AF10" i="10" s="1"/>
   <c r="AJ10" i="10" s="1"/>
   <c r="AN10" i="10" s="1"/>
   <c r="I10" i="10"/>
   <c r="M10" i="10" s="1"/>
   <c r="Q10" i="10" s="1"/>
   <c r="U10" i="10" s="1"/>
   <c r="Y10" i="10" s="1"/>
   <c r="AC10" i="10" s="1"/>
   <c r="AG10" i="10" s="1"/>
   <c r="AK10" i="10" s="1"/>
   <c r="AO10" i="10" s="1"/>
   <c r="F11" i="10"/>
   <c r="J11" i="10" s="1"/>
   <c r="N11" i="10" s="1"/>
   <c r="R11" i="10" s="1"/>
   <c r="V11" i="10" s="1"/>
   <c r="Z11" i="10" s="1"/>
   <c r="AD11" i="10" s="1"/>
   <c r="AH11" i="10" s="1"/>
   <c r="AL11" i="10" s="1"/>
+  <c r="AP11" i="10" s="1"/>
   <c r="G11" i="10"/>
   <c r="K11" i="10" s="1"/>
   <c r="O11" i="10" s="1"/>
   <c r="S11" i="10" s="1"/>
   <c r="W11" i="10" s="1"/>
   <c r="AA11" i="10" s="1"/>
   <c r="AE11" i="10" s="1"/>
   <c r="AI11" i="10" s="1"/>
   <c r="AM11" i="10" s="1"/>
   <c r="H11" i="10"/>
   <c r="L11" i="10" s="1"/>
   <c r="P11" i="10" s="1"/>
   <c r="T11" i="10" s="1"/>
   <c r="X11" i="10" s="1"/>
   <c r="AB11" i="10" s="1"/>
   <c r="AF11" i="10" s="1"/>
   <c r="AJ11" i="10" s="1"/>
   <c r="AN11" i="10" s="1"/>
   <c r="I11" i="10"/>
   <c r="M11" i="10" s="1"/>
   <c r="Q11" i="10" s="1"/>
   <c r="U11" i="10" s="1"/>
   <c r="Y11" i="10" s="1"/>
   <c r="AC11" i="10" s="1"/>
   <c r="AG11" i="10" s="1"/>
   <c r="AK11" i="10" s="1"/>
   <c r="AO11" i="10" s="1"/>
   <c r="F12" i="10"/>
   <c r="J12" i="10" s="1"/>
   <c r="N12" i="10" s="1"/>
   <c r="R12" i="10" s="1"/>
   <c r="V12" i="10" s="1"/>
   <c r="Z12" i="10" s="1"/>
   <c r="AD12" i="10" s="1"/>
   <c r="AH12" i="10" s="1"/>
   <c r="AL12" i="10" s="1"/>
+  <c r="AP12" i="10" s="1"/>
   <c r="G12" i="10"/>
   <c r="K12" i="10" s="1"/>
   <c r="O12" i="10" s="1"/>
   <c r="S12" i="10" s="1"/>
   <c r="W12" i="10" s="1"/>
   <c r="AA12" i="10" s="1"/>
   <c r="AE12" i="10" s="1"/>
   <c r="AI12" i="10" s="1"/>
   <c r="AM12" i="10" s="1"/>
   <c r="H12" i="10"/>
   <c r="L12" i="10" s="1"/>
   <c r="P12" i="10" s="1"/>
   <c r="T12" i="10" s="1"/>
   <c r="X12" i="10" s="1"/>
   <c r="AB12" i="10" s="1"/>
   <c r="AF12" i="10" s="1"/>
   <c r="AJ12" i="10" s="1"/>
   <c r="AN12" i="10" s="1"/>
   <c r="I12" i="10"/>
   <c r="M12" i="10" s="1"/>
   <c r="Q12" i="10" s="1"/>
   <c r="U12" i="10" s="1"/>
   <c r="Y12" i="10" s="1"/>
   <c r="AC12" i="10" s="1"/>
   <c r="AG12" i="10" s="1"/>
   <c r="AK12" i="10" s="1"/>
   <c r="AO12" i="10" s="1"/>
   <c r="F13" i="10"/>
   <c r="J13" i="10" s="1"/>
   <c r="N13" i="10" s="1"/>
   <c r="R13" i="10" s="1"/>
   <c r="V13" i="10" s="1"/>
   <c r="Z13" i="10" s="1"/>
   <c r="AD13" i="10" s="1"/>
   <c r="AH13" i="10" s="1"/>
   <c r="AL13" i="10" s="1"/>
+  <c r="AP13" i="10" s="1"/>
   <c r="G13" i="10"/>
   <c r="K13" i="10"/>
   <c r="O13" i="10" s="1"/>
   <c r="S13" i="10" s="1"/>
   <c r="W13" i="10" s="1"/>
   <c r="AA13" i="10" s="1"/>
   <c r="AE13" i="10" s="1"/>
   <c r="AI13" i="10" s="1"/>
   <c r="AM13" i="10" s="1"/>
   <c r="H13" i="10"/>
   <c r="L13" i="10" s="1"/>
   <c r="P13" i="10" s="1"/>
   <c r="T13" i="10" s="1"/>
   <c r="X13" i="10" s="1"/>
   <c r="AB13" i="10" s="1"/>
   <c r="AF13" i="10" s="1"/>
   <c r="AJ13" i="10" s="1"/>
   <c r="AN13" i="10" s="1"/>
   <c r="I13" i="10"/>
   <c r="M13" i="10" s="1"/>
   <c r="Q13" i="10" s="1"/>
   <c r="U13" i="10" s="1"/>
   <c r="Y13" i="10" s="1"/>
   <c r="AC13" i="10" s="1"/>
   <c r="AG13" i="10" s="1"/>
   <c r="AK13" i="10" s="1"/>
   <c r="AO13" i="10" s="1"/>
   <c r="F14" i="10"/>
   <c r="J14" i="10" s="1"/>
   <c r="N14" i="10" s="1"/>
   <c r="R14" i="10" s="1"/>
   <c r="V14" i="10" s="1"/>
   <c r="Z14" i="10" s="1"/>
   <c r="AD14" i="10" s="1"/>
   <c r="AH14" i="10" s="1"/>
   <c r="AL14" i="10" s="1"/>
+  <c r="AP14" i="10" s="1"/>
   <c r="G14" i="10"/>
   <c r="K14" i="10" s="1"/>
   <c r="O14" i="10" s="1"/>
   <c r="S14" i="10" s="1"/>
   <c r="W14" i="10" s="1"/>
   <c r="AA14" i="10" s="1"/>
   <c r="AE14" i="10" s="1"/>
   <c r="AI14" i="10" s="1"/>
   <c r="AM14" i="10" s="1"/>
   <c r="H14" i="10"/>
   <c r="L14" i="10" s="1"/>
   <c r="P14" i="10" s="1"/>
   <c r="T14" i="10" s="1"/>
   <c r="X14" i="10" s="1"/>
   <c r="AB14" i="10" s="1"/>
   <c r="AF14" i="10" s="1"/>
   <c r="AJ14" i="10" s="1"/>
   <c r="AN14" i="10" s="1"/>
   <c r="I14" i="10"/>
   <c r="M14" i="10" s="1"/>
   <c r="Q14" i="10" s="1"/>
   <c r="U14" i="10" s="1"/>
   <c r="Y14" i="10" s="1"/>
   <c r="AC14" i="10" s="1"/>
   <c r="AG14" i="10" s="1"/>
   <c r="AK14" i="10" s="1"/>
   <c r="AO14" i="10" s="1"/>
   <c r="F15" i="10"/>
   <c r="J15" i="10" s="1"/>
   <c r="N15" i="10" s="1"/>
   <c r="R15" i="10" s="1"/>
   <c r="V15" i="10" s="1"/>
   <c r="Z15" i="10" s="1"/>
   <c r="AD15" i="10" s="1"/>
   <c r="AH15" i="10" s="1"/>
   <c r="AL15" i="10" s="1"/>
+  <c r="AP15" i="10" s="1"/>
   <c r="G15" i="10"/>
   <c r="K15" i="10" s="1"/>
   <c r="O15" i="10" s="1"/>
   <c r="S15" i="10" s="1"/>
   <c r="W15" i="10" s="1"/>
   <c r="AA15" i="10" s="1"/>
   <c r="AE15" i="10" s="1"/>
   <c r="AI15" i="10" s="1"/>
   <c r="AM15" i="10" s="1"/>
   <c r="H15" i="10"/>
   <c r="L15" i="10" s="1"/>
   <c r="P15" i="10" s="1"/>
   <c r="T15" i="10" s="1"/>
   <c r="X15" i="10" s="1"/>
   <c r="AB15" i="10" s="1"/>
   <c r="AF15" i="10" s="1"/>
   <c r="AJ15" i="10" s="1"/>
   <c r="AN15" i="10" s="1"/>
   <c r="I15" i="10"/>
   <c r="M15" i="10" s="1"/>
   <c r="Q15" i="10" s="1"/>
   <c r="U15" i="10" s="1"/>
   <c r="Y15" i="10" s="1"/>
   <c r="AC15" i="10" s="1"/>
   <c r="AG15" i="10" s="1"/>
   <c r="AK15" i="10" s="1"/>
   <c r="AO15" i="10" s="1"/>
   <c r="F16" i="10"/>
   <c r="J16" i="10" s="1"/>
   <c r="N16" i="10" s="1"/>
   <c r="R16" i="10" s="1"/>
   <c r="V16" i="10" s="1"/>
   <c r="Z16" i="10" s="1"/>
   <c r="AD16" i="10" s="1"/>
   <c r="AH16" i="10" s="1"/>
   <c r="AL16" i="10" s="1"/>
+  <c r="AP16" i="10" s="1"/>
   <c r="G16" i="10"/>
   <c r="K16" i="10" s="1"/>
   <c r="O16" i="10" s="1"/>
   <c r="S16" i="10" s="1"/>
   <c r="W16" i="10" s="1"/>
   <c r="AA16" i="10" s="1"/>
   <c r="AE16" i="10" s="1"/>
   <c r="AI16" i="10" s="1"/>
   <c r="H16" i="10"/>
   <c r="L16" i="10" s="1"/>
   <c r="P16" i="10" s="1"/>
   <c r="T16" i="10" s="1"/>
   <c r="X16" i="10" s="1"/>
   <c r="AB16" i="10" s="1"/>
   <c r="AF16" i="10" s="1"/>
   <c r="AJ16" i="10" s="1"/>
   <c r="AN16" i="10" s="1"/>
   <c r="I16" i="10"/>
   <c r="M16" i="10" s="1"/>
   <c r="Q16" i="10" s="1"/>
   <c r="U16" i="10" s="1"/>
   <c r="Y16" i="10" s="1"/>
   <c r="AC16" i="10" s="1"/>
   <c r="AG16" i="10" s="1"/>
   <c r="AK16" i="10" s="1"/>
   <c r="AO16" i="10" s="1"/>
   <c r="F17" i="10"/>
   <c r="J17" i="10" s="1"/>
   <c r="N17" i="10"/>
   <c r="R17" i="10" s="1"/>
   <c r="V17" i="10" s="1"/>
   <c r="Z17" i="10" s="1"/>
   <c r="AD17" i="10" s="1"/>
   <c r="AH17" i="10" s="1"/>
   <c r="AL17" i="10" s="1"/>
+  <c r="AP17" i="10" s="1"/>
   <c r="G17" i="10"/>
   <c r="K17" i="10" s="1"/>
   <c r="O17" i="10" s="1"/>
   <c r="S17" i="10" s="1"/>
   <c r="W17" i="10" s="1"/>
   <c r="AA17" i="10" s="1"/>
   <c r="AE17" i="10" s="1"/>
   <c r="AI17" i="10" s="1"/>
   <c r="AM17" i="10" s="1"/>
   <c r="H17" i="10"/>
   <c r="L17" i="10" s="1"/>
   <c r="P17" i="10" s="1"/>
   <c r="T17" i="10" s="1"/>
   <c r="X17" i="10" s="1"/>
   <c r="AB17" i="10" s="1"/>
   <c r="AF17" i="10" s="1"/>
   <c r="AJ17" i="10" s="1"/>
   <c r="AN17" i="10" s="1"/>
   <c r="I17" i="10"/>
   <c r="M17" i="10" s="1"/>
   <c r="Q17" i="10" s="1"/>
   <c r="U17" i="10" s="1"/>
   <c r="Y17" i="10" s="1"/>
   <c r="AC17" i="10" s="1"/>
   <c r="AG17" i="10" s="1"/>
   <c r="AK17" i="10" s="1"/>
   <c r="AO17" i="10" s="1"/>
   <c r="F18" i="10"/>
   <c r="J18" i="10" s="1"/>
   <c r="N18" i="10" s="1"/>
   <c r="R18" i="10" s="1"/>
   <c r="V18" i="10" s="1"/>
   <c r="Z18" i="10" s="1"/>
   <c r="AD18" i="10" s="1"/>
   <c r="AH18" i="10" s="1"/>
   <c r="AL18" i="10" s="1"/>
+  <c r="AP18" i="10" s="1"/>
   <c r="G18" i="10"/>
   <c r="K18" i="10" s="1"/>
   <c r="O18" i="10" s="1"/>
   <c r="S18" i="10"/>
   <c r="W18" i="10" s="1"/>
   <c r="AA18" i="10" s="1"/>
   <c r="AE18" i="10" s="1"/>
   <c r="AI18" i="10" s="1"/>
   <c r="AM18" i="10" s="1"/>
   <c r="H18" i="10"/>
   <c r="L18" i="10" s="1"/>
   <c r="P18" i="10" s="1"/>
   <c r="T18" i="10" s="1"/>
   <c r="X18" i="10" s="1"/>
   <c r="AB18" i="10" s="1"/>
   <c r="AF18" i="10" s="1"/>
   <c r="AJ18" i="10" s="1"/>
   <c r="AN18" i="10" s="1"/>
   <c r="I18" i="10"/>
   <c r="M18" i="10" s="1"/>
   <c r="Q18" i="10" s="1"/>
   <c r="U18" i="10" s="1"/>
   <c r="Y18" i="10" s="1"/>
   <c r="AC18" i="10" s="1"/>
   <c r="AG18" i="10" s="1"/>
   <c r="AK18" i="10" s="1"/>
   <c r="AO18" i="10" s="1"/>
   <c r="F19" i="10"/>
   <c r="J19" i="10" s="1"/>
   <c r="N19" i="10"/>
   <c r="R19" i="10" s="1"/>
   <c r="V19" i="10" s="1"/>
   <c r="Z19" i="10" s="1"/>
   <c r="AD19" i="10" s="1"/>
   <c r="AH19" i="10" s="1"/>
   <c r="AL19" i="10" s="1"/>
+  <c r="AP19" i="10" s="1"/>
   <c r="G19" i="10"/>
   <c r="K19" i="10" s="1"/>
   <c r="O19" i="10" s="1"/>
   <c r="S19" i="10" s="1"/>
   <c r="W19" i="10" s="1"/>
   <c r="AA19" i="10" s="1"/>
   <c r="AE19" i="10" s="1"/>
   <c r="AI19" i="10" s="1"/>
   <c r="AM19" i="10" s="1"/>
   <c r="H19" i="10"/>
   <c r="L19" i="10" s="1"/>
   <c r="P19" i="10" s="1"/>
   <c r="T19" i="10" s="1"/>
   <c r="X19" i="10" s="1"/>
   <c r="AB19" i="10" s="1"/>
   <c r="AF19" i="10" s="1"/>
   <c r="AJ19" i="10" s="1"/>
   <c r="AN19" i="10" s="1"/>
   <c r="I19" i="10"/>
   <c r="M19" i="10" s="1"/>
   <c r="Q19" i="10" s="1"/>
   <c r="U19" i="10" s="1"/>
   <c r="Y19" i="10" s="1"/>
   <c r="AC19" i="10" s="1"/>
   <c r="AG19" i="10" s="1"/>
   <c r="AK19" i="10" s="1"/>
   <c r="AO19" i="10" s="1"/>
   <c r="F20" i="10"/>
   <c r="J20" i="10" s="1"/>
   <c r="N20" i="10" s="1"/>
   <c r="R20" i="10" s="1"/>
   <c r="V20" i="10" s="1"/>
   <c r="Z20" i="10" s="1"/>
   <c r="AD20" i="10" s="1"/>
   <c r="AH20" i="10" s="1"/>
   <c r="AL20" i="10" s="1"/>
+  <c r="AP20" i="10" s="1"/>
   <c r="G20" i="10"/>
   <c r="K20" i="10" s="1"/>
   <c r="O20" i="10" s="1"/>
   <c r="S20" i="10" s="1"/>
   <c r="W20" i="10" s="1"/>
   <c r="AA20" i="10" s="1"/>
   <c r="AE20" i="10" s="1"/>
   <c r="AI20" i="10" s="1"/>
   <c r="AM20" i="10" s="1"/>
   <c r="H20" i="10"/>
   <c r="L20" i="10" s="1"/>
   <c r="P20" i="10" s="1"/>
   <c r="T20" i="10" s="1"/>
   <c r="X20" i="10" s="1"/>
   <c r="AB20" i="10" s="1"/>
   <c r="AF20" i="10" s="1"/>
   <c r="AJ20" i="10" s="1"/>
   <c r="AN20" i="10" s="1"/>
   <c r="I20" i="10"/>
   <c r="M20" i="10" s="1"/>
   <c r="Q20" i="10" s="1"/>
   <c r="U20" i="10" s="1"/>
   <c r="Y20" i="10" s="1"/>
   <c r="AC20" i="10" s="1"/>
   <c r="AG20" i="10" s="1"/>
   <c r="AK20" i="10" s="1"/>
   <c r="AO20" i="10" s="1"/>
   <c r="F21" i="10"/>
   <c r="J21" i="10" s="1"/>
   <c r="N21" i="10" s="1"/>
   <c r="R21" i="10" s="1"/>
   <c r="V21" i="10" s="1"/>
   <c r="Z21" i="10" s="1"/>
   <c r="AD21" i="10" s="1"/>
   <c r="AH21" i="10" s="1"/>
   <c r="AL21" i="10" s="1"/>
+  <c r="AP21" i="10" s="1"/>
   <c r="G21" i="10"/>
   <c r="K21" i="10"/>
   <c r="O21" i="10" s="1"/>
   <c r="S21" i="10" s="1"/>
   <c r="W21" i="10" s="1"/>
   <c r="AA21" i="10" s="1"/>
   <c r="AE21" i="10" s="1"/>
   <c r="AI21" i="10" s="1"/>
   <c r="AM21" i="10" s="1"/>
   <c r="H21" i="10"/>
-  <c r="L21" i="10"/>
+  <c r="L21" i="10" s="1"/>
   <c r="P21" i="10" s="1"/>
   <c r="T21" i="10" s="1"/>
   <c r="X21" i="10" s="1"/>
   <c r="AB21" i="10" s="1"/>
   <c r="AF21" i="10" s="1"/>
   <c r="AJ21" i="10" s="1"/>
   <c r="AN21" i="10" s="1"/>
   <c r="I21" i="10"/>
   <c r="M21" i="10" s="1"/>
   <c r="Q21" i="10" s="1"/>
   <c r="U21" i="10" s="1"/>
   <c r="Y21" i="10" s="1"/>
   <c r="AC21" i="10" s="1"/>
   <c r="AG21" i="10" s="1"/>
   <c r="AK21" i="10" s="1"/>
   <c r="AO21" i="10" s="1"/>
   <c r="F22" i="10"/>
   <c r="J22" i="10" s="1"/>
   <c r="N22" i="10" s="1"/>
   <c r="R22" i="10" s="1"/>
   <c r="V22" i="10" s="1"/>
   <c r="Z22" i="10" s="1"/>
   <c r="AD22" i="10" s="1"/>
   <c r="AH22" i="10" s="1"/>
   <c r="AL22" i="10" s="1"/>
+  <c r="AP22" i="10" s="1"/>
   <c r="G22" i="10"/>
   <c r="K22" i="10" s="1"/>
   <c r="O22" i="10" s="1"/>
   <c r="S22" i="10" s="1"/>
   <c r="W22" i="10" s="1"/>
   <c r="AA22" i="10" s="1"/>
   <c r="AE22" i="10" s="1"/>
   <c r="AI22" i="10" s="1"/>
   <c r="AM22" i="10" s="1"/>
   <c r="H22" i="10"/>
   <c r="L22" i="10" s="1"/>
   <c r="P22" i="10" s="1"/>
   <c r="T22" i="10" s="1"/>
   <c r="X22" i="10" s="1"/>
   <c r="AB22" i="10" s="1"/>
   <c r="AF22" i="10" s="1"/>
   <c r="AJ22" i="10" s="1"/>
   <c r="AN22" i="10" s="1"/>
   <c r="I22" i="10"/>
   <c r="M22" i="10" s="1"/>
-  <c r="Q22" i="10"/>
+  <c r="Q22" i="10" s="1"/>
   <c r="U22" i="10" s="1"/>
   <c r="Y22" i="10" s="1"/>
   <c r="AC22" i="10" s="1"/>
   <c r="AG22" i="10" s="1"/>
   <c r="AK22" i="10" s="1"/>
   <c r="AO22" i="10" s="1"/>
   <c r="F23" i="10"/>
   <c r="J23" i="10" s="1"/>
   <c r="N23" i="10" s="1"/>
   <c r="R23" i="10" s="1"/>
   <c r="V23" i="10" s="1"/>
   <c r="Z23" i="10" s="1"/>
   <c r="AD23" i="10" s="1"/>
   <c r="AH23" i="10" s="1"/>
   <c r="AL23" i="10" s="1"/>
+  <c r="AP23" i="10" s="1"/>
   <c r="G23" i="10"/>
   <c r="K23" i="10" s="1"/>
   <c r="O23" i="10" s="1"/>
   <c r="S23" i="10" s="1"/>
   <c r="W23" i="10" s="1"/>
   <c r="AA23" i="10" s="1"/>
   <c r="AE23" i="10" s="1"/>
   <c r="AI23" i="10" s="1"/>
   <c r="AM23" i="10" s="1"/>
   <c r="H23" i="10"/>
   <c r="L23" i="10" s="1"/>
   <c r="P23" i="10" s="1"/>
   <c r="T23" i="10" s="1"/>
   <c r="X23" i="10" s="1"/>
   <c r="AB23" i="10" s="1"/>
   <c r="AF23" i="10" s="1"/>
   <c r="AJ23" i="10" s="1"/>
   <c r="AN23" i="10" s="1"/>
   <c r="I23" i="10"/>
   <c r="M23" i="10" s="1"/>
   <c r="Q23" i="10" s="1"/>
   <c r="U23" i="10" s="1"/>
   <c r="Y23" i="10" s="1"/>
   <c r="AC23" i="10" s="1"/>
   <c r="AG23" i="10" s="1"/>
   <c r="AK23" i="10" s="1"/>
   <c r="AO23" i="10" s="1"/>
   <c r="F24" i="10"/>
   <c r="J24" i="10" s="1"/>
   <c r="N24" i="10" s="1"/>
   <c r="R24" i="10" s="1"/>
   <c r="V24" i="10" s="1"/>
   <c r="Z24" i="10" s="1"/>
   <c r="AD24" i="10" s="1"/>
   <c r="AH24" i="10" s="1"/>
   <c r="AL24" i="10" s="1"/>
+  <c r="AP24" i="10" s="1"/>
   <c r="G24" i="10"/>
   <c r="K24" i="10" s="1"/>
   <c r="O24" i="10" s="1"/>
   <c r="S24" i="10" s="1"/>
   <c r="W24" i="10" s="1"/>
   <c r="AA24" i="10" s="1"/>
   <c r="AE24" i="10" s="1"/>
   <c r="AI24" i="10" s="1"/>
   <c r="AM24" i="10" s="1"/>
   <c r="H24" i="10"/>
   <c r="L24" i="10" s="1"/>
   <c r="P24" i="10" s="1"/>
   <c r="T24" i="10" s="1"/>
   <c r="X24" i="10" s="1"/>
   <c r="AB24" i="10" s="1"/>
   <c r="AF24" i="10" s="1"/>
   <c r="AJ24" i="10" s="1"/>
   <c r="AN24" i="10" s="1"/>
   <c r="I24" i="10"/>
   <c r="M24" i="10" s="1"/>
   <c r="Q24" i="10" s="1"/>
   <c r="U24" i="10" s="1"/>
   <c r="Y24" i="10" s="1"/>
   <c r="AC24" i="10" s="1"/>
   <c r="AG24" i="10" s="1"/>
   <c r="AK24" i="10" s="1"/>
   <c r="AO24" i="10" s="1"/>
   <c r="F25" i="10"/>
   <c r="J25" i="10" s="1"/>
   <c r="N25" i="10" s="1"/>
   <c r="R25" i="10" s="1"/>
   <c r="V25" i="10" s="1"/>
   <c r="Z25" i="10" s="1"/>
   <c r="AD25" i="10" s="1"/>
   <c r="AH25" i="10" s="1"/>
   <c r="AL25" i="10" s="1"/>
+  <c r="AP25" i="10" s="1"/>
   <c r="G25" i="10"/>
   <c r="K25" i="10" s="1"/>
   <c r="O25" i="10" s="1"/>
   <c r="S25" i="10" s="1"/>
   <c r="W25" i="10" s="1"/>
   <c r="AA25" i="10" s="1"/>
   <c r="AE25" i="10" s="1"/>
   <c r="AI25" i="10" s="1"/>
   <c r="AM25" i="10" s="1"/>
   <c r="H25" i="10"/>
   <c r="L25" i="10" s="1"/>
   <c r="P25" i="10" s="1"/>
   <c r="T25" i="10" s="1"/>
   <c r="X25" i="10" s="1"/>
   <c r="AB25" i="10" s="1"/>
   <c r="AF25" i="10" s="1"/>
   <c r="AJ25" i="10" s="1"/>
   <c r="AN25" i="10" s="1"/>
   <c r="I25" i="10"/>
   <c r="M25" i="10" s="1"/>
   <c r="Q25" i="10" s="1"/>
   <c r="U25" i="10" s="1"/>
   <c r="Y25" i="10" s="1"/>
   <c r="AC25" i="10" s="1"/>
   <c r="AG25" i="10" s="1"/>
   <c r="AK25" i="10" s="1"/>
   <c r="AO25" i="10" s="1"/>
   <c r="F26" i="10"/>
   <c r="J26" i="10" s="1"/>
   <c r="N26" i="10" s="1"/>
   <c r="R26" i="10" s="1"/>
   <c r="V26" i="10" s="1"/>
   <c r="Z26" i="10" s="1"/>
   <c r="AD26" i="10" s="1"/>
   <c r="AH26" i="10" s="1"/>
   <c r="AL26" i="10" s="1"/>
+  <c r="AP26" i="10" s="1"/>
   <c r="G26" i="10"/>
-  <c r="K26" i="10"/>
+  <c r="K26" i="10" s="1"/>
   <c r="O26" i="10" s="1"/>
   <c r="S26" i="10" s="1"/>
   <c r="W26" i="10" s="1"/>
   <c r="AA26" i="10" s="1"/>
   <c r="AE26" i="10" s="1"/>
   <c r="AI26" i="10" s="1"/>
   <c r="AM26" i="10" s="1"/>
   <c r="H26" i="10"/>
   <c r="L26" i="10" s="1"/>
   <c r="P26" i="10" s="1"/>
   <c r="T26" i="10" s="1"/>
   <c r="X26" i="10" s="1"/>
   <c r="AB26" i="10" s="1"/>
   <c r="AF26" i="10" s="1"/>
   <c r="AJ26" i="10" s="1"/>
   <c r="AN26" i="10" s="1"/>
   <c r="I26" i="10"/>
   <c r="M26" i="10" s="1"/>
   <c r="Q26" i="10" s="1"/>
   <c r="U26" i="10" s="1"/>
   <c r="Y26" i="10" s="1"/>
   <c r="AC26" i="10" s="1"/>
   <c r="AG26" i="10" s="1"/>
   <c r="AK26" i="10" s="1"/>
   <c r="AO26" i="10" s="1"/>
   <c r="F27" i="10"/>
   <c r="J27" i="10" s="1"/>
   <c r="N27" i="10" s="1"/>
   <c r="R27" i="10" s="1"/>
   <c r="V27" i="10" s="1"/>
   <c r="Z27" i="10" s="1"/>
   <c r="AD27" i="10" s="1"/>
   <c r="AH27" i="10" s="1"/>
   <c r="AL27" i="10" s="1"/>
+  <c r="AP27" i="10" s="1"/>
   <c r="G27" i="10"/>
   <c r="K27" i="10" s="1"/>
   <c r="O27" i="10" s="1"/>
   <c r="S27" i="10" s="1"/>
   <c r="W27" i="10" s="1"/>
   <c r="AA27" i="10" s="1"/>
   <c r="AE27" i="10" s="1"/>
   <c r="AI27" i="10" s="1"/>
   <c r="AM27" i="10" s="1"/>
   <c r="H27" i="10"/>
   <c r="L27" i="10" s="1"/>
   <c r="P27" i="10" s="1"/>
   <c r="T27" i="10" s="1"/>
   <c r="X27" i="10" s="1"/>
   <c r="AB27" i="10" s="1"/>
   <c r="AF27" i="10" s="1"/>
   <c r="AJ27" i="10" s="1"/>
   <c r="AN27" i="10" s="1"/>
   <c r="I27" i="10"/>
   <c r="M27" i="10" s="1"/>
   <c r="Q27" i="10" s="1"/>
   <c r="U27" i="10" s="1"/>
   <c r="Y27" i="10" s="1"/>
   <c r="AC27" i="10" s="1"/>
   <c r="AG27" i="10" s="1"/>
@@ -859,50 +882,51 @@
   <c r="P5" i="10" s="1"/>
   <c r="T5" i="10" s="1"/>
   <c r="X5" i="10" s="1"/>
   <c r="AB5" i="10" s="1"/>
   <c r="AF5" i="10" s="1"/>
   <c r="AJ5" i="10" s="1"/>
   <c r="AN5" i="10" s="1"/>
   <c r="I5" i="10"/>
   <c r="M5" i="10" s="1"/>
   <c r="Q5" i="10" s="1"/>
   <c r="U5" i="10" s="1"/>
   <c r="Y5" i="10" s="1"/>
   <c r="AC5" i="10" s="1"/>
   <c r="AG5" i="10" s="1"/>
   <c r="AK5" i="10" s="1"/>
   <c r="AO5" i="10" s="1"/>
   <c r="F5" i="10"/>
   <c r="J5" i="10" s="1"/>
   <c r="N5" i="10" s="1"/>
   <c r="R5" i="10" s="1"/>
   <c r="V5" i="10" s="1"/>
   <c r="Z5" i="10" s="1"/>
   <c r="AD5" i="10" s="1"/>
   <c r="AH5" i="10" s="1"/>
   <c r="AL5" i="10" s="1"/>
+  <c r="AP5" i="10" s="1"/>
   <c r="H22" i="8"/>
   <c r="L22" i="8" s="1"/>
   <c r="P22" i="8" s="1"/>
   <c r="T22" i="8" s="1"/>
   <c r="X22" i="8" s="1"/>
   <c r="I22" i="8"/>
   <c r="M22" i="8" s="1"/>
   <c r="Q22" i="8" s="1"/>
   <c r="U22" i="8" s="1"/>
   <c r="Y22" i="8" s="1"/>
   <c r="AC22" i="8" s="1"/>
   <c r="J22" i="8"/>
   <c r="N22" i="8" s="1"/>
   <c r="R22" i="8" s="1"/>
   <c r="V22" i="8" s="1"/>
   <c r="Z22" i="8" s="1"/>
   <c r="AD22" i="8" s="1"/>
   <c r="H23" i="8"/>
   <c r="L23" i="8" s="1"/>
   <c r="P23" i="8" s="1"/>
   <c r="T23" i="8" s="1"/>
   <c r="X23" i="8" s="1"/>
   <c r="I23" i="8"/>
   <c r="M23" i="8" s="1"/>
   <c r="Q23" i="8" s="1"/>
@@ -1018,441 +1042,478 @@
   <c r="Z29" i="8" s="1"/>
   <c r="AD29" i="8" s="1"/>
   <c r="H30" i="8"/>
   <c r="L30" i="8" s="1"/>
   <c r="P30" i="8" s="1"/>
   <c r="T30" i="8" s="1"/>
   <c r="X30" i="8" s="1"/>
   <c r="I30" i="8"/>
   <c r="M30" i="8" s="1"/>
   <c r="Q30" i="8" s="1"/>
   <c r="U30" i="8" s="1"/>
   <c r="Y30" i="8" s="1"/>
   <c r="AC30" i="8" s="1"/>
   <c r="J30" i="8"/>
   <c r="N30" i="8" s="1"/>
   <c r="R30" i="8" s="1"/>
   <c r="V30" i="8" s="1"/>
   <c r="Z30" i="8" s="1"/>
   <c r="AD30" i="8" s="1"/>
   <c r="G23" i="8"/>
   <c r="K23" i="8" s="1"/>
   <c r="O23" i="8" s="1"/>
   <c r="S23" i="8" s="1"/>
   <c r="W23" i="8" s="1"/>
   <c r="AA23" i="8" s="1"/>
+  <c r="AE23" i="8" s="1"/>
   <c r="G24" i="8"/>
   <c r="K24" i="8" s="1"/>
   <c r="O24" i="8" s="1"/>
   <c r="S24" i="8" s="1"/>
   <c r="W24" i="8" s="1"/>
   <c r="AA24" i="8" s="1"/>
+  <c r="AE24" i="8" s="1"/>
   <c r="G25" i="8"/>
   <c r="K25" i="8"/>
   <c r="O25" i="8" s="1"/>
   <c r="S25" i="8" s="1"/>
   <c r="W25" i="8" s="1"/>
   <c r="AA25" i="8" s="1"/>
+  <c r="AE25" i="8" s="1"/>
   <c r="G26" i="8"/>
   <c r="K26" i="8" s="1"/>
   <c r="O26" i="8" s="1"/>
   <c r="S26" i="8" s="1"/>
   <c r="W26" i="8" s="1"/>
   <c r="AA26" i="8" s="1"/>
+  <c r="AE26" i="8" s="1"/>
   <c r="G27" i="8"/>
   <c r="K27" i="8" s="1"/>
   <c r="O27" i="8" s="1"/>
   <c r="S27" i="8" s="1"/>
   <c r="W27" i="8" s="1"/>
   <c r="AA27" i="8" s="1"/>
+  <c r="AE27" i="8" s="1"/>
   <c r="G28" i="8"/>
   <c r="K28" i="8" s="1"/>
   <c r="O28" i="8" s="1"/>
   <c r="S28" i="8" s="1"/>
   <c r="W28" i="8" s="1"/>
   <c r="AA28" i="8" s="1"/>
+  <c r="AE28" i="8" s="1"/>
   <c r="G29" i="8"/>
   <c r="K29" i="8" s="1"/>
   <c r="O29" i="8" s="1"/>
   <c r="S29" i="8" s="1"/>
   <c r="W29" i="8" s="1"/>
   <c r="AA29" i="8" s="1"/>
+  <c r="AE29" i="8" s="1"/>
   <c r="G30" i="8"/>
   <c r="K30" i="8" s="1"/>
   <c r="O30" i="8" s="1"/>
   <c r="S30" i="8" s="1"/>
   <c r="W30" i="8" s="1"/>
   <c r="AA30" i="8" s="1"/>
+  <c r="AE30" i="8" s="1"/>
   <c r="G22" i="8"/>
   <c r="K22" i="8" s="1"/>
   <c r="O22" i="8" s="1"/>
   <c r="S22" i="8" s="1"/>
   <c r="W22" i="8" s="1"/>
   <c r="AA22" i="8" s="1"/>
   <c r="G19" i="7"/>
   <c r="K19" i="7" s="1"/>
   <c r="O19" i="7" s="1"/>
   <c r="S19" i="7" s="1"/>
   <c r="W19" i="7" s="1"/>
   <c r="AA19" i="7" s="1"/>
+  <c r="AE19" i="7" s="1"/>
   <c r="H19" i="7"/>
   <c r="L19" i="7" s="1"/>
   <c r="P19" i="7" s="1"/>
   <c r="T19" i="7" s="1"/>
   <c r="X19" i="7" s="1"/>
   <c r="I19" i="7"/>
   <c r="M19" i="7" s="1"/>
   <c r="Q19" i="7" s="1"/>
   <c r="U19" i="7" s="1"/>
   <c r="Y19" i="7" s="1"/>
   <c r="AC19" i="7" s="1"/>
   <c r="J19" i="7"/>
   <c r="N19" i="7" s="1"/>
   <c r="R19" i="7" s="1"/>
   <c r="V19" i="7" s="1"/>
   <c r="Z19" i="7" s="1"/>
   <c r="AD19" i="7" s="1"/>
   <c r="G20" i="7"/>
   <c r="K20" i="7" s="1"/>
   <c r="O20" i="7" s="1"/>
   <c r="S20" i="7" s="1"/>
   <c r="W20" i="7" s="1"/>
   <c r="AA20" i="7" s="1"/>
+  <c r="AE20" i="7" s="1"/>
   <c r="H20" i="7"/>
   <c r="L20" i="7" s="1"/>
   <c r="P20" i="7" s="1"/>
   <c r="T20" i="7" s="1"/>
   <c r="X20" i="7" s="1"/>
   <c r="I20" i="7"/>
   <c r="M20" i="7" s="1"/>
   <c r="Q20" i="7" s="1"/>
   <c r="U20" i="7" s="1"/>
   <c r="Y20" i="7" s="1"/>
   <c r="AC20" i="7" s="1"/>
   <c r="J20" i="7"/>
   <c r="N20" i="7" s="1"/>
   <c r="R20" i="7" s="1"/>
   <c r="V20" i="7" s="1"/>
   <c r="Z20" i="7" s="1"/>
   <c r="AD20" i="7" s="1"/>
   <c r="G21" i="7"/>
   <c r="K21" i="7" s="1"/>
   <c r="O21" i="7" s="1"/>
   <c r="S21" i="7" s="1"/>
   <c r="W21" i="7" s="1"/>
   <c r="AA21" i="7" s="1"/>
+  <c r="AE21" i="7" s="1"/>
   <c r="H21" i="7"/>
   <c r="L21" i="7" s="1"/>
   <c r="P21" i="7" s="1"/>
   <c r="T21" i="7" s="1"/>
   <c r="X21" i="7" s="1"/>
   <c r="I21" i="7"/>
   <c r="M21" i="7" s="1"/>
   <c r="Q21" i="7" s="1"/>
   <c r="U21" i="7" s="1"/>
   <c r="Y21" i="7" s="1"/>
   <c r="AC21" i="7" s="1"/>
   <c r="J21" i="7"/>
   <c r="N21" i="7" s="1"/>
   <c r="R21" i="7" s="1"/>
   <c r="V21" i="7" s="1"/>
   <c r="Z21" i="7" s="1"/>
   <c r="AD21" i="7" s="1"/>
   <c r="H18" i="7"/>
   <c r="L18" i="7" s="1"/>
   <c r="P18" i="7" s="1"/>
   <c r="T18" i="7" s="1"/>
   <c r="X18" i="7" s="1"/>
   <c r="I18" i="7"/>
   <c r="M18" i="7" s="1"/>
   <c r="Q18" i="7" s="1"/>
   <c r="U18" i="7" s="1"/>
   <c r="Y18" i="7" s="1"/>
   <c r="AC18" i="7" s="1"/>
   <c r="J18" i="7"/>
   <c r="N18" i="7" s="1"/>
   <c r="R18" i="7" s="1"/>
   <c r="V18" i="7" s="1"/>
   <c r="Z18" i="7" s="1"/>
   <c r="AD18" i="7" s="1"/>
   <c r="K18" i="7"/>
   <c r="O18" i="7" s="1"/>
   <c r="S18" i="7" s="1"/>
   <c r="W18" i="7" s="1"/>
   <c r="AA18" i="7" s="1"/>
+  <c r="AE18" i="7" s="1"/>
   <c r="F6" i="9"/>
   <c r="J6" i="9" s="1"/>
   <c r="N6" i="9" s="1"/>
+  <c r="R6" i="9" s="1"/>
   <c r="G6" i="9"/>
   <c r="K6" i="9" s="1"/>
   <c r="O6" i="9" s="1"/>
   <c r="H6" i="9"/>
   <c r="L6" i="9" s="1"/>
   <c r="P6" i="9" s="1"/>
   <c r="I6" i="9"/>
   <c r="M6" i="9" s="1"/>
   <c r="Q6" i="9" s="1"/>
   <c r="F7" i="9"/>
   <c r="J7" i="9" s="1"/>
   <c r="N7" i="9" s="1"/>
+  <c r="R7" i="9" s="1"/>
   <c r="G7" i="9"/>
   <c r="K7" i="9" s="1"/>
   <c r="O7" i="9" s="1"/>
   <c r="H7" i="9"/>
   <c r="L7" i="9" s="1"/>
   <c r="P7" i="9" s="1"/>
   <c r="I7" i="9"/>
   <c r="F8" i="9"/>
   <c r="J8" i="9" s="1"/>
   <c r="N8" i="9" s="1"/>
+  <c r="R8" i="9" s="1"/>
   <c r="G8" i="9"/>
   <c r="K8" i="9" s="1"/>
   <c r="O8" i="9" s="1"/>
   <c r="H8" i="9"/>
   <c r="L8" i="9" s="1"/>
   <c r="P8" i="9" s="1"/>
   <c r="I8" i="9"/>
   <c r="F9" i="9"/>
   <c r="J9" i="9" s="1"/>
   <c r="N9" i="9" s="1"/>
+  <c r="R9" i="9" s="1"/>
   <c r="G9" i="9"/>
   <c r="K9" i="9" s="1"/>
   <c r="O9" i="9" s="1"/>
   <c r="H9" i="9"/>
   <c r="L9" i="9" s="1"/>
   <c r="P9" i="9" s="1"/>
   <c r="I9" i="9"/>
   <c r="F10" i="9"/>
   <c r="J10" i="9" s="1"/>
   <c r="N10" i="9" s="1"/>
+  <c r="R10" i="9" s="1"/>
   <c r="G10" i="9"/>
   <c r="K10" i="9" s="1"/>
   <c r="O10" i="9" s="1"/>
   <c r="H10" i="9"/>
   <c r="L10" i="9" s="1"/>
   <c r="P10" i="9" s="1"/>
   <c r="I10" i="9"/>
   <c r="F11" i="9"/>
   <c r="J11" i="9" s="1"/>
   <c r="N11" i="9" s="1"/>
+  <c r="R11" i="9" s="1"/>
   <c r="G11" i="9"/>
   <c r="K11" i="9" s="1"/>
   <c r="O11" i="9" s="1"/>
   <c r="H11" i="9"/>
   <c r="L11" i="9" s="1"/>
   <c r="P11" i="9" s="1"/>
   <c r="I11" i="9"/>
   <c r="F12" i="9"/>
   <c r="J12" i="9" s="1"/>
   <c r="N12" i="9" s="1"/>
+  <c r="R12" i="9" s="1"/>
   <c r="G12" i="9"/>
   <c r="K12" i="9" s="1"/>
   <c r="O12" i="9" s="1"/>
   <c r="H12" i="9"/>
   <c r="L12" i="9" s="1"/>
   <c r="P12" i="9" s="1"/>
   <c r="I12" i="9"/>
   <c r="F13" i="9"/>
   <c r="J13" i="9" s="1"/>
   <c r="N13" i="9" s="1"/>
+  <c r="R13" i="9" s="1"/>
   <c r="G13" i="9"/>
   <c r="K13" i="9" s="1"/>
   <c r="O13" i="9" s="1"/>
   <c r="H13" i="9"/>
   <c r="L13" i="9" s="1"/>
   <c r="P13" i="9" s="1"/>
   <c r="I13" i="9"/>
   <c r="F14" i="9"/>
   <c r="J14" i="9" s="1"/>
   <c r="N14" i="9" s="1"/>
+  <c r="R14" i="9" s="1"/>
   <c r="G14" i="9"/>
   <c r="K14" i="9" s="1"/>
   <c r="O14" i="9" s="1"/>
   <c r="H14" i="9"/>
   <c r="L14" i="9" s="1"/>
   <c r="P14" i="9" s="1"/>
   <c r="I14" i="9"/>
   <c r="M14" i="9" s="1"/>
   <c r="Q14" i="9" s="1"/>
   <c r="F15" i="9"/>
   <c r="J15" i="9" s="1"/>
   <c r="N15" i="9" s="1"/>
+  <c r="R15" i="9" s="1"/>
   <c r="G15" i="9"/>
   <c r="K15" i="9" s="1"/>
   <c r="O15" i="9" s="1"/>
   <c r="H15" i="9"/>
   <c r="L15" i="9" s="1"/>
   <c r="P15" i="9" s="1"/>
   <c r="I15" i="9"/>
   <c r="F16" i="9"/>
   <c r="J16" i="9" s="1"/>
   <c r="N16" i="9" s="1"/>
+  <c r="R16" i="9" s="1"/>
   <c r="G16" i="9"/>
   <c r="K16" i="9" s="1"/>
   <c r="O16" i="9" s="1"/>
   <c r="H16" i="9"/>
   <c r="L16" i="9" s="1"/>
   <c r="P16" i="9" s="1"/>
   <c r="I16" i="9"/>
   <c r="F17" i="9"/>
   <c r="J17" i="9" s="1"/>
   <c r="N17" i="9" s="1"/>
+  <c r="R17" i="9" s="1"/>
   <c r="G17" i="9"/>
   <c r="K17" i="9" s="1"/>
   <c r="O17" i="9" s="1"/>
   <c r="H17" i="9"/>
   <c r="L17" i="9" s="1"/>
   <c r="P17" i="9" s="1"/>
   <c r="I17" i="9"/>
   <c r="M17" i="9" s="1"/>
   <c r="Q17" i="9" s="1"/>
   <c r="F18" i="9"/>
   <c r="J18" i="9" s="1"/>
   <c r="N18" i="9" s="1"/>
+  <c r="R18" i="9" s="1"/>
   <c r="G18" i="9"/>
   <c r="K18" i="9" s="1"/>
   <c r="O18" i="9" s="1"/>
   <c r="H18" i="9"/>
   <c r="L18" i="9" s="1"/>
   <c r="P18" i="9" s="1"/>
   <c r="I18" i="9"/>
   <c r="M18" i="9" s="1"/>
   <c r="Q18" i="9" s="1"/>
   <c r="F19" i="9"/>
   <c r="J19" i="9" s="1"/>
   <c r="N19" i="9" s="1"/>
+  <c r="R19" i="9" s="1"/>
   <c r="G19" i="9"/>
   <c r="K19" i="9" s="1"/>
   <c r="O19" i="9" s="1"/>
   <c r="H19" i="9"/>
   <c r="L19" i="9" s="1"/>
   <c r="P19" i="9" s="1"/>
   <c r="I19" i="9"/>
   <c r="M19" i="9" s="1"/>
   <c r="Q19" i="9" s="1"/>
   <c r="F20" i="9"/>
   <c r="J20" i="9" s="1"/>
   <c r="N20" i="9" s="1"/>
+  <c r="R20" i="9" s="1"/>
   <c r="G20" i="9"/>
   <c r="K20" i="9" s="1"/>
   <c r="O20" i="9" s="1"/>
   <c r="H20" i="9"/>
   <c r="L20" i="9" s="1"/>
   <c r="P20" i="9" s="1"/>
   <c r="I20" i="9"/>
   <c r="M20" i="9" s="1"/>
   <c r="Q20" i="9" s="1"/>
   <c r="F21" i="9"/>
   <c r="J21" i="9" s="1"/>
   <c r="N21" i="9" s="1"/>
+  <c r="R21" i="9" s="1"/>
   <c r="G21" i="9"/>
   <c r="K21" i="9" s="1"/>
   <c r="O21" i="9" s="1"/>
   <c r="H21" i="9"/>
   <c r="L21" i="9" s="1"/>
   <c r="P21" i="9" s="1"/>
   <c r="I21" i="9"/>
   <c r="M21" i="9" s="1"/>
   <c r="Q21" i="9" s="1"/>
   <c r="F22" i="9"/>
   <c r="J22" i="9" s="1"/>
   <c r="N22" i="9" s="1"/>
+  <c r="R22" i="9" s="1"/>
   <c r="G22" i="9"/>
   <c r="K22" i="9" s="1"/>
   <c r="O22" i="9" s="1"/>
   <c r="H22" i="9"/>
-  <c r="L22" i="9"/>
+  <c r="L22" i="9" s="1"/>
   <c r="P22" i="9" s="1"/>
   <c r="I22" i="9"/>
   <c r="M22" i="9" s="1"/>
   <c r="Q22" i="9" s="1"/>
   <c r="F23" i="9"/>
   <c r="J23" i="9" s="1"/>
   <c r="N23" i="9" s="1"/>
+  <c r="R23" i="9" s="1"/>
   <c r="G23" i="9"/>
   <c r="K23" i="9" s="1"/>
   <c r="O23" i="9" s="1"/>
   <c r="H23" i="9"/>
   <c r="L23" i="9" s="1"/>
   <c r="P23" i="9" s="1"/>
   <c r="I23" i="9"/>
   <c r="M23" i="9" s="1"/>
   <c r="Q23" i="9" s="1"/>
   <c r="F24" i="9"/>
   <c r="J24" i="9" s="1"/>
   <c r="N24" i="9" s="1"/>
+  <c r="R24" i="9" s="1"/>
   <c r="G24" i="9"/>
   <c r="K24" i="9" s="1"/>
   <c r="O24" i="9" s="1"/>
   <c r="H24" i="9"/>
   <c r="L24" i="9" s="1"/>
   <c r="P24" i="9" s="1"/>
   <c r="I24" i="9"/>
   <c r="F25" i="9"/>
   <c r="J25" i="9" s="1"/>
   <c r="N25" i="9" s="1"/>
+  <c r="R25" i="9" s="1"/>
   <c r="G25" i="9"/>
   <c r="K25" i="9" s="1"/>
   <c r="O25" i="9" s="1"/>
   <c r="H25" i="9"/>
   <c r="L25" i="9" s="1"/>
   <c r="P25" i="9" s="1"/>
   <c r="I25" i="9"/>
   <c r="M25" i="9" s="1"/>
   <c r="Q25" i="9" s="1"/>
   <c r="F26" i="9"/>
   <c r="J26" i="9" s="1"/>
   <c r="N26" i="9" s="1"/>
+  <c r="R26" i="9" s="1"/>
   <c r="G26" i="9"/>
   <c r="K26" i="9" s="1"/>
   <c r="O26" i="9" s="1"/>
   <c r="H26" i="9"/>
   <c r="L26" i="9" s="1"/>
   <c r="P26" i="9" s="1"/>
   <c r="I26" i="9"/>
+  <c r="M26" i="9" s="1"/>
+  <c r="Q26" i="9" s="1"/>
   <c r="F27" i="9"/>
   <c r="J27" i="9" s="1"/>
   <c r="N27" i="9" s="1"/>
+  <c r="R27" i="9" s="1"/>
   <c r="G27" i="9"/>
   <c r="K27" i="9" s="1"/>
   <c r="O27" i="9" s="1"/>
   <c r="H27" i="9"/>
   <c r="L27" i="9" s="1"/>
   <c r="P27" i="9" s="1"/>
   <c r="I27" i="9"/>
   <c r="G5" i="9"/>
   <c r="K5" i="9" s="1"/>
   <c r="O5" i="9" s="1"/>
   <c r="H5" i="9"/>
   <c r="L5" i="9" s="1"/>
   <c r="P5" i="9" s="1"/>
   <c r="I5" i="9"/>
   <c r="M5" i="9" s="1"/>
   <c r="Q5" i="9" s="1"/>
   <c r="F5" i="9"/>
   <c r="J5" i="9" s="1"/>
   <c r="N5" i="9" s="1"/>
+  <c r="R5" i="9" s="1"/>
   <c r="G5" i="4"/>
   <c r="K5" i="4" s="1"/>
   <c r="O5" i="4" s="1"/>
   <c r="S5" i="4" s="1"/>
   <c r="W5" i="4" s="1"/>
   <c r="AA5" i="4" s="1"/>
   <c r="H5" i="4"/>
   <c r="L5" i="4" s="1"/>
   <c r="P5" i="4" s="1"/>
   <c r="T5" i="4" s="1"/>
   <c r="X5" i="4" s="1"/>
   <c r="AB5" i="4" s="1"/>
   <c r="I5" i="4"/>
   <c r="M5" i="4" s="1"/>
   <c r="Q5" i="4" s="1"/>
   <c r="U5" i="4" s="1"/>
   <c r="Y5" i="4" s="1"/>
   <c r="AC5" i="4" s="1"/>
   <c r="G6" i="4"/>
   <c r="K6" i="4" s="1"/>
   <c r="O6" i="4" s="1"/>
   <c r="S6" i="4" s="1"/>
   <c r="W6" i="4" s="1"/>
   <c r="AA6" i="4" s="1"/>
   <c r="H6" i="4"/>
@@ -1524,69 +1585,69 @@
   <c r="G10" i="4"/>
   <c r="K10" i="4" s="1"/>
   <c r="O10" i="4" s="1"/>
   <c r="S10" i="4" s="1"/>
   <c r="W10" i="4" s="1"/>
   <c r="AA10" i="4" s="1"/>
   <c r="H10" i="4"/>
   <c r="L10" i="4" s="1"/>
   <c r="P10" i="4" s="1"/>
   <c r="T10" i="4" s="1"/>
   <c r="X10" i="4" s="1"/>
   <c r="AB10" i="4" s="1"/>
   <c r="I10" i="4"/>
   <c r="M10" i="4" s="1"/>
   <c r="Q10" i="4" s="1"/>
   <c r="U10" i="4" s="1"/>
   <c r="Y10" i="4" s="1"/>
   <c r="AC10" i="4" s="1"/>
   <c r="G11" i="4"/>
   <c r="K11" i="4" s="1"/>
   <c r="O11" i="4" s="1"/>
   <c r="S11" i="4" s="1"/>
   <c r="W11" i="4" s="1"/>
   <c r="AA11" i="4" s="1"/>
   <c r="H11" i="4"/>
-  <c r="L11" i="4"/>
+  <c r="L11" i="4" s="1"/>
   <c r="P11" i="4" s="1"/>
   <c r="T11" i="4" s="1"/>
   <c r="X11" i="4" s="1"/>
   <c r="AB11" i="4" s="1"/>
   <c r="I11" i="4"/>
   <c r="M11" i="4" s="1"/>
   <c r="Q11" i="4" s="1"/>
   <c r="U11" i="4" s="1"/>
   <c r="Y11" i="4" s="1"/>
   <c r="AC11" i="4" s="1"/>
   <c r="G12" i="4"/>
   <c r="K12" i="4" s="1"/>
   <c r="O12" i="4" s="1"/>
   <c r="S12" i="4" s="1"/>
   <c r="W12" i="4" s="1"/>
   <c r="AA12" i="4" s="1"/>
   <c r="H12" i="4"/>
-  <c r="L12" i="4"/>
+  <c r="L12" i="4" s="1"/>
   <c r="P12" i="4" s="1"/>
   <c r="T12" i="4" s="1"/>
   <c r="X12" i="4" s="1"/>
   <c r="AB12" i="4" s="1"/>
   <c r="I12" i="4"/>
   <c r="M12" i="4" s="1"/>
   <c r="Q12" i="4" s="1"/>
   <c r="U12" i="4" s="1"/>
   <c r="Y12" i="4" s="1"/>
   <c r="AC12" i="4" s="1"/>
   <c r="G13" i="4"/>
   <c r="K13" i="4" s="1"/>
   <c r="O13" i="4" s="1"/>
   <c r="S13" i="4" s="1"/>
   <c r="W13" i="4" s="1"/>
   <c r="AA13" i="4" s="1"/>
   <c r="H13" i="4"/>
   <c r="L13" i="4" s="1"/>
   <c r="P13" i="4" s="1"/>
   <c r="T13" i="4" s="1"/>
   <c r="X13" i="4" s="1"/>
   <c r="AB13" i="4" s="1"/>
   <c r="I13" i="4"/>
   <c r="M13" i="4" s="1"/>
   <c r="Q13" i="4" s="1"/>
@@ -1722,51 +1783,51 @@
   <c r="G21" i="4"/>
   <c r="K21" i="4" s="1"/>
   <c r="O21" i="4" s="1"/>
   <c r="S21" i="4" s="1"/>
   <c r="W21" i="4" s="1"/>
   <c r="AA21" i="4" s="1"/>
   <c r="H21" i="4"/>
   <c r="L21" i="4" s="1"/>
   <c r="P21" i="4" s="1"/>
   <c r="T21" i="4" s="1"/>
   <c r="X21" i="4" s="1"/>
   <c r="AB21" i="4" s="1"/>
   <c r="I21" i="4"/>
   <c r="M21" i="4" s="1"/>
   <c r="Q21" i="4" s="1"/>
   <c r="U21" i="4" s="1"/>
   <c r="Y21" i="4" s="1"/>
   <c r="AC21" i="4" s="1"/>
   <c r="G22" i="4"/>
   <c r="K22" i="4" s="1"/>
   <c r="O22" i="4" s="1"/>
   <c r="S22" i="4" s="1"/>
   <c r="W22" i="4" s="1"/>
   <c r="AA22" i="4" s="1"/>
   <c r="H22" i="4"/>
-  <c r="L22" i="4"/>
+  <c r="L22" i="4" s="1"/>
   <c r="P22" i="4" s="1"/>
   <c r="T22" i="4" s="1"/>
   <c r="X22" i="4" s="1"/>
   <c r="AB22" i="4" s="1"/>
   <c r="I22" i="4"/>
   <c r="M22" i="4" s="1"/>
   <c r="Q22" i="4" s="1"/>
   <c r="U22" i="4" s="1"/>
   <c r="Y22" i="4" s="1"/>
   <c r="AC22" i="4" s="1"/>
   <c r="G23" i="4"/>
   <c r="K23" i="4" s="1"/>
   <c r="O23" i="4" s="1"/>
   <c r="S23" i="4" s="1"/>
   <c r="W23" i="4" s="1"/>
   <c r="AA23" i="4" s="1"/>
   <c r="H23" i="4"/>
   <c r="L23" i="4" s="1"/>
   <c r="P23" i="4" s="1"/>
   <c r="T23" i="4" s="1"/>
   <c r="X23" i="4" s="1"/>
   <c r="AB23" i="4" s="1"/>
   <c r="I23" i="4"/>
   <c r="M23" i="4" s="1"/>
   <c r="Q23" i="4" s="1"/>
@@ -1829,225 +1890,246 @@
   <c r="AC26" i="4" s="1"/>
   <c r="G27" i="4"/>
   <c r="K27" i="4" s="1"/>
   <c r="O27" i="4" s="1"/>
   <c r="S27" i="4" s="1"/>
   <c r="W27" i="4" s="1"/>
   <c r="AA27" i="4" s="1"/>
   <c r="H27" i="4"/>
   <c r="L27" i="4" s="1"/>
   <c r="P27" i="4" s="1"/>
   <c r="T27" i="4" s="1"/>
   <c r="X27" i="4" s="1"/>
   <c r="AB27" i="4" s="1"/>
   <c r="I27" i="4"/>
   <c r="M27" i="4" s="1"/>
   <c r="Q27" i="4" s="1"/>
   <c r="U27" i="4" s="1"/>
   <c r="Y27" i="4" s="1"/>
   <c r="AC27" i="4" s="1"/>
   <c r="F6" i="4"/>
   <c r="J6" i="4" s="1"/>
   <c r="N6" i="4" s="1"/>
   <c r="R6" i="4" s="1"/>
   <c r="V6" i="4" s="1"/>
   <c r="Z6" i="4" s="1"/>
+  <c r="AD6" i="4" s="1"/>
   <c r="F7" i="4"/>
   <c r="J7" i="4" s="1"/>
   <c r="N7" i="4" s="1"/>
   <c r="R7" i="4" s="1"/>
   <c r="V7" i="4" s="1"/>
   <c r="Z7" i="4" s="1"/>
+  <c r="AD7" i="4" s="1"/>
   <c r="F8" i="4"/>
   <c r="J8" i="4" s="1"/>
   <c r="N8" i="4" s="1"/>
   <c r="R8" i="4" s="1"/>
   <c r="V8" i="4" s="1"/>
   <c r="Z8" i="4" s="1"/>
+  <c r="AD8" i="4" s="1"/>
   <c r="F9" i="4"/>
   <c r="J9" i="4" s="1"/>
   <c r="N9" i="4" s="1"/>
   <c r="R9" i="4" s="1"/>
   <c r="V9" i="4" s="1"/>
   <c r="Z9" i="4" s="1"/>
+  <c r="AD9" i="4" s="1"/>
   <c r="F10" i="4"/>
   <c r="J10" i="4" s="1"/>
   <c r="N10" i="4" s="1"/>
   <c r="R10" i="4" s="1"/>
   <c r="V10" i="4" s="1"/>
   <c r="Z10" i="4" s="1"/>
+  <c r="AD10" i="4" s="1"/>
   <c r="F11" i="4"/>
-  <c r="J11" i="4"/>
+  <c r="J11" i="4" s="1"/>
   <c r="N11" i="4" s="1"/>
   <c r="R11" i="4" s="1"/>
   <c r="V11" i="4" s="1"/>
   <c r="Z11" i="4" s="1"/>
+  <c r="AD11" i="4" s="1"/>
   <c r="F12" i="4"/>
   <c r="J12" i="4" s="1"/>
   <c r="N12" i="4" s="1"/>
   <c r="R12" i="4" s="1"/>
   <c r="V12" i="4" s="1"/>
   <c r="Z12" i="4" s="1"/>
+  <c r="AD12" i="4" s="1"/>
   <c r="F13" i="4"/>
   <c r="J13" i="4" s="1"/>
   <c r="N13" i="4" s="1"/>
   <c r="R13" i="4" s="1"/>
   <c r="V13" i="4" s="1"/>
   <c r="Z13" i="4" s="1"/>
+  <c r="AD13" i="4" s="1"/>
   <c r="F14" i="4"/>
   <c r="J14" i="4" s="1"/>
   <c r="N14" i="4" s="1"/>
   <c r="R14" i="4" s="1"/>
   <c r="V14" i="4" s="1"/>
   <c r="Z14" i="4" s="1"/>
+  <c r="AD14" i="4" s="1"/>
   <c r="F15" i="4"/>
   <c r="J15" i="4" s="1"/>
   <c r="N15" i="4" s="1"/>
   <c r="R15" i="4" s="1"/>
   <c r="V15" i="4" s="1"/>
   <c r="Z15" i="4" s="1"/>
+  <c r="AD15" i="4" s="1"/>
   <c r="F16" i="4"/>
   <c r="J16" i="4" s="1"/>
   <c r="N16" i="4" s="1"/>
   <c r="R16" i="4" s="1"/>
   <c r="V16" i="4" s="1"/>
   <c r="Z16" i="4" s="1"/>
+  <c r="AD16" i="4" s="1"/>
   <c r="F17" i="4"/>
   <c r="J17" i="4" s="1"/>
   <c r="N17" i="4" s="1"/>
   <c r="R17" i="4" s="1"/>
   <c r="V17" i="4" s="1"/>
   <c r="Z17" i="4" s="1"/>
+  <c r="AD17" i="4" s="1"/>
   <c r="F18" i="4"/>
   <c r="J18" i="4" s="1"/>
   <c r="N18" i="4" s="1"/>
   <c r="R18" i="4" s="1"/>
   <c r="V18" i="4" s="1"/>
   <c r="Z18" i="4" s="1"/>
+  <c r="AD18" i="4" s="1"/>
   <c r="F19" i="4"/>
   <c r="J19" i="4"/>
   <c r="N19" i="4" s="1"/>
   <c r="R19" i="4" s="1"/>
   <c r="V19" i="4" s="1"/>
   <c r="Z19" i="4" s="1"/>
+  <c r="AD19" i="4" s="1"/>
   <c r="F20" i="4"/>
   <c r="J20" i="4" s="1"/>
   <c r="N20" i="4" s="1"/>
   <c r="R20" i="4" s="1"/>
   <c r="V20" i="4" s="1"/>
   <c r="Z20" i="4" s="1"/>
+  <c r="AD20" i="4" s="1"/>
   <c r="F21" i="4"/>
   <c r="J21" i="4" s="1"/>
   <c r="N21" i="4" s="1"/>
   <c r="R21" i="4" s="1"/>
   <c r="V21" i="4" s="1"/>
   <c r="Z21" i="4" s="1"/>
+  <c r="AD21" i="4" s="1"/>
   <c r="F22" i="4"/>
   <c r="J22" i="4" s="1"/>
   <c r="N22" i="4" s="1"/>
   <c r="R22" i="4" s="1"/>
   <c r="V22" i="4" s="1"/>
   <c r="Z22" i="4" s="1"/>
+  <c r="AD22" i="4" s="1"/>
   <c r="F23" i="4"/>
   <c r="J23" i="4" s="1"/>
   <c r="N23" i="4" s="1"/>
   <c r="R23" i="4" s="1"/>
   <c r="V23" i="4" s="1"/>
   <c r="Z23" i="4" s="1"/>
+  <c r="AD23" i="4" s="1"/>
   <c r="F24" i="4"/>
   <c r="J24" i="4" s="1"/>
   <c r="N24" i="4" s="1"/>
   <c r="R24" i="4" s="1"/>
   <c r="V24" i="4" s="1"/>
   <c r="Z24" i="4" s="1"/>
+  <c r="AD24" i="4" s="1"/>
   <c r="F25" i="4"/>
   <c r="J25" i="4" s="1"/>
   <c r="N25" i="4" s="1"/>
   <c r="R25" i="4" s="1"/>
   <c r="V25" i="4" s="1"/>
   <c r="Z25" i="4" s="1"/>
+  <c r="AD25" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="J26" i="4" s="1"/>
   <c r="N26" i="4" s="1"/>
   <c r="R26" i="4" s="1"/>
   <c r="V26" i="4" s="1"/>
   <c r="Z26" i="4" s="1"/>
+  <c r="AD26" i="4" s="1"/>
   <c r="F27" i="4"/>
-  <c r="J27" i="4"/>
+  <c r="J27" i="4" s="1"/>
   <c r="N27" i="4" s="1"/>
   <c r="R27" i="4" s="1"/>
   <c r="V27" i="4" s="1"/>
   <c r="Z27" i="4" s="1"/>
+  <c r="AD27" i="4" s="1"/>
   <c r="F5" i="4"/>
   <c r="J5" i="4" s="1"/>
   <c r="N5" i="4" s="1"/>
   <c r="R5" i="4" s="1"/>
   <c r="V5" i="4" s="1"/>
   <c r="Z5" i="4" s="1"/>
+  <c r="AD5" i="4" s="1"/>
   <c r="M27" i="9"/>
   <c r="Q27" i="9" s="1"/>
   <c r="M13" i="9"/>
   <c r="Q13" i="9" s="1"/>
   <c r="M9" i="9"/>
   <c r="Q9" i="9" s="1"/>
   <c r="M11" i="9"/>
   <c r="Q11" i="9" s="1"/>
-  <c r="M26" i="9"/>
-  <c r="Q26" i="9" s="1"/>
   <c r="M24" i="9"/>
   <c r="Q24" i="9" s="1"/>
   <c r="M16" i="9"/>
   <c r="Q16" i="9" s="1"/>
   <c r="M10" i="9"/>
   <c r="Q10" i="9" s="1"/>
   <c r="M15" i="9"/>
   <c r="Q15" i="9" s="1"/>
   <c r="M8" i="9"/>
   <c r="Q8" i="9" s="1"/>
   <c r="M12" i="9"/>
   <c r="Q12" i="9" s="1"/>
   <c r="M7" i="9"/>
   <c r="Q7" i="9" s="1"/>
   <c r="AM16" i="10"/>
   <c r="AB19" i="7" l="1"/>
   <c r="AB23" i="8"/>
   <c r="AB22" i="8"/>
   <c r="AB29" i="8"/>
   <c r="AB26" i="8"/>
   <c r="AB28" i="8"/>
   <c r="AB20" i="7"/>
   <c r="AB21" i="7"/>
   <c r="AB30" i="8"/>
   <c r="AB18" i="7"/>
   <c r="AB27" i="8"/>
   <c r="AB25" i="8"/>
   <c r="AB24" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="129">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы производительности труда </t>
   </si>
   <si>
     <t>В целом по экономике</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>2010 год</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
@@ -2332,66 +2414,57 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t xml:space="preserve">Ибраева Д.К,
-[...3 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>Электронная почта</t>
-  </si>
-[...2 lines deleted...]
-zh.botabayeva@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">код ОКЭД </t>
   </si>
   <si>
     <t xml:space="preserve">наименование ОКЭД </t>
   </si>
   <si>
     <t>Индексы производительности труда по отрасли Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Индексы производительности труда по отрасли Информация и связь</t>
   </si>
   <si>
     <t>Телекоммуникации</t>
   </si>
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t xml:space="preserve">Производительность труда в разрезе регионов по видам экономической деятельности
 </t>
@@ -2442,50 +2515,61 @@
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">ОКЭД-ы: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>58,59,60)</t>
     </r>
   </si>
   <si>
     <t>* Предварительные данные</t>
   </si>
   <si>
     <t>год*</t>
   </si>
   <si>
     <t xml:space="preserve">год* </t>
   </si>
   <si>
     <t xml:space="preserve">год*  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
@@ -3153,53 +3237,50 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="24" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="16" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
@@ -3220,114 +3301,120 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="22" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="22" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 5" xfId="4"/>
     <cellStyle name="Обычный 6" xfId="5"/>
     <cellStyle name="Обычный_Лист1" xfId="6"/>
     <cellStyle name="Обычный_Лист17" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3579,284 +3666,285 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5934/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5934/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B30"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="70" customWidth="1"/>
     <col min="2" max="2" width="115.33203125" style="70" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="70"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="44">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="77" t="s">
         <v>76</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="77" t="s">
         <v>78</v>
       </c>
       <c r="B4" s="46" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="79" t="s">
+      <c r="A5" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B5" s="45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="53.25" customHeight="1">
-      <c r="A6" s="79" t="s">
+      <c r="A6" s="78" t="s">
         <v>81</v>
       </c>
-      <c r="B6" s="77" t="s">
-        <v>119</v>
+      <c r="B6" s="76" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="78" t="s">
+      <c r="A7" s="77" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="48" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="78" t="s">
+      <c r="A8" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5">
-      <c r="A9" s="78" t="s">
+      <c r="A9" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="50" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="78" t="s">
+      <c r="A10" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="69" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="63.75">
-      <c r="A11" s="78" t="s">
+      <c r="A11" s="77" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="47" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="78" t="s">
+      <c r="A12" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="80" t="s">
+      <c r="A13" s="79" t="s">
         <v>92</v>
       </c>
-      <c r="B13" s="76" t="s">
-        <v>115</v>
+      <c r="B13" s="75" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="100" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="73" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="16.5" customHeight="1">
       <c r="A15" s="101"/>
       <c r="B15" s="73" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="102"/>
       <c r="B16" s="73" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="80" t="s">
+      <c r="A17" s="79" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="74" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="78" t="s">
+      <c r="A18" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="51">
-        <v>46141</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="78" t="s">
+      <c r="A19" s="77" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="51">
-        <v>46210</v>
+        <v>46241</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="25.5">
-      <c r="A20" s="78" t="s">
+    <row r="20" spans="1:2" ht="20.25" customHeight="1">
+      <c r="A20" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
-      <c r="A21" s="78" t="s">
+      <c r="A21" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" s="78" t="s">
+      <c r="A22" s="77" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" s="53" t="s">
         <v>102</v>
       </c>
-      <c r="B22" s="53" t="s">
+    </row>
+    <row r="23" spans="1:2" ht="18.75" customHeight="1">
+      <c r="A23" s="43" t="s">
         <v>103</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>105</v>
+      <c r="B23" s="99" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" s="72"/>
     </row>
     <row r="30" spans="1:2">
       <c r="B30" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B13" r:id="rId6"/>
+    <hyperlink ref="B23" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="139.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="40" t="s">
         <v>69</v>
       </c>
@@ -3875,253 +3963,259 @@
       <c r="B10" s="40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="40"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="42"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="42"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:6">
-      <c r="B17" s="99" t="s">
+      <c r="B17" s="98" t="s">
         <v>74</v>
       </c>
-      <c r="C17" s="99"/>
-[...2 lines deleted...]
-      <c r="F17" s="99"/>
+      <c r="C17" s="98"/>
+      <c r="D17" s="98"/>
+      <c r="E17" s="98"/>
+      <c r="F17" s="98"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM36"/>
+  <dimension ref="A1:BQ36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AJ5" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="BL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BN5" sqref="BN5:BN27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="25" width="7.5" style="2" customWidth="1"/>
     <col min="26" max="26" width="8" style="2" customWidth="1"/>
     <col min="27" max="32" width="7.5" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.6640625" style="2" customWidth="1"/>
     <col min="34" max="48" width="7.5" style="2" customWidth="1"/>
     <col min="49" max="56" width="9.33203125" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="10.5" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.6640625" style="2" customWidth="1"/>
     <col min="64" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="12.75">
+    <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="AI1" s="6"/>
       <c r="BF1" s="7"/>
       <c r="BG1" s="7"/>
       <c r="BH1" s="7"/>
     </row>
-    <row r="2" spans="1:65" ht="12.75" customHeight="1">
+    <row r="2" spans="1:69" ht="12.75" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="M2" s="8"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="8"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
       <c r="AH2" s="10"/>
       <c r="AL2" s="108"/>
       <c r="AM2" s="108"/>
       <c r="AN2" s="108"/>
       <c r="AO2" s="108"/>
       <c r="AV2" s="10"/>
       <c r="AW2" s="10"/>
       <c r="AX2" s="10"/>
       <c r="AY2" s="10"/>
       <c r="AZ2" s="10"/>
       <c r="BA2" s="10"/>
       <c r="BB2" s="10"/>
       <c r="BC2" s="10"/>
       <c r="BD2" s="10"/>
       <c r="BE2" s="10"/>
       <c r="BF2" s="10"/>
       <c r="BG2" s="10"/>
       <c r="BH2" s="10"/>
       <c r="BI2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
-      <c r="BL2" s="95"/>
-      <c r="BM2" s="97" t="s">
+      <c r="BL2" s="94"/>
+      <c r="BQ2" s="96" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="3" spans="1:65" ht="11.25" customHeight="1">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:69" ht="11.25" customHeight="1">
+      <c r="A3" s="106" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="106" t="s">
+      <c r="B3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="106"/>
-[...2 lines deleted...]
-      <c r="F3" s="106" t="s">
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="106"/>
-[...2 lines deleted...]
-      <c r="J3" s="106" t="s">
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="106"/>
-[...2 lines deleted...]
-      <c r="N3" s="106" t="s">
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="106"/>
-[...2 lines deleted...]
-      <c r="R3" s="106" t="s">
+      <c r="O3" s="103"/>
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="106"/>
-[...2 lines deleted...]
-      <c r="V3" s="106" t="s">
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="W3" s="106"/>
-[...2 lines deleted...]
-      <c r="Z3" s="106" t="s">
+      <c r="W3" s="103"/>
+      <c r="X3" s="103"/>
+      <c r="Y3" s="103"/>
+      <c r="Z3" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="AA3" s="106"/>
-[...2 lines deleted...]
-      <c r="AD3" s="106" t="s">
+      <c r="AA3" s="103"/>
+      <c r="AB3" s="103"/>
+      <c r="AC3" s="103"/>
+      <c r="AD3" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="AE3" s="106"/>
-[...2 lines deleted...]
-      <c r="AH3" s="106" t="s">
+      <c r="AE3" s="103"/>
+      <c r="AF3" s="103"/>
+      <c r="AG3" s="103"/>
+      <c r="AH3" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="AI3" s="106"/>
-[...2 lines deleted...]
-      <c r="AL3" s="106" t="s">
+      <c r="AI3" s="103"/>
+      <c r="AJ3" s="103"/>
+      <c r="AK3" s="103"/>
+      <c r="AL3" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="AM3" s="106"/>
-[...2 lines deleted...]
-      <c r="AP3" s="106" t="s">
+      <c r="AM3" s="103"/>
+      <c r="AN3" s="103"/>
+      <c r="AO3" s="103"/>
+      <c r="AP3" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="AQ3" s="106"/>
-[...2 lines deleted...]
-      <c r="AT3" s="106" t="s">
+      <c r="AQ3" s="103"/>
+      <c r="AR3" s="103"/>
+      <c r="AS3" s="103"/>
+      <c r="AT3" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="AU3" s="106"/>
-[...2 lines deleted...]
-      <c r="AX3" s="106" t="s">
+      <c r="AU3" s="103"/>
+      <c r="AV3" s="103"/>
+      <c r="AW3" s="103"/>
+      <c r="AX3" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="106"/>
-[...2 lines deleted...]
-      <c r="BB3" s="106" t="s">
+      <c r="AY3" s="103"/>
+      <c r="AZ3" s="103"/>
+      <c r="BA3" s="103"/>
+      <c r="BB3" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="106"/>
-[...2 lines deleted...]
-      <c r="BF3" s="106" t="s">
+      <c r="BC3" s="103"/>
+      <c r="BD3" s="103"/>
+      <c r="BE3" s="103"/>
+      <c r="BF3" s="103" t="s">
         <v>61</v>
       </c>
-      <c r="BG3" s="106"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="106" t="s">
+      <c r="BG3" s="103"/>
+      <c r="BH3" s="103"/>
+      <c r="BI3" s="103"/>
+      <c r="BJ3" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="BK3" s="106"/>
-[...1 lines deleted...]
-      <c r="BM3" s="106"/>
+      <c r="BK3" s="103"/>
+      <c r="BL3" s="103"/>
+      <c r="BM3" s="103"/>
+      <c r="BN3" s="103" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO3" s="103"/>
+      <c r="BP3" s="103"/>
+      <c r="BQ3" s="103"/>
     </row>
-    <row r="4" spans="1:65" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="105"/>
+    <row r="4" spans="1:69" s="12" customFormat="1" ht="33.75">
+      <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -4234,89 +4328,101 @@
       </c>
       <c r="AT4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AU4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AV4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AW4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AX4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AY4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AZ4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="BA4" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="BB4" s="81" t="s">
+      <c r="BB4" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="BC4" s="81" t="s">
+      <c r="BC4" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="BD4" s="81" t="s">
+      <c r="BD4" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="BE4" s="81" t="s">
+      <c r="BE4" s="80" t="s">
         <v>24</v>
       </c>
-      <c r="BF4" s="81" t="s">
+      <c r="BF4" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="BG4" s="81" t="s">
+      <c r="BG4" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="BH4" s="81" t="s">
+      <c r="BH4" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="BI4" s="81" t="s">
-[...2 lines deleted...]
-      <c r="BJ4" s="98" t="s">
+      <c r="BI4" s="80" t="s">
+        <v>116</v>
+      </c>
+      <c r="BJ4" s="97" t="s">
         <v>60</v>
       </c>
-      <c r="BK4" s="98" t="s">
+      <c r="BK4" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="BL4" s="98" t="s">
+      <c r="BL4" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="BM4" s="98" t="s">
-        <v>125</v>
+      <c r="BM4" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="BN4" s="97" t="s">
+        <v>60</v>
+      </c>
+      <c r="BO4" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="BP4" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="BQ4" s="97" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="5" spans="1:65" s="13" customFormat="1">
-      <c r="A5" s="83" t="s">
+    <row r="5" spans="1:69" s="13" customFormat="1">
+      <c r="A5" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24">
         <v>103</v>
       </c>
       <c r="C5" s="25">
         <v>103.9</v>
       </c>
       <c r="D5" s="25">
         <v>103.5</v>
       </c>
       <c r="E5" s="26">
         <v>103.7</v>
       </c>
       <c r="F5" s="24">
         <v>105.2</v>
       </c>
       <c r="G5" s="25">
         <v>105.7</v>
       </c>
       <c r="H5" s="25">
         <v>105.2</v>
       </c>
       <c r="I5" s="27">
         <v>105</v>
@@ -4467,53 +4573,56 @@
       </c>
       <c r="BF5" s="24">
         <v>102.6</v>
       </c>
       <c r="BG5" s="25">
         <v>102.7</v>
       </c>
       <c r="BH5" s="25">
         <v>103.6</v>
       </c>
       <c r="BI5" s="27">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="24">
         <v>104.8</v>
       </c>
       <c r="BK5" s="25">
         <v>105.6</v>
       </c>
       <c r="BL5" s="25">
         <v>105.6</v>
       </c>
       <c r="BM5" s="27">
         <v>106.3</v>
       </c>
+      <c r="BN5" s="27">
+        <v>102</v>
+      </c>
     </row>
-    <row r="6" spans="1:65" s="13" customFormat="1">
-      <c r="A6" s="83" t="s">
+    <row r="6" spans="1:69" s="13" customFormat="1">
+      <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>107.2</v>
       </c>
       <c r="C6" s="25">
         <v>108.4</v>
       </c>
       <c r="D6" s="25">
         <v>105.9</v>
       </c>
       <c r="E6" s="26">
         <v>103.7</v>
       </c>
       <c r="F6" s="24">
         <v>105.2</v>
       </c>
       <c r="G6" s="25">
         <v>104.6</v>
       </c>
       <c r="H6" s="25">
         <v>104.9</v>
       </c>
       <c r="I6" s="26">
         <v>106.9</v>
@@ -4664,53 +4773,56 @@
       </c>
       <c r="BF6" s="24">
         <v>105.9</v>
       </c>
       <c r="BG6" s="25">
         <v>104.5</v>
       </c>
       <c r="BH6" s="25">
         <v>105.3</v>
       </c>
       <c r="BI6" s="26">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="24">
         <v>109.2</v>
       </c>
       <c r="BK6" s="25">
         <v>110.4</v>
       </c>
       <c r="BL6" s="25">
         <v>111.2</v>
       </c>
       <c r="BM6" s="26">
         <v>112.2</v>
       </c>
+      <c r="BN6" s="26">
+        <v>101</v>
+      </c>
     </row>
-    <row r="7" spans="1:65" s="6" customFormat="1">
-      <c r="A7" s="84" t="s">
+    <row r="7" spans="1:69" s="6" customFormat="1">
+      <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>102.3</v>
       </c>
       <c r="C7" s="4">
         <v>102.8</v>
       </c>
       <c r="D7" s="4">
         <v>95.5</v>
       </c>
       <c r="E7" s="29">
         <v>88.3</v>
       </c>
       <c r="F7" s="28">
         <v>101.1</v>
       </c>
       <c r="G7" s="4">
         <v>101.9</v>
       </c>
       <c r="H7" s="4">
         <v>112.3</v>
       </c>
       <c r="I7" s="29">
         <v>132.19999999999999</v>
@@ -4861,53 +4973,56 @@
       </c>
       <c r="BF7" s="28">
         <v>104.8</v>
       </c>
       <c r="BG7" s="4">
         <v>108</v>
       </c>
       <c r="BH7" s="4">
         <v>116.8</v>
       </c>
       <c r="BI7" s="29">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="28">
         <v>110.6</v>
       </c>
       <c r="BK7" s="4">
         <v>111.3</v>
       </c>
       <c r="BL7" s="4">
         <v>112.8</v>
       </c>
       <c r="BM7" s="29">
         <v>112.3</v>
       </c>
+      <c r="BN7" s="29">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:65">
-      <c r="A8" s="84" t="s">
+    <row r="8" spans="1:69">
+      <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>108.2</v>
       </c>
       <c r="C8" s="4">
         <v>108.7</v>
       </c>
       <c r="D8" s="4">
         <v>106.7</v>
       </c>
       <c r="E8" s="29">
         <v>106.1</v>
       </c>
       <c r="F8" s="28">
         <v>106.5</v>
       </c>
       <c r="G8" s="4">
         <v>104.6</v>
       </c>
       <c r="H8" s="4">
         <v>103.2</v>
       </c>
       <c r="I8" s="29">
         <v>102.5</v>
@@ -5058,53 +5173,56 @@
       </c>
       <c r="BF8" s="28">
         <v>104.6</v>
       </c>
       <c r="BG8" s="4">
         <v>99.9</v>
       </c>
       <c r="BH8" s="4">
         <v>99.2</v>
       </c>
       <c r="BI8" s="29">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>103.8</v>
       </c>
       <c r="BK8" s="4">
         <v>104.9</v>
       </c>
       <c r="BL8" s="4">
         <v>106.3</v>
       </c>
       <c r="BM8" s="29">
         <v>107.4</v>
       </c>
+      <c r="BN8" s="29">
+        <v>98</v>
+      </c>
     </row>
-    <row r="9" spans="1:65" ht="9.75" customHeight="1">
-      <c r="A9" s="85" t="s">
+    <row r="9" spans="1:69" ht="9.75" customHeight="1">
+      <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>106.9</v>
       </c>
       <c r="C9" s="4">
         <v>107.3</v>
       </c>
       <c r="D9" s="4">
         <v>106.9</v>
       </c>
       <c r="E9" s="29">
         <v>108.1</v>
       </c>
       <c r="F9" s="28">
         <v>107.3</v>
       </c>
       <c r="G9" s="4">
         <v>101.6</v>
       </c>
       <c r="H9" s="4">
         <v>96.6</v>
       </c>
       <c r="I9" s="29">
         <v>94.6</v>
@@ -5255,53 +5373,56 @@
       </c>
       <c r="BF9" s="28">
         <v>101.4</v>
       </c>
       <c r="BG9" s="4">
         <v>99.4</v>
       </c>
       <c r="BH9" s="4">
         <v>96.7</v>
       </c>
       <c r="BI9" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="28">
         <v>102.3</v>
       </c>
       <c r="BK9" s="4">
         <v>103.3</v>
       </c>
       <c r="BL9" s="4">
         <v>104.8</v>
       </c>
       <c r="BM9" s="29">
         <v>105.8</v>
       </c>
+      <c r="BN9" s="29">
+        <v>85.6</v>
+      </c>
     </row>
-    <row r="10" spans="1:65">
-      <c r="A10" s="85" t="s">
+    <row r="10" spans="1:69">
+      <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>116.8</v>
       </c>
       <c r="C10" s="4">
         <v>119.1</v>
       </c>
       <c r="D10" s="4">
         <v>114.1</v>
       </c>
       <c r="E10" s="29">
         <v>109.1</v>
       </c>
       <c r="F10" s="28">
         <v>107.6</v>
       </c>
       <c r="G10" s="4">
         <v>106.8</v>
       </c>
       <c r="H10" s="4">
         <v>109.4</v>
       </c>
       <c r="I10" s="29">
         <v>112.1</v>
@@ -5452,53 +5573,56 @@
       </c>
       <c r="BF10" s="28">
         <v>106.2</v>
       </c>
       <c r="BG10" s="4">
         <v>102</v>
       </c>
       <c r="BH10" s="4">
         <v>99.7</v>
       </c>
       <c r="BI10" s="29">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="28">
         <v>107.1</v>
       </c>
       <c r="BK10" s="4">
         <v>104.8</v>
       </c>
       <c r="BL10" s="4">
         <v>105.7</v>
       </c>
       <c r="BM10" s="29">
         <v>107</v>
       </c>
+      <c r="BN10" s="29">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:65" ht="22.5">
-      <c r="A11" s="85" t="s">
+    <row r="11" spans="1:69" ht="22.5">
+      <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>115.5</v>
       </c>
       <c r="C11" s="4">
         <v>117</v>
       </c>
       <c r="D11" s="4">
         <v>119.4</v>
       </c>
       <c r="E11" s="29">
         <v>104.2</v>
       </c>
       <c r="F11" s="28">
         <v>111.4</v>
       </c>
       <c r="G11" s="4">
         <v>110.1</v>
       </c>
       <c r="H11" s="4">
         <v>106.5</v>
       </c>
       <c r="I11" s="29">
         <v>97.9</v>
@@ -5649,53 +5773,56 @@
       </c>
       <c r="BF11" s="28">
         <v>110.4</v>
       </c>
       <c r="BG11" s="4">
         <v>101.8</v>
       </c>
       <c r="BH11" s="4">
         <v>102.2</v>
       </c>
       <c r="BI11" s="29">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="28">
         <v>91.3</v>
       </c>
       <c r="BK11" s="4">
         <v>98.7</v>
       </c>
       <c r="BL11" s="4">
         <v>102.9</v>
       </c>
       <c r="BM11" s="29">
         <v>103.2</v>
       </c>
+      <c r="BN11" s="29">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:65" ht="22.5">
-      <c r="A12" s="86" t="s">
+    <row r="12" spans="1:69" ht="22.5">
+      <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>61</v>
       </c>
       <c r="C12" s="4">
         <v>52.3</v>
       </c>
       <c r="D12" s="4">
         <v>56.6</v>
       </c>
       <c r="E12" s="29">
         <v>104.5</v>
       </c>
       <c r="F12" s="28">
         <v>99.4</v>
       </c>
       <c r="G12" s="4">
         <v>97.4</v>
       </c>
       <c r="H12" s="4">
         <v>91.9</v>
       </c>
       <c r="I12" s="29">
         <v>91</v>
@@ -5846,53 +5973,56 @@
       </c>
       <c r="BF12" s="28">
         <v>100.7</v>
       </c>
       <c r="BG12" s="4">
         <v>95.7</v>
       </c>
       <c r="BH12" s="4">
         <v>92.4</v>
       </c>
       <c r="BI12" s="29">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="28">
         <v>92.2</v>
       </c>
       <c r="BK12" s="4">
         <v>99.3</v>
       </c>
       <c r="BL12" s="4">
         <v>96.6</v>
       </c>
       <c r="BM12" s="29">
         <v>98</v>
       </c>
+      <c r="BN12" s="29">
+        <v>120.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:65">
-      <c r="A13" s="84" t="s">
+    <row r="13" spans="1:69">
+      <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>94.6</v>
       </c>
       <c r="C13" s="4">
         <v>102.6</v>
       </c>
       <c r="D13" s="4">
         <v>105.6</v>
       </c>
       <c r="E13" s="29">
         <v>99</v>
       </c>
       <c r="F13" s="28">
         <v>102.3</v>
       </c>
       <c r="G13" s="4">
         <v>98.5</v>
       </c>
       <c r="H13" s="4">
         <v>98.5</v>
       </c>
       <c r="I13" s="29">
         <v>95.4</v>
@@ -6043,53 +6173,56 @@
       </c>
       <c r="BF13" s="28">
         <v>113.1</v>
       </c>
       <c r="BG13" s="4">
         <v>109.8</v>
       </c>
       <c r="BH13" s="4">
         <v>109.8</v>
       </c>
       <c r="BI13" s="29">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="28">
         <v>116.9</v>
       </c>
       <c r="BK13" s="4">
         <v>119</v>
       </c>
       <c r="BL13" s="4">
         <v>116.8</v>
       </c>
       <c r="BM13" s="29">
         <v>121.1</v>
       </c>
+      <c r="BN13" s="29">
+        <v>113.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:65" s="14" customFormat="1">
-      <c r="A14" s="83" t="s">
+    <row r="14" spans="1:69" s="14" customFormat="1">
+      <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>99.6</v>
       </c>
       <c r="C14" s="25">
         <v>100.2</v>
       </c>
       <c r="D14" s="25">
         <v>101.4</v>
       </c>
       <c r="E14" s="26">
         <v>103.8</v>
       </c>
       <c r="F14" s="24">
         <v>105.3</v>
       </c>
       <c r="G14" s="25">
         <v>106.9</v>
       </c>
       <c r="H14" s="25">
         <v>105.5</v>
       </c>
       <c r="I14" s="26">
         <v>103.6</v>
@@ -6240,53 +6373,56 @@
       </c>
       <c r="BF14" s="24">
         <v>100.9</v>
       </c>
       <c r="BG14" s="25">
         <v>101.9</v>
       </c>
       <c r="BH14" s="25">
         <v>102.7</v>
       </c>
       <c r="BI14" s="26">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="BK14" s="25">
         <v>103.3</v>
       </c>
       <c r="BL14" s="25">
         <v>102.8</v>
       </c>
       <c r="BM14" s="26">
         <v>103.4</v>
       </c>
+      <c r="BN14" s="26">
+        <v>102.5</v>
+      </c>
     </row>
-    <row r="15" spans="1:65" ht="22.5">
-      <c r="A15" s="84" t="s">
+    <row r="15" spans="1:69" ht="22.5">
+      <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>108.7</v>
       </c>
       <c r="C15" s="4">
         <v>107</v>
       </c>
       <c r="D15" s="4">
         <v>106.9</v>
       </c>
       <c r="E15" s="29">
         <v>108.1</v>
       </c>
       <c r="F15" s="28">
         <v>115.2</v>
       </c>
       <c r="G15" s="4">
         <v>117</v>
       </c>
       <c r="H15" s="4">
         <v>119.3</v>
       </c>
       <c r="I15" s="29">
         <v>113.1</v>
@@ -6437,53 +6573,56 @@
       </c>
       <c r="BF15" s="28">
         <v>104.9</v>
       </c>
       <c r="BG15" s="4">
         <v>103</v>
       </c>
       <c r="BH15" s="4">
         <v>104.3</v>
       </c>
       <c r="BI15" s="29">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="28">
         <v>103.3</v>
       </c>
       <c r="BK15" s="4">
         <v>105</v>
       </c>
       <c r="BL15" s="4">
         <v>105.2</v>
       </c>
       <c r="BM15" s="29">
         <v>105.1</v>
       </c>
+      <c r="BN15" s="29">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="16" spans="1:65">
-      <c r="A16" s="84" t="s">
+    <row r="16" spans="1:69">
+      <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>92.5</v>
       </c>
       <c r="C16" s="4">
         <v>96.7</v>
       </c>
       <c r="D16" s="4">
         <v>98.2</v>
       </c>
       <c r="E16" s="29">
         <v>99.9</v>
       </c>
       <c r="F16" s="28">
         <v>105.6</v>
       </c>
       <c r="G16" s="4">
         <v>105.1</v>
       </c>
       <c r="H16" s="4">
         <v>102.1</v>
       </c>
       <c r="I16" s="29">
         <v>99.5</v>
@@ -6634,53 +6773,56 @@
       </c>
       <c r="BF16" s="28">
         <v>104.3</v>
       </c>
       <c r="BG16" s="4">
         <v>102.2</v>
       </c>
       <c r="BH16" s="4">
         <v>104.5</v>
       </c>
       <c r="BI16" s="29">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="28">
         <v>120.5</v>
       </c>
       <c r="BK16" s="4">
         <v>121.4</v>
       </c>
       <c r="BL16" s="4">
         <v>120.2</v>
       </c>
       <c r="BM16" s="29">
         <v>119.5</v>
       </c>
+      <c r="BN16" s="29">
+        <v>114.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:65" ht="12.75" customHeight="1">
-      <c r="A17" s="84" t="s">
+    <row r="17" spans="1:66" ht="12.75" customHeight="1">
+      <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>96.7</v>
       </c>
       <c r="C17" s="4">
         <v>97.7</v>
       </c>
       <c r="D17" s="4">
         <v>107.4</v>
       </c>
       <c r="E17" s="29">
         <v>118.6</v>
       </c>
       <c r="F17" s="28">
         <v>120.7</v>
       </c>
       <c r="G17" s="4">
         <v>120.3</v>
       </c>
       <c r="H17" s="4">
         <v>108</v>
       </c>
       <c r="I17" s="29">
         <v>91.2</v>
@@ -6831,53 +6973,56 @@
       </c>
       <c r="BF17" s="28">
         <v>88.7</v>
       </c>
       <c r="BG17" s="4">
         <v>103.7</v>
       </c>
       <c r="BH17" s="4">
         <v>97.1</v>
       </c>
       <c r="BI17" s="29">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="28">
         <v>101.9</v>
       </c>
       <c r="BK17" s="4">
         <v>96.6</v>
       </c>
       <c r="BL17" s="4">
         <v>98.8</v>
       </c>
       <c r="BM17" s="29">
         <v>100.6</v>
       </c>
+      <c r="BN17" s="29">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:65" s="6" customFormat="1">
-      <c r="A18" s="84" t="s">
+    <row r="18" spans="1:66" s="6" customFormat="1">
+      <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="4">
         <v>171.8</v>
       </c>
       <c r="D18" s="4">
         <v>170.1</v>
       </c>
       <c r="E18" s="29">
         <v>114.9</v>
       </c>
       <c r="F18" s="28">
         <v>140.6</v>
       </c>
       <c r="G18" s="4">
         <v>126.3</v>
       </c>
       <c r="H18" s="4">
         <v>113.3</v>
       </c>
       <c r="I18" s="29">
         <v>105.1</v>
@@ -7028,53 +7173,56 @@
       </c>
       <c r="BF18" s="28">
         <v>109.9</v>
       </c>
       <c r="BG18" s="4">
         <v>109.1</v>
       </c>
       <c r="BH18" s="4">
         <v>108.4</v>
       </c>
       <c r="BI18" s="29">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>100.8</v>
       </c>
       <c r="BK18" s="4">
         <v>99</v>
       </c>
       <c r="BL18" s="4">
         <v>97.7</v>
       </c>
       <c r="BM18" s="29">
         <v>101.2</v>
       </c>
+      <c r="BN18" s="29">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="19" spans="1:65">
-      <c r="A19" s="84" t="s">
+    <row r="19" spans="1:66">
+      <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>69.7</v>
       </c>
       <c r="C19" s="4">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="4">
         <v>82.1</v>
       </c>
       <c r="E19" s="29">
         <v>83.8</v>
       </c>
       <c r="F19" s="28">
         <v>94.7</v>
       </c>
       <c r="G19" s="4">
         <v>96.1</v>
       </c>
       <c r="H19" s="4">
         <v>91.7</v>
       </c>
       <c r="I19" s="29">
         <v>88.4</v>
@@ -7225,53 +7373,56 @@
       </c>
       <c r="BF19" s="28">
         <v>100.8</v>
       </c>
       <c r="BG19" s="4">
         <v>101.4</v>
       </c>
       <c r="BH19" s="4">
         <v>99.7</v>
       </c>
       <c r="BI19" s="29">
         <v>101</v>
       </c>
       <c r="BJ19" s="28">
         <v>106.4</v>
       </c>
       <c r="BK19" s="4">
         <v>105.9</v>
       </c>
       <c r="BL19" s="4">
         <v>105.2</v>
       </c>
       <c r="BM19" s="29">
         <v>104.9</v>
       </c>
+      <c r="BN19" s="29">
+        <v>96</v>
+      </c>
     </row>
-    <row r="20" spans="1:65" s="6" customFormat="1">
-      <c r="A20" s="84" t="s">
+    <row r="20" spans="1:66" s="6" customFormat="1">
+      <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="28">
         <v>128.1</v>
       </c>
       <c r="C20" s="4">
         <v>147.5</v>
       </c>
       <c r="D20" s="4">
         <v>155.4</v>
       </c>
       <c r="E20" s="29">
         <v>92.6</v>
       </c>
       <c r="F20" s="28">
         <v>115.8</v>
       </c>
       <c r="G20" s="4">
         <v>108.1</v>
       </c>
       <c r="H20" s="4">
         <v>118.3</v>
       </c>
       <c r="I20" s="29">
         <v>103.5</v>
@@ -7422,53 +7573,56 @@
       </c>
       <c r="BF20" s="28">
         <v>101</v>
       </c>
       <c r="BG20" s="4">
         <v>98.7</v>
       </c>
       <c r="BH20" s="4">
         <v>100</v>
       </c>
       <c r="BI20" s="29">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="28">
         <v>104.1</v>
       </c>
       <c r="BK20" s="4">
         <v>105</v>
       </c>
       <c r="BL20" s="4">
         <v>102.7</v>
       </c>
       <c r="BM20" s="29">
         <v>101.1</v>
       </c>
+      <c r="BN20" s="29">
+        <v>80.900000000000006</v>
+      </c>
     </row>
-    <row r="21" spans="1:65" ht="12" customHeight="1">
-      <c r="A21" s="84" t="s">
+    <row r="21" spans="1:66" ht="12" customHeight="1">
+      <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>111.4</v>
       </c>
       <c r="C21" s="4">
         <v>89.5</v>
       </c>
       <c r="D21" s="4">
         <v>82.4</v>
       </c>
       <c r="E21" s="29">
         <v>116</v>
       </c>
       <c r="F21" s="28">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="4">
         <v>75.7</v>
       </c>
       <c r="H21" s="4">
         <v>80.8</v>
       </c>
       <c r="I21" s="29">
         <v>86.3</v>
@@ -7619,53 +7773,56 @@
       </c>
       <c r="BF21" s="28">
         <v>100.1</v>
       </c>
       <c r="BG21" s="4">
         <v>100.6</v>
       </c>
       <c r="BH21" s="4">
         <v>102.1</v>
       </c>
       <c r="BI21" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="28">
         <v>104.4</v>
       </c>
       <c r="BK21" s="4">
         <v>102.8</v>
       </c>
       <c r="BL21" s="4">
         <v>99.1</v>
       </c>
       <c r="BM21" s="29">
         <v>93.3</v>
       </c>
+      <c r="BN21" s="29">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="22" spans="1:65" ht="22.5">
-      <c r="A22" s="84" t="s">
+    <row r="22" spans="1:66" ht="22.5">
+      <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="4">
         <v>61.1</v>
       </c>
       <c r="D22" s="4">
         <v>59.5</v>
       </c>
       <c r="E22" s="29">
         <v>126.5</v>
       </c>
       <c r="F22" s="28">
         <v>79.2</v>
       </c>
       <c r="G22" s="4">
         <v>94.1</v>
       </c>
       <c r="H22" s="4">
         <v>98.5</v>
       </c>
       <c r="I22" s="29">
         <v>107.3</v>
@@ -7816,53 +7973,56 @@
       </c>
       <c r="BF22" s="28">
         <v>96.7</v>
       </c>
       <c r="BG22" s="4">
         <v>99.6</v>
       </c>
       <c r="BH22" s="4">
         <v>102.2</v>
       </c>
       <c r="BI22" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="28">
         <v>93.7</v>
       </c>
       <c r="BK22" s="4">
         <v>95.6</v>
       </c>
       <c r="BL22" s="4">
         <v>96.7</v>
       </c>
       <c r="BM22" s="29">
         <v>92.8</v>
       </c>
+      <c r="BN22" s="29">
+        <v>100.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:65" ht="22.5">
-      <c r="A23" s="84" t="s">
+    <row r="23" spans="1:66" ht="22.5">
+      <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>97.7</v>
       </c>
       <c r="D23" s="4">
         <v>99.1</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <v>99.1</v>
       </c>
       <c r="G23" s="4">
         <v>98.6</v>
       </c>
       <c r="H23" s="4">
         <v>100</v>
       </c>
       <c r="I23" s="29">
         <v>100</v>
@@ -8013,53 +8173,56 @@
       </c>
       <c r="BF23" s="28">
         <v>92.6</v>
       </c>
       <c r="BG23" s="4">
         <v>103</v>
       </c>
       <c r="BH23" s="4">
         <v>106.5</v>
       </c>
       <c r="BI23" s="29">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="28">
         <v>106</v>
       </c>
       <c r="BK23" s="4">
         <v>103.5</v>
       </c>
       <c r="BL23" s="4">
         <v>101.6</v>
       </c>
       <c r="BM23" s="29">
         <v>101.4</v>
       </c>
+      <c r="BN23" s="29">
+        <v>98.1</v>
+      </c>
     </row>
-    <row r="24" spans="1:65">
-      <c r="A24" s="84" t="s">
+    <row r="24" spans="1:66">
+      <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>98</v>
       </c>
       <c r="C24" s="4">
         <v>98.9</v>
       </c>
       <c r="D24" s="4">
         <v>99.5</v>
       </c>
       <c r="E24" s="29">
         <v>98.1</v>
       </c>
       <c r="F24" s="28">
         <v>98.9</v>
       </c>
       <c r="G24" s="4">
         <v>98.7</v>
       </c>
       <c r="H24" s="4">
         <v>97.8</v>
       </c>
       <c r="I24" s="29">
         <v>100</v>
@@ -8210,53 +8373,56 @@
       </c>
       <c r="BF24" s="28">
         <v>99.9</v>
       </c>
       <c r="BG24" s="4">
         <v>100.5</v>
       </c>
       <c r="BH24" s="4">
         <v>99.8</v>
       </c>
       <c r="BI24" s="29">
         <v>100</v>
       </c>
       <c r="BJ24" s="28">
         <v>98.4</v>
       </c>
       <c r="BK24" s="4">
         <v>99.2</v>
       </c>
       <c r="BL24" s="4">
         <v>99.3</v>
       </c>
       <c r="BM24" s="29">
         <v>98.9</v>
       </c>
+      <c r="BN24" s="29">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:65" ht="12" customHeight="1">
-      <c r="A25" s="84" t="s">
+    <row r="25" spans="1:66" ht="12" customHeight="1">
+      <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>97.5</v>
       </c>
       <c r="C25" s="4">
         <v>99.2</v>
       </c>
       <c r="D25" s="4">
         <v>99.5</v>
       </c>
       <c r="E25" s="29">
         <v>98.7</v>
       </c>
       <c r="F25" s="28">
         <v>102.9</v>
       </c>
       <c r="G25" s="4">
         <v>101.7</v>
       </c>
       <c r="H25" s="4">
         <v>99.2</v>
       </c>
       <c r="I25" s="29">
         <v>99.5</v>
@@ -8407,53 +8573,56 @@
       </c>
       <c r="BF25" s="28">
         <v>98.5</v>
       </c>
       <c r="BG25" s="4">
         <v>99</v>
       </c>
       <c r="BH25" s="4">
         <v>102.6</v>
       </c>
       <c r="BI25" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="28">
         <v>98.6</v>
       </c>
       <c r="BK25" s="4">
         <v>98.3</v>
       </c>
       <c r="BL25" s="4">
         <v>96.8</v>
       </c>
       <c r="BM25" s="29">
         <v>96.8</v>
       </c>
+      <c r="BN25" s="29">
+        <v>99.1</v>
+      </c>
     </row>
-    <row r="26" spans="1:65">
-      <c r="A26" s="84" t="s">
+    <row r="26" spans="1:66">
+      <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>110.1</v>
       </c>
       <c r="C26" s="4">
         <v>102.5</v>
       </c>
       <c r="D26" s="4">
         <v>88</v>
       </c>
       <c r="E26" s="29">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="28">
         <v>83.7</v>
       </c>
       <c r="G26" s="4">
         <v>95.5</v>
       </c>
       <c r="H26" s="4">
         <v>92.1</v>
       </c>
       <c r="I26" s="29">
         <v>110.3</v>
@@ -8604,53 +8773,56 @@
       </c>
       <c r="BF26" s="28">
         <v>85.8</v>
       </c>
       <c r="BG26" s="4">
         <v>90.9</v>
       </c>
       <c r="BH26" s="4">
         <v>93.2</v>
       </c>
       <c r="BI26" s="29">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="28">
         <v>92.9</v>
       </c>
       <c r="BK26" s="4">
         <v>97.1</v>
       </c>
       <c r="BL26" s="4">
         <v>98.1</v>
       </c>
       <c r="BM26" s="29">
         <v>98.1</v>
       </c>
+      <c r="BN26" s="29">
+        <v>95.9</v>
+      </c>
     </row>
-    <row r="27" spans="1:65">
-      <c r="A27" s="84" t="s">
+    <row r="27" spans="1:66">
+      <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>61.7</v>
       </c>
       <c r="C27" s="31">
         <v>65</v>
       </c>
       <c r="D27" s="31">
         <v>80</v>
       </c>
       <c r="E27" s="32">
         <v>109.4</v>
       </c>
       <c r="F27" s="30">
         <v>136.4</v>
       </c>
       <c r="G27" s="31">
         <v>188.3</v>
       </c>
       <c r="H27" s="31">
         <v>127.8</v>
       </c>
       <c r="I27" s="32">
         <v>100.2</v>
@@ -8801,347 +8973,357 @@
       </c>
       <c r="BF27" s="30">
         <v>104.6</v>
       </c>
       <c r="BG27" s="31">
         <v>100.7</v>
       </c>
       <c r="BH27" s="31">
         <v>95.3</v>
       </c>
       <c r="BI27" s="32">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="30">
         <v>86.5</v>
       </c>
       <c r="BK27" s="31">
         <v>89.7</v>
       </c>
       <c r="BL27" s="31">
         <v>90.7</v>
       </c>
       <c r="BM27" s="32">
         <v>96</v>
       </c>
+      <c r="BN27" s="32">
+        <v>104</v>
+      </c>
     </row>
-    <row r="29" spans="1:65" ht="11.25" customHeight="1">
-[...31 lines deleted...]
-      <c r="AF29" s="104"/>
+    <row r="29" spans="1:66" ht="11.25" customHeight="1">
+      <c r="A29" s="105"/>
+      <c r="B29" s="105"/>
+      <c r="C29" s="105"/>
+      <c r="D29" s="105"/>
+      <c r="E29" s="105"/>
+      <c r="F29" s="105"/>
+      <c r="G29" s="105"/>
+      <c r="H29" s="105"/>
+      <c r="I29" s="105"/>
+      <c r="J29" s="105"/>
+      <c r="K29" s="105"/>
+      <c r="L29" s="105"/>
+      <c r="M29" s="105"/>
+      <c r="N29" s="105"/>
+      <c r="O29" s="105"/>
+      <c r="P29" s="105"/>
+      <c r="Q29" s="105"/>
+      <c r="R29" s="105"/>
+      <c r="S29" s="105"/>
+      <c r="T29" s="105"/>
+      <c r="U29" s="105"/>
+      <c r="V29" s="105"/>
+      <c r="W29" s="105"/>
+      <c r="X29" s="105"/>
+      <c r="Y29" s="105"/>
+      <c r="Z29" s="105"/>
+      <c r="AA29" s="105"/>
+      <c r="AB29" s="105"/>
+      <c r="AC29" s="105"/>
+      <c r="AD29" s="105"/>
+      <c r="AE29" s="105"/>
+      <c r="AF29" s="105"/>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" s="107" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B30" s="107"/>
       <c r="C30" s="107"/>
       <c r="D30" s="107"/>
       <c r="E30" s="107"/>
       <c r="F30" s="107"/>
       <c r="G30" s="107"/>
       <c r="H30" s="107"/>
       <c r="I30" s="107"/>
       <c r="J30" s="107"/>
       <c r="K30" s="107"/>
       <c r="L30" s="107"/>
       <c r="M30" s="107"/>
       <c r="N30" s="107"/>
       <c r="O30" s="107"/>
       <c r="P30" s="107"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="16"/>
       <c r="T30" s="16"/>
       <c r="V30" s="16"/>
       <c r="W30" s="16"/>
       <c r="X30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
       <c r="AD30" s="16"/>
       <c r="AE30" s="16"/>
       <c r="AF30" s="16"/>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" s="107"/>
       <c r="B31" s="107"/>
       <c r="C31" s="107"/>
       <c r="D31" s="107"/>
       <c r="E31" s="107"/>
       <c r="F31" s="107"/>
       <c r="G31" s="107"/>
       <c r="H31" s="107"/>
       <c r="I31" s="107"/>
       <c r="J31" s="107"/>
       <c r="K31" s="107"/>
       <c r="L31" s="107"/>
       <c r="M31" s="107"/>
       <c r="N31" s="107"/>
       <c r="O31" s="107"/>
       <c r="P31" s="107"/>
       <c r="Q31" s="16"/>
       <c r="R31" s="16"/>
       <c r="S31" s="16"/>
       <c r="T31" s="16"/>
       <c r="V31" s="16"/>
       <c r="W31" s="16"/>
       <c r="X31" s="16"/>
       <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="16"/>
       <c r="AD31" s="16"/>
       <c r="AE31" s="16"/>
       <c r="AF31" s="16"/>
     </row>
-    <row r="32" spans="1:65">
-[...5 lines deleted...]
-      <c r="F32" s="103"/>
+    <row r="32" spans="1:66">
+      <c r="A32" s="104"/>
+      <c r="B32" s="104"/>
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="104"/>
+      <c r="F32" s="104"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="17"/>
       <c r="Q32" s="15"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="17"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="17"/>
     </row>
     <row r="36" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A36" s="103"/>
-[...4 lines deleted...]
-      <c r="F36" s="103"/>
+      <c r="A36" s="104"/>
+      <c r="B36" s="104"/>
+      <c r="C36" s="104"/>
+      <c r="D36" s="104"/>
+      <c r="E36" s="104"/>
+      <c r="F36" s="104"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-    <mergeCell ref="BJ3:BM3"/>
+  <mergeCells count="24">
+    <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="AL2:AO2"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AL3:AO3"/>
-    <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AD3:AG3"/>
-    <mergeCell ref="AT3:AW3"/>
-[...1 lines deleted...]
-    <mergeCell ref="AX3:BA3"/>
+    <mergeCell ref="BN3:BQ3"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A29:AF29"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="A30:P30"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
+    <mergeCell ref="BJ3:BM3"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="BB3:BE3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="O5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AL3" sqref="AL3:AO3"/>
+      <selection pane="bottomRight" activeCell="AP7" sqref="AP7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="7.33203125" style="2" customWidth="1"/>
     <col min="14" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="11" style="2" customWidth="1"/>
     <col min="39" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="12.75">
+    <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:41">
+    <row r="2" spans="1:45">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="Y2" s="18"/>
       <c r="AF2" s="18" t="s">
         <v>63</v>
       </c>
       <c r="AK2" s="23"/>
       <c r="AL2" s="23"/>
       <c r="AM2" s="23"/>
       <c r="AN2" s="23"/>
-      <c r="AO2" s="23" t="s">
+      <c r="AS2" s="23" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:45">
+      <c r="A3" s="106" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="106" t="s">
+      <c r="B3" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="106"/>
-[...2 lines deleted...]
-      <c r="F3" s="106" t="s">
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103" t="s">
         <v>25</v>
       </c>
-      <c r="G3" s="106"/>
-[...2 lines deleted...]
-      <c r="J3" s="106" t="s">
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="K3" s="106"/>
-[...2 lines deleted...]
-      <c r="N3" s="106" t="s">
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="O3" s="106"/>
-[...2 lines deleted...]
-      <c r="R3" s="106" t="s">
+      <c r="O3" s="103"/>
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="S3" s="106"/>
-[...2 lines deleted...]
-      <c r="V3" s="106" t="s">
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="W3" s="106"/>
-[...2 lines deleted...]
-      <c r="Z3" s="106" t="s">
+      <c r="W3" s="103"/>
+      <c r="X3" s="103"/>
+      <c r="Y3" s="103"/>
+      <c r="Z3" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="AA3" s="106"/>
-[...2 lines deleted...]
-      <c r="AD3" s="106" t="s">
+      <c r="AA3" s="103"/>
+      <c r="AB3" s="103"/>
+      <c r="AC3" s="103"/>
+      <c r="AD3" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="AE3" s="106"/>
-[...2 lines deleted...]
-      <c r="AH3" s="106" t="s">
+      <c r="AE3" s="103"/>
+      <c r="AF3" s="103"/>
+      <c r="AG3" s="103"/>
+      <c r="AH3" s="103" t="s">
         <v>61</v>
       </c>
-      <c r="AI3" s="106"/>
-[...2 lines deleted...]
-      <c r="AL3" s="106" t="s">
+      <c r="AI3" s="103"/>
+      <c r="AJ3" s="103"/>
+      <c r="AK3" s="103"/>
+      <c r="AL3" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="AM3" s="106"/>
-[...1 lines deleted...]
-      <c r="AO3" s="106"/>
+      <c r="AM3" s="103"/>
+      <c r="AN3" s="103"/>
+      <c r="AO3" s="103"/>
+      <c r="AP3" s="103" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ3" s="103"/>
+      <c r="AR3" s="103"/>
+      <c r="AS3" s="103"/>
     </row>
-    <row r="4" spans="1:41" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="105"/>
+    <row r="4" spans="1:45" s="12" customFormat="1" ht="33.75">
+      <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -9170,3949 +9352,4129 @@
       </c>
       <c r="R4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="S4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="T4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="U4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="W4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="Z4" s="81" t="s">
+      <c r="Z4" s="80" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="81" t="s">
+      <c r="AA4" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="AB4" s="81" t="s">
+      <c r="AB4" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="AC4" s="81" t="s">
+      <c r="AC4" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="AD4" s="81" t="s">
+      <c r="AD4" s="80" t="s">
         <v>21</v>
       </c>
-      <c r="AE4" s="81" t="s">
+      <c r="AE4" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="AF4" s="81" t="s">
+      <c r="AF4" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="AG4" s="81" t="s">
+      <c r="AG4" s="80" t="s">
         <v>24</v>
       </c>
-      <c r="AH4" s="81" t="s">
+      <c r="AH4" s="80" t="s">
         <v>21</v>
       </c>
-      <c r="AI4" s="81" t="s">
+      <c r="AI4" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="AJ4" s="81" t="s">
+      <c r="AJ4" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="AK4" s="81" t="s">
+      <c r="AK4" s="80" t="s">
         <v>38</v>
       </c>
-      <c r="AL4" s="98" t="s">
+      <c r="AL4" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="AM4" s="98" t="s">
+      <c r="AM4" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="AN4" s="98" t="s">
+      <c r="AN4" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="AO4" s="98" t="s">
+      <c r="AO4" s="97" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP4" s="97" t="s">
+        <v>21</v>
+      </c>
+      <c r="AQ4" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="AR4" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="AS4" s="97" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45" s="13" customFormat="1">
+      <c r="A5" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="24">
+        <v>100</v>
+      </c>
+      <c r="C5" s="25">
+        <v>100</v>
+      </c>
+      <c r="D5" s="25">
+        <v>100</v>
+      </c>
+      <c r="E5" s="26">
+        <v>100</v>
+      </c>
+      <c r="F5" s="24">
+        <f>B5*'2010-2026 годы'!AD5%</f>
+        <v>103.2</v>
+      </c>
+      <c r="G5" s="25">
+        <f>C5*'2010-2026 годы'!AE5%</f>
+        <v>104.1</v>
+      </c>
+      <c r="H5" s="25">
+        <f>D5*'2010-2026 годы'!AF5%</f>
+        <v>105</v>
+      </c>
+      <c r="I5" s="27">
+        <f>E5*'2010-2026 годы'!AG5%</f>
+        <v>104.3</v>
+      </c>
+      <c r="J5" s="24">
+        <f>F5*'2010-2026 годы'!AH5%</f>
+        <v>106.7</v>
+      </c>
+      <c r="K5" s="25">
+        <f>G5*'2010-2026 годы'!AI5%</f>
+        <v>107.6</v>
+      </c>
+      <c r="L5" s="25">
+        <f>H5*'2010-2026 годы'!AJ5%</f>
+        <v>107.9</v>
+      </c>
+      <c r="M5" s="27">
+        <f>I5*'2010-2026 годы'!AK5%</f>
+        <v>107.5</v>
+      </c>
+      <c r="N5" s="24">
+        <f>J5*'2010-2026 годы'!AL5%</f>
+        <v>108.9</v>
+      </c>
+      <c r="O5" s="25">
+        <f>K5*'2010-2026 годы'!AM5%</f>
+        <v>110.2</v>
+      </c>
+      <c r="P5" s="25">
+        <f>L5*'2010-2026 годы'!AN5%</f>
+        <v>111.2</v>
+      </c>
+      <c r="Q5" s="27">
+        <f>M5*'2010-2026 годы'!AO5%</f>
+        <v>111.5</v>
+      </c>
+      <c r="R5" s="24">
+        <f>N5*'2010-2026 годы'!AP5%</f>
+        <v>111.5</v>
+      </c>
+      <c r="S5" s="25">
+        <f>O5*'2010-2026 годы'!AQ5%</f>
+        <v>107.9</v>
+      </c>
+      <c r="T5" s="25">
+        <f>P5*'2010-2026 годы'!AR5%</f>
+        <v>108.3</v>
+      </c>
+      <c r="U5" s="27">
+        <f>Q5*'2010-2026 годы'!AS5%</f>
+        <v>108.7</v>
+      </c>
+      <c r="V5" s="24">
+        <f>R5*'2010-2026 годы'!AT5%</f>
+        <v>110.2</v>
+      </c>
+      <c r="W5" s="25">
+        <f>S5*'2010-2026 годы'!AU5%</f>
+        <v>110.1</v>
+      </c>
+      <c r="X5" s="25">
+        <f>T5*'2010-2026 годы'!AV5%</f>
+        <v>111.8</v>
+      </c>
+      <c r="Y5" s="27">
+        <f>U5*'2010-2026 годы'!AW5%</f>
+        <v>112.3</v>
+      </c>
+      <c r="Z5" s="24">
+        <f>V5*'2010-2026 годы'!AX5%</f>
+        <v>114.8</v>
+      </c>
+      <c r="AA5" s="25">
+        <f>W5*'2010-2026 годы'!AY5%</f>
+        <v>113.4</v>
+      </c>
+      <c r="AB5" s="25">
+        <f>X5*'2010-2026 годы'!AZ5%</f>
+        <v>114.5</v>
+      </c>
+      <c r="AC5" s="27">
+        <f>Y5*'2010-2026 годы'!BA5%</f>
+        <v>113.8</v>
+      </c>
+      <c r="AD5" s="24">
+        <f>Z5*'2010-2026 годы'!BB5%</f>
+        <v>117.9</v>
+      </c>
+      <c r="AE5" s="25">
+        <f>AA5*'2010-2026 годы'!BC5%</f>
+        <v>116.9</v>
+      </c>
+      <c r="AF5" s="25">
+        <f>AB5*'2010-2026 годы'!BD5%</f>
+        <v>117.4</v>
+      </c>
+      <c r="AG5" s="27">
+        <f>AC5*'2010-2026 годы'!BE5%</f>
+        <v>119.1</v>
+      </c>
+      <c r="AH5" s="24">
+        <f>AD5*'2010-2026 годы'!BF5%</f>
+        <v>121</v>
+      </c>
+      <c r="AI5" s="25">
+        <f>AE5*'2010-2026 годы'!BG5%</f>
+        <v>120.1</v>
+      </c>
+      <c r="AJ5" s="25">
+        <f>AF5*'2010-2026 годы'!BH5%</f>
+        <v>121.6</v>
+      </c>
+      <c r="AK5" s="27">
+        <f>AG5*'2010-2026 годы'!BI5%</f>
+        <v>123.5</v>
+      </c>
+      <c r="AL5" s="24">
+        <f>AH5*'2010-2026 годы'!BJ5%</f>
+        <v>126.8</v>
+      </c>
+      <c r="AM5" s="25">
+        <f>AI5*'2010-2026 годы'!BK5%</f>
+        <v>126.8</v>
+      </c>
+      <c r="AN5" s="25">
+        <f>AJ5*'2010-2026 годы'!BL5%</f>
+        <v>128.4</v>
+      </c>
+      <c r="AO5" s="27">
+        <f>AK5*'2010-2026 годы'!BM5%</f>
+        <v>131.30000000000001</v>
+      </c>
+      <c r="AP5" s="24">
+        <f>AL5*'2010-2026 годы'!BN5%</f>
+        <v>129.30000000000001</v>
+      </c>
+      <c r="AQ5" s="25"/>
+      <c r="AR5" s="25"/>
+      <c r="AS5" s="27"/>
+    </row>
+    <row r="6" spans="1:45" s="13" customFormat="1">
+      <c r="A6" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="24">
+        <v>100</v>
+      </c>
+      <c r="C6" s="25">
+        <v>100</v>
+      </c>
+      <c r="D6" s="25">
+        <v>100</v>
+      </c>
+      <c r="E6" s="26">
+        <v>100</v>
+      </c>
+      <c r="F6" s="24">
+        <f>B6*'2010-2026 годы'!AD6%</f>
+        <v>111.6</v>
+      </c>
+      <c r="G6" s="25">
+        <f>C6*'2010-2026 годы'!AE6%</f>
+        <v>113.3</v>
+      </c>
+      <c r="H6" s="25">
+        <f>D6*'2010-2026 годы'!AF6%</f>
+        <v>112.9</v>
+      </c>
+      <c r="I6" s="26">
+        <f>E6*'2010-2026 годы'!AG6%</f>
+        <v>112.4</v>
+      </c>
+      <c r="J6" s="24">
+        <f>F6*'2010-2026 годы'!AH6%</f>
+        <v>119.5</v>
+      </c>
+      <c r="K6" s="25">
+        <f>G6*'2010-2026 годы'!AI6%</f>
+        <v>122.4</v>
+      </c>
+      <c r="L6" s="25">
+        <f>H6*'2010-2026 годы'!AJ6%</f>
+        <v>121.6</v>
+      </c>
+      <c r="M6" s="26">
+        <f>I6*'2010-2026 годы'!AK6%</f>
+        <v>120.5</v>
+      </c>
+      <c r="N6" s="24">
+        <f>J6*'2010-2026 годы'!AL6%</f>
+        <v>122.5</v>
+      </c>
+      <c r="O6" s="25">
+        <f>K6*'2010-2026 годы'!AM6%</f>
+        <v>125.8</v>
+      </c>
+      <c r="P6" s="25">
+        <f>L6*'2010-2026 годы'!AN6%</f>
+        <v>126.8</v>
+      </c>
+      <c r="Q6" s="26">
+        <f>M6*'2010-2026 годы'!AO6%</f>
+        <v>128.30000000000001</v>
+      </c>
+      <c r="R6" s="24">
+        <f>N6*'2010-2026 годы'!AP6%</f>
+        <v>132.19999999999999</v>
+      </c>
+      <c r="S6" s="25">
+        <f>O6*'2010-2026 годы'!AQ6%</f>
+        <v>132.69999999999999</v>
+      </c>
+      <c r="T6" s="25">
+        <f>P6*'2010-2026 годы'!AR6%</f>
+        <v>131.1</v>
+      </c>
+      <c r="U6" s="26">
+        <f>Q6*'2010-2026 годы'!AS6%</f>
+        <v>131</v>
+      </c>
+      <c r="V6" s="24">
+        <f>R6*'2010-2026 годы'!AT6%</f>
+        <v>135.1</v>
+      </c>
+      <c r="W6" s="25">
+        <f>S6*'2010-2026 годы'!AU6%</f>
+        <v>137.1</v>
+      </c>
+      <c r="X6" s="25">
+        <f>T6*'2010-2026 годы'!AV6%</f>
+        <v>136.1</v>
+      </c>
+      <c r="Y6" s="26">
+        <f>U6*'2010-2026 годы'!AW6%</f>
+        <v>135.1</v>
+      </c>
+      <c r="Z6" s="24">
+        <f>V6*'2010-2026 годы'!AX6%</f>
+        <v>144.30000000000001</v>
+      </c>
+      <c r="AA6" s="25">
+        <f>W6*'2010-2026 годы'!AY6%</f>
+        <v>144.19999999999999</v>
+      </c>
+      <c r="AB6" s="25">
+        <f>X6*'2010-2026 годы'!AZ6%</f>
+        <v>142.1</v>
+      </c>
+      <c r="AC6" s="26">
+        <f>Y6*'2010-2026 годы'!BA6%</f>
+        <v>141.69999999999999</v>
+      </c>
+      <c r="AD6" s="24">
+        <f>Z6*'2010-2026 годы'!BB6%</f>
+        <v>154.5</v>
+      </c>
+      <c r="AE6" s="25">
+        <f>AA6*'2010-2026 годы'!BC6%</f>
+        <v>155.69999999999999</v>
+      </c>
+      <c r="AF6" s="25">
+        <f>AB6*'2010-2026 годы'!BD6%</f>
+        <v>152.30000000000001</v>
+      </c>
+      <c r="AG6" s="26">
+        <f>AC6*'2010-2026 годы'!BE6%</f>
+        <v>154.19999999999999</v>
+      </c>
+      <c r="AH6" s="24">
+        <f>AD6*'2010-2026 годы'!BF6%</f>
+        <v>163.6</v>
+      </c>
+      <c r="AI6" s="25">
+        <f>AE6*'2010-2026 годы'!BG6%</f>
+        <v>162.69999999999999</v>
+      </c>
+      <c r="AJ6" s="25">
+        <f>AF6*'2010-2026 годы'!BH6%</f>
+        <v>160.4</v>
+      </c>
+      <c r="AK6" s="26">
+        <f>AG6*'2010-2026 годы'!BI6%</f>
+        <v>162.5</v>
+      </c>
+      <c r="AL6" s="24">
+        <f>AH6*'2010-2026 годы'!BJ6%</f>
+        <v>178.7</v>
+      </c>
+      <c r="AM6" s="25">
+        <f>AI6*'2010-2026 годы'!BK6%</f>
+        <v>179.6</v>
+      </c>
+      <c r="AN6" s="25">
+        <f>AJ6*'2010-2026 годы'!BL6%</f>
+        <v>178.4</v>
+      </c>
+      <c r="AO6" s="26">
+        <f>AK6*'2010-2026 годы'!BM6%</f>
+        <v>182.3</v>
+      </c>
+      <c r="AP6" s="24">
+        <f>AL6*'2010-2026 годы'!BN6%</f>
+        <v>180.5</v>
+      </c>
+      <c r="AQ6" s="25"/>
+      <c r="AR6" s="25"/>
+      <c r="AS6" s="26"/>
+    </row>
+    <row r="7" spans="1:45">
+      <c r="A7" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="28">
+        <v>100</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100</v>
+      </c>
+      <c r="D7" s="4">
+        <v>100</v>
+      </c>
+      <c r="E7" s="29">
+        <v>100</v>
+      </c>
+      <c r="F7" s="28">
+        <f>B7*'2010-2026 годы'!AD7%</f>
+        <v>111.9</v>
+      </c>
+      <c r="G7" s="4">
+        <f>C7*'2010-2026 годы'!AE7%</f>
+        <v>110.8</v>
+      </c>
+      <c r="H7" s="4">
+        <f>D7*'2010-2026 годы'!AF7%</f>
+        <v>109.2</v>
+      </c>
+      <c r="I7" s="29">
+        <f>E7*'2010-2026 годы'!AG7%</f>
+        <v>111.3</v>
+      </c>
+      <c r="J7" s="28">
+        <f>F7*'2010-2026 годы'!AH7%</f>
+        <v>116.6</v>
+      </c>
+      <c r="K7" s="4">
+        <f>G7*'2010-2026 годы'!AI7%</f>
+        <v>120.8</v>
+      </c>
+      <c r="L7" s="4">
+        <f>H7*'2010-2026 годы'!AJ7%</f>
+        <v>117.8</v>
+      </c>
+      <c r="M7" s="29">
+        <f>I7*'2010-2026 годы'!AK7%</f>
+        <v>124.9</v>
+      </c>
+      <c r="N7" s="28">
+        <f>J7*'2010-2026 годы'!AL7%</f>
+        <v>121</v>
+      </c>
+      <c r="O7" s="4">
+        <f>K7*'2010-2026 годы'!AM7%</f>
+        <v>125.5</v>
+      </c>
+      <c r="P7" s="4">
+        <f>L7*'2010-2026 годы'!AN7%</f>
+        <v>119.8</v>
+      </c>
+      <c r="Q7" s="29">
+        <f>M7*'2010-2026 годы'!AO7%</f>
+        <v>129.6</v>
+      </c>
+      <c r="R7" s="28">
+        <f>N7*'2010-2026 годы'!AP7%</f>
+        <v>130.69999999999999</v>
+      </c>
+      <c r="S7" s="4">
+        <f>O7*'2010-2026 годы'!AQ7%</f>
+        <v>133</v>
+      </c>
+      <c r="T7" s="4">
+        <f>P7*'2010-2026 годы'!AR7%</f>
+        <v>128.5</v>
+      </c>
+      <c r="U7" s="29">
+        <f>Q7*'2010-2026 годы'!AS7%</f>
+        <v>136.30000000000001</v>
+      </c>
+      <c r="V7" s="28">
+        <f>R7*'2010-2026 годы'!AT7%</f>
+        <v>133.6</v>
+      </c>
+      <c r="W7" s="4">
+        <f>S7*'2010-2026 годы'!AU7%</f>
+        <v>138.30000000000001</v>
+      </c>
+      <c r="X7" s="4">
+        <f>T7*'2010-2026 годы'!AV7%</f>
+        <v>132.1</v>
+      </c>
+      <c r="Y7" s="29">
+        <f>U7*'2010-2026 годы'!AW7%</f>
+        <v>134.1</v>
+      </c>
+      <c r="Z7" s="28">
+        <f>V7*'2010-2026 годы'!AX7%</f>
+        <v>139.5</v>
+      </c>
+      <c r="AA7" s="4">
+        <f>W7*'2010-2026 годы'!AY7%</f>
+        <v>143.69999999999999</v>
+      </c>
+      <c r="AB7" s="4">
+        <f>X7*'2010-2026 годы'!AZ7%</f>
+        <v>145.4</v>
+      </c>
+      <c r="AC7" s="29">
+        <f>Y7*'2010-2026 годы'!BA7%</f>
+        <v>156</v>
+      </c>
+      <c r="AD7" s="28">
+        <f>Z7*'2010-2026 годы'!BB7%</f>
+        <v>158.30000000000001</v>
+      </c>
+      <c r="AE7" s="4">
+        <f>AA7*'2010-2026 годы'!BC7%</f>
+        <v>164.2</v>
+      </c>
+      <c r="AF7" s="4">
+        <f>AB7*'2010-2026 годы'!BD7%</f>
+        <v>145.30000000000001</v>
+      </c>
+      <c r="AG7" s="29">
+        <f>AC7*'2010-2026 годы'!BE7%</f>
+        <v>158.19999999999999</v>
+      </c>
+      <c r="AH7" s="28">
+        <f>AD7*'2010-2026 годы'!BF7%</f>
+        <v>165.9</v>
+      </c>
+      <c r="AI7" s="4">
+        <f>AE7*'2010-2026 годы'!BG7%</f>
+        <v>177.3</v>
+      </c>
+      <c r="AJ7" s="4">
+        <f>AF7*'2010-2026 годы'!BH7%</f>
+        <v>169.7</v>
+      </c>
+      <c r="AK7" s="29">
+        <f>AG7*'2010-2026 годы'!BI7%</f>
+        <v>185.4</v>
+      </c>
+      <c r="AL7" s="28">
+        <f>AH7*'2010-2026 годы'!BJ7%</f>
+        <v>183.5</v>
+      </c>
+      <c r="AM7" s="4">
+        <f>AI7*'2010-2026 годы'!BK7%</f>
+        <v>197.3</v>
+      </c>
+      <c r="AN7" s="4">
+        <f>AJ7*'2010-2026 годы'!BL7%</f>
+        <v>191.4</v>
+      </c>
+      <c r="AO7" s="29">
+        <f>AK7*'2010-2026 годы'!BM7%</f>
+        <v>208.2</v>
+      </c>
+      <c r="AP7" s="28">
+        <f>AL7*'2010-2026 годы'!BN7%</f>
+        <v>188.3</v>
+      </c>
+      <c r="AQ7" s="4"/>
+      <c r="AR7" s="4"/>
+      <c r="AS7" s="29"/>
+    </row>
+    <row r="8" spans="1:45">
+      <c r="A8" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="28">
+        <v>100</v>
+      </c>
+      <c r="C8" s="4">
+        <v>100</v>
+      </c>
+      <c r="D8" s="4">
+        <v>100</v>
+      </c>
+      <c r="E8" s="29">
+        <v>100</v>
+      </c>
+      <c r="F8" s="28">
+        <f>B8*'2010-2026 годы'!AD8%</f>
+        <v>111</v>
+      </c>
+      <c r="G8" s="4">
+        <f>C8*'2010-2026 годы'!AE8%</f>
+        <v>112.3</v>
+      </c>
+      <c r="H8" s="4">
+        <f>D8*'2010-2026 годы'!AF8%</f>
+        <v>112.1</v>
+      </c>
+      <c r="I8" s="29">
+        <f>E8*'2010-2026 годы'!AG8%</f>
+        <v>107.4</v>
+      </c>
+      <c r="J8" s="28">
+        <f>F8*'2010-2026 годы'!AH8%</f>
+        <v>116.7</v>
+      </c>
+      <c r="K8" s="4">
+        <f>G8*'2010-2026 годы'!AI8%</f>
+        <v>116.9</v>
+      </c>
+      <c r="L8" s="4">
+        <f>H8*'2010-2026 годы'!AJ8%</f>
+        <v>115.8</v>
+      </c>
+      <c r="M8" s="29">
+        <f>I8*'2010-2026 годы'!AK8%</f>
+        <v>111.4</v>
+      </c>
+      <c r="N8" s="28">
+        <f>J8*'2010-2026 годы'!AL8%</f>
+        <v>118.5</v>
+      </c>
+      <c r="O8" s="4">
+        <f>K8*'2010-2026 годы'!AM8%</f>
+        <v>118.1</v>
+      </c>
+      <c r="P8" s="4">
+        <f>L8*'2010-2026 годы'!AN8%</f>
+        <v>118.2</v>
+      </c>
+      <c r="Q8" s="29">
+        <f>M8*'2010-2026 годы'!AO8%</f>
+        <v>116.3</v>
+      </c>
+      <c r="R8" s="28">
+        <f>N8*'2010-2026 годы'!AP8%</f>
+        <v>124.2</v>
+      </c>
+      <c r="S8" s="4">
+        <f>O8*'2010-2026 годы'!AQ8%</f>
+        <v>121.4</v>
+      </c>
+      <c r="T8" s="4">
+        <f>P8*'2010-2026 годы'!AR8%</f>
+        <v>118.8</v>
+      </c>
+      <c r="U8" s="29">
+        <f>Q8*'2010-2026 годы'!AS8%</f>
+        <v>116.3</v>
+      </c>
+      <c r="V8" s="28">
+        <f>R8*'2010-2026 годы'!AT8%</f>
+        <v>125.7</v>
+      </c>
+      <c r="W8" s="4">
+        <f>S8*'2010-2026 годы'!AU8%</f>
+        <v>122.7</v>
+      </c>
+      <c r="X8" s="4">
+        <f>T8*'2010-2026 годы'!AV8%</f>
+        <v>121.3</v>
+      </c>
+      <c r="Y8" s="29">
+        <f>U8*'2010-2026 годы'!AW8%</f>
+        <v>119.6</v>
+      </c>
+      <c r="Z8" s="28">
+        <f>V8*'2010-2026 годы'!AX8%</f>
+        <v>133.69999999999999</v>
+      </c>
+      <c r="AA8" s="4">
+        <f>W8*'2010-2026 годы'!AY8%</f>
+        <v>127.9</v>
+      </c>
+      <c r="AB8" s="4">
+        <f>X8*'2010-2026 годы'!AZ8%</f>
+        <v>124.5</v>
+      </c>
+      <c r="AC8" s="29">
+        <f>Y8*'2010-2026 годы'!BA8%</f>
+        <v>118.5</v>
+      </c>
+      <c r="AD8" s="28">
+        <f>Z8*'2010-2026 годы'!BB8%</f>
+        <v>132.1</v>
+      </c>
+      <c r="AE8" s="4">
+        <f>AA8*'2010-2026 годы'!BC8%</f>
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AF8" s="4">
+        <f>AB8*'2010-2026 годы'!BD8%</f>
+        <v>127.1</v>
+      </c>
+      <c r="AG8" s="29">
+        <f>AC8*'2010-2026 годы'!BE8%</f>
+        <v>123.7</v>
+      </c>
+      <c r="AH8" s="28">
+        <f>AD8*'2010-2026 годы'!BF8%</f>
+        <v>138.19999999999999</v>
+      </c>
+      <c r="AI8" s="4">
+        <f>AE8*'2010-2026 годы'!BG8%</f>
+        <v>129.1</v>
+      </c>
+      <c r="AJ8" s="4">
+        <f>AF8*'2010-2026 годы'!BH8%</f>
+        <v>126.1</v>
+      </c>
+      <c r="AK8" s="29">
+        <f>AG8*'2010-2026 годы'!BI8%</f>
+        <v>123.8</v>
+      </c>
+      <c r="AL8" s="28">
+        <f>AH8*'2010-2026 годы'!BJ8%</f>
+        <v>143.5</v>
+      </c>
+      <c r="AM8" s="4">
+        <f>AI8*'2010-2026 годы'!BK8%</f>
+        <v>135.4</v>
+      </c>
+      <c r="AN8" s="4">
+        <f>AJ8*'2010-2026 годы'!BL8%</f>
+        <v>134</v>
+      </c>
+      <c r="AO8" s="29">
+        <f>AK8*'2010-2026 годы'!BM8%</f>
+        <v>133</v>
+      </c>
+      <c r="AP8" s="28">
+        <f>AL8*'2010-2026 годы'!BN8%</f>
+        <v>140.6</v>
+      </c>
+      <c r="AQ8" s="4"/>
+      <c r="AR8" s="4"/>
+      <c r="AS8" s="29"/>
+    </row>
+    <row r="9" spans="1:45" ht="9.75" customHeight="1">
+      <c r="A9" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="28">
+        <v>100</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100</v>
+      </c>
+      <c r="D9" s="4">
+        <v>100</v>
+      </c>
+      <c r="E9" s="29">
+        <v>100</v>
+      </c>
+      <c r="F9" s="28">
+        <f>B9*'2010-2026 годы'!AD9%</f>
+        <v>104.7</v>
+      </c>
+      <c r="G9" s="4">
+        <f>C9*'2010-2026 годы'!AE9%</f>
+        <v>108.8</v>
+      </c>
+      <c r="H9" s="4">
+        <f>D9*'2010-2026 годы'!AF9%</f>
+        <v>111.2</v>
+      </c>
+      <c r="I9" s="29">
+        <f>E9*'2010-2026 годы'!AG9%</f>
+        <v>107.1</v>
+      </c>
+      <c r="J9" s="28">
+        <f>F9*'2010-2026 годы'!AH9%</f>
+        <v>114.8</v>
+      </c>
+      <c r="K9" s="4">
+        <f>G9*'2010-2026 годы'!AI9%</f>
+        <v>118.5</v>
+      </c>
+      <c r="L9" s="4">
+        <f>H9*'2010-2026 годы'!AJ9%</f>
+        <v>120.2</v>
+      </c>
+      <c r="M9" s="29">
+        <f>I9*'2010-2026 годы'!AK9%</f>
+        <v>111.1</v>
+      </c>
+      <c r="N9" s="28">
+        <f>J9*'2010-2026 годы'!AL9%</f>
+        <v>119.4</v>
+      </c>
+      <c r="O9" s="4">
+        <f>K9*'2010-2026 годы'!AM9%</f>
+        <v>119.8</v>
+      </c>
+      <c r="P9" s="4">
+        <f>L9*'2010-2026 годы'!AN9%</f>
+        <v>123</v>
+      </c>
+      <c r="Q9" s="29">
+        <f>M9*'2010-2026 годы'!AO9%</f>
+        <v>117.1</v>
+      </c>
+      <c r="R9" s="28">
+        <f>N9*'2010-2026 годы'!AP9%</f>
+        <v>124.4</v>
+      </c>
+      <c r="S9" s="4">
+        <f>O9*'2010-2026 годы'!AQ9%</f>
+        <v>122.3</v>
+      </c>
+      <c r="T9" s="4">
+        <f>P9*'2010-2026 годы'!AR9%</f>
+        <v>120.5</v>
+      </c>
+      <c r="U9" s="29">
+        <f>Q9*'2010-2026 годы'!AS9%</f>
+        <v>113.7</v>
+      </c>
+      <c r="V9" s="28">
+        <f>R9*'2010-2026 годы'!AT9%</f>
+        <v>114.7</v>
+      </c>
+      <c r="W9" s="4">
+        <f>S9*'2010-2026 годы'!AU9%</f>
+        <v>117.2</v>
+      </c>
+      <c r="X9" s="4">
+        <f>T9*'2010-2026 годы'!AV9%</f>
+        <v>118.1</v>
+      </c>
+      <c r="Y9" s="29">
+        <f>U9*'2010-2026 годы'!AW9%</f>
+        <v>115.4</v>
+      </c>
+      <c r="Z9" s="28">
+        <f>V9*'2010-2026 годы'!AX9%</f>
+        <v>125.5</v>
+      </c>
+      <c r="AA9" s="4">
+        <f>W9*'2010-2026 годы'!AY9%</f>
+        <v>121.9</v>
+      </c>
+      <c r="AB9" s="4">
+        <f>X9*'2010-2026 годы'!AZ9%</f>
+        <v>120.7</v>
+      </c>
+      <c r="AC9" s="29">
+        <f>Y9*'2010-2026 годы'!BA9%</f>
+        <v>115.6</v>
+      </c>
+      <c r="AD9" s="28">
+        <f>Z9*'2010-2026 годы'!BB9%</f>
+        <v>124</v>
+      </c>
+      <c r="AE9" s="4">
+        <f>AA9*'2010-2026 годы'!BC9%</f>
+        <v>125.9</v>
+      </c>
+      <c r="AF9" s="4">
+        <f>AB9*'2010-2026 годы'!BD9%</f>
+        <v>126.9</v>
+      </c>
+      <c r="AG9" s="29">
+        <f>AC9*'2010-2026 годы'!BE9%</f>
+        <v>120</v>
+      </c>
+      <c r="AH9" s="28">
+        <f>AD9*'2010-2026 годы'!BF9%</f>
+        <v>125.7</v>
+      </c>
+      <c r="AI9" s="4">
+        <f>AE9*'2010-2026 годы'!BG9%</f>
+        <v>125.1</v>
+      </c>
+      <c r="AJ9" s="4">
+        <f>AF9*'2010-2026 годы'!BH9%</f>
+        <v>122.7</v>
+      </c>
+      <c r="AK9" s="29">
+        <f>AG9*'2010-2026 годы'!BI9%</f>
+        <v>117.5</v>
+      </c>
+      <c r="AL9" s="28">
+        <f>AH9*'2010-2026 годы'!BJ9%</f>
+        <v>128.6</v>
+      </c>
+      <c r="AM9" s="4">
+        <f>AI9*'2010-2026 годы'!BK9%</f>
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AN9" s="4">
+        <f>AJ9*'2010-2026 годы'!BL9%</f>
+        <v>128.6</v>
+      </c>
+      <c r="AO9" s="29">
+        <f>AK9*'2010-2026 годы'!BM9%</f>
+        <v>124.3</v>
+      </c>
+      <c r="AP9" s="28">
+        <f>AL9*'2010-2026 годы'!BN9%</f>
+        <v>110.1</v>
+      </c>
+      <c r="AQ9" s="4"/>
+      <c r="AR9" s="4"/>
+      <c r="AS9" s="29"/>
+    </row>
+    <row r="10" spans="1:45">
+      <c r="A10" s="84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="28">
+        <v>100</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100</v>
+      </c>
+      <c r="D10" s="4">
+        <v>100</v>
+      </c>
+      <c r="E10" s="29">
+        <v>100</v>
+      </c>
+      <c r="F10" s="28">
+        <f>B10*'2010-2026 годы'!AD10%</f>
+        <v>116.1</v>
+      </c>
+      <c r="G10" s="4">
+        <f>C10*'2010-2026 годы'!AE10%</f>
+        <v>113.3</v>
+      </c>
+      <c r="H10" s="4">
+        <f>D10*'2010-2026 годы'!AF10%</f>
+        <v>110.3</v>
+      </c>
+      <c r="I10" s="29">
+        <f>E10*'2010-2026 годы'!AG10%</f>
+        <v>103.6</v>
+      </c>
+      <c r="J10" s="28">
+        <f>F10*'2010-2026 годы'!AH10%</f>
+        <v>114.4</v>
+      </c>
+      <c r="K10" s="4">
+        <f>G10*'2010-2026 годы'!AI10%</f>
+        <v>111</v>
+      </c>
+      <c r="L10" s="4">
+        <f>H10*'2010-2026 годы'!AJ10%</f>
+        <v>109.1</v>
+      </c>
+      <c r="M10" s="29">
+        <f>I10*'2010-2026 годы'!AK10%</f>
+        <v>108.5</v>
+      </c>
+      <c r="N10" s="28">
+        <f>J10*'2010-2026 годы'!AL10%</f>
+        <v>116.1</v>
+      </c>
+      <c r="O10" s="4">
+        <f>K10*'2010-2026 годы'!AM10%</f>
+        <v>114.4</v>
+      </c>
+      <c r="P10" s="4">
+        <f>L10*'2010-2026 годы'!AN10%</f>
+        <v>112.8</v>
+      </c>
+      <c r="Q10" s="29">
+        <f>M10*'2010-2026 годы'!AO10%</f>
+        <v>114.3</v>
+      </c>
+      <c r="R10" s="28">
+        <f>N10*'2010-2026 годы'!AP10%</f>
+        <v>124.6</v>
+      </c>
+      <c r="S10" s="4">
+        <f>O10*'2010-2026 годы'!AQ10%</f>
+        <v>119.5</v>
+      </c>
+      <c r="T10" s="4">
+        <f>P10*'2010-2026 годы'!AR10%</f>
+        <v>117.8</v>
+      </c>
+      <c r="U10" s="29">
+        <f>Q10*'2010-2026 годы'!AS10%</f>
+        <v>119.2</v>
+      </c>
+      <c r="V10" s="28">
+        <f>R10*'2010-2026 годы'!AT10%</f>
+        <v>139.19999999999999</v>
+      </c>
+      <c r="W10" s="4">
+        <f>S10*'2010-2026 годы'!AU10%</f>
+        <v>128.80000000000001</v>
+      </c>
+      <c r="X10" s="4">
+        <f>T10*'2010-2026 годы'!AV10%</f>
         <v>126</v>
       </c>
+      <c r="Y10" s="29">
+        <f>U10*'2010-2026 годы'!AW10%</f>
+        <v>124</v>
+      </c>
+      <c r="Z10" s="28">
+        <f>V10*'2010-2026 годы'!AX10%</f>
+        <v>144.9</v>
+      </c>
+      <c r="AA10" s="4">
+        <f>W10*'2010-2026 годы'!AY10%</f>
+        <v>134.5</v>
+      </c>
+      <c r="AB10" s="4">
+        <f>X10*'2010-2026 годы'!AZ10%</f>
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AC10" s="29">
+        <f>Y10*'2010-2026 годы'!BA10%</f>
+        <v>122.6</v>
+      </c>
+      <c r="AD10" s="28">
+        <f>Z10*'2010-2026 годы'!BB10%</f>
+        <v>146.6</v>
+      </c>
+      <c r="AE10" s="4">
+        <f>AA10*'2010-2026 годы'!BC10%</f>
+        <v>134.9</v>
+      </c>
+      <c r="AF10" s="4">
+        <f>AB10*'2010-2026 годы'!BD10%</f>
+        <v>131.4</v>
+      </c>
+      <c r="AG10" s="29">
+        <f>AC10*'2010-2026 годы'!BE10%</f>
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AH10" s="28">
+        <f>AD10*'2010-2026 годы'!BF10%</f>
+        <v>155.69999999999999</v>
+      </c>
+      <c r="AI10" s="4">
+        <f>AE10*'2010-2026 годы'!BG10%</f>
+        <v>137.6</v>
+      </c>
+      <c r="AJ10" s="4">
+        <f>AF10*'2010-2026 годы'!BH10%</f>
+        <v>131</v>
+      </c>
+      <c r="AK10" s="29">
+        <f>AG10*'2010-2026 годы'!BI10%</f>
+        <v>133.5</v>
+      </c>
+      <c r="AL10" s="28">
+        <f>AH10*'2010-2026 годы'!BJ10%</f>
+        <v>166.8</v>
+      </c>
+      <c r="AM10" s="4">
+        <f>AI10*'2010-2026 годы'!BK10%</f>
+        <v>144.19999999999999</v>
+      </c>
+      <c r="AN10" s="4">
+        <f>AJ10*'2010-2026 годы'!BL10%</f>
+        <v>138.5</v>
+      </c>
+      <c r="AO10" s="29">
+        <f>AK10*'2010-2026 годы'!BM10%</f>
+        <v>142.80000000000001</v>
+      </c>
+      <c r="AP10" s="28">
+        <f>AL10*'2010-2026 годы'!BN10%</f>
+        <v>180.5</v>
+      </c>
+      <c r="AQ10" s="4"/>
+      <c r="AR10" s="4"/>
+      <c r="AS10" s="29"/>
     </row>
-    <row r="5" spans="1:41" s="13" customFormat="1">
-[...20 lines deleted...]
-        <f>C5*'2010-2025 годы'!AE5%</f>
+    <row r="11" spans="1:45" ht="22.5">
+      <c r="A11" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="28">
+        <v>100</v>
+      </c>
+      <c r="C11" s="4">
+        <v>100</v>
+      </c>
+      <c r="D11" s="4">
+        <v>100</v>
+      </c>
+      <c r="E11" s="29">
+        <v>100</v>
+      </c>
+      <c r="F11" s="28">
+        <f>B11*'2010-2026 годы'!AD11%</f>
+        <v>101.1</v>
+      </c>
+      <c r="G11" s="4">
+        <f>C11*'2010-2026 годы'!AE11%</f>
+        <v>106.8</v>
+      </c>
+      <c r="H11" s="4">
+        <f>D11*'2010-2026 годы'!AF11%</f>
+        <v>110.5</v>
+      </c>
+      <c r="I11" s="29">
+        <f>E11*'2010-2026 годы'!AG11%</f>
+        <v>112.6</v>
+      </c>
+      <c r="J11" s="28">
+        <f>F11*'2010-2026 годы'!AH11%</f>
+        <v>121.9</v>
+      </c>
+      <c r="K11" s="4">
+        <f>G11*'2010-2026 годы'!AI11%</f>
+        <v>124.7</v>
+      </c>
+      <c r="L11" s="4">
+        <f>H11*'2010-2026 годы'!AJ11%</f>
+        <v>122.1</v>
+      </c>
+      <c r="M11" s="29">
+        <f>I11*'2010-2026 годы'!AK11%</f>
+        <v>115.4</v>
+      </c>
+      <c r="N11" s="28">
+        <f>J11*'2010-2026 годы'!AL11%</f>
+        <v>117.4</v>
+      </c>
+      <c r="O11" s="4">
+        <f>K11*'2010-2026 годы'!AM11%</f>
+        <v>123.1</v>
+      </c>
+      <c r="P11" s="4">
+        <f>L11*'2010-2026 годы'!AN11%</f>
+        <v>123.3</v>
+      </c>
+      <c r="Q11" s="29">
+        <f>M11*'2010-2026 годы'!AO11%</f>
+        <v>116.4</v>
+      </c>
+      <c r="R11" s="28">
+        <f>N11*'2010-2026 годы'!AP11%</f>
+        <v>114.2</v>
+      </c>
+      <c r="S11" s="4">
+        <f>O11*'2010-2026 годы'!AQ11%</f>
+        <v>125.6</v>
+      </c>
+      <c r="T11" s="4">
+        <f>P11*'2010-2026 годы'!AR11%</f>
+        <v>124</v>
+      </c>
+      <c r="U11" s="29">
+        <f>Q11*'2010-2026 годы'!AS11%</f>
+        <v>117.2</v>
+      </c>
+      <c r="V11" s="28">
+        <f>R11*'2010-2026 годы'!AT11%</f>
+        <v>114.5</v>
+      </c>
+      <c r="W11" s="4">
+        <f>S11*'2010-2026 годы'!AU11%</f>
+        <v>126.4</v>
+      </c>
+      <c r="X11" s="4">
+        <f>T11*'2010-2026 годы'!AV11%</f>
+        <v>125.9</v>
+      </c>
+      <c r="Y11" s="29">
+        <f>U11*'2010-2026 годы'!AW11%</f>
+        <v>123.3</v>
+      </c>
+      <c r="Z11" s="28">
+        <f>V11*'2010-2026 годы'!AX11%</f>
+        <v>119.1</v>
+      </c>
+      <c r="AA11" s="4">
+        <f>W11*'2010-2026 годы'!AY11%</f>
+        <v>131.5</v>
+      </c>
+      <c r="AB11" s="4">
+        <f>X11*'2010-2026 годы'!AZ11%</f>
+        <v>132.4</v>
+      </c>
+      <c r="AC11" s="29">
+        <f>Y11*'2010-2026 годы'!BA11%</f>
+        <v>125.5</v>
+      </c>
+      <c r="AD11" s="28">
+        <f>Z11*'2010-2026 годы'!BB11%</f>
+        <v>118.3</v>
+      </c>
+      <c r="AE11" s="4">
+        <f>AA11*'2010-2026 годы'!BC11%</f>
+        <v>136</v>
+      </c>
+      <c r="AF11" s="4">
+        <f>AB11*'2010-2026 годы'!BD11%</f>
+        <v>133.6</v>
+      </c>
+      <c r="AG11" s="29">
+        <f>AC11*'2010-2026 годы'!BE11%</f>
+        <v>131.6</v>
+      </c>
+      <c r="AH11" s="28">
+        <f>AD11*'2010-2026 годы'!BF11%</f>
+        <v>130.6</v>
+      </c>
+      <c r="AI11" s="4">
+        <f>AE11*'2010-2026 годы'!BG11%</f>
+        <v>138.4</v>
+      </c>
+      <c r="AJ11" s="4">
+        <f>AF11*'2010-2026 годы'!BH11%</f>
+        <v>136.5</v>
+      </c>
+      <c r="AK11" s="29">
+        <f>AG11*'2010-2026 годы'!BI11%</f>
+        <v>128.19999999999999</v>
+      </c>
+      <c r="AL11" s="28">
+        <f>AH11*'2010-2026 годы'!BJ11%</f>
+        <v>119.2</v>
+      </c>
+      <c r="AM11" s="4">
+        <f>AI11*'2010-2026 годы'!BK11%</f>
+        <v>136.6</v>
+      </c>
+      <c r="AN11" s="4">
+        <f>AJ11*'2010-2026 годы'!BL11%</f>
+        <v>140.5</v>
+      </c>
+      <c r="AO11" s="29">
+        <f>AK11*'2010-2026 годы'!BM11%</f>
+        <v>132.30000000000001</v>
+      </c>
+      <c r="AP11" s="28">
+        <f>AL11*'2010-2026 годы'!BN11%</f>
+        <v>118.1</v>
+      </c>
+      <c r="AQ11" s="4"/>
+      <c r="AR11" s="4"/>
+      <c r="AS11" s="29"/>
+    </row>
+    <row r="12" spans="1:45" ht="22.5">
+      <c r="A12" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="28">
+        <v>100</v>
+      </c>
+      <c r="C12" s="4">
+        <v>100</v>
+      </c>
+      <c r="D12" s="4">
+        <v>100</v>
+      </c>
+      <c r="E12" s="29">
+        <v>100</v>
+      </c>
+      <c r="F12" s="28">
+        <f>B12*'2010-2026 годы'!AD12%</f>
+        <v>111.9</v>
+      </c>
+      <c r="G12" s="4">
+        <f>C12*'2010-2026 годы'!AE12%</f>
+        <v>110.4</v>
+      </c>
+      <c r="H12" s="4">
+        <f>D12*'2010-2026 годы'!AF12%</f>
+        <v>106.6</v>
+      </c>
+      <c r="I12" s="29">
+        <f>E12*'2010-2026 годы'!AG12%</f>
+        <v>110.3</v>
+      </c>
+      <c r="J12" s="28">
+        <f>F12*'2010-2026 годы'!AH12%</f>
+        <v>117.4</v>
+      </c>
+      <c r="K12" s="4">
+        <f>G12*'2010-2026 годы'!AI12%</f>
+        <v>112.9</v>
+      </c>
+      <c r="L12" s="4">
+        <f>H12*'2010-2026 годы'!AJ12%</f>
+        <v>107.6</v>
+      </c>
+      <c r="M12" s="29">
+        <f>I12*'2010-2026 годы'!AK12%</f>
+        <v>101.9</v>
+      </c>
+      <c r="N12" s="28">
+        <f>J12*'2010-2026 годы'!AL12%</f>
+        <v>118.3</v>
+      </c>
+      <c r="O12" s="4">
+        <f>K12*'2010-2026 годы'!AM12%</f>
+        <v>109.6</v>
+      </c>
+      <c r="P12" s="4">
+        <f>L12*'2010-2026 годы'!AN12%</f>
+        <v>104.6</v>
+      </c>
+      <c r="Q12" s="29">
+        <f>M12*'2010-2026 годы'!AO12%</f>
+        <v>107.7</v>
+      </c>
+      <c r="R12" s="28">
+        <f>N12*'2010-2026 годы'!AP12%</f>
+        <v>122.9</v>
+      </c>
+      <c r="S12" s="4">
+        <f>O12*'2010-2026 годы'!AQ12%</f>
+        <v>108.3</v>
+      </c>
+      <c r="T12" s="4">
+        <f>P12*'2010-2026 годы'!AR12%</f>
+        <v>98.8</v>
+      </c>
+      <c r="U12" s="29">
+        <f>Q12*'2010-2026 годы'!AS12%</f>
+        <v>104.5</v>
+      </c>
+      <c r="V12" s="28">
+        <f>R12*'2010-2026 годы'!AT12%</f>
+        <v>131.30000000000001</v>
+      </c>
+      <c r="W12" s="4">
+        <f>S12*'2010-2026 годы'!AU12%</f>
+        <v>111.7</v>
+      </c>
+      <c r="X12" s="4">
+        <f>T12*'2010-2026 годы'!AV12%</f>
+        <v>103.8</v>
+      </c>
+      <c r="Y12" s="29">
+        <f>U12*'2010-2026 годы'!AW12%</f>
+        <v>112</v>
+      </c>
+      <c r="Z12" s="28">
+        <f>V12*'2010-2026 годы'!AX12%</f>
+        <v>146.4</v>
+      </c>
+      <c r="AA12" s="4">
+        <f>W12*'2010-2026 годы'!AY12%</f>
+        <v>118.6</v>
+      </c>
+      <c r="AB12" s="4">
+        <f>X12*'2010-2026 годы'!AZ12%</f>
+        <v>108.7</v>
+      </c>
+      <c r="AC12" s="29">
+        <f>Y12*'2010-2026 годы'!BA12%</f>
+        <v>106.8</v>
+      </c>
+      <c r="AD12" s="28">
+        <f>Z12*'2010-2026 годы'!BB12%</f>
+        <v>143.30000000000001</v>
+      </c>
+      <c r="AE12" s="4">
+        <f>AA12*'2010-2026 годы'!BC12%</f>
+        <v>116.6</v>
+      </c>
+      <c r="AF12" s="4">
+        <f>AB12*'2010-2026 годы'!BD12%</f>
+        <v>107.6</v>
+      </c>
+      <c r="AG12" s="29">
+        <f>AC12*'2010-2026 годы'!BE12%</f>
+        <v>102</v>
+      </c>
+      <c r="AH12" s="28">
+        <f>AD12*'2010-2026 годы'!BF12%</f>
+        <v>144.30000000000001</v>
+      </c>
+      <c r="AI12" s="4">
+        <f>AE12*'2010-2026 годы'!BG12%</f>
+        <v>111.6</v>
+      </c>
+      <c r="AJ12" s="4">
+        <f>AF12*'2010-2026 годы'!BH12%</f>
+        <v>99.4</v>
+      </c>
+      <c r="AK12" s="29">
+        <f>AG12*'2010-2026 годы'!BI12%</f>
+        <v>104.2</v>
+      </c>
+      <c r="AL12" s="28">
+        <f>AH12*'2010-2026 годы'!BJ12%</f>
+        <v>133</v>
+      </c>
+      <c r="AM12" s="4">
+        <f>AI12*'2010-2026 годы'!BK12%</f>
+        <v>110.8</v>
+      </c>
+      <c r="AN12" s="4">
+        <f>AJ12*'2010-2026 годы'!BL12%</f>
+        <v>96</v>
+      </c>
+      <c r="AO12" s="29">
+        <f>AK12*'2010-2026 годы'!BM12%</f>
+        <v>102.1</v>
+      </c>
+      <c r="AP12" s="28">
+        <f>AL12*'2010-2026 годы'!BN12%</f>
+        <v>159.9</v>
+      </c>
+      <c r="AQ12" s="4"/>
+      <c r="AR12" s="4"/>
+      <c r="AS12" s="29"/>
+    </row>
+    <row r="13" spans="1:45">
+      <c r="A13" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="28">
+        <v>100</v>
+      </c>
+      <c r="C13" s="4">
+        <v>100</v>
+      </c>
+      <c r="D13" s="4">
+        <v>100</v>
+      </c>
+      <c r="E13" s="29">
+        <v>100</v>
+      </c>
+      <c r="F13" s="28">
+        <f>B13*'2010-2026 годы'!AD13%</f>
+        <v>105.3</v>
+      </c>
+      <c r="G13" s="4">
+        <f>C13*'2010-2026 годы'!AE13%</f>
+        <v>109.7</v>
+      </c>
+      <c r="H13" s="4">
+        <f>D13*'2010-2026 годы'!AF13%</f>
+        <v>108.7</v>
+      </c>
+      <c r="I13" s="29">
+        <f>E13*'2010-2026 годы'!AG13%</f>
+        <v>113.7</v>
+      </c>
+      <c r="J13" s="28">
+        <f>F13*'2010-2026 годы'!AH13%</f>
+        <v>119.5</v>
+      </c>
+      <c r="K13" s="4">
+        <f>G13*'2010-2026 годы'!AI13%</f>
+        <v>120.5</v>
+      </c>
+      <c r="L13" s="4">
+        <f>H13*'2010-2026 годы'!AJ13%</f>
+        <v>119.8</v>
+      </c>
+      <c r="M13" s="29">
+        <f>I13*'2010-2026 годы'!AK13%</f>
+        <v>116</v>
+      </c>
+      <c r="N13" s="28">
+        <f>J13*'2010-2026 годы'!AL13%</f>
+        <v>126.1</v>
+      </c>
+      <c r="O13" s="4">
+        <f>K13*'2010-2026 годы'!AM13%</f>
+        <v>130.4</v>
+      </c>
+      <c r="P13" s="4">
+        <f>L13*'2010-2026 годы'!AN13%</f>
+        <v>132.9</v>
+      </c>
+      <c r="Q13" s="29">
+        <f>M13*'2010-2026 годы'!AO13%</f>
+        <v>130</v>
+      </c>
+      <c r="R13" s="28">
+        <f>N13*'2010-2026 годы'!AP13%</f>
+        <v>138.19999999999999</v>
+      </c>
+      <c r="S13" s="4">
+        <f>O13*'2010-2026 годы'!AQ13%</f>
+        <v>144.6</v>
+      </c>
+      <c r="T13" s="4">
+        <f>P13*'2010-2026 годы'!AR13%</f>
+        <v>148.1</v>
+      </c>
+      <c r="U13" s="29">
+        <f>Q13*'2010-2026 годы'!AS13%</f>
+        <v>146.1</v>
+      </c>
+      <c r="V13" s="28">
+        <f>R13*'2010-2026 годы'!AT13%</f>
+        <v>158.69999999999999</v>
+      </c>
+      <c r="W13" s="4">
+        <f>S13*'2010-2026 годы'!AU13%</f>
+        <v>162.19999999999999</v>
+      </c>
+      <c r="X13" s="4">
+        <f>T13*'2010-2026 годы'!AV13%</f>
+        <v>161.1</v>
+      </c>
+      <c r="Y13" s="29">
+        <f>U13*'2010-2026 годы'!AW13%</f>
+        <v>155.6</v>
+      </c>
+      <c r="Z13" s="28">
+        <f>V13*'2010-2026 годы'!AX13%</f>
+        <v>169.5</v>
+      </c>
+      <c r="AA13" s="4">
+        <f>W13*'2010-2026 годы'!AY13%</f>
+        <v>174.7</v>
+      </c>
+      <c r="AB13" s="4">
+        <f>X13*'2010-2026 годы'!AZ13%</f>
+        <v>167.4</v>
+      </c>
+      <c r="AC13" s="29">
+        <f>Y13*'2010-2026 годы'!BA13%</f>
+        <v>167</v>
+      </c>
+      <c r="AD13" s="28">
+        <f>Z13*'2010-2026 годы'!BB13%</f>
+        <v>201.7</v>
+      </c>
+      <c r="AE13" s="4">
+        <f>AA13*'2010-2026 годы'!BC13%</f>
+        <v>197.2</v>
+      </c>
+      <c r="AF13" s="4">
+        <f>AB13*'2010-2026 годы'!BD13%</f>
+        <v>188.8</v>
+      </c>
+      <c r="AG13" s="29">
+        <f>AC13*'2010-2026 годы'!BE13%</f>
+        <v>197.2</v>
+      </c>
+      <c r="AH13" s="28">
+        <f>AD13*'2010-2026 годы'!BF13%</f>
+        <v>228.1</v>
+      </c>
+      <c r="AI13" s="4">
+        <f>AE13*'2010-2026 годы'!BG13%</f>
+        <v>216.5</v>
+      </c>
+      <c r="AJ13" s="4">
+        <f>AF13*'2010-2026 годы'!BH13%</f>
+        <v>207.3</v>
+      </c>
+      <c r="AK13" s="29">
+        <f>AG13*'2010-2026 годы'!BI13%</f>
+        <v>219.5</v>
+      </c>
+      <c r="AL13" s="28">
+        <f>AH13*'2010-2026 годы'!BJ13%</f>
+        <v>266.60000000000002</v>
+      </c>
+      <c r="AM13" s="4">
+        <f>AI13*'2010-2026 годы'!BK13%</f>
+        <v>257.60000000000002</v>
+      </c>
+      <c r="AN13" s="4">
+        <f>AJ13*'2010-2026 годы'!BL13%</f>
+        <v>242.1</v>
+      </c>
+      <c r="AO13" s="29">
+        <f>AK13*'2010-2026 годы'!BM13%</f>
+        <v>265.8</v>
+      </c>
+      <c r="AP13" s="28">
+        <f>AL13*'2010-2026 годы'!BN13%</f>
+        <v>303.7</v>
+      </c>
+      <c r="AQ13" s="4"/>
+      <c r="AR13" s="4"/>
+      <c r="AS13" s="29"/>
+    </row>
+    <row r="14" spans="1:45" s="14" customFormat="1">
+      <c r="A14" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="24">
+        <v>100</v>
+      </c>
+      <c r="C14" s="25">
+        <v>100</v>
+      </c>
+      <c r="D14" s="25">
+        <v>100</v>
+      </c>
+      <c r="E14" s="26">
+        <v>100</v>
+      </c>
+      <c r="F14" s="24">
+        <f>B14*'2010-2026 годы'!AD14%</f>
+        <v>98.6</v>
+      </c>
+      <c r="G14" s="25">
+        <f>C14*'2010-2026 годы'!AE14%</f>
+        <v>98.8</v>
+      </c>
+      <c r="H14" s="25">
+        <f>D14*'2010-2026 годы'!AF14%</f>
+        <v>99.3</v>
+      </c>
+      <c r="I14" s="26">
+        <f>E14*'2010-2026 годы'!AG14%</f>
+        <v>99.5</v>
+      </c>
+      <c r="J14" s="24">
+        <f>F14*'2010-2026 годы'!AH14%</f>
+        <v>100.3</v>
+      </c>
+      <c r="K14" s="25">
+        <f>G14*'2010-2026 годы'!AI14%</f>
+        <v>99.7</v>
+      </c>
+      <c r="L14" s="25">
+        <f>H14*'2010-2026 годы'!AJ14%</f>
+        <v>99.4</v>
+      </c>
+      <c r="M14" s="26">
+        <f>I14*'2010-2026 годы'!AK14%</f>
+        <v>100.3</v>
+      </c>
+      <c r="N14" s="24">
+        <f>J14*'2010-2026 годы'!AL14%</f>
+        <v>102.1</v>
+      </c>
+      <c r="O14" s="25">
+        <f>K14*'2010-2026 годы'!AM14%</f>
+        <v>102</v>
+      </c>
+      <c r="P14" s="25">
+        <f>L14*'2010-2026 годы'!AN14%</f>
+        <v>101.8</v>
+      </c>
+      <c r="Q14" s="26">
+        <f>M14*'2010-2026 годы'!AO14%</f>
+        <v>102.5</v>
+      </c>
+      <c r="R14" s="24">
+        <f>N14*'2010-2026 годы'!AP14%</f>
+        <v>101.2</v>
+      </c>
+      <c r="S14" s="25">
+        <f>O14*'2010-2026 годы'!AQ14%</f>
+        <v>95.2</v>
+      </c>
+      <c r="T14" s="25">
+        <f>P14*'2010-2026 годы'!AR14%</f>
+        <v>95.3</v>
+      </c>
+      <c r="U14" s="26">
+        <f>Q14*'2010-2026 годы'!AS14%</f>
+        <v>96.9</v>
+      </c>
+      <c r="V14" s="24">
+        <f>R14*'2010-2026 годы'!AT14%</f>
+        <v>98</v>
+      </c>
+      <c r="W14" s="25">
+        <f>S14*'2010-2026 годы'!AU14%</f>
+        <v>96.3</v>
+      </c>
+      <c r="X14" s="25">
+        <f>T14*'2010-2026 годы'!AV14%</f>
+        <v>97.4</v>
+      </c>
+      <c r="Y14" s="26">
+        <f>U14*'2010-2026 годы'!AW14%</f>
+        <v>100.5</v>
+      </c>
+      <c r="Z14" s="24">
+        <f>V14*'2010-2026 годы'!AX14%</f>
+        <v>100.5</v>
+      </c>
+      <c r="AA14" s="25">
+        <f>W14*'2010-2026 годы'!AY14%</f>
+        <v>98</v>
+      </c>
+      <c r="AB14" s="25">
+        <f>X14*'2010-2026 годы'!AZ14%</f>
+        <v>98.7</v>
+      </c>
+      <c r="AC14" s="26">
+        <f>Y14*'2010-2026 годы'!BA14%</f>
+        <v>100</v>
+      </c>
+      <c r="AD14" s="24">
+        <f>Z14*'2010-2026 годы'!BB14%</f>
+        <v>101.7</v>
+      </c>
+      <c r="AE14" s="25">
+        <f>AA14*'2010-2026 годы'!BC14%</f>
+        <v>99</v>
+      </c>
+      <c r="AF14" s="25">
+        <f>AB14*'2010-2026 годы'!BD14%</f>
+        <v>99.7</v>
+      </c>
+      <c r="AG14" s="26">
+        <f>AC14*'2010-2026 годы'!BE14%</f>
+        <v>102.9</v>
+      </c>
+      <c r="AH14" s="24">
+        <f>AD14*'2010-2026 годы'!BF14%</f>
+        <v>102.6</v>
+      </c>
+      <c r="AI14" s="25">
+        <f>AE14*'2010-2026 годы'!BG14%</f>
+        <v>100.9</v>
+      </c>
+      <c r="AJ14" s="25">
+        <f>AF14*'2010-2026 годы'!BH14%</f>
+        <v>102.4</v>
+      </c>
+      <c r="AK14" s="26">
+        <f>AG14*'2010-2026 годы'!BI14%</f>
+        <v>105.9</v>
+      </c>
+      <c r="AL14" s="24">
+        <f>AH14*'2010-2026 годы'!BJ14%</f>
+        <v>105.1</v>
+      </c>
+      <c r="AM14" s="25">
+        <f>AI14*'2010-2026 годы'!BK14%</f>
+        <v>104.2</v>
+      </c>
+      <c r="AN14" s="25">
+        <f>AJ14*'2010-2026 годы'!BL14%</f>
+        <v>105.3</v>
+      </c>
+      <c r="AO14" s="26">
+        <f>AK14*'2010-2026 годы'!BM14%</f>
+        <v>109.5</v>
+      </c>
+      <c r="AP14" s="24">
+        <f>AL14*'2010-2026 годы'!BN14%</f>
+        <v>107.7</v>
+      </c>
+      <c r="AQ14" s="25"/>
+      <c r="AR14" s="25"/>
+      <c r="AS14" s="26"/>
+    </row>
+    <row r="15" spans="1:45" ht="22.5">
+      <c r="A15" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="28">
+        <v>100</v>
+      </c>
+      <c r="C15" s="4">
+        <v>100</v>
+      </c>
+      <c r="D15" s="4">
+        <v>100</v>
+      </c>
+      <c r="E15" s="29">
+        <v>100</v>
+      </c>
+      <c r="F15" s="28">
+        <f>B15*'2010-2026 годы'!AD15%</f>
+        <v>101.1</v>
+      </c>
+      <c r="G15" s="4">
+        <f>C15*'2010-2026 годы'!AE15%</f>
+        <v>99.5</v>
+      </c>
+      <c r="H15" s="4">
+        <f>D15*'2010-2026 годы'!AF15%</f>
+        <v>100</v>
+      </c>
+      <c r="I15" s="29">
+        <f>E15*'2010-2026 годы'!AG15%</f>
+        <v>101</v>
+      </c>
+      <c r="J15" s="28">
+        <f>F15*'2010-2026 годы'!AH15%</f>
+        <v>102.6</v>
+      </c>
+      <c r="K15" s="4">
+        <f>G15*'2010-2026 годы'!AI15%</f>
+        <v>100.4</v>
+      </c>
+      <c r="L15" s="4">
+        <f>H15*'2010-2026 годы'!AJ15%</f>
+        <v>102.2</v>
+      </c>
+      <c r="M15" s="29">
+        <f>I15*'2010-2026 годы'!AK15%</f>
+        <v>103.7</v>
+      </c>
+      <c r="N15" s="28">
+        <f>J15*'2010-2026 годы'!AL15%</f>
+        <v>107.8</v>
+      </c>
+      <c r="O15" s="4">
+        <f>K15*'2010-2026 годы'!AM15%</f>
+        <v>106.1</v>
+      </c>
+      <c r="P15" s="4">
+        <f>L15*'2010-2026 годы'!AN15%</f>
+        <v>107.5</v>
+      </c>
+      <c r="Q15" s="29">
+        <f>M15*'2010-2026 годы'!AO15%</f>
+        <v>108.4</v>
+      </c>
+      <c r="R15" s="28">
+        <f>N15*'2010-2026 годы'!AP15%</f>
+        <v>106.1</v>
+      </c>
+      <c r="S15" s="4">
+        <f>O15*'2010-2026 годы'!AQ15%</f>
+        <v>93.9</v>
+      </c>
+      <c r="T15" s="4">
+        <f>P15*'2010-2026 годы'!AR15%</f>
+        <v>96.9</v>
+      </c>
+      <c r="U15" s="29">
+        <f>Q15*'2010-2026 годы'!AS15%</f>
+        <v>105.6</v>
+      </c>
+      <c r="V15" s="28">
+        <f>R15*'2010-2026 годы'!AT15%</f>
+        <v>102</v>
+      </c>
+      <c r="W15" s="4">
+        <f>S15*'2010-2026 годы'!AU15%</f>
+        <v>99.4</v>
+      </c>
+      <c r="X15" s="4">
+        <f>T15*'2010-2026 годы'!AV15%</f>
+        <v>103</v>
+      </c>
+      <c r="Y15" s="29">
+        <f>U15*'2010-2026 годы'!AW15%</f>
+        <v>108.1</v>
+      </c>
+      <c r="Z15" s="28">
+        <f>V15*'2010-2026 годы'!AX15%</f>
+        <v>109.3</v>
+      </c>
+      <c r="AA15" s="4">
+        <f>W15*'2010-2026 годы'!AY15%</f>
+        <v>105</v>
+      </c>
+      <c r="AB15" s="4">
+        <f>X15*'2010-2026 годы'!AZ15%</f>
+        <v>106.5</v>
+      </c>
+      <c r="AC15" s="29">
+        <f>Y15*'2010-2026 годы'!BA15%</f>
+        <v>109.6</v>
+      </c>
+      <c r="AD15" s="28">
+        <f>Z15*'2010-2026 годы'!BB15%</f>
+        <v>114.1</v>
+      </c>
+      <c r="AE15" s="4">
+        <f>AA15*'2010-2026 годы'!BC15%</f>
+        <v>110.3</v>
+      </c>
+      <c r="AF15" s="4">
+        <f>AB15*'2010-2026 годы'!BD15%</f>
+        <v>112.8</v>
+      </c>
+      <c r="AG15" s="29">
+        <f>AC15*'2010-2026 годы'!BE15%</f>
+        <v>116.9</v>
+      </c>
+      <c r="AH15" s="28">
+        <f>AD15*'2010-2026 годы'!BF15%</f>
+        <v>119.7</v>
+      </c>
+      <c r="AI15" s="4">
+        <f>AE15*'2010-2026 годы'!BG15%</f>
+        <v>113.6</v>
+      </c>
+      <c r="AJ15" s="4">
+        <f>AF15*'2010-2026 годы'!BH15%</f>
+        <v>117.7</v>
+      </c>
+      <c r="AK15" s="29">
+        <f>AG15*'2010-2026 годы'!BI15%</f>
+        <v>126.1</v>
+      </c>
+      <c r="AL15" s="28">
+        <f>AH15*'2010-2026 годы'!BJ15%</f>
+        <v>123.7</v>
+      </c>
+      <c r="AM15" s="4">
+        <f>AI15*'2010-2026 годы'!BK15%</f>
+        <v>119.3</v>
+      </c>
+      <c r="AN15" s="4">
+        <f>AJ15*'2010-2026 годы'!BL15%</f>
+        <v>123.8</v>
+      </c>
+      <c r="AO15" s="29">
+        <f>AK15*'2010-2026 годы'!BM15%</f>
+        <v>132.5</v>
+      </c>
+      <c r="AP15" s="28">
+        <f>AL15*'2010-2026 годы'!BN15%</f>
+        <v>130.4</v>
+      </c>
+      <c r="AQ15" s="4"/>
+      <c r="AR15" s="4"/>
+      <c r="AS15" s="29"/>
+    </row>
+    <row r="16" spans="1:45">
+      <c r="A16" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="28">
+        <v>100</v>
+      </c>
+      <c r="C16" s="4">
+        <v>100</v>
+      </c>
+      <c r="D16" s="4">
+        <v>100</v>
+      </c>
+      <c r="E16" s="29">
+        <v>100</v>
+      </c>
+      <c r="F16" s="28">
+        <f>B16*'2010-2026 годы'!AD16%</f>
+        <v>101.9</v>
+      </c>
+      <c r="G16" s="4">
+        <f>C16*'2010-2026 годы'!AE16%</f>
+        <v>102.8</v>
+      </c>
+      <c r="H16" s="4">
+        <f>D16*'2010-2026 годы'!AF16%</f>
+        <v>104.3</v>
+      </c>
+      <c r="I16" s="29">
+        <f>E16*'2010-2026 годы'!AG16%</f>
+        <v>106.8</v>
+      </c>
+      <c r="J16" s="28">
+        <f>F16*'2010-2026 годы'!AH16%</f>
+        <v>105.1</v>
+      </c>
+      <c r="K16" s="4">
+        <f>G16*'2010-2026 годы'!AI16%</f>
+        <v>104.7</v>
+      </c>
+      <c r="L16" s="4">
+        <f>H16*'2010-2026 годы'!AJ16%</f>
+        <v>105.6</v>
+      </c>
+      <c r="M16" s="29">
+        <f>I16*'2010-2026 годы'!AK16%</f>
+        <v>108.7</v>
+      </c>
+      <c r="N16" s="28">
+        <f>J16*'2010-2026 годы'!AL16%</f>
+        <v>109.3</v>
+      </c>
+      <c r="O16" s="4">
+        <f>K16*'2010-2026 годы'!AM16%</f>
+        <v>109.2</v>
+      </c>
+      <c r="P16" s="4">
+        <f>L16*'2010-2026 годы'!AN16%</f>
+        <v>110.2</v>
+      </c>
+      <c r="Q16" s="29">
+        <f>M16*'2010-2026 годы'!AO16%</f>
+        <v>112.2</v>
+      </c>
+      <c r="R16" s="28">
+        <f>N16*'2010-2026 годы'!AP16%</f>
+        <v>107.6</v>
+      </c>
+      <c r="S16" s="4">
+        <f>O16*'2010-2026 годы'!AQ16%</f>
+        <v>94.7</v>
+      </c>
+      <c r="T16" s="4">
+        <f>P16*'2010-2026 годы'!AR16%</f>
+        <v>93.9</v>
+      </c>
+      <c r="U16" s="29">
+        <f>Q16*'2010-2026 годы'!AS16%</f>
+        <v>89.6</v>
+      </c>
+      <c r="V16" s="28">
+        <f>R16*'2010-2026 годы'!AT16%</f>
+        <v>91.6</v>
+      </c>
+      <c r="W16" s="4">
+        <f>S16*'2010-2026 годы'!AU16%</f>
+        <v>92.1</v>
+      </c>
+      <c r="X16" s="4">
+        <f>T16*'2010-2026 годы'!AV16%</f>
+        <v>95.8</v>
+      </c>
+      <c r="Y16" s="29">
+        <f>U16*'2010-2026 годы'!AW16%</f>
+        <v>99.7</v>
+      </c>
+      <c r="Z16" s="28">
+        <f>V16*'2010-2026 годы'!AX16%</f>
+        <v>99.4</v>
+      </c>
+      <c r="AA16" s="4">
+        <f>W16*'2010-2026 годы'!AY16%</f>
+        <v>96.5</v>
+      </c>
+      <c r="AB16" s="4">
+        <f>X16*'2010-2026 годы'!AZ16%</f>
+        <v>97.6</v>
+      </c>
+      <c r="AC16" s="29">
+        <f>Y16*'2010-2026 годы'!BA16%</f>
+        <v>96.1</v>
+      </c>
+      <c r="AD16" s="28">
+        <f>Z16*'2010-2026 годы'!BB16%</f>
+        <v>103.4</v>
+      </c>
+      <c r="AE16" s="4">
+        <f>AA16*'2010-2026 годы'!BC16%</f>
+        <v>100.3</v>
+      </c>
+      <c r="AF16" s="4">
+        <f>AB16*'2010-2026 годы'!BD16%</f>
+        <v>101.6</v>
+      </c>
+      <c r="AG16" s="29">
+        <f>AC16*'2010-2026 годы'!BE16%</f>
+        <v>111</v>
+      </c>
+      <c r="AH16" s="28">
+        <f>AD16*'2010-2026 годы'!BF16%</f>
+        <v>107.8</v>
+      </c>
+      <c r="AI16" s="4">
+        <f>AE16*'2010-2026 годы'!BG16%</f>
+        <v>102.5</v>
+      </c>
+      <c r="AJ16" s="4">
+        <f>AF16*'2010-2026 годы'!BH16%</f>
+        <v>106.2</v>
+      </c>
+      <c r="AK16" s="29">
+        <f>AG16*'2010-2026 годы'!BI16%</f>
+        <v>117.4</v>
+      </c>
+      <c r="AL16" s="28">
+        <f>AH16*'2010-2026 годы'!BJ16%</f>
+        <v>129.9</v>
+      </c>
+      <c r="AM16" s="4">
+        <f>AI16*'2010-2026 годы'!BK16%</f>
+        <v>124.4</v>
+      </c>
+      <c r="AN16" s="4">
+        <f>AJ16*'2010-2026 годы'!BL16%</f>
+        <v>127.7</v>
+      </c>
+      <c r="AO16" s="29">
+        <f>AK16*'2010-2026 годы'!BM16%</f>
+        <v>140.30000000000001</v>
+      </c>
+      <c r="AP16" s="28">
+        <f>AL16*'2010-2026 годы'!BN16%</f>
+        <v>148.19999999999999</v>
+      </c>
+      <c r="AQ16" s="4"/>
+      <c r="AR16" s="4"/>
+      <c r="AS16" s="29"/>
+    </row>
+    <row r="17" spans="1:45" ht="12.75" customHeight="1">
+      <c r="A17" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="28">
+        <v>100</v>
+      </c>
+      <c r="C17" s="4">
+        <v>100</v>
+      </c>
+      <c r="D17" s="4">
+        <v>100</v>
+      </c>
+      <c r="E17" s="29">
+        <v>100</v>
+      </c>
+      <c r="F17" s="28">
+        <f>B17*'2010-2026 годы'!AD17%</f>
+        <v>84.8</v>
+      </c>
+      <c r="G17" s="4">
+        <f>C17*'2010-2026 годы'!AE17%</f>
+        <v>92.1</v>
+      </c>
+      <c r="H17" s="4">
+        <f>D17*'2010-2026 годы'!AF17%</f>
+        <v>100.3</v>
+      </c>
+      <c r="I17" s="29">
+        <f>E17*'2010-2026 годы'!AG17%</f>
+        <v>92.2</v>
+      </c>
+      <c r="J17" s="28">
+        <f>F17*'2010-2026 годы'!AH17%</f>
+        <v>88</v>
+      </c>
+      <c r="K17" s="4">
+        <f>G17*'2010-2026 годы'!AI17%</f>
+        <v>93</v>
+      </c>
+      <c r="L17" s="4">
+        <f>H17*'2010-2026 годы'!AJ17%</f>
+        <v>89.6</v>
+      </c>
+      <c r="M17" s="29">
+        <f>I17*'2010-2026 годы'!AK17%</f>
+        <v>96.6</v>
+      </c>
+      <c r="N17" s="28">
+        <f>J17*'2010-2026 годы'!AL17%</f>
+        <v>83.7</v>
+      </c>
+      <c r="O17" s="4">
+        <f>K17*'2010-2026 годы'!AM17%</f>
+        <v>87.3</v>
+      </c>
+      <c r="P17" s="4">
+        <f>L17*'2010-2026 годы'!AN17%</f>
+        <v>85</v>
+      </c>
+      <c r="Q17" s="29">
+        <f>M17*'2010-2026 годы'!AO17%</f>
+        <v>95</v>
+      </c>
+      <c r="R17" s="28">
+        <f>N17*'2010-2026 годы'!AP17%</f>
+        <v>79.3</v>
+      </c>
+      <c r="S17" s="4">
+        <f>O17*'2010-2026 годы'!AQ17%</f>
+        <v>85.1</v>
+      </c>
+      <c r="T17" s="4">
+        <f>P17*'2010-2026 годы'!AR17%</f>
+        <v>77.400000000000006</v>
+      </c>
+      <c r="U17" s="29">
+        <f>Q17*'2010-2026 годы'!AS17%</f>
+        <v>78.2</v>
+      </c>
+      <c r="V17" s="28">
+        <f>R17*'2010-2026 годы'!AT17%</f>
+        <v>87.2</v>
+      </c>
+      <c r="W17" s="4">
+        <f>S17*'2010-2026 годы'!AU17%</f>
+        <v>93.2</v>
+      </c>
+      <c r="X17" s="4">
+        <f>T17*'2010-2026 годы'!AV17%</f>
+        <v>83.5</v>
+      </c>
+      <c r="Y17" s="29">
+        <f>U17*'2010-2026 годы'!AW17%</f>
+        <v>83.6</v>
+      </c>
+      <c r="Z17" s="28">
+        <f>V17*'2010-2026 годы'!AX17%</f>
+        <v>82.4</v>
+      </c>
+      <c r="AA17" s="4">
+        <f>W17*'2010-2026 годы'!AY17%</f>
+        <v>93.5</v>
+      </c>
+      <c r="AB17" s="4">
+        <f>X17*'2010-2026 годы'!AZ17%</f>
+        <v>83.9</v>
+      </c>
+      <c r="AC17" s="29">
+        <f>Y17*'2010-2026 годы'!BA17%</f>
+        <v>82.5</v>
+      </c>
+      <c r="AD17" s="28">
+        <f>Z17*'2010-2026 годы'!BB17%</f>
+        <v>76.5</v>
+      </c>
+      <c r="AE17" s="4">
+        <f>AA17*'2010-2026 годы'!BC17%</f>
+        <v>87.1</v>
+      </c>
+      <c r="AF17" s="4">
+        <f>AB17*'2010-2026 годы'!BD17%</f>
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AG17" s="29">
+        <f>AC17*'2010-2026 годы'!BE17%</f>
+        <v>79.3</v>
+      </c>
+      <c r="AH17" s="28">
+        <f>AD17*'2010-2026 годы'!BF17%</f>
+        <v>67.900000000000006</v>
+      </c>
+      <c r="AI17" s="4">
+        <f>AE17*'2010-2026 годы'!BG17%</f>
+        <v>90.3</v>
+      </c>
+      <c r="AJ17" s="4">
+        <f>AF17*'2010-2026 годы'!BH17%</f>
+        <v>76.599999999999994</v>
+      </c>
+      <c r="AK17" s="29">
+        <f>AG17*'2010-2026 годы'!BI17%</f>
+        <v>74.900000000000006</v>
+      </c>
+      <c r="AL17" s="28">
+        <f>AH17*'2010-2026 годы'!BJ17%</f>
+        <v>69.2</v>
+      </c>
+      <c r="AM17" s="4">
+        <f>AI17*'2010-2026 годы'!BK17%</f>
+        <v>87.2</v>
+      </c>
+      <c r="AN17" s="4">
+        <f>AJ17*'2010-2026 годы'!BL17%</f>
+        <v>75.7</v>
+      </c>
+      <c r="AO17" s="29">
+        <f>AK17*'2010-2026 годы'!BM17%</f>
+        <v>75.3</v>
+      </c>
+      <c r="AP17" s="28">
+        <f>AL17*'2010-2026 годы'!BN17%</f>
+        <v>66.099999999999994</v>
+      </c>
+      <c r="AQ17" s="4"/>
+      <c r="AR17" s="4"/>
+      <c r="AS17" s="29"/>
+    </row>
+    <row r="18" spans="1:45">
+      <c r="A18" s="83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="28">
+        <v>100</v>
+      </c>
+      <c r="C18" s="4">
+        <v>100</v>
+      </c>
+      <c r="D18" s="4">
+        <v>100</v>
+      </c>
+      <c r="E18" s="29">
+        <v>100</v>
+      </c>
+      <c r="F18" s="28">
+        <f>B18*'2010-2026 годы'!AD18%</f>
+        <v>101.4</v>
+      </c>
+      <c r="G18" s="4">
+        <f>C18*'2010-2026 годы'!AE18%</f>
+        <v>103.7</v>
+      </c>
+      <c r="H18" s="4">
+        <f>D18*'2010-2026 годы'!AF18%</f>
+        <v>107.9</v>
+      </c>
+      <c r="I18" s="29">
+        <f>E18*'2010-2026 годы'!AG18%</f>
+        <v>105.8</v>
+      </c>
+      <c r="J18" s="28">
+        <f>F18*'2010-2026 годы'!AH18%</f>
+        <v>99.9</v>
+      </c>
+      <c r="K18" s="4">
+        <f>G18*'2010-2026 годы'!AI18%</f>
         <v>104.1</v>
       </c>
-      <c r="H5" s="25">
-        <f>D5*'2010-2025 годы'!AF5%</f>
+      <c r="L18" s="4">
+        <f>H18*'2010-2026 годы'!AJ18%</f>
+        <v>102.9</v>
+      </c>
+      <c r="M18" s="29">
+        <f>I18*'2010-2026 годы'!AK18%</f>
+        <v>103.3</v>
+      </c>
+      <c r="N18" s="28">
+        <f>J18*'2010-2026 годы'!AL18%</f>
+        <v>109.6</v>
+      </c>
+      <c r="O18" s="4">
+        <f>K18*'2010-2026 годы'!AM18%</f>
+        <v>112.9</v>
+      </c>
+      <c r="P18" s="4">
+        <f>L18*'2010-2026 годы'!AN18%</f>
+        <v>113.7</v>
+      </c>
+      <c r="Q18" s="29">
+        <f>M18*'2010-2026 годы'!AO18%</f>
+        <v>111</v>
+      </c>
+      <c r="R18" s="28">
+        <f>N18*'2010-2026 годы'!AP18%</f>
+        <v>124</v>
+      </c>
+      <c r="S18" s="4">
+        <f>O18*'2010-2026 годы'!AQ18%</f>
+        <v>129.80000000000001</v>
+      </c>
+      <c r="T18" s="4">
+        <f>P18*'2010-2026 годы'!AR18%</f>
+        <v>125.3</v>
+      </c>
+      <c r="U18" s="29">
+        <f>Q18*'2010-2026 годы'!AS18%</f>
+        <v>124.3</v>
+      </c>
+      <c r="V18" s="28">
+        <f>R18*'2010-2026 годы'!AT18%</f>
+        <v>132.80000000000001</v>
+      </c>
+      <c r="W18" s="4">
+        <f>S18*'2010-2026 годы'!AU18%</f>
+        <v>146.69999999999999</v>
+      </c>
+      <c r="X18" s="4">
+        <f>T18*'2010-2026 годы'!AV18%</f>
+        <v>142.30000000000001</v>
+      </c>
+      <c r="Y18" s="29">
+        <f>U18*'2010-2026 годы'!AW18%</f>
+        <v>137.80000000000001</v>
+      </c>
+      <c r="Z18" s="28">
+        <f>V18*'2010-2026 годы'!AX18%</f>
+        <v>149.30000000000001</v>
+      </c>
+      <c r="AA18" s="4">
+        <f>W18*'2010-2026 годы'!AY18%</f>
+        <v>160</v>
+      </c>
+      <c r="AB18" s="4">
+        <f>X18*'2010-2026 годы'!AZ18%</f>
+        <v>155.80000000000001</v>
+      </c>
+      <c r="AC18" s="29">
+        <f>Y18*'2010-2026 годы'!BA18%</f>
+        <v>132.4</v>
+      </c>
+      <c r="AD18" s="28">
+        <f>Z18*'2010-2026 годы'!BB18%</f>
+        <v>153.5</v>
+      </c>
+      <c r="AE18" s="4">
+        <f>AA18*'2010-2026 годы'!BC18%</f>
+        <v>170.1</v>
+      </c>
+      <c r="AF18" s="4">
+        <f>AB18*'2010-2026 годы'!BD18%</f>
+        <v>163.69999999999999</v>
+      </c>
+      <c r="AG18" s="29">
+        <f>AC18*'2010-2026 годы'!BE18%</f>
+        <v>127.4</v>
+      </c>
+      <c r="AH18" s="28">
+        <f>AD18*'2010-2026 годы'!BF18%</f>
+        <v>168.7</v>
+      </c>
+      <c r="AI18" s="4">
+        <f>AE18*'2010-2026 годы'!BG18%</f>
+        <v>185.6</v>
+      </c>
+      <c r="AJ18" s="4">
+        <f>AF18*'2010-2026 годы'!BH18%</f>
+        <v>177.5</v>
+      </c>
+      <c r="AK18" s="29">
+        <f>AG18*'2010-2026 годы'!BI18%</f>
+        <v>133.9</v>
+      </c>
+      <c r="AL18" s="28">
+        <f>AH18*'2010-2026 годы'!BJ18%</f>
+        <v>170</v>
+      </c>
+      <c r="AM18" s="4">
+        <f>AI18*'2010-2026 годы'!BK18%</f>
+        <v>183.7</v>
+      </c>
+      <c r="AN18" s="4">
+        <f>AJ18*'2010-2026 годы'!BL18%</f>
+        <v>173.4</v>
+      </c>
+      <c r="AO18" s="29">
+        <f>AK18*'2010-2026 годы'!BM18%</f>
+        <v>135.5</v>
+      </c>
+      <c r="AP18" s="28">
+        <f>AL18*'2010-2026 годы'!BN18%</f>
+        <v>169.7</v>
+      </c>
+      <c r="AQ18" s="4"/>
+      <c r="AR18" s="4"/>
+      <c r="AS18" s="29"/>
+    </row>
+    <row r="19" spans="1:45">
+      <c r="A19" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="28">
+        <v>100</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100</v>
+      </c>
+      <c r="D19" s="4">
+        <v>100</v>
+      </c>
+      <c r="E19" s="29">
+        <v>100</v>
+      </c>
+      <c r="F19" s="28">
+        <f>B19*'2010-2026 годы'!AD19%</f>
+        <v>95.5</v>
+      </c>
+      <c r="G19" s="4">
+        <f>C19*'2010-2026 годы'!AE19%</f>
+        <v>98.9</v>
+      </c>
+      <c r="H19" s="4">
+        <f>D19*'2010-2026 годы'!AF19%</f>
+        <v>102.6</v>
+      </c>
+      <c r="I19" s="29">
+        <f>E19*'2010-2026 годы'!AG19%</f>
+        <v>103.7</v>
+      </c>
+      <c r="J19" s="28">
+        <f>F19*'2010-2026 годы'!AH19%</f>
+        <v>112.8</v>
+      </c>
+      <c r="K19" s="4">
+        <f>G19*'2010-2026 годы'!AI19%</f>
+        <v>108</v>
+      </c>
+      <c r="L19" s="4">
+        <f>H19*'2010-2026 годы'!AJ19%</f>
         <v>105</v>
       </c>
-      <c r="I5" s="27">
-[...4 lines deleted...]
-        <f>F5*'2010-2025 годы'!AH5%</f>
+      <c r="M19" s="29">
+        <f>I19*'2010-2026 годы'!AK19%</f>
+        <v>96.4</v>
+      </c>
+      <c r="N19" s="28">
+        <f>J19*'2010-2026 годы'!AL19%</f>
+        <v>112.6</v>
+      </c>
+      <c r="O19" s="4">
+        <f>K19*'2010-2026 годы'!AM19%</f>
+        <v>106.8</v>
+      </c>
+      <c r="P19" s="4">
+        <f>L19*'2010-2026 годы'!AN19%</f>
+        <v>104.1</v>
+      </c>
+      <c r="Q19" s="29">
+        <f>M19*'2010-2026 годы'!AO19%</f>
+        <v>92.1</v>
+      </c>
+      <c r="R19" s="28">
+        <f>N19*'2010-2026 годы'!AP19%</f>
+        <v>109.9</v>
+      </c>
+      <c r="S19" s="4">
+        <f>O19*'2010-2026 годы'!AQ19%</f>
+        <v>103.9</v>
+      </c>
+      <c r="T19" s="4">
+        <f>P19*'2010-2026 годы'!AR19%</f>
+        <v>98.4</v>
+      </c>
+      <c r="U19" s="29">
+        <f>Q19*'2010-2026 годы'!AS19%</f>
+        <v>93.8</v>
+      </c>
+      <c r="V19" s="28">
+        <f>R19*'2010-2026 годы'!AT19%</f>
+        <v>116.9</v>
+      </c>
+      <c r="W19" s="4">
+        <f>S19*'2010-2026 годы'!AU19%</f>
+        <v>110.7</v>
+      </c>
+      <c r="X19" s="4">
+        <f>T19*'2010-2026 годы'!AV19%</f>
+        <v>105</v>
+      </c>
+      <c r="Y19" s="29">
+        <f>U19*'2010-2026 годы'!AW19%</f>
+        <v>96.5</v>
+      </c>
+      <c r="Z19" s="28">
+        <f>V19*'2010-2026 годы'!AX19%</f>
+        <v>114.6</v>
+      </c>
+      <c r="AA19" s="4">
+        <f>W19*'2010-2026 годы'!AY19%</f>
+        <v>110.5</v>
+      </c>
+      <c r="AB19" s="4">
+        <f>X19*'2010-2026 годы'!AZ19%</f>
+        <v>106.4</v>
+      </c>
+      <c r="AC19" s="29">
+        <f>Y19*'2010-2026 годы'!BA19%</f>
+        <v>98.8</v>
+      </c>
+      <c r="AD19" s="28">
+        <f>Z19*'2010-2026 годы'!BB19%</f>
+        <v>107.2</v>
+      </c>
+      <c r="AE19" s="4">
+        <f>AA19*'2010-2026 годы'!BC19%</f>
+        <v>103.4</v>
+      </c>
+      <c r="AF19" s="4">
+        <f>AB19*'2010-2026 годы'!BD19%</f>
+        <v>99.1</v>
+      </c>
+      <c r="AG19" s="29">
+        <f>AC19*'2010-2026 годы'!BE19%</f>
+        <v>92.5</v>
+      </c>
+      <c r="AH19" s="28">
+        <f>AD19*'2010-2026 годы'!BF19%</f>
+        <v>108.1</v>
+      </c>
+      <c r="AI19" s="4">
+        <f>AE19*'2010-2026 годы'!BG19%</f>
+        <v>104.8</v>
+      </c>
+      <c r="AJ19" s="4">
+        <f>AF19*'2010-2026 годы'!BH19%</f>
+        <v>98.8</v>
+      </c>
+      <c r="AK19" s="29">
+        <f>AG19*'2010-2026 годы'!BI19%</f>
+        <v>93.4</v>
+      </c>
+      <c r="AL19" s="28">
+        <f>AH19*'2010-2026 годы'!BJ19%</f>
+        <v>115</v>
+      </c>
+      <c r="AM19" s="4">
+        <f>AI19*'2010-2026 годы'!BK19%</f>
+        <v>111</v>
+      </c>
+      <c r="AN19" s="4">
+        <f>AJ19*'2010-2026 годы'!BL19%</f>
+        <v>103.9</v>
+      </c>
+      <c r="AO19" s="29">
+        <f>AK19*'2010-2026 годы'!BM19%</f>
+        <v>98</v>
+      </c>
+      <c r="AP19" s="28">
+        <f>AL19*'2010-2026 годы'!BN19%</f>
+        <v>110.4</v>
+      </c>
+      <c r="AQ19" s="4"/>
+      <c r="AR19" s="4"/>
+      <c r="AS19" s="29"/>
+    </row>
+    <row r="20" spans="1:45" s="6" customFormat="1">
+      <c r="A20" s="83" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="28">
+        <v>100</v>
+      </c>
+      <c r="C20" s="4">
+        <v>100</v>
+      </c>
+      <c r="D20" s="4">
+        <v>100</v>
+      </c>
+      <c r="E20" s="29">
+        <v>100</v>
+      </c>
+      <c r="F20" s="28">
+        <f>B20*'2010-2026 годы'!AD20%</f>
+        <v>78.8</v>
+      </c>
+      <c r="G20" s="4">
+        <f>C20*'2010-2026 годы'!AE20%</f>
+        <v>86.6</v>
+      </c>
+      <c r="H20" s="4">
+        <f>D20*'2010-2026 годы'!AF20%</f>
+        <v>86.2</v>
+      </c>
+      <c r="I20" s="29">
+        <f>E20*'2010-2026 годы'!AG20%</f>
+        <v>76.900000000000006</v>
+      </c>
+      <c r="J20" s="28">
+        <f>F20*'2010-2026 годы'!AH20%</f>
+        <v>56.2</v>
+      </c>
+      <c r="K20" s="4">
+        <f>G20*'2010-2026 годы'!AI20%</f>
+        <v>62.8</v>
+      </c>
+      <c r="L20" s="4">
+        <f>H20*'2010-2026 годы'!AJ20%</f>
+        <v>64.3</v>
+      </c>
+      <c r="M20" s="29">
+        <f>I20*'2010-2026 годы'!AK20%</f>
+        <v>81.400000000000006</v>
+      </c>
+      <c r="N20" s="28">
+        <f>J20*'2010-2026 годы'!AL20%</f>
+        <v>61.5</v>
+      </c>
+      <c r="O20" s="4">
+        <f>K20*'2010-2026 годы'!AM20%</f>
+        <v>68.599999999999994</v>
+      </c>
+      <c r="P20" s="4">
+        <f>L20*'2010-2026 годы'!AN20%</f>
+        <v>68.900000000000006</v>
+      </c>
+      <c r="Q20" s="29">
+        <f>M20*'2010-2026 годы'!AO20%</f>
+        <v>84.7</v>
+      </c>
+      <c r="R20" s="28">
+        <f>N20*'2010-2026 годы'!AP20%</f>
+        <v>59.3</v>
+      </c>
+      <c r="S20" s="4">
+        <f>O20*'2010-2026 годы'!AQ20%</f>
+        <v>63.2</v>
+      </c>
+      <c r="T20" s="4">
+        <f>P20*'2010-2026 годы'!AR20%</f>
+        <v>68.599999999999994</v>
+      </c>
+      <c r="U20" s="29">
+        <f>Q20*'2010-2026 годы'!AS20%</f>
+        <v>79.400000000000006</v>
+      </c>
+      <c r="V20" s="28">
+        <f>R20*'2010-2026 годы'!AT20%</f>
+        <v>54.2</v>
+      </c>
+      <c r="W20" s="4">
+        <f>S20*'2010-2026 годы'!AU20%</f>
+        <v>57.2</v>
+      </c>
+      <c r="X20" s="4">
+        <f>T20*'2010-2026 годы'!AV20%</f>
+        <v>61.2</v>
+      </c>
+      <c r="Y20" s="29">
+        <f>U20*'2010-2026 годы'!AW20%</f>
+        <v>76</v>
+      </c>
+      <c r="Z20" s="28">
+        <f>V20*'2010-2026 годы'!AX20%</f>
+        <v>51.1</v>
+      </c>
+      <c r="AA20" s="4">
+        <f>W20*'2010-2026 годы'!AY20%</f>
+        <v>46.4</v>
+      </c>
+      <c r="AB20" s="4">
+        <f>X20*'2010-2026 годы'!AZ20%</f>
+        <v>64.099999999999994</v>
+      </c>
+      <c r="AC20" s="29">
+        <f>Y20*'2010-2026 годы'!BA20%</f>
+        <v>78.8</v>
+      </c>
+      <c r="AD20" s="28">
+        <f>Z20*'2010-2026 годы'!BB20%</f>
+        <v>58.3</v>
+      </c>
+      <c r="AE20" s="4">
+        <f>AA20*'2010-2026 годы'!BC20%</f>
+        <v>52.3</v>
+      </c>
+      <c r="AF20" s="4">
+        <f>AB20*'2010-2026 годы'!BD20%</f>
+        <v>72.599999999999994</v>
+      </c>
+      <c r="AG20" s="29">
+        <f>AC20*'2010-2026 годы'!BE20%</f>
+        <v>92.1</v>
+      </c>
+      <c r="AH20" s="28">
+        <f>AD20*'2010-2026 годы'!BF20%</f>
+        <v>58.9</v>
+      </c>
+      <c r="AI20" s="4">
+        <f>AE20*'2010-2026 годы'!BG20%</f>
+        <v>51.6</v>
+      </c>
+      <c r="AJ20" s="4">
+        <f>AF20*'2010-2026 годы'!BH20%</f>
+        <v>72.599999999999994</v>
+      </c>
+      <c r="AK20" s="29">
+        <f>AG20*'2010-2026 годы'!BI20%</f>
+        <v>92.3</v>
+      </c>
+      <c r="AL20" s="28">
+        <f>AH20*'2010-2026 годы'!BJ20%</f>
+        <v>61.3</v>
+      </c>
+      <c r="AM20" s="4">
+        <f>AI20*'2010-2026 годы'!BK20%</f>
+        <v>54.2</v>
+      </c>
+      <c r="AN20" s="4">
+        <f>AJ20*'2010-2026 годы'!BL20%</f>
+        <v>74.599999999999994</v>
+      </c>
+      <c r="AO20" s="29">
+        <f>AK20*'2010-2026 годы'!BM20%</f>
+        <v>93.3</v>
+      </c>
+      <c r="AP20" s="28">
+        <f>AL20*'2010-2026 годы'!BN20%</f>
+        <v>49.6</v>
+      </c>
+      <c r="AQ20" s="4"/>
+      <c r="AR20" s="4"/>
+      <c r="AS20" s="29"/>
+    </row>
+    <row r="21" spans="1:45" ht="12" customHeight="1">
+      <c r="A21" s="83" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="28">
+        <v>100</v>
+      </c>
+      <c r="C21" s="4">
+        <v>100</v>
+      </c>
+      <c r="D21" s="4">
+        <v>100</v>
+      </c>
+      <c r="E21" s="29">
+        <v>100</v>
+      </c>
+      <c r="F21" s="28">
+        <f>B21*'2010-2026 годы'!AD21%</f>
+        <v>92.4</v>
+      </c>
+      <c r="G21" s="4">
+        <f>C21*'2010-2026 годы'!AE21%</f>
+        <v>97.2</v>
+      </c>
+      <c r="H21" s="4">
+        <f>D21*'2010-2026 годы'!AF21%</f>
+        <v>95.4</v>
+      </c>
+      <c r="I21" s="29">
+        <f>E21*'2010-2026 годы'!AG21%</f>
+        <v>98.4</v>
+      </c>
+      <c r="J21" s="28">
+        <f>F21*'2010-2026 годы'!AH21%</f>
+        <v>96.6</v>
+      </c>
+      <c r="K21" s="4">
+        <f>G21*'2010-2026 годы'!AI21%</f>
+        <v>100.3</v>
+      </c>
+      <c r="L21" s="4">
+        <f>H21*'2010-2026 годы'!AJ21%</f>
+        <v>97.5</v>
+      </c>
+      <c r="M21" s="29">
+        <f>I21*'2010-2026 годы'!AK21%</f>
+        <v>97.3</v>
+      </c>
+      <c r="N21" s="28">
+        <f>J21*'2010-2026 годы'!AL21%</f>
+        <v>99.7</v>
+      </c>
+      <c r="O21" s="4">
+        <f>K21*'2010-2026 годы'!AM21%</f>
+        <v>102.1</v>
+      </c>
+      <c r="P21" s="4">
+        <f>L21*'2010-2026 годы'!AN21%</f>
+        <v>99.4</v>
+      </c>
+      <c r="Q21" s="29">
+        <f>M21*'2010-2026 годы'!AO21%</f>
+        <v>95.7</v>
+      </c>
+      <c r="R21" s="28">
+        <f>N21*'2010-2026 годы'!AP21%</f>
+        <v>95.3</v>
+      </c>
+      <c r="S21" s="4">
+        <f>O21*'2010-2026 годы'!AQ21%</f>
+        <v>96.4</v>
+      </c>
+      <c r="T21" s="4">
+        <f>P21*'2010-2026 годы'!AR21%</f>
+        <v>92.5</v>
+      </c>
+      <c r="U21" s="29">
+        <f>Q21*'2010-2026 годы'!AS21%</f>
+        <v>91.5</v>
+      </c>
+      <c r="V21" s="28">
+        <f>R21*'2010-2026 годы'!AT21%</f>
+        <v>92.9</v>
+      </c>
+      <c r="W21" s="4">
+        <f>S21*'2010-2026 годы'!AU21%</f>
+        <v>93.3</v>
+      </c>
+      <c r="X21" s="4">
+        <f>T21*'2010-2026 годы'!AV21%</f>
+        <v>89.1</v>
+      </c>
+      <c r="Y21" s="29">
+        <f>U21*'2010-2026 годы'!AW21%</f>
+        <v>96</v>
+      </c>
+      <c r="Z21" s="28">
+        <f>V21*'2010-2026 годы'!AX21%</f>
+        <v>86.1</v>
+      </c>
+      <c r="AA21" s="4">
+        <f>W21*'2010-2026 годы'!AY21%</f>
+        <v>85.6</v>
+      </c>
+      <c r="AB21" s="4">
+        <f>X21*'2010-2026 годы'!AZ21%</f>
+        <v>82.9</v>
+      </c>
+      <c r="AC21" s="29">
+        <f>Y21*'2010-2026 годы'!BA21%</f>
+        <v>88.1</v>
+      </c>
+      <c r="AD21" s="28">
+        <f>Z21*'2010-2026 годы'!BB21%</f>
+        <v>79.5</v>
+      </c>
+      <c r="AE21" s="4">
+        <f>AA21*'2010-2026 годы'!BC21%</f>
+        <v>78.7</v>
+      </c>
+      <c r="AF21" s="4">
+        <f>AB21*'2010-2026 годы'!BD21%</f>
+        <v>75.400000000000006</v>
+      </c>
+      <c r="AG21" s="29">
+        <f>AC21*'2010-2026 годы'!BE21%</f>
+        <v>83.3</v>
+      </c>
+      <c r="AH21" s="28">
+        <f>AD21*'2010-2026 годы'!BF21%</f>
+        <v>79.599999999999994</v>
+      </c>
+      <c r="AI21" s="4">
+        <f>AE21*'2010-2026 годы'!BG21%</f>
+        <v>79.2</v>
+      </c>
+      <c r="AJ21" s="4">
+        <f>AF21*'2010-2026 годы'!BH21%</f>
+        <v>77</v>
+      </c>
+      <c r="AK21" s="29">
+        <f>AG21*'2010-2026 годы'!BI21%</f>
+        <v>83.5</v>
+      </c>
+      <c r="AL21" s="28">
+        <f>AH21*'2010-2026 годы'!BJ21%</f>
+        <v>83.1</v>
+      </c>
+      <c r="AM21" s="4">
+        <f>AI21*'2010-2026 годы'!BK21%</f>
+        <v>81.400000000000006</v>
+      </c>
+      <c r="AN21" s="4">
+        <f>AJ21*'2010-2026 годы'!BL21%</f>
+        <v>76.3</v>
+      </c>
+      <c r="AO21" s="29">
+        <f>AK21*'2010-2026 годы'!BM21%</f>
+        <v>77.900000000000006</v>
+      </c>
+      <c r="AP21" s="28">
+        <f>AL21*'2010-2026 годы'!BN21%</f>
+        <v>81.3</v>
+      </c>
+      <c r="AQ21" s="4"/>
+      <c r="AR21" s="4"/>
+      <c r="AS21" s="29"/>
+    </row>
+    <row r="22" spans="1:45" ht="22.5">
+      <c r="A22" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="28">
+        <v>100</v>
+      </c>
+      <c r="C22" s="4">
+        <v>100</v>
+      </c>
+      <c r="D22" s="4">
+        <v>100</v>
+      </c>
+      <c r="E22" s="29">
+        <v>100</v>
+      </c>
+      <c r="F22" s="28">
+        <f>B22*'2010-2026 годы'!AD22%</f>
+        <v>93.8</v>
+      </c>
+      <c r="G22" s="4">
+        <f>C22*'2010-2026 годы'!AE22%</f>
+        <v>95.7</v>
+      </c>
+      <c r="H22" s="4">
+        <f>D22*'2010-2026 годы'!AF22%</f>
+        <v>96.8</v>
+      </c>
+      <c r="I22" s="29">
+        <f>E22*'2010-2026 годы'!AG22%</f>
+        <v>92.5</v>
+      </c>
+      <c r="J22" s="28">
+        <f>F22*'2010-2026 годы'!AH22%</f>
+        <v>84.3</v>
+      </c>
+      <c r="K22" s="4">
+        <f>G22*'2010-2026 годы'!AI22%</f>
+        <v>87.7</v>
+      </c>
+      <c r="L22" s="4">
+        <f>H22*'2010-2026 годы'!AJ22%</f>
+        <v>89.6</v>
+      </c>
+      <c r="M22" s="29">
+        <f>I22*'2010-2026 годы'!AK22%</f>
+        <v>91.6</v>
+      </c>
+      <c r="N22" s="28">
+        <f>J22*'2010-2026 годы'!AL22%</f>
+        <v>84.9</v>
+      </c>
+      <c r="O22" s="4">
+        <f>K22*'2010-2026 годы'!AM22%</f>
+        <v>88.7</v>
+      </c>
+      <c r="P22" s="4">
+        <f>L22*'2010-2026 годы'!AN22%</f>
+        <v>91.2</v>
+      </c>
+      <c r="Q22" s="29">
+        <f>M22*'2010-2026 годы'!AO22%</f>
+        <v>92.3</v>
+      </c>
+      <c r="R22" s="28">
+        <f>N22*'2010-2026 годы'!AP22%</f>
+        <v>88.1</v>
+      </c>
+      <c r="S22" s="4">
+        <f>O22*'2010-2026 годы'!AQ22%</f>
+        <v>88.8</v>
+      </c>
+      <c r="T22" s="4">
+        <f>P22*'2010-2026 годы'!AR22%</f>
+        <v>89</v>
+      </c>
+      <c r="U22" s="29">
+        <f>Q22*'2010-2026 годы'!AS22%</f>
+        <v>90.2</v>
+      </c>
+      <c r="V22" s="28">
+        <f>R22*'2010-2026 годы'!AT22%</f>
+        <v>77.900000000000006</v>
+      </c>
+      <c r="W22" s="4">
+        <f>S22*'2010-2026 годы'!AU22%</f>
+        <v>78.900000000000006</v>
+      </c>
+      <c r="X22" s="4">
+        <f>T22*'2010-2026 годы'!AV22%</f>
+        <v>80.099999999999994</v>
+      </c>
+      <c r="Y22" s="29">
+        <f>U22*'2010-2026 годы'!AW22%</f>
+        <v>89.6</v>
+      </c>
+      <c r="Z22" s="28">
+        <f>V22*'2010-2026 годы'!AX22%</f>
+        <v>81.2</v>
+      </c>
+      <c r="AA22" s="4">
+        <f>W22*'2010-2026 годы'!AY22%</f>
+        <v>82.6</v>
+      </c>
+      <c r="AB22" s="4">
+        <f>X22*'2010-2026 годы'!AZ22%</f>
+        <v>84.8</v>
+      </c>
+      <c r="AC22" s="29">
+        <f>Y22*'2010-2026 годы'!BA22%</f>
+        <v>94.9</v>
+      </c>
+      <c r="AD22" s="28">
+        <f>Z22*'2010-2026 годы'!BB22%</f>
+        <v>87.1</v>
+      </c>
+      <c r="AE22" s="4">
+        <f>AA22*'2010-2026 годы'!BC22%</f>
+        <v>85.7</v>
+      </c>
+      <c r="AF22" s="4">
+        <f>AB22*'2010-2026 годы'!BD22%</f>
+        <v>86.3</v>
+      </c>
+      <c r="AG22" s="29">
+        <f>AC22*'2010-2026 годы'!BE22%</f>
+        <v>100.4</v>
+      </c>
+      <c r="AH22" s="28">
+        <f>AD22*'2010-2026 годы'!BF22%</f>
+        <v>84.2</v>
+      </c>
+      <c r="AI22" s="4">
+        <f>AE22*'2010-2026 годы'!BG22%</f>
+        <v>85.4</v>
+      </c>
+      <c r="AJ22" s="4">
+        <f>AF22*'2010-2026 годы'!BH22%</f>
+        <v>88.2</v>
+      </c>
+      <c r="AK22" s="29">
+        <f>AG22*'2010-2026 годы'!BI22%</f>
+        <v>98.3</v>
+      </c>
+      <c r="AL22" s="28">
+        <f>AH22*'2010-2026 годы'!BJ22%</f>
+        <v>78.900000000000006</v>
+      </c>
+      <c r="AM22" s="4">
+        <f>AI22*'2010-2026 годы'!BK22%</f>
+        <v>81.599999999999994</v>
+      </c>
+      <c r="AN22" s="4">
+        <f>AJ22*'2010-2026 годы'!BL22%</f>
+        <v>85.3</v>
+      </c>
+      <c r="AO22" s="29">
+        <f>AK22*'2010-2026 годы'!BM22%</f>
+        <v>91.2</v>
+      </c>
+      <c r="AP22" s="28">
+        <f>AL22*'2010-2026 годы'!BN22%</f>
+        <v>79</v>
+      </c>
+      <c r="AQ22" s="4"/>
+      <c r="AR22" s="4"/>
+      <c r="AS22" s="29"/>
+    </row>
+    <row r="23" spans="1:45" ht="22.5">
+      <c r="A23" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="28">
+        <v>100</v>
+      </c>
+      <c r="C23" s="4">
+        <v>100</v>
+      </c>
+      <c r="D23" s="4">
+        <v>100</v>
+      </c>
+      <c r="E23" s="29">
+        <v>100</v>
+      </c>
+      <c r="F23" s="28">
+        <f>B23*'2010-2026 годы'!AD23%</f>
+        <v>104.2</v>
+      </c>
+      <c r="G23" s="4">
+        <f>C23*'2010-2026 годы'!AE23%</f>
+        <v>102</v>
+      </c>
+      <c r="H23" s="4">
+        <f>D23*'2010-2026 годы'!AF23%</f>
+        <v>99.9</v>
+      </c>
+      <c r="I23" s="29">
+        <f>E23*'2010-2026 годы'!AG23%</f>
+        <v>100.5</v>
+      </c>
+      <c r="J23" s="28">
+        <f>F23*'2010-2026 годы'!AH23%</f>
+        <v>104.2</v>
+      </c>
+      <c r="K23" s="4">
+        <f>G23*'2010-2026 годы'!AI23%</f>
+        <v>102</v>
+      </c>
+      <c r="L23" s="4">
+        <f>H23*'2010-2026 годы'!AJ23%</f>
+        <v>99</v>
+      </c>
+      <c r="M23" s="29">
+        <f>I23*'2010-2026 годы'!AK23%</f>
+        <v>97.5</v>
+      </c>
+      <c r="N23" s="28">
+        <f>J23*'2010-2026 годы'!AL23%</f>
+        <v>104.4</v>
+      </c>
+      <c r="O23" s="4">
+        <f>K23*'2010-2026 годы'!AM23%</f>
+        <v>106.1</v>
+      </c>
+      <c r="P23" s="4">
+        <f>L23*'2010-2026 годы'!AN23%</f>
+        <v>103</v>
+      </c>
+      <c r="Q23" s="29">
+        <f>M23*'2010-2026 годы'!AO23%</f>
+        <v>106.8</v>
+      </c>
+      <c r="R23" s="28">
+        <f>N23*'2010-2026 годы'!AP23%</f>
+        <v>106.2</v>
+      </c>
+      <c r="S23" s="4">
+        <f>O23*'2010-2026 годы'!AQ23%</f>
+        <v>107.4</v>
+      </c>
+      <c r="T23" s="4">
+        <f>P23*'2010-2026 годы'!AR23%</f>
+        <v>104.2</v>
+      </c>
+      <c r="U23" s="29">
+        <f>Q23*'2010-2026 годы'!AS23%</f>
+        <v>109.6</v>
+      </c>
+      <c r="V23" s="28">
+        <f>R23*'2010-2026 годы'!AT23%</f>
+        <v>123.5</v>
+      </c>
+      <c r="W23" s="4">
+        <f>S23*'2010-2026 годы'!AU23%</f>
+        <v>118.6</v>
+      </c>
+      <c r="X23" s="4">
+        <f>T23*'2010-2026 годы'!AV23%</f>
+        <v>115.1</v>
+      </c>
+      <c r="Y23" s="29">
+        <f>U23*'2010-2026 годы'!AW23%</f>
+        <v>116.1</v>
+      </c>
+      <c r="Z23" s="28">
+        <f>V23*'2010-2026 годы'!AX23%</f>
+        <v>117</v>
+      </c>
+      <c r="AA23" s="4">
+        <f>W23*'2010-2026 годы'!AY23%</f>
+        <v>115.5</v>
+      </c>
+      <c r="AB23" s="4">
+        <f>X23*'2010-2026 годы'!AZ23%</f>
+        <v>114.2</v>
+      </c>
+      <c r="AC23" s="29">
+        <f>Y23*'2010-2026 годы'!BA23%</f>
+        <v>114</v>
+      </c>
+      <c r="AD23" s="28">
+        <f>Z23*'2010-2026 годы'!BB23%</f>
+        <v>116.1</v>
+      </c>
+      <c r="AE23" s="4">
+        <f>AA23*'2010-2026 годы'!BC23%</f>
+        <v>112.2</v>
+      </c>
+      <c r="AF23" s="4">
+        <f>AB23*'2010-2026 годы'!BD23%</f>
+        <v>109.1</v>
+      </c>
+      <c r="AG23" s="29">
+        <f>AC23*'2010-2026 годы'!BE23%</f>
+        <v>114</v>
+      </c>
+      <c r="AH23" s="28">
+        <f>AD23*'2010-2026 годы'!BF23%</f>
+        <v>107.5</v>
+      </c>
+      <c r="AI23" s="4">
+        <f>AE23*'2010-2026 годы'!BG23%</f>
+        <v>115.6</v>
+      </c>
+      <c r="AJ23" s="4">
+        <f>AF23*'2010-2026 годы'!BH23%</f>
+        <v>116.2</v>
+      </c>
+      <c r="AK23" s="29">
+        <f>AG23*'2010-2026 годы'!BI23%</f>
+        <v>117.9</v>
+      </c>
+      <c r="AL23" s="28">
+        <f>AH23*'2010-2026 годы'!BJ23%</f>
+        <v>114</v>
+      </c>
+      <c r="AM23" s="4">
+        <f>AI23*'2010-2026 годы'!BK23%</f>
+        <v>119.6</v>
+      </c>
+      <c r="AN23" s="4">
+        <f>AJ23*'2010-2026 годы'!BL23%</f>
+        <v>118.1</v>
+      </c>
+      <c r="AO23" s="29">
+        <f>AK23*'2010-2026 годы'!BM23%</f>
+        <v>119.6</v>
+      </c>
+      <c r="AP23" s="28">
+        <f>AL23*'2010-2026 годы'!BN23%</f>
+        <v>111.8</v>
+      </c>
+      <c r="AQ23" s="4"/>
+      <c r="AR23" s="4"/>
+      <c r="AS23" s="29"/>
+    </row>
+    <row r="24" spans="1:45">
+      <c r="A24" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="28">
+        <v>100</v>
+      </c>
+      <c r="C24" s="4">
+        <v>100</v>
+      </c>
+      <c r="D24" s="4">
+        <v>100</v>
+      </c>
+      <c r="E24" s="29">
+        <v>100</v>
+      </c>
+      <c r="F24" s="28">
+        <f>B24*'2010-2026 годы'!AD24%</f>
+        <v>100</v>
+      </c>
+      <c r="G24" s="4">
+        <f>C24*'2010-2026 годы'!AE24%</f>
+        <v>99.4</v>
+      </c>
+      <c r="H24" s="4">
+        <f>D24*'2010-2026 годы'!AF24%</f>
+        <v>98.7</v>
+      </c>
+      <c r="I24" s="29">
+        <f>E24*'2010-2026 годы'!AG24%</f>
+        <v>101.1</v>
+      </c>
+      <c r="J24" s="28">
+        <f>F24*'2010-2026 годы'!AH24%</f>
+        <v>101.8</v>
+      </c>
+      <c r="K24" s="4">
+        <f>G24*'2010-2026 годы'!AI24%</f>
+        <v>100.8</v>
+      </c>
+      <c r="L24" s="4">
+        <f>H24*'2010-2026 годы'!AJ24%</f>
+        <v>99.3</v>
+      </c>
+      <c r="M24" s="29">
+        <f>I24*'2010-2026 годы'!AK24%</f>
+        <v>101.1</v>
+      </c>
+      <c r="N24" s="28">
+        <f>J24*'2010-2026 годы'!AL24%</f>
+        <v>104.2</v>
+      </c>
+      <c r="O24" s="4">
+        <f>K24*'2010-2026 годы'!AM24%</f>
+        <v>103.6</v>
+      </c>
+      <c r="P24" s="4">
+        <f>L24*'2010-2026 годы'!AN24%</f>
+        <v>102.7</v>
+      </c>
+      <c r="Q24" s="29">
+        <f>M24*'2010-2026 годы'!AO24%</f>
+        <v>106.4</v>
+      </c>
+      <c r="R24" s="28">
+        <f>N24*'2010-2026 годы'!AP24%</f>
+        <v>103.7</v>
+      </c>
+      <c r="S24" s="4">
+        <f>O24*'2010-2026 годы'!AQ24%</f>
+        <v>108.2</v>
+      </c>
+      <c r="T24" s="4">
+        <f>P24*'2010-2026 годы'!AR24%</f>
         <v>106.7</v>
       </c>
-      <c r="K5" s="25">
-[...4 lines deleted...]
-        <f>H5*'2010-2025 годы'!AJ5%</f>
+      <c r="U24" s="29">
+        <f>Q24*'2010-2026 годы'!AS24%</f>
+        <v>112.3</v>
+      </c>
+      <c r="V24" s="28">
+        <f>R24*'2010-2026 годы'!AT24%</f>
+        <v>110.1</v>
+      </c>
+      <c r="W24" s="4">
+        <f>S24*'2010-2026 годы'!AU24%</f>
+        <v>114.6</v>
+      </c>
+      <c r="X24" s="4">
+        <f>T24*'2010-2026 годы'!AV24%</f>
+        <v>108.6</v>
+      </c>
+      <c r="Y24" s="29">
+        <f>U24*'2010-2026 годы'!AW24%</f>
+        <v>114.8</v>
+      </c>
+      <c r="Z24" s="28">
+        <f>V24*'2010-2026 годы'!AX24%</f>
+        <v>111.2</v>
+      </c>
+      <c r="AA24" s="4">
+        <f>W24*'2010-2026 годы'!AY24%</f>
+        <v>116.1</v>
+      </c>
+      <c r="AB24" s="4">
+        <f>X24*'2010-2026 годы'!AZ24%</f>
+        <v>110</v>
+      </c>
+      <c r="AC24" s="29">
+        <f>Y24*'2010-2026 годы'!BA24%</f>
+        <v>118</v>
+      </c>
+      <c r="AD24" s="28">
+        <f>Z24*'2010-2026 годы'!BB24%</f>
+        <v>110.3</v>
+      </c>
+      <c r="AE24" s="4">
+        <f>AA24*'2010-2026 годы'!BC24%</f>
+        <v>114.2</v>
+      </c>
+      <c r="AF24" s="4">
+        <f>AB24*'2010-2026 годы'!BD24%</f>
+        <v>108.2</v>
+      </c>
+      <c r="AG24" s="29">
+        <f>AC24*'2010-2026 годы'!BE24%</f>
+        <v>116.5</v>
+      </c>
+      <c r="AH24" s="28">
+        <f>AD24*'2010-2026 годы'!BF24%</f>
+        <v>110.2</v>
+      </c>
+      <c r="AI24" s="4">
+        <f>AE24*'2010-2026 годы'!BG24%</f>
+        <v>114.8</v>
+      </c>
+      <c r="AJ24" s="4">
+        <f>AF24*'2010-2026 годы'!BH24%</f>
+        <v>108</v>
+      </c>
+      <c r="AK24" s="29">
+        <f>AG24*'2010-2026 годы'!BI24%</f>
+        <v>116.5</v>
+      </c>
+      <c r="AL24" s="28">
+        <f>AH24*'2010-2026 годы'!BJ24%</f>
+        <v>108.4</v>
+      </c>
+      <c r="AM24" s="4">
+        <f>AI24*'2010-2026 годы'!BK24%</f>
+        <v>113.9</v>
+      </c>
+      <c r="AN24" s="4">
+        <f>AJ24*'2010-2026 годы'!BL24%</f>
+        <v>107.2</v>
+      </c>
+      <c r="AO24" s="29">
+        <f>AK24*'2010-2026 годы'!BM24%</f>
+        <v>115.2</v>
+      </c>
+      <c r="AP24" s="28">
+        <f>AL24*'2010-2026 годы'!BN24%</f>
+        <v>110</v>
+      </c>
+      <c r="AQ24" s="4"/>
+      <c r="AR24" s="4"/>
+      <c r="AS24" s="29"/>
+    </row>
+    <row r="25" spans="1:45" ht="12" customHeight="1">
+      <c r="A25" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="28">
+        <v>100</v>
+      </c>
+      <c r="C25" s="4">
+        <v>100</v>
+      </c>
+      <c r="D25" s="4">
+        <v>100</v>
+      </c>
+      <c r="E25" s="29">
+        <v>100</v>
+      </c>
+      <c r="F25" s="28">
+        <f>B25*'2010-2026 годы'!AD25%</f>
+        <v>98.5</v>
+      </c>
+      <c r="G25" s="4">
+        <f>C25*'2010-2026 годы'!AE25%</f>
+        <v>99.2</v>
+      </c>
+      <c r="H25" s="4">
+        <f>D25*'2010-2026 годы'!AF25%</f>
+        <v>100.2</v>
+      </c>
+      <c r="I25" s="29">
+        <f>E25*'2010-2026 годы'!AG25%</f>
+        <v>100.3</v>
+      </c>
+      <c r="J25" s="28">
+        <f>F25*'2010-2026 годы'!AH25%</f>
+        <v>99.6</v>
+      </c>
+      <c r="K25" s="4">
+        <f>G25*'2010-2026 годы'!AI25%</f>
+        <v>98.2</v>
+      </c>
+      <c r="L25" s="4">
+        <f>H25*'2010-2026 годы'!AJ25%</f>
+        <v>98.6</v>
+      </c>
+      <c r="M25" s="29">
+        <f>I25*'2010-2026 годы'!AK25%</f>
+        <v>98.4</v>
+      </c>
+      <c r="N25" s="28">
+        <f>J25*'2010-2026 годы'!AL25%</f>
+        <v>100.5</v>
+      </c>
+      <c r="O25" s="4">
+        <f>K25*'2010-2026 годы'!AM25%</f>
+        <v>98.8</v>
+      </c>
+      <c r="P25" s="4">
+        <f>L25*'2010-2026 годы'!AN25%</f>
+        <v>99</v>
+      </c>
+      <c r="Q25" s="29">
+        <f>M25*'2010-2026 годы'!AO25%</f>
+        <v>99.5</v>
+      </c>
+      <c r="R25" s="28">
+        <f>N25*'2010-2026 годы'!AP25%</f>
+        <v>100.1</v>
+      </c>
+      <c r="S25" s="4">
+        <f>O25*'2010-2026 годы'!AQ25%</f>
+        <v>101.6</v>
+      </c>
+      <c r="T25" s="4">
+        <f>P25*'2010-2026 годы'!AR25%</f>
+        <v>101.1</v>
+      </c>
+      <c r="U25" s="29">
+        <f>Q25*'2010-2026 годы'!AS25%</f>
+        <v>101.3</v>
+      </c>
+      <c r="V25" s="28">
+        <f>R25*'2010-2026 годы'!AT25%</f>
+        <v>98.8</v>
+      </c>
+      <c r="W25" s="4">
+        <f>S25*'2010-2026 годы'!AU25%</f>
+        <v>102.2</v>
+      </c>
+      <c r="X25" s="4">
+        <f>T25*'2010-2026 годы'!AV25%</f>
+        <v>101.1</v>
+      </c>
+      <c r="Y25" s="29">
+        <f>U25*'2010-2026 годы'!AW25%</f>
+        <v>101.9</v>
+      </c>
+      <c r="Z25" s="28">
+        <f>V25*'2010-2026 годы'!AX25%</f>
+        <v>97.8</v>
+      </c>
+      <c r="AA25" s="4">
+        <f>W25*'2010-2026 годы'!AY25%</f>
+        <v>101.9</v>
+      </c>
+      <c r="AB25" s="4">
+        <f>X25*'2010-2026 годы'!AZ25%</f>
+        <v>101.4</v>
+      </c>
+      <c r="AC25" s="29">
+        <f>Y25*'2010-2026 годы'!BA25%</f>
+        <v>98.3</v>
+      </c>
+      <c r="AD25" s="28">
+        <f>Z25*'2010-2026 годы'!BB25%</f>
+        <v>96.7</v>
+      </c>
+      <c r="AE25" s="4">
+        <f>AA25*'2010-2026 годы'!BC25%</f>
+        <v>100.8</v>
+      </c>
+      <c r="AF25" s="4">
+        <f>AB25*'2010-2026 годы'!BD25%</f>
+        <v>99</v>
+      </c>
+      <c r="AG25" s="29">
+        <f>AC25*'2010-2026 годы'!BE25%</f>
+        <v>97.2</v>
+      </c>
+      <c r="AH25" s="28">
+        <f>AD25*'2010-2026 годы'!BF25%</f>
+        <v>95.2</v>
+      </c>
+      <c r="AI25" s="4">
+        <f>AE25*'2010-2026 годы'!BG25%</f>
+        <v>99.8</v>
+      </c>
+      <c r="AJ25" s="4">
+        <f>AF25*'2010-2026 годы'!BH25%</f>
+        <v>101.6</v>
+      </c>
+      <c r="AK25" s="29">
+        <f>AG25*'2010-2026 годы'!BI25%</f>
+        <v>97.5</v>
+      </c>
+      <c r="AL25" s="28">
+        <f>AH25*'2010-2026 годы'!BJ25%</f>
+        <v>93.9</v>
+      </c>
+      <c r="AM25" s="4">
+        <f>AI25*'2010-2026 годы'!BK25%</f>
+        <v>98.1</v>
+      </c>
+      <c r="AN25" s="4">
+        <f>AJ25*'2010-2026 годы'!BL25%</f>
+        <v>98.3</v>
+      </c>
+      <c r="AO25" s="29">
+        <f>AK25*'2010-2026 годы'!BM25%</f>
+        <v>94.4</v>
+      </c>
+      <c r="AP25" s="28">
+        <f>AL25*'2010-2026 годы'!BN25%</f>
+        <v>93.1</v>
+      </c>
+      <c r="AQ25" s="4"/>
+      <c r="AR25" s="4"/>
+      <c r="AS25" s="29"/>
+    </row>
+    <row r="26" spans="1:45">
+      <c r="A26" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="28">
+        <v>100</v>
+      </c>
+      <c r="C26" s="4">
+        <v>100</v>
+      </c>
+      <c r="D26" s="4">
+        <v>100</v>
+      </c>
+      <c r="E26" s="29">
+        <v>100</v>
+      </c>
+      <c r="F26" s="28">
+        <f>B26*'2010-2026 годы'!AD26%</f>
+        <v>109</v>
+      </c>
+      <c r="G26" s="4">
+        <f>C26*'2010-2026 годы'!AE26%</f>
+        <v>106.7</v>
+      </c>
+      <c r="H26" s="4">
+        <f>D26*'2010-2026 годы'!AF26%</f>
+        <v>106</v>
+      </c>
+      <c r="I26" s="29">
+        <f>E26*'2010-2026 годы'!AG26%</f>
+        <v>103.7</v>
+      </c>
+      <c r="J26" s="28">
+        <f>F26*'2010-2026 годы'!AH26%</f>
+        <v>112.2</v>
+      </c>
+      <c r="K26" s="4">
+        <f>G26*'2010-2026 годы'!AI26%</f>
+        <v>110.5</v>
+      </c>
+      <c r="L26" s="4">
+        <f>H26*'2010-2026 годы'!AJ26%</f>
+        <v>108.4</v>
+      </c>
+      <c r="M26" s="29">
+        <f>I26*'2010-2026 годы'!AK26%</f>
+        <v>98.8</v>
+      </c>
+      <c r="N26" s="28">
+        <f>J26*'2010-2026 годы'!AL26%</f>
+        <v>99.5</v>
+      </c>
+      <c r="O26" s="4">
+        <f>K26*'2010-2026 годы'!AM26%</f>
+        <v>100.4</v>
+      </c>
+      <c r="P26" s="4">
+        <f>L26*'2010-2026 годы'!AN26%</f>
+        <v>101</v>
+      </c>
+      <c r="Q26" s="29">
+        <f>M26*'2010-2026 годы'!AO26%</f>
+        <v>101.7</v>
+      </c>
+      <c r="R26" s="28">
+        <f>N26*'2010-2026 годы'!AP26%</f>
+        <v>100</v>
+      </c>
+      <c r="S26" s="4">
+        <f>O26*'2010-2026 годы'!AQ26%</f>
+        <v>102</v>
+      </c>
+      <c r="T26" s="4">
+        <f>P26*'2010-2026 годы'!AR26%</f>
+        <v>93.2</v>
+      </c>
+      <c r="U26" s="29">
+        <f>Q26*'2010-2026 годы'!AS26%</f>
         <v>107.9</v>
       </c>
-      <c r="M5" s="27">
-[...8 lines deleted...]
-        <f>K5*'2010-2025 годы'!AM5%</f>
+      <c r="V26" s="28">
+        <f>R26*'2010-2026 годы'!AT26%</f>
         <v>110.2</v>
       </c>
-      <c r="P5" s="25">
-[...24 lines deleted...]
-        <f>R5*'2010-2025 годы'!AT5%</f>
+      <c r="W26" s="4">
+        <f>S26*'2010-2026 годы'!AU26%</f>
+        <v>112.1</v>
+      </c>
+      <c r="X26" s="4">
+        <f>T26*'2010-2026 годы'!AV26%</f>
+        <v>101.8</v>
+      </c>
+      <c r="Y26" s="29">
+        <f>U26*'2010-2026 годы'!AW26%</f>
+        <v>116.7</v>
+      </c>
+      <c r="Z26" s="28">
+        <f>V26*'2010-2026 годы'!AX26%</f>
+        <v>115.8</v>
+      </c>
+      <c r="AA26" s="4">
+        <f>W26*'2010-2026 годы'!AY26%</f>
+        <v>117.4</v>
+      </c>
+      <c r="AB26" s="4">
+        <f>X26*'2010-2026 годы'!AZ26%</f>
+        <v>103.5</v>
+      </c>
+      <c r="AC26" s="29">
+        <f>Y26*'2010-2026 годы'!BA26%</f>
+        <v>117.1</v>
+      </c>
+      <c r="AD26" s="28">
+        <f>Z26*'2010-2026 годы'!BB26%</f>
+        <v>108.4</v>
+      </c>
+      <c r="AE26" s="4">
+        <f>AA26*'2010-2026 годы'!BC26%</f>
+        <v>117.8</v>
+      </c>
+      <c r="AF26" s="4">
+        <f>AB26*'2010-2026 годы'!BD26%</f>
+        <v>103.8</v>
+      </c>
+      <c r="AG26" s="29">
+        <f>AC26*'2010-2026 годы'!BE26%</f>
         <v>110.2</v>
       </c>
-      <c r="W5" s="25">
-[...74 lines deleted...]
-      </c>
+      <c r="AH26" s="28">
+        <f>AD26*'2010-2026 годы'!BF26%</f>
+        <v>93</v>
+      </c>
+      <c r="AI26" s="4">
+        <f>AE26*'2010-2026 годы'!BG26%</f>
+        <v>107.1</v>
+      </c>
+      <c r="AJ26" s="4">
+        <f>AF26*'2010-2026 годы'!BH26%</f>
+        <v>96.7</v>
+      </c>
+      <c r="AK26" s="29">
+        <f>AG26*'2010-2026 годы'!BI26%</f>
+        <v>92</v>
+      </c>
+      <c r="AL26" s="28">
+        <f>AH26*'2010-2026 годы'!BJ26%</f>
+        <v>86.4</v>
+      </c>
+      <c r="AM26" s="4">
+        <f>AI26*'2010-2026 годы'!BK26%</f>
+        <v>104</v>
+      </c>
+      <c r="AN26" s="4">
+        <f>AJ26*'2010-2026 годы'!BL26%</f>
+        <v>94.9</v>
+      </c>
+      <c r="AO26" s="29">
+        <f>AK26*'2010-2026 годы'!BM26%</f>
+        <v>90.3</v>
+      </c>
+      <c r="AP26" s="28">
+        <f>AL26*'2010-2026 годы'!BN26%</f>
+        <v>82.9</v>
+      </c>
+      <c r="AQ26" s="4"/>
+      <c r="AR26" s="4"/>
+      <c r="AS26" s="29"/>
     </row>
-    <row r="6" spans="1:41" s="13" customFormat="1">
-[...158 lines deleted...]
-      </c>
+    <row r="27" spans="1:45">
+      <c r="A27" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="30">
+        <v>100</v>
+      </c>
+      <c r="C27" s="31">
+        <v>100</v>
+      </c>
+      <c r="D27" s="31">
+        <v>100</v>
+      </c>
+      <c r="E27" s="32">
+        <v>100</v>
+      </c>
+      <c r="F27" s="30">
+        <f>B27*'2010-2026 годы'!AD27%</f>
+        <v>94.7</v>
+      </c>
+      <c r="G27" s="31">
+        <f>C27*'2010-2026 годы'!AE27%</f>
+        <v>90.9</v>
+      </c>
+      <c r="H27" s="31">
+        <f>D27*'2010-2026 годы'!AF27%</f>
+        <v>92.2</v>
+      </c>
+      <c r="I27" s="32">
+        <f>E27*'2010-2026 годы'!AG27%</f>
+        <v>95.5</v>
+      </c>
+      <c r="J27" s="30">
+        <f>F27*'2010-2026 годы'!AH27%</f>
+        <v>109.8</v>
+      </c>
+      <c r="K27" s="31">
+        <f>G27*'2010-2026 годы'!AI27%</f>
+        <v>106.4</v>
+      </c>
+      <c r="L27" s="31">
+        <f>H27*'2010-2026 годы'!AJ27%</f>
+        <v>103.7</v>
+      </c>
+      <c r="M27" s="32">
+        <f>I27*'2010-2026 годы'!AK27%</f>
+        <v>102.9</v>
+      </c>
+      <c r="N27" s="30">
+        <f>J27*'2010-2026 годы'!AL27%</f>
+        <v>92.5</v>
+      </c>
+      <c r="O27" s="31">
+        <f>K27*'2010-2026 годы'!AM27%</f>
+        <v>95.1</v>
+      </c>
+      <c r="P27" s="31">
+        <f>L27*'2010-2026 годы'!AN27%</f>
+        <v>93.5</v>
+      </c>
+      <c r="Q27" s="32">
+        <f>M27*'2010-2026 годы'!AO27%</f>
+        <v>87.6</v>
+      </c>
+      <c r="R27" s="30">
+        <f>N27*'2010-2026 годы'!AP27%</f>
+        <v>92.5</v>
+      </c>
+      <c r="S27" s="31">
+        <f>O27*'2010-2026 годы'!AQ27%</f>
+        <v>88.3</v>
+      </c>
+      <c r="T27" s="31">
+        <f>P27*'2010-2026 годы'!AR27%</f>
+        <v>88.2</v>
+      </c>
+      <c r="U27" s="32">
+        <f>Q27*'2010-2026 годы'!AS27%</f>
+        <v>69.900000000000006</v>
+      </c>
+      <c r="V27" s="30">
+        <f>R27*'2010-2026 годы'!AT27%</f>
+        <v>84.5</v>
+      </c>
+      <c r="W27" s="31">
+        <f>S27*'2010-2026 годы'!AU27%</f>
+        <v>72.099999999999994</v>
+      </c>
+      <c r="X27" s="31">
+        <f>T27*'2010-2026 годы'!AV27%</f>
+        <v>77.400000000000006</v>
+      </c>
+      <c r="Y27" s="32">
+        <f>U27*'2010-2026 годы'!AW27%</f>
+        <v>66.5</v>
+      </c>
+      <c r="Z27" s="30">
+        <f>V27*'2010-2026 годы'!AX27%</f>
+        <v>80.5</v>
+      </c>
+      <c r="AA27" s="31">
+        <f>W27*'2010-2026 годы'!AY27%</f>
+        <v>69.599999999999994</v>
+      </c>
+      <c r="AB27" s="31">
+        <f>X27*'2010-2026 годы'!AZ27%</f>
+        <v>73.099999999999994</v>
+      </c>
+      <c r="AC27" s="32">
+        <f>Y27*'2010-2026 годы'!BA27%</f>
+        <v>66</v>
+      </c>
+      <c r="AD27" s="30">
+        <f>Z27*'2010-2026 годы'!BB27%</f>
+        <v>72.5</v>
+      </c>
+      <c r="AE27" s="31">
+        <f>AA27*'2010-2026 годы'!BC27%</f>
+        <v>62.8</v>
+      </c>
+      <c r="AF27" s="31">
+        <f>AB27*'2010-2026 годы'!BD27%</f>
+        <v>66.7</v>
+      </c>
+      <c r="AG27" s="32">
+        <f>AC27*'2010-2026 годы'!BE27%</f>
+        <v>61.1</v>
+      </c>
+      <c r="AH27" s="30">
+        <f>AD27*'2010-2026 годы'!BF27%</f>
+        <v>75.8</v>
+      </c>
+      <c r="AI27" s="31">
+        <f>AE27*'2010-2026 годы'!BG27%</f>
+        <v>63.2</v>
+      </c>
+      <c r="AJ27" s="31">
+        <f>AF27*'2010-2026 годы'!BH27%</f>
+        <v>63.6</v>
+      </c>
+      <c r="AK27" s="32">
+        <f>AG27*'2010-2026 годы'!BI27%</f>
+        <v>56.8</v>
+      </c>
+      <c r="AL27" s="30">
+        <f>AH27*'2010-2026 годы'!BJ27%</f>
+        <v>65.599999999999994</v>
+      </c>
+      <c r="AM27" s="31">
+        <f>AI27*'2010-2026 годы'!BK27%</f>
+        <v>56.7</v>
+      </c>
+      <c r="AN27" s="31">
+        <f>AJ27*'2010-2026 годы'!BL27%</f>
+        <v>57.7</v>
+      </c>
+      <c r="AO27" s="32">
+        <f>AK27*'2010-2026 годы'!BM27%</f>
+        <v>54.5</v>
+      </c>
+      <c r="AP27" s="30">
+        <f>AL27*'2010-2026 годы'!BN27%</f>
+        <v>68.2</v>
+      </c>
+      <c r="AQ27" s="31"/>
+      <c r="AR27" s="31"/>
+      <c r="AS27" s="32"/>
     </row>
-    <row r="7" spans="1:41">
-[...3386 lines deleted...]
-      <c r="F29" s="103"/>
+    <row r="29" spans="1:45">
+      <c r="A29" s="104"/>
+      <c r="B29" s="104"/>
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="104"/>
+      <c r="F29" s="104"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:45">
       <c r="A30" s="15" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
+  <mergeCells count="13">
+    <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AA5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AC4" sqref="AC4"/>
+      <selection pane="bottomRight" activeCell="AD15" sqref="AD15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="25" width="9.33203125" style="2"/>
     <col min="26" max="26" width="11" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.1640625" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="12.75">
+    <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:33">
       <c r="A2" s="3"/>
       <c r="M2" s="18"/>
       <c r="T2" s="18" t="s">
         <v>63</v>
       </c>
       <c r="Y2" s="23"/>
       <c r="Z2" s="23"/>
       <c r="AA2" s="23"/>
       <c r="AB2" s="23"/>
-      <c r="AC2" s="23" t="s">
+      <c r="AG2" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="3" spans="1:29" ht="11.25" customHeight="1">
-      <c r="A3" s="105" t="s">
+    <row r="3" spans="1:33" ht="11.25" customHeight="1">
+      <c r="A3" s="106" t="s">
         <v>39</v>
       </c>
-      <c r="B3" s="106" t="s">
+      <c r="B3" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="C3" s="106"/>
-[...2 lines deleted...]
-      <c r="F3" s="106" t="s">
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="G3" s="106"/>
-[...2 lines deleted...]
-      <c r="J3" s="106" t="s">
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="K3" s="106"/>
-[...2 lines deleted...]
-      <c r="N3" s="106" t="s">
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="O3" s="106"/>
-[...2 lines deleted...]
-      <c r="R3" s="106" t="s">
+      <c r="O3" s="103"/>
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="S3" s="106"/>
-[...2 lines deleted...]
-      <c r="V3" s="106" t="s">
+      <c r="S3" s="103"/>
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103" t="s">
         <v>61</v>
       </c>
-      <c r="W3" s="106"/>
-[...2 lines deleted...]
-      <c r="Z3" s="106" t="s">
+      <c r="W3" s="103"/>
+      <c r="X3" s="103"/>
+      <c r="Y3" s="103"/>
+      <c r="Z3" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="AA3" s="106"/>
-[...1 lines deleted...]
-      <c r="AC3" s="106"/>
+      <c r="AA3" s="103"/>
+      <c r="AB3" s="103"/>
+      <c r="AC3" s="103"/>
+      <c r="AD3" s="103" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE3" s="103"/>
+      <c r="AF3" s="103"/>
+      <c r="AG3" s="103"/>
     </row>
-    <row r="4" spans="1:29" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="105"/>
+    <row r="4" spans="1:33" s="12" customFormat="1" ht="33.75">
+      <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -13141,4517 +13503,4716 @@
       </c>
       <c r="R4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="S4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="T4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="U4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="W4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="Z4" s="98" t="s">
+      <c r="Z4" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="98" t="s">
+      <c r="AA4" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="AB4" s="98" t="s">
+      <c r="AB4" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="AC4" s="98" t="s">
+      <c r="AC4" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="AD4" s="97" t="s">
+        <v>21</v>
+      </c>
+      <c r="AE4" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="AF4" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG4" s="97" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" s="13" customFormat="1">
+      <c r="A5" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="24">
+        <v>100</v>
+      </c>
+      <c r="C5" s="25">
+        <v>100</v>
+      </c>
+      <c r="D5" s="25">
+        <v>100</v>
+      </c>
+      <c r="E5" s="26">
+        <v>100</v>
+      </c>
+      <c r="F5" s="24">
+        <f>B5*'2010-2026 годы'!AP5%</f>
+        <v>102.4</v>
+      </c>
+      <c r="G5" s="25">
+        <f>C5*'2010-2026 годы'!AQ5%</f>
+        <v>97.9</v>
+      </c>
+      <c r="H5" s="25">
+        <f>D5*'2010-2026 годы'!AR5%</f>
+        <v>97.4</v>
+      </c>
+      <c r="I5" s="27">
+        <f>E5*'2010-2026 годы'!AS5%</f>
+        <v>97.5</v>
+      </c>
+      <c r="J5" s="24">
+        <f>F5*'2010-2026 годы'!AT5%</f>
+        <v>101.2</v>
+      </c>
+      <c r="K5" s="25">
+        <f>G5*'2010-2026 годы'!AU5%</f>
+        <v>99.9</v>
+      </c>
+      <c r="L5" s="25">
+        <f>H5*'2010-2026 годы'!AV5%</f>
+        <v>100.5</v>
+      </c>
+      <c r="M5" s="27">
+        <f>I5*'2010-2026 годы'!AW5%</f>
+        <v>100.7</v>
+      </c>
+      <c r="N5" s="24">
+        <f>J5*'2010-2026 годы'!AX5%</f>
+        <v>105.5</v>
+      </c>
+      <c r="O5" s="25">
+        <f>K5*'2010-2026 годы'!AY5%</f>
+        <v>102.9</v>
+      </c>
+      <c r="P5" s="25">
+        <f>L5*'2010-2026 годы'!AZ5%</f>
+        <v>102.9</v>
+      </c>
+      <c r="Q5" s="27">
+        <f>M5*'2010-2026 годы'!BA5%</f>
+        <v>102</v>
+      </c>
+      <c r="R5" s="24">
+        <f>N5*'2010-2026 годы'!BB5%</f>
+        <v>108.3</v>
+      </c>
+      <c r="S5" s="25">
+        <f>O5*'2010-2026 годы'!BC5%</f>
+        <v>106.1</v>
+      </c>
+      <c r="T5" s="25">
+        <f>P5*'2010-2026 годы'!BD5%</f>
+        <v>105.5</v>
+      </c>
+      <c r="U5" s="27">
+        <f>Q5*'2010-2026 годы'!BE5%</f>
+        <v>106.8</v>
+      </c>
+      <c r="V5" s="24">
+        <f>R5*'2010-2026 годы'!BF5%</f>
+        <v>111.1</v>
+      </c>
+      <c r="W5" s="25">
+        <f>S5*'2010-2026 годы'!BG5%</f>
+        <v>109</v>
+      </c>
+      <c r="X5" s="25">
+        <f>T5*'2010-2026 годы'!BH5%</f>
+        <v>109.3</v>
+      </c>
+      <c r="Y5" s="27">
+        <f>U5*'2010-2026 годы'!BI5%</f>
+        <v>110.8</v>
+      </c>
+      <c r="Z5" s="24">
+        <f>V5*'2010-2026 годы'!BJ5%</f>
+        <v>116.4</v>
+      </c>
+      <c r="AA5" s="25">
+        <f>W5*'2010-2026 годы'!BK5%</f>
+        <v>115.1</v>
+      </c>
+      <c r="AB5" s="25">
+        <f>X5*'2010-2026 годы'!BL5%</f>
+        <v>115.4</v>
+      </c>
+      <c r="AC5" s="27">
+        <f>Y5*'2010-2026 годы'!BM5%</f>
+        <v>117.8</v>
+      </c>
+      <c r="AD5" s="24">
+        <f>Z5*'2010-2026 годы'!BN5%</f>
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" s="13" customFormat="1">
+      <c r="A6" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="24">
+        <v>100</v>
+      </c>
+      <c r="C6" s="25">
+        <v>100</v>
+      </c>
+      <c r="D6" s="25">
+        <v>100</v>
+      </c>
+      <c r="E6" s="26">
+        <v>100</v>
+      </c>
+      <c r="F6" s="24">
+        <f>B6*'2010-2026 годы'!AP6%</f>
+        <v>107.9</v>
+      </c>
+      <c r="G6" s="25">
+        <f>C6*'2010-2026 годы'!AQ6%</f>
+        <v>105.5</v>
+      </c>
+      <c r="H6" s="25">
+        <f>D6*'2010-2026 годы'!AR6%</f>
+        <v>103.4</v>
+      </c>
+      <c r="I6" s="26">
+        <f>E6*'2010-2026 годы'!AS6%</f>
+        <v>102.1</v>
+      </c>
+      <c r="J6" s="24">
+        <f>F6*'2010-2026 годы'!AT6%</f>
+        <v>110.3</v>
+      </c>
+      <c r="K6" s="25">
+        <f>G6*'2010-2026 годы'!AU6%</f>
+        <v>109</v>
+      </c>
+      <c r="L6" s="25">
+        <f>H6*'2010-2026 годы'!AV6%</f>
+        <v>107.3</v>
+      </c>
+      <c r="M6" s="26">
+        <f>I6*'2010-2026 годы'!AW6%</f>
+        <v>105.3</v>
+      </c>
+      <c r="N6" s="24">
+        <f>J6*'2010-2026 годы'!AX6%</f>
+        <v>117.8</v>
+      </c>
+      <c r="O6" s="25">
+        <f>K6*'2010-2026 годы'!AY6%</f>
+        <v>114.7</v>
+      </c>
+      <c r="P6" s="25">
+        <f>L6*'2010-2026 годы'!AZ6%</f>
+        <v>112</v>
+      </c>
+      <c r="Q6" s="26">
+        <f>M6*'2010-2026 годы'!BA6%</f>
+        <v>110.5</v>
+      </c>
+      <c r="R6" s="24">
+        <f>N6*'2010-2026 годы'!BB6%</f>
+        <v>126.2</v>
+      </c>
+      <c r="S6" s="25">
+        <f>O6*'2010-2026 годы'!BC6%</f>
+        <v>123.9</v>
+      </c>
+      <c r="T6" s="25">
+        <f>P6*'2010-2026 годы'!BD6%</f>
+        <v>120.1</v>
+      </c>
+      <c r="U6" s="26">
+        <f>Q6*'2010-2026 годы'!BE6%</f>
+        <v>120.2</v>
+      </c>
+      <c r="V6" s="24">
+        <f>R6*'2010-2026 годы'!BF6%</f>
+        <v>133.6</v>
+      </c>
+      <c r="W6" s="25">
+        <f>S6*'2010-2026 годы'!BG6%</f>
+        <v>129.5</v>
+      </c>
+      <c r="X6" s="25">
+        <f>T6*'2010-2026 годы'!BH6%</f>
+        <v>126.5</v>
+      </c>
+      <c r="Y6" s="26">
+        <f>U6*'2010-2026 годы'!BI6%</f>
+        <v>126.7</v>
+      </c>
+      <c r="Z6" s="24">
+        <f>V6*'2010-2026 годы'!BJ6%</f>
+        <v>145.9</v>
+      </c>
+      <c r="AA6" s="25">
+        <f>W6*'2010-2026 годы'!BK6%</f>
+        <v>143</v>
+      </c>
+      <c r="AB6" s="25">
+        <f>X6*'2010-2026 годы'!BL6%</f>
+        <v>140.69999999999999</v>
+      </c>
+      <c r="AC6" s="26">
+        <f>Y6*'2010-2026 годы'!BM6%</f>
+        <v>142.19999999999999</v>
+      </c>
+      <c r="AD6" s="24">
+        <f>Z6*'2010-2026 годы'!BN6%</f>
+        <v>147.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="28">
+        <v>100</v>
+      </c>
+      <c r="C7" s="4">
+        <v>100</v>
+      </c>
+      <c r="D7" s="4">
+        <v>100</v>
+      </c>
+      <c r="E7" s="29">
+        <v>100</v>
+      </c>
+      <c r="F7" s="28">
+        <f>B7*'2010-2026 годы'!AP7%</f>
+        <v>108</v>
+      </c>
+      <c r="G7" s="4">
+        <f>C7*'2010-2026 годы'!AQ7%</f>
+        <v>106</v>
+      </c>
+      <c r="H7" s="4">
+        <f>D7*'2010-2026 годы'!AR7%</f>
+        <v>107.3</v>
+      </c>
+      <c r="I7" s="29">
+        <f>E7*'2010-2026 годы'!AS7%</f>
+        <v>105.2</v>
+      </c>
+      <c r="J7" s="28">
+        <f>F7*'2010-2026 годы'!AT7%</f>
+        <v>110.4</v>
+      </c>
+      <c r="K7" s="4">
+        <f>G7*'2010-2026 годы'!AU7%</f>
+        <v>110.2</v>
+      </c>
+      <c r="L7" s="4">
+        <f>H7*'2010-2026 годы'!AV7%</f>
+        <v>110.3</v>
+      </c>
+      <c r="M7" s="29">
+        <f>I7*'2010-2026 годы'!AW7%</f>
+        <v>103.5</v>
+      </c>
+      <c r="N7" s="28">
+        <f>J7*'2010-2026 годы'!AX7%</f>
+        <v>115.3</v>
+      </c>
+      <c r="O7" s="4">
+        <f>K7*'2010-2026 годы'!AY7%</f>
+        <v>114.5</v>
+      </c>
+      <c r="P7" s="4">
+        <f>L7*'2010-2026 годы'!AZ7%</f>
+        <v>121.4</v>
+      </c>
+      <c r="Q7" s="29">
+        <f>M7*'2010-2026 годы'!BA7%</f>
+        <v>120.4</v>
+      </c>
+      <c r="R7" s="28">
+        <f>N7*'2010-2026 годы'!BB7%</f>
+        <v>130.9</v>
+      </c>
+      <c r="S7" s="4">
+        <f>O7*'2010-2026 годы'!BC7%</f>
+        <v>130.9</v>
+      </c>
+      <c r="T7" s="4">
+        <f>P7*'2010-2026 годы'!BD7%</f>
+        <v>121.3</v>
+      </c>
+      <c r="U7" s="29">
+        <f>Q7*'2010-2026 годы'!BE7%</f>
+        <v>122.1</v>
+      </c>
+      <c r="V7" s="28">
+        <f>R7*'2010-2026 годы'!BF7%</f>
+        <v>137.19999999999999</v>
+      </c>
+      <c r="W7" s="4">
+        <f>S7*'2010-2026 годы'!BG7%</f>
+        <v>141.4</v>
+      </c>
+      <c r="X7" s="4">
+        <f>T7*'2010-2026 годы'!BH7%</f>
+        <v>141.69999999999999</v>
+      </c>
+      <c r="Y7" s="29">
+        <f>U7*'2010-2026 годы'!BI7%</f>
+        <v>143.1</v>
+      </c>
+      <c r="Z7" s="28">
+        <f>V7*'2010-2026 годы'!BJ7%</f>
+        <v>151.69999999999999</v>
+      </c>
+      <c r="AA7" s="4">
+        <f>W7*'2010-2026 годы'!BK7%</f>
+        <v>157.4</v>
+      </c>
+      <c r="AB7" s="4">
+        <f>X7*'2010-2026 годы'!BL7%</f>
+        <v>159.80000000000001</v>
+      </c>
+      <c r="AC7" s="29">
+        <f>Y7*'2010-2026 годы'!BM7%</f>
+        <v>160.69999999999999</v>
+      </c>
+      <c r="AD7" s="28">
+        <f>Z7*'2010-2026 годы'!BN7%</f>
+        <v>155.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="28">
+        <v>100</v>
+      </c>
+      <c r="C8" s="4">
+        <v>100</v>
+      </c>
+      <c r="D8" s="4">
+        <v>100</v>
+      </c>
+      <c r="E8" s="29">
+        <v>100</v>
+      </c>
+      <c r="F8" s="28">
+        <f>B8*'2010-2026 годы'!AP8%</f>
+        <v>104.8</v>
+      </c>
+      <c r="G8" s="4">
+        <f>C8*'2010-2026 годы'!AQ8%</f>
+        <v>102.8</v>
+      </c>
+      <c r="H8" s="4">
+        <f>D8*'2010-2026 годы'!AR8%</f>
+        <v>100.5</v>
+      </c>
+      <c r="I8" s="29">
+        <f>E8*'2010-2026 годы'!AS8%</f>
+        <v>100</v>
+      </c>
+      <c r="J8" s="28">
+        <f>F8*'2010-2026 годы'!AT8%</f>
+        <v>106.1</v>
+      </c>
+      <c r="K8" s="4">
+        <f>G8*'2010-2026 годы'!AU8%</f>
+        <v>103.9</v>
+      </c>
+      <c r="L8" s="4">
+        <f>H8*'2010-2026 годы'!AV8%</f>
+        <v>102.6</v>
+      </c>
+      <c r="M8" s="29">
+        <f>I8*'2010-2026 годы'!AW8%</f>
+        <v>102.8</v>
+      </c>
+      <c r="N8" s="28">
+        <f>J8*'2010-2026 годы'!AX8%</f>
+        <v>112.9</v>
+      </c>
+      <c r="O8" s="4">
+        <f>K8*'2010-2026 годы'!AY8%</f>
+        <v>108.3</v>
+      </c>
+      <c r="P8" s="4">
+        <f>L8*'2010-2026 годы'!AZ8%</f>
+        <v>105.3</v>
+      </c>
+      <c r="Q8" s="29">
+        <f>M8*'2010-2026 годы'!BA8%</f>
+        <v>101.9</v>
+      </c>
+      <c r="R8" s="28">
+        <f>N8*'2010-2026 годы'!BB8%</f>
+        <v>111.5</v>
+      </c>
+      <c r="S8" s="4">
+        <f>O8*'2010-2026 годы'!BC8%</f>
+        <v>109.4</v>
+      </c>
+      <c r="T8" s="4">
+        <f>P8*'2010-2026 годы'!BD8%</f>
+        <v>107.5</v>
+      </c>
+      <c r="U8" s="29">
+        <f>Q8*'2010-2026 годы'!BE8%</f>
+        <v>106.4</v>
+      </c>
+      <c r="V8" s="28">
+        <f>R8*'2010-2026 годы'!BF8%</f>
+        <v>116.6</v>
+      </c>
+      <c r="W8" s="4">
+        <f>S8*'2010-2026 годы'!BG8%</f>
+        <v>109.3</v>
+      </c>
+      <c r="X8" s="4">
+        <f>T8*'2010-2026 годы'!BH8%</f>
+        <v>106.6</v>
+      </c>
+      <c r="Y8" s="29">
+        <f>U8*'2010-2026 годы'!BI8%</f>
+        <v>106.5</v>
+      </c>
+      <c r="Z8" s="28">
+        <f>V8*'2010-2026 годы'!BJ8%</f>
+        <v>121</v>
+      </c>
+      <c r="AA8" s="4">
+        <f>W8*'2010-2026 годы'!BK8%</f>
+        <v>114.7</v>
+      </c>
+      <c r="AB8" s="4">
+        <f>X8*'2010-2026 годы'!BL8%</f>
+        <v>113.3</v>
+      </c>
+      <c r="AC8" s="29">
+        <f>Y8*'2010-2026 годы'!BM8%</f>
+        <v>114.4</v>
+      </c>
+      <c r="AD8" s="28">
+        <f>Z8*'2010-2026 годы'!BN8%</f>
+        <v>118.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" ht="9.75" customHeight="1">
+      <c r="A9" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="28">
+        <v>100</v>
+      </c>
+      <c r="C9" s="4">
+        <v>100</v>
+      </c>
+      <c r="D9" s="4">
+        <v>100</v>
+      </c>
+      <c r="E9" s="29">
+        <v>100</v>
+      </c>
+      <c r="F9" s="28">
+        <f>B9*'2010-2026 годы'!AP9%</f>
+        <v>104.2</v>
+      </c>
+      <c r="G9" s="4">
+        <f>C9*'2010-2026 годы'!AQ9%</f>
+        <v>102.1</v>
+      </c>
+      <c r="H9" s="4">
+        <f>D9*'2010-2026 годы'!AR9%</f>
+        <v>98</v>
+      </c>
+      <c r="I9" s="29">
+        <f>E9*'2010-2026 годы'!AS9%</f>
+        <v>97.1</v>
+      </c>
+      <c r="J9" s="28">
+        <f>F9*'2010-2026 годы'!AT9%</f>
+        <v>96.1</v>
+      </c>
+      <c r="K9" s="4">
+        <f>G9*'2010-2026 годы'!AU9%</f>
+        <v>97.8</v>
+      </c>
+      <c r="L9" s="4">
+        <f>H9*'2010-2026 годы'!AV9%</f>
+        <v>96</v>
+      </c>
+      <c r="M9" s="29">
+        <f>I9*'2010-2026 годы'!AW9%</f>
+        <v>98.6</v>
+      </c>
+      <c r="N9" s="28">
+        <f>J9*'2010-2026 годы'!AX9%</f>
+        <v>105.1</v>
+      </c>
+      <c r="O9" s="4">
+        <f>K9*'2010-2026 годы'!AY9%</f>
+        <v>101.7</v>
+      </c>
+      <c r="P9" s="4">
+        <f>L9*'2010-2026 годы'!AZ9%</f>
+        <v>98.1</v>
+      </c>
+      <c r="Q9" s="29">
+        <f>M9*'2010-2026 годы'!BA9%</f>
+        <v>98.8</v>
+      </c>
+      <c r="R9" s="28">
+        <f>N9*'2010-2026 годы'!BB9%</f>
+        <v>103.8</v>
+      </c>
+      <c r="S9" s="4">
+        <f>O9*'2010-2026 годы'!BC9%</f>
+        <v>105.1</v>
+      </c>
+      <c r="T9" s="4">
+        <f>P9*'2010-2026 годы'!BD9%</f>
+        <v>103.1</v>
+      </c>
+      <c r="U9" s="29">
+        <f>Q9*'2010-2026 годы'!BE9%</f>
+        <v>102.6</v>
+      </c>
+      <c r="V9" s="28">
+        <f>R9*'2010-2026 годы'!BF9%</f>
+        <v>105.3</v>
+      </c>
+      <c r="W9" s="4">
+        <f>S9*'2010-2026 годы'!BG9%</f>
+        <v>104.5</v>
+      </c>
+      <c r="X9" s="4">
+        <f>T9*'2010-2026 годы'!BH9%</f>
+        <v>99.7</v>
+      </c>
+      <c r="Y9" s="29">
+        <f>U9*'2010-2026 годы'!BI9%</f>
+        <v>100.4</v>
+      </c>
+      <c r="Z9" s="28">
+        <f>V9*'2010-2026 годы'!BJ9%</f>
+        <v>107.7</v>
+      </c>
+      <c r="AA9" s="4">
+        <f>W9*'2010-2026 годы'!BK9%</f>
+        <v>107.9</v>
+      </c>
+      <c r="AB9" s="4">
+        <f>X9*'2010-2026 годы'!BL9%</f>
+        <v>104.5</v>
+      </c>
+      <c r="AC9" s="29">
+        <f>Y9*'2010-2026 годы'!BM9%</f>
+        <v>106.2</v>
+      </c>
+      <c r="AD9" s="28">
+        <f>Z9*'2010-2026 годы'!BN9%</f>
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" s="84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="28">
+        <v>100</v>
+      </c>
+      <c r="C10" s="4">
+        <v>100</v>
+      </c>
+      <c r="D10" s="4">
+        <v>100</v>
+      </c>
+      <c r="E10" s="29">
+        <v>100</v>
+      </c>
+      <c r="F10" s="28">
+        <f>B10*'2010-2026 годы'!AP10%</f>
+        <v>107.3</v>
+      </c>
+      <c r="G10" s="4">
+        <f>C10*'2010-2026 годы'!AQ10%</f>
+        <v>104.5</v>
+      </c>
+      <c r="H10" s="4">
+        <f>D10*'2010-2026 годы'!AR10%</f>
+        <v>104.4</v>
+      </c>
+      <c r="I10" s="29">
+        <f>E10*'2010-2026 годы'!AS10%</f>
+        <v>104.3</v>
+      </c>
+      <c r="J10" s="28">
+        <f>F10*'2010-2026 годы'!AT10%</f>
+        <v>119.9</v>
+      </c>
+      <c r="K10" s="4">
+        <f>G10*'2010-2026 годы'!AU10%</f>
+        <v>112.7</v>
+      </c>
+      <c r="L10" s="4">
+        <f>H10*'2010-2026 годы'!AV10%</f>
+        <v>111.7</v>
+      </c>
+      <c r="M10" s="29">
+        <f>I10*'2010-2026 годы'!AW10%</f>
+        <v>108.5</v>
+      </c>
+      <c r="N10" s="28">
+        <f>J10*'2010-2026 годы'!AX10%</f>
+        <v>124.8</v>
+      </c>
+      <c r="O10" s="4">
+        <f>K10*'2010-2026 годы'!AY10%</f>
+        <v>117.7</v>
+      </c>
+      <c r="P10" s="4">
+        <f>L10*'2010-2026 годы'!AZ10%</f>
+        <v>114.5</v>
+      </c>
+      <c r="Q10" s="29">
+        <f>M10*'2010-2026 годы'!BA10%</f>
+        <v>107.3</v>
+      </c>
+      <c r="R10" s="28">
+        <f>N10*'2010-2026 годы'!BB10%</f>
+        <v>126.3</v>
+      </c>
+      <c r="S10" s="4">
+        <f>O10*'2010-2026 годы'!BC10%</f>
+        <v>118.1</v>
+      </c>
+      <c r="T10" s="4">
+        <f>P10*'2010-2026 годы'!BD10%</f>
+        <v>116.4</v>
+      </c>
+      <c r="U10" s="29">
+        <f>Q10*'2010-2026 годы'!BE10%</f>
+        <v>113.1</v>
+      </c>
+      <c r="V10" s="28">
+        <f>R10*'2010-2026 годы'!BF10%</f>
+        <v>134.1</v>
+      </c>
+      <c r="W10" s="4">
+        <f>S10*'2010-2026 годы'!BG10%</f>
+        <v>120.5</v>
+      </c>
+      <c r="X10" s="4">
+        <f>T10*'2010-2026 годы'!BH10%</f>
+        <v>116.1</v>
+      </c>
+      <c r="Y10" s="29">
+        <f>U10*'2010-2026 годы'!BI10%</f>
+        <v>116.8</v>
+      </c>
+      <c r="Z10" s="28">
+        <f>V10*'2010-2026 годы'!BJ10%</f>
+        <v>143.6</v>
+      </c>
+      <c r="AA10" s="4">
+        <f>W10*'2010-2026 годы'!BK10%</f>
+        <v>126.3</v>
+      </c>
+      <c r="AB10" s="4">
+        <f>X10*'2010-2026 годы'!BL10%</f>
+        <v>122.7</v>
+      </c>
+      <c r="AC10" s="29">
+        <f>Y10*'2010-2026 годы'!BM10%</f>
         <v>125</v>
       </c>
+      <c r="AD10" s="28">
+        <f>Z10*'2010-2026 годы'!BN10%</f>
+        <v>155.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:29" s="13" customFormat="1">
-[...16 lines deleted...]
-        <f>B5*'2010-2025 годы'!AP5%</f>
+    <row r="11" spans="1:33" ht="22.5">
+      <c r="A11" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="28">
+        <v>100</v>
+      </c>
+      <c r="C11" s="4">
+        <v>100</v>
+      </c>
+      <c r="D11" s="4">
+        <v>100</v>
+      </c>
+      <c r="E11" s="29">
+        <v>100</v>
+      </c>
+      <c r="F11" s="28">
+        <f>B11*'2010-2026 годы'!AP11%</f>
+        <v>97.3</v>
+      </c>
+      <c r="G11" s="4">
+        <f>C11*'2010-2026 годы'!AQ11%</f>
+        <v>102</v>
+      </c>
+      <c r="H11" s="4">
+        <f>D11*'2010-2026 годы'!AR11%</f>
+        <v>100.6</v>
+      </c>
+      <c r="I11" s="29">
+        <f>E11*'2010-2026 годы'!AS11%</f>
+        <v>100.7</v>
+      </c>
+      <c r="J11" s="28">
+        <f>F11*'2010-2026 годы'!AT11%</f>
+        <v>97.6</v>
+      </c>
+      <c r="K11" s="4">
+        <f>G11*'2010-2026 годы'!AU11%</f>
+        <v>102.6</v>
+      </c>
+      <c r="L11" s="4">
+        <f>H11*'2010-2026 годы'!AV11%</f>
+        <v>102.1</v>
+      </c>
+      <c r="M11" s="29">
+        <f>I11*'2010-2026 годы'!AW11%</f>
+        <v>105.9</v>
+      </c>
+      <c r="N11" s="28">
+        <f>J11*'2010-2026 годы'!AX11%</f>
+        <v>101.5</v>
+      </c>
+      <c r="O11" s="4">
+        <f>K11*'2010-2026 годы'!AY11%</f>
+        <v>106.7</v>
+      </c>
+      <c r="P11" s="4">
+        <f>L11*'2010-2026 годы'!AZ11%</f>
+        <v>107.4</v>
+      </c>
+      <c r="Q11" s="29">
+        <f>M11*'2010-2026 годы'!BA11%</f>
+        <v>107.8</v>
+      </c>
+      <c r="R11" s="28">
+        <f>N11*'2010-2026 годы'!BB11%</f>
+        <v>100.8</v>
+      </c>
+      <c r="S11" s="4">
+        <f>O11*'2010-2026 годы'!BC11%</f>
+        <v>110.3</v>
+      </c>
+      <c r="T11" s="4">
+        <f>P11*'2010-2026 годы'!BD11%</f>
+        <v>108.4</v>
+      </c>
+      <c r="U11" s="29">
+        <f>Q11*'2010-2026 годы'!BE11%</f>
+        <v>113.1</v>
+      </c>
+      <c r="V11" s="28">
+        <f>R11*'2010-2026 годы'!BF11%</f>
+        <v>111.3</v>
+      </c>
+      <c r="W11" s="4">
+        <f>S11*'2010-2026 годы'!BG11%</f>
+        <v>112.3</v>
+      </c>
+      <c r="X11" s="4">
+        <f>T11*'2010-2026 годы'!BH11%</f>
+        <v>110.8</v>
+      </c>
+      <c r="Y11" s="29">
+        <f>U11*'2010-2026 годы'!BI11%</f>
+        <v>110.2</v>
+      </c>
+      <c r="Z11" s="28">
+        <f>V11*'2010-2026 годы'!BJ11%</f>
+        <v>101.6</v>
+      </c>
+      <c r="AA11" s="4">
+        <f>W11*'2010-2026 годы'!BK11%</f>
+        <v>110.8</v>
+      </c>
+      <c r="AB11" s="4">
+        <f>X11*'2010-2026 годы'!BL11%</f>
+        <v>114</v>
+      </c>
+      <c r="AC11" s="29">
+        <f>Y11*'2010-2026 годы'!BM11%</f>
+        <v>113.7</v>
+      </c>
+      <c r="AD11" s="28">
+        <f>Z11*'2010-2026 годы'!BN11%</f>
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="22.5">
+      <c r="A12" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="28">
+        <v>100</v>
+      </c>
+      <c r="C12" s="4">
+        <v>100</v>
+      </c>
+      <c r="D12" s="4">
+        <v>100</v>
+      </c>
+      <c r="E12" s="29">
+        <v>100</v>
+      </c>
+      <c r="F12" s="28">
+        <f>B12*'2010-2026 годы'!AP12%</f>
+        <v>103.9</v>
+      </c>
+      <c r="G12" s="4">
+        <f>C12*'2010-2026 годы'!AQ12%</f>
+        <v>98.8</v>
+      </c>
+      <c r="H12" s="4">
+        <f>D12*'2010-2026 годы'!AR12%</f>
+        <v>94.5</v>
+      </c>
+      <c r="I12" s="29">
+        <f>E12*'2010-2026 годы'!AS12%</f>
+        <v>97</v>
+      </c>
+      <c r="J12" s="28">
+        <f>F12*'2010-2026 годы'!AT12%</f>
+        <v>111</v>
+      </c>
+      <c r="K12" s="4">
+        <f>G12*'2010-2026 годы'!AU12%</f>
+        <v>101.9</v>
+      </c>
+      <c r="L12" s="4">
+        <f>H12*'2010-2026 годы'!AV12%</f>
+        <v>99.3</v>
+      </c>
+      <c r="M12" s="29">
+        <f>I12*'2010-2026 годы'!AW12%</f>
+        <v>104</v>
+      </c>
+      <c r="N12" s="28">
+        <f>J12*'2010-2026 годы'!AX12%</f>
+        <v>123.8</v>
+      </c>
+      <c r="O12" s="4">
+        <f>K12*'2010-2026 годы'!AY12%</f>
+        <v>108.2</v>
+      </c>
+      <c r="P12" s="4">
+        <f>L12*'2010-2026 годы'!AZ12%</f>
+        <v>104</v>
+      </c>
+      <c r="Q12" s="29">
+        <f>M12*'2010-2026 годы'!BA12%</f>
+        <v>99.2</v>
+      </c>
+      <c r="R12" s="28">
+        <f>N12*'2010-2026 годы'!BB12%</f>
+        <v>121.2</v>
+      </c>
+      <c r="S12" s="4">
+        <f>O12*'2010-2026 годы'!BC12%</f>
+        <v>106.4</v>
+      </c>
+      <c r="T12" s="4">
+        <f>P12*'2010-2026 годы'!BD12%</f>
+        <v>103</v>
+      </c>
+      <c r="U12" s="29">
+        <f>Q12*'2010-2026 годы'!BE12%</f>
+        <v>94.7</v>
+      </c>
+      <c r="V12" s="28">
+        <f>R12*'2010-2026 годы'!BF12%</f>
+        <v>122</v>
+      </c>
+      <c r="W12" s="4">
+        <f>S12*'2010-2026 годы'!BG12%</f>
+        <v>101.8</v>
+      </c>
+      <c r="X12" s="4">
+        <f>T12*'2010-2026 годы'!BH12%</f>
+        <v>95.2</v>
+      </c>
+      <c r="Y12" s="29">
+        <f>U12*'2010-2026 годы'!BI12%</f>
+        <v>96.8</v>
+      </c>
+      <c r="Z12" s="28">
+        <f>V12*'2010-2026 годы'!BJ12%</f>
+        <v>112.5</v>
+      </c>
+      <c r="AA12" s="4">
+        <f>W12*'2010-2026 годы'!BK12%</f>
+        <v>101.1</v>
+      </c>
+      <c r="AB12" s="4">
+        <f>X12*'2010-2026 годы'!BL12%</f>
+        <v>92</v>
+      </c>
+      <c r="AC12" s="29">
+        <f>Y12*'2010-2026 годы'!BM12%</f>
+        <v>94.9</v>
+      </c>
+      <c r="AD12" s="28">
+        <f>Z12*'2010-2026 годы'!BN12%</f>
+        <v>135.19999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
+      <c r="A13" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="28">
+        <v>100</v>
+      </c>
+      <c r="C13" s="4">
+        <v>100</v>
+      </c>
+      <c r="D13" s="4">
+        <v>100</v>
+      </c>
+      <c r="E13" s="29">
+        <v>100</v>
+      </c>
+      <c r="F13" s="28">
+        <f>B13*'2010-2026 годы'!AP13%</f>
+        <v>109.6</v>
+      </c>
+      <c r="G13" s="4">
+        <f>C13*'2010-2026 годы'!AQ13%</f>
+        <v>110.9</v>
+      </c>
+      <c r="H13" s="4">
+        <f>D13*'2010-2026 годы'!AR13%</f>
+        <v>111.4</v>
+      </c>
+      <c r="I13" s="29">
+        <f>E13*'2010-2026 годы'!AS13%</f>
+        <v>112.4</v>
+      </c>
+      <c r="J13" s="28">
+        <f>F13*'2010-2026 годы'!AT13%</f>
+        <v>125.8</v>
+      </c>
+      <c r="K13" s="4">
+        <f>G13*'2010-2026 годы'!AU13%</f>
+        <v>124.4</v>
+      </c>
+      <c r="L13" s="4">
+        <f>H13*'2010-2026 годы'!AV13%</f>
+        <v>121.2</v>
+      </c>
+      <c r="M13" s="29">
+        <f>I13*'2010-2026 годы'!AW13%</f>
+        <v>119.7</v>
+      </c>
+      <c r="N13" s="28">
+        <f>J13*'2010-2026 годы'!AX13%</f>
+        <v>134.4</v>
+      </c>
+      <c r="O13" s="4">
+        <f>K13*'2010-2026 годы'!AY13%</f>
+        <v>134</v>
+      </c>
+      <c r="P13" s="4">
+        <f>L13*'2010-2026 годы'!AZ13%</f>
+        <v>125.9</v>
+      </c>
+      <c r="Q13" s="29">
+        <f>M13*'2010-2026 годы'!BA13%</f>
+        <v>128.4</v>
+      </c>
+      <c r="R13" s="28">
+        <f>N13*'2010-2026 годы'!BB13%</f>
+        <v>159.9</v>
+      </c>
+      <c r="S13" s="4">
+        <f>O13*'2010-2026 годы'!BC13%</f>
+        <v>151.30000000000001</v>
+      </c>
+      <c r="T13" s="4">
+        <f>P13*'2010-2026 годы'!BD13%</f>
+        <v>142</v>
+      </c>
+      <c r="U13" s="29">
+        <f>Q13*'2010-2026 годы'!BE13%</f>
+        <v>151.6</v>
+      </c>
+      <c r="V13" s="28">
+        <f>R13*'2010-2026 годы'!BF13%</f>
+        <v>180.8</v>
+      </c>
+      <c r="W13" s="4">
+        <f>S13*'2010-2026 годы'!BG13%</f>
+        <v>166.1</v>
+      </c>
+      <c r="X13" s="4">
+        <f>T13*'2010-2026 годы'!BH13%</f>
+        <v>155.9</v>
+      </c>
+      <c r="Y13" s="29">
+        <f>U13*'2010-2026 годы'!BI13%</f>
+        <v>168.7</v>
+      </c>
+      <c r="Z13" s="28">
+        <f>V13*'2010-2026 годы'!BJ13%</f>
+        <v>211.4</v>
+      </c>
+      <c r="AA13" s="4">
+        <f>W13*'2010-2026 годы'!BK13%</f>
+        <v>197.7</v>
+      </c>
+      <c r="AB13" s="4">
+        <f>X13*'2010-2026 годы'!BL13%</f>
+        <v>182.1</v>
+      </c>
+      <c r="AC13" s="29">
+        <f>Y13*'2010-2026 годы'!BM13%</f>
+        <v>204.3</v>
+      </c>
+      <c r="AD13" s="28">
+        <f>Z13*'2010-2026 годы'!BN13%</f>
+        <v>240.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" s="14" customFormat="1">
+      <c r="A14" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="24">
+        <v>100</v>
+      </c>
+      <c r="C14" s="25">
+        <v>100</v>
+      </c>
+      <c r="D14" s="25">
+        <v>100</v>
+      </c>
+      <c r="E14" s="26">
+        <v>100</v>
+      </c>
+      <c r="F14" s="24">
+        <f>B14*'2010-2026 годы'!AP14%</f>
+        <v>99.1</v>
+      </c>
+      <c r="G14" s="25">
+        <f>C14*'2010-2026 годы'!AQ14%</f>
+        <v>93.3</v>
+      </c>
+      <c r="H14" s="25">
+        <f>D14*'2010-2026 годы'!AR14%</f>
+        <v>93.6</v>
+      </c>
+      <c r="I14" s="26">
+        <f>E14*'2010-2026 годы'!AS14%</f>
+        <v>94.5</v>
+      </c>
+      <c r="J14" s="24">
+        <f>F14*'2010-2026 годы'!AT14%</f>
+        <v>95.9</v>
+      </c>
+      <c r="K14" s="25">
+        <f>G14*'2010-2026 годы'!AU14%</f>
+        <v>94.4</v>
+      </c>
+      <c r="L14" s="25">
+        <f>H14*'2010-2026 годы'!AV14%</f>
+        <v>95.7</v>
+      </c>
+      <c r="M14" s="26">
+        <f>I14*'2010-2026 годы'!AW14%</f>
+        <v>98</v>
+      </c>
+      <c r="N14" s="24">
+        <f>J14*'2010-2026 годы'!AX14%</f>
+        <v>98.3</v>
+      </c>
+      <c r="O14" s="25">
+        <f>K14*'2010-2026 годы'!AY14%</f>
+        <v>96.1</v>
+      </c>
+      <c r="P14" s="25">
+        <f>L14*'2010-2026 годы'!AZ14%</f>
+        <v>96.9</v>
+      </c>
+      <c r="Q14" s="26">
+        <f>M14*'2010-2026 годы'!BA14%</f>
+        <v>97.5</v>
+      </c>
+      <c r="R14" s="24">
+        <f>N14*'2010-2026 годы'!BB14%</f>
+        <v>99.5</v>
+      </c>
+      <c r="S14" s="25">
+        <f>O14*'2010-2026 годы'!BC14%</f>
+        <v>97.1</v>
+      </c>
+      <c r="T14" s="25">
+        <f>P14*'2010-2026 годы'!BD14%</f>
+        <v>97.9</v>
+      </c>
+      <c r="U14" s="26">
+        <f>Q14*'2010-2026 годы'!BE14%</f>
+        <v>100.3</v>
+      </c>
+      <c r="V14" s="24">
+        <f>R14*'2010-2026 годы'!BF14%</f>
+        <v>100.4</v>
+      </c>
+      <c r="W14" s="25">
+        <f>S14*'2010-2026 годы'!BG14%</f>
+        <v>98.9</v>
+      </c>
+      <c r="X14" s="25">
+        <f>T14*'2010-2026 годы'!BH14%</f>
+        <v>100.5</v>
+      </c>
+      <c r="Y14" s="26">
+        <f>U14*'2010-2026 годы'!BI14%</f>
+        <v>103.2</v>
+      </c>
+      <c r="Z14" s="24">
+        <f>V14*'2010-2026 годы'!BJ14%</f>
+        <v>102.8</v>
+      </c>
+      <c r="AA14" s="25">
+        <f>W14*'2010-2026 годы'!BK14%</f>
+        <v>102.2</v>
+      </c>
+      <c r="AB14" s="25">
+        <f>X14*'2010-2026 годы'!BL14%</f>
+        <v>103.3</v>
+      </c>
+      <c r="AC14" s="26">
+        <f>Y14*'2010-2026 годы'!BM14%</f>
+        <v>106.7</v>
+      </c>
+      <c r="AD14" s="24">
+        <f>Z14*'2010-2026 годы'!BN14%</f>
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="22.5">
+      <c r="A15" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="28">
+        <v>100</v>
+      </c>
+      <c r="C15" s="4">
+        <v>100</v>
+      </c>
+      <c r="D15" s="4">
+        <v>100</v>
+      </c>
+      <c r="E15" s="29">
+        <v>100</v>
+      </c>
+      <c r="F15" s="28">
+        <f>B15*'2010-2026 годы'!AP15%</f>
+        <v>98.4</v>
+      </c>
+      <c r="G15" s="4">
+        <f>C15*'2010-2026 годы'!AQ15%</f>
+        <v>88.5</v>
+      </c>
+      <c r="H15" s="4">
+        <f>D15*'2010-2026 годы'!AR15%</f>
+        <v>90.1</v>
+      </c>
+      <c r="I15" s="29">
+        <f>E15*'2010-2026 годы'!AS15%</f>
+        <v>97.4</v>
+      </c>
+      <c r="J15" s="28">
+        <f>F15*'2010-2026 годы'!AT15%</f>
+        <v>94.6</v>
+      </c>
+      <c r="K15" s="4">
+        <f>G15*'2010-2026 годы'!AU15%</f>
+        <v>93.7</v>
+      </c>
+      <c r="L15" s="4">
+        <f>H15*'2010-2026 годы'!AV15%</f>
+        <v>95.8</v>
+      </c>
+      <c r="M15" s="29">
+        <f>I15*'2010-2026 годы'!AW15%</f>
+        <v>99.7</v>
+      </c>
+      <c r="N15" s="28">
+        <f>J15*'2010-2026 годы'!AX15%</f>
+        <v>101.4</v>
+      </c>
+      <c r="O15" s="4">
+        <f>K15*'2010-2026 годы'!AY15%</f>
+        <v>98.9</v>
+      </c>
+      <c r="P15" s="4">
+        <f>L15*'2010-2026 годы'!AZ15%</f>
+        <v>99.1</v>
+      </c>
+      <c r="Q15" s="29">
+        <f>M15*'2010-2026 годы'!BA15%</f>
+        <v>101.1</v>
+      </c>
+      <c r="R15" s="28">
+        <f>N15*'2010-2026 годы'!BB15%</f>
+        <v>105.9</v>
+      </c>
+      <c r="S15" s="4">
+        <f>O15*'2010-2026 годы'!BC15%</f>
+        <v>103.8</v>
+      </c>
+      <c r="T15" s="4">
+        <f>P15*'2010-2026 годы'!BD15%</f>
+        <v>104.9</v>
+      </c>
+      <c r="U15" s="29">
+        <f>Q15*'2010-2026 годы'!BE15%</f>
+        <v>107.9</v>
+      </c>
+      <c r="V15" s="28">
+        <f>R15*'2010-2026 годы'!BF15%</f>
+        <v>111.1</v>
+      </c>
+      <c r="W15" s="4">
+        <f>S15*'2010-2026 годы'!BG15%</f>
+        <v>106.9</v>
+      </c>
+      <c r="X15" s="4">
+        <f>T15*'2010-2026 годы'!BH15%</f>
+        <v>109.4</v>
+      </c>
+      <c r="Y15" s="29">
+        <f>U15*'2010-2026 годы'!BI15%</f>
+        <v>116.4</v>
+      </c>
+      <c r="Z15" s="28">
+        <f>V15*'2010-2026 годы'!BJ15%</f>
+        <v>114.8</v>
+      </c>
+      <c r="AA15" s="4">
+        <f>W15*'2010-2026 годы'!BK15%</f>
+        <v>112.2</v>
+      </c>
+      <c r="AB15" s="4">
+        <f>X15*'2010-2026 годы'!BL15%</f>
+        <v>115.1</v>
+      </c>
+      <c r="AC15" s="29">
+        <f>Y15*'2010-2026 годы'!BM15%</f>
+        <v>122.3</v>
+      </c>
+      <c r="AD15" s="28">
+        <f>Z15*'2010-2026 годы'!BN15%</f>
+        <v>121</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" s="83" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="28">
+        <v>100</v>
+      </c>
+      <c r="C16" s="4">
+        <v>100</v>
+      </c>
+      <c r="D16" s="4">
+        <v>100</v>
+      </c>
+      <c r="E16" s="29">
+        <v>100</v>
+      </c>
+      <c r="F16" s="28">
+        <f>B16*'2010-2026 годы'!AP16%</f>
+        <v>98.4</v>
+      </c>
+      <c r="G16" s="4">
+        <f>C16*'2010-2026 годы'!AQ16%</f>
+        <v>86.7</v>
+      </c>
+      <c r="H16" s="4">
+        <f>D16*'2010-2026 годы'!AR16%</f>
+        <v>85.2</v>
+      </c>
+      <c r="I16" s="29">
+        <f>E16*'2010-2026 годы'!AS16%</f>
+        <v>79.900000000000006</v>
+      </c>
+      <c r="J16" s="28">
+        <f>F16*'2010-2026 годы'!AT16%</f>
+        <v>83.7</v>
+      </c>
+      <c r="K16" s="4">
+        <f>G16*'2010-2026 годы'!AU16%</f>
+        <v>84.4</v>
+      </c>
+      <c r="L16" s="4">
+        <f>H16*'2010-2026 годы'!AV16%</f>
+        <v>86.9</v>
+      </c>
+      <c r="M16" s="29">
+        <f>I16*'2010-2026 годы'!AW16%</f>
+        <v>88.9</v>
+      </c>
+      <c r="N16" s="28">
+        <f>J16*'2010-2026 годы'!AX16%</f>
+        <v>90.8</v>
+      </c>
+      <c r="O16" s="4">
+        <f>K16*'2010-2026 годы'!AY16%</f>
+        <v>88.5</v>
+      </c>
+      <c r="P16" s="4">
+        <f>L16*'2010-2026 годы'!AZ16%</f>
+        <v>88.6</v>
+      </c>
+      <c r="Q16" s="29">
+        <f>M16*'2010-2026 годы'!BA16%</f>
+        <v>85.7</v>
+      </c>
+      <c r="R16" s="28">
+        <f>N16*'2010-2026 годы'!BB16%</f>
+        <v>94.4</v>
+      </c>
+      <c r="S16" s="4">
+        <f>O16*'2010-2026 годы'!BC16%</f>
+        <v>92</v>
+      </c>
+      <c r="T16" s="4">
+        <f>P16*'2010-2026 годы'!BD16%</f>
+        <v>92.2</v>
+      </c>
+      <c r="U16" s="29">
+        <f>Q16*'2010-2026 годы'!BE16%</f>
+        <v>99</v>
+      </c>
+      <c r="V16" s="28">
+        <f>R16*'2010-2026 годы'!BF16%</f>
+        <v>98.5</v>
+      </c>
+      <c r="W16" s="4">
+        <f>S16*'2010-2026 годы'!BG16%</f>
+        <v>94</v>
+      </c>
+      <c r="X16" s="4">
+        <f>T16*'2010-2026 годы'!BH16%</f>
+        <v>96.3</v>
+      </c>
+      <c r="Y16" s="29">
+        <f>U16*'2010-2026 годы'!BI16%</f>
+        <v>104.7</v>
+      </c>
+      <c r="Z16" s="28">
+        <f>V16*'2010-2026 годы'!BJ16%</f>
+        <v>118.7</v>
+      </c>
+      <c r="AA16" s="4">
+        <f>W16*'2010-2026 годы'!BK16%</f>
+        <v>114.1</v>
+      </c>
+      <c r="AB16" s="4">
+        <f>X16*'2010-2026 годы'!BL16%</f>
+        <v>115.8</v>
+      </c>
+      <c r="AC16" s="29">
+        <f>Y16*'2010-2026 годы'!BM16%</f>
+        <v>125.1</v>
+      </c>
+      <c r="AD16" s="28">
+        <f>Z16*'2010-2026 годы'!BN16%</f>
+        <v>135.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" ht="12.75" customHeight="1">
+      <c r="A17" s="83" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="28">
+        <v>100</v>
+      </c>
+      <c r="C17" s="4">
+        <v>100</v>
+      </c>
+      <c r="D17" s="4">
+        <v>100</v>
+      </c>
+      <c r="E17" s="29">
+        <v>100</v>
+      </c>
+      <c r="F17" s="28">
+        <f>B17*'2010-2026 годы'!AP17%</f>
+        <v>94.7</v>
+      </c>
+      <c r="G17" s="4">
+        <f>C17*'2010-2026 годы'!AQ17%</f>
+        <v>97.5</v>
+      </c>
+      <c r="H17" s="4">
+        <f>D17*'2010-2026 годы'!AR17%</f>
+        <v>91</v>
+      </c>
+      <c r="I17" s="29">
+        <f>E17*'2010-2026 годы'!AS17%</f>
+        <v>82.3</v>
+      </c>
+      <c r="J17" s="28">
+        <f>F17*'2010-2026 годы'!AT17%</f>
+        <v>104.1</v>
+      </c>
+      <c r="K17" s="4">
+        <f>G17*'2010-2026 годы'!AU17%</f>
+        <v>106.8</v>
+      </c>
+      <c r="L17" s="4">
+        <f>H17*'2010-2026 годы'!AV17%</f>
+        <v>98.2</v>
+      </c>
+      <c r="M17" s="29">
+        <f>I17*'2010-2026 годы'!AW17%</f>
+        <v>88</v>
+      </c>
+      <c r="N17" s="28">
+        <f>J17*'2010-2026 годы'!AX17%</f>
+        <v>98.4</v>
+      </c>
+      <c r="O17" s="4">
+        <f>K17*'2010-2026 годы'!AY17%</f>
+        <v>107.1</v>
+      </c>
+      <c r="P17" s="4">
+        <f>L17*'2010-2026 годы'!AZ17%</f>
+        <v>98.7</v>
+      </c>
+      <c r="Q17" s="29">
+        <f>M17*'2010-2026 годы'!BA17%</f>
+        <v>86.9</v>
+      </c>
+      <c r="R17" s="28">
+        <f>N17*'2010-2026 годы'!BB17%</f>
+        <v>91.3</v>
+      </c>
+      <c r="S17" s="4">
+        <f>O17*'2010-2026 годы'!BC17%</f>
+        <v>99.8</v>
+      </c>
+      <c r="T17" s="4">
+        <f>P17*'2010-2026 годы'!BD17%</f>
+        <v>92.8</v>
+      </c>
+      <c r="U17" s="29">
+        <f>Q17*'2010-2026 годы'!BE17%</f>
+        <v>83.5</v>
+      </c>
+      <c r="V17" s="28">
+        <f>R17*'2010-2026 годы'!BF17%</f>
+        <v>81</v>
+      </c>
+      <c r="W17" s="4">
+        <f>S17*'2010-2026 годы'!BG17%</f>
+        <v>103.5</v>
+      </c>
+      <c r="X17" s="4">
+        <f>T17*'2010-2026 годы'!BH17%</f>
+        <v>90.1</v>
+      </c>
+      <c r="Y17" s="29">
+        <f>U17*'2010-2026 годы'!BI17%</f>
+        <v>78.900000000000006</v>
+      </c>
+      <c r="Z17" s="28">
+        <f>V17*'2010-2026 годы'!BJ17%</f>
+        <v>82.5</v>
+      </c>
+      <c r="AA17" s="4">
+        <f>W17*'2010-2026 годы'!BK17%</f>
+        <v>100</v>
+      </c>
+      <c r="AB17" s="4">
+        <f>X17*'2010-2026 годы'!BL17%</f>
+        <v>89</v>
+      </c>
+      <c r="AC17" s="29">
+        <f>Y17*'2010-2026 годы'!BM17%</f>
+        <v>79.400000000000006</v>
+      </c>
+      <c r="AD17" s="28">
+        <f>Z17*'2010-2026 годы'!BN17%</f>
+        <v>78.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" s="83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="28">
+        <v>100</v>
+      </c>
+      <c r="C18" s="4">
+        <v>100</v>
+      </c>
+      <c r="D18" s="4">
+        <v>100</v>
+      </c>
+      <c r="E18" s="29">
+        <v>100</v>
+      </c>
+      <c r="F18" s="28">
+        <f>B18*'2010-2026 годы'!AP18%</f>
+        <v>113.1</v>
+      </c>
+      <c r="G18" s="4">
+        <f>C18*'2010-2026 годы'!AQ18%</f>
+        <v>115</v>
+      </c>
+      <c r="H18" s="4">
+        <f>D18*'2010-2026 годы'!AR18%</f>
+        <v>110.2</v>
+      </c>
+      <c r="I18" s="29">
+        <f>E18*'2010-2026 годы'!AS18%</f>
+        <v>112</v>
+      </c>
+      <c r="J18" s="28">
+        <f>F18*'2010-2026 годы'!AT18%</f>
+        <v>121.1</v>
+      </c>
+      <c r="K18" s="4">
+        <f>G18*'2010-2026 годы'!AU18%</f>
+        <v>130</v>
+      </c>
+      <c r="L18" s="4">
+        <f>H18*'2010-2026 годы'!AV18%</f>
+        <v>125.2</v>
+      </c>
+      <c r="M18" s="29">
+        <f>I18*'2010-2026 годы'!AW18%</f>
+        <v>124.2</v>
+      </c>
+      <c r="N18" s="28">
+        <f>J18*'2010-2026 годы'!AX18%</f>
+        <v>136.1</v>
+      </c>
+      <c r="O18" s="4">
+        <f>K18*'2010-2026 годы'!AY18%</f>
+        <v>141.80000000000001</v>
+      </c>
+      <c r="P18" s="4">
+        <f>L18*'2010-2026 годы'!AZ18%</f>
+        <v>137.1</v>
+      </c>
+      <c r="Q18" s="29">
+        <f>M18*'2010-2026 годы'!BA18%</f>
+        <v>119.4</v>
+      </c>
+      <c r="R18" s="28">
+        <f>N18*'2010-2026 годы'!BB18%</f>
+        <v>139.9</v>
+      </c>
+      <c r="S18" s="4">
+        <f>O18*'2010-2026 годы'!BC18%</f>
+        <v>150.69999999999999</v>
+      </c>
+      <c r="T18" s="4">
+        <f>P18*'2010-2026 годы'!BD18%</f>
+        <v>144.1</v>
+      </c>
+      <c r="U18" s="29">
+        <f>Q18*'2010-2026 годы'!BE18%</f>
+        <v>114.9</v>
+      </c>
+      <c r="V18" s="28">
+        <f>R18*'2010-2026 годы'!BF18%</f>
+        <v>153.80000000000001</v>
+      </c>
+      <c r="W18" s="4">
+        <f>S18*'2010-2026 годы'!BG18%</f>
+        <v>164.4</v>
+      </c>
+      <c r="X18" s="4">
+        <f>T18*'2010-2026 годы'!BH18%</f>
+        <v>156.19999999999999</v>
+      </c>
+      <c r="Y18" s="29">
+        <f>U18*'2010-2026 годы'!BI18%</f>
+        <v>120.8</v>
+      </c>
+      <c r="Z18" s="28">
+        <f>V18*'2010-2026 годы'!BJ18%</f>
+        <v>155</v>
+      </c>
+      <c r="AA18" s="4">
+        <f>W18*'2010-2026 годы'!BK18%</f>
+        <v>162.80000000000001</v>
+      </c>
+      <c r="AB18" s="4">
+        <f>X18*'2010-2026 годы'!BL18%</f>
+        <v>152.6</v>
+      </c>
+      <c r="AC18" s="29">
+        <f>Y18*'2010-2026 годы'!BM18%</f>
+        <v>122.2</v>
+      </c>
+      <c r="AD18" s="28">
+        <f>Z18*'2010-2026 годы'!BN18%</f>
+        <v>154.69999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="28">
+        <v>100</v>
+      </c>
+      <c r="C19" s="4">
+        <v>100</v>
+      </c>
+      <c r="D19" s="4">
+        <v>100</v>
+      </c>
+      <c r="E19" s="29">
+        <v>100</v>
+      </c>
+      <c r="F19" s="28">
+        <f>B19*'2010-2026 годы'!AP19%</f>
+        <v>97.6</v>
+      </c>
+      <c r="G19" s="4">
+        <f>C19*'2010-2026 годы'!AQ19%</f>
+        <v>97.3</v>
+      </c>
+      <c r="H19" s="4">
+        <f>D19*'2010-2026 годы'!AR19%</f>
+        <v>94.5</v>
+      </c>
+      <c r="I19" s="29">
+        <f>E19*'2010-2026 годы'!AS19%</f>
+        <v>101.9</v>
+      </c>
+      <c r="J19" s="28">
+        <f>F19*'2010-2026 годы'!AT19%</f>
+        <v>103.8</v>
+      </c>
+      <c r="K19" s="4">
+        <f>G19*'2010-2026 годы'!AU19%</f>
+        <v>103.6</v>
+      </c>
+      <c r="L19" s="4">
+        <f>H19*'2010-2026 годы'!AV19%</f>
+        <v>100.8</v>
+      </c>
+      <c r="M19" s="29">
+        <f>I19*'2010-2026 годы'!AW19%</f>
+        <v>104.9</v>
+      </c>
+      <c r="N19" s="28">
+        <f>J19*'2010-2026 годы'!AX19%</f>
+        <v>101.7</v>
+      </c>
+      <c r="O19" s="4">
+        <f>K19*'2010-2026 годы'!AY19%</f>
+        <v>103.4</v>
+      </c>
+      <c r="P19" s="4">
+        <f>L19*'2010-2026 годы'!AZ19%</f>
+        <v>102.1</v>
+      </c>
+      <c r="Q19" s="29">
+        <f>M19*'2010-2026 годы'!BA19%</f>
+        <v>107.4</v>
+      </c>
+      <c r="R19" s="28">
+        <f>N19*'2010-2026 годы'!BB19%</f>
+        <v>95.1</v>
+      </c>
+      <c r="S19" s="4">
+        <f>O19*'2010-2026 годы'!BC19%</f>
+        <v>96.8</v>
+      </c>
+      <c r="T19" s="4">
+        <f>P19*'2010-2026 годы'!BD19%</f>
+        <v>95.1</v>
+      </c>
+      <c r="U19" s="29">
+        <f>Q19*'2010-2026 годы'!BE19%</f>
+        <v>100.5</v>
+      </c>
+      <c r="V19" s="28">
+        <f>R19*'2010-2026 годы'!BF19%</f>
+        <v>95.9</v>
+      </c>
+      <c r="W19" s="4">
+        <f>S19*'2010-2026 годы'!BG19%</f>
+        <v>98.2</v>
+      </c>
+      <c r="X19" s="4">
+        <f>T19*'2010-2026 годы'!BH19%</f>
+        <v>94.8</v>
+      </c>
+      <c r="Y19" s="29">
+        <f>U19*'2010-2026 годы'!BI19%</f>
+        <v>101.5</v>
+      </c>
+      <c r="Z19" s="28">
+        <f>V19*'2010-2026 годы'!BJ19%</f>
+        <v>102</v>
+      </c>
+      <c r="AA19" s="4">
+        <f>W19*'2010-2026 годы'!BK19%</f>
+        <v>104</v>
+      </c>
+      <c r="AB19" s="4">
+        <f>X19*'2010-2026 годы'!BL19%</f>
+        <v>99.7</v>
+      </c>
+      <c r="AC19" s="29">
+        <f>Y19*'2010-2026 годы'!BM19%</f>
+        <v>106.5</v>
+      </c>
+      <c r="AD19" s="28">
+        <f>Z19*'2010-2026 годы'!BN19%</f>
+        <v>97.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" s="6" customFormat="1">
+      <c r="A20" s="83" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="28">
+        <v>100</v>
+      </c>
+      <c r="C20" s="4">
+        <v>100</v>
+      </c>
+      <c r="D20" s="4">
+        <v>100</v>
+      </c>
+      <c r="E20" s="29">
+        <v>100</v>
+      </c>
+      <c r="F20" s="28">
+        <f>B20*'2010-2026 годы'!AP20%</f>
+        <v>96.4</v>
+      </c>
+      <c r="G20" s="4">
+        <f>C20*'2010-2026 годы'!AQ20%</f>
+        <v>92.2</v>
+      </c>
+      <c r="H20" s="4">
+        <f>D20*'2010-2026 годы'!AR20%</f>
+        <v>99.5</v>
+      </c>
+      <c r="I20" s="29">
+        <f>E20*'2010-2026 годы'!AS20%</f>
+        <v>93.7</v>
+      </c>
+      <c r="J20" s="28">
+        <f>F20*'2010-2026 годы'!AT20%</f>
+        <v>88.1</v>
+      </c>
+      <c r="K20" s="4">
+        <f>G20*'2010-2026 годы'!AU20%</f>
+        <v>83.4</v>
+      </c>
+      <c r="L20" s="4">
+        <f>H20*'2010-2026 годы'!AV20%</f>
+        <v>88.8</v>
+      </c>
+      <c r="M20" s="29">
+        <f>I20*'2010-2026 годы'!AW20%</f>
+        <v>89.7</v>
+      </c>
+      <c r="N20" s="28">
+        <f>J20*'2010-2026 годы'!AX20%</f>
+        <v>83.1</v>
+      </c>
+      <c r="O20" s="4">
+        <f>K20*'2010-2026 годы'!AY20%</f>
+        <v>67.7</v>
+      </c>
+      <c r="P20" s="4">
+        <f>L20*'2010-2026 годы'!AZ20%</f>
+        <v>93</v>
+      </c>
+      <c r="Q20" s="29">
+        <f>M20*'2010-2026 годы'!BA20%</f>
+        <v>93</v>
+      </c>
+      <c r="R20" s="28">
+        <f>N20*'2010-2026 годы'!BB20%</f>
+        <v>94.7</v>
+      </c>
+      <c r="S20" s="4">
+        <f>O20*'2010-2026 годы'!BC20%</f>
+        <v>76.3</v>
+      </c>
+      <c r="T20" s="4">
+        <f>P20*'2010-2026 годы'!BD20%</f>
+        <v>105.3</v>
+      </c>
+      <c r="U20" s="29">
+        <f>Q20*'2010-2026 годы'!BE20%</f>
+        <v>108.7</v>
+      </c>
+      <c r="V20" s="28">
+        <f>R20*'2010-2026 годы'!BF20%</f>
+        <v>95.6</v>
+      </c>
+      <c r="W20" s="4">
+        <f>S20*'2010-2026 годы'!BG20%</f>
+        <v>75.3</v>
+      </c>
+      <c r="X20" s="4">
+        <f>T20*'2010-2026 годы'!BH20%</f>
+        <v>105.3</v>
+      </c>
+      <c r="Y20" s="29">
+        <f>U20*'2010-2026 годы'!BI20%</f>
+        <v>108.9</v>
+      </c>
+      <c r="Z20" s="28">
+        <f>V20*'2010-2026 годы'!BJ20%</f>
+        <v>99.5</v>
+      </c>
+      <c r="AA20" s="4">
+        <f>W20*'2010-2026 годы'!BK20%</f>
+        <v>79.099999999999994</v>
+      </c>
+      <c r="AB20" s="4">
+        <f>X20*'2010-2026 годы'!BL20%</f>
+        <v>108.1</v>
+      </c>
+      <c r="AC20" s="29">
+        <f>Y20*'2010-2026 годы'!BM20%</f>
+        <v>110.1</v>
+      </c>
+      <c r="AD20" s="28">
+        <f>Z20*'2010-2026 годы'!BN20%</f>
+        <v>80.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" ht="12" customHeight="1">
+      <c r="A21" s="83" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="28">
+        <v>100</v>
+      </c>
+      <c r="C21" s="4">
+        <v>100</v>
+      </c>
+      <c r="D21" s="4">
+        <v>100</v>
+      </c>
+      <c r="E21" s="29">
+        <v>100</v>
+      </c>
+      <c r="F21" s="28">
+        <f>B21*'2010-2026 годы'!AP21%</f>
+        <v>95.6</v>
+      </c>
+      <c r="G21" s="4">
+        <f>C21*'2010-2026 годы'!AQ21%</f>
+        <v>94.4</v>
+      </c>
+      <c r="H21" s="4">
+        <f>D21*'2010-2026 годы'!AR21%</f>
+        <v>93.1</v>
+      </c>
+      <c r="I21" s="29">
+        <f>E21*'2010-2026 годы'!AS21%</f>
+        <v>95.6</v>
+      </c>
+      <c r="J21" s="28">
+        <f>F21*'2010-2026 годы'!AT21%</f>
+        <v>93.2</v>
+      </c>
+      <c r="K21" s="4">
+        <f>G21*'2010-2026 годы'!AU21%</f>
+        <v>91.4</v>
+      </c>
+      <c r="L21" s="4">
+        <f>H21*'2010-2026 годы'!AV21%</f>
+        <v>89.7</v>
+      </c>
+      <c r="M21" s="29">
+        <f>I21*'2010-2026 годы'!AW21%</f>
+        <v>100.3</v>
+      </c>
+      <c r="N21" s="28">
+        <f>J21*'2010-2026 годы'!AX21%</f>
+        <v>86.4</v>
+      </c>
+      <c r="O21" s="4">
+        <f>K21*'2010-2026 годы'!AY21%</f>
+        <v>83.8</v>
+      </c>
+      <c r="P21" s="4">
+        <f>L21*'2010-2026 годы'!AZ21%</f>
+        <v>83.4</v>
+      </c>
+      <c r="Q21" s="29">
+        <f>M21*'2010-2026 годы'!BA21%</f>
+        <v>92.1</v>
+      </c>
+      <c r="R21" s="28">
+        <f>N21*'2010-2026 годы'!BB21%</f>
+        <v>79.7</v>
+      </c>
+      <c r="S21" s="4">
+        <f>O21*'2010-2026 годы'!BC21%</f>
+        <v>77</v>
+      </c>
+      <c r="T21" s="4">
+        <f>P21*'2010-2026 годы'!BD21%</f>
+        <v>75.900000000000006</v>
+      </c>
+      <c r="U21" s="29">
+        <f>Q21*'2010-2026 годы'!BE21%</f>
+        <v>87.1</v>
+      </c>
+      <c r="V21" s="28">
+        <f>R21*'2010-2026 годы'!BF21%</f>
+        <v>79.8</v>
+      </c>
+      <c r="W21" s="4">
+        <f>S21*'2010-2026 годы'!BG21%</f>
+        <v>77.5</v>
+      </c>
+      <c r="X21" s="4">
+        <f>T21*'2010-2026 годы'!BH21%</f>
+        <v>77.5</v>
+      </c>
+      <c r="Y21" s="29">
+        <f>U21*'2010-2026 годы'!BI21%</f>
+        <v>87.4</v>
+      </c>
+      <c r="Z21" s="28">
+        <f>V21*'2010-2026 годы'!BJ21%</f>
+        <v>83.3</v>
+      </c>
+      <c r="AA21" s="4">
+        <f>W21*'2010-2026 годы'!BK21%</f>
+        <v>79.7</v>
+      </c>
+      <c r="AB21" s="4">
+        <f>X21*'2010-2026 годы'!BL21%</f>
+        <v>76.8</v>
+      </c>
+      <c r="AC21" s="29">
+        <f>Y21*'2010-2026 годы'!BM21%</f>
+        <v>81.5</v>
+      </c>
+      <c r="AD21" s="28">
+        <f>Z21*'2010-2026 годы'!BN21%</f>
+        <v>81.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="22.5">
+      <c r="A22" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="28">
+        <v>100</v>
+      </c>
+      <c r="C22" s="4">
+        <v>100</v>
+      </c>
+      <c r="D22" s="4">
+        <v>100</v>
+      </c>
+      <c r="E22" s="29">
+        <v>100</v>
+      </c>
+      <c r="F22" s="28">
+        <f>B22*'2010-2026 годы'!AP22%</f>
+        <v>103.8</v>
+      </c>
+      <c r="G22" s="4">
+        <f>C22*'2010-2026 годы'!AQ22%</f>
+        <v>100.1</v>
+      </c>
+      <c r="H22" s="4">
+        <f>D22*'2010-2026 годы'!AR22%</f>
+        <v>97.6</v>
+      </c>
+      <c r="I22" s="29">
+        <f>E22*'2010-2026 годы'!AS22%</f>
+        <v>97.7</v>
+      </c>
+      <c r="J22" s="28">
+        <f>F22*'2010-2026 годы'!AT22%</f>
+        <v>91.8</v>
+      </c>
+      <c r="K22" s="4">
+        <f>G22*'2010-2026 годы'!AU22%</f>
+        <v>88.9</v>
+      </c>
+      <c r="L22" s="4">
+        <f>H22*'2010-2026 годы'!AV22%</f>
+        <v>87.8</v>
+      </c>
+      <c r="M22" s="29">
+        <f>I22*'2010-2026 годы'!AW22%</f>
+        <v>97</v>
+      </c>
+      <c r="N22" s="28">
+        <f>J22*'2010-2026 годы'!AX22%</f>
+        <v>95.7</v>
+      </c>
+      <c r="O22" s="4">
+        <f>K22*'2010-2026 годы'!AY22%</f>
+        <v>93.1</v>
+      </c>
+      <c r="P22" s="4">
+        <f>L22*'2010-2026 годы'!AZ22%</f>
+        <v>93</v>
+      </c>
+      <c r="Q22" s="29">
+        <f>M22*'2010-2026 годы'!BA22%</f>
+        <v>102.7</v>
+      </c>
+      <c r="R22" s="28">
+        <f>N22*'2010-2026 годы'!BB22%</f>
+        <v>102.7</v>
+      </c>
+      <c r="S22" s="4">
+        <f>O22*'2010-2026 годы'!BC22%</f>
+        <v>96.5</v>
+      </c>
+      <c r="T22" s="4">
+        <f>P22*'2010-2026 годы'!BD22%</f>
+        <v>94.7</v>
+      </c>
+      <c r="U22" s="29">
+        <f>Q22*'2010-2026 годы'!BE22%</f>
+        <v>108.7</v>
+      </c>
+      <c r="V22" s="28">
+        <f>R22*'2010-2026 годы'!BF22%</f>
+        <v>99.3</v>
+      </c>
+      <c r="W22" s="4">
+        <f>S22*'2010-2026 годы'!BG22%</f>
+        <v>96.1</v>
+      </c>
+      <c r="X22" s="4">
+        <f>T22*'2010-2026 годы'!BH22%</f>
+        <v>96.8</v>
+      </c>
+      <c r="Y22" s="29">
+        <f>U22*'2010-2026 годы'!BI22%</f>
+        <v>106.4</v>
+      </c>
+      <c r="Z22" s="28">
+        <f>V22*'2010-2026 годы'!BJ22%</f>
+        <v>93</v>
+      </c>
+      <c r="AA22" s="4">
+        <f>W22*'2010-2026 годы'!BK22%</f>
+        <v>91.9</v>
+      </c>
+      <c r="AB22" s="4">
+        <f>X22*'2010-2026 годы'!BL22%</f>
+        <v>93.6</v>
+      </c>
+      <c r="AC22" s="29">
+        <f>Y22*'2010-2026 годы'!BM22%</f>
+        <v>98.7</v>
+      </c>
+      <c r="AD22" s="28">
+        <f>Z22*'2010-2026 годы'!BN22%</f>
+        <v>93.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" ht="22.5">
+      <c r="A23" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="28">
+        <v>100</v>
+      </c>
+      <c r="C23" s="4">
+        <v>100</v>
+      </c>
+      <c r="D23" s="4">
+        <v>100</v>
+      </c>
+      <c r="E23" s="29">
+        <v>100</v>
+      </c>
+      <c r="F23" s="28">
+        <f>B23*'2010-2026 годы'!AP23%</f>
+        <v>101.7</v>
+      </c>
+      <c r="G23" s="4">
+        <f>C23*'2010-2026 годы'!AQ23%</f>
+        <v>101.2</v>
+      </c>
+      <c r="H23" s="4">
+        <f>D23*'2010-2026 годы'!AR23%</f>
+        <v>101.2</v>
+      </c>
+      <c r="I23" s="29">
+        <f>E23*'2010-2026 годы'!AS23%</f>
+        <v>102.6</v>
+      </c>
+      <c r="J23" s="28">
+        <f>F23*'2010-2026 годы'!AT23%</f>
+        <v>118.3</v>
+      </c>
+      <c r="K23" s="4">
+        <f>G23*'2010-2026 годы'!AU23%</f>
+        <v>111.7</v>
+      </c>
+      <c r="L23" s="4">
+        <f>H23*'2010-2026 годы'!AV23%</f>
+        <v>111.8</v>
+      </c>
+      <c r="M23" s="29">
+        <f>I23*'2010-2026 годы'!AW23%</f>
+        <v>108.7</v>
+      </c>
+      <c r="N23" s="28">
+        <f>J23*'2010-2026 годы'!AX23%</f>
+        <v>112</v>
+      </c>
+      <c r="O23" s="4">
+        <f>K23*'2010-2026 годы'!AY23%</f>
+        <v>108.8</v>
+      </c>
+      <c r="P23" s="4">
+        <f>L23*'2010-2026 годы'!AZ23%</f>
+        <v>110.9</v>
+      </c>
+      <c r="Q23" s="29">
+        <f>M23*'2010-2026 годы'!BA23%</f>
+        <v>106.7</v>
+      </c>
+      <c r="R23" s="28">
+        <f>N23*'2010-2026 годы'!BB23%</f>
+        <v>111.1</v>
+      </c>
+      <c r="S23" s="4">
+        <f>O23*'2010-2026 годы'!BC23%</f>
+        <v>105.6</v>
+      </c>
+      <c r="T23" s="4">
+        <f>P23*'2010-2026 годы'!BD23%</f>
+        <v>105.9</v>
+      </c>
+      <c r="U23" s="29">
+        <f>Q23*'2010-2026 годы'!BE23%</f>
+        <v>106.7</v>
+      </c>
+      <c r="V23" s="28">
+        <f>R23*'2010-2026 годы'!BF23%</f>
+        <v>102.9</v>
+      </c>
+      <c r="W23" s="4">
+        <f>S23*'2010-2026 годы'!BG23%</f>
+        <v>108.8</v>
+      </c>
+      <c r="X23" s="4">
+        <f>T23*'2010-2026 годы'!BH23%</f>
+        <v>112.8</v>
+      </c>
+      <c r="Y23" s="29">
+        <f>U23*'2010-2026 годы'!BI23%</f>
+        <v>110.3</v>
+      </c>
+      <c r="Z23" s="28">
+        <f>V23*'2010-2026 годы'!BJ23%</f>
+        <v>109.1</v>
+      </c>
+      <c r="AA23" s="4">
+        <f>W23*'2010-2026 годы'!BK23%</f>
+        <v>112.6</v>
+      </c>
+      <c r="AB23" s="4">
+        <f>X23*'2010-2026 годы'!BL23%</f>
+        <v>114.6</v>
+      </c>
+      <c r="AC23" s="29">
+        <f>Y23*'2010-2026 годы'!BM23%</f>
+        <v>111.8</v>
+      </c>
+      <c r="AD23" s="28">
+        <f>Z23*'2010-2026 годы'!BN23%</f>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
+      <c r="A24" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="28">
+        <v>100</v>
+      </c>
+      <c r="C24" s="4">
+        <v>100</v>
+      </c>
+      <c r="D24" s="4">
+        <v>100</v>
+      </c>
+      <c r="E24" s="29">
+        <v>100</v>
+      </c>
+      <c r="F24" s="28">
+        <f>B24*'2010-2026 годы'!AP24%</f>
+        <v>99.5</v>
+      </c>
+      <c r="G24" s="4">
+        <f>C24*'2010-2026 годы'!AQ24%</f>
+        <v>104.4</v>
+      </c>
+      <c r="H24" s="4">
+        <f>D24*'2010-2026 годы'!AR24%</f>
+        <v>103.9</v>
+      </c>
+      <c r="I24" s="29">
+        <f>E24*'2010-2026 годы'!AS24%</f>
+        <v>105.5</v>
+      </c>
+      <c r="J24" s="28">
+        <f>F24*'2010-2026 годы'!AT24%</f>
+        <v>105.7</v>
+      </c>
+      <c r="K24" s="4">
+        <f>G24*'2010-2026 годы'!AU24%</f>
+        <v>110.6</v>
+      </c>
+      <c r="L24" s="4">
+        <f>H24*'2010-2026 годы'!AV24%</f>
+        <v>105.8</v>
+      </c>
+      <c r="M24" s="29">
+        <f>I24*'2010-2026 годы'!AW24%</f>
+        <v>107.8</v>
+      </c>
+      <c r="N24" s="28">
+        <f>J24*'2010-2026 годы'!AX24%</f>
+        <v>106.8</v>
+      </c>
+      <c r="O24" s="4">
+        <f>K24*'2010-2026 годы'!AY24%</f>
+        <v>112</v>
+      </c>
+      <c r="P24" s="4">
+        <f>L24*'2010-2026 годы'!AZ24%</f>
+        <v>107.2</v>
+      </c>
+      <c r="Q24" s="29">
+        <f>M24*'2010-2026 годы'!BA24%</f>
+        <v>110.8</v>
+      </c>
+      <c r="R24" s="28">
+        <f>N24*'2010-2026 годы'!BB24%</f>
+        <v>105.9</v>
+      </c>
+      <c r="S24" s="4">
+        <f>O24*'2010-2026 годы'!BC24%</f>
+        <v>110.2</v>
+      </c>
+      <c r="T24" s="4">
+        <f>P24*'2010-2026 годы'!BD24%</f>
+        <v>105.5</v>
+      </c>
+      <c r="U24" s="29">
+        <f>Q24*'2010-2026 годы'!BE24%</f>
+        <v>109.4</v>
+      </c>
+      <c r="V24" s="28">
+        <f>R24*'2010-2026 годы'!BF24%</f>
+        <v>105.8</v>
+      </c>
+      <c r="W24" s="4">
+        <f>S24*'2010-2026 годы'!BG24%</f>
+        <v>110.8</v>
+      </c>
+      <c r="X24" s="4">
+        <f>T24*'2010-2026 годы'!BH24%</f>
+        <v>105.3</v>
+      </c>
+      <c r="Y24" s="29">
+        <f>U24*'2010-2026 годы'!BI24%</f>
+        <v>109.4</v>
+      </c>
+      <c r="Z24" s="28">
+        <f>V24*'2010-2026 годы'!BJ24%</f>
+        <v>104.1</v>
+      </c>
+      <c r="AA24" s="4">
+        <f>W24*'2010-2026 годы'!BK24%</f>
+        <v>109.9</v>
+      </c>
+      <c r="AB24" s="4">
+        <f>X24*'2010-2026 годы'!BL24%</f>
+        <v>104.6</v>
+      </c>
+      <c r="AC24" s="29">
+        <f>Y24*'2010-2026 годы'!BM24%</f>
+        <v>108.2</v>
+      </c>
+      <c r="AD24" s="28">
+        <f>Z24*'2010-2026 годы'!BN24%</f>
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" ht="12" customHeight="1">
+      <c r="A25" s="83" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="28">
+        <v>100</v>
+      </c>
+      <c r="C25" s="4">
+        <v>100</v>
+      </c>
+      <c r="D25" s="4">
+        <v>100</v>
+      </c>
+      <c r="E25" s="29">
+        <v>100</v>
+      </c>
+      <c r="F25" s="28">
+        <f>B25*'2010-2026 годы'!AP25%</f>
+        <v>99.6</v>
+      </c>
+      <c r="G25" s="4">
+        <f>C25*'2010-2026 годы'!AQ25%</f>
+        <v>102.8</v>
+      </c>
+      <c r="H25" s="4">
+        <f>D25*'2010-2026 годы'!AR25%</f>
+        <v>102.1</v>
+      </c>
+      <c r="I25" s="29">
+        <f>E25*'2010-2026 годы'!AS25%</f>
+        <v>101.8</v>
+      </c>
+      <c r="J25" s="28">
+        <f>F25*'2010-2026 годы'!AT25%</f>
+        <v>98.3</v>
+      </c>
+      <c r="K25" s="4">
+        <f>G25*'2010-2026 годы'!AU25%</f>
+        <v>103.4</v>
+      </c>
+      <c r="L25" s="4">
+        <f>H25*'2010-2026 годы'!AV25%</f>
+        <v>102.1</v>
+      </c>
+      <c r="M25" s="29">
+        <f>I25*'2010-2026 годы'!AW25%</f>
         <v>102.4</v>
       </c>
-      <c r="G5" s="25">
-[...16 lines deleted...]
-        <f>G5*'2010-2025 годы'!AU5%</f>
+      <c r="N25" s="28">
+        <f>J25*'2010-2026 годы'!AX25%</f>
+        <v>97.3</v>
+      </c>
+      <c r="O25" s="4">
+        <f>K25*'2010-2026 годы'!AY25%</f>
+        <v>103.1</v>
+      </c>
+      <c r="P25" s="4">
+        <f>L25*'2010-2026 годы'!AZ25%</f>
+        <v>102.4</v>
+      </c>
+      <c r="Q25" s="29">
+        <f>M25*'2010-2026 годы'!BA25%</f>
+        <v>98.8</v>
+      </c>
+      <c r="R25" s="28">
+        <f>N25*'2010-2026 годы'!BB25%</f>
+        <v>96.2</v>
+      </c>
+      <c r="S25" s="4">
+        <f>O25*'2010-2026 годы'!BC25%</f>
+        <v>102</v>
+      </c>
+      <c r="T25" s="4">
+        <f>P25*'2010-2026 годы'!BD25%</f>
         <v>99.9</v>
       </c>
-      <c r="L5" s="25">
-        <f>H5*'2010-2025 годы'!AV5%</f>
+      <c r="U25" s="29">
+        <f>Q25*'2010-2026 годы'!BE25%</f>
+        <v>97.7</v>
+      </c>
+      <c r="V25" s="28">
+        <f>R25*'2010-2026 годы'!BF25%</f>
+        <v>94.8</v>
+      </c>
+      <c r="W25" s="4">
+        <f>S25*'2010-2026 годы'!BG25%</f>
+        <v>101</v>
+      </c>
+      <c r="X25" s="4">
+        <f>T25*'2010-2026 годы'!BH25%</f>
+        <v>102.5</v>
+      </c>
+      <c r="Y25" s="29">
+        <f>U25*'2010-2026 годы'!BI25%</f>
+        <v>98</v>
+      </c>
+      <c r="Z25" s="28">
+        <f>V25*'2010-2026 годы'!BJ25%</f>
+        <v>93.5</v>
+      </c>
+      <c r="AA25" s="4">
+        <f>W25*'2010-2026 годы'!BK25%</f>
+        <v>99.3</v>
+      </c>
+      <c r="AB25" s="4">
+        <f>X25*'2010-2026 годы'!BL25%</f>
+        <v>99.2</v>
+      </c>
+      <c r="AC25" s="29">
+        <f>Y25*'2010-2026 годы'!BM25%</f>
+        <v>94.9</v>
+      </c>
+      <c r="AD25" s="28">
+        <f>Z25*'2010-2026 годы'!BN25%</f>
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="28">
+        <v>100</v>
+      </c>
+      <c r="C26" s="4">
+        <v>100</v>
+      </c>
+      <c r="D26" s="4">
+        <v>100</v>
+      </c>
+      <c r="E26" s="29">
+        <v>100</v>
+      </c>
+      <c r="F26" s="28">
+        <f>B26*'2010-2026 годы'!AP26%</f>
         <v>100.5</v>
       </c>
-      <c r="M5" s="27">
-[...20 lines deleted...]
-        <f>N5*'2010-2025 годы'!BB5%</f>
+      <c r="G26" s="4">
+        <f>C26*'2010-2026 годы'!AQ26%</f>
+        <v>101.6</v>
+      </c>
+      <c r="H26" s="4">
+        <f>D26*'2010-2026 годы'!AR26%</f>
+        <v>92.3</v>
+      </c>
+      <c r="I26" s="29">
+        <f>E26*'2010-2026 годы'!AS26%</f>
+        <v>106.1</v>
+      </c>
+      <c r="J26" s="28">
+        <f>F26*'2010-2026 годы'!AT26%</f>
+        <v>110.8</v>
+      </c>
+      <c r="K26" s="4">
+        <f>G26*'2010-2026 годы'!AU26%</f>
+        <v>111.7</v>
+      </c>
+      <c r="L26" s="4">
+        <f>H26*'2010-2026 годы'!AV26%</f>
+        <v>100.8</v>
+      </c>
+      <c r="M26" s="29">
+        <f>I26*'2010-2026 годы'!AW26%</f>
+        <v>114.8</v>
+      </c>
+      <c r="N26" s="28">
+        <f>J26*'2010-2026 годы'!AX26%</f>
+        <v>116.5</v>
+      </c>
+      <c r="O26" s="4">
+        <f>K26*'2010-2026 годы'!AY26%</f>
+        <v>116.9</v>
+      </c>
+      <c r="P26" s="4">
+        <f>L26*'2010-2026 годы'!AZ26%</f>
+        <v>102.5</v>
+      </c>
+      <c r="Q26" s="29">
+        <f>M26*'2010-2026 годы'!BA26%</f>
+        <v>115.1</v>
+      </c>
+      <c r="R26" s="28">
+        <f>N26*'2010-2026 годы'!BB26%</f>
+        <v>109</v>
+      </c>
+      <c r="S26" s="4">
+        <f>O26*'2010-2026 годы'!BC26%</f>
+        <v>117.3</v>
+      </c>
+      <c r="T26" s="4">
+        <f>P26*'2010-2026 годы'!BD26%</f>
+        <v>102.8</v>
+      </c>
+      <c r="U26" s="29">
+        <f>Q26*'2010-2026 годы'!BE26%</f>
         <v>108.3</v>
       </c>
-      <c r="S5" s="25">
-[...41 lines deleted...]
-        <v>117.8</v>
+      <c r="V26" s="28">
+        <f>R26*'2010-2026 годы'!BF26%</f>
+        <v>93.5</v>
+      </c>
+      <c r="W26" s="4">
+        <f>S26*'2010-2026 годы'!BG26%</f>
+        <v>106.6</v>
+      </c>
+      <c r="X26" s="4">
+        <f>T26*'2010-2026 годы'!BH26%</f>
+        <v>95.8</v>
+      </c>
+      <c r="Y26" s="29">
+        <f>U26*'2010-2026 годы'!BI26%</f>
+        <v>90.4</v>
+      </c>
+      <c r="Z26" s="28">
+        <f>V26*'2010-2026 годы'!BJ26%</f>
+        <v>86.9</v>
+      </c>
+      <c r="AA26" s="4">
+        <f>W26*'2010-2026 годы'!BK26%</f>
+        <v>103.5</v>
+      </c>
+      <c r="AB26" s="4">
+        <f>X26*'2010-2026 годы'!BL26%</f>
+        <v>94</v>
+      </c>
+      <c r="AC26" s="29">
+        <f>Y26*'2010-2026 годы'!BM26%</f>
+        <v>88.7</v>
+      </c>
+      <c r="AD26" s="28">
+        <f>Z26*'2010-2026 годы'!BN26%</f>
+        <v>83.3</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="13" customFormat="1">
-[...109 lines deleted...]
-        <v>142.19999999999999</v>
+    <row r="27" spans="1:30">
+      <c r="A27" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="30">
+        <v>100</v>
+      </c>
+      <c r="C27" s="31">
+        <v>100</v>
+      </c>
+      <c r="D27" s="31">
+        <v>100</v>
+      </c>
+      <c r="E27" s="32">
+        <v>100</v>
+      </c>
+      <c r="F27" s="30">
+        <f>B27*'2010-2026 годы'!AP27%</f>
+        <v>100</v>
+      </c>
+      <c r="G27" s="31">
+        <f>C27*'2010-2026 годы'!AQ27%</f>
+        <v>92.9</v>
+      </c>
+      <c r="H27" s="31">
+        <f>D27*'2010-2026 годы'!AR27%</f>
+        <v>94.3</v>
+      </c>
+      <c r="I27" s="32">
+        <f>E27*'2010-2026 годы'!AS27%</f>
+        <v>79.8</v>
+      </c>
+      <c r="J27" s="30">
+        <f>F27*'2010-2026 годы'!AT27%</f>
+        <v>91.3</v>
+      </c>
+      <c r="K27" s="31">
+        <f>G27*'2010-2026 годы'!AU27%</f>
+        <v>75.900000000000006</v>
+      </c>
+      <c r="L27" s="31">
+        <f>H27*'2010-2026 годы'!AV27%</f>
+        <v>82.7</v>
+      </c>
+      <c r="M27" s="32">
+        <f>I27*'2010-2026 годы'!AW27%</f>
+        <v>76</v>
+      </c>
+      <c r="N27" s="30">
+        <f>J27*'2010-2026 годы'!AX27%</f>
+        <v>87</v>
+      </c>
+      <c r="O27" s="31">
+        <f>K27*'2010-2026 годы'!AY27%</f>
+        <v>73.3</v>
+      </c>
+      <c r="P27" s="31">
+        <f>L27*'2010-2026 годы'!AZ27%</f>
+        <v>78.2</v>
+      </c>
+      <c r="Q27" s="32">
+        <f>M27*'2010-2026 годы'!BA27%</f>
+        <v>75.5</v>
+      </c>
+      <c r="R27" s="30">
+        <f>N27*'2010-2026 годы'!BB27%</f>
+        <v>78.400000000000006</v>
+      </c>
+      <c r="S27" s="31">
+        <f>O27*'2010-2026 годы'!BC27%</f>
+        <v>66.2</v>
+      </c>
+      <c r="T27" s="31">
+        <f>P27*'2010-2026 годы'!BD27%</f>
+        <v>71.400000000000006</v>
+      </c>
+      <c r="U27" s="32">
+        <f>Q27*'2010-2026 годы'!BE27%</f>
+        <v>69.900000000000006</v>
+      </c>
+      <c r="V27" s="30">
+        <f>R27*'2010-2026 годы'!BF27%</f>
+        <v>82</v>
+      </c>
+      <c r="W27" s="31">
+        <f>S27*'2010-2026 годы'!BG27%</f>
+        <v>66.7</v>
+      </c>
+      <c r="X27" s="31">
+        <f>T27*'2010-2026 годы'!BH27%</f>
+        <v>68</v>
+      </c>
+      <c r="Y27" s="32">
+        <f>U27*'2010-2026 годы'!BI27%</f>
+        <v>64.900000000000006</v>
+      </c>
+      <c r="Z27" s="30">
+        <f>V27*'2010-2026 годы'!BJ27%</f>
+        <v>70.900000000000006</v>
+      </c>
+      <c r="AA27" s="31">
+        <f>W27*'2010-2026 годы'!BK27%</f>
+        <v>59.8</v>
+      </c>
+      <c r="AB27" s="31">
+        <f>X27*'2010-2026 годы'!BL27%</f>
+        <v>61.7</v>
+      </c>
+      <c r="AC27" s="32">
+        <f>Y27*'2010-2026 годы'!BM27%</f>
+        <v>62.3</v>
+      </c>
+      <c r="AD27" s="30">
+        <f>Z27*'2010-2026 годы'!BN27%</f>
+        <v>73.7</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
-[...645 lines deleted...]
-        <f>R12*'2010-2025 годы'!BF12%</f>
+    <row r="30" spans="1:30">
+      <c r="A30" s="15" t="s">
         <v>122</v>
-      </c>
-[...1726 lines deleted...]
-        <v>124</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
+  <mergeCells count="9">
+    <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="O5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="N3" sqref="N3:Q3"/>
+      <selection pane="bottomRight" activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="9.33203125" style="2"/>
     <col min="14" max="14" width="9.1640625" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="3"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
       <c r="P2" s="23"/>
-      <c r="Q2" s="23" t="s">
+      <c r="U2" s="23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:24" ht="11.25" customHeight="1">
-      <c r="A3" s="105" t="s">
+      <c r="A3" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="109" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="110"/>
       <c r="D3" s="110"/>
       <c r="E3" s="111"/>
       <c r="F3" s="109" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="110"/>
       <c r="H3" s="110"/>
       <c r="I3" s="111"/>
       <c r="J3" s="109" t="s">
         <v>61</v>
       </c>
       <c r="K3" s="110"/>
       <c r="L3" s="110"/>
       <c r="M3" s="111"/>
       <c r="N3" s="109" t="s">
         <v>66</v>
       </c>
       <c r="O3" s="110"/>
       <c r="P3" s="110"/>
       <c r="Q3" s="111"/>
+      <c r="R3" s="109" t="s">
+        <v>128</v>
+      </c>
+      <c r="S3" s="110"/>
+      <c r="T3" s="110"/>
+      <c r="U3" s="111"/>
     </row>
     <row r="4" spans="1:24" s="12" customFormat="1" ht="33.75">
-      <c r="A4" s="105"/>
+      <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="11" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="N4" s="98" t="s">
+        <v>116</v>
+      </c>
+      <c r="N4" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="O4" s="98" t="s">
+      <c r="O4" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="P4" s="98" t="s">
+      <c r="P4" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="Q4" s="98" t="s">
-        <v>127</v>
+      <c r="Q4" s="97" t="s">
+        <v>125</v>
+      </c>
+      <c r="R4" s="97" t="s">
+        <v>21</v>
+      </c>
+      <c r="S4" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="T4" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="U4" s="97" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="13" customFormat="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="36">
         <v>100</v>
       </c>
       <c r="C5" s="25">
         <v>100</v>
       </c>
       <c r="D5" s="25">
         <v>100</v>
       </c>
       <c r="E5" s="26">
         <v>100</v>
       </c>
       <c r="F5" s="24">
-        <f>B5*'2010-2025 годы'!BB5%</f>
+        <f>B5*'2010-2026 годы'!BB5%</f>
         <v>102.7</v>
       </c>
       <c r="G5" s="25">
-        <f>C5*'2010-2025 годы'!BC5%</f>
+        <f>C5*'2010-2026 годы'!BC5%</f>
         <v>103.1</v>
       </c>
       <c r="H5" s="25">
-        <f>D5*'2010-2025 годы'!BD5%</f>
+        <f>D5*'2010-2026 годы'!BD5%</f>
         <v>102.5</v>
       </c>
       <c r="I5" s="27">
-        <f>E5*'2010-2025 годы'!BE5%</f>
+        <f>E5*'2010-2026 годы'!BE5%</f>
         <v>104.7</v>
       </c>
       <c r="J5" s="24">
-        <f>F5*'2010-2025 годы'!BF5%</f>
+        <f>F5*'2010-2026 годы'!BF5%</f>
         <v>105.4</v>
       </c>
       <c r="K5" s="25">
-        <f>G5*'2010-2025 годы'!BG5%</f>
+        <f>G5*'2010-2026 годы'!BG5%</f>
         <v>105.9</v>
       </c>
       <c r="L5" s="25">
-        <f>H5*'2010-2025 годы'!BH5%</f>
+        <f>H5*'2010-2026 годы'!BH5%</f>
         <v>106.2</v>
       </c>
       <c r="M5" s="27">
-        <f>I5*'2010-2025 годы'!BI5%</f>
+        <f>I5*'2010-2026 годы'!BI5%</f>
         <v>108.6</v>
       </c>
       <c r="N5" s="24">
-        <f>J5*'2010-2025 годы'!BJ5%</f>
+        <f>J5*'2010-2026 годы'!BJ5%</f>
         <v>110.5</v>
       </c>
       <c r="O5" s="25">
-        <f>K5*'2010-2025 годы'!BK5%</f>
+        <f>K5*'2010-2026 годы'!BK5%</f>
         <v>111.8</v>
       </c>
       <c r="P5" s="25">
-        <f>L5*'2010-2025 годы'!BL5%</f>
+        <f>L5*'2010-2026 годы'!BL5%</f>
         <v>112.1</v>
       </c>
       <c r="Q5" s="27">
-        <f>M5*'2010-2025 годы'!BM5%</f>
+        <f>M5*'2010-2026 годы'!BM5%</f>
         <v>115.4</v>
       </c>
-      <c r="R5" s="21"/>
+      <c r="R5" s="27">
+        <f>N5*'2010-2026 годы'!BN5%</f>
+        <v>112.7</v>
+      </c>
       <c r="S5" s="21"/>
       <c r="T5" s="21"/>
       <c r="U5" s="21"/>
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
     </row>
     <row r="6" spans="1:24" s="13" customFormat="1">
-      <c r="A6" s="83" t="s">
+      <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="36">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
-        <f>B6*'2010-2025 годы'!BB6%</f>
+        <f>B6*'2010-2026 годы'!BB6%</f>
         <v>107.1</v>
       </c>
       <c r="G6" s="25">
-        <f>C6*'2010-2025 годы'!BC6%</f>
+        <f>C6*'2010-2026 годы'!BC6%</f>
         <v>108</v>
       </c>
       <c r="H6" s="25">
-        <f>D6*'2010-2025 годы'!BD6%</f>
+        <f>D6*'2010-2026 годы'!BD6%</f>
         <v>107.2</v>
       </c>
       <c r="I6" s="26">
-        <f>E6*'2010-2025 годы'!BE6%</f>
+        <f>E6*'2010-2026 годы'!BE6%</f>
         <v>108.8</v>
       </c>
       <c r="J6" s="24">
-        <f>F6*'2010-2025 годы'!BF6%</f>
+        <f>F6*'2010-2026 годы'!BF6%</f>
         <v>113.4</v>
       </c>
       <c r="K6" s="25">
-        <f>G6*'2010-2025 годы'!BG6%</f>
+        <f>G6*'2010-2026 годы'!BG6%</f>
         <v>112.9</v>
       </c>
       <c r="L6" s="25">
-        <f>H6*'2010-2025 годы'!BH6%</f>
+        <f>H6*'2010-2026 годы'!BH6%</f>
         <v>112.9</v>
       </c>
       <c r="M6" s="26">
-        <f>I6*'2010-2025 годы'!BI6%</f>
+        <f>I6*'2010-2026 годы'!BI6%</f>
         <v>114.7</v>
       </c>
       <c r="N6" s="24">
-        <f>J6*'2010-2025 годы'!BJ6%</f>
+        <f>J6*'2010-2026 годы'!BJ6%</f>
         <v>123.8</v>
       </c>
       <c r="O6" s="25">
-        <f>K6*'2010-2025 годы'!BK6%</f>
+        <f>K6*'2010-2026 годы'!BK6%</f>
         <v>124.6</v>
       </c>
       <c r="P6" s="25">
-        <f>L6*'2010-2025 годы'!BL6%</f>
+        <f>L6*'2010-2026 годы'!BL6%</f>
         <v>125.5</v>
       </c>
       <c r="Q6" s="26">
-        <f>M6*'2010-2025 годы'!BM6%</f>
+        <f>M6*'2010-2026 годы'!BM6%</f>
         <v>128.69999999999999</v>
       </c>
-      <c r="R6" s="21"/>
+      <c r="R6" s="26">
+        <f>N6*'2010-2026 годы'!BN6%</f>
+        <v>125</v>
+      </c>
       <c r="S6" s="21"/>
     </row>
     <row r="7" spans="1:24">
-      <c r="A7" s="84" t="s">
+      <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="37">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
-        <f>B7*'2010-2025 годы'!BB7%</f>
+        <f>B7*'2010-2026 годы'!BB7%</f>
         <v>113.5</v>
       </c>
       <c r="G7" s="4">
-        <f>C7*'2010-2025 годы'!BC7%</f>
+        <f>C7*'2010-2026 годы'!BC7%</f>
         <v>114.3</v>
       </c>
       <c r="H7" s="4">
-        <f>D7*'2010-2025 годы'!BD7%</f>
+        <f>D7*'2010-2026 годы'!BD7%</f>
         <v>99.9</v>
       </c>
       <c r="I7" s="29">
-        <f>E7*'2010-2025 годы'!BE7%</f>
+        <f>E7*'2010-2026 годы'!BE7%</f>
         <v>101.4</v>
       </c>
       <c r="J7" s="28">
-        <f>F7*'2010-2025 годы'!BF7%</f>
+        <f>F7*'2010-2026 годы'!BF7%</f>
         <v>118.9</v>
       </c>
       <c r="K7" s="4">
-        <f>G7*'2010-2025 годы'!BG7%</f>
+        <f>G7*'2010-2026 годы'!BG7%</f>
         <v>123.4</v>
       </c>
       <c r="L7" s="4">
-        <f>H7*'2010-2025 годы'!BH7%</f>
+        <f>H7*'2010-2026 годы'!BH7%</f>
         <v>116.7</v>
       </c>
       <c r="M7" s="29">
-        <f>I7*'2010-2025 годы'!BI7%</f>
+        <f>I7*'2010-2026 годы'!BI7%</f>
         <v>118.8</v>
       </c>
       <c r="N7" s="28">
-        <f>J7*'2010-2025 годы'!BJ7%</f>
+        <f>J7*'2010-2026 годы'!BJ7%</f>
         <v>131.5</v>
       </c>
       <c r="O7" s="4">
-        <f>K7*'2010-2025 годы'!BK7%</f>
+        <f>K7*'2010-2026 годы'!BK7%</f>
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="4">
-        <f>L7*'2010-2025 годы'!BL7%</f>
+        <f>L7*'2010-2026 годы'!BL7%</f>
         <v>131.6</v>
       </c>
       <c r="Q7" s="29">
-        <f>M7*'2010-2025 годы'!BM7%</f>
+        <f>M7*'2010-2026 годы'!BM7%</f>
         <v>133.4</v>
       </c>
-      <c r="R7" s="21"/>
+      <c r="R7" s="29">
+        <f>N7*'2010-2026 годы'!BN7%</f>
+        <v>134.9</v>
+      </c>
       <c r="S7" s="21"/>
     </row>
     <row r="8" spans="1:24">
-      <c r="A8" s="84" t="s">
+      <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="37">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
-        <f>B8*'2010-2025 годы'!BB8%</f>
+        <f>B8*'2010-2026 годы'!BB8%</f>
         <v>98.8</v>
       </c>
       <c r="G8" s="4">
-        <f>C8*'2010-2025 годы'!BC8%</f>
+        <f>C8*'2010-2026 годы'!BC8%</f>
         <v>101</v>
       </c>
       <c r="H8" s="4">
-        <f>D8*'2010-2025 годы'!BD8%</f>
+        <f>D8*'2010-2026 годы'!BD8%</f>
         <v>102.1</v>
       </c>
       <c r="I8" s="29">
-        <f>E8*'2010-2025 годы'!BE8%</f>
+        <f>E8*'2010-2026 годы'!BE8%</f>
         <v>104.4</v>
       </c>
       <c r="J8" s="28">
-        <f>F8*'2010-2025 годы'!BF8%</f>
+        <f>F8*'2010-2026 годы'!BF8%</f>
         <v>103.3</v>
       </c>
       <c r="K8" s="4">
-        <f>G8*'2010-2025 годы'!BG8%</f>
+        <f>G8*'2010-2026 годы'!BG8%</f>
         <v>100.9</v>
       </c>
       <c r="L8" s="4">
-        <f>H8*'2010-2025 годы'!BH8%</f>
+        <f>H8*'2010-2026 годы'!BH8%</f>
         <v>101.3</v>
       </c>
       <c r="M8" s="29">
-        <f>I8*'2010-2025 годы'!BI8%</f>
+        <f>I8*'2010-2026 годы'!BI8%</f>
         <v>104.5</v>
       </c>
       <c r="N8" s="28">
-        <f>J8*'2010-2025 годы'!BJ8%</f>
+        <f>J8*'2010-2026 годы'!BJ8%</f>
         <v>107.2</v>
       </c>
       <c r="O8" s="4">
-        <f>K8*'2010-2025 годы'!BK8%</f>
+        <f>K8*'2010-2026 годы'!BK8%</f>
         <v>105.8</v>
       </c>
       <c r="P8" s="4">
-        <f>L8*'2010-2025 годы'!BL8%</f>
+        <f>L8*'2010-2026 годы'!BL8%</f>
         <v>107.7</v>
       </c>
       <c r="Q8" s="29">
-        <f>M8*'2010-2025 годы'!BM8%</f>
+        <f>M8*'2010-2026 годы'!BM8%</f>
         <v>112.2</v>
       </c>
-      <c r="R8" s="21"/>
+      <c r="R8" s="29">
+        <f>N8*'2010-2026 годы'!BN8%</f>
+        <v>105.1</v>
+      </c>
       <c r="S8" s="21"/>
     </row>
     <row r="9" spans="1:24" ht="9.75" customHeight="1">
-      <c r="A9" s="85" t="s">
+      <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="37">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
-        <f>B9*'2010-2025 годы'!BB9%</f>
+        <f>B9*'2010-2026 годы'!BB9%</f>
         <v>98.8</v>
       </c>
       <c r="G9" s="4">
-        <f>C9*'2010-2025 годы'!BC9%</f>
+        <f>C9*'2010-2026 годы'!BC9%</f>
         <v>103.3</v>
       </c>
       <c r="H9" s="4">
-        <f>D9*'2010-2025 годы'!BD9%</f>
+        <f>D9*'2010-2026 годы'!BD9%</f>
         <v>105.1</v>
       </c>
       <c r="I9" s="29">
-        <f>E9*'2010-2025 годы'!BE9%</f>
+        <f>E9*'2010-2026 годы'!BE9%</f>
         <v>103.8</v>
       </c>
       <c r="J9" s="28">
-        <f>F9*'2010-2025 годы'!BF9%</f>
+        <f>F9*'2010-2026 годы'!BF9%</f>
         <v>100.2</v>
       </c>
       <c r="K9" s="4">
-        <f>G9*'2010-2025 годы'!BG9%</f>
+        <f>G9*'2010-2026 годы'!BG9%</f>
         <v>102.7</v>
       </c>
       <c r="L9" s="4">
-        <f>H9*'2010-2025 годы'!BH9%</f>
+        <f>H9*'2010-2026 годы'!BH9%</f>
         <v>101.6</v>
       </c>
       <c r="M9" s="29">
-        <f>I9*'2010-2025 годы'!BI9%</f>
+        <f>I9*'2010-2026 годы'!BI9%</f>
         <v>101.6</v>
       </c>
       <c r="N9" s="28">
-        <f>J9*'2010-2025 годы'!BJ9%</f>
+        <f>J9*'2010-2026 годы'!BJ9%</f>
         <v>102.5</v>
       </c>
       <c r="O9" s="4">
-        <f>K9*'2010-2025 годы'!BK9%</f>
+        <f>K9*'2010-2026 годы'!BK9%</f>
         <v>106.1</v>
       </c>
       <c r="P9" s="4">
-        <f>L9*'2010-2025 годы'!BL9%</f>
+        <f>L9*'2010-2026 годы'!BL9%</f>
         <v>106.5</v>
       </c>
       <c r="Q9" s="29">
-        <f>M9*'2010-2025 годы'!BM9%</f>
+        <f>M9*'2010-2026 годы'!BM9%</f>
         <v>107.5</v>
       </c>
-      <c r="R9" s="21"/>
+      <c r="R9" s="29">
+        <f>N9*'2010-2026 годы'!BN9%</f>
+        <v>87.7</v>
+      </c>
       <c r="S9" s="21"/>
     </row>
     <row r="10" spans="1:24">
-      <c r="A10" s="85" t="s">
+      <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="37">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
-        <f>B10*'2010-2025 годы'!BB10%</f>
+        <f>B10*'2010-2026 годы'!BB10%</f>
         <v>101.2</v>
       </c>
       <c r="G10" s="4">
-        <f>C10*'2010-2025 годы'!BC10%</f>
+        <f>C10*'2010-2026 годы'!BC10%</f>
         <v>100.3</v>
       </c>
       <c r="H10" s="4">
-        <f>D10*'2010-2025 годы'!BD10%</f>
+        <f>D10*'2010-2026 годы'!BD10%</f>
         <v>101.7</v>
       </c>
       <c r="I10" s="29">
-        <f>E10*'2010-2025 годы'!BE10%</f>
+        <f>E10*'2010-2026 годы'!BE10%</f>
         <v>105.4</v>
       </c>
       <c r="J10" s="28">
-        <f>F10*'2010-2025 годы'!BF10%</f>
+        <f>F10*'2010-2026 годы'!BF10%</f>
         <v>107.5</v>
       </c>
       <c r="K10" s="4">
-        <f>G10*'2010-2025 годы'!BG10%</f>
+        <f>G10*'2010-2026 годы'!BG10%</f>
         <v>102.3</v>
       </c>
       <c r="L10" s="4">
-        <f>H10*'2010-2025 годы'!BH10%</f>
+        <f>H10*'2010-2026 годы'!BH10%</f>
         <v>101.4</v>
       </c>
       <c r="M10" s="29">
-        <f>I10*'2010-2025 годы'!BI10%</f>
+        <f>I10*'2010-2026 годы'!BI10%</f>
         <v>108.9</v>
       </c>
       <c r="N10" s="28">
-        <f>J10*'2010-2025 годы'!BJ10%</f>
+        <f>J10*'2010-2026 годы'!BJ10%</f>
         <v>115.1</v>
       </c>
       <c r="O10" s="4">
-        <f>K10*'2010-2025 годы'!BK10%</f>
+        <f>K10*'2010-2026 годы'!BK10%</f>
         <v>107.2</v>
       </c>
       <c r="P10" s="4">
-        <f>L10*'2010-2025 годы'!BL10%</f>
+        <f>L10*'2010-2026 годы'!BL10%</f>
         <v>107.2</v>
       </c>
       <c r="Q10" s="29">
-        <f>M10*'2010-2025 годы'!BM10%</f>
+        <f>M10*'2010-2026 годы'!BM10%</f>
         <v>116.5</v>
       </c>
-      <c r="R10" s="21"/>
+      <c r="R10" s="29">
+        <f>N10*'2010-2026 годы'!BN10%</f>
+        <v>124.5</v>
+      </c>
       <c r="S10" s="21"/>
     </row>
     <row r="11" spans="1:24" ht="22.5">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="37">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
-        <f>B11*'2010-2025 годы'!BB11%</f>
+        <f>B11*'2010-2026 годы'!BB11%</f>
         <v>99.3</v>
       </c>
       <c r="G11" s="4">
-        <f>C11*'2010-2025 годы'!BC11%</f>
+        <f>C11*'2010-2026 годы'!BC11%</f>
         <v>103.4</v>
       </c>
       <c r="H11" s="4">
-        <f>D11*'2010-2025 годы'!BD11%</f>
+        <f>D11*'2010-2026 годы'!BD11%</f>
         <v>100.9</v>
       </c>
       <c r="I11" s="29">
-        <f>E11*'2010-2025 годы'!BE11%</f>
+        <f>E11*'2010-2026 годы'!BE11%</f>
         <v>104.9</v>
       </c>
       <c r="J11" s="28">
-        <f>F11*'2010-2025 годы'!BF11%</f>
+        <f>F11*'2010-2026 годы'!BF11%</f>
         <v>109.6</v>
       </c>
       <c r="K11" s="4">
-        <f>G11*'2010-2025 годы'!BG11%</f>
+        <f>G11*'2010-2026 годы'!BG11%</f>
         <v>105.3</v>
       </c>
       <c r="L11" s="4">
-        <f>H11*'2010-2025 годы'!BH11%</f>
+        <f>H11*'2010-2026 годы'!BH11%</f>
         <v>103.1</v>
       </c>
       <c r="M11" s="29">
-        <f>I11*'2010-2025 годы'!BI11%</f>
+        <f>I11*'2010-2026 годы'!BI11%</f>
         <v>102.2</v>
       </c>
       <c r="N11" s="28">
-        <f>J11*'2010-2025 годы'!BJ11%</f>
+        <f>J11*'2010-2026 годы'!BJ11%</f>
         <v>100.1</v>
       </c>
       <c r="O11" s="4">
-        <f>K11*'2010-2025 годы'!BK11%</f>
+        <f>K11*'2010-2026 годы'!BK11%</f>
         <v>103.9</v>
       </c>
       <c r="P11" s="4">
-        <f>L11*'2010-2025 годы'!BL11%</f>
+        <f>L11*'2010-2026 годы'!BL11%</f>
         <v>106.1</v>
       </c>
       <c r="Q11" s="29">
-        <f>M11*'2010-2025 годы'!BM11%</f>
+        <f>M11*'2010-2026 годы'!BM11%</f>
         <v>105.5</v>
       </c>
-      <c r="R11" s="21"/>
+      <c r="R11" s="29">
+        <f>N11*'2010-2026 годы'!BN11%</f>
+        <v>99.2</v>
+      </c>
       <c r="S11" s="21"/>
     </row>
     <row r="12" spans="1:24" ht="22.5">
-      <c r="A12" s="86" t="s">
+      <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="37">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
-        <f>B12*'2010-2025 годы'!BB12%</f>
+        <f>B12*'2010-2026 годы'!BB12%</f>
         <v>97.9</v>
       </c>
       <c r="G12" s="4">
-        <f>C12*'2010-2025 годы'!BC12%</f>
+        <f>C12*'2010-2026 годы'!BC12%</f>
         <v>98.3</v>
       </c>
       <c r="H12" s="4">
-        <f>D12*'2010-2025 годы'!BD12%</f>
+        <f>D12*'2010-2026 годы'!BD12%</f>
         <v>99</v>
       </c>
       <c r="I12" s="29">
-        <f>E12*'2010-2025 годы'!BE12%</f>
+        <f>E12*'2010-2026 годы'!BE12%</f>
         <v>95.5</v>
       </c>
       <c r="J12" s="28">
-        <f>F12*'2010-2025 годы'!BF12%</f>
+        <f>F12*'2010-2026 годы'!BF12%</f>
         <v>98.6</v>
       </c>
       <c r="K12" s="4">
-        <f>G12*'2010-2025 годы'!BG12%</f>
+        <f>G12*'2010-2026 годы'!BG12%</f>
         <v>94.1</v>
       </c>
       <c r="L12" s="4">
-        <f>H12*'2010-2025 годы'!BH12%</f>
+        <f>H12*'2010-2026 годы'!BH12%</f>
         <v>91.5</v>
       </c>
       <c r="M12" s="29">
-        <f>I12*'2010-2025 годы'!BI12%</f>
+        <f>I12*'2010-2026 годы'!BI12%</f>
         <v>97.6</v>
       </c>
       <c r="N12" s="28">
-        <f>J12*'2010-2025 годы'!BJ12%</f>
+        <f>J12*'2010-2026 годы'!BJ12%</f>
         <v>90.9</v>
       </c>
       <c r="O12" s="4">
-        <f>K12*'2010-2025 годы'!BK12%</f>
+        <f>K12*'2010-2026 годы'!BK12%</f>
         <v>93.4</v>
       </c>
       <c r="P12" s="4">
-        <f>L12*'2010-2025 годы'!BL12%</f>
+        <f>L12*'2010-2026 годы'!BL12%</f>
         <v>88.4</v>
       </c>
       <c r="Q12" s="29">
-        <f>M12*'2010-2025 годы'!BM12%</f>
+        <f>M12*'2010-2026 годы'!BM12%</f>
         <v>95.6</v>
       </c>
-      <c r="R12" s="21"/>
+      <c r="R12" s="29">
+        <f>N12*'2010-2026 годы'!BN12%</f>
+        <v>109.3</v>
+      </c>
       <c r="S12" s="21"/>
     </row>
     <row r="13" spans="1:24">
-      <c r="A13" s="84" t="s">
+      <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="37">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
-        <f>B13*'2010-2025 годы'!BB13%</f>
+        <f>B13*'2010-2026 годы'!BB13%</f>
         <v>119</v>
       </c>
       <c r="G13" s="4">
-        <f>C13*'2010-2025 годы'!BC13%</f>
+        <f>C13*'2010-2026 годы'!BC13%</f>
         <v>112.9</v>
       </c>
       <c r="H13" s="4">
-        <f>D13*'2010-2025 годы'!BD13%</f>
+        <f>D13*'2010-2026 годы'!BD13%</f>
         <v>112.8</v>
       </c>
       <c r="I13" s="29">
-        <f>E13*'2010-2025 годы'!BE13%</f>
+        <f>E13*'2010-2026 годы'!BE13%</f>
         <v>118.1</v>
       </c>
       <c r="J13" s="28">
-        <f>F13*'2010-2025 годы'!BF13%</f>
+        <f>F13*'2010-2026 годы'!BF13%</f>
         <v>134.6</v>
       </c>
       <c r="K13" s="4">
-        <f>G13*'2010-2025 годы'!BG13%</f>
+        <f>G13*'2010-2026 годы'!BG13%</f>
         <v>124</v>
       </c>
       <c r="L13" s="4">
-        <f>H13*'2010-2025 годы'!BH13%</f>
+        <f>H13*'2010-2026 годы'!BH13%</f>
         <v>123.9</v>
       </c>
       <c r="M13" s="29">
-        <f>I13*'2010-2025 годы'!BI13%</f>
+        <f>I13*'2010-2026 годы'!BI13%</f>
         <v>131.4</v>
       </c>
       <c r="N13" s="28">
-        <f>J13*'2010-2025 годы'!BJ13%</f>
+        <f>J13*'2010-2026 годы'!BJ13%</f>
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="4">
-        <f>K13*'2010-2025 годы'!BK13%</f>
+        <f>K13*'2010-2026 годы'!BK13%</f>
         <v>147.6</v>
       </c>
       <c r="P13" s="4">
-        <f>L13*'2010-2025 годы'!BL13%</f>
+        <f>L13*'2010-2026 годы'!BL13%</f>
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="29">
-        <f>M13*'2010-2025 годы'!BM13%</f>
+        <f>M13*'2010-2026 годы'!BM13%</f>
         <v>159.1</v>
       </c>
-      <c r="R13" s="21"/>
+      <c r="R13" s="29">
+        <f>N13*'2010-2026 годы'!BN13%</f>
+        <v>179.2</v>
+      </c>
       <c r="S13" s="21"/>
     </row>
     <row r="14" spans="1:24" s="14" customFormat="1">
-      <c r="A14" s="83" t="s">
+      <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="36">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
-        <f>B14*'2010-2025 годы'!BB14%</f>
+        <f>B14*'2010-2026 годы'!BB14%</f>
         <v>101.2</v>
       </c>
       <c r="G14" s="25">
-        <f>C14*'2010-2025 годы'!BC14%</f>
+        <f>C14*'2010-2026 годы'!BC14%</f>
         <v>101</v>
       </c>
       <c r="H14" s="25">
-        <f>D14*'2010-2025 годы'!BD14%</f>
+        <f>D14*'2010-2026 годы'!BD14%</f>
         <v>101</v>
       </c>
       <c r="I14" s="26">
-        <f>E14*'2010-2025 годы'!BE14%</f>
+        <f>E14*'2010-2026 годы'!BE14%</f>
         <v>102.9</v>
       </c>
       <c r="J14" s="24">
-        <f>F14*'2010-2025 годы'!BF14%</f>
+        <f>F14*'2010-2026 годы'!BF14%</f>
         <v>102.1</v>
       </c>
       <c r="K14" s="25">
-        <f>G14*'2010-2025 годы'!BG14%</f>
+        <f>G14*'2010-2026 годы'!BG14%</f>
         <v>102.9</v>
       </c>
       <c r="L14" s="25">
-        <f>H14*'2010-2025 годы'!BH14%</f>
+        <f>H14*'2010-2026 годы'!BH14%</f>
         <v>103.7</v>
       </c>
       <c r="M14" s="26">
-        <f>I14*'2010-2025 годы'!BI14%</f>
+        <f>I14*'2010-2026 годы'!BI14%</f>
         <v>105.9</v>
       </c>
       <c r="N14" s="24">
-        <f>J14*'2010-2025 годы'!BJ14%</f>
+        <f>J14*'2010-2026 годы'!BJ14%</f>
         <v>104.6</v>
       </c>
       <c r="O14" s="25">
-        <f>K14*'2010-2025 годы'!BK14%</f>
+        <f>K14*'2010-2026 годы'!BK14%</f>
         <v>106.3</v>
       </c>
       <c r="P14" s="25">
-        <f>L14*'2010-2025 годы'!BL14%</f>
+        <f>L14*'2010-2026 годы'!BL14%</f>
         <v>106.6</v>
       </c>
       <c r="Q14" s="26">
-        <f>M14*'2010-2025 годы'!BM14%</f>
+        <f>M14*'2010-2026 годы'!BM14%</f>
         <v>109.5</v>
       </c>
-      <c r="R14" s="21"/>
+      <c r="R14" s="26">
+        <f>N14*'2010-2026 годы'!BN14%</f>
+        <v>107.2</v>
+      </c>
       <c r="S14" s="21"/>
     </row>
     <row r="15" spans="1:24" ht="22.5">
-      <c r="A15" s="84" t="s">
+      <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="37">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
-        <f>B15*'2010-2025 годы'!BB15%</f>
+        <f>B15*'2010-2026 годы'!BB15%</f>
         <v>104.4</v>
       </c>
       <c r="G15" s="4">
-        <f>C15*'2010-2025 годы'!BC15%</f>
+        <f>C15*'2010-2026 годы'!BC15%</f>
         <v>105</v>
       </c>
       <c r="H15" s="4">
-        <f>D15*'2010-2025 годы'!BD15%</f>
+        <f>D15*'2010-2026 годы'!BD15%</f>
         <v>105.9</v>
       </c>
       <c r="I15" s="29">
-        <f>E15*'2010-2025 годы'!BE15%</f>
+        <f>E15*'2010-2026 годы'!BE15%</f>
         <v>106.7</v>
       </c>
       <c r="J15" s="28">
-        <f>F15*'2010-2025 годы'!BF15%</f>
+        <f>F15*'2010-2026 годы'!BF15%</f>
         <v>109.5</v>
       </c>
       <c r="K15" s="4">
-        <f>G15*'2010-2025 годы'!BG15%</f>
+        <f>G15*'2010-2026 годы'!BG15%</f>
         <v>108.2</v>
       </c>
       <c r="L15" s="4">
-        <f>H15*'2010-2025 годы'!BH15%</f>
+        <f>H15*'2010-2026 годы'!BH15%</f>
         <v>110.5</v>
       </c>
       <c r="M15" s="29">
-        <f>I15*'2010-2025 годы'!BI15%</f>
+        <f>I15*'2010-2026 годы'!BI15%</f>
         <v>115.1</v>
       </c>
       <c r="N15" s="28">
-        <f>J15*'2010-2025 годы'!BJ15%</f>
+        <f>J15*'2010-2026 годы'!BJ15%</f>
         <v>113.1</v>
       </c>
       <c r="O15" s="4">
-        <f>K15*'2010-2025 годы'!BK15%</f>
+        <f>K15*'2010-2026 годы'!BK15%</f>
         <v>113.6</v>
       </c>
       <c r="P15" s="4">
-        <f>L15*'2010-2025 годы'!BL15%</f>
+        <f>L15*'2010-2026 годы'!BL15%</f>
         <v>116.2</v>
       </c>
       <c r="Q15" s="29">
-        <f>M15*'2010-2025 годы'!BM15%</f>
+        <f>M15*'2010-2026 годы'!BM15%</f>
         <v>121</v>
       </c>
-      <c r="R15" s="21"/>
+      <c r="R15" s="29">
+        <f>N15*'2010-2026 годы'!BN15%</f>
+        <v>119.2</v>
+      </c>
       <c r="S15" s="21"/>
     </row>
     <row r="16" spans="1:24">
-      <c r="A16" s="84" t="s">
+      <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="37">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
-        <f>B16*'2010-2025 годы'!BB16%</f>
+        <f>B16*'2010-2026 годы'!BB16%</f>
         <v>104</v>
       </c>
       <c r="G16" s="4">
-        <f>C16*'2010-2025 годы'!BC16%</f>
+        <f>C16*'2010-2026 годы'!BC16%</f>
         <v>103.9</v>
       </c>
       <c r="H16" s="4">
-        <f>D16*'2010-2025 годы'!BD16%</f>
+        <f>D16*'2010-2026 годы'!BD16%</f>
         <v>104.1</v>
       </c>
       <c r="I16" s="29">
-        <f>E16*'2010-2025 годы'!BE16%</f>
+        <f>E16*'2010-2026 годы'!BE16%</f>
         <v>115.5</v>
       </c>
       <c r="J16" s="28">
-        <f>F16*'2010-2025 годы'!BF16%</f>
+        <f>F16*'2010-2026 годы'!BF16%</f>
         <v>108.5</v>
       </c>
       <c r="K16" s="4">
-        <f>G16*'2010-2025 годы'!BG16%</f>
+        <f>G16*'2010-2026 годы'!BG16%</f>
         <v>106.2</v>
       </c>
       <c r="L16" s="4">
-        <f>H16*'2010-2025 годы'!BH16%</f>
+        <f>H16*'2010-2026 годы'!BH16%</f>
         <v>108.8</v>
       </c>
       <c r="M16" s="29">
-        <f>I16*'2010-2025 годы'!BI16%</f>
+        <f>I16*'2010-2026 годы'!BI16%</f>
         <v>122.2</v>
       </c>
       <c r="N16" s="28">
-        <f>J16*'2010-2025 годы'!BJ16%</f>
+        <f>J16*'2010-2026 годы'!BJ16%</f>
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="4">
-        <f>K16*'2010-2025 годы'!BK16%</f>
+        <f>K16*'2010-2026 годы'!BK16%</f>
         <v>128.9</v>
       </c>
       <c r="P16" s="4">
-        <f>L16*'2010-2025 годы'!BL16%</f>
+        <f>L16*'2010-2026 годы'!BL16%</f>
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="29">
-        <f>M16*'2010-2025 годы'!BM16%</f>
+        <f>M16*'2010-2026 годы'!BM16%</f>
         <v>146</v>
       </c>
-      <c r="R16" s="21"/>
+      <c r="R16" s="29">
+        <f>N16*'2010-2026 годы'!BN16%</f>
+        <v>149.1</v>
+      </c>
       <c r="S16" s="21"/>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1">
-      <c r="A17" s="84" t="s">
+      <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="37">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
-        <f>B17*'2010-2025 годы'!BB17%</f>
+        <f>B17*'2010-2026 годы'!BB17%</f>
         <v>92.8</v>
       </c>
       <c r="G17" s="4">
-        <f>C17*'2010-2025 годы'!BC17%</f>
+        <f>C17*'2010-2026 годы'!BC17%</f>
         <v>93.2</v>
       </c>
       <c r="H17" s="4">
-        <f>D17*'2010-2025 годы'!BD17%</f>
+        <f>D17*'2010-2026 годы'!BD17%</f>
         <v>94</v>
       </c>
       <c r="I17" s="29">
-        <f>E17*'2010-2025 годы'!BE17%</f>
+        <f>E17*'2010-2026 годы'!BE17%</f>
         <v>96.1</v>
       </c>
       <c r="J17" s="28">
-        <f>F17*'2010-2025 годы'!BF17%</f>
+        <f>F17*'2010-2026 годы'!BF17%</f>
         <v>82.3</v>
       </c>
       <c r="K17" s="4">
-        <f>G17*'2010-2025 годы'!BG17%</f>
+        <f>G17*'2010-2026 годы'!BG17%</f>
         <v>96.6</v>
       </c>
       <c r="L17" s="4">
-        <f>H17*'2010-2025 годы'!BH17%</f>
+        <f>H17*'2010-2026 годы'!BH17%</f>
         <v>91.3</v>
       </c>
       <c r="M17" s="29">
-        <f>I17*'2010-2025 годы'!BI17%</f>
+        <f>I17*'2010-2026 годы'!BI17%</f>
         <v>90.8</v>
       </c>
       <c r="N17" s="28">
-        <f>J17*'2010-2025 годы'!BJ17%</f>
+        <f>J17*'2010-2026 годы'!BJ17%</f>
         <v>83.9</v>
       </c>
       <c r="O17" s="4">
-        <f>K17*'2010-2025 годы'!BK17%</f>
+        <f>K17*'2010-2026 годы'!BK17%</f>
         <v>93.3</v>
       </c>
       <c r="P17" s="4">
-        <f>L17*'2010-2025 годы'!BL17%</f>
+        <f>L17*'2010-2026 годы'!BL17%</f>
         <v>90.2</v>
       </c>
       <c r="Q17" s="29">
-        <f>M17*'2010-2025 годы'!BM17%</f>
+        <f>M17*'2010-2026 годы'!BM17%</f>
         <v>91.3</v>
       </c>
-      <c r="R17" s="21"/>
+      <c r="R17" s="29">
+        <f>N17*'2010-2026 годы'!BN17%</f>
+        <v>80.099999999999994</v>
+      </c>
       <c r="S17" s="21"/>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="84" t="s">
+      <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="37">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
-        <f>B18*'2010-2025 годы'!BB18%</f>
+        <f>B18*'2010-2026 годы'!BB18%</f>
         <v>102.8</v>
       </c>
       <c r="G18" s="4">
-        <f>C18*'2010-2025 годы'!BC18%</f>
+        <f>C18*'2010-2026 годы'!BC18%</f>
         <v>106.3</v>
       </c>
       <c r="H18" s="4">
-        <f>D18*'2010-2025 годы'!BD18%</f>
+        <f>D18*'2010-2026 годы'!BD18%</f>
         <v>105.1</v>
       </c>
       <c r="I18" s="29">
-        <f>E18*'2010-2025 годы'!BE18%</f>
+        <f>E18*'2010-2026 годы'!BE18%</f>
         <v>96.2</v>
       </c>
       <c r="J18" s="28">
-        <f>F18*'2010-2025 годы'!BF18%</f>
+        <f>F18*'2010-2026 годы'!BF18%</f>
         <v>113</v>
       </c>
       <c r="K18" s="4">
-        <f>G18*'2010-2025 годы'!BG18%</f>
+        <f>G18*'2010-2026 годы'!BG18%</f>
         <v>116</v>
       </c>
       <c r="L18" s="4">
-        <f>H18*'2010-2025 годы'!BH18%</f>
+        <f>H18*'2010-2026 годы'!BH18%</f>
         <v>113.9</v>
       </c>
       <c r="M18" s="29">
-        <f>I18*'2010-2025 годы'!BI18%</f>
+        <f>I18*'2010-2026 годы'!BI18%</f>
         <v>101.1</v>
       </c>
       <c r="N18" s="28">
-        <f>J18*'2010-2025 годы'!BJ18%</f>
+        <f>J18*'2010-2026 годы'!BJ18%</f>
         <v>113.9</v>
       </c>
       <c r="O18" s="4">
-        <f>K18*'2010-2025 годы'!BK18%</f>
+        <f>K18*'2010-2026 годы'!BK18%</f>
         <v>114.8</v>
       </c>
       <c r="P18" s="4">
-        <f>L18*'2010-2025 годы'!BL18%</f>
+        <f>L18*'2010-2026 годы'!BL18%</f>
         <v>111.3</v>
       </c>
       <c r="Q18" s="29">
-        <f>M18*'2010-2025 годы'!BM18%</f>
+        <f>M18*'2010-2026 годы'!BM18%</f>
         <v>102.3</v>
       </c>
-      <c r="R18" s="21"/>
+      <c r="R18" s="29">
+        <f>N18*'2010-2026 годы'!BN18%</f>
+        <v>113.7</v>
+      </c>
       <c r="S18" s="21"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="84" t="s">
+      <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="37">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
-        <f>B19*'2010-2025 годы'!BB19%</f>
+        <f>B19*'2010-2026 годы'!BB19%</f>
         <v>93.5</v>
       </c>
       <c r="G19" s="4">
-        <f>C19*'2010-2025 годы'!BC19%</f>
+        <f>C19*'2010-2026 годы'!BC19%</f>
         <v>93.6</v>
       </c>
       <c r="H19" s="4">
-        <f>D19*'2010-2025 годы'!BD19%</f>
+        <f>D19*'2010-2026 годы'!BD19%</f>
         <v>93.1</v>
       </c>
       <c r="I19" s="29">
-        <f>E19*'2010-2025 годы'!BE19%</f>
+        <f>E19*'2010-2026 годы'!BE19%</f>
         <v>93.6</v>
       </c>
       <c r="J19" s="28">
-        <f>F19*'2010-2025 годы'!BF19%</f>
+        <f>F19*'2010-2026 годы'!BF19%</f>
         <v>94.2</v>
       </c>
       <c r="K19" s="4">
-        <f>G19*'2010-2025 годы'!BG19%</f>
+        <f>G19*'2010-2026 годы'!BG19%</f>
         <v>94.9</v>
       </c>
       <c r="L19" s="4">
-        <f>H19*'2010-2025 годы'!BH19%</f>
+        <f>H19*'2010-2026 годы'!BH19%</f>
         <v>92.8</v>
       </c>
       <c r="M19" s="29">
-        <f>I19*'2010-2025 годы'!BI19%</f>
+        <f>I19*'2010-2026 годы'!BI19%</f>
         <v>94.5</v>
       </c>
       <c r="N19" s="28">
-        <f>J19*'2010-2025 годы'!BJ19%</f>
+        <f>J19*'2010-2026 годы'!BJ19%</f>
         <v>100.2</v>
       </c>
       <c r="O19" s="4">
-        <f>K19*'2010-2025 годы'!BK19%</f>
+        <f>K19*'2010-2026 годы'!BK19%</f>
         <v>100.5</v>
       </c>
       <c r="P19" s="4">
-        <f>L19*'2010-2025 годы'!BL19%</f>
+        <f>L19*'2010-2026 годы'!BL19%</f>
         <v>97.6</v>
       </c>
       <c r="Q19" s="29">
-        <f>M19*'2010-2025 годы'!BM19%</f>
+        <f>M19*'2010-2026 годы'!BM19%</f>
         <v>99.1</v>
       </c>
-      <c r="R19" s="21"/>
+      <c r="R19" s="29">
+        <f>N19*'2010-2026 годы'!BN19%</f>
+        <v>96.2</v>
+      </c>
       <c r="S19" s="21"/>
     </row>
     <row r="20" spans="1:19" s="6" customFormat="1">
-      <c r="A20" s="84" t="s">
+      <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="37">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
-        <f>B20*'2010-2025 годы'!BB20%</f>
+        <f>B20*'2010-2026 годы'!BB20%</f>
         <v>114</v>
       </c>
       <c r="G20" s="4">
-        <f>C20*'2010-2025 годы'!BC20%</f>
+        <f>C20*'2010-2026 годы'!BC20%</f>
         <v>112.7</v>
       </c>
       <c r="H20" s="4">
-        <f>D20*'2010-2025 годы'!BD20%</f>
+        <f>D20*'2010-2026 годы'!BD20%</f>
         <v>113.2</v>
       </c>
       <c r="I20" s="29">
-        <f>E20*'2010-2025 годы'!BE20%</f>
+        <f>E20*'2010-2026 годы'!BE20%</f>
         <v>116.9</v>
       </c>
       <c r="J20" s="28">
-        <f>F20*'2010-2025 годы'!BF20%</f>
+        <f>F20*'2010-2026 годы'!BF20%</f>
         <v>115.1</v>
       </c>
       <c r="K20" s="4">
-        <f>G20*'2010-2025 годы'!BG20%</f>
+        <f>G20*'2010-2026 годы'!BG20%</f>
         <v>111.2</v>
       </c>
       <c r="L20" s="4">
-        <f>H20*'2010-2025 годы'!BH20%</f>
+        <f>H20*'2010-2026 годы'!BH20%</f>
         <v>113.2</v>
       </c>
       <c r="M20" s="29">
-        <f>I20*'2010-2025 годы'!BI20%</f>
+        <f>I20*'2010-2026 годы'!BI20%</f>
         <v>117.1</v>
       </c>
       <c r="N20" s="28">
-        <f>J20*'2010-2025 годы'!BJ20%</f>
+        <f>J20*'2010-2026 годы'!BJ20%</f>
         <v>119.8</v>
       </c>
       <c r="O20" s="4">
-        <f>K20*'2010-2025 годы'!BK20%</f>
+        <f>K20*'2010-2026 годы'!BK20%</f>
         <v>116.8</v>
       </c>
       <c r="P20" s="4">
-        <f>L20*'2010-2025 годы'!BL20%</f>
+        <f>L20*'2010-2026 годы'!BL20%</f>
         <v>116.3</v>
       </c>
       <c r="Q20" s="29">
-        <f>M20*'2010-2025 годы'!BM20%</f>
+        <f>M20*'2010-2026 годы'!BM20%</f>
         <v>118.4</v>
       </c>
-      <c r="R20" s="21"/>
+      <c r="R20" s="29">
+        <f>N20*'2010-2026 годы'!BN20%</f>
+        <v>96.9</v>
+      </c>
       <c r="S20" s="21"/>
     </row>
     <row r="21" spans="1:19" ht="12" customHeight="1">
-      <c r="A21" s="84" t="s">
+      <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
-        <f>B21*'2010-2025 годы'!BB21%</f>
+        <f>B21*'2010-2026 годы'!BB21%</f>
         <v>92.3</v>
       </c>
       <c r="G21" s="4">
-        <f>C21*'2010-2025 годы'!BC21%</f>
+        <f>C21*'2010-2026 годы'!BC21%</f>
         <v>91.9</v>
       </c>
       <c r="H21" s="4">
-        <f>D21*'2010-2025 годы'!BD21%</f>
+        <f>D21*'2010-2026 годы'!BD21%</f>
         <v>91</v>
       </c>
       <c r="I21" s="29">
-        <f>E21*'2010-2025 годы'!BE21%</f>
+        <f>E21*'2010-2026 годы'!BE21%</f>
         <v>94.6</v>
       </c>
       <c r="J21" s="28">
-        <f>F21*'2010-2025 годы'!BF21%</f>
+        <f>F21*'2010-2026 годы'!BF21%</f>
         <v>92.4</v>
       </c>
       <c r="K21" s="4">
-        <f>G21*'2010-2025 годы'!BG21%</f>
+        <f>G21*'2010-2026 годы'!BG21%</f>
         <v>92.5</v>
       </c>
       <c r="L21" s="4">
-        <f>H21*'2010-2025 годы'!BH21%</f>
+        <f>H21*'2010-2026 годы'!BH21%</f>
         <v>92.9</v>
       </c>
       <c r="M21" s="29">
-        <f>I21*'2010-2025 годы'!BI21%</f>
+        <f>I21*'2010-2026 годы'!BI21%</f>
         <v>94.9</v>
       </c>
       <c r="N21" s="28">
-        <f>J21*'2010-2025 годы'!BJ21%</f>
+        <f>J21*'2010-2026 годы'!BJ21%</f>
         <v>96.5</v>
       </c>
       <c r="O21" s="4">
-        <f>K21*'2010-2025 годы'!BK21%</f>
+        <f>K21*'2010-2026 годы'!BK21%</f>
         <v>95.1</v>
       </c>
       <c r="P21" s="4">
-        <f>L21*'2010-2025 годы'!BL21%</f>
+        <f>L21*'2010-2026 годы'!BL21%</f>
         <v>92.1</v>
       </c>
       <c r="Q21" s="29">
-        <f>M21*'2010-2025 годы'!BM21%</f>
+        <f>M21*'2010-2026 годы'!BM21%</f>
         <v>88.5</v>
       </c>
-      <c r="R21" s="21"/>
+      <c r="R21" s="29">
+        <f>N21*'2010-2026 годы'!BN21%</f>
+        <v>94.4</v>
+      </c>
       <c r="S21" s="21"/>
     </row>
     <row r="22" spans="1:19" ht="22.5">
-      <c r="A22" s="84" t="s">
+      <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="37">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
-        <f>B22*'2010-2025 годы'!BB22%</f>
+        <f>B22*'2010-2026 годы'!BB22%</f>
         <v>107.3</v>
       </c>
       <c r="G22" s="4">
-        <f>C22*'2010-2025 годы'!BC22%</f>
+        <f>C22*'2010-2026 годы'!BC22%</f>
         <v>103.7</v>
       </c>
       <c r="H22" s="4">
-        <f>D22*'2010-2025 годы'!BD22%</f>
+        <f>D22*'2010-2026 годы'!BD22%</f>
         <v>101.8</v>
       </c>
       <c r="I22" s="29">
-        <f>E22*'2010-2025 годы'!BE22%</f>
+        <f>E22*'2010-2026 годы'!BE22%</f>
         <v>105.8</v>
       </c>
       <c r="J22" s="28">
-        <f>F22*'2010-2025 годы'!BF22%</f>
+        <f>F22*'2010-2026 годы'!BF22%</f>
         <v>103.8</v>
       </c>
       <c r="K22" s="4">
-        <f>G22*'2010-2025 годы'!BG22%</f>
+        <f>G22*'2010-2026 годы'!BG22%</f>
         <v>103.3</v>
       </c>
       <c r="L22" s="4">
-        <f>H22*'2010-2025 годы'!BH22%</f>
+        <f>H22*'2010-2026 годы'!BH22%</f>
         <v>104</v>
       </c>
       <c r="M22" s="29">
-        <f>I22*'2010-2025 годы'!BI22%</f>
+        <f>I22*'2010-2026 годы'!BI22%</f>
         <v>103.6</v>
       </c>
       <c r="N22" s="28">
-        <f>J22*'2010-2025 годы'!BJ22%</f>
+        <f>J22*'2010-2026 годы'!BJ22%</f>
         <v>97.3</v>
       </c>
       <c r="O22" s="4">
-        <f>K22*'2010-2025 годы'!BK22%</f>
+        <f>K22*'2010-2026 годы'!BK22%</f>
         <v>98.8</v>
       </c>
       <c r="P22" s="4">
-        <f>L22*'2010-2025 годы'!BL22%</f>
+        <f>L22*'2010-2026 годы'!BL22%</f>
         <v>100.6</v>
       </c>
       <c r="Q22" s="29">
-        <f>M22*'2010-2025 годы'!BM22%</f>
+        <f>M22*'2010-2026 годы'!BM22%</f>
         <v>96.1</v>
       </c>
-      <c r="R22" s="21"/>
+      <c r="R22" s="29">
+        <f>N22*'2010-2026 годы'!BN22%</f>
+        <v>97.4</v>
+      </c>
       <c r="S22" s="21"/>
     </row>
     <row r="23" spans="1:19" ht="22.5">
-      <c r="A23" s="84" t="s">
+      <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="37">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
-        <f>B23*'2010-2025 годы'!BB23%</f>
+        <f>B23*'2010-2026 годы'!BB23%</f>
         <v>99.2</v>
       </c>
       <c r="G23" s="4">
-        <f>C23*'2010-2025 годы'!BC23%</f>
+        <f>C23*'2010-2026 годы'!BC23%</f>
         <v>97.1</v>
       </c>
       <c r="H23" s="4">
-        <f>D23*'2010-2025 годы'!BD23%</f>
+        <f>D23*'2010-2026 годы'!BD23%</f>
         <v>95.5</v>
       </c>
       <c r="I23" s="29">
-        <f>E23*'2010-2025 годы'!BE23%</f>
+        <f>E23*'2010-2026 годы'!BE23%</f>
         <v>100</v>
       </c>
       <c r="J23" s="28">
-        <f>F23*'2010-2025 годы'!BF23%</f>
+        <f>F23*'2010-2026 годы'!BF23%</f>
         <v>91.9</v>
       </c>
       <c r="K23" s="4">
-        <f>G23*'2010-2025 годы'!BG23%</f>
+        <f>G23*'2010-2026 годы'!BG23%</f>
         <v>100</v>
       </c>
       <c r="L23" s="4">
-        <f>H23*'2010-2025 годы'!BH23%</f>
+        <f>H23*'2010-2026 годы'!BH23%</f>
         <v>101.7</v>
       </c>
       <c r="M23" s="29">
-        <f>I23*'2010-2025 годы'!BI23%</f>
+        <f>I23*'2010-2026 годы'!BI23%</f>
         <v>103.4</v>
       </c>
       <c r="N23" s="28">
-        <f>J23*'2010-2025 годы'!BJ23%</f>
+        <f>J23*'2010-2026 годы'!BJ23%</f>
         <v>97.4</v>
       </c>
       <c r="O23" s="4">
-        <f>K23*'2010-2025 годы'!BK23%</f>
+        <f>K23*'2010-2026 годы'!BK23%</f>
         <v>103.5</v>
       </c>
       <c r="P23" s="4">
-        <f>L23*'2010-2025 годы'!BL23%</f>
+        <f>L23*'2010-2026 годы'!BL23%</f>
         <v>103.3</v>
       </c>
       <c r="Q23" s="29">
-        <f>M23*'2010-2025 годы'!BM23%</f>
+        <f>M23*'2010-2026 годы'!BM23%</f>
         <v>104.8</v>
       </c>
-      <c r="R23" s="21"/>
+      <c r="R23" s="29">
+        <f>N23*'2010-2026 годы'!BN23%</f>
+        <v>95.5</v>
+      </c>
       <c r="S23" s="21"/>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="84" t="s">
+      <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="37">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
-        <f>B24*'2010-2025 годы'!BB24%</f>
+        <f>B24*'2010-2026 годы'!BB24%</f>
         <v>99.2</v>
       </c>
       <c r="G24" s="4">
-        <f>C24*'2010-2025 годы'!BC24%</f>
+        <f>C24*'2010-2026 годы'!BC24%</f>
         <v>98.4</v>
       </c>
       <c r="H24" s="4">
-        <f>D24*'2010-2025 годы'!BD24%</f>
+        <f>D24*'2010-2026 годы'!BD24%</f>
         <v>98.4</v>
       </c>
       <c r="I24" s="29">
-        <f>E24*'2010-2025 годы'!BE24%</f>
+        <f>E24*'2010-2026 годы'!BE24%</f>
         <v>98.7</v>
       </c>
       <c r="J24" s="28">
-        <f>F24*'2010-2025 годы'!BF24%</f>
+        <f>F24*'2010-2026 годы'!BF24%</f>
         <v>99.1</v>
       </c>
       <c r="K24" s="4">
-        <f>G24*'2010-2025 годы'!BG24%</f>
+        <f>G24*'2010-2026 годы'!BG24%</f>
         <v>98.9</v>
       </c>
       <c r="L24" s="4">
-        <f>H24*'2010-2025 годы'!BH24%</f>
+        <f>H24*'2010-2026 годы'!BH24%</f>
         <v>98.2</v>
       </c>
       <c r="M24" s="29">
-        <f>I24*'2010-2025 годы'!BI24%</f>
+        <f>I24*'2010-2026 годы'!BI24%</f>
         <v>98.7</v>
       </c>
       <c r="N24" s="28">
-        <f>J24*'2010-2025 годы'!BJ24%</f>
+        <f>J24*'2010-2026 годы'!BJ24%</f>
         <v>97.5</v>
       </c>
       <c r="O24" s="4">
-        <f>K24*'2010-2025 годы'!BK24%</f>
+        <f>K24*'2010-2026 годы'!BK24%</f>
         <v>98.1</v>
       </c>
       <c r="P24" s="4">
-        <f>L24*'2010-2025 годы'!BL24%</f>
+        <f>L24*'2010-2026 годы'!BL24%</f>
         <v>97.5</v>
       </c>
       <c r="Q24" s="29">
-        <f>M24*'2010-2025 годы'!BM24%</f>
+        <f>M24*'2010-2026 годы'!BM24%</f>
         <v>97.6</v>
       </c>
-      <c r="R24" s="21"/>
+      <c r="R24" s="29">
+        <f>N24*'2010-2026 годы'!BN24%</f>
+        <v>99</v>
+      </c>
       <c r="S24" s="21"/>
     </row>
     <row r="25" spans="1:19" ht="12" customHeight="1">
-      <c r="A25" s="84" t="s">
+      <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="37">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
-        <f>B25*'2010-2025 годы'!BB25%</f>
+        <f>B25*'2010-2026 годы'!BB25%</f>
         <v>98.9</v>
       </c>
       <c r="G25" s="4">
-        <f>C25*'2010-2025 годы'!BC25%</f>
+        <f>C25*'2010-2026 годы'!BC25%</f>
         <v>98.9</v>
       </c>
       <c r="H25" s="4">
-        <f>D25*'2010-2025 годы'!BD25%</f>
+        <f>D25*'2010-2026 годы'!BD25%</f>
         <v>97.6</v>
       </c>
       <c r="I25" s="29">
-        <f>E25*'2010-2025 годы'!BE25%</f>
+        <f>E25*'2010-2026 годы'!BE25%</f>
         <v>98.9</v>
       </c>
       <c r="J25" s="28">
-        <f>F25*'2010-2025 годы'!BF25%</f>
+        <f>F25*'2010-2026 годы'!BF25%</f>
         <v>97.4</v>
       </c>
       <c r="K25" s="4">
-        <f>G25*'2010-2025 годы'!BG25%</f>
+        <f>G25*'2010-2026 годы'!BG25%</f>
         <v>97.9</v>
       </c>
       <c r="L25" s="4">
-        <f>H25*'2010-2025 годы'!BH25%</f>
+        <f>H25*'2010-2026 годы'!BH25%</f>
         <v>100.1</v>
       </c>
       <c r="M25" s="29">
-        <f>I25*'2010-2025 годы'!BI25%</f>
+        <f>I25*'2010-2026 годы'!BI25%</f>
         <v>99.2</v>
       </c>
       <c r="N25" s="28">
-        <f>J25*'2010-2025 годы'!BJ25%</f>
+        <f>J25*'2010-2026 годы'!BJ25%</f>
         <v>96</v>
       </c>
       <c r="O25" s="4">
-        <f>K25*'2010-2025 годы'!BK25%</f>
+        <f>K25*'2010-2026 годы'!BK25%</f>
         <v>96.2</v>
       </c>
       <c r="P25" s="4">
-        <f>L25*'2010-2025 годы'!BL25%</f>
+        <f>L25*'2010-2026 годы'!BL25%</f>
         <v>96.9</v>
       </c>
       <c r="Q25" s="29">
-        <f>M25*'2010-2025 годы'!BM25%</f>
+        <f>M25*'2010-2026 годы'!BM25%</f>
         <v>96</v>
       </c>
-      <c r="R25" s="21"/>
+      <c r="R25" s="29">
+        <f>N25*'2010-2026 годы'!BN25%</f>
+        <v>95.1</v>
+      </c>
       <c r="S25" s="21"/>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="84" t="s">
+      <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="37">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
-        <f>B26*'2010-2025 годы'!BB26%</f>
+        <f>B26*'2010-2026 годы'!BB26%</f>
         <v>93.6</v>
       </c>
       <c r="G26" s="4">
-        <f>C26*'2010-2025 годы'!BC26%</f>
+        <f>C26*'2010-2026 годы'!BC26%</f>
         <v>100.3</v>
       </c>
       <c r="H26" s="4">
-        <f>D26*'2010-2025 годы'!BD26%</f>
+        <f>D26*'2010-2026 годы'!BD26%</f>
         <v>100.3</v>
       </c>
       <c r="I26" s="29">
-        <f>E26*'2010-2025 годы'!BE26%</f>
+        <f>E26*'2010-2026 годы'!BE26%</f>
         <v>94.1</v>
       </c>
       <c r="J26" s="28">
-        <f>F26*'2010-2025 годы'!BF26%</f>
+        <f>F26*'2010-2026 годы'!BF26%</f>
         <v>80.3</v>
       </c>
       <c r="K26" s="4">
-        <f>G26*'2010-2025 годы'!BG26%</f>
+        <f>G26*'2010-2026 годы'!BG26%</f>
         <v>91.2</v>
       </c>
       <c r="L26" s="4">
-        <f>H26*'2010-2025 годы'!BH26%</f>
+        <f>H26*'2010-2026 годы'!BH26%</f>
         <v>93.5</v>
       </c>
       <c r="M26" s="29">
-        <f>I26*'2010-2025 годы'!BI26%</f>
+        <f>I26*'2010-2026 годы'!BI26%</f>
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="28">
-        <f>J26*'2010-2025 годы'!BJ26%</f>
+        <f>J26*'2010-2026 годы'!BJ26%</f>
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="4">
-        <f>K26*'2010-2025 годы'!BK26%</f>
+        <f>K26*'2010-2026 годы'!BK26%</f>
         <v>88.6</v>
       </c>
       <c r="P26" s="4">
-        <f>L26*'2010-2025 годы'!BL26%</f>
+        <f>L26*'2010-2026 годы'!BL26%</f>
         <v>91.7</v>
       </c>
       <c r="Q26" s="29">
-        <f>M26*'2010-2025 годы'!BM26%</f>
+        <f>M26*'2010-2026 годы'!BM26%</f>
         <v>77.099999999999994</v>
       </c>
-      <c r="R26" s="21"/>
+      <c r="R26" s="29">
+        <f>N26*'2010-2026 годы'!BN26%</f>
+        <v>71.5</v>
+      </c>
       <c r="S26" s="21"/>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="84" t="s">
+      <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="38">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
-        <f>B27*'2010-2025 годы'!BB27%</f>
+        <f>B27*'2010-2026 годы'!BB27%</f>
         <v>90.1</v>
       </c>
       <c r="G27" s="31">
-        <f>C27*'2010-2025 годы'!BC27%</f>
+        <f>C27*'2010-2026 годы'!BC27%</f>
         <v>90.3</v>
       </c>
       <c r="H27" s="31">
-        <f>D27*'2010-2025 годы'!BD27%</f>
+        <f>D27*'2010-2026 годы'!BD27%</f>
         <v>91.3</v>
       </c>
       <c r="I27" s="32">
-        <f>E27*'2010-2025 годы'!BE27%</f>
+        <f>E27*'2010-2026 годы'!BE27%</f>
         <v>92.6</v>
       </c>
       <c r="J27" s="30">
-        <f>F27*'2010-2025 годы'!BF27%</f>
+        <f>F27*'2010-2026 годы'!BF27%</f>
         <v>94.2</v>
       </c>
       <c r="K27" s="31">
-        <f>G27*'2010-2025 годы'!BG27%</f>
+        <f>G27*'2010-2026 годы'!BG27%</f>
         <v>90.9</v>
       </c>
       <c r="L27" s="31">
-        <f>H27*'2010-2025 годы'!BH27%</f>
+        <f>H27*'2010-2026 годы'!BH27%</f>
         <v>87</v>
       </c>
       <c r="M27" s="32">
-        <f>I27*'2010-2025 годы'!BI27%</f>
+        <f>I27*'2010-2026 годы'!BI27%</f>
         <v>86</v>
       </c>
       <c r="N27" s="30">
-        <f>J27*'2010-2025 годы'!BJ27%</f>
+        <f>J27*'2010-2026 годы'!BJ27%</f>
         <v>81.5</v>
       </c>
       <c r="O27" s="31">
-        <f>K27*'2010-2025 годы'!BK27%</f>
+        <f>K27*'2010-2026 годы'!BK27%</f>
         <v>81.5</v>
       </c>
       <c r="P27" s="31">
-        <f>L27*'2010-2025 годы'!BL27%</f>
+        <f>L27*'2010-2026 годы'!BL27%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="32">
-        <f>M27*'2010-2025 годы'!BM27%</f>
+        <f>M27*'2010-2026 годы'!BM27%</f>
         <v>82.6</v>
       </c>
-      <c r="R27" s="21"/>
+      <c r="R27" s="32">
+        <f>N27*'2010-2026 годы'!BN27%</f>
+        <v>84.8</v>
+      </c>
       <c r="S27" s="21"/>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="103"/>
-[...4 lines deleted...]
-      <c r="F29" s="103"/>
+      <c r="A29" s="104"/>
+      <c r="B29" s="104"/>
+      <c r="C29" s="104"/>
+      <c r="D29" s="104"/>
+      <c r="E29" s="104"/>
+      <c r="F29" s="104"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="15" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
+    <mergeCell ref="R3:U3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="F5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AD5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AE3" sqref="AE3:AH3"/>
+      <selection pane="bottomRight" activeCell="AN26" sqref="AN26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="29.1640625" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="9.5" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="12.75">
-      <c r="A1" s="82" t="s">
-        <v>108</v>
+      <c r="A1" s="81" t="s">
+        <v>106</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
       <c r="O1" s="54"/>
       <c r="P1" s="54"/>
       <c r="Q1" s="54"/>
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
       <c r="Z1" s="54"/>
       <c r="AA1" s="54"/>
       <c r="AB1" s="54"/>
       <c r="AC1" s="54"/>
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="54"/>
       <c r="AL1" s="54"/>
       <c r="AM1" s="54"/>
       <c r="AN1" s="54"/>
       <c r="AO1" s="54"/>
     </row>
     <row r="2" spans="1:41" ht="12.75" customHeight="1">
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
-      <c r="W2" s="96"/>
-[...1 lines deleted...]
-      <c r="Y2" s="96"/>
+      <c r="W2" s="95"/>
+      <c r="X2" s="95"/>
+      <c r="Y2" s="95"/>
       <c r="AG2" s="23"/>
-      <c r="AH2" s="23" t="s">
+      <c r="AL2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:41" s="12" customFormat="1" ht="23.25" customHeight="1">
       <c r="A3" s="112" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B3" s="112" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C3" s="105" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="106" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="105"/>
-[...2 lines deleted...]
-      <c r="G3" s="105" t="s">
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="105"/>
-[...2 lines deleted...]
-      <c r="K3" s="105" t="s">
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="105"/>
-[...2 lines deleted...]
-      <c r="O3" s="105" t="s">
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106"/>
+      <c r="O3" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="P3" s="105"/>
-[...2 lines deleted...]
-      <c r="S3" s="105" t="s">
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106"/>
+      <c r="S3" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="105"/>
-[...2 lines deleted...]
-      <c r="W3" s="105" t="s">
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="105"/>
-[...2 lines deleted...]
-      <c r="AA3" s="105" t="s">
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="AB3" s="105"/>
-[...2 lines deleted...]
-      <c r="AE3" s="105" t="s">
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106"/>
+      <c r="AE3" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AF3" s="105"/>
-[...1 lines deleted...]
-      <c r="AH3" s="105"/>
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="106"/>
+      <c r="AI3" s="106" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ3" s="106"/>
+      <c r="AK3" s="106"/>
+      <c r="AL3" s="106"/>
     </row>
     <row r="4" spans="1:41" ht="33.75">
       <c r="A4" s="112"/>
       <c r="B4" s="112"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>23</v>
       </c>
@@ -17696,68 +18257,80 @@
       </c>
       <c r="W4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AE4" s="98" t="s">
+      <c r="AE4" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="AF4" s="98" t="s">
+      <c r="AF4" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="AG4" s="98" t="s">
+      <c r="AG4" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="AH4" s="98" t="s">
-        <v>125</v>
+      <c r="AH4" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="AI4" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ4" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK4" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL4" s="97" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:41" ht="45">
-      <c r="A5" s="87" t="s">
+      <c r="A5" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="88" t="s">
+      <c r="B5" s="87" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="33">
         <v>104.6</v>
       </c>
       <c r="D5" s="34">
         <v>113</v>
       </c>
       <c r="E5" s="34">
         <v>109.8</v>
       </c>
       <c r="F5" s="35">
         <v>112.1</v>
       </c>
       <c r="G5" s="33">
         <v>104.7</v>
       </c>
       <c r="H5" s="34">
         <v>105.4</v>
       </c>
       <c r="I5" s="34">
         <v>106.1</v>
       </c>
       <c r="J5" s="35">
         <v>104.7</v>
@@ -17812,56 +18385,59 @@
       </c>
       <c r="AA5" s="33">
         <v>104.8</v>
       </c>
       <c r="AB5" s="34">
         <v>108.7</v>
       </c>
       <c r="AC5" s="34">
         <v>117.6</v>
       </c>
       <c r="AD5" s="35">
         <v>117.1</v>
       </c>
       <c r="AE5" s="33">
         <v>110.4</v>
       </c>
       <c r="AF5" s="34">
         <v>111</v>
       </c>
       <c r="AG5" s="34">
         <v>112.5</v>
       </c>
       <c r="AH5" s="35">
         <v>112.6</v>
       </c>
+      <c r="AI5" s="35">
+        <v>103.1</v>
+      </c>
     </row>
     <row r="6" spans="1:41">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="86" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="88" t="s">
+      <c r="B6" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="28">
         <v>112.6</v>
       </c>
       <c r="D6" s="4">
         <v>124.4</v>
       </c>
       <c r="E6" s="4">
         <v>121.7</v>
       </c>
       <c r="F6" s="29">
         <v>97.1</v>
       </c>
       <c r="G6" s="28">
         <v>81.599999999999994</v>
       </c>
       <c r="H6" s="4">
         <v>81.099999999999994</v>
       </c>
       <c r="I6" s="4">
         <v>89</v>
       </c>
       <c r="J6" s="29">
         <v>76.5</v>
@@ -17916,56 +18492,59 @@
       </c>
       <c r="AA6" s="28">
         <v>105.4</v>
       </c>
       <c r="AB6" s="4">
         <v>106.2</v>
       </c>
       <c r="AC6" s="4">
         <v>120.8</v>
       </c>
       <c r="AD6" s="29">
         <v>103.8</v>
       </c>
       <c r="AE6" s="28">
         <v>126.7</v>
       </c>
       <c r="AF6" s="4">
         <v>119.6</v>
       </c>
       <c r="AG6" s="4">
         <v>113.9</v>
       </c>
       <c r="AH6" s="29">
         <v>102.7</v>
       </c>
+      <c r="AI6" s="29">
+        <v>89.9</v>
+      </c>
     </row>
     <row r="7" spans="1:41">
-      <c r="A7" s="87" t="s">
+      <c r="A7" s="86" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="88" t="s">
+      <c r="B7" s="87" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="28">
         <v>95.4</v>
       </c>
       <c r="D7" s="4">
         <v>105.5</v>
       </c>
       <c r="E7" s="4">
         <v>103.4</v>
       </c>
       <c r="F7" s="29">
         <v>113.4</v>
       </c>
       <c r="G7" s="28">
         <v>82</v>
       </c>
       <c r="H7" s="4">
         <v>77.8</v>
       </c>
       <c r="I7" s="4">
         <v>67.599999999999994</v>
       </c>
       <c r="J7" s="29">
         <v>80.3</v>
@@ -18020,56 +18599,59 @@
       </c>
       <c r="AA7" s="28">
         <v>102.5</v>
       </c>
       <c r="AB7" s="4">
         <v>87.9</v>
       </c>
       <c r="AC7" s="4">
         <v>92.3</v>
       </c>
       <c r="AD7" s="29">
         <v>132.9</v>
       </c>
       <c r="AE7" s="28">
         <v>126.9</v>
       </c>
       <c r="AF7" s="4">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="4">
         <v>136.4</v>
       </c>
       <c r="AH7" s="29">
         <v>104.3</v>
       </c>
+      <c r="AI7" s="29">
+        <v>92</v>
+      </c>
     </row>
     <row r="8" spans="1:41" ht="22.5">
-      <c r="A8" s="92" t="s">
+      <c r="A8" s="91" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="93" t="s">
+      <c r="B8" s="92" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="30">
         <v>104.2</v>
       </c>
       <c r="D8" s="31">
         <v>109</v>
       </c>
       <c r="E8" s="31">
         <v>107.9</v>
       </c>
       <c r="F8" s="32">
         <v>112.2</v>
       </c>
       <c r="G8" s="30">
         <v>103.8</v>
       </c>
       <c r="H8" s="31">
         <v>103.9</v>
       </c>
       <c r="I8" s="31">
         <v>101.7</v>
       </c>
       <c r="J8" s="32">
         <v>103.8</v>
@@ -18123,50 +18705,53 @@
         <v>101.4</v>
       </c>
       <c r="AA8" s="30">
         <v>104.8</v>
       </c>
       <c r="AB8" s="31">
         <v>108</v>
       </c>
       <c r="AC8" s="31">
         <v>116.8</v>
       </c>
       <c r="AD8" s="32">
         <v>117.2</v>
       </c>
       <c r="AE8" s="30">
         <v>110.6</v>
       </c>
       <c r="AF8" s="31">
         <v>111.3</v>
       </c>
       <c r="AG8" s="31">
         <v>112.8</v>
       </c>
       <c r="AH8" s="32">
         <v>112.3</v>
+      </c>
+      <c r="AI8" s="32">
+        <v>102.6</v>
       </c>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="56"/>
       <c r="B9" s="56"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="56"/>
       <c r="B10" s="56"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
@@ -18220,105 +18805,111 @@
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
       <c r="U13" s="16"/>
       <c r="V13" s="16"/>
       <c r="W13" s="16"/>
     </row>
     <row r="14" spans="1:41">
       <c r="A14" s="56"/>
       <c r="B14" s="56"/>
     </row>
     <row r="15" spans="1:41" ht="12.75" customHeight="1">
       <c r="A15" s="56"/>
       <c r="B15" s="56"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="AC15" s="23"/>
-      <c r="AD15" s="23" t="s">
+      <c r="AH15" s="23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:41" s="12" customFormat="1" ht="21.75" customHeight="1">
       <c r="A16" s="112" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B16" s="112" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C16" s="105" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="106" t="s">
         <v>29</v>
       </c>
-      <c r="D16" s="105"/>
-[...2 lines deleted...]
-      <c r="G16" s="105" t="s">
+      <c r="D16" s="106"/>
+      <c r="E16" s="106"/>
+      <c r="F16" s="106"/>
+      <c r="G16" s="106" t="s">
         <v>30</v>
       </c>
-      <c r="H16" s="105"/>
-[...2 lines deleted...]
-      <c r="K16" s="105" t="s">
+      <c r="H16" s="106"/>
+      <c r="I16" s="106"/>
+      <c r="J16" s="106"/>
+      <c r="K16" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="L16" s="105"/>
-[...2 lines deleted...]
-      <c r="O16" s="105" t="s">
+      <c r="L16" s="106"/>
+      <c r="M16" s="106"/>
+      <c r="N16" s="106"/>
+      <c r="O16" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="P16" s="105"/>
-[...2 lines deleted...]
-      <c r="S16" s="105" t="s">
+      <c r="P16" s="106"/>
+      <c r="Q16" s="106"/>
+      <c r="R16" s="106"/>
+      <c r="S16" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="T16" s="105"/>
-      <c r="U16" s="105"/>
+      <c r="T16" s="106"/>
+      <c r="U16" s="106"/>
       <c r="V16" s="113"/>
-      <c r="W16" s="105" t="s">
+      <c r="W16" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="X16" s="105"/>
-[...2 lines deleted...]
-      <c r="AA16" s="105" t="s">
+      <c r="X16" s="106"/>
+      <c r="Y16" s="106"/>
+      <c r="Z16" s="106"/>
+      <c r="AA16" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="AB16" s="105"/>
-[...1 lines deleted...]
-      <c r="AD16" s="105"/>
+      <c r="AB16" s="106"/>
+      <c r="AC16" s="106"/>
+      <c r="AD16" s="106"/>
+      <c r="AE16" s="106" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF16" s="106"/>
+      <c r="AG16" s="106"/>
+      <c r="AH16" s="106"/>
     </row>
-    <row r="17" spans="1:30" ht="33.75">
+    <row r="17" spans="1:34" ht="33.75">
       <c r="A17" s="112"/>
       <c r="B17" s="112"/>
       <c r="C17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="11" t="s">
         <v>38</v>
@@ -18349,68 +18940,80 @@
       </c>
       <c r="S17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="T17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="U17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="V17" s="11" t="s">
         <v>38</v>
       </c>
       <c r="W17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z17" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AA17" s="98" t="s">
+      <c r="AA17" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="AB17" s="98" t="s">
+      <c r="AB17" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="AC17" s="98" t="s">
+      <c r="AC17" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="AD17" s="98" t="s">
-        <v>126</v>
+      <c r="AD17" s="97" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE17" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF17" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="AG17" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH17" s="97" t="s">
+        <v>124</v>
       </c>
     </row>
-    <row r="18" spans="1:30" ht="45">
-      <c r="A18" s="87" t="s">
+    <row r="18" spans="1:34" ht="45">
+      <c r="A18" s="86" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="88" t="s">
+      <c r="B18" s="87" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="33">
         <v>100</v>
       </c>
       <c r="D18" s="34">
         <v>100</v>
       </c>
       <c r="E18" s="34">
         <v>100</v>
       </c>
       <c r="F18" s="35">
         <v>100</v>
       </c>
       <c r="G18" s="33">
         <f>C18*K5%</f>
         <v>107.9</v>
       </c>
       <c r="H18" s="34">
         <f t="shared" ref="G18:P21" si="0">D18*L5%</f>
         <v>104.6</v>
       </c>
       <c r="I18" s="34">
         <f t="shared" si="0"/>
         <v>104.1</v>
@@ -18458,75 +19061,82 @@
       <c r="T18" s="34">
         <f t="shared" si="1"/>
         <v>107.8</v>
       </c>
       <c r="U18" s="34">
         <f t="shared" si="1"/>
         <v>119.3</v>
       </c>
       <c r="V18" s="35">
         <f t="shared" si="1"/>
         <v>118.6</v>
       </c>
       <c r="W18" s="33">
         <f t="shared" si="1"/>
         <v>136.9</v>
       </c>
       <c r="X18" s="34">
         <f t="shared" si="1"/>
         <v>117.2</v>
       </c>
       <c r="Y18" s="34">
         <f t="shared" si="1"/>
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="35">
-        <f>V18*AD5%</f>
+        <f t="shared" ref="Z18:AE18" si="2">V18*AD5%</f>
         <v>138.9</v>
       </c>
       <c r="AA18" s="33">
-        <f>W18*AE5%</f>
+        <f t="shared" si="2"/>
         <v>151.1</v>
       </c>
       <c r="AB18" s="34">
-        <f>X18*AF5%</f>
+        <f t="shared" si="2"/>
         <v>130.1</v>
       </c>
       <c r="AC18" s="34">
-        <f>Y18*AG5%</f>
+        <f t="shared" si="2"/>
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="35">
-        <f>Z18*AH5%</f>
+        <f t="shared" si="2"/>
         <v>156.4</v>
       </c>
+      <c r="AE18" s="35">
+        <f t="shared" si="2"/>
+        <v>155.80000000000001</v>
+      </c>
+      <c r="AF18" s="35"/>
+      <c r="AG18" s="35"/>
+      <c r="AH18" s="35"/>
     </row>
-    <row r="19" spans="1:30">
-      <c r="A19" s="87" t="s">
+    <row r="19" spans="1:34">
+      <c r="A19" s="86" t="s">
         <v>53</v>
       </c>
-      <c r="B19" s="88" t="s">
+      <c r="B19" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="28">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="4">
         <v>100</v>
       </c>
       <c r="F19" s="29">
         <v>100</v>
       </c>
       <c r="G19" s="28">
         <f t="shared" si="0"/>
         <v>86.8</v>
       </c>
       <c r="H19" s="4">
         <f t="shared" si="0"/>
         <v>86.4</v>
       </c>
       <c r="I19" s="4">
         <f t="shared" si="0"/>
         <v>82.2</v>
@@ -18578,71 +19188,78 @@
       <c r="U19" s="4">
         <f t="shared" si="1"/>
         <v>160</v>
       </c>
       <c r="V19" s="29">
         <f t="shared" si="1"/>
         <v>222.8</v>
       </c>
       <c r="W19" s="28">
         <f t="shared" si="1"/>
         <v>194.9</v>
       </c>
       <c r="X19" s="4">
         <f t="shared" si="1"/>
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="4">
         <f t="shared" si="1"/>
         <v>193.3</v>
       </c>
       <c r="Z19" s="29">
         <f t="shared" si="1"/>
         <v>231.3</v>
       </c>
       <c r="AA19" s="28">
-        <f t="shared" ref="AA19:AD21" si="2">W19*AE6%</f>
+        <f t="shared" ref="AA19:AE21" si="3">W19*AE6%</f>
         <v>246.9</v>
       </c>
       <c r="AB19" s="4">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>92.8</v>
       </c>
       <c r="AC19" s="4">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>220.2</v>
       </c>
       <c r="AD19" s="29">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>237.5</v>
       </c>
+      <c r="AE19" s="29">
+        <f t="shared" si="3"/>
+        <v>222</v>
+      </c>
+      <c r="AF19" s="29"/>
+      <c r="AG19" s="29"/>
+      <c r="AH19" s="29"/>
     </row>
-    <row r="20" spans="1:30">
-      <c r="A20" s="87" t="s">
+    <row r="20" spans="1:34">
+      <c r="A20" s="86" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="88" t="s">
+      <c r="B20" s="87" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="28">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="4">
         <v>100</v>
       </c>
       <c r="F20" s="29">
         <v>100</v>
       </c>
       <c r="G20" s="28">
         <f t="shared" si="0"/>
         <v>130.6</v>
       </c>
       <c r="H20" s="4">
         <f t="shared" si="0"/>
         <v>138.4</v>
       </c>
       <c r="I20" s="4">
         <f t="shared" si="0"/>
         <v>140.1</v>
@@ -18694,71 +19311,78 @@
       <c r="U20" s="4">
         <f t="shared" si="1"/>
         <v>172.7</v>
       </c>
       <c r="V20" s="29">
         <f t="shared" si="1"/>
         <v>244.1</v>
       </c>
       <c r="W20" s="28">
         <f t="shared" si="1"/>
         <v>143.69999999999999</v>
       </c>
       <c r="X20" s="4">
         <f t="shared" si="1"/>
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="4">
         <f t="shared" si="1"/>
         <v>159.4</v>
       </c>
       <c r="Z20" s="29">
         <f t="shared" si="1"/>
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="28">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>182.4</v>
       </c>
       <c r="AB20" s="4">
-        <f t="shared" ref="AB20:AD21" si="3">X20*AF7%</f>
+        <f t="shared" ref="AB20:AE21" si="4">X20*AF7%</f>
         <v>182.7</v>
       </c>
       <c r="AC20" s="4">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>217.4</v>
       </c>
       <c r="AD20" s="29">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>338.3</v>
       </c>
+      <c r="AE20" s="29">
+        <f t="shared" si="4"/>
+        <v>167.8</v>
+      </c>
+      <c r="AF20" s="29"/>
+      <c r="AG20" s="29"/>
+      <c r="AH20" s="29"/>
     </row>
-    <row r="21" spans="1:30" ht="22.5">
-      <c r="A21" s="92" t="s">
+    <row r="21" spans="1:34" ht="22.5">
+      <c r="A21" s="91" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="93" t="s">
+      <c r="B21" s="92" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="31">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
       <c r="F21" s="32">
         <v>100</v>
       </c>
       <c r="G21" s="30">
         <f t="shared" si="0"/>
         <v>108</v>
       </c>
       <c r="H21" s="31">
         <f t="shared" si="0"/>
         <v>106</v>
       </c>
       <c r="I21" s="31">
         <f t="shared" si="0"/>
         <v>107.3</v>
@@ -18810,128 +19434,137 @@
       <c r="U21" s="31">
         <f t="shared" si="1"/>
         <v>121.3</v>
       </c>
       <c r="V21" s="32">
         <f t="shared" si="1"/>
         <v>122.1</v>
       </c>
       <c r="W21" s="30">
         <f t="shared" si="1"/>
         <v>137.19999999999999</v>
       </c>
       <c r="X21" s="31">
         <f t="shared" si="1"/>
         <v>141.4</v>
       </c>
       <c r="Y21" s="31">
         <f t="shared" si="1"/>
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="32">
         <f t="shared" si="1"/>
         <v>143.1</v>
       </c>
       <c r="AA21" s="30">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="31">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>157.4</v>
       </c>
       <c r="AC21" s="31">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="32">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>160.69999999999999</v>
       </c>
+      <c r="AE21" s="32">
+        <f t="shared" si="4"/>
+        <v>155.6</v>
+      </c>
+      <c r="AF21" s="32"/>
+      <c r="AG21" s="32"/>
+      <c r="AH21" s="32"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:34">
       <c r="B22" s="56"/>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:34">
       <c r="A24" s="17" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="19">
-[...2 lines deleted...]
-    <mergeCell ref="S3:V3"/>
+  <mergeCells count="21">
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AE16:AH16"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AA16:AD16"/>
+    <mergeCell ref="S3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="AD5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AE3" sqref="AE3:AH3"/>
+      <selection pane="bottomRight" activeCell="AO10" sqref="AO10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="38.5" style="2" customWidth="1"/>
     <col min="3" max="23" width="9.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="9.5" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.33203125" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.83203125" style="2" customWidth="1"/>
     <col min="31" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="12.75">
       <c r="A1" s="55" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
       <c r="O1" s="54"/>
       <c r="P1" s="54"/>
       <c r="Q1" s="54"/>
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
@@ -18942,109 +19575,115 @@
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="54"/>
       <c r="AL1" s="54"/>
       <c r="AM1" s="54"/>
     </row>
     <row r="2" spans="1:39" ht="12.75" customHeight="1">
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
       <c r="X2" s="20"/>
       <c r="AA2" s="22" t="s">
         <v>64</v>
       </c>
       <c r="AB2" s="22"/>
       <c r="AC2" s="22"/>
       <c r="AD2" s="23"/>
       <c r="AE2" s="23"/>
       <c r="AF2" s="23"/>
       <c r="AG2" s="23"/>
-      <c r="AH2" s="23" t="s">
+      <c r="AL2" s="23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" s="114" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B3" s="114" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C3" s="106" t="s">
+        <v>105</v>
+      </c>
+      <c r="C3" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="D3" s="106"/>
-[...2 lines deleted...]
-      <c r="G3" s="106" t="s">
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="H3" s="106"/>
-[...2 lines deleted...]
-      <c r="K3" s="106" t="s">
+      <c r="H3" s="103"/>
+      <c r="I3" s="103"/>
+      <c r="J3" s="103"/>
+      <c r="K3" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="106"/>
-[...2 lines deleted...]
-      <c r="O3" s="106" t="s">
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
+      <c r="O3" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="P3" s="106"/>
-[...2 lines deleted...]
-      <c r="S3" s="106" t="s">
+      <c r="P3" s="103"/>
+      <c r="Q3" s="103"/>
+      <c r="R3" s="103"/>
+      <c r="S3" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="106"/>
-[...2 lines deleted...]
-      <c r="W3" s="106" t="s">
+      <c r="T3" s="103"/>
+      <c r="U3" s="103"/>
+      <c r="V3" s="103"/>
+      <c r="W3" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="X3" s="106"/>
-[...1 lines deleted...]
-      <c r="Z3" s="106"/>
+      <c r="X3" s="103"/>
+      <c r="Y3" s="103"/>
+      <c r="Z3" s="103"/>
       <c r="AA3" s="109" t="s">
         <v>61</v>
       </c>
       <c r="AB3" s="110"/>
       <c r="AC3" s="110"/>
       <c r="AD3" s="110"/>
       <c r="AE3" s="109" t="s">
         <v>66</v>
       </c>
       <c r="AF3" s="110"/>
       <c r="AG3" s="110"/>
       <c r="AH3" s="111"/>
+      <c r="AI3" s="109" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ3" s="110"/>
+      <c r="AK3" s="110"/>
+      <c r="AL3" s="111"/>
     </row>
     <row r="4" spans="1:39" ht="33.75">
       <c r="A4" s="115"/>
       <c r="B4" s="115"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>23</v>
       </c>
@@ -19089,67 +19728,79 @@
       </c>
       <c r="W4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AE4" s="98" t="s">
+      <c r="AE4" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="AF4" s="98" t="s">
+      <c r="AF4" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="AG4" s="98" t="s">
+      <c r="AG4" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="AH4" s="98" t="s">
-        <v>125</v>
+      <c r="AH4" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="AI4" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ4" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="AK4" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL4" s="97" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" s="57"/>
-      <c r="B5" s="89" t="s">
-        <v>123</v>
+      <c r="B5" s="88" t="s">
+        <v>121</v>
       </c>
       <c r="C5" s="33">
         <v>115.3</v>
       </c>
       <c r="D5" s="34">
         <v>118.9</v>
       </c>
       <c r="E5" s="34">
         <v>113.4</v>
       </c>
       <c r="F5" s="35">
         <v>89.5</v>
       </c>
       <c r="G5" s="33">
         <v>100.1</v>
       </c>
       <c r="H5" s="34">
         <v>100.2</v>
       </c>
       <c r="I5" s="34">
         <v>101.4</v>
       </c>
       <c r="J5" s="35">
         <v>116.3</v>
       </c>
@@ -19203,50 +19854,56 @@
       </c>
       <c r="AA5" s="33">
         <v>102.1</v>
       </c>
       <c r="AB5" s="34">
         <v>96.8</v>
       </c>
       <c r="AC5" s="34">
         <v>87</v>
       </c>
       <c r="AD5" s="35">
         <v>114.2</v>
       </c>
       <c r="AE5" s="33">
         <v>142.1</v>
       </c>
       <c r="AF5" s="34">
         <v>133.6</v>
       </c>
       <c r="AG5" s="34">
         <v>106.4</v>
       </c>
       <c r="AH5" s="35">
         <v>94.8</v>
       </c>
+      <c r="AI5" s="33">
+        <v>76</v>
+      </c>
+      <c r="AJ5" s="34"/>
+      <c r="AK5" s="34"/>
+      <c r="AL5" s="35"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" s="58">
         <v>58</v>
       </c>
       <c r="B6" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="28">
         <v>112.9</v>
       </c>
       <c r="D6" s="4">
         <v>118.5</v>
       </c>
       <c r="E6" s="4">
         <v>120.4</v>
       </c>
       <c r="F6" s="29">
         <v>75.900000000000006</v>
       </c>
       <c r="G6" s="28">
         <v>100</v>
       </c>
       <c r="H6" s="4">
         <v>91.5</v>
@@ -19307,50 +19964,56 @@
       </c>
       <c r="AA6" s="28">
         <v>100</v>
       </c>
       <c r="AB6" s="4">
         <v>99.6</v>
       </c>
       <c r="AC6" s="4">
         <v>90.6</v>
       </c>
       <c r="AD6" s="29">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="28">
         <v>124.6</v>
       </c>
       <c r="AF6" s="4">
         <v>117.1</v>
       </c>
       <c r="AG6" s="4">
         <v>129.30000000000001</v>
       </c>
       <c r="AH6" s="29">
         <v>100.4</v>
       </c>
+      <c r="AI6" s="28">
+        <v>98.5</v>
+      </c>
+      <c r="AJ6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="29"/>
     </row>
     <row r="7" spans="1:39" ht="33.75">
       <c r="A7" s="58">
         <v>59</v>
       </c>
       <c r="B7" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="28">
         <v>121.2</v>
       </c>
       <c r="D7" s="4">
         <v>108.2</v>
       </c>
       <c r="E7" s="4">
         <v>101.2</v>
       </c>
       <c r="F7" s="29">
         <v>103.2</v>
       </c>
       <c r="G7" s="28">
         <v>84.5</v>
       </c>
       <c r="H7" s="4">
         <v>74.5</v>
@@ -19411,50 +20074,56 @@
       </c>
       <c r="AA7" s="28">
         <v>100</v>
       </c>
       <c r="AB7" s="4">
         <v>96.8</v>
       </c>
       <c r="AC7" s="4">
         <v>83.7</v>
       </c>
       <c r="AD7" s="29">
         <v>93.4</v>
       </c>
       <c r="AE7" s="28">
         <v>77.5</v>
       </c>
       <c r="AF7" s="4">
         <v>82.1</v>
       </c>
       <c r="AG7" s="4">
         <v>87</v>
       </c>
       <c r="AH7" s="29">
         <v>106</v>
       </c>
+      <c r="AI7" s="28">
+        <v>59.7</v>
+      </c>
+      <c r="AJ7" s="4"/>
+      <c r="AK7" s="4"/>
+      <c r="AL7" s="29"/>
     </row>
     <row r="8" spans="1:39" ht="22.5">
       <c r="A8" s="58">
         <v>60</v>
       </c>
       <c r="B8" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="28">
         <v>104.8</v>
       </c>
       <c r="D8" s="4">
         <v>122.7</v>
       </c>
       <c r="E8" s="4">
         <v>104.2</v>
       </c>
       <c r="F8" s="29">
         <v>115.6</v>
       </c>
       <c r="G8" s="28">
         <v>100.7</v>
       </c>
       <c r="H8" s="4">
         <v>119.3</v>
@@ -19515,57 +20184,63 @@
       </c>
       <c r="AA8" s="28">
         <v>100</v>
       </c>
       <c r="AB8" s="4">
         <v>94.1</v>
       </c>
       <c r="AC8" s="4">
         <v>82.5</v>
       </c>
       <c r="AD8" s="29">
         <v>116</v>
       </c>
       <c r="AE8" s="28">
         <v>81.7</v>
       </c>
       <c r="AF8" s="4">
         <v>92.4</v>
       </c>
       <c r="AG8" s="4">
         <v>117.2</v>
       </c>
       <c r="AH8" s="29">
         <v>65.900000000000006</v>
       </c>
+      <c r="AI8" s="28">
+        <v>64.3</v>
+      </c>
+      <c r="AJ8" s="4"/>
+      <c r="AK8" s="4"/>
+      <c r="AL8" s="29"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" s="58">
         <v>61</v>
       </c>
       <c r="B9" s="64" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C9" s="28">
         <v>91.6</v>
       </c>
       <c r="D9" s="4">
         <v>92.1</v>
       </c>
       <c r="E9" s="4">
         <v>90.5</v>
       </c>
       <c r="F9" s="29">
         <v>112</v>
       </c>
       <c r="G9" s="28">
         <v>117.4</v>
       </c>
       <c r="H9" s="4">
         <v>111.1</v>
       </c>
       <c r="I9" s="4">
         <v>113.7</v>
       </c>
       <c r="J9" s="29">
         <v>93.6</v>
       </c>
@@ -19619,50 +20294,56 @@
       </c>
       <c r="AA9" s="28">
         <v>111.9</v>
       </c>
       <c r="AB9" s="4">
         <v>104.7</v>
       </c>
       <c r="AC9" s="4">
         <v>103.3</v>
       </c>
       <c r="AD9" s="29">
         <v>115.2</v>
       </c>
       <c r="AE9" s="28">
         <v>98.4</v>
       </c>
       <c r="AF9" s="4">
         <v>98.8</v>
       </c>
       <c r="AG9" s="4">
         <v>101.5</v>
       </c>
       <c r="AH9" s="29">
         <v>93.2</v>
       </c>
+      <c r="AI9" s="28">
+        <v>106.9</v>
+      </c>
+      <c r="AJ9" s="4"/>
+      <c r="AK9" s="4"/>
+      <c r="AL9" s="29"/>
     </row>
     <row r="10" spans="1:39" ht="33.75">
       <c r="A10" s="58">
         <v>62</v>
       </c>
       <c r="B10" s="64" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="28">
         <v>97.2</v>
       </c>
       <c r="D10" s="4">
         <v>103.8</v>
       </c>
       <c r="E10" s="4">
         <v>86.3</v>
       </c>
       <c r="F10" s="29">
         <v>85</v>
       </c>
       <c r="G10" s="28">
         <v>97.4</v>
       </c>
       <c r="H10" s="4">
         <v>104.3</v>
@@ -19723,50 +20404,56 @@
       </c>
       <c r="AA10" s="28">
         <v>117</v>
       </c>
       <c r="AB10" s="4">
         <v>122.4</v>
       </c>
       <c r="AC10" s="4">
         <v>124.1</v>
       </c>
       <c r="AD10" s="29">
         <v>107.3</v>
       </c>
       <c r="AE10" s="28">
         <v>102.7</v>
       </c>
       <c r="AF10" s="4">
         <v>98.4</v>
       </c>
       <c r="AG10" s="4">
         <v>76.8</v>
       </c>
       <c r="AH10" s="29">
         <v>109.9</v>
       </c>
+      <c r="AI10" s="28">
+        <v>111.3</v>
+      </c>
+      <c r="AJ10" s="4"/>
+      <c r="AK10" s="4"/>
+      <c r="AL10" s="29"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" s="58">
         <v>63</v>
       </c>
       <c r="B11" s="64" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="28">
         <v>92.6</v>
       </c>
       <c r="D11" s="4">
         <v>86.9</v>
       </c>
       <c r="E11" s="4">
         <v>85.7</v>
       </c>
       <c r="F11" s="29">
         <v>91.6</v>
       </c>
       <c r="G11" s="28">
         <v>115.3</v>
       </c>
       <c r="H11" s="4">
         <v>120.7</v>
@@ -19827,55 +20514,61 @@
       </c>
       <c r="AA11" s="28">
         <v>100</v>
       </c>
       <c r="AB11" s="4">
         <v>98.9</v>
       </c>
       <c r="AC11" s="4">
         <v>93.2</v>
       </c>
       <c r="AD11" s="29">
         <v>69.2</v>
       </c>
       <c r="AE11" s="28">
         <v>100</v>
       </c>
       <c r="AF11" s="4">
         <v>95</v>
       </c>
       <c r="AG11" s="4">
         <v>147.4</v>
       </c>
       <c r="AH11" s="29">
         <v>104.7</v>
       </c>
+      <c r="AI11" s="28">
+        <v>89</v>
+      </c>
+      <c r="AJ11" s="4"/>
+      <c r="AK11" s="4"/>
+      <c r="AL11" s="29"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" s="59"/>
-      <c r="B12" s="90" t="s">
-        <v>117</v>
+      <c r="B12" s="89" t="s">
+        <v>115</v>
       </c>
       <c r="C12" s="28">
         <v>92.1</v>
       </c>
       <c r="D12" s="4">
         <v>93</v>
       </c>
       <c r="E12" s="4">
         <v>88.2</v>
       </c>
       <c r="F12" s="29">
         <v>101.3</v>
       </c>
       <c r="G12" s="28">
         <v>112.1</v>
       </c>
       <c r="H12" s="4">
         <v>109.2</v>
       </c>
       <c r="I12" s="4">
         <v>112.2</v>
       </c>
       <c r="J12" s="29">
         <v>101.6</v>
       </c>
@@ -19929,56 +20622,62 @@
       </c>
       <c r="AA12" s="28">
         <v>110.4</v>
       </c>
       <c r="AB12" s="4">
         <v>111</v>
       </c>
       <c r="AC12" s="4">
         <v>110.4</v>
       </c>
       <c r="AD12" s="29">
         <v>107.8</v>
       </c>
       <c r="AE12" s="28">
         <v>104.3</v>
       </c>
       <c r="AF12" s="4">
         <v>100.3</v>
       </c>
       <c r="AG12" s="4">
         <v>105.5</v>
       </c>
       <c r="AH12" s="29">
         <v>109.9</v>
       </c>
+      <c r="AI12" s="28">
+        <v>101.2</v>
+      </c>
+      <c r="AJ12" s="4"/>
+      <c r="AK12" s="4"/>
+      <c r="AL12" s="29"/>
     </row>
     <row r="13" spans="1:39" ht="28.5" customHeight="1">
-      <c r="A13" s="94" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="91" t="s">
+      <c r="A13" s="93" t="s">
+        <v>120</v>
+      </c>
+      <c r="B13" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="30">
         <v>98.5</v>
       </c>
       <c r="D13" s="31">
         <v>100.4</v>
       </c>
       <c r="E13" s="31">
         <v>95.4</v>
       </c>
       <c r="F13" s="32">
         <v>97.6</v>
       </c>
       <c r="G13" s="30">
         <v>109.7</v>
       </c>
       <c r="H13" s="31">
         <v>108.5</v>
       </c>
       <c r="I13" s="31">
         <v>110.5</v>
       </c>
       <c r="J13" s="32">
         <v>107.5</v>
@@ -20033,160 +20732,172 @@
       </c>
       <c r="AA13" s="30">
         <v>109.9</v>
       </c>
       <c r="AB13" s="31">
         <v>109.6</v>
       </c>
       <c r="AC13" s="31">
         <v>108.4</v>
       </c>
       <c r="AD13" s="32">
         <v>105.1</v>
       </c>
       <c r="AE13" s="30">
         <v>100.8</v>
       </c>
       <c r="AF13" s="31">
         <v>99</v>
       </c>
       <c r="AG13" s="31">
         <v>97.7</v>
       </c>
       <c r="AH13" s="32">
         <v>101.2</v>
       </c>
+      <c r="AI13" s="30">
+        <v>99.8</v>
+      </c>
+      <c r="AJ13" s="31"/>
+      <c r="AK13" s="31"/>
+      <c r="AL13" s="32"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" s="60"/>
       <c r="B14" s="65"/>
     </row>
     <row r="15" spans="1:39" s="6" customFormat="1">
       <c r="A15" s="61"/>
       <c r="B15" s="66"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" s="62"/>
       <c r="B16" s="65"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:34">
       <c r="A17" s="62"/>
       <c r="B17" s="65"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:34">
       <c r="A18" s="62"/>
       <c r="B18" s="65"/>
     </row>
-    <row r="19" spans="1:30" ht="12.75" customHeight="1">
+    <row r="19" spans="1:34" ht="12.75" customHeight="1">
       <c r="A19" s="62"/>
       <c r="B19" s="65"/>
       <c r="S19" s="20"/>
       <c r="T19" s="20"/>
       <c r="U19" s="20"/>
       <c r="W19" s="22"/>
       <c r="X19" s="22"/>
       <c r="Y19" s="22"/>
       <c r="Z19" s="23"/>
       <c r="AA19" s="23"/>
       <c r="AB19" s="23"/>
       <c r="AC19" s="23"/>
-      <c r="AD19" s="23" t="s">
+      <c r="AH19" s="23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:34">
       <c r="A20" s="114" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B20" s="114" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="C20" s="106" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="D20" s="106"/>
-[...2 lines deleted...]
-      <c r="G20" s="106" t="s">
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="H20" s="106"/>
-[...2 lines deleted...]
-      <c r="K20" s="106" t="s">
+      <c r="H20" s="103"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="103"/>
+      <c r="K20" s="103" t="s">
         <v>37</v>
       </c>
-      <c r="L20" s="106"/>
-[...2 lines deleted...]
-      <c r="O20" s="106" t="s">
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
+      <c r="N20" s="103"/>
+      <c r="O20" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="P20" s="106"/>
-[...2 lines deleted...]
-      <c r="S20" s="106" t="s">
+      <c r="P20" s="103"/>
+      <c r="Q20" s="103"/>
+      <c r="R20" s="103"/>
+      <c r="S20" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="T20" s="106"/>
-[...2 lines deleted...]
-      <c r="W20" s="106" t="s">
+      <c r="T20" s="103"/>
+      <c r="U20" s="103"/>
+      <c r="V20" s="103"/>
+      <c r="W20" s="103" t="s">
         <v>61</v>
       </c>
-      <c r="X20" s="106"/>
-[...2 lines deleted...]
-      <c r="AA20" s="106" t="s">
+      <c r="X20" s="103"/>
+      <c r="Y20" s="103"/>
+      <c r="Z20" s="103"/>
+      <c r="AA20" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="AB20" s="106"/>
-[...1 lines deleted...]
-      <c r="AD20" s="106"/>
+      <c r="AB20" s="103"/>
+      <c r="AC20" s="103"/>
+      <c r="AD20" s="103"/>
+      <c r="AE20" s="103" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF20" s="103"/>
+      <c r="AG20" s="103"/>
+      <c r="AH20" s="103"/>
     </row>
-    <row r="21" spans="1:30" ht="33.75">
+    <row r="21" spans="1:34" ht="33.75">
       <c r="A21" s="115"/>
       <c r="B21" s="115"/>
       <c r="C21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="J21" s="11" t="s">
         <v>38</v>
@@ -20217,66 +20928,78 @@
       </c>
       <c r="S21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="T21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="U21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="V21" s="11" t="s">
         <v>38</v>
       </c>
       <c r="W21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z21" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="AA21" s="98" t="s">
+      <c r="AA21" s="97" t="s">
         <v>51</v>
       </c>
-      <c r="AB21" s="98" t="s">
+      <c r="AB21" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="AC21" s="98" t="s">
+      <c r="AC21" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="AD21" s="98" t="s">
-        <v>125</v>
+      <c r="AD21" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="AE21" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="AF21" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="AG21" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="AH21" s="97" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:34">
       <c r="A22" s="63"/>
-      <c r="B22" s="89" t="s">
+      <c r="B22" s="88" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="39">
         <v>100</v>
       </c>
       <c r="D22" s="34">
         <v>100</v>
       </c>
       <c r="E22" s="34">
         <v>100</v>
       </c>
       <c r="F22" s="35">
         <v>100</v>
       </c>
       <c r="G22" s="33">
         <f>C22*K5%</f>
         <v>136.1</v>
       </c>
       <c r="H22" s="34">
         <f t="shared" ref="H22:J30" si="0">D22*L5%</f>
         <v>111.5</v>
       </c>
       <c r="I22" s="34">
         <f t="shared" si="0"/>
         <v>134.5</v>
@@ -20324,1040 +21047,1105 @@
       <c r="T22" s="34">
         <f t="shared" ref="T22:T30" si="7">P22*X5%</f>
         <v>125.7</v>
       </c>
       <c r="U22" s="34">
         <f t="shared" ref="U22:U30" si="8">Q22*Y5%</f>
         <v>140.4</v>
       </c>
       <c r="V22" s="35">
         <f t="shared" ref="V22:V30" si="9">R22*Z5%</f>
         <v>84.3</v>
       </c>
       <c r="W22" s="33">
         <f>S22*AA5%</f>
         <v>157.1</v>
       </c>
       <c r="X22" s="34">
         <f t="shared" ref="X22:X30" si="10">T22*AB5%</f>
         <v>121.7</v>
       </c>
       <c r="Y22" s="34">
         <f t="shared" ref="Y22:Y30" si="11">U22*AC5%</f>
         <v>122.1</v>
       </c>
       <c r="Z22" s="35">
-        <f>V22*AD5%</f>
+        <f t="shared" ref="Z22:AE22" si="12">V22*AD5%</f>
         <v>96.3</v>
       </c>
       <c r="AA22" s="33">
-        <f>W22*AE5%</f>
+        <f t="shared" si="12"/>
         <v>223.2</v>
       </c>
       <c r="AB22" s="34">
-        <f>X22*AF5%</f>
+        <f t="shared" si="12"/>
         <v>162.6</v>
       </c>
       <c r="AC22" s="34">
-        <f>Y22*AG5%</f>
+        <f t="shared" si="12"/>
         <v>129.9</v>
       </c>
       <c r="AD22" s="35">
-        <f>Z22*AH5%</f>
+        <f t="shared" si="12"/>
         <v>91.3</v>
       </c>
+      <c r="AE22" s="35">
+        <f t="shared" si="12"/>
+        <v>169.6</v>
+      </c>
+      <c r="AF22" s="34"/>
+      <c r="AG22" s="34"/>
+      <c r="AH22" s="35"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:34">
       <c r="A23" s="58">
         <v>58</v>
       </c>
       <c r="B23" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="37">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="4">
         <v>100</v>
       </c>
       <c r="F23" s="29">
         <v>100</v>
       </c>
       <c r="G23" s="28">
-        <f t="shared" ref="G23:G30" si="12">C23*K6%</f>
+        <f t="shared" ref="G23:G30" si="13">C23*K6%</f>
         <v>205.8</v>
       </c>
       <c r="H23" s="4">
         <f t="shared" si="0"/>
         <v>140.1</v>
       </c>
       <c r="I23" s="4">
         <f t="shared" si="0"/>
         <v>174.8</v>
       </c>
       <c r="J23" s="29">
         <f t="shared" si="0"/>
         <v>145</v>
       </c>
       <c r="K23" s="28">
-        <f t="shared" ref="K23:K30" si="13">G23*O6%</f>
+        <f t="shared" ref="K23:K30" si="14">G23*O6%</f>
         <v>150.4</v>
       </c>
       <c r="L23" s="4">
         <f t="shared" si="1"/>
         <v>123.7</v>
       </c>
       <c r="M23" s="4">
         <f t="shared" si="2"/>
         <v>126.2</v>
       </c>
       <c r="N23" s="29">
         <f t="shared" si="3"/>
         <v>121.8</v>
       </c>
       <c r="O23" s="28">
-        <f t="shared" ref="O23:O30" si="14">K23*S6%</f>
+        <f t="shared" ref="O23:O30" si="15">K23*S6%</f>
         <v>218.2</v>
       </c>
       <c r="P23" s="4">
         <f t="shared" si="4"/>
         <v>140.80000000000001</v>
       </c>
       <c r="Q23" s="4">
         <f t="shared" si="5"/>
         <v>162</v>
       </c>
       <c r="R23" s="29">
         <f t="shared" si="6"/>
         <v>45.6</v>
       </c>
       <c r="S23" s="28">
-        <f t="shared" ref="S23:S30" si="15">O23*W6%</f>
+        <f t="shared" ref="S23:S30" si="16">O23*W6%</f>
         <v>140.1</v>
       </c>
       <c r="T23" s="4">
         <f t="shared" si="7"/>
         <v>123.3</v>
       </c>
       <c r="U23" s="4">
         <f t="shared" si="8"/>
         <v>120.4</v>
       </c>
       <c r="V23" s="29">
         <f t="shared" si="9"/>
         <v>49.2</v>
       </c>
       <c r="W23" s="28">
-        <f t="shared" ref="W23:W30" si="16">S23*AA6%</f>
+        <f t="shared" ref="W23:W30" si="17">S23*AA6%</f>
         <v>140.1</v>
       </c>
       <c r="X23" s="4">
         <f t="shared" si="10"/>
         <v>122.8</v>
       </c>
       <c r="Y23" s="4">
         <f t="shared" si="11"/>
         <v>109.1</v>
       </c>
       <c r="Z23" s="29">
-        <f t="shared" ref="Z23:AD30" si="17">V23*AD6%</f>
+        <f t="shared" ref="Z23:AE30" si="18">V23*AD6%</f>
         <v>71.7</v>
       </c>
       <c r="AA23" s="28">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>174.6</v>
       </c>
       <c r="AB23" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>143.80000000000001</v>
       </c>
       <c r="AC23" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>141.1</v>
       </c>
       <c r="AD23" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>72</v>
       </c>
+      <c r="AE23" s="29">
+        <f t="shared" si="18"/>
+        <v>172</v>
+      </c>
+      <c r="AF23" s="4"/>
+      <c r="AG23" s="4"/>
+      <c r="AH23" s="29"/>
     </row>
-    <row r="24" spans="1:30" ht="33.75">
+    <row r="24" spans="1:34" ht="33.75">
       <c r="A24" s="58">
         <v>59</v>
       </c>
       <c r="B24" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="37">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="4">
         <v>100</v>
       </c>
       <c r="F24" s="29">
         <v>100</v>
       </c>
       <c r="G24" s="28">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>80.2</v>
       </c>
       <c r="H24" s="4">
         <f t="shared" si="0"/>
         <v>77.900000000000006</v>
       </c>
       <c r="I24" s="4">
         <f t="shared" si="0"/>
         <v>113</v>
       </c>
       <c r="J24" s="29">
         <f t="shared" si="0"/>
         <v>54.3</v>
       </c>
       <c r="K24" s="28">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>126.7</v>
       </c>
       <c r="L24" s="4">
         <f t="shared" si="1"/>
         <v>113.8</v>
       </c>
       <c r="M24" s="4">
         <f t="shared" si="2"/>
         <v>145.80000000000001</v>
       </c>
       <c r="N24" s="29">
         <f t="shared" si="3"/>
         <v>92</v>
       </c>
       <c r="O24" s="28">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>105.5</v>
       </c>
       <c r="P24" s="4">
         <f t="shared" si="4"/>
         <v>81</v>
       </c>
       <c r="Q24" s="4">
         <f t="shared" si="5"/>
         <v>129.19999999999999</v>
       </c>
       <c r="R24" s="29">
         <f t="shared" si="6"/>
         <v>89.9</v>
       </c>
       <c r="S24" s="28">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>150.19999999999999</v>
       </c>
       <c r="T24" s="4">
         <f t="shared" si="7"/>
         <v>108.5</v>
       </c>
       <c r="U24" s="4">
         <f t="shared" si="8"/>
         <v>171.2</v>
       </c>
       <c r="V24" s="29">
         <f t="shared" si="9"/>
         <v>99.7</v>
       </c>
       <c r="W24" s="28">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>150.19999999999999</v>
       </c>
       <c r="X24" s="4">
         <f t="shared" si="10"/>
         <v>105</v>
       </c>
       <c r="Y24" s="4">
         <f t="shared" si="11"/>
         <v>143.30000000000001</v>
       </c>
       <c r="Z24" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>93.1</v>
       </c>
       <c r="AA24" s="28">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>116.4</v>
       </c>
       <c r="AB24" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>86.2</v>
       </c>
       <c r="AC24" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>124.7</v>
       </c>
       <c r="AD24" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>98.7</v>
       </c>
+      <c r="AE24" s="29">
+        <f t="shared" si="18"/>
+        <v>69.5</v>
+      </c>
+      <c r="AF24" s="4"/>
+      <c r="AG24" s="4"/>
+      <c r="AH24" s="29"/>
     </row>
-    <row r="25" spans="1:30" ht="22.5">
+    <row r="25" spans="1:34" ht="22.5">
       <c r="A25" s="58">
         <v>60</v>
       </c>
       <c r="B25" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="37">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="4">
         <v>100</v>
       </c>
       <c r="F25" s="29">
         <v>100</v>
       </c>
       <c r="G25" s="28">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>108.4</v>
       </c>
       <c r="H25" s="4">
         <f t="shared" si="0"/>
         <v>93.1</v>
       </c>
       <c r="I25" s="4">
         <f t="shared" si="0"/>
         <v>100.6</v>
       </c>
       <c r="J25" s="29">
         <f t="shared" si="0"/>
         <v>104.3</v>
       </c>
       <c r="K25" s="28">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>123.1</v>
       </c>
       <c r="L25" s="4">
         <f t="shared" si="1"/>
         <v>128.80000000000001</v>
       </c>
       <c r="M25" s="4">
         <f t="shared" si="2"/>
         <v>129.4</v>
       </c>
       <c r="N25" s="29">
         <f t="shared" si="3"/>
         <v>125.5</v>
       </c>
       <c r="O25" s="28">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>103.8</v>
       </c>
       <c r="P25" s="4">
         <f t="shared" si="4"/>
         <v>92.5</v>
       </c>
       <c r="Q25" s="4">
         <f t="shared" si="5"/>
         <v>100.7</v>
       </c>
       <c r="R25" s="29">
         <f t="shared" si="6"/>
         <v>96.3</v>
       </c>
       <c r="S25" s="28">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>139</v>
       </c>
       <c r="T25" s="4">
         <f t="shared" si="7"/>
         <v>120</v>
       </c>
       <c r="U25" s="4">
         <f t="shared" si="8"/>
         <v>140.1</v>
       </c>
       <c r="V25" s="29">
         <f t="shared" si="9"/>
         <v>76.8</v>
       </c>
       <c r="W25" s="28">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>139</v>
       </c>
       <c r="X25" s="4">
         <f t="shared" si="10"/>
         <v>112.9</v>
       </c>
       <c r="Y25" s="4">
         <f t="shared" si="11"/>
         <v>115.6</v>
       </c>
       <c r="Z25" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>89.1</v>
       </c>
       <c r="AA25" s="28">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>113.6</v>
       </c>
       <c r="AB25" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>104.3</v>
       </c>
       <c r="AC25" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>135.5</v>
       </c>
       <c r="AD25" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>58.7</v>
       </c>
+      <c r="AE25" s="29">
+        <f t="shared" si="18"/>
+        <v>73</v>
+      </c>
+      <c r="AF25" s="4"/>
+      <c r="AG25" s="4"/>
+      <c r="AH25" s="29"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:34">
       <c r="A26" s="58">
         <v>61</v>
       </c>
       <c r="B26" s="64" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C26" s="37">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="4">
         <v>100</v>
       </c>
       <c r="F26" s="29">
         <v>100</v>
       </c>
       <c r="G26" s="28">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>117.3</v>
       </c>
       <c r="H26" s="4">
         <f t="shared" si="0"/>
         <v>112.4</v>
       </c>
       <c r="I26" s="4">
         <f t="shared" si="0"/>
         <v>109.7</v>
       </c>
       <c r="J26" s="29">
         <f t="shared" si="0"/>
         <v>114.3</v>
       </c>
       <c r="K26" s="28">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>125.9</v>
       </c>
       <c r="L26" s="4">
         <f t="shared" si="1"/>
         <v>136</v>
       </c>
       <c r="M26" s="4">
         <f t="shared" si="2"/>
         <v>134.1</v>
       </c>
       <c r="N26" s="29">
         <f t="shared" si="3"/>
         <v>145.5</v>
       </c>
       <c r="O26" s="28">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>135.19999999999999</v>
       </c>
       <c r="P26" s="4">
         <f t="shared" si="4"/>
         <v>149.5</v>
       </c>
       <c r="Q26" s="4">
         <f t="shared" si="5"/>
         <v>142</v>
       </c>
       <c r="R26" s="29">
         <f t="shared" si="6"/>
         <v>172.6</v>
       </c>
       <c r="S26" s="28">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>170.8</v>
       </c>
       <c r="T26" s="4">
         <f t="shared" si="7"/>
         <v>174.5</v>
       </c>
       <c r="U26" s="4">
         <f t="shared" si="8"/>
         <v>172</v>
       </c>
       <c r="V26" s="29">
         <f t="shared" si="9"/>
         <v>169.5</v>
       </c>
       <c r="W26" s="28">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>191.1</v>
       </c>
       <c r="X26" s="4">
         <f t="shared" si="10"/>
         <v>182.7</v>
       </c>
       <c r="Y26" s="4">
         <f t="shared" si="11"/>
         <v>177.7</v>
       </c>
       <c r="Z26" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>195.3</v>
       </c>
       <c r="AA26" s="28">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>188</v>
       </c>
       <c r="AB26" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>180.5</v>
       </c>
       <c r="AC26" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>180.4</v>
       </c>
       <c r="AD26" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>182</v>
       </c>
+      <c r="AE26" s="29">
+        <f t="shared" si="18"/>
+        <v>201</v>
+      </c>
+      <c r="AF26" s="4"/>
+      <c r="AG26" s="4"/>
+      <c r="AH26" s="29"/>
     </row>
-    <row r="27" spans="1:30" ht="33.75">
+    <row r="27" spans="1:34" ht="33.75">
       <c r="A27" s="58">
         <v>62</v>
       </c>
       <c r="B27" s="67" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="37">
         <v>100</v>
       </c>
       <c r="D27" s="4">
         <v>100</v>
       </c>
       <c r="E27" s="4">
         <v>100</v>
       </c>
       <c r="F27" s="29">
         <v>100</v>
       </c>
       <c r="G27" s="28">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>85.6</v>
       </c>
       <c r="H27" s="4">
         <f t="shared" si="0"/>
         <v>100.9</v>
       </c>
       <c r="I27" s="4">
         <f t="shared" si="0"/>
         <v>89.1</v>
       </c>
       <c r="J27" s="29">
         <f t="shared" si="0"/>
         <v>96</v>
       </c>
       <c r="K27" s="28">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>100.4</v>
       </c>
       <c r="L27" s="4">
         <f t="shared" si="1"/>
         <v>108.2</v>
       </c>
       <c r="M27" s="4">
         <f t="shared" si="2"/>
         <v>98.5</v>
       </c>
       <c r="N27" s="29">
         <f t="shared" si="3"/>
         <v>107.9</v>
       </c>
       <c r="O27" s="28">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>115.5</v>
       </c>
       <c r="P27" s="4">
         <f t="shared" si="4"/>
         <v>133.1</v>
       </c>
       <c r="Q27" s="4">
         <f t="shared" si="5"/>
         <v>135.9</v>
       </c>
       <c r="R27" s="29">
         <f t="shared" si="6"/>
         <v>78.8</v>
       </c>
       <c r="S27" s="28">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>96.6</v>
       </c>
       <c r="T27" s="4">
         <f t="shared" si="7"/>
         <v>128.19999999999999</v>
       </c>
       <c r="U27" s="4">
         <f t="shared" si="8"/>
         <v>127.9</v>
       </c>
       <c r="V27" s="29">
         <f t="shared" si="9"/>
         <v>73.2</v>
       </c>
       <c r="W27" s="28">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>113</v>
       </c>
       <c r="X27" s="4">
         <f t="shared" si="10"/>
         <v>156.9</v>
       </c>
       <c r="Y27" s="4">
         <f t="shared" si="11"/>
         <v>158.69999999999999</v>
       </c>
       <c r="Z27" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>78.5</v>
       </c>
       <c r="AA27" s="28">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>116.1</v>
       </c>
       <c r="AB27" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>154.4</v>
       </c>
       <c r="AC27" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>121.9</v>
       </c>
       <c r="AD27" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>86.3</v>
       </c>
+      <c r="AE27" s="29">
+        <f t="shared" si="18"/>
+        <v>129.19999999999999</v>
+      </c>
+      <c r="AF27" s="4"/>
+      <c r="AG27" s="4"/>
+      <c r="AH27" s="29"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:34">
       <c r="A28" s="58">
         <v>63</v>
       </c>
       <c r="B28" s="68" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="37">
         <v>100</v>
       </c>
       <c r="D28" s="4">
         <v>100</v>
       </c>
       <c r="E28" s="4">
         <v>100</v>
       </c>
       <c r="F28" s="29">
         <v>100</v>
       </c>
       <c r="G28" s="28">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>105.6</v>
       </c>
       <c r="H28" s="4">
         <f t="shared" si="0"/>
         <v>129.80000000000001</v>
       </c>
       <c r="I28" s="4">
         <f t="shared" si="0"/>
         <v>105</v>
       </c>
       <c r="J28" s="29">
         <f t="shared" si="0"/>
         <v>132.19999999999999</v>
       </c>
       <c r="K28" s="28">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>105.5</v>
       </c>
       <c r="L28" s="4">
         <f t="shared" si="1"/>
         <v>145.9</v>
       </c>
       <c r="M28" s="4">
         <f t="shared" si="2"/>
         <v>128.1</v>
       </c>
       <c r="N28" s="29">
         <f t="shared" si="3"/>
         <v>96.2</v>
       </c>
       <c r="O28" s="28">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>152.19999999999999</v>
       </c>
       <c r="P28" s="4">
         <f t="shared" si="4"/>
         <v>162.80000000000001</v>
       </c>
       <c r="Q28" s="4">
         <f t="shared" si="5"/>
         <v>99.4</v>
       </c>
       <c r="R28" s="29">
         <f t="shared" si="6"/>
         <v>101.5</v>
       </c>
       <c r="S28" s="28">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>158.9</v>
       </c>
       <c r="T28" s="4">
         <f t="shared" si="7"/>
         <v>194.9</v>
       </c>
       <c r="U28" s="4">
         <f t="shared" si="8"/>
         <v>92.6</v>
       </c>
       <c r="V28" s="29">
         <f t="shared" si="9"/>
         <v>94.5</v>
       </c>
       <c r="W28" s="28">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>158.9</v>
       </c>
       <c r="X28" s="4">
         <f t="shared" si="10"/>
         <v>192.8</v>
       </c>
       <c r="Y28" s="4">
         <f t="shared" si="11"/>
         <v>86.3</v>
       </c>
       <c r="Z28" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>65.400000000000006</v>
       </c>
       <c r="AA28" s="28">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>158.9</v>
       </c>
       <c r="AB28" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>183.2</v>
       </c>
       <c r="AC28" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>127.2</v>
       </c>
       <c r="AD28" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>68.5</v>
       </c>
+      <c r="AE28" s="29">
+        <f t="shared" si="18"/>
+        <v>141.4</v>
+      </c>
+      <c r="AF28" s="4"/>
+      <c r="AG28" s="4"/>
+      <c r="AH28" s="29"/>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:34">
       <c r="A29" s="59"/>
-      <c r="B29" s="90" t="s">
-        <v>117</v>
+      <c r="B29" s="89" t="s">
+        <v>115</v>
       </c>
       <c r="C29" s="37">
         <v>100</v>
       </c>
       <c r="D29" s="4">
         <v>100</v>
       </c>
       <c r="E29" s="4">
         <v>100</v>
       </c>
       <c r="F29" s="29">
         <v>100</v>
       </c>
       <c r="G29" s="28">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>104.5</v>
       </c>
       <c r="H29" s="4">
         <f t="shared" si="0"/>
         <v>109.7</v>
       </c>
       <c r="I29" s="4">
         <f t="shared" si="0"/>
         <v>103.4</v>
       </c>
       <c r="J29" s="29">
         <f t="shared" si="0"/>
         <v>108.9</v>
       </c>
       <c r="K29" s="28">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>114.2</v>
       </c>
       <c r="L29" s="4">
         <f t="shared" si="1"/>
         <v>123.9</v>
       </c>
       <c r="M29" s="4">
         <f t="shared" si="2"/>
         <v>119.2</v>
       </c>
       <c r="N29" s="29">
         <f t="shared" si="3"/>
         <v>120.6</v>
       </c>
       <c r="O29" s="28">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>126.8</v>
       </c>
       <c r="P29" s="4">
         <f t="shared" si="4"/>
         <v>138.30000000000001</v>
       </c>
       <c r="Q29" s="4">
         <f t="shared" si="5"/>
         <v>131.4</v>
       </c>
       <c r="R29" s="29">
         <f t="shared" si="6"/>
         <v>120.5</v>
       </c>
       <c r="S29" s="28">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>132.9</v>
       </c>
       <c r="T29" s="4">
         <f t="shared" si="7"/>
         <v>146.6</v>
       </c>
       <c r="U29" s="4">
         <f t="shared" si="8"/>
         <v>138.5</v>
       </c>
       <c r="V29" s="29">
         <f t="shared" si="9"/>
         <v>113.9</v>
       </c>
       <c r="W29" s="28">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>146.69999999999999</v>
       </c>
       <c r="X29" s="4">
         <f t="shared" si="10"/>
         <v>162.69999999999999</v>
       </c>
       <c r="Y29" s="4">
         <f t="shared" si="11"/>
         <v>152.9</v>
       </c>
       <c r="Z29" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>122.8</v>
       </c>
       <c r="AA29" s="28">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>153</v>
       </c>
       <c r="AB29" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>163.19999999999999</v>
       </c>
       <c r="AC29" s="4">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>161.30000000000001</v>
       </c>
       <c r="AD29" s="29">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>135</v>
       </c>
+      <c r="AE29" s="29">
+        <f t="shared" si="18"/>
+        <v>154.80000000000001</v>
+      </c>
+      <c r="AF29" s="4"/>
+      <c r="AG29" s="4"/>
+      <c r="AH29" s="29"/>
     </row>
-    <row r="30" spans="1:30" ht="33.75">
-[...3 lines deleted...]
-      <c r="B30" s="91" t="s">
+    <row r="30" spans="1:34" ht="33.75">
+      <c r="A30" s="93" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="38">
         <v>100</v>
       </c>
       <c r="D30" s="31">
         <v>100</v>
       </c>
       <c r="E30" s="31">
         <v>100</v>
       </c>
       <c r="F30" s="32">
         <v>100</v>
       </c>
       <c r="G30" s="30">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>113.1</v>
       </c>
       <c r="H30" s="31">
         <f t="shared" si="0"/>
         <v>115</v>
       </c>
       <c r="I30" s="31">
         <f t="shared" si="0"/>
         <v>110.2</v>
       </c>
       <c r="J30" s="32">
         <f t="shared" si="0"/>
         <v>112</v>
       </c>
       <c r="K30" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>121.1</v>
       </c>
       <c r="L30" s="31">
         <f t="shared" si="1"/>
         <v>130</v>
       </c>
       <c r="M30" s="31">
         <f t="shared" si="2"/>
         <v>125.2</v>
       </c>
       <c r="N30" s="32">
         <f t="shared" si="3"/>
         <v>124.2</v>
       </c>
       <c r="O30" s="30">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>136.1</v>
       </c>
       <c r="P30" s="31">
         <f t="shared" si="4"/>
         <v>141.80000000000001</v>
       </c>
       <c r="Q30" s="31">
         <f t="shared" si="5"/>
         <v>137.1</v>
       </c>
       <c r="R30" s="32">
         <f t="shared" si="6"/>
         <v>119.4</v>
       </c>
       <c r="S30" s="30">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>139.9</v>
       </c>
       <c r="T30" s="31">
         <f t="shared" si="7"/>
         <v>150.69999999999999</v>
       </c>
       <c r="U30" s="31">
         <f t="shared" si="8"/>
         <v>144.1</v>
       </c>
       <c r="V30" s="32">
         <f t="shared" si="9"/>
         <v>114.9</v>
       </c>
       <c r="W30" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>153.80000000000001</v>
       </c>
       <c r="X30" s="31">
         <f t="shared" si="10"/>
         <v>165.2</v>
       </c>
       <c r="Y30" s="31">
         <f t="shared" si="11"/>
         <v>156.19999999999999</v>
       </c>
       <c r="Z30" s="32">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>120.8</v>
       </c>
       <c r="AA30" s="30">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>155</v>
       </c>
       <c r="AB30" s="31">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>163.5</v>
       </c>
       <c r="AC30" s="31">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>152.6</v>
       </c>
       <c r="AD30" s="32">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>122.2</v>
       </c>
+      <c r="AE30" s="32">
+        <f t="shared" si="18"/>
+        <v>154.69999999999999</v>
+      </c>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="32"/>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:34">
       <c r="A31" s="62"/>
     </row>
-    <row r="32" spans="1:30">
-[...5 lines deleted...]
-      <c r="F32" s="103"/>
+    <row r="32" spans="1:34">
+      <c r="A32" s="104"/>
+      <c r="B32" s="104"/>
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="104"/>
+      <c r="F32" s="104"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="103" t="s">
-[...6 lines deleted...]
-      <c r="F33" s="103"/>
+      <c r="A33" s="104" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="104"/>
+      <c r="C33" s="104"/>
+      <c r="D33" s="104"/>
+      <c r="E33" s="104"/>
+      <c r="F33" s="104"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="23">
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="W20:Z20"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="K20:N20"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AE20:AH20"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="O20:R20"/>
+    <mergeCell ref="S20:V20"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="B3:B4"/>
     <mergeCell ref="AA20:AD20"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AD3"/>
-    <mergeCell ref="K3:N3"/>
-[...12 lines deleted...]
-    <mergeCell ref="B3:B4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
@@ -21453,51 +22241,51 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>2010-2025 годы</vt:lpstr>
+      <vt:lpstr>2010-2026 годы</vt:lpstr>
       <vt:lpstr>2016 год =100</vt:lpstr>
       <vt:lpstr>2019 год =100</vt:lpstr>
       <vt:lpstr>2022 год =100</vt:lpstr>
       <vt:lpstr>Сельское, лесное и рыб. хоз</vt:lpstr>
       <vt:lpstr>Информация и связь</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nbelonosova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>