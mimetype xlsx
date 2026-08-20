--- v2 (2026-07-10)
+++ v3 (2026-08-20)
@@ -13,937 +13,914 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345" tabRatio="830" firstSheet="1" activeTab="7"/>
+    <workbookView xWindow="1845" yWindow="-45" windowWidth="14190" windowHeight="12090" tabRatio="830"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="11" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="12" r:id="rId2"/>
     <sheet name="2010-2026 годы" sheetId="2" r:id="rId3"/>
     <sheet name="2016 год =100" sheetId="10" r:id="rId4"/>
     <sheet name="2019 год =100" sheetId="4" r:id="rId5"/>
     <sheet name="2022 год =100" sheetId="9" r:id="rId6"/>
     <sheet name="Сельское, лесное и рыб. хоз" sheetId="7" r:id="rId7"/>
     <sheet name="Информация и связь" sheetId="8" r:id="rId8"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AE22" i="8" l="1"/>
+  <c r="AD22" i="8" l="1"/>
   <c r="G18" i="7" l="1"/>
   <c r="F6" i="10"/>
   <c r="J6" i="10" s="1"/>
   <c r="N6" i="10" s="1"/>
   <c r="R6" i="10" s="1"/>
   <c r="V6" i="10" s="1"/>
   <c r="Z6" i="10" s="1"/>
   <c r="AD6" i="10" s="1"/>
   <c r="AH6" i="10" s="1"/>
   <c r="AL6" i="10" s="1"/>
   <c r="AP6" i="10" s="1"/>
   <c r="G6" i="10"/>
   <c r="K6" i="10" s="1"/>
   <c r="O6" i="10" s="1"/>
   <c r="S6" i="10" s="1"/>
   <c r="W6" i="10" s="1"/>
   <c r="AA6" i="10" s="1"/>
   <c r="AE6" i="10" s="1"/>
   <c r="AI6" i="10" s="1"/>
   <c r="AM6" i="10" s="1"/>
   <c r="H6" i="10"/>
   <c r="L6" i="10" s="1"/>
   <c r="P6" i="10" s="1"/>
   <c r="T6" i="10" s="1"/>
   <c r="X6" i="10" s="1"/>
   <c r="AB6" i="10" s="1"/>
   <c r="AF6" i="10" s="1"/>
   <c r="AJ6" i="10" s="1"/>
   <c r="AN6" i="10" s="1"/>
   <c r="I6" i="10"/>
   <c r="M6" i="10" s="1"/>
   <c r="Q6" i="10" s="1"/>
   <c r="U6" i="10" s="1"/>
   <c r="Y6" i="10" s="1"/>
   <c r="AC6" i="10" s="1"/>
   <c r="AG6" i="10" s="1"/>
   <c r="AK6" i="10" s="1"/>
-  <c r="AO6" i="10" s="1"/>
   <c r="F7" i="10"/>
   <c r="J7" i="10" s="1"/>
   <c r="N7" i="10" s="1"/>
   <c r="R7" i="10" s="1"/>
   <c r="V7" i="10" s="1"/>
   <c r="Z7" i="10" s="1"/>
   <c r="AD7" i="10" s="1"/>
   <c r="AH7" i="10" s="1"/>
   <c r="AL7" i="10" s="1"/>
   <c r="AP7" i="10" s="1"/>
   <c r="G7" i="10"/>
   <c r="K7" i="10" s="1"/>
   <c r="O7" i="10" s="1"/>
   <c r="S7" i="10" s="1"/>
   <c r="W7" i="10" s="1"/>
   <c r="AA7" i="10" s="1"/>
   <c r="AE7" i="10" s="1"/>
   <c r="AI7" i="10" s="1"/>
   <c r="AM7" i="10" s="1"/>
   <c r="H7" i="10"/>
   <c r="L7" i="10" s="1"/>
   <c r="P7" i="10" s="1"/>
   <c r="T7" i="10" s="1"/>
   <c r="X7" i="10" s="1"/>
   <c r="AB7" i="10" s="1"/>
   <c r="AF7" i="10" s="1"/>
   <c r="AJ7" i="10" s="1"/>
   <c r="AN7" i="10" s="1"/>
   <c r="I7" i="10"/>
   <c r="M7" i="10" s="1"/>
   <c r="Q7" i="10" s="1"/>
   <c r="U7" i="10" s="1"/>
   <c r="Y7" i="10" s="1"/>
   <c r="AC7" i="10" s="1"/>
   <c r="AG7" i="10" s="1"/>
   <c r="AK7" i="10" s="1"/>
-  <c r="AO7" i="10" s="1"/>
   <c r="F8" i="10"/>
   <c r="J8" i="10" s="1"/>
   <c r="N8" i="10" s="1"/>
   <c r="R8" i="10" s="1"/>
   <c r="V8" i="10" s="1"/>
   <c r="Z8" i="10" s="1"/>
   <c r="AD8" i="10" s="1"/>
   <c r="AH8" i="10" s="1"/>
   <c r="AL8" i="10" s="1"/>
   <c r="AP8" i="10" s="1"/>
   <c r="G8" i="10"/>
   <c r="K8" i="10" s="1"/>
   <c r="O8" i="10" s="1"/>
   <c r="S8" i="10" s="1"/>
   <c r="W8" i="10" s="1"/>
   <c r="AA8" i="10" s="1"/>
   <c r="AE8" i="10" s="1"/>
   <c r="AI8" i="10" s="1"/>
   <c r="AM8" i="10" s="1"/>
   <c r="H8" i="10"/>
   <c r="L8" i="10" s="1"/>
   <c r="P8" i="10" s="1"/>
   <c r="T8" i="10" s="1"/>
   <c r="X8" i="10" s="1"/>
   <c r="AB8" i="10" s="1"/>
   <c r="AF8" i="10" s="1"/>
   <c r="AJ8" i="10" s="1"/>
   <c r="AN8" i="10" s="1"/>
   <c r="I8" i="10"/>
   <c r="M8" i="10" s="1"/>
   <c r="Q8" i="10" s="1"/>
   <c r="U8" i="10" s="1"/>
   <c r="Y8" i="10" s="1"/>
   <c r="AC8" i="10" s="1"/>
   <c r="AG8" i="10" s="1"/>
   <c r="AK8" i="10" s="1"/>
-  <c r="AO8" i="10" s="1"/>
   <c r="F9" i="10"/>
   <c r="J9" i="10" s="1"/>
   <c r="N9" i="10" s="1"/>
   <c r="R9" i="10" s="1"/>
   <c r="V9" i="10" s="1"/>
   <c r="Z9" i="10" s="1"/>
   <c r="AD9" i="10" s="1"/>
   <c r="AH9" i="10" s="1"/>
   <c r="AL9" i="10" s="1"/>
   <c r="AP9" i="10" s="1"/>
   <c r="G9" i="10"/>
   <c r="K9" i="10" s="1"/>
   <c r="O9" i="10" s="1"/>
   <c r="S9" i="10" s="1"/>
   <c r="W9" i="10" s="1"/>
   <c r="AA9" i="10" s="1"/>
   <c r="AE9" i="10" s="1"/>
   <c r="AI9" i="10" s="1"/>
   <c r="AM9" i="10" s="1"/>
   <c r="H9" i="10"/>
   <c r="L9" i="10" s="1"/>
   <c r="P9" i="10" s="1"/>
   <c r="T9" i="10" s="1"/>
   <c r="X9" i="10" s="1"/>
   <c r="AB9" i="10" s="1"/>
   <c r="AF9" i="10" s="1"/>
   <c r="AJ9" i="10" s="1"/>
   <c r="AN9" i="10" s="1"/>
   <c r="I9" i="10"/>
   <c r="M9" i="10" s="1"/>
   <c r="Q9" i="10" s="1"/>
   <c r="U9" i="10" s="1"/>
   <c r="Y9" i="10" s="1"/>
   <c r="AC9" i="10" s="1"/>
   <c r="AG9" i="10" s="1"/>
   <c r="AK9" i="10" s="1"/>
-  <c r="AO9" i="10" s="1"/>
   <c r="F10" i="10"/>
   <c r="J10" i="10" s="1"/>
   <c r="N10" i="10" s="1"/>
   <c r="R10" i="10" s="1"/>
   <c r="V10" i="10" s="1"/>
   <c r="Z10" i="10" s="1"/>
   <c r="AD10" i="10" s="1"/>
   <c r="AH10" i="10" s="1"/>
   <c r="AL10" i="10" s="1"/>
   <c r="AP10" i="10" s="1"/>
   <c r="G10" i="10"/>
   <c r="K10" i="10" s="1"/>
   <c r="O10" i="10" s="1"/>
   <c r="S10" i="10" s="1"/>
   <c r="W10" i="10" s="1"/>
   <c r="AA10" i="10" s="1"/>
   <c r="AE10" i="10" s="1"/>
   <c r="AI10" i="10" s="1"/>
   <c r="AM10" i="10" s="1"/>
   <c r="H10" i="10"/>
   <c r="L10" i="10" s="1"/>
   <c r="P10" i="10" s="1"/>
   <c r="T10" i="10" s="1"/>
   <c r="X10" i="10" s="1"/>
   <c r="AB10" i="10" s="1"/>
   <c r="AF10" i="10" s="1"/>
   <c r="AJ10" i="10" s="1"/>
   <c r="AN10" i="10" s="1"/>
   <c r="I10" i="10"/>
   <c r="M10" i="10" s="1"/>
   <c r="Q10" i="10" s="1"/>
   <c r="U10" i="10" s="1"/>
   <c r="Y10" i="10" s="1"/>
   <c r="AC10" i="10" s="1"/>
   <c r="AG10" i="10" s="1"/>
   <c r="AK10" i="10" s="1"/>
-  <c r="AO10" i="10" s="1"/>
   <c r="F11" i="10"/>
   <c r="J11" i="10" s="1"/>
   <c r="N11" i="10" s="1"/>
   <c r="R11" i="10" s="1"/>
   <c r="V11" i="10" s="1"/>
   <c r="Z11" i="10" s="1"/>
   <c r="AD11" i="10" s="1"/>
   <c r="AH11" i="10" s="1"/>
   <c r="AL11" i="10" s="1"/>
   <c r="AP11" i="10" s="1"/>
   <c r="G11" i="10"/>
   <c r="K11" i="10" s="1"/>
   <c r="O11" i="10" s="1"/>
   <c r="S11" i="10" s="1"/>
   <c r="W11" i="10" s="1"/>
   <c r="AA11" i="10" s="1"/>
   <c r="AE11" i="10" s="1"/>
   <c r="AI11" i="10" s="1"/>
   <c r="AM11" i="10" s="1"/>
   <c r="H11" i="10"/>
   <c r="L11" i="10" s="1"/>
   <c r="P11" i="10" s="1"/>
   <c r="T11" i="10" s="1"/>
   <c r="X11" i="10" s="1"/>
   <c r="AB11" i="10" s="1"/>
   <c r="AF11" i="10" s="1"/>
   <c r="AJ11" i="10" s="1"/>
   <c r="AN11" i="10" s="1"/>
   <c r="I11" i="10"/>
   <c r="M11" i="10" s="1"/>
   <c r="Q11" i="10" s="1"/>
   <c r="U11" i="10" s="1"/>
   <c r="Y11" i="10" s="1"/>
   <c r="AC11" i="10" s="1"/>
   <c r="AG11" i="10" s="1"/>
   <c r="AK11" i="10" s="1"/>
-  <c r="AO11" i="10" s="1"/>
   <c r="F12" i="10"/>
   <c r="J12" i="10" s="1"/>
   <c r="N12" i="10" s="1"/>
   <c r="R12" i="10" s="1"/>
   <c r="V12" i="10" s="1"/>
   <c r="Z12" i="10" s="1"/>
   <c r="AD12" i="10" s="1"/>
   <c r="AH12" i="10" s="1"/>
   <c r="AL12" i="10" s="1"/>
   <c r="AP12" i="10" s="1"/>
   <c r="G12" i="10"/>
   <c r="K12" i="10" s="1"/>
   <c r="O12" i="10" s="1"/>
   <c r="S12" i="10" s="1"/>
   <c r="W12" i="10" s="1"/>
   <c r="AA12" i="10" s="1"/>
   <c r="AE12" i="10" s="1"/>
   <c r="AI12" i="10" s="1"/>
   <c r="AM12" i="10" s="1"/>
   <c r="H12" i="10"/>
   <c r="L12" i="10" s="1"/>
   <c r="P12" i="10" s="1"/>
   <c r="T12" i="10" s="1"/>
   <c r="X12" i="10" s="1"/>
   <c r="AB12" i="10" s="1"/>
   <c r="AF12" i="10" s="1"/>
   <c r="AJ12" i="10" s="1"/>
   <c r="AN12" i="10" s="1"/>
   <c r="I12" i="10"/>
   <c r="M12" i="10" s="1"/>
   <c r="Q12" i="10" s="1"/>
   <c r="U12" i="10" s="1"/>
   <c r="Y12" i="10" s="1"/>
   <c r="AC12" i="10" s="1"/>
   <c r="AG12" i="10" s="1"/>
   <c r="AK12" i="10" s="1"/>
-  <c r="AO12" i="10" s="1"/>
   <c r="F13" i="10"/>
   <c r="J13" i="10" s="1"/>
   <c r="N13" i="10" s="1"/>
   <c r="R13" i="10" s="1"/>
   <c r="V13" i="10" s="1"/>
   <c r="Z13" i="10" s="1"/>
   <c r="AD13" i="10" s="1"/>
   <c r="AH13" i="10" s="1"/>
   <c r="AL13" i="10" s="1"/>
   <c r="AP13" i="10" s="1"/>
   <c r="G13" i="10"/>
   <c r="K13" i="10"/>
   <c r="O13" i="10" s="1"/>
   <c r="S13" i="10" s="1"/>
   <c r="W13" i="10" s="1"/>
   <c r="AA13" i="10" s="1"/>
   <c r="AE13" i="10" s="1"/>
   <c r="AI13" i="10" s="1"/>
   <c r="AM13" i="10" s="1"/>
   <c r="H13" i="10"/>
   <c r="L13" i="10" s="1"/>
   <c r="P13" i="10" s="1"/>
   <c r="T13" i="10" s="1"/>
   <c r="X13" i="10" s="1"/>
   <c r="AB13" i="10" s="1"/>
   <c r="AF13" i="10" s="1"/>
   <c r="AJ13" i="10" s="1"/>
   <c r="AN13" i="10" s="1"/>
   <c r="I13" i="10"/>
   <c r="M13" i="10" s="1"/>
   <c r="Q13" i="10" s="1"/>
   <c r="U13" i="10" s="1"/>
   <c r="Y13" i="10" s="1"/>
   <c r="AC13" i="10" s="1"/>
   <c r="AG13" i="10" s="1"/>
   <c r="AK13" i="10" s="1"/>
-  <c r="AO13" i="10" s="1"/>
   <c r="F14" i="10"/>
   <c r="J14" i="10" s="1"/>
   <c r="N14" i="10" s="1"/>
   <c r="R14" i="10" s="1"/>
   <c r="V14" i="10" s="1"/>
   <c r="Z14" i="10" s="1"/>
   <c r="AD14" i="10" s="1"/>
   <c r="AH14" i="10" s="1"/>
   <c r="AL14" i="10" s="1"/>
   <c r="AP14" i="10" s="1"/>
   <c r="G14" i="10"/>
   <c r="K14" i="10" s="1"/>
   <c r="O14" i="10" s="1"/>
   <c r="S14" i="10" s="1"/>
   <c r="W14" i="10" s="1"/>
   <c r="AA14" i="10" s="1"/>
   <c r="AE14" i="10" s="1"/>
   <c r="AI14" i="10" s="1"/>
   <c r="AM14" i="10" s="1"/>
   <c r="H14" i="10"/>
   <c r="L14" i="10" s="1"/>
   <c r="P14" i="10" s="1"/>
   <c r="T14" i="10" s="1"/>
   <c r="X14" i="10" s="1"/>
   <c r="AB14" i="10" s="1"/>
   <c r="AF14" i="10" s="1"/>
   <c r="AJ14" i="10" s="1"/>
   <c r="AN14" i="10" s="1"/>
   <c r="I14" i="10"/>
   <c r="M14" i="10" s="1"/>
   <c r="Q14" i="10" s="1"/>
   <c r="U14" i="10" s="1"/>
   <c r="Y14" i="10" s="1"/>
   <c r="AC14" i="10" s="1"/>
   <c r="AG14" i="10" s="1"/>
   <c r="AK14" i="10" s="1"/>
-  <c r="AO14" i="10" s="1"/>
   <c r="F15" i="10"/>
   <c r="J15" i="10" s="1"/>
   <c r="N15" i="10" s="1"/>
   <c r="R15" i="10" s="1"/>
   <c r="V15" i="10" s="1"/>
   <c r="Z15" i="10" s="1"/>
   <c r="AD15" i="10" s="1"/>
   <c r="AH15" i="10" s="1"/>
   <c r="AL15" i="10" s="1"/>
   <c r="AP15" i="10" s="1"/>
   <c r="G15" i="10"/>
   <c r="K15" i="10" s="1"/>
   <c r="O15" i="10" s="1"/>
   <c r="S15" i="10" s="1"/>
   <c r="W15" i="10" s="1"/>
   <c r="AA15" i="10" s="1"/>
   <c r="AE15" i="10" s="1"/>
   <c r="AI15" i="10" s="1"/>
   <c r="AM15" i="10" s="1"/>
   <c r="H15" i="10"/>
   <c r="L15" i="10" s="1"/>
   <c r="P15" i="10" s="1"/>
   <c r="T15" i="10" s="1"/>
   <c r="X15" i="10" s="1"/>
   <c r="AB15" i="10" s="1"/>
   <c r="AF15" i="10" s="1"/>
   <c r="AJ15" i="10" s="1"/>
   <c r="AN15" i="10" s="1"/>
   <c r="I15" i="10"/>
   <c r="M15" i="10" s="1"/>
   <c r="Q15" i="10" s="1"/>
   <c r="U15" i="10" s="1"/>
   <c r="Y15" i="10" s="1"/>
   <c r="AC15" i="10" s="1"/>
   <c r="AG15" i="10" s="1"/>
   <c r="AK15" i="10" s="1"/>
-  <c r="AO15" i="10" s="1"/>
   <c r="F16" i="10"/>
   <c r="J16" i="10" s="1"/>
   <c r="N16" i="10" s="1"/>
   <c r="R16" i="10" s="1"/>
   <c r="V16" i="10" s="1"/>
   <c r="Z16" i="10" s="1"/>
   <c r="AD16" i="10" s="1"/>
   <c r="AH16" i="10" s="1"/>
   <c r="AL16" i="10" s="1"/>
   <c r="AP16" i="10" s="1"/>
   <c r="G16" i="10"/>
   <c r="K16" i="10" s="1"/>
   <c r="O16" i="10" s="1"/>
   <c r="S16" i="10" s="1"/>
   <c r="W16" i="10" s="1"/>
   <c r="AA16" i="10" s="1"/>
   <c r="AE16" i="10" s="1"/>
   <c r="AI16" i="10" s="1"/>
+  <c r="AM16" i="10" s="1"/>
   <c r="H16" i="10"/>
   <c r="L16" i="10" s="1"/>
   <c r="P16" i="10" s="1"/>
   <c r="T16" i="10" s="1"/>
   <c r="X16" i="10" s="1"/>
   <c r="AB16" i="10" s="1"/>
   <c r="AF16" i="10" s="1"/>
   <c r="AJ16" i="10" s="1"/>
   <c r="AN16" i="10" s="1"/>
   <c r="I16" i="10"/>
   <c r="M16" i="10" s="1"/>
   <c r="Q16" i="10" s="1"/>
   <c r="U16" i="10" s="1"/>
   <c r="Y16" i="10" s="1"/>
   <c r="AC16" i="10" s="1"/>
   <c r="AG16" i="10" s="1"/>
   <c r="AK16" i="10" s="1"/>
-  <c r="AO16" i="10" s="1"/>
   <c r="F17" i="10"/>
   <c r="J17" i="10" s="1"/>
   <c r="N17" i="10"/>
   <c r="R17" i="10" s="1"/>
   <c r="V17" i="10" s="1"/>
   <c r="Z17" i="10" s="1"/>
   <c r="AD17" i="10" s="1"/>
   <c r="AH17" i="10" s="1"/>
   <c r="AL17" i="10" s="1"/>
   <c r="AP17" i="10" s="1"/>
   <c r="G17" i="10"/>
   <c r="K17" i="10" s="1"/>
   <c r="O17" i="10" s="1"/>
   <c r="S17" i="10" s="1"/>
   <c r="W17" i="10" s="1"/>
   <c r="AA17" i="10" s="1"/>
   <c r="AE17" i="10" s="1"/>
   <c r="AI17" i="10" s="1"/>
   <c r="AM17" i="10" s="1"/>
   <c r="H17" i="10"/>
   <c r="L17" i="10" s="1"/>
   <c r="P17" i="10" s="1"/>
   <c r="T17" i="10" s="1"/>
   <c r="X17" i="10" s="1"/>
   <c r="AB17" i="10" s="1"/>
   <c r="AF17" i="10" s="1"/>
   <c r="AJ17" i="10" s="1"/>
   <c r="AN17" i="10" s="1"/>
   <c r="I17" i="10"/>
   <c r="M17" i="10" s="1"/>
   <c r="Q17" i="10" s="1"/>
   <c r="U17" i="10" s="1"/>
   <c r="Y17" i="10" s="1"/>
   <c r="AC17" i="10" s="1"/>
   <c r="AG17" i="10" s="1"/>
   <c r="AK17" i="10" s="1"/>
-  <c r="AO17" i="10" s="1"/>
   <c r="F18" i="10"/>
   <c r="J18" i="10" s="1"/>
   <c r="N18" i="10" s="1"/>
   <c r="R18" i="10" s="1"/>
   <c r="V18" i="10" s="1"/>
   <c r="Z18" i="10" s="1"/>
   <c r="AD18" i="10" s="1"/>
   <c r="AH18" i="10" s="1"/>
   <c r="AL18" i="10" s="1"/>
   <c r="AP18" i="10" s="1"/>
   <c r="G18" i="10"/>
   <c r="K18" i="10" s="1"/>
   <c r="O18" i="10" s="1"/>
   <c r="S18" i="10"/>
   <c r="W18" i="10" s="1"/>
   <c r="AA18" i="10" s="1"/>
   <c r="AE18" i="10" s="1"/>
   <c r="AI18" i="10" s="1"/>
   <c r="AM18" i="10" s="1"/>
   <c r="H18" i="10"/>
   <c r="L18" i="10" s="1"/>
   <c r="P18" i="10" s="1"/>
   <c r="T18" i="10" s="1"/>
   <c r="X18" i="10" s="1"/>
   <c r="AB18" i="10" s="1"/>
   <c r="AF18" i="10" s="1"/>
   <c r="AJ18" i="10" s="1"/>
   <c r="AN18" i="10" s="1"/>
   <c r="I18" i="10"/>
   <c r="M18" i="10" s="1"/>
   <c r="Q18" i="10" s="1"/>
   <c r="U18" i="10" s="1"/>
   <c r="Y18" i="10" s="1"/>
   <c r="AC18" i="10" s="1"/>
   <c r="AG18" i="10" s="1"/>
   <c r="AK18" i="10" s="1"/>
-  <c r="AO18" i="10" s="1"/>
   <c r="F19" i="10"/>
   <c r="J19" i="10" s="1"/>
   <c r="N19" i="10"/>
   <c r="R19" i="10" s="1"/>
   <c r="V19" i="10" s="1"/>
   <c r="Z19" i="10" s="1"/>
   <c r="AD19" i="10" s="1"/>
   <c r="AH19" i="10" s="1"/>
   <c r="AL19" i="10" s="1"/>
   <c r="AP19" i="10" s="1"/>
   <c r="G19" i="10"/>
   <c r="K19" i="10" s="1"/>
   <c r="O19" i="10" s="1"/>
   <c r="S19" i="10" s="1"/>
   <c r="W19" i="10" s="1"/>
   <c r="AA19" i="10" s="1"/>
   <c r="AE19" i="10" s="1"/>
   <c r="AI19" i="10" s="1"/>
   <c r="AM19" i="10" s="1"/>
   <c r="H19" i="10"/>
   <c r="L19" i="10" s="1"/>
   <c r="P19" i="10" s="1"/>
   <c r="T19" i="10" s="1"/>
   <c r="X19" i="10" s="1"/>
   <c r="AB19" i="10" s="1"/>
   <c r="AF19" i="10" s="1"/>
   <c r="AJ19" i="10" s="1"/>
   <c r="AN19" i="10" s="1"/>
   <c r="I19" i="10"/>
   <c r="M19" i="10" s="1"/>
   <c r="Q19" i="10" s="1"/>
   <c r="U19" i="10" s="1"/>
   <c r="Y19" i="10" s="1"/>
   <c r="AC19" i="10" s="1"/>
   <c r="AG19" i="10" s="1"/>
   <c r="AK19" i="10" s="1"/>
-  <c r="AO19" i="10" s="1"/>
   <c r="F20" i="10"/>
   <c r="J20" i="10" s="1"/>
   <c r="N20" i="10" s="1"/>
   <c r="R20" i="10" s="1"/>
   <c r="V20" i="10" s="1"/>
   <c r="Z20" i="10" s="1"/>
   <c r="AD20" i="10" s="1"/>
   <c r="AH20" i="10" s="1"/>
   <c r="AL20" i="10" s="1"/>
   <c r="AP20" i="10" s="1"/>
   <c r="G20" i="10"/>
   <c r="K20" i="10" s="1"/>
   <c r="O20" i="10" s="1"/>
   <c r="S20" i="10" s="1"/>
   <c r="W20" i="10" s="1"/>
   <c r="AA20" i="10" s="1"/>
   <c r="AE20" i="10" s="1"/>
   <c r="AI20" i="10" s="1"/>
   <c r="AM20" i="10" s="1"/>
   <c r="H20" i="10"/>
   <c r="L20" i="10" s="1"/>
   <c r="P20" i="10" s="1"/>
   <c r="T20" i="10" s="1"/>
   <c r="X20" i="10" s="1"/>
   <c r="AB20" i="10" s="1"/>
   <c r="AF20" i="10" s="1"/>
   <c r="AJ20" i="10" s="1"/>
   <c r="AN20" i="10" s="1"/>
   <c r="I20" i="10"/>
   <c r="M20" i="10" s="1"/>
   <c r="Q20" i="10" s="1"/>
   <c r="U20" i="10" s="1"/>
   <c r="Y20" i="10" s="1"/>
   <c r="AC20" i="10" s="1"/>
   <c r="AG20" i="10" s="1"/>
   <c r="AK20" i="10" s="1"/>
-  <c r="AO20" i="10" s="1"/>
   <c r="F21" i="10"/>
   <c r="J21" i="10" s="1"/>
   <c r="N21" i="10" s="1"/>
   <c r="R21" i="10" s="1"/>
   <c r="V21" i="10" s="1"/>
   <c r="Z21" i="10" s="1"/>
   <c r="AD21" i="10" s="1"/>
   <c r="AH21" i="10" s="1"/>
   <c r="AL21" i="10" s="1"/>
   <c r="AP21" i="10" s="1"/>
   <c r="G21" i="10"/>
   <c r="K21" i="10"/>
   <c r="O21" i="10" s="1"/>
   <c r="S21" i="10" s="1"/>
   <c r="W21" i="10" s="1"/>
   <c r="AA21" i="10" s="1"/>
   <c r="AE21" i="10" s="1"/>
   <c r="AI21" i="10" s="1"/>
   <c r="AM21" i="10" s="1"/>
   <c r="H21" i="10"/>
   <c r="L21" i="10" s="1"/>
   <c r="P21" i="10" s="1"/>
   <c r="T21" i="10" s="1"/>
   <c r="X21" i="10" s="1"/>
   <c r="AB21" i="10" s="1"/>
   <c r="AF21" i="10" s="1"/>
   <c r="AJ21" i="10" s="1"/>
   <c r="AN21" i="10" s="1"/>
   <c r="I21" i="10"/>
   <c r="M21" i="10" s="1"/>
   <c r="Q21" i="10" s="1"/>
   <c r="U21" i="10" s="1"/>
   <c r="Y21" i="10" s="1"/>
   <c r="AC21" i="10" s="1"/>
   <c r="AG21" i="10" s="1"/>
   <c r="AK21" i="10" s="1"/>
-  <c r="AO21" i="10" s="1"/>
   <c r="F22" i="10"/>
   <c r="J22" i="10" s="1"/>
   <c r="N22" i="10" s="1"/>
   <c r="R22" i="10" s="1"/>
   <c r="V22" i="10" s="1"/>
   <c r="Z22" i="10" s="1"/>
   <c r="AD22" i="10" s="1"/>
   <c r="AH22" i="10" s="1"/>
   <c r="AL22" i="10" s="1"/>
   <c r="AP22" i="10" s="1"/>
   <c r="G22" i="10"/>
   <c r="K22" i="10" s="1"/>
   <c r="O22" i="10" s="1"/>
   <c r="S22" i="10" s="1"/>
   <c r="W22" i="10" s="1"/>
   <c r="AA22" i="10" s="1"/>
   <c r="AE22" i="10" s="1"/>
   <c r="AI22" i="10" s="1"/>
   <c r="AM22" i="10" s="1"/>
   <c r="H22" i="10"/>
   <c r="L22" i="10" s="1"/>
   <c r="P22" i="10" s="1"/>
   <c r="T22" i="10" s="1"/>
   <c r="X22" i="10" s="1"/>
   <c r="AB22" i="10" s="1"/>
   <c r="AF22" i="10" s="1"/>
   <c r="AJ22" i="10" s="1"/>
   <c r="AN22" i="10" s="1"/>
   <c r="I22" i="10"/>
   <c r="M22" i="10" s="1"/>
   <c r="Q22" i="10" s="1"/>
   <c r="U22" i="10" s="1"/>
   <c r="Y22" i="10" s="1"/>
   <c r="AC22" i="10" s="1"/>
   <c r="AG22" i="10" s="1"/>
   <c r="AK22" i="10" s="1"/>
-  <c r="AO22" i="10" s="1"/>
   <c r="F23" i="10"/>
   <c r="J23" i="10" s="1"/>
   <c r="N23" i="10" s="1"/>
   <c r="R23" i="10" s="1"/>
   <c r="V23" i="10" s="1"/>
   <c r="Z23" i="10" s="1"/>
   <c r="AD23" i="10" s="1"/>
   <c r="AH23" i="10" s="1"/>
   <c r="AL23" i="10" s="1"/>
   <c r="AP23" i="10" s="1"/>
   <c r="G23" i="10"/>
   <c r="K23" i="10" s="1"/>
   <c r="O23" i="10" s="1"/>
   <c r="S23" i="10" s="1"/>
   <c r="W23" i="10" s="1"/>
   <c r="AA23" i="10" s="1"/>
   <c r="AE23" i="10" s="1"/>
   <c r="AI23" i="10" s="1"/>
   <c r="AM23" i="10" s="1"/>
   <c r="H23" i="10"/>
   <c r="L23" i="10" s="1"/>
   <c r="P23" i="10" s="1"/>
   <c r="T23" i="10" s="1"/>
   <c r="X23" i="10" s="1"/>
   <c r="AB23" i="10" s="1"/>
   <c r="AF23" i="10" s="1"/>
   <c r="AJ23" i="10" s="1"/>
   <c r="AN23" i="10" s="1"/>
   <c r="I23" i="10"/>
   <c r="M23" i="10" s="1"/>
   <c r="Q23" i="10" s="1"/>
   <c r="U23" i="10" s="1"/>
   <c r="Y23" i="10" s="1"/>
   <c r="AC23" i="10" s="1"/>
   <c r="AG23" i="10" s="1"/>
   <c r="AK23" i="10" s="1"/>
-  <c r="AO23" i="10" s="1"/>
   <c r="F24" i="10"/>
   <c r="J24" i="10" s="1"/>
   <c r="N24" i="10" s="1"/>
   <c r="R24" i="10" s="1"/>
   <c r="V24" i="10" s="1"/>
   <c r="Z24" i="10" s="1"/>
   <c r="AD24" i="10" s="1"/>
   <c r="AH24" i="10" s="1"/>
   <c r="AL24" i="10" s="1"/>
   <c r="AP24" i="10" s="1"/>
   <c r="G24" i="10"/>
   <c r="K24" i="10" s="1"/>
   <c r="O24" i="10" s="1"/>
   <c r="S24" i="10" s="1"/>
   <c r="W24" i="10" s="1"/>
   <c r="AA24" i="10" s="1"/>
   <c r="AE24" i="10" s="1"/>
   <c r="AI24" i="10" s="1"/>
   <c r="AM24" i="10" s="1"/>
   <c r="H24" i="10"/>
   <c r="L24" i="10" s="1"/>
   <c r="P24" i="10" s="1"/>
   <c r="T24" i="10" s="1"/>
   <c r="X24" i="10" s="1"/>
   <c r="AB24" i="10" s="1"/>
   <c r="AF24" i="10" s="1"/>
   <c r="AJ24" i="10" s="1"/>
   <c r="AN24" i="10" s="1"/>
   <c r="I24" i="10"/>
   <c r="M24" i="10" s="1"/>
   <c r="Q24" i="10" s="1"/>
   <c r="U24" i="10" s="1"/>
   <c r="Y24" i="10" s="1"/>
   <c r="AC24" i="10" s="1"/>
   <c r="AG24" i="10" s="1"/>
   <c r="AK24" i="10" s="1"/>
-  <c r="AO24" i="10" s="1"/>
   <c r="F25" i="10"/>
   <c r="J25" i="10" s="1"/>
   <c r="N25" i="10" s="1"/>
   <c r="R25" i="10" s="1"/>
   <c r="V25" i="10" s="1"/>
   <c r="Z25" i="10" s="1"/>
   <c r="AD25" i="10" s="1"/>
   <c r="AH25" i="10" s="1"/>
   <c r="AL25" i="10" s="1"/>
   <c r="AP25" i="10" s="1"/>
   <c r="G25" i="10"/>
   <c r="K25" i="10" s="1"/>
   <c r="O25" i="10" s="1"/>
   <c r="S25" i="10" s="1"/>
   <c r="W25" i="10" s="1"/>
   <c r="AA25" i="10" s="1"/>
   <c r="AE25" i="10" s="1"/>
   <c r="AI25" i="10" s="1"/>
   <c r="AM25" i="10" s="1"/>
   <c r="H25" i="10"/>
   <c r="L25" i="10" s="1"/>
   <c r="P25" i="10" s="1"/>
   <c r="T25" i="10" s="1"/>
   <c r="X25" i="10" s="1"/>
   <c r="AB25" i="10" s="1"/>
   <c r="AF25" i="10" s="1"/>
   <c r="AJ25" i="10" s="1"/>
   <c r="AN25" i="10" s="1"/>
   <c r="I25" i="10"/>
   <c r="M25" i="10" s="1"/>
   <c r="Q25" i="10" s="1"/>
   <c r="U25" i="10" s="1"/>
   <c r="Y25" i="10" s="1"/>
   <c r="AC25" i="10" s="1"/>
   <c r="AG25" i="10" s="1"/>
   <c r="AK25" i="10" s="1"/>
-  <c r="AO25" i="10" s="1"/>
   <c r="F26" i="10"/>
   <c r="J26" i="10" s="1"/>
   <c r="N26" i="10" s="1"/>
   <c r="R26" i="10" s="1"/>
   <c r="V26" i="10" s="1"/>
   <c r="Z26" i="10" s="1"/>
   <c r="AD26" i="10" s="1"/>
   <c r="AH26" i="10" s="1"/>
   <c r="AL26" i="10" s="1"/>
   <c r="AP26" i="10" s="1"/>
   <c r="G26" i="10"/>
   <c r="K26" i="10" s="1"/>
   <c r="O26" i="10" s="1"/>
   <c r="S26" i="10" s="1"/>
   <c r="W26" i="10" s="1"/>
   <c r="AA26" i="10" s="1"/>
   <c r="AE26" i="10" s="1"/>
   <c r="AI26" i="10" s="1"/>
   <c r="AM26" i="10" s="1"/>
   <c r="H26" i="10"/>
   <c r="L26" i="10" s="1"/>
   <c r="P26" i="10" s="1"/>
   <c r="T26" i="10" s="1"/>
   <c r="X26" i="10" s="1"/>
   <c r="AB26" i="10" s="1"/>
   <c r="AF26" i="10" s="1"/>
   <c r="AJ26" i="10" s="1"/>
   <c r="AN26" i="10" s="1"/>
   <c r="I26" i="10"/>
   <c r="M26" i="10" s="1"/>
   <c r="Q26" i="10" s="1"/>
   <c r="U26" i="10" s="1"/>
   <c r="Y26" i="10" s="1"/>
   <c r="AC26" i="10" s="1"/>
   <c r="AG26" i="10" s="1"/>
   <c r="AK26" i="10" s="1"/>
-  <c r="AO26" i="10" s="1"/>
   <c r="F27" i="10"/>
   <c r="J27" i="10" s="1"/>
   <c r="N27" i="10" s="1"/>
   <c r="R27" i="10" s="1"/>
   <c r="V27" i="10" s="1"/>
   <c r="Z27" i="10" s="1"/>
   <c r="AD27" i="10" s="1"/>
   <c r="AH27" i="10" s="1"/>
   <c r="AL27" i="10" s="1"/>
   <c r="AP27" i="10" s="1"/>
   <c r="G27" i="10"/>
   <c r="K27" i="10" s="1"/>
   <c r="O27" i="10" s="1"/>
   <c r="S27" i="10" s="1"/>
   <c r="W27" i="10" s="1"/>
   <c r="AA27" i="10" s="1"/>
   <c r="AE27" i="10" s="1"/>
   <c r="AI27" i="10" s="1"/>
   <c r="AM27" i="10" s="1"/>
   <c r="H27" i="10"/>
   <c r="L27" i="10" s="1"/>
   <c r="P27" i="10" s="1"/>
   <c r="T27" i="10" s="1"/>
   <c r="X27" i="10" s="1"/>
   <c r="AB27" i="10" s="1"/>
   <c r="AF27" i="10" s="1"/>
   <c r="AJ27" i="10" s="1"/>
   <c r="AN27" i="10" s="1"/>
   <c r="I27" i="10"/>
   <c r="M27" i="10" s="1"/>
   <c r="Q27" i="10" s="1"/>
   <c r="U27" i="10" s="1"/>
   <c r="Y27" i="10" s="1"/>
   <c r="AC27" i="10" s="1"/>
   <c r="AG27" i="10" s="1"/>
   <c r="AK27" i="10" s="1"/>
-  <c r="AO27" i="10" s="1"/>
   <c r="G5" i="10"/>
   <c r="K5" i="10" s="1"/>
   <c r="O5" i="10" s="1"/>
   <c r="S5" i="10" s="1"/>
   <c r="W5" i="10" s="1"/>
   <c r="AA5" i="10" s="1"/>
   <c r="AE5" i="10" s="1"/>
   <c r="AI5" i="10" s="1"/>
   <c r="AM5" i="10" s="1"/>
   <c r="H5" i="10"/>
   <c r="L5" i="10" s="1"/>
   <c r="P5" i="10" s="1"/>
   <c r="T5" i="10" s="1"/>
   <c r="X5" i="10" s="1"/>
   <c r="AB5" i="10" s="1"/>
   <c r="AF5" i="10" s="1"/>
   <c r="AJ5" i="10" s="1"/>
   <c r="AN5" i="10" s="1"/>
   <c r="I5" i="10"/>
   <c r="M5" i="10" s="1"/>
   <c r="Q5" i="10" s="1"/>
   <c r="U5" i="10" s="1"/>
   <c r="Y5" i="10" s="1"/>
   <c r="AC5" i="10" s="1"/>
   <c r="AG5" i="10" s="1"/>
   <c r="AK5" i="10" s="1"/>
-  <c r="AO5" i="10" s="1"/>
   <c r="F5" i="10"/>
   <c r="J5" i="10" s="1"/>
   <c r="N5" i="10" s="1"/>
   <c r="R5" i="10" s="1"/>
   <c r="V5" i="10" s="1"/>
   <c r="Z5" i="10" s="1"/>
   <c r="AD5" i="10" s="1"/>
   <c r="AH5" i="10" s="1"/>
   <c r="AL5" i="10" s="1"/>
   <c r="AP5" i="10" s="1"/>
   <c r="H22" i="8"/>
   <c r="L22" i="8" s="1"/>
   <c r="P22" i="8" s="1"/>
   <c r="T22" i="8" s="1"/>
   <c r="X22" i="8" s="1"/>
   <c r="I22" i="8"/>
   <c r="M22" i="8" s="1"/>
   <c r="Q22" i="8" s="1"/>
   <c r="U22" i="8" s="1"/>
   <c r="Y22" i="8" s="1"/>
   <c r="AC22" i="8" s="1"/>
   <c r="J22" i="8"/>
   <c r="N22" i="8" s="1"/>
   <c r="R22" i="8" s="1"/>
   <c r="V22" i="8" s="1"/>
   <c r="Z22" i="8" s="1"/>
-  <c r="AD22" i="8" s="1"/>
   <c r="H23" i="8"/>
   <c r="L23" i="8" s="1"/>
   <c r="P23" i="8" s="1"/>
   <c r="T23" i="8" s="1"/>
   <c r="X23" i="8" s="1"/>
   <c r="I23" i="8"/>
   <c r="M23" i="8" s="1"/>
   <c r="Q23" i="8" s="1"/>
   <c r="U23" i="8" s="1"/>
   <c r="Y23" i="8" s="1"/>
   <c r="AC23" i="8" s="1"/>
   <c r="J23" i="8"/>
   <c r="N23" i="8" s="1"/>
   <c r="R23" i="8" s="1"/>
   <c r="V23" i="8" s="1"/>
   <c r="Z23" i="8" s="1"/>
   <c r="AD23" i="8" s="1"/>
   <c r="H24" i="8"/>
   <c r="L24" i="8" s="1"/>
   <c r="P24" i="8" s="1"/>
   <c r="T24" i="8" s="1"/>
   <c r="X24" i="8" s="1"/>
   <c r="I24" i="8"/>
   <c r="M24" i="8" s="1"/>
   <c r="Q24" i="8" s="1"/>
@@ -1051,97 +1028,98 @@
   <c r="Q30" i="8" s="1"/>
   <c r="U30" i="8" s="1"/>
   <c r="Y30" i="8" s="1"/>
   <c r="AC30" i="8" s="1"/>
   <c r="J30" i="8"/>
   <c r="N30" i="8" s="1"/>
   <c r="R30" i="8" s="1"/>
   <c r="V30" i="8" s="1"/>
   <c r="Z30" i="8" s="1"/>
   <c r="AD30" i="8" s="1"/>
   <c r="G23" i="8"/>
   <c r="K23" i="8" s="1"/>
   <c r="O23" i="8" s="1"/>
   <c r="S23" i="8" s="1"/>
   <c r="W23" i="8" s="1"/>
   <c r="AA23" i="8" s="1"/>
   <c r="AE23" i="8" s="1"/>
   <c r="G24" i="8"/>
   <c r="K24" i="8" s="1"/>
   <c r="O24" i="8" s="1"/>
   <c r="S24" i="8" s="1"/>
   <c r="W24" i="8" s="1"/>
   <c r="AA24" i="8" s="1"/>
   <c r="AE24" i="8" s="1"/>
   <c r="G25" i="8"/>
-  <c r="K25" i="8"/>
+  <c r="K25" i="8" s="1"/>
   <c r="O25" i="8" s="1"/>
   <c r="S25" i="8" s="1"/>
   <c r="W25" i="8" s="1"/>
   <c r="AA25" i="8" s="1"/>
   <c r="AE25" i="8" s="1"/>
   <c r="G26" i="8"/>
   <c r="K26" i="8" s="1"/>
   <c r="O26" i="8" s="1"/>
   <c r="S26" i="8" s="1"/>
   <c r="W26" i="8" s="1"/>
   <c r="AA26" i="8" s="1"/>
   <c r="AE26" i="8" s="1"/>
   <c r="G27" i="8"/>
   <c r="K27" i="8" s="1"/>
   <c r="O27" i="8" s="1"/>
   <c r="S27" i="8" s="1"/>
   <c r="W27" i="8" s="1"/>
   <c r="AA27" i="8" s="1"/>
   <c r="AE27" i="8" s="1"/>
   <c r="G28" i="8"/>
   <c r="K28" i="8" s="1"/>
   <c r="O28" i="8" s="1"/>
   <c r="S28" i="8" s="1"/>
   <c r="W28" i="8" s="1"/>
   <c r="AA28" i="8" s="1"/>
   <c r="AE28" i="8" s="1"/>
   <c r="G29" i="8"/>
   <c r="K29" i="8" s="1"/>
   <c r="O29" i="8" s="1"/>
   <c r="S29" i="8" s="1"/>
   <c r="W29" i="8" s="1"/>
   <c r="AA29" i="8" s="1"/>
   <c r="AE29" i="8" s="1"/>
   <c r="G30" i="8"/>
   <c r="K30" i="8" s="1"/>
   <c r="O30" i="8" s="1"/>
   <c r="S30" i="8" s="1"/>
   <c r="W30" i="8" s="1"/>
   <c r="AA30" i="8" s="1"/>
   <c r="AE30" i="8" s="1"/>
   <c r="G22" i="8"/>
   <c r="K22" i="8" s="1"/>
   <c r="O22" i="8" s="1"/>
   <c r="S22" i="8" s="1"/>
   <c r="W22" i="8" s="1"/>
   <c r="AA22" i="8" s="1"/>
+  <c r="AE22" i="8" s="1"/>
   <c r="G19" i="7"/>
   <c r="K19" i="7" s="1"/>
   <c r="O19" i="7" s="1"/>
   <c r="S19" i="7" s="1"/>
   <c r="W19" i="7" s="1"/>
   <c r="AA19" i="7" s="1"/>
   <c r="AE19" i="7" s="1"/>
   <c r="H19" i="7"/>
   <c r="L19" i="7" s="1"/>
   <c r="P19" i="7" s="1"/>
   <c r="T19" i="7" s="1"/>
   <c r="X19" i="7" s="1"/>
   <c r="I19" i="7"/>
   <c r="M19" i="7" s="1"/>
   <c r="Q19" i="7" s="1"/>
   <c r="U19" i="7" s="1"/>
   <c r="Y19" i="7" s="1"/>
   <c r="AC19" i="7" s="1"/>
   <c r="J19" i="7"/>
   <c r="N19" i="7" s="1"/>
   <c r="R19" i="7" s="1"/>
   <c r="V19" i="7" s="1"/>
   <c r="Z19" i="7" s="1"/>
   <c r="AD19" i="7" s="1"/>
   <c r="G20" i="7"/>
@@ -1205,51 +1183,50 @@
   <c r="AC18" i="7" s="1"/>
   <c r="J18" i="7"/>
   <c r="N18" i="7" s="1"/>
   <c r="R18" i="7" s="1"/>
   <c r="V18" i="7" s="1"/>
   <c r="Z18" i="7" s="1"/>
   <c r="AD18" i="7" s="1"/>
   <c r="K18" i="7"/>
   <c r="O18" i="7" s="1"/>
   <c r="S18" i="7" s="1"/>
   <c r="W18" i="7" s="1"/>
   <c r="AA18" i="7" s="1"/>
   <c r="AE18" i="7" s="1"/>
   <c r="F6" i="9"/>
   <c r="J6" i="9" s="1"/>
   <c r="N6" i="9" s="1"/>
   <c r="R6" i="9" s="1"/>
   <c r="G6" i="9"/>
   <c r="K6" i="9" s="1"/>
   <c r="O6" i="9" s="1"/>
   <c r="H6" i="9"/>
   <c r="L6" i="9" s="1"/>
   <c r="P6" i="9" s="1"/>
   <c r="I6" i="9"/>
   <c r="M6" i="9" s="1"/>
-  <c r="Q6" i="9" s="1"/>
   <c r="F7" i="9"/>
   <c r="J7" i="9" s="1"/>
   <c r="N7" i="9" s="1"/>
   <c r="R7" i="9" s="1"/>
   <c r="G7" i="9"/>
   <c r="K7" i="9" s="1"/>
   <c r="O7" i="9" s="1"/>
   <c r="H7" i="9"/>
   <c r="L7" i="9" s="1"/>
   <c r="P7" i="9" s="1"/>
   <c r="I7" i="9"/>
   <c r="F8" i="9"/>
   <c r="J8" i="9" s="1"/>
   <c r="N8" i="9" s="1"/>
   <c r="R8" i="9" s="1"/>
   <c r="G8" i="9"/>
   <c r="K8" i="9" s="1"/>
   <c r="O8" i="9" s="1"/>
   <c r="H8" i="9"/>
   <c r="L8" i="9" s="1"/>
   <c r="P8" i="9" s="1"/>
   <c r="I8" i="9"/>
   <c r="F9" i="9"/>
   <c r="J9" i="9" s="1"/>
   <c r="N9" i="9" s="1"/>
@@ -1295,639 +1272,605 @@
   <c r="P12" i="9" s="1"/>
   <c r="I12" i="9"/>
   <c r="F13" i="9"/>
   <c r="J13" i="9" s="1"/>
   <c r="N13" i="9" s="1"/>
   <c r="R13" i="9" s="1"/>
   <c r="G13" i="9"/>
   <c r="K13" i="9" s="1"/>
   <c r="O13" i="9" s="1"/>
   <c r="H13" i="9"/>
   <c r="L13" i="9" s="1"/>
   <c r="P13" i="9" s="1"/>
   <c r="I13" i="9"/>
   <c r="F14" i="9"/>
   <c r="J14" i="9" s="1"/>
   <c r="N14" i="9" s="1"/>
   <c r="R14" i="9" s="1"/>
   <c r="G14" i="9"/>
   <c r="K14" i="9" s="1"/>
   <c r="O14" i="9" s="1"/>
   <c r="H14" i="9"/>
   <c r="L14" i="9" s="1"/>
   <c r="P14" i="9" s="1"/>
   <c r="I14" i="9"/>
   <c r="M14" i="9" s="1"/>
-  <c r="Q14" i="9" s="1"/>
   <c r="F15" i="9"/>
   <c r="J15" i="9" s="1"/>
   <c r="N15" i="9" s="1"/>
   <c r="R15" i="9" s="1"/>
   <c r="G15" i="9"/>
   <c r="K15" i="9" s="1"/>
   <c r="O15" i="9" s="1"/>
   <c r="H15" i="9"/>
   <c r="L15" i="9" s="1"/>
   <c r="P15" i="9" s="1"/>
   <c r="I15" i="9"/>
   <c r="F16" i="9"/>
   <c r="J16" i="9" s="1"/>
   <c r="N16" i="9" s="1"/>
   <c r="R16" i="9" s="1"/>
   <c r="G16" i="9"/>
   <c r="K16" i="9" s="1"/>
   <c r="O16" i="9" s="1"/>
   <c r="H16" i="9"/>
   <c r="L16" i="9" s="1"/>
   <c r="P16" i="9" s="1"/>
   <c r="I16" i="9"/>
   <c r="F17" i="9"/>
   <c r="J17" i="9" s="1"/>
   <c r="N17" i="9" s="1"/>
   <c r="R17" i="9" s="1"/>
   <c r="G17" i="9"/>
   <c r="K17" i="9" s="1"/>
   <c r="O17" i="9" s="1"/>
   <c r="H17" i="9"/>
   <c r="L17" i="9" s="1"/>
   <c r="P17" i="9" s="1"/>
   <c r="I17" i="9"/>
   <c r="M17" i="9" s="1"/>
-  <c r="Q17" i="9" s="1"/>
   <c r="F18" i="9"/>
   <c r="J18" i="9" s="1"/>
   <c r="N18" i="9" s="1"/>
   <c r="R18" i="9" s="1"/>
   <c r="G18" i="9"/>
   <c r="K18" i="9" s="1"/>
   <c r="O18" i="9" s="1"/>
   <c r="H18" i="9"/>
   <c r="L18" i="9" s="1"/>
   <c r="P18" i="9" s="1"/>
   <c r="I18" i="9"/>
   <c r="M18" i="9" s="1"/>
-  <c r="Q18" i="9" s="1"/>
   <c r="F19" i="9"/>
   <c r="J19" i="9" s="1"/>
   <c r="N19" i="9" s="1"/>
   <c r="R19" i="9" s="1"/>
   <c r="G19" i="9"/>
   <c r="K19" i="9" s="1"/>
   <c r="O19" i="9" s="1"/>
   <c r="H19" i="9"/>
   <c r="L19" i="9" s="1"/>
   <c r="P19" i="9" s="1"/>
   <c r="I19" i="9"/>
   <c r="M19" i="9" s="1"/>
-  <c r="Q19" i="9" s="1"/>
   <c r="F20" i="9"/>
   <c r="J20" i="9" s="1"/>
   <c r="N20" i="9" s="1"/>
   <c r="R20" i="9" s="1"/>
   <c r="G20" i="9"/>
   <c r="K20" i="9" s="1"/>
   <c r="O20" i="9" s="1"/>
   <c r="H20" i="9"/>
   <c r="L20" i="9" s="1"/>
   <c r="P20" i="9" s="1"/>
   <c r="I20" i="9"/>
   <c r="M20" i="9" s="1"/>
-  <c r="Q20" i="9" s="1"/>
   <c r="F21" i="9"/>
   <c r="J21" i="9" s="1"/>
   <c r="N21" i="9" s="1"/>
   <c r="R21" i="9" s="1"/>
   <c r="G21" i="9"/>
   <c r="K21" i="9" s="1"/>
   <c r="O21" i="9" s="1"/>
   <c r="H21" i="9"/>
   <c r="L21" i="9" s="1"/>
   <c r="P21" i="9" s="1"/>
   <c r="I21" i="9"/>
   <c r="M21" i="9" s="1"/>
-  <c r="Q21" i="9" s="1"/>
   <c r="F22" i="9"/>
   <c r="J22" i="9" s="1"/>
   <c r="N22" i="9" s="1"/>
   <c r="R22" i="9" s="1"/>
   <c r="G22" i="9"/>
   <c r="K22" i="9" s="1"/>
   <c r="O22" i="9" s="1"/>
   <c r="H22" i="9"/>
   <c r="L22" i="9" s="1"/>
   <c r="P22" i="9" s="1"/>
   <c r="I22" i="9"/>
   <c r="M22" i="9" s="1"/>
-  <c r="Q22" i="9" s="1"/>
   <c r="F23" i="9"/>
   <c r="J23" i="9" s="1"/>
   <c r="N23" i="9" s="1"/>
   <c r="R23" i="9" s="1"/>
   <c r="G23" i="9"/>
   <c r="K23" i="9" s="1"/>
   <c r="O23" i="9" s="1"/>
   <c r="H23" i="9"/>
   <c r="L23" i="9" s="1"/>
   <c r="P23" i="9" s="1"/>
   <c r="I23" i="9"/>
   <c r="M23" i="9" s="1"/>
-  <c r="Q23" i="9" s="1"/>
   <c r="F24" i="9"/>
   <c r="J24" i="9" s="1"/>
   <c r="N24" i="9" s="1"/>
   <c r="R24" i="9" s="1"/>
   <c r="G24" i="9"/>
   <c r="K24" i="9" s="1"/>
   <c r="O24" i="9" s="1"/>
   <c r="H24" i="9"/>
   <c r="L24" i="9" s="1"/>
   <c r="P24" i="9" s="1"/>
   <c r="I24" i="9"/>
   <c r="F25" i="9"/>
   <c r="J25" i="9" s="1"/>
   <c r="N25" i="9" s="1"/>
   <c r="R25" i="9" s="1"/>
   <c r="G25" i="9"/>
   <c r="K25" i="9" s="1"/>
   <c r="O25" i="9" s="1"/>
   <c r="H25" i="9"/>
   <c r="L25" i="9" s="1"/>
   <c r="P25" i="9" s="1"/>
   <c r="I25" i="9"/>
   <c r="M25" i="9" s="1"/>
-  <c r="Q25" i="9" s="1"/>
   <c r="F26" i="9"/>
   <c r="J26" i="9" s="1"/>
   <c r="N26" i="9" s="1"/>
   <c r="R26" i="9" s="1"/>
   <c r="G26" i="9"/>
   <c r="K26" i="9" s="1"/>
   <c r="O26" i="9" s="1"/>
   <c r="H26" i="9"/>
   <c r="L26" i="9" s="1"/>
   <c r="P26" i="9" s="1"/>
   <c r="I26" i="9"/>
   <c r="M26" i="9" s="1"/>
-  <c r="Q26" i="9" s="1"/>
   <c r="F27" i="9"/>
   <c r="J27" i="9" s="1"/>
   <c r="N27" i="9" s="1"/>
   <c r="R27" i="9" s="1"/>
   <c r="G27" i="9"/>
   <c r="K27" i="9" s="1"/>
   <c r="O27" i="9" s="1"/>
   <c r="H27" i="9"/>
   <c r="L27" i="9" s="1"/>
   <c r="P27" i="9" s="1"/>
   <c r="I27" i="9"/>
   <c r="G5" i="9"/>
   <c r="K5" i="9" s="1"/>
   <c r="O5" i="9" s="1"/>
   <c r="H5" i="9"/>
   <c r="L5" i="9" s="1"/>
   <c r="P5" i="9" s="1"/>
   <c r="I5" i="9"/>
   <c r="M5" i="9" s="1"/>
-  <c r="Q5" i="9" s="1"/>
   <c r="F5" i="9"/>
   <c r="J5" i="9" s="1"/>
   <c r="N5" i="9" s="1"/>
   <c r="R5" i="9" s="1"/>
   <c r="G5" i="4"/>
   <c r="K5" i="4" s="1"/>
   <c r="O5" i="4" s="1"/>
   <c r="S5" i="4" s="1"/>
   <c r="W5" i="4" s="1"/>
   <c r="AA5" i="4" s="1"/>
   <c r="H5" i="4"/>
   <c r="L5" i="4" s="1"/>
   <c r="P5" i="4" s="1"/>
   <c r="T5" i="4" s="1"/>
   <c r="X5" i="4" s="1"/>
   <c r="AB5" i="4" s="1"/>
   <c r="I5" i="4"/>
   <c r="M5" i="4" s="1"/>
   <c r="Q5" i="4" s="1"/>
   <c r="U5" i="4" s="1"/>
   <c r="Y5" i="4" s="1"/>
-  <c r="AC5" i="4" s="1"/>
   <c r="G6" i="4"/>
   <c r="K6" i="4" s="1"/>
   <c r="O6" i="4" s="1"/>
   <c r="S6" i="4" s="1"/>
   <c r="W6" i="4" s="1"/>
   <c r="AA6" i="4" s="1"/>
   <c r="H6" i="4"/>
   <c r="L6" i="4" s="1"/>
   <c r="P6" i="4" s="1"/>
   <c r="T6" i="4" s="1"/>
   <c r="X6" i="4" s="1"/>
   <c r="AB6" i="4" s="1"/>
   <c r="I6" i="4"/>
   <c r="M6" i="4" s="1"/>
   <c r="Q6" i="4" s="1"/>
   <c r="U6" i="4" s="1"/>
   <c r="Y6" i="4" s="1"/>
-  <c r="AC6" i="4" s="1"/>
   <c r="G7" i="4"/>
   <c r="K7" i="4" s="1"/>
   <c r="O7" i="4" s="1"/>
   <c r="S7" i="4" s="1"/>
   <c r="W7" i="4" s="1"/>
   <c r="AA7" i="4" s="1"/>
   <c r="H7" i="4"/>
   <c r="L7" i="4" s="1"/>
   <c r="P7" i="4" s="1"/>
   <c r="T7" i="4" s="1"/>
   <c r="X7" i="4" s="1"/>
   <c r="AB7" i="4" s="1"/>
   <c r="I7" i="4"/>
   <c r="M7" i="4" s="1"/>
   <c r="Q7" i="4" s="1"/>
   <c r="U7" i="4" s="1"/>
   <c r="Y7" i="4" s="1"/>
-  <c r="AC7" i="4" s="1"/>
   <c r="G8" i="4"/>
   <c r="K8" i="4" s="1"/>
   <c r="O8" i="4" s="1"/>
   <c r="S8" i="4" s="1"/>
   <c r="W8" i="4" s="1"/>
   <c r="AA8" i="4" s="1"/>
   <c r="H8" i="4"/>
   <c r="L8" i="4" s="1"/>
   <c r="P8" i="4" s="1"/>
   <c r="T8" i="4" s="1"/>
   <c r="X8" i="4" s="1"/>
   <c r="AB8" i="4" s="1"/>
   <c r="I8" i="4"/>
   <c r="M8" i="4" s="1"/>
   <c r="Q8" i="4" s="1"/>
   <c r="U8" i="4" s="1"/>
   <c r="Y8" i="4" s="1"/>
-  <c r="AC8" i="4" s="1"/>
   <c r="G9" i="4"/>
   <c r="K9" i="4" s="1"/>
   <c r="O9" i="4" s="1"/>
   <c r="S9" i="4" s="1"/>
   <c r="W9" i="4" s="1"/>
   <c r="AA9" i="4" s="1"/>
   <c r="H9" i="4"/>
   <c r="L9" i="4" s="1"/>
   <c r="P9" i="4" s="1"/>
   <c r="T9" i="4" s="1"/>
   <c r="X9" i="4" s="1"/>
   <c r="AB9" i="4" s="1"/>
   <c r="I9" i="4"/>
   <c r="M9" i="4" s="1"/>
   <c r="Q9" i="4" s="1"/>
   <c r="U9" i="4" s="1"/>
   <c r="Y9" i="4" s="1"/>
-  <c r="AC9" i="4" s="1"/>
   <c r="G10" i="4"/>
   <c r="K10" i="4" s="1"/>
   <c r="O10" i="4" s="1"/>
   <c r="S10" i="4" s="1"/>
   <c r="W10" i="4" s="1"/>
   <c r="AA10" i="4" s="1"/>
   <c r="H10" i="4"/>
   <c r="L10" i="4" s="1"/>
   <c r="P10" i="4" s="1"/>
   <c r="T10" i="4" s="1"/>
   <c r="X10" i="4" s="1"/>
   <c r="AB10" i="4" s="1"/>
   <c r="I10" i="4"/>
   <c r="M10" i="4" s="1"/>
   <c r="Q10" i="4" s="1"/>
   <c r="U10" i="4" s="1"/>
   <c r="Y10" i="4" s="1"/>
-  <c r="AC10" i="4" s="1"/>
   <c r="G11" i="4"/>
   <c r="K11" i="4" s="1"/>
   <c r="O11" i="4" s="1"/>
   <c r="S11" i="4" s="1"/>
   <c r="W11" i="4" s="1"/>
   <c r="AA11" i="4" s="1"/>
   <c r="H11" i="4"/>
   <c r="L11" i="4" s="1"/>
   <c r="P11" i="4" s="1"/>
   <c r="T11" i="4" s="1"/>
   <c r="X11" i="4" s="1"/>
   <c r="AB11" i="4" s="1"/>
   <c r="I11" i="4"/>
   <c r="M11" i="4" s="1"/>
   <c r="Q11" i="4" s="1"/>
   <c r="U11" i="4" s="1"/>
   <c r="Y11" i="4" s="1"/>
-  <c r="AC11" i="4" s="1"/>
   <c r="G12" i="4"/>
   <c r="K12" i="4" s="1"/>
   <c r="O12" i="4" s="1"/>
   <c r="S12" i="4" s="1"/>
   <c r="W12" i="4" s="1"/>
   <c r="AA12" i="4" s="1"/>
   <c r="H12" i="4"/>
   <c r="L12" i="4" s="1"/>
   <c r="P12" i="4" s="1"/>
   <c r="T12" i="4" s="1"/>
   <c r="X12" i="4" s="1"/>
   <c r="AB12" i="4" s="1"/>
   <c r="I12" i="4"/>
   <c r="M12" i="4" s="1"/>
   <c r="Q12" i="4" s="1"/>
   <c r="U12" i="4" s="1"/>
   <c r="Y12" i="4" s="1"/>
-  <c r="AC12" i="4" s="1"/>
   <c r="G13" i="4"/>
   <c r="K13" i="4" s="1"/>
   <c r="O13" i="4" s="1"/>
   <c r="S13" i="4" s="1"/>
   <c r="W13" i="4" s="1"/>
   <c r="AA13" i="4" s="1"/>
   <c r="H13" i="4"/>
   <c r="L13" i="4" s="1"/>
   <c r="P13" i="4" s="1"/>
   <c r="T13" i="4" s="1"/>
   <c r="X13" i="4" s="1"/>
   <c r="AB13" i="4" s="1"/>
   <c r="I13" i="4"/>
   <c r="M13" i="4" s="1"/>
   <c r="Q13" i="4" s="1"/>
   <c r="U13" i="4" s="1"/>
   <c r="Y13" i="4" s="1"/>
-  <c r="AC13" i="4" s="1"/>
   <c r="G14" i="4"/>
   <c r="K14" i="4" s="1"/>
   <c r="O14" i="4" s="1"/>
   <c r="S14" i="4" s="1"/>
   <c r="W14" i="4" s="1"/>
   <c r="AA14" i="4" s="1"/>
   <c r="H14" i="4"/>
   <c r="L14" i="4" s="1"/>
   <c r="P14" i="4" s="1"/>
   <c r="T14" i="4" s="1"/>
   <c r="X14" i="4" s="1"/>
   <c r="AB14" i="4" s="1"/>
   <c r="I14" i="4"/>
   <c r="M14" i="4" s="1"/>
   <c r="Q14" i="4" s="1"/>
   <c r="U14" i="4" s="1"/>
   <c r="Y14" i="4" s="1"/>
-  <c r="AC14" i="4" s="1"/>
   <c r="G15" i="4"/>
   <c r="K15" i="4" s="1"/>
   <c r="O15" i="4" s="1"/>
   <c r="S15" i="4" s="1"/>
   <c r="W15" i="4" s="1"/>
   <c r="AA15" i="4" s="1"/>
   <c r="H15" i="4"/>
   <c r="L15" i="4" s="1"/>
   <c r="P15" i="4" s="1"/>
   <c r="T15" i="4" s="1"/>
   <c r="X15" i="4" s="1"/>
   <c r="AB15" i="4" s="1"/>
   <c r="I15" i="4"/>
   <c r="M15" i="4" s="1"/>
   <c r="Q15" i="4" s="1"/>
   <c r="U15" i="4" s="1"/>
   <c r="Y15" i="4" s="1"/>
-  <c r="AC15" i="4" s="1"/>
   <c r="G16" i="4"/>
   <c r="K16" i="4" s="1"/>
   <c r="O16" i="4" s="1"/>
   <c r="S16" i="4" s="1"/>
   <c r="W16" i="4" s="1"/>
   <c r="AA16" i="4" s="1"/>
   <c r="H16" i="4"/>
   <c r="L16" i="4" s="1"/>
   <c r="P16" i="4" s="1"/>
   <c r="T16" i="4" s="1"/>
   <c r="X16" i="4" s="1"/>
   <c r="AB16" i="4" s="1"/>
   <c r="I16" i="4"/>
   <c r="M16" i="4" s="1"/>
   <c r="Q16" i="4" s="1"/>
   <c r="U16" i="4" s="1"/>
   <c r="Y16" i="4" s="1"/>
-  <c r="AC16" i="4" s="1"/>
   <c r="G17" i="4"/>
   <c r="K17" i="4" s="1"/>
   <c r="O17" i="4" s="1"/>
   <c r="S17" i="4" s="1"/>
   <c r="W17" i="4" s="1"/>
   <c r="AA17" i="4" s="1"/>
   <c r="H17" i="4"/>
   <c r="L17" i="4" s="1"/>
   <c r="P17" i="4" s="1"/>
   <c r="T17" i="4" s="1"/>
   <c r="X17" i="4" s="1"/>
   <c r="AB17" i="4" s="1"/>
   <c r="I17" i="4"/>
-  <c r="M17" i="4"/>
+  <c r="M17" i="4" s="1"/>
   <c r="Q17" i="4" s="1"/>
   <c r="U17" i="4" s="1"/>
   <c r="Y17" i="4" s="1"/>
-  <c r="AC17" i="4" s="1"/>
   <c r="G18" i="4"/>
   <c r="K18" i="4" s="1"/>
   <c r="O18" i="4" s="1"/>
   <c r="S18" i="4" s="1"/>
   <c r="W18" i="4" s="1"/>
   <c r="AA18" i="4" s="1"/>
   <c r="H18" i="4"/>
   <c r="L18" i="4" s="1"/>
   <c r="P18" i="4" s="1"/>
   <c r="T18" i="4" s="1"/>
   <c r="X18" i="4" s="1"/>
   <c r="AB18" i="4" s="1"/>
   <c r="I18" i="4"/>
   <c r="M18" i="4" s="1"/>
   <c r="Q18" i="4" s="1"/>
   <c r="U18" i="4" s="1"/>
   <c r="Y18" i="4" s="1"/>
-  <c r="AC18" i="4" s="1"/>
   <c r="G19" i="4"/>
   <c r="K19" i="4" s="1"/>
   <c r="O19" i="4" s="1"/>
   <c r="S19" i="4" s="1"/>
   <c r="W19" i="4" s="1"/>
   <c r="AA19" i="4" s="1"/>
   <c r="H19" i="4"/>
-  <c r="L19" i="4"/>
+  <c r="L19" i="4" s="1"/>
   <c r="P19" i="4" s="1"/>
   <c r="T19" i="4" s="1"/>
   <c r="X19" i="4" s="1"/>
   <c r="AB19" i="4" s="1"/>
   <c r="I19" i="4"/>
   <c r="M19" i="4" s="1"/>
   <c r="Q19" i="4" s="1"/>
   <c r="U19" i="4" s="1"/>
   <c r="Y19" i="4" s="1"/>
-  <c r="AC19" i="4" s="1"/>
   <c r="G20" i="4"/>
   <c r="K20" i="4" s="1"/>
   <c r="O20" i="4" s="1"/>
   <c r="S20" i="4" s="1"/>
   <c r="W20" i="4" s="1"/>
   <c r="AA20" i="4" s="1"/>
   <c r="H20" i="4"/>
-  <c r="L20" i="4"/>
+  <c r="L20" i="4" s="1"/>
   <c r="P20" i="4" s="1"/>
   <c r="T20" i="4" s="1"/>
   <c r="X20" i="4" s="1"/>
   <c r="AB20" i="4" s="1"/>
   <c r="I20" i="4"/>
   <c r="M20" i="4" s="1"/>
   <c r="Q20" i="4" s="1"/>
   <c r="U20" i="4" s="1"/>
   <c r="Y20" i="4" s="1"/>
-  <c r="AC20" i="4" s="1"/>
   <c r="G21" i="4"/>
   <c r="K21" i="4" s="1"/>
   <c r="O21" i="4" s="1"/>
   <c r="S21" i="4" s="1"/>
   <c r="W21" i="4" s="1"/>
   <c r="AA21" i="4" s="1"/>
   <c r="H21" i="4"/>
   <c r="L21" i="4" s="1"/>
   <c r="P21" i="4" s="1"/>
   <c r="T21" i="4" s="1"/>
   <c r="X21" i="4" s="1"/>
   <c r="AB21" i="4" s="1"/>
   <c r="I21" i="4"/>
   <c r="M21" i="4" s="1"/>
   <c r="Q21" i="4" s="1"/>
   <c r="U21" i="4" s="1"/>
   <c r="Y21" i="4" s="1"/>
-  <c r="AC21" i="4" s="1"/>
   <c r="G22" i="4"/>
   <c r="K22" i="4" s="1"/>
   <c r="O22" i="4" s="1"/>
   <c r="S22" i="4" s="1"/>
   <c r="W22" i="4" s="1"/>
   <c r="AA22" i="4" s="1"/>
   <c r="H22" i="4"/>
   <c r="L22" i="4" s="1"/>
   <c r="P22" i="4" s="1"/>
   <c r="T22" i="4" s="1"/>
   <c r="X22" i="4" s="1"/>
   <c r="AB22" i="4" s="1"/>
   <c r="I22" i="4"/>
   <c r="M22" i="4" s="1"/>
   <c r="Q22" i="4" s="1"/>
   <c r="U22" i="4" s="1"/>
   <c r="Y22" i="4" s="1"/>
-  <c r="AC22" i="4" s="1"/>
   <c r="G23" i="4"/>
   <c r="K23" i="4" s="1"/>
   <c r="O23" i="4" s="1"/>
   <c r="S23" i="4" s="1"/>
   <c r="W23" i="4" s="1"/>
   <c r="AA23" i="4" s="1"/>
   <c r="H23" i="4"/>
   <c r="L23" i="4" s="1"/>
   <c r="P23" i="4" s="1"/>
   <c r="T23" i="4" s="1"/>
   <c r="X23" i="4" s="1"/>
   <c r="AB23" i="4" s="1"/>
   <c r="I23" i="4"/>
   <c r="M23" i="4" s="1"/>
   <c r="Q23" i="4" s="1"/>
   <c r="U23" i="4" s="1"/>
   <c r="Y23" i="4" s="1"/>
-  <c r="AC23" i="4" s="1"/>
   <c r="G24" i="4"/>
   <c r="K24" i="4" s="1"/>
   <c r="O24" i="4" s="1"/>
   <c r="S24" i="4" s="1"/>
   <c r="W24" i="4" s="1"/>
   <c r="AA24" i="4" s="1"/>
   <c r="H24" i="4"/>
   <c r="L24" i="4" s="1"/>
   <c r="P24" i="4" s="1"/>
   <c r="T24" i="4" s="1"/>
   <c r="X24" i="4" s="1"/>
   <c r="AB24" i="4" s="1"/>
   <c r="I24" i="4"/>
   <c r="M24" i="4" s="1"/>
   <c r="Q24" i="4" s="1"/>
   <c r="U24" i="4" s="1"/>
   <c r="Y24" i="4" s="1"/>
-  <c r="AC24" i="4" s="1"/>
   <c r="G25" i="4"/>
   <c r="K25" i="4" s="1"/>
   <c r="O25" i="4" s="1"/>
   <c r="S25" i="4" s="1"/>
   <c r="W25" i="4" s="1"/>
   <c r="AA25" i="4" s="1"/>
   <c r="H25" i="4"/>
   <c r="L25" i="4" s="1"/>
   <c r="P25" i="4" s="1"/>
   <c r="T25" i="4" s="1"/>
   <c r="X25" i="4" s="1"/>
   <c r="AB25" i="4" s="1"/>
   <c r="I25" i="4"/>
   <c r="M25" i="4" s="1"/>
   <c r="Q25" i="4" s="1"/>
   <c r="U25" i="4" s="1"/>
   <c r="Y25" i="4" s="1"/>
-  <c r="AC25" i="4" s="1"/>
   <c r="G26" i="4"/>
   <c r="K26" i="4" s="1"/>
   <c r="O26" i="4" s="1"/>
   <c r="S26" i="4" s="1"/>
   <c r="W26" i="4" s="1"/>
   <c r="AA26" i="4" s="1"/>
   <c r="H26" i="4"/>
   <c r="L26" i="4" s="1"/>
   <c r="P26" i="4" s="1"/>
   <c r="T26" i="4" s="1"/>
   <c r="X26" i="4" s="1"/>
   <c r="AB26" i="4" s="1"/>
   <c r="I26" i="4"/>
   <c r="M26" i="4" s="1"/>
   <c r="Q26" i="4" s="1"/>
   <c r="U26" i="4" s="1"/>
   <c r="Y26" i="4" s="1"/>
-  <c r="AC26" i="4" s="1"/>
   <c r="G27" i="4"/>
   <c r="K27" i="4" s="1"/>
   <c r="O27" i="4" s="1"/>
   <c r="S27" i="4" s="1"/>
   <c r="W27" i="4" s="1"/>
   <c r="AA27" i="4" s="1"/>
   <c r="H27" i="4"/>
   <c r="L27" i="4" s="1"/>
   <c r="P27" i="4" s="1"/>
   <c r="T27" i="4" s="1"/>
   <c r="X27" i="4" s="1"/>
   <c r="AB27" i="4" s="1"/>
   <c r="I27" i="4"/>
   <c r="M27" i="4" s="1"/>
   <c r="Q27" i="4" s="1"/>
   <c r="U27" i="4" s="1"/>
   <c r="Y27" i="4" s="1"/>
-  <c r="AC27" i="4" s="1"/>
   <c r="F6" i="4"/>
   <c r="J6" i="4" s="1"/>
   <c r="N6" i="4" s="1"/>
   <c r="R6" i="4" s="1"/>
   <c r="V6" i="4" s="1"/>
   <c r="Z6" i="4" s="1"/>
   <c r="AD6" i="4" s="1"/>
   <c r="F7" i="4"/>
   <c r="J7" i="4" s="1"/>
   <c r="N7" i="4" s="1"/>
   <c r="R7" i="4" s="1"/>
   <c r="V7" i="4" s="1"/>
   <c r="Z7" i="4" s="1"/>
   <c r="AD7" i="4" s="1"/>
   <c r="F8" i="4"/>
   <c r="J8" i="4" s="1"/>
   <c r="N8" i="4" s="1"/>
   <c r="R8" i="4" s="1"/>
   <c r="V8" i="4" s="1"/>
   <c r="Z8" i="4" s="1"/>
   <c r="AD8" i="4" s="1"/>
   <c r="F9" i="4"/>
   <c r="J9" i="4" s="1"/>
   <c r="N9" i="4" s="1"/>
   <c r="R9" i="4" s="1"/>
@@ -2046,90 +1989,147 @@
   <c r="V25" i="4" s="1"/>
   <c r="Z25" i="4" s="1"/>
   <c r="AD25" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="J26" i="4" s="1"/>
   <c r="N26" i="4" s="1"/>
   <c r="R26" i="4" s="1"/>
   <c r="V26" i="4" s="1"/>
   <c r="Z26" i="4" s="1"/>
   <c r="AD26" i="4" s="1"/>
   <c r="F27" i="4"/>
   <c r="J27" i="4" s="1"/>
   <c r="N27" i="4" s="1"/>
   <c r="R27" i="4" s="1"/>
   <c r="V27" i="4" s="1"/>
   <c r="Z27" i="4" s="1"/>
   <c r="AD27" i="4" s="1"/>
   <c r="F5" i="4"/>
   <c r="J5" i="4" s="1"/>
   <c r="N5" i="4" s="1"/>
   <c r="R5" i="4" s="1"/>
   <c r="V5" i="4" s="1"/>
   <c r="Z5" i="4" s="1"/>
   <c r="AD5" i="4" s="1"/>
   <c r="M27" i="9"/>
-  <c r="Q27" i="9" s="1"/>
   <c r="M13" i="9"/>
-  <c r="Q13" i="9" s="1"/>
   <c r="M9" i="9"/>
-  <c r="Q9" i="9" s="1"/>
   <c r="M11" i="9"/>
-  <c r="Q11" i="9" s="1"/>
   <c r="M24" i="9"/>
-  <c r="Q24" i="9" s="1"/>
   <c r="M16" i="9"/>
-  <c r="Q16" i="9" s="1"/>
   <c r="M10" i="9"/>
-  <c r="Q10" i="9" s="1"/>
   <c r="M15" i="9"/>
-  <c r="Q15" i="9" s="1"/>
   <c r="M8" i="9"/>
-  <c r="Q8" i="9" s="1"/>
   <c r="M12" i="9"/>
-  <c r="Q12" i="9" s="1"/>
   <c r="M7" i="9"/>
-  <c r="Q7" i="9" s="1"/>
-  <c r="AM16" i="10"/>
   <c r="AB19" i="7" l="1"/>
   <c r="AB23" i="8"/>
   <c r="AB22" i="8"/>
   <c r="AB29" i="8"/>
   <c r="AB26" i="8"/>
   <c r="AB28" i="8"/>
   <c r="AB20" i="7"/>
   <c r="AB21" i="7"/>
   <c r="AB30" i="8"/>
   <c r="AB18" i="7"/>
   <c r="AB27" i="8"/>
   <c r="AB25" i="8"/>
   <c r="AB24" i="8"/>
+  <c r="AO25" i="10"/>
+  <c r="AO20" i="10" l="1"/>
+  <c r="AC20" i="4"/>
+  <c r="Q20" i="9"/>
+  <c r="AO27" i="10"/>
+  <c r="AC27" i="4"/>
+  <c r="Q27" i="9"/>
+  <c r="AO16" i="10"/>
+  <c r="Q16" i="9"/>
+  <c r="AC16" i="4"/>
+  <c r="AC17" i="4"/>
+  <c r="Q17" i="9"/>
+  <c r="AO17" i="10"/>
+  <c r="Q9" i="9"/>
+  <c r="AC9" i="4"/>
+  <c r="AO9" i="10"/>
+  <c r="AO13" i="10"/>
+  <c r="Q13" i="9"/>
+  <c r="AC13" i="4"/>
+  <c r="Q25" i="9"/>
+  <c r="AC25" i="4"/>
+  <c r="AC19" i="4" l="1"/>
+  <c r="AO19" i="10"/>
+  <c r="Q19" i="9"/>
+  <c r="AC11" i="4"/>
+  <c r="Q11" i="9"/>
+  <c r="AO11" i="10"/>
+  <c r="AC10" i="4"/>
+  <c r="AO10" i="10"/>
+  <c r="Q10" i="9"/>
+  <c r="Q26" i="9"/>
+  <c r="AC26" i="4"/>
+  <c r="AO26" i="10"/>
+  <c r="Q21" i="9"/>
+  <c r="AC21" i="4"/>
+  <c r="AO21" i="10"/>
+  <c r="AO15" i="10"/>
+  <c r="AC15" i="4"/>
+  <c r="Q15" i="9"/>
+  <c r="AO22" i="10"/>
+  <c r="Q22" i="9"/>
+  <c r="AC22" i="4"/>
+  <c r="Q23" i="9"/>
+  <c r="AC23" i="4"/>
+  <c r="AO23" i="10"/>
+  <c r="AC24" i="4"/>
+  <c r="AO24" i="10"/>
+  <c r="Q24" i="9"/>
+  <c r="AC8" i="4"/>
+  <c r="AO8" i="10"/>
+  <c r="Q8" i="9"/>
+  <c r="AC6" i="4" l="1"/>
+  <c r="Q6" i="9"/>
+  <c r="AO6" i="10"/>
+  <c r="Q18" i="9"/>
+  <c r="AO18" i="10"/>
+  <c r="AC18" i="4"/>
+  <c r="Q12" i="9"/>
+  <c r="AC12" i="4"/>
+  <c r="AO12" i="10"/>
+  <c r="AC14" i="4" l="1"/>
+  <c r="Q14" i="9"/>
+  <c r="AO14" i="10"/>
+  <c r="Q7" i="9"/>
+  <c r="AC7" i="4"/>
+  <c r="AO7" i="10"/>
+  <c r="Q5" i="9" l="1"/>
+  <c r="AC5" i="4"/>
+  <c r="AO5" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="578" uniqueCount="126">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы производительности труда </t>
   </si>
   <si>
     <t>В целом по экономике</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>2010 год</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
@@ -2505,60 +2505,51 @@
   <si>
     <r>
       <t>Информация (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">ОКЭД-ы: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>58,59,60)</t>
     </r>
   </si>
   <si>
-    <t>* Предварительные данные</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">год* </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">год*  </t>
   </si>
   <si>
     <t xml:space="preserve">Ибраева Д.К,
 </t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
 </t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
@@ -3697,52 +3688,52 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B30"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="46" style="70" customWidth="1"/>
     <col min="2" max="2" width="115.33203125" style="70" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="70"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="44">
         <v>11121601</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="77" t="s">
         <v>76</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3837,91 +3828,91 @@
     <row r="15" spans="1:2" ht="16.5" customHeight="1">
       <c r="A15" s="101"/>
       <c r="B15" s="73" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="102"/>
       <c r="B16" s="73" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="79" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="74" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="51">
-        <v>46210</v>
+        <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="77" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="51">
-        <v>46241</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="20.25" customHeight="1">
       <c r="A20" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="49" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="77" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="18.75" customHeight="1">
       <c r="A23" s="43" t="s">
         <v>103</v>
       </c>
       <c r="B23" s="99" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" s="72"/>
     </row>
     <row r="30" spans="1:2">
       <c r="B30" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B13" r:id="rId6"/>
     <hyperlink ref="B23" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
@@ -3984,51 +3975,51 @@
     <row r="16" spans="2:2">
       <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="98" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="98"/>
       <c r="D17" s="98"/>
       <c r="E17" s="98"/>
       <c r="F17" s="98"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BL5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BN5" sqref="BN5:BN27"/>
+      <selection pane="bottomRight" activeCell="BM5" sqref="BM5:BM27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="25" width="7.5" style="2" customWidth="1"/>
     <col min="26" max="26" width="8" style="2" customWidth="1"/>
     <col min="27" max="32" width="7.5" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.6640625" style="2" customWidth="1"/>
     <col min="34" max="48" width="7.5" style="2" customWidth="1"/>
     <col min="49" max="56" width="9.33203125" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.33203125" style="2"/>
     <col min="62" max="62" width="10.5" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.6640625" style="2" customWidth="1"/>
     <col min="64" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="AI1" s="6"/>
       <c r="BF1" s="7"/>
@@ -4164,51 +4155,51 @@
       <c r="AX3" s="103" t="s">
         <v>40</v>
       </c>
       <c r="AY3" s="103"/>
       <c r="AZ3" s="103"/>
       <c r="BA3" s="103"/>
       <c r="BB3" s="103" t="s">
         <v>42</v>
       </c>
       <c r="BC3" s="103"/>
       <c r="BD3" s="103"/>
       <c r="BE3" s="103"/>
       <c r="BF3" s="103" t="s">
         <v>61</v>
       </c>
       <c r="BG3" s="103"/>
       <c r="BH3" s="103"/>
       <c r="BI3" s="103"/>
       <c r="BJ3" s="103" t="s">
         <v>66</v>
       </c>
       <c r="BK3" s="103"/>
       <c r="BL3" s="103"/>
       <c r="BM3" s="103"/>
       <c r="BN3" s="103" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="BO3" s="103"/>
       <c r="BP3" s="103"/>
       <c r="BQ3" s="103"/>
     </row>
     <row r="4" spans="1:69" s="12" customFormat="1" ht="33.75">
       <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
@@ -4362,51 +4353,51 @@
       <c r="BE4" s="80" t="s">
         <v>24</v>
       </c>
       <c r="BF4" s="80" t="s">
         <v>60</v>
       </c>
       <c r="BG4" s="80" t="s">
         <v>22</v>
       </c>
       <c r="BH4" s="80" t="s">
         <v>23</v>
       </c>
       <c r="BI4" s="80" t="s">
         <v>116</v>
       </c>
       <c r="BJ4" s="97" t="s">
         <v>60</v>
       </c>
       <c r="BK4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="BL4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="BM4" s="97" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="BN4" s="97" t="s">
         <v>60</v>
       </c>
       <c r="BO4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="BP4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="BQ4" s="97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:69" s="13" customFormat="1">
       <c r="A5" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24">
         <v>103</v>
       </c>
       <c r="C5" s="25">
         <v>103.9</v>
       </c>
       <c r="D5" s="25">
@@ -4570,52 +4561,52 @@
       </c>
       <c r="BE5" s="27">
         <v>104.7</v>
       </c>
       <c r="BF5" s="24">
         <v>102.6</v>
       </c>
       <c r="BG5" s="25">
         <v>102.7</v>
       </c>
       <c r="BH5" s="25">
         <v>103.6</v>
       </c>
       <c r="BI5" s="27">
         <v>103.7</v>
       </c>
       <c r="BJ5" s="24">
         <v>104.8</v>
       </c>
       <c r="BK5" s="25">
         <v>105.6</v>
       </c>
       <c r="BL5" s="25">
         <v>105.6</v>
       </c>
-      <c r="BM5" s="27">
-        <v>106.3</v>
+      <c r="BM5" s="25">
+        <v>105.9</v>
       </c>
       <c r="BN5" s="27">
         <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:69" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>107.2</v>
       </c>
       <c r="C6" s="25">
         <v>108.4</v>
       </c>
       <c r="D6" s="25">
         <v>105.9</v>
       </c>
       <c r="E6" s="26">
         <v>103.7</v>
       </c>
       <c r="F6" s="24">
         <v>105.2</v>
       </c>
       <c r="G6" s="25">
@@ -4770,52 +4761,52 @@
       </c>
       <c r="BE6" s="26">
         <v>108.8</v>
       </c>
       <c r="BF6" s="24">
         <v>105.9</v>
       </c>
       <c r="BG6" s="25">
         <v>104.5</v>
       </c>
       <c r="BH6" s="25">
         <v>105.3</v>
       </c>
       <c r="BI6" s="26">
         <v>105.4</v>
       </c>
       <c r="BJ6" s="24">
         <v>109.2</v>
       </c>
       <c r="BK6" s="25">
         <v>110.4</v>
       </c>
       <c r="BL6" s="25">
         <v>111.2</v>
       </c>
-      <c r="BM6" s="26">
-        <v>112.2</v>
+      <c r="BM6" s="25">
+        <v>112.1</v>
       </c>
       <c r="BN6" s="26">
         <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:69" s="6" customFormat="1">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>102.3</v>
       </c>
       <c r="C7" s="4">
         <v>102.8</v>
       </c>
       <c r="D7" s="4">
         <v>95.5</v>
       </c>
       <c r="E7" s="29">
         <v>88.3</v>
       </c>
       <c r="F7" s="28">
         <v>101.1</v>
       </c>
       <c r="G7" s="4">
@@ -4970,52 +4961,52 @@
       </c>
       <c r="BE7" s="29">
         <v>101.4</v>
       </c>
       <c r="BF7" s="28">
         <v>104.8</v>
       </c>
       <c r="BG7" s="4">
         <v>108</v>
       </c>
       <c r="BH7" s="4">
         <v>116.8</v>
       </c>
       <c r="BI7" s="29">
         <v>117.2</v>
       </c>
       <c r="BJ7" s="28">
         <v>110.6</v>
       </c>
       <c r="BK7" s="4">
         <v>111.3</v>
       </c>
       <c r="BL7" s="4">
         <v>112.8</v>
       </c>
-      <c r="BM7" s="29">
-        <v>112.3</v>
+      <c r="BM7" s="4">
+        <v>111.9</v>
       </c>
       <c r="BN7" s="29">
         <v>102.6</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>108.2</v>
       </c>
       <c r="C8" s="4">
         <v>108.7</v>
       </c>
       <c r="D8" s="4">
         <v>106.7</v>
       </c>
       <c r="E8" s="29">
         <v>106.1</v>
       </c>
       <c r="F8" s="28">
         <v>106.5</v>
       </c>
       <c r="G8" s="4">
@@ -5170,52 +5161,52 @@
       </c>
       <c r="BE8" s="29">
         <v>104.4</v>
       </c>
       <c r="BF8" s="28">
         <v>104.6</v>
       </c>
       <c r="BG8" s="4">
         <v>99.9</v>
       </c>
       <c r="BH8" s="4">
         <v>99.2</v>
       </c>
       <c r="BI8" s="29">
         <v>100.1</v>
       </c>
       <c r="BJ8" s="28">
         <v>103.8</v>
       </c>
       <c r="BK8" s="4">
         <v>104.9</v>
       </c>
       <c r="BL8" s="4">
         <v>106.3</v>
       </c>
-      <c r="BM8" s="29">
-        <v>107.4</v>
+      <c r="BM8" s="4">
+        <v>107.5</v>
       </c>
       <c r="BN8" s="29">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:69" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>106.9</v>
       </c>
       <c r="C9" s="4">
         <v>107.3</v>
       </c>
       <c r="D9" s="4">
         <v>106.9</v>
       </c>
       <c r="E9" s="29">
         <v>108.1</v>
       </c>
       <c r="F9" s="28">
         <v>107.3</v>
       </c>
       <c r="G9" s="4">
@@ -5370,52 +5361,52 @@
       </c>
       <c r="BE9" s="29">
         <v>103.8</v>
       </c>
       <c r="BF9" s="28">
         <v>101.4</v>
       </c>
       <c r="BG9" s="4">
         <v>99.4</v>
       </c>
       <c r="BH9" s="4">
         <v>96.7</v>
       </c>
       <c r="BI9" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ9" s="28">
         <v>102.3</v>
       </c>
       <c r="BK9" s="4">
         <v>103.3</v>
       </c>
       <c r="BL9" s="4">
         <v>104.8</v>
       </c>
-      <c r="BM9" s="29">
-        <v>105.8</v>
+      <c r="BM9" s="4">
+        <v>107</v>
       </c>
       <c r="BN9" s="29">
         <v>85.6</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>116.8</v>
       </c>
       <c r="C10" s="4">
         <v>119.1</v>
       </c>
       <c r="D10" s="4">
         <v>114.1</v>
       </c>
       <c r="E10" s="29">
         <v>109.1</v>
       </c>
       <c r="F10" s="28">
         <v>107.6</v>
       </c>
       <c r="G10" s="4">
@@ -5570,52 +5561,52 @@
       </c>
       <c r="BE10" s="29">
         <v>105.4</v>
       </c>
       <c r="BF10" s="28">
         <v>106.2</v>
       </c>
       <c r="BG10" s="4">
         <v>102</v>
       </c>
       <c r="BH10" s="4">
         <v>99.7</v>
       </c>
       <c r="BI10" s="29">
         <v>103.3</v>
       </c>
       <c r="BJ10" s="28">
         <v>107.1</v>
       </c>
       <c r="BK10" s="4">
         <v>104.8</v>
       </c>
       <c r="BL10" s="4">
         <v>105.7</v>
       </c>
-      <c r="BM10" s="29">
-        <v>107</v>
+      <c r="BM10" s="4">
+        <v>107.4</v>
       </c>
       <c r="BN10" s="29">
         <v>108.2</v>
       </c>
     </row>
     <row r="11" spans="1:69" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>115.5</v>
       </c>
       <c r="C11" s="4">
         <v>117</v>
       </c>
       <c r="D11" s="4">
         <v>119.4</v>
       </c>
       <c r="E11" s="29">
         <v>104.2</v>
       </c>
       <c r="F11" s="28">
         <v>111.4</v>
       </c>
       <c r="G11" s="4">
@@ -5770,52 +5761,52 @@
       </c>
       <c r="BE11" s="29">
         <v>104.9</v>
       </c>
       <c r="BF11" s="28">
         <v>110.4</v>
       </c>
       <c r="BG11" s="4">
         <v>101.8</v>
       </c>
       <c r="BH11" s="4">
         <v>102.2</v>
       </c>
       <c r="BI11" s="29">
         <v>97.4</v>
       </c>
       <c r="BJ11" s="28">
         <v>91.3</v>
       </c>
       <c r="BK11" s="4">
         <v>98.7</v>
       </c>
       <c r="BL11" s="4">
         <v>102.9</v>
       </c>
-      <c r="BM11" s="29">
-        <v>103.2</v>
+      <c r="BM11" s="4">
+        <v>100.2</v>
       </c>
       <c r="BN11" s="29">
         <v>99.1</v>
       </c>
     </row>
     <row r="12" spans="1:69" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>61</v>
       </c>
       <c r="C12" s="4">
         <v>52.3</v>
       </c>
       <c r="D12" s="4">
         <v>56.6</v>
       </c>
       <c r="E12" s="29">
         <v>104.5</v>
       </c>
       <c r="F12" s="28">
         <v>99.4</v>
       </c>
       <c r="G12" s="4">
@@ -5970,52 +5961,52 @@
       </c>
       <c r="BE12" s="29">
         <v>95.5</v>
       </c>
       <c r="BF12" s="28">
         <v>100.7</v>
       </c>
       <c r="BG12" s="4">
         <v>95.7</v>
       </c>
       <c r="BH12" s="4">
         <v>92.4</v>
       </c>
       <c r="BI12" s="29">
         <v>102.2</v>
       </c>
       <c r="BJ12" s="28">
         <v>92.2</v>
       </c>
       <c r="BK12" s="4">
         <v>99.3</v>
       </c>
       <c r="BL12" s="4">
         <v>96.6</v>
       </c>
-      <c r="BM12" s="29">
-        <v>98</v>
+      <c r="BM12" s="4">
+        <v>98.9</v>
       </c>
       <c r="BN12" s="29">
         <v>120.2</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>94.6</v>
       </c>
       <c r="C13" s="4">
         <v>102.6</v>
       </c>
       <c r="D13" s="4">
         <v>105.6</v>
       </c>
       <c r="E13" s="29">
         <v>99</v>
       </c>
       <c r="F13" s="28">
         <v>102.3</v>
       </c>
       <c r="G13" s="4">
@@ -6170,52 +6161,52 @@
       </c>
       <c r="BE13" s="29">
         <v>118.1</v>
       </c>
       <c r="BF13" s="28">
         <v>113.1</v>
       </c>
       <c r="BG13" s="4">
         <v>109.8</v>
       </c>
       <c r="BH13" s="4">
         <v>109.8</v>
       </c>
       <c r="BI13" s="29">
         <v>111.3</v>
       </c>
       <c r="BJ13" s="28">
         <v>116.9</v>
       </c>
       <c r="BK13" s="4">
         <v>119</v>
       </c>
       <c r="BL13" s="4">
         <v>116.8</v>
       </c>
-      <c r="BM13" s="29">
-        <v>121.1</v>
+      <c r="BM13" s="4">
+        <v>121.4</v>
       </c>
       <c r="BN13" s="29">
         <v>113.9</v>
       </c>
     </row>
     <row r="14" spans="1:69" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>99.6</v>
       </c>
       <c r="C14" s="25">
         <v>100.2</v>
       </c>
       <c r="D14" s="25">
         <v>101.4</v>
       </c>
       <c r="E14" s="26">
         <v>103.8</v>
       </c>
       <c r="F14" s="24">
         <v>105.3</v>
       </c>
       <c r="G14" s="25">
@@ -6370,52 +6361,52 @@
       </c>
       <c r="BE14" s="26">
         <v>102.9</v>
       </c>
       <c r="BF14" s="24">
         <v>100.9</v>
       </c>
       <c r="BG14" s="25">
         <v>101.9</v>
       </c>
       <c r="BH14" s="25">
         <v>102.7</v>
       </c>
       <c r="BI14" s="26">
         <v>102.9</v>
       </c>
       <c r="BJ14" s="24">
         <v>102.4</v>
       </c>
       <c r="BK14" s="25">
         <v>103.3</v>
       </c>
       <c r="BL14" s="25">
         <v>102.8</v>
       </c>
-      <c r="BM14" s="26">
-        <v>103.4</v>
+      <c r="BM14" s="25">
+        <v>102.7</v>
       </c>
       <c r="BN14" s="26">
         <v>102.5</v>
       </c>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>108.7</v>
       </c>
       <c r="C15" s="4">
         <v>107</v>
       </c>
       <c r="D15" s="4">
         <v>106.9</v>
       </c>
       <c r="E15" s="29">
         <v>108.1</v>
       </c>
       <c r="F15" s="28">
         <v>115.2</v>
       </c>
       <c r="G15" s="4">
@@ -6570,52 +6561,52 @@
       </c>
       <c r="BE15" s="29">
         <v>106.7</v>
       </c>
       <c r="BF15" s="28">
         <v>104.9</v>
       </c>
       <c r="BG15" s="4">
         <v>103</v>
       </c>
       <c r="BH15" s="4">
         <v>104.3</v>
       </c>
       <c r="BI15" s="29">
         <v>107.9</v>
       </c>
       <c r="BJ15" s="28">
         <v>103.3</v>
       </c>
       <c r="BK15" s="4">
         <v>105</v>
       </c>
       <c r="BL15" s="4">
         <v>105.2</v>
       </c>
-      <c r="BM15" s="29">
-        <v>105.1</v>
+      <c r="BM15" s="4">
+        <v>105.9</v>
       </c>
       <c r="BN15" s="29">
         <v>105.4</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>92.5</v>
       </c>
       <c r="C16" s="4">
         <v>96.7</v>
       </c>
       <c r="D16" s="4">
         <v>98.2</v>
       </c>
       <c r="E16" s="29">
         <v>99.9</v>
       </c>
       <c r="F16" s="28">
         <v>105.6</v>
       </c>
       <c r="G16" s="4">
@@ -6770,52 +6761,52 @@
       </c>
       <c r="BE16" s="29">
         <v>115.5</v>
       </c>
       <c r="BF16" s="28">
         <v>104.3</v>
       </c>
       <c r="BG16" s="4">
         <v>102.2</v>
       </c>
       <c r="BH16" s="4">
         <v>104.5</v>
       </c>
       <c r="BI16" s="29">
         <v>105.8</v>
       </c>
       <c r="BJ16" s="28">
         <v>120.5</v>
       </c>
       <c r="BK16" s="4">
         <v>121.4</v>
       </c>
       <c r="BL16" s="4">
         <v>120.2</v>
       </c>
-      <c r="BM16" s="29">
-        <v>119.5</v>
+      <c r="BM16" s="4">
+        <v>119.2</v>
       </c>
       <c r="BN16" s="29">
         <v>114.1</v>
       </c>
     </row>
     <row r="17" spans="1:66" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>96.7</v>
       </c>
       <c r="C17" s="4">
         <v>97.7</v>
       </c>
       <c r="D17" s="4">
         <v>107.4</v>
       </c>
       <c r="E17" s="29">
         <v>118.6</v>
       </c>
       <c r="F17" s="28">
         <v>120.7</v>
       </c>
       <c r="G17" s="4">
@@ -6970,52 +6961,52 @@
       </c>
       <c r="BE17" s="29">
         <v>96.1</v>
       </c>
       <c r="BF17" s="28">
         <v>88.7</v>
       </c>
       <c r="BG17" s="4">
         <v>103.7</v>
       </c>
       <c r="BH17" s="4">
         <v>97.1</v>
       </c>
       <c r="BI17" s="29">
         <v>94.5</v>
       </c>
       <c r="BJ17" s="28">
         <v>101.9</v>
       </c>
       <c r="BK17" s="4">
         <v>96.6</v>
       </c>
       <c r="BL17" s="4">
         <v>98.8</v>
       </c>
-      <c r="BM17" s="29">
-        <v>100.6</v>
+      <c r="BM17" s="4">
+        <v>102.7</v>
       </c>
       <c r="BN17" s="29">
         <v>95.5</v>
       </c>
     </row>
     <row r="18" spans="1:66" s="6" customFormat="1">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>163.19999999999999</v>
       </c>
       <c r="C18" s="4">
         <v>171.8</v>
       </c>
       <c r="D18" s="4">
         <v>170.1</v>
       </c>
       <c r="E18" s="29">
         <v>114.9</v>
       </c>
       <c r="F18" s="28">
         <v>140.6</v>
       </c>
       <c r="G18" s="4">
@@ -7170,52 +7161,52 @@
       </c>
       <c r="BE18" s="29">
         <v>96.2</v>
       </c>
       <c r="BF18" s="28">
         <v>109.9</v>
       </c>
       <c r="BG18" s="4">
         <v>109.1</v>
       </c>
       <c r="BH18" s="4">
         <v>108.4</v>
       </c>
       <c r="BI18" s="29">
         <v>105.1</v>
       </c>
       <c r="BJ18" s="28">
         <v>100.8</v>
       </c>
       <c r="BK18" s="4">
         <v>99</v>
       </c>
       <c r="BL18" s="4">
         <v>97.7</v>
       </c>
-      <c r="BM18" s="29">
-        <v>101.2</v>
+      <c r="BM18" s="4">
+        <v>97.4</v>
       </c>
       <c r="BN18" s="29">
         <v>99.8</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>69.7</v>
       </c>
       <c r="C19" s="4">
         <v>80.400000000000006</v>
       </c>
       <c r="D19" s="4">
         <v>82.1</v>
       </c>
       <c r="E19" s="29">
         <v>83.8</v>
       </c>
       <c r="F19" s="28">
         <v>94.7</v>
       </c>
       <c r="G19" s="4">
@@ -7370,52 +7361,52 @@
       </c>
       <c r="BE19" s="29">
         <v>93.6</v>
       </c>
       <c r="BF19" s="28">
         <v>100.8</v>
       </c>
       <c r="BG19" s="4">
         <v>101.4</v>
       </c>
       <c r="BH19" s="4">
         <v>99.7</v>
       </c>
       <c r="BI19" s="29">
         <v>101</v>
       </c>
       <c r="BJ19" s="28">
         <v>106.4</v>
       </c>
       <c r="BK19" s="4">
         <v>105.9</v>
       </c>
       <c r="BL19" s="4">
         <v>105.2</v>
       </c>
-      <c r="BM19" s="29">
-        <v>104.9</v>
+      <c r="BM19" s="4">
+        <v>103.2</v>
       </c>
       <c r="BN19" s="29">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:66" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="28">
         <v>128.1</v>
       </c>
       <c r="C20" s="4">
         <v>147.5</v>
       </c>
       <c r="D20" s="4">
         <v>155.4</v>
       </c>
       <c r="E20" s="29">
         <v>92.6</v>
       </c>
       <c r="F20" s="28">
         <v>115.8</v>
       </c>
       <c r="G20" s="4">
@@ -7570,52 +7561,52 @@
       </c>
       <c r="BE20" s="29">
         <v>116.9</v>
       </c>
       <c r="BF20" s="28">
         <v>101</v>
       </c>
       <c r="BG20" s="4">
         <v>98.7</v>
       </c>
       <c r="BH20" s="4">
         <v>100</v>
       </c>
       <c r="BI20" s="29">
         <v>100.2</v>
       </c>
       <c r="BJ20" s="28">
         <v>104.1</v>
       </c>
       <c r="BK20" s="4">
         <v>105</v>
       </c>
       <c r="BL20" s="4">
         <v>102.7</v>
       </c>
-      <c r="BM20" s="29">
-        <v>101.1</v>
+      <c r="BM20" s="4">
+        <v>80</v>
       </c>
       <c r="BN20" s="29">
         <v>80.900000000000006</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>111.4</v>
       </c>
       <c r="C21" s="4">
         <v>89.5</v>
       </c>
       <c r="D21" s="4">
         <v>82.4</v>
       </c>
       <c r="E21" s="29">
         <v>116</v>
       </c>
       <c r="F21" s="28">
         <v>67.599999999999994</v>
       </c>
       <c r="G21" s="4">
@@ -7770,52 +7761,52 @@
       </c>
       <c r="BE21" s="29">
         <v>94.6</v>
       </c>
       <c r="BF21" s="28">
         <v>100.1</v>
       </c>
       <c r="BG21" s="4">
         <v>100.6</v>
       </c>
       <c r="BH21" s="4">
         <v>102.1</v>
       </c>
       <c r="BI21" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ21" s="28">
         <v>104.4</v>
       </c>
       <c r="BK21" s="4">
         <v>102.8</v>
       </c>
       <c r="BL21" s="4">
         <v>99.1</v>
       </c>
-      <c r="BM21" s="29">
-        <v>93.3</v>
+      <c r="BM21" s="4">
+        <v>96.9</v>
       </c>
       <c r="BN21" s="29">
         <v>97.8</v>
       </c>
     </row>
     <row r="22" spans="1:66" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>72.099999999999994</v>
       </c>
       <c r="C22" s="4">
         <v>61.1</v>
       </c>
       <c r="D22" s="4">
         <v>59.5</v>
       </c>
       <c r="E22" s="29">
         <v>126.5</v>
       </c>
       <c r="F22" s="28">
         <v>79.2</v>
       </c>
       <c r="G22" s="4">
@@ -7970,52 +7961,52 @@
       </c>
       <c r="BE22" s="29">
         <v>105.8</v>
       </c>
       <c r="BF22" s="28">
         <v>96.7</v>
       </c>
       <c r="BG22" s="4">
         <v>99.6</v>
       </c>
       <c r="BH22" s="4">
         <v>102.2</v>
       </c>
       <c r="BI22" s="29">
         <v>97.9</v>
       </c>
       <c r="BJ22" s="28">
         <v>93.7</v>
       </c>
       <c r="BK22" s="4">
         <v>95.6</v>
       </c>
       <c r="BL22" s="4">
         <v>96.7</v>
       </c>
-      <c r="BM22" s="29">
-        <v>92.8</v>
+      <c r="BM22" s="4">
+        <v>91.4</v>
       </c>
       <c r="BN22" s="29">
         <v>100.1</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>97.7</v>
       </c>
       <c r="D23" s="4">
         <v>99.1</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <v>99.1</v>
       </c>
       <c r="G23" s="4">
@@ -8170,52 +8161,52 @@
       </c>
       <c r="BE23" s="29">
         <v>100</v>
       </c>
       <c r="BF23" s="28">
         <v>92.6</v>
       </c>
       <c r="BG23" s="4">
         <v>103</v>
       </c>
       <c r="BH23" s="4">
         <v>106.5</v>
       </c>
       <c r="BI23" s="29">
         <v>103.4</v>
       </c>
       <c r="BJ23" s="28">
         <v>106</v>
       </c>
       <c r="BK23" s="4">
         <v>103.5</v>
       </c>
       <c r="BL23" s="4">
         <v>101.6</v>
       </c>
-      <c r="BM23" s="29">
-        <v>101.4</v>
+      <c r="BM23" s="4">
+        <v>100.7</v>
       </c>
       <c r="BN23" s="29">
         <v>98.1</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>98</v>
       </c>
       <c r="C24" s="4">
         <v>98.9</v>
       </c>
       <c r="D24" s="4">
         <v>99.5</v>
       </c>
       <c r="E24" s="29">
         <v>98.1</v>
       </c>
       <c r="F24" s="28">
         <v>98.9</v>
       </c>
       <c r="G24" s="4">
@@ -8370,52 +8361,52 @@
       </c>
       <c r="BE24" s="29">
         <v>98.7</v>
       </c>
       <c r="BF24" s="28">
         <v>99.9</v>
       </c>
       <c r="BG24" s="4">
         <v>100.5</v>
       </c>
       <c r="BH24" s="4">
         <v>99.8</v>
       </c>
       <c r="BI24" s="29">
         <v>100</v>
       </c>
       <c r="BJ24" s="28">
         <v>98.4</v>
       </c>
       <c r="BK24" s="4">
         <v>99.2</v>
       </c>
       <c r="BL24" s="4">
         <v>99.3</v>
       </c>
-      <c r="BM24" s="29">
-        <v>98.9</v>
+      <c r="BM24" s="4">
+        <v>99.8</v>
       </c>
       <c r="BN24" s="29">
         <v>101.5</v>
       </c>
     </row>
     <row r="25" spans="1:66" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>97.5</v>
       </c>
       <c r="C25" s="4">
         <v>99.2</v>
       </c>
       <c r="D25" s="4">
         <v>99.5</v>
       </c>
       <c r="E25" s="29">
         <v>98.7</v>
       </c>
       <c r="F25" s="28">
         <v>102.9</v>
       </c>
       <c r="G25" s="4">
@@ -8570,52 +8561,52 @@
       </c>
       <c r="BE25" s="29">
         <v>98.9</v>
       </c>
       <c r="BF25" s="28">
         <v>98.5</v>
       </c>
       <c r="BG25" s="4">
         <v>99</v>
       </c>
       <c r="BH25" s="4">
         <v>102.6</v>
       </c>
       <c r="BI25" s="29">
         <v>100.3</v>
       </c>
       <c r="BJ25" s="28">
         <v>98.6</v>
       </c>
       <c r="BK25" s="4">
         <v>98.3</v>
       </c>
       <c r="BL25" s="4">
         <v>96.8</v>
       </c>
-      <c r="BM25" s="29">
-        <v>96.8</v>
+      <c r="BM25" s="4">
+        <v>99.3</v>
       </c>
       <c r="BN25" s="29">
         <v>99.1</v>
       </c>
     </row>
     <row r="26" spans="1:66">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>110.1</v>
       </c>
       <c r="C26" s="4">
         <v>102.5</v>
       </c>
       <c r="D26" s="4">
         <v>88</v>
       </c>
       <c r="E26" s="29">
         <v>149.69999999999999</v>
       </c>
       <c r="F26" s="28">
         <v>83.7</v>
       </c>
       <c r="G26" s="4">
@@ -8770,52 +8761,52 @@
       </c>
       <c r="BE26" s="29">
         <v>94.1</v>
       </c>
       <c r="BF26" s="28">
         <v>85.8</v>
       </c>
       <c r="BG26" s="4">
         <v>90.9</v>
       </c>
       <c r="BH26" s="4">
         <v>93.2</v>
       </c>
       <c r="BI26" s="29">
         <v>83.5</v>
       </c>
       <c r="BJ26" s="28">
         <v>92.9</v>
       </c>
       <c r="BK26" s="4">
         <v>97.1</v>
       </c>
       <c r="BL26" s="4">
         <v>98.1</v>
       </c>
-      <c r="BM26" s="29">
-        <v>98.1</v>
+      <c r="BM26" s="4">
+        <v>98.4</v>
       </c>
       <c r="BN26" s="29">
         <v>95.9</v>
       </c>
     </row>
     <row r="27" spans="1:66">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>61.7</v>
       </c>
       <c r="C27" s="31">
         <v>65</v>
       </c>
       <c r="D27" s="31">
         <v>80</v>
       </c>
       <c r="E27" s="32">
         <v>109.4</v>
       </c>
       <c r="F27" s="30">
         <v>136.4</v>
       </c>
       <c r="G27" s="31">
@@ -8970,95 +8961,93 @@
       </c>
       <c r="BE27" s="32">
         <v>92.6</v>
       </c>
       <c r="BF27" s="30">
         <v>104.6</v>
       </c>
       <c r="BG27" s="31">
         <v>100.7</v>
       </c>
       <c r="BH27" s="31">
         <v>95.3</v>
       </c>
       <c r="BI27" s="32">
         <v>92.9</v>
       </c>
       <c r="BJ27" s="30">
         <v>86.5</v>
       </c>
       <c r="BK27" s="31">
         <v>89.7</v>
       </c>
       <c r="BL27" s="31">
         <v>90.7</v>
       </c>
-      <c r="BM27" s="32">
-        <v>96</v>
+      <c r="BM27" s="31">
+        <v>93.7</v>
       </c>
       <c r="BN27" s="32">
         <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:66" ht="11.25" customHeight="1">
       <c r="A29" s="105"/>
       <c r="B29" s="105"/>
       <c r="C29" s="105"/>
       <c r="D29" s="105"/>
       <c r="E29" s="105"/>
       <c r="F29" s="105"/>
       <c r="G29" s="105"/>
       <c r="H29" s="105"/>
       <c r="I29" s="105"/>
       <c r="J29" s="105"/>
       <c r="K29" s="105"/>
       <c r="L29" s="105"/>
       <c r="M29" s="105"/>
       <c r="N29" s="105"/>
       <c r="O29" s="105"/>
       <c r="P29" s="105"/>
       <c r="Q29" s="105"/>
       <c r="R29" s="105"/>
       <c r="S29" s="105"/>
       <c r="T29" s="105"/>
       <c r="U29" s="105"/>
       <c r="V29" s="105"/>
       <c r="W29" s="105"/>
       <c r="X29" s="105"/>
       <c r="Y29" s="105"/>
       <c r="Z29" s="105"/>
       <c r="AA29" s="105"/>
       <c r="AB29" s="105"/>
       <c r="AC29" s="105"/>
       <c r="AD29" s="105"/>
       <c r="AE29" s="105"/>
       <c r="AF29" s="105"/>
     </row>
     <row r="30" spans="1:66">
-      <c r="A30" s="107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="107"/>
       <c r="B30" s="107"/>
       <c r="C30" s="107"/>
       <c r="D30" s="107"/>
       <c r="E30" s="107"/>
       <c r="F30" s="107"/>
       <c r="G30" s="107"/>
       <c r="H30" s="107"/>
       <c r="I30" s="107"/>
       <c r="J30" s="107"/>
       <c r="K30" s="107"/>
       <c r="L30" s="107"/>
       <c r="M30" s="107"/>
       <c r="N30" s="107"/>
       <c r="O30" s="107"/>
       <c r="P30" s="107"/>
       <c r="Q30" s="15"/>
       <c r="R30" s="15"/>
       <c r="S30" s="16"/>
       <c r="T30" s="16"/>
       <c r="V30" s="16"/>
       <c r="W30" s="16"/>
       <c r="X30" s="16"/>
       <c r="Z30" s="16"/>
       <c r="AA30" s="16"/>
       <c r="AB30" s="16"/>
@@ -9150,51 +9139,51 @@
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="BB3:BE3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AP7" sqref="AP7"/>
+      <selection pane="bottomRight" activeCell="AO5" sqref="AO5:AO27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="7.33203125" style="2" customWidth="1"/>
     <col min="14" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="10.33203125" style="2" customWidth="1"/>
     <col min="28" max="37" width="9.33203125" style="2"/>
     <col min="38" max="38" width="11" style="2" customWidth="1"/>
     <col min="39" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
@@ -9272,51 +9261,51 @@
       <c r="Z3" s="103" t="s">
         <v>40</v>
       </c>
       <c r="AA3" s="103"/>
       <c r="AB3" s="103"/>
       <c r="AC3" s="103"/>
       <c r="AD3" s="103" t="s">
         <v>42</v>
       </c>
       <c r="AE3" s="103"/>
       <c r="AF3" s="103"/>
       <c r="AG3" s="103"/>
       <c r="AH3" s="103" t="s">
         <v>61</v>
       </c>
       <c r="AI3" s="103"/>
       <c r="AJ3" s="103"/>
       <c r="AK3" s="103"/>
       <c r="AL3" s="103" t="s">
         <v>66</v>
       </c>
       <c r="AM3" s="103"/>
       <c r="AN3" s="103"/>
       <c r="AO3" s="103"/>
       <c r="AP3" s="103" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="AQ3" s="103"/>
       <c r="AR3" s="103"/>
       <c r="AS3" s="103"/>
     </row>
     <row r="4" spans="1:45" s="12" customFormat="1" ht="33.75">
       <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
@@ -9398,51 +9387,51 @@
       <c r="AG4" s="80" t="s">
         <v>24</v>
       </c>
       <c r="AH4" s="80" t="s">
         <v>21</v>
       </c>
       <c r="AI4" s="80" t="s">
         <v>22</v>
       </c>
       <c r="AJ4" s="80" t="s">
         <v>23</v>
       </c>
       <c r="AK4" s="80" t="s">
         <v>38</v>
       </c>
       <c r="AL4" s="97" t="s">
         <v>21</v>
       </c>
       <c r="AM4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AN4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AO4" s="97" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="AP4" s="97" t="s">
         <v>21</v>
       </c>
       <c r="AQ4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AR4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AS4" s="97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:45" s="13" customFormat="1">
       <c r="A5" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24">
         <v>100</v>
       </c>
       <c r="C5" s="25">
         <v>100</v>
       </c>
       <c r="D5" s="25">
@@ -9571,51 +9560,51 @@
         <f>AE5*'2010-2026 годы'!BG5%</f>
         <v>120.1</v>
       </c>
       <c r="AJ5" s="25">
         <f>AF5*'2010-2026 годы'!BH5%</f>
         <v>121.6</v>
       </c>
       <c r="AK5" s="27">
         <f>AG5*'2010-2026 годы'!BI5%</f>
         <v>123.5</v>
       </c>
       <c r="AL5" s="24">
         <f>AH5*'2010-2026 годы'!BJ5%</f>
         <v>126.8</v>
       </c>
       <c r="AM5" s="25">
         <f>AI5*'2010-2026 годы'!BK5%</f>
         <v>126.8</v>
       </c>
       <c r="AN5" s="25">
         <f>AJ5*'2010-2026 годы'!BL5%</f>
         <v>128.4</v>
       </c>
       <c r="AO5" s="27">
         <f>AK5*'2010-2026 годы'!BM5%</f>
-        <v>131.30000000000001</v>
+        <v>130.80000000000001</v>
       </c>
       <c r="AP5" s="24">
         <f>AL5*'2010-2026 годы'!BN5%</f>
         <v>129.30000000000001</v>
       </c>
       <c r="AQ5" s="25"/>
       <c r="AR5" s="25"/>
       <c r="AS5" s="27"/>
     </row>
     <row r="6" spans="1:45" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
@@ -9739,51 +9728,51 @@
         <f>AE6*'2010-2026 годы'!BG6%</f>
         <v>162.69999999999999</v>
       </c>
       <c r="AJ6" s="25">
         <f>AF6*'2010-2026 годы'!BH6%</f>
         <v>160.4</v>
       </c>
       <c r="AK6" s="26">
         <f>AG6*'2010-2026 годы'!BI6%</f>
         <v>162.5</v>
       </c>
       <c r="AL6" s="24">
         <f>AH6*'2010-2026 годы'!BJ6%</f>
         <v>178.7</v>
       </c>
       <c r="AM6" s="25">
         <f>AI6*'2010-2026 годы'!BK6%</f>
         <v>179.6</v>
       </c>
       <c r="AN6" s="25">
         <f>AJ6*'2010-2026 годы'!BL6%</f>
         <v>178.4</v>
       </c>
       <c r="AO6" s="26">
         <f>AK6*'2010-2026 годы'!BM6%</f>
-        <v>182.3</v>
+        <v>182.2</v>
       </c>
       <c r="AP6" s="24">
         <f>AL6*'2010-2026 годы'!BN6%</f>
         <v>180.5</v>
       </c>
       <c r="AQ6" s="25"/>
       <c r="AR6" s="25"/>
       <c r="AS6" s="26"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
@@ -9907,51 +9896,51 @@
         <f>AE7*'2010-2026 годы'!BG7%</f>
         <v>177.3</v>
       </c>
       <c r="AJ7" s="4">
         <f>AF7*'2010-2026 годы'!BH7%</f>
         <v>169.7</v>
       </c>
       <c r="AK7" s="29">
         <f>AG7*'2010-2026 годы'!BI7%</f>
         <v>185.4</v>
       </c>
       <c r="AL7" s="28">
         <f>AH7*'2010-2026 годы'!BJ7%</f>
         <v>183.5</v>
       </c>
       <c r="AM7" s="4">
         <f>AI7*'2010-2026 годы'!BK7%</f>
         <v>197.3</v>
       </c>
       <c r="AN7" s="4">
         <f>AJ7*'2010-2026 годы'!BL7%</f>
         <v>191.4</v>
       </c>
       <c r="AO7" s="29">
         <f>AK7*'2010-2026 годы'!BM7%</f>
-        <v>208.2</v>
+        <v>207.5</v>
       </c>
       <c r="AP7" s="28">
         <f>AL7*'2010-2026 годы'!BN7%</f>
         <v>188.3</v>
       </c>
       <c r="AQ7" s="4"/>
       <c r="AR7" s="4"/>
       <c r="AS7" s="29"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
@@ -10075,51 +10064,51 @@
         <f>AE8*'2010-2026 годы'!BG8%</f>
         <v>129.1</v>
       </c>
       <c r="AJ8" s="4">
         <f>AF8*'2010-2026 годы'!BH8%</f>
         <v>126.1</v>
       </c>
       <c r="AK8" s="29">
         <f>AG8*'2010-2026 годы'!BI8%</f>
         <v>123.8</v>
       </c>
       <c r="AL8" s="28">
         <f>AH8*'2010-2026 годы'!BJ8%</f>
         <v>143.5</v>
       </c>
       <c r="AM8" s="4">
         <f>AI8*'2010-2026 годы'!BK8%</f>
         <v>135.4</v>
       </c>
       <c r="AN8" s="4">
         <f>AJ8*'2010-2026 годы'!BL8%</f>
         <v>134</v>
       </c>
       <c r="AO8" s="29">
         <f>AK8*'2010-2026 годы'!BM8%</f>
-        <v>133</v>
+        <v>133.1</v>
       </c>
       <c r="AP8" s="28">
         <f>AL8*'2010-2026 годы'!BN8%</f>
         <v>140.6</v>
       </c>
       <c r="AQ8" s="4"/>
       <c r="AR8" s="4"/>
       <c r="AS8" s="29"/>
     </row>
     <row r="9" spans="1:45" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
@@ -10243,51 +10232,51 @@
         <f>AE9*'2010-2026 годы'!BG9%</f>
         <v>125.1</v>
       </c>
       <c r="AJ9" s="4">
         <f>AF9*'2010-2026 годы'!BH9%</f>
         <v>122.7</v>
       </c>
       <c r="AK9" s="29">
         <f>AG9*'2010-2026 годы'!BI9%</f>
         <v>117.5</v>
       </c>
       <c r="AL9" s="28">
         <f>AH9*'2010-2026 годы'!BJ9%</f>
         <v>128.6</v>
       </c>
       <c r="AM9" s="4">
         <f>AI9*'2010-2026 годы'!BK9%</f>
         <v>129.19999999999999</v>
       </c>
       <c r="AN9" s="4">
         <f>AJ9*'2010-2026 годы'!BL9%</f>
         <v>128.6</v>
       </c>
       <c r="AO9" s="29">
         <f>AK9*'2010-2026 годы'!BM9%</f>
-        <v>124.3</v>
+        <v>125.7</v>
       </c>
       <c r="AP9" s="28">
         <f>AL9*'2010-2026 годы'!BN9%</f>
         <v>110.1</v>
       </c>
       <c r="AQ9" s="4"/>
       <c r="AR9" s="4"/>
       <c r="AS9" s="29"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
@@ -10411,51 +10400,51 @@
         <f>AE10*'2010-2026 годы'!BG10%</f>
         <v>137.6</v>
       </c>
       <c r="AJ10" s="4">
         <f>AF10*'2010-2026 годы'!BH10%</f>
         <v>131</v>
       </c>
       <c r="AK10" s="29">
         <f>AG10*'2010-2026 годы'!BI10%</f>
         <v>133.5</v>
       </c>
       <c r="AL10" s="28">
         <f>AH10*'2010-2026 годы'!BJ10%</f>
         <v>166.8</v>
       </c>
       <c r="AM10" s="4">
         <f>AI10*'2010-2026 годы'!BK10%</f>
         <v>144.19999999999999</v>
       </c>
       <c r="AN10" s="4">
         <f>AJ10*'2010-2026 годы'!BL10%</f>
         <v>138.5</v>
       </c>
       <c r="AO10" s="29">
         <f>AK10*'2010-2026 годы'!BM10%</f>
-        <v>142.80000000000001</v>
+        <v>143.4</v>
       </c>
       <c r="AP10" s="28">
         <f>AL10*'2010-2026 годы'!BN10%</f>
         <v>180.5</v>
       </c>
       <c r="AQ10" s="4"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="29"/>
     </row>
     <row r="11" spans="1:45" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
@@ -10579,51 +10568,51 @@
         <f>AE11*'2010-2026 годы'!BG11%</f>
         <v>138.4</v>
       </c>
       <c r="AJ11" s="4">
         <f>AF11*'2010-2026 годы'!BH11%</f>
         <v>136.5</v>
       </c>
       <c r="AK11" s="29">
         <f>AG11*'2010-2026 годы'!BI11%</f>
         <v>128.19999999999999</v>
       </c>
       <c r="AL11" s="28">
         <f>AH11*'2010-2026 годы'!BJ11%</f>
         <v>119.2</v>
       </c>
       <c r="AM11" s="4">
         <f>AI11*'2010-2026 годы'!BK11%</f>
         <v>136.6</v>
       </c>
       <c r="AN11" s="4">
         <f>AJ11*'2010-2026 годы'!BL11%</f>
         <v>140.5</v>
       </c>
       <c r="AO11" s="29">
         <f>AK11*'2010-2026 годы'!BM11%</f>
-        <v>132.30000000000001</v>
+        <v>128.5</v>
       </c>
       <c r="AP11" s="28">
         <f>AL11*'2010-2026 годы'!BN11%</f>
         <v>118.1</v>
       </c>
       <c r="AQ11" s="4"/>
       <c r="AR11" s="4"/>
       <c r="AS11" s="29"/>
     </row>
     <row r="12" spans="1:45" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
@@ -10747,51 +10736,51 @@
         <f>AE12*'2010-2026 годы'!BG12%</f>
         <v>111.6</v>
       </c>
       <c r="AJ12" s="4">
         <f>AF12*'2010-2026 годы'!BH12%</f>
         <v>99.4</v>
       </c>
       <c r="AK12" s="29">
         <f>AG12*'2010-2026 годы'!BI12%</f>
         <v>104.2</v>
       </c>
       <c r="AL12" s="28">
         <f>AH12*'2010-2026 годы'!BJ12%</f>
         <v>133</v>
       </c>
       <c r="AM12" s="4">
         <f>AI12*'2010-2026 годы'!BK12%</f>
         <v>110.8</v>
       </c>
       <c r="AN12" s="4">
         <f>AJ12*'2010-2026 годы'!BL12%</f>
         <v>96</v>
       </c>
       <c r="AO12" s="29">
         <f>AK12*'2010-2026 годы'!BM12%</f>
-        <v>102.1</v>
+        <v>103.1</v>
       </c>
       <c r="AP12" s="28">
         <f>AL12*'2010-2026 годы'!BN12%</f>
         <v>159.9</v>
       </c>
       <c r="AQ12" s="4"/>
       <c r="AR12" s="4"/>
       <c r="AS12" s="29"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
@@ -10915,51 +10904,51 @@
         <f>AE13*'2010-2026 годы'!BG13%</f>
         <v>216.5</v>
       </c>
       <c r="AJ13" s="4">
         <f>AF13*'2010-2026 годы'!BH13%</f>
         <v>207.3</v>
       </c>
       <c r="AK13" s="29">
         <f>AG13*'2010-2026 годы'!BI13%</f>
         <v>219.5</v>
       </c>
       <c r="AL13" s="28">
         <f>AH13*'2010-2026 годы'!BJ13%</f>
         <v>266.60000000000002</v>
       </c>
       <c r="AM13" s="4">
         <f>AI13*'2010-2026 годы'!BK13%</f>
         <v>257.60000000000002</v>
       </c>
       <c r="AN13" s="4">
         <f>AJ13*'2010-2026 годы'!BL13%</f>
         <v>242.1</v>
       </c>
       <c r="AO13" s="29">
         <f>AK13*'2010-2026 годы'!BM13%</f>
-        <v>265.8</v>
+        <v>266.5</v>
       </c>
       <c r="AP13" s="28">
         <f>AL13*'2010-2026 годы'!BN13%</f>
         <v>303.7</v>
       </c>
       <c r="AQ13" s="4"/>
       <c r="AR13" s="4"/>
       <c r="AS13" s="29"/>
     </row>
     <row r="14" spans="1:45" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
@@ -11083,51 +11072,51 @@
         <f>AE14*'2010-2026 годы'!BG14%</f>
         <v>100.9</v>
       </c>
       <c r="AJ14" s="25">
         <f>AF14*'2010-2026 годы'!BH14%</f>
         <v>102.4</v>
       </c>
       <c r="AK14" s="26">
         <f>AG14*'2010-2026 годы'!BI14%</f>
         <v>105.9</v>
       </c>
       <c r="AL14" s="24">
         <f>AH14*'2010-2026 годы'!BJ14%</f>
         <v>105.1</v>
       </c>
       <c r="AM14" s="25">
         <f>AI14*'2010-2026 годы'!BK14%</f>
         <v>104.2</v>
       </c>
       <c r="AN14" s="25">
         <f>AJ14*'2010-2026 годы'!BL14%</f>
         <v>105.3</v>
       </c>
       <c r="AO14" s="26">
         <f>AK14*'2010-2026 годы'!BM14%</f>
-        <v>109.5</v>
+        <v>108.8</v>
       </c>
       <c r="AP14" s="24">
         <f>AL14*'2010-2026 годы'!BN14%</f>
         <v>107.7</v>
       </c>
       <c r="AQ14" s="25"/>
       <c r="AR14" s="25"/>
       <c r="AS14" s="26"/>
     </row>
     <row r="15" spans="1:45" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
@@ -11251,51 +11240,51 @@
         <f>AE15*'2010-2026 годы'!BG15%</f>
         <v>113.6</v>
       </c>
       <c r="AJ15" s="4">
         <f>AF15*'2010-2026 годы'!BH15%</f>
         <v>117.7</v>
       </c>
       <c r="AK15" s="29">
         <f>AG15*'2010-2026 годы'!BI15%</f>
         <v>126.1</v>
       </c>
       <c r="AL15" s="28">
         <f>AH15*'2010-2026 годы'!BJ15%</f>
         <v>123.7</v>
       </c>
       <c r="AM15" s="4">
         <f>AI15*'2010-2026 годы'!BK15%</f>
         <v>119.3</v>
       </c>
       <c r="AN15" s="4">
         <f>AJ15*'2010-2026 годы'!BL15%</f>
         <v>123.8</v>
       </c>
       <c r="AO15" s="29">
         <f>AK15*'2010-2026 годы'!BM15%</f>
-        <v>132.5</v>
+        <v>133.5</v>
       </c>
       <c r="AP15" s="28">
         <f>AL15*'2010-2026 годы'!BN15%</f>
         <v>130.4</v>
       </c>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="29"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
@@ -11419,51 +11408,51 @@
         <f>AE16*'2010-2026 годы'!BG16%</f>
         <v>102.5</v>
       </c>
       <c r="AJ16" s="4">
         <f>AF16*'2010-2026 годы'!BH16%</f>
         <v>106.2</v>
       </c>
       <c r="AK16" s="29">
         <f>AG16*'2010-2026 годы'!BI16%</f>
         <v>117.4</v>
       </c>
       <c r="AL16" s="28">
         <f>AH16*'2010-2026 годы'!BJ16%</f>
         <v>129.9</v>
       </c>
       <c r="AM16" s="4">
         <f>AI16*'2010-2026 годы'!BK16%</f>
         <v>124.4</v>
       </c>
       <c r="AN16" s="4">
         <f>AJ16*'2010-2026 годы'!BL16%</f>
         <v>127.7</v>
       </c>
       <c r="AO16" s="29">
         <f>AK16*'2010-2026 годы'!BM16%</f>
-        <v>140.30000000000001</v>
+        <v>139.9</v>
       </c>
       <c r="AP16" s="28">
         <f>AL16*'2010-2026 годы'!BN16%</f>
         <v>148.19999999999999</v>
       </c>
       <c r="AQ16" s="4"/>
       <c r="AR16" s="4"/>
       <c r="AS16" s="29"/>
     </row>
     <row r="17" spans="1:45" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
@@ -11587,51 +11576,51 @@
         <f>AE17*'2010-2026 годы'!BG17%</f>
         <v>90.3</v>
       </c>
       <c r="AJ17" s="4">
         <f>AF17*'2010-2026 годы'!BH17%</f>
         <v>76.599999999999994</v>
       </c>
       <c r="AK17" s="29">
         <f>AG17*'2010-2026 годы'!BI17%</f>
         <v>74.900000000000006</v>
       </c>
       <c r="AL17" s="28">
         <f>AH17*'2010-2026 годы'!BJ17%</f>
         <v>69.2</v>
       </c>
       <c r="AM17" s="4">
         <f>AI17*'2010-2026 годы'!BK17%</f>
         <v>87.2</v>
       </c>
       <c r="AN17" s="4">
         <f>AJ17*'2010-2026 годы'!BL17%</f>
         <v>75.7</v>
       </c>
       <c r="AO17" s="29">
         <f>AK17*'2010-2026 годы'!BM17%</f>
-        <v>75.3</v>
+        <v>76.900000000000006</v>
       </c>
       <c r="AP17" s="28">
         <f>AL17*'2010-2026 годы'!BN17%</f>
         <v>66.099999999999994</v>
       </c>
       <c r="AQ17" s="4"/>
       <c r="AR17" s="4"/>
       <c r="AS17" s="29"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
@@ -11755,51 +11744,51 @@
         <f>AE18*'2010-2026 годы'!BG18%</f>
         <v>185.6</v>
       </c>
       <c r="AJ18" s="4">
         <f>AF18*'2010-2026 годы'!BH18%</f>
         <v>177.5</v>
       </c>
       <c r="AK18" s="29">
         <f>AG18*'2010-2026 годы'!BI18%</f>
         <v>133.9</v>
       </c>
       <c r="AL18" s="28">
         <f>AH18*'2010-2026 годы'!BJ18%</f>
         <v>170</v>
       </c>
       <c r="AM18" s="4">
         <f>AI18*'2010-2026 годы'!BK18%</f>
         <v>183.7</v>
       </c>
       <c r="AN18" s="4">
         <f>AJ18*'2010-2026 годы'!BL18%</f>
         <v>173.4</v>
       </c>
       <c r="AO18" s="29">
         <f>AK18*'2010-2026 годы'!BM18%</f>
-        <v>135.5</v>
+        <v>130.4</v>
       </c>
       <c r="AP18" s="28">
         <f>AL18*'2010-2026 годы'!BN18%</f>
         <v>169.7</v>
       </c>
       <c r="AQ18" s="4"/>
       <c r="AR18" s="4"/>
       <c r="AS18" s="29"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
@@ -11923,51 +11912,51 @@
         <f>AE19*'2010-2026 годы'!BG19%</f>
         <v>104.8</v>
       </c>
       <c r="AJ19" s="4">
         <f>AF19*'2010-2026 годы'!BH19%</f>
         <v>98.8</v>
       </c>
       <c r="AK19" s="29">
         <f>AG19*'2010-2026 годы'!BI19%</f>
         <v>93.4</v>
       </c>
       <c r="AL19" s="28">
         <f>AH19*'2010-2026 годы'!BJ19%</f>
         <v>115</v>
       </c>
       <c r="AM19" s="4">
         <f>AI19*'2010-2026 годы'!BK19%</f>
         <v>111</v>
       </c>
       <c r="AN19" s="4">
         <f>AJ19*'2010-2026 годы'!BL19%</f>
         <v>103.9</v>
       </c>
       <c r="AO19" s="29">
         <f>AK19*'2010-2026 годы'!BM19%</f>
-        <v>98</v>
+        <v>96.4</v>
       </c>
       <c r="AP19" s="28">
         <f>AL19*'2010-2026 годы'!BN19%</f>
         <v>110.4</v>
       </c>
       <c r="AQ19" s="4"/>
       <c r="AR19" s="4"/>
       <c r="AS19" s="29"/>
     </row>
     <row r="20" spans="1:45" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="28">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
@@ -12091,51 +12080,51 @@
         <f>AE20*'2010-2026 годы'!BG20%</f>
         <v>51.6</v>
       </c>
       <c r="AJ20" s="4">
         <f>AF20*'2010-2026 годы'!BH20%</f>
         <v>72.599999999999994</v>
       </c>
       <c r="AK20" s="29">
         <f>AG20*'2010-2026 годы'!BI20%</f>
         <v>92.3</v>
       </c>
       <c r="AL20" s="28">
         <f>AH20*'2010-2026 годы'!BJ20%</f>
         <v>61.3</v>
       </c>
       <c r="AM20" s="4">
         <f>AI20*'2010-2026 годы'!BK20%</f>
         <v>54.2</v>
       </c>
       <c r="AN20" s="4">
         <f>AJ20*'2010-2026 годы'!BL20%</f>
         <v>74.599999999999994</v>
       </c>
       <c r="AO20" s="29">
         <f>AK20*'2010-2026 годы'!BM20%</f>
-        <v>93.3</v>
+        <v>73.8</v>
       </c>
       <c r="AP20" s="28">
         <f>AL20*'2010-2026 годы'!BN20%</f>
         <v>49.6</v>
       </c>
       <c r="AQ20" s="4"/>
       <c r="AR20" s="4"/>
       <c r="AS20" s="29"/>
     </row>
     <row r="21" spans="1:45" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
@@ -12259,51 +12248,51 @@
         <f>AE21*'2010-2026 годы'!BG21%</f>
         <v>79.2</v>
       </c>
       <c r="AJ21" s="4">
         <f>AF21*'2010-2026 годы'!BH21%</f>
         <v>77</v>
       </c>
       <c r="AK21" s="29">
         <f>AG21*'2010-2026 годы'!BI21%</f>
         <v>83.5</v>
       </c>
       <c r="AL21" s="28">
         <f>AH21*'2010-2026 годы'!BJ21%</f>
         <v>83.1</v>
       </c>
       <c r="AM21" s="4">
         <f>AI21*'2010-2026 годы'!BK21%</f>
         <v>81.400000000000006</v>
       </c>
       <c r="AN21" s="4">
         <f>AJ21*'2010-2026 годы'!BL21%</f>
         <v>76.3</v>
       </c>
       <c r="AO21" s="29">
         <f>AK21*'2010-2026 годы'!BM21%</f>
-        <v>77.900000000000006</v>
+        <v>80.900000000000006</v>
       </c>
       <c r="AP21" s="28">
         <f>AL21*'2010-2026 годы'!BN21%</f>
         <v>81.3</v>
       </c>
       <c r="AQ21" s="4"/>
       <c r="AR21" s="4"/>
       <c r="AS21" s="29"/>
     </row>
     <row r="22" spans="1:45" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
@@ -12427,51 +12416,51 @@
         <f>AE22*'2010-2026 годы'!BG22%</f>
         <v>85.4</v>
       </c>
       <c r="AJ22" s="4">
         <f>AF22*'2010-2026 годы'!BH22%</f>
         <v>88.2</v>
       </c>
       <c r="AK22" s="29">
         <f>AG22*'2010-2026 годы'!BI22%</f>
         <v>98.3</v>
       </c>
       <c r="AL22" s="28">
         <f>AH22*'2010-2026 годы'!BJ22%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="AM22" s="4">
         <f>AI22*'2010-2026 годы'!BK22%</f>
         <v>81.599999999999994</v>
       </c>
       <c r="AN22" s="4">
         <f>AJ22*'2010-2026 годы'!BL22%</f>
         <v>85.3</v>
       </c>
       <c r="AO22" s="29">
         <f>AK22*'2010-2026 годы'!BM22%</f>
-        <v>91.2</v>
+        <v>89.8</v>
       </c>
       <c r="AP22" s="28">
         <f>AL22*'2010-2026 годы'!BN22%</f>
         <v>79</v>
       </c>
       <c r="AQ22" s="4"/>
       <c r="AR22" s="4"/>
       <c r="AS22" s="29"/>
     </row>
     <row r="23" spans="1:45" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
@@ -12595,51 +12584,51 @@
         <f>AE23*'2010-2026 годы'!BG23%</f>
         <v>115.6</v>
       </c>
       <c r="AJ23" s="4">
         <f>AF23*'2010-2026 годы'!BH23%</f>
         <v>116.2</v>
       </c>
       <c r="AK23" s="29">
         <f>AG23*'2010-2026 годы'!BI23%</f>
         <v>117.9</v>
       </c>
       <c r="AL23" s="28">
         <f>AH23*'2010-2026 годы'!BJ23%</f>
         <v>114</v>
       </c>
       <c r="AM23" s="4">
         <f>AI23*'2010-2026 годы'!BK23%</f>
         <v>119.6</v>
       </c>
       <c r="AN23" s="4">
         <f>AJ23*'2010-2026 годы'!BL23%</f>
         <v>118.1</v>
       </c>
       <c r="AO23" s="29">
         <f>AK23*'2010-2026 годы'!BM23%</f>
-        <v>119.6</v>
+        <v>118.7</v>
       </c>
       <c r="AP23" s="28">
         <f>AL23*'2010-2026 годы'!BN23%</f>
         <v>111.8</v>
       </c>
       <c r="AQ23" s="4"/>
       <c r="AR23" s="4"/>
       <c r="AS23" s="29"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
@@ -12763,51 +12752,51 @@
         <f>AE24*'2010-2026 годы'!BG24%</f>
         <v>114.8</v>
       </c>
       <c r="AJ24" s="4">
         <f>AF24*'2010-2026 годы'!BH24%</f>
         <v>108</v>
       </c>
       <c r="AK24" s="29">
         <f>AG24*'2010-2026 годы'!BI24%</f>
         <v>116.5</v>
       </c>
       <c r="AL24" s="28">
         <f>AH24*'2010-2026 годы'!BJ24%</f>
         <v>108.4</v>
       </c>
       <c r="AM24" s="4">
         <f>AI24*'2010-2026 годы'!BK24%</f>
         <v>113.9</v>
       </c>
       <c r="AN24" s="4">
         <f>AJ24*'2010-2026 годы'!BL24%</f>
         <v>107.2</v>
       </c>
       <c r="AO24" s="29">
         <f>AK24*'2010-2026 годы'!BM24%</f>
-        <v>115.2</v>
+        <v>116.3</v>
       </c>
       <c r="AP24" s="28">
         <f>AL24*'2010-2026 годы'!BN24%</f>
         <v>110</v>
       </c>
       <c r="AQ24" s="4"/>
       <c r="AR24" s="4"/>
       <c r="AS24" s="29"/>
     </row>
     <row r="25" spans="1:45" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
@@ -12931,51 +12920,51 @@
         <f>AE25*'2010-2026 годы'!BG25%</f>
         <v>99.8</v>
       </c>
       <c r="AJ25" s="4">
         <f>AF25*'2010-2026 годы'!BH25%</f>
         <v>101.6</v>
       </c>
       <c r="AK25" s="29">
         <f>AG25*'2010-2026 годы'!BI25%</f>
         <v>97.5</v>
       </c>
       <c r="AL25" s="28">
         <f>AH25*'2010-2026 годы'!BJ25%</f>
         <v>93.9</v>
       </c>
       <c r="AM25" s="4">
         <f>AI25*'2010-2026 годы'!BK25%</f>
         <v>98.1</v>
       </c>
       <c r="AN25" s="4">
         <f>AJ25*'2010-2026 годы'!BL25%</f>
         <v>98.3</v>
       </c>
       <c r="AO25" s="29">
         <f>AK25*'2010-2026 годы'!BM25%</f>
-        <v>94.4</v>
+        <v>96.8</v>
       </c>
       <c r="AP25" s="28">
         <f>AL25*'2010-2026 годы'!BN25%</f>
         <v>93.1</v>
       </c>
       <c r="AQ25" s="4"/>
       <c r="AR25" s="4"/>
       <c r="AS25" s="29"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
@@ -13099,51 +13088,51 @@
         <f>AE26*'2010-2026 годы'!BG26%</f>
         <v>107.1</v>
       </c>
       <c r="AJ26" s="4">
         <f>AF26*'2010-2026 годы'!BH26%</f>
         <v>96.7</v>
       </c>
       <c r="AK26" s="29">
         <f>AG26*'2010-2026 годы'!BI26%</f>
         <v>92</v>
       </c>
       <c r="AL26" s="28">
         <f>AH26*'2010-2026 годы'!BJ26%</f>
         <v>86.4</v>
       </c>
       <c r="AM26" s="4">
         <f>AI26*'2010-2026 годы'!BK26%</f>
         <v>104</v>
       </c>
       <c r="AN26" s="4">
         <f>AJ26*'2010-2026 годы'!BL26%</f>
         <v>94.9</v>
       </c>
       <c r="AO26" s="29">
         <f>AK26*'2010-2026 годы'!BM26%</f>
-        <v>90.3</v>
+        <v>90.5</v>
       </c>
       <c r="AP26" s="28">
         <f>AL26*'2010-2026 годы'!BN26%</f>
         <v>82.9</v>
       </c>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="29"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
@@ -13267,127 +13256,125 @@
         <f>AE27*'2010-2026 годы'!BG27%</f>
         <v>63.2</v>
       </c>
       <c r="AJ27" s="31">
         <f>AF27*'2010-2026 годы'!BH27%</f>
         <v>63.6</v>
       </c>
       <c r="AK27" s="32">
         <f>AG27*'2010-2026 годы'!BI27%</f>
         <v>56.8</v>
       </c>
       <c r="AL27" s="30">
         <f>AH27*'2010-2026 годы'!BJ27%</f>
         <v>65.599999999999994</v>
       </c>
       <c r="AM27" s="31">
         <f>AI27*'2010-2026 годы'!BK27%</f>
         <v>56.7</v>
       </c>
       <c r="AN27" s="31">
         <f>AJ27*'2010-2026 годы'!BL27%</f>
         <v>57.7</v>
       </c>
       <c r="AO27" s="32">
         <f>AK27*'2010-2026 годы'!BM27%</f>
-        <v>54.5</v>
+        <v>53.2</v>
       </c>
       <c r="AP27" s="30">
         <f>AL27*'2010-2026 годы'!BN27%</f>
         <v>68.2</v>
       </c>
       <c r="AQ27" s="31"/>
       <c r="AR27" s="31"/>
       <c r="AS27" s="32"/>
     </row>
     <row r="29" spans="1:45">
       <c r="A29" s="104"/>
       <c r="B29" s="104"/>
       <c r="C29" s="104"/>
       <c r="D29" s="104"/>
       <c r="E29" s="104"/>
       <c r="F29" s="104"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
     <row r="30" spans="1:45">
-      <c r="A30" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="15"/>
       <c r="B30" s="17"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="AH3:AK3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AA5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AD15" sqref="AD15"/>
+      <selection pane="bottomRight" activeCell="AC5" sqref="AC5:AC27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="14" width="9.33203125" style="2"/>
     <col min="15" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="25" width="9.33203125" style="2"/>
     <col min="26" max="26" width="11" style="2" customWidth="1"/>
     <col min="27" max="27" width="12.1640625" style="2" customWidth="1"/>
     <col min="28" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" s="3"/>
       <c r="M2" s="18"/>
       <c r="T2" s="18" t="s">
         <v>63</v>
       </c>
       <c r="Y2" s="23"/>
@@ -13423,51 +13410,51 @@
       <c r="N3" s="103" t="s">
         <v>40</v>
       </c>
       <c r="O3" s="103"/>
       <c r="P3" s="103"/>
       <c r="Q3" s="103"/>
       <c r="R3" s="103" t="s">
         <v>42</v>
       </c>
       <c r="S3" s="103"/>
       <c r="T3" s="103"/>
       <c r="U3" s="103"/>
       <c r="V3" s="103" t="s">
         <v>61</v>
       </c>
       <c r="W3" s="103"/>
       <c r="X3" s="103"/>
       <c r="Y3" s="103"/>
       <c r="Z3" s="103" t="s">
         <v>66</v>
       </c>
       <c r="AA3" s="103"/>
       <c r="AB3" s="103"/>
       <c r="AC3" s="103"/>
       <c r="AD3" s="103" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="AE3" s="103"/>
       <c r="AF3" s="103"/>
       <c r="AG3" s="103"/>
     </row>
     <row r="4" spans="1:33" s="12" customFormat="1" ht="33.75">
       <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
@@ -13513,51 +13500,51 @@
       <c r="U4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="V4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="W4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="Z4" s="97" t="s">
         <v>21</v>
       </c>
       <c r="AA4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AB4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AC4" s="97" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="AD4" s="97" t="s">
         <v>21</v>
       </c>
       <c r="AE4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AF4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AG4" s="97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:33" s="13" customFormat="1">
       <c r="A5" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24">
         <v>100</v>
       </c>
       <c r="C5" s="25">
         <v>100</v>
       </c>
       <c r="D5" s="25">
@@ -13638,51 +13625,51 @@
         <f>S5*'2010-2026 годы'!BG5%</f>
         <v>109</v>
       </c>
       <c r="X5" s="25">
         <f>T5*'2010-2026 годы'!BH5%</f>
         <v>109.3</v>
       </c>
       <c r="Y5" s="27">
         <f>U5*'2010-2026 годы'!BI5%</f>
         <v>110.8</v>
       </c>
       <c r="Z5" s="24">
         <f>V5*'2010-2026 годы'!BJ5%</f>
         <v>116.4</v>
       </c>
       <c r="AA5" s="25">
         <f>W5*'2010-2026 годы'!BK5%</f>
         <v>115.1</v>
       </c>
       <c r="AB5" s="25">
         <f>X5*'2010-2026 годы'!BL5%</f>
         <v>115.4</v>
       </c>
       <c r="AC5" s="27">
         <f>Y5*'2010-2026 годы'!BM5%</f>
-        <v>117.8</v>
+        <v>117.3</v>
       </c>
       <c r="AD5" s="24">
         <f>Z5*'2010-2026 годы'!BN5%</f>
         <v>118.7</v>
       </c>
     </row>
     <row r="6" spans="1:33" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="24">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
       <c r="E6" s="26">
         <v>100</v>
       </c>
       <c r="F6" s="24">
         <f>B6*'2010-2026 годы'!AP6%</f>
         <v>107.9</v>
@@ -13755,51 +13742,51 @@
         <f>S6*'2010-2026 годы'!BG6%</f>
         <v>129.5</v>
       </c>
       <c r="X6" s="25">
         <f>T6*'2010-2026 годы'!BH6%</f>
         <v>126.5</v>
       </c>
       <c r="Y6" s="26">
         <f>U6*'2010-2026 годы'!BI6%</f>
         <v>126.7</v>
       </c>
       <c r="Z6" s="24">
         <f>V6*'2010-2026 годы'!BJ6%</f>
         <v>145.9</v>
       </c>
       <c r="AA6" s="25">
         <f>W6*'2010-2026 годы'!BK6%</f>
         <v>143</v>
       </c>
       <c r="AB6" s="25">
         <f>X6*'2010-2026 годы'!BL6%</f>
         <v>140.69999999999999</v>
       </c>
       <c r="AC6" s="26">
         <f>Y6*'2010-2026 годы'!BM6%</f>
-        <v>142.19999999999999</v>
+        <v>142</v>
       </c>
       <c r="AD6" s="24">
         <f>Z6*'2010-2026 годы'!BN6%</f>
         <v>147.4</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2026 годы'!AP7%</f>
         <v>108</v>
@@ -13872,51 +13859,51 @@
         <f>S7*'2010-2026 годы'!BG7%</f>
         <v>141.4</v>
       </c>
       <c r="X7" s="4">
         <f>T7*'2010-2026 годы'!BH7%</f>
         <v>141.69999999999999</v>
       </c>
       <c r="Y7" s="29">
         <f>U7*'2010-2026 годы'!BI7%</f>
         <v>143.1</v>
       </c>
       <c r="Z7" s="28">
         <f>V7*'2010-2026 годы'!BJ7%</f>
         <v>151.69999999999999</v>
       </c>
       <c r="AA7" s="4">
         <f>W7*'2010-2026 годы'!BK7%</f>
         <v>157.4</v>
       </c>
       <c r="AB7" s="4">
         <f>X7*'2010-2026 годы'!BL7%</f>
         <v>159.80000000000001</v>
       </c>
       <c r="AC7" s="29">
         <f>Y7*'2010-2026 годы'!BM7%</f>
-        <v>160.69999999999999</v>
+        <v>160.1</v>
       </c>
       <c r="AD7" s="28">
         <f>Z7*'2010-2026 годы'!BN7%</f>
         <v>155.6</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="28">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2026 годы'!AP8%</f>
         <v>104.8</v>
@@ -13989,51 +13976,51 @@
         <f>S8*'2010-2026 годы'!BG8%</f>
         <v>109.3</v>
       </c>
       <c r="X8" s="4">
         <f>T8*'2010-2026 годы'!BH8%</f>
         <v>106.6</v>
       </c>
       <c r="Y8" s="29">
         <f>U8*'2010-2026 годы'!BI8%</f>
         <v>106.5</v>
       </c>
       <c r="Z8" s="28">
         <f>V8*'2010-2026 годы'!BJ8%</f>
         <v>121</v>
       </c>
       <c r="AA8" s="4">
         <f>W8*'2010-2026 годы'!BK8%</f>
         <v>114.7</v>
       </c>
       <c r="AB8" s="4">
         <f>X8*'2010-2026 годы'!BL8%</f>
         <v>113.3</v>
       </c>
       <c r="AC8" s="29">
         <f>Y8*'2010-2026 годы'!BM8%</f>
-        <v>114.4</v>
+        <v>114.5</v>
       </c>
       <c r="AD8" s="28">
         <f>Z8*'2010-2026 годы'!BN8%</f>
         <v>118.6</v>
       </c>
     </row>
     <row r="9" spans="1:33" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2026 годы'!AP9%</f>
         <v>104.2</v>
@@ -14106,51 +14093,51 @@
         <f>S9*'2010-2026 годы'!BG9%</f>
         <v>104.5</v>
       </c>
       <c r="X9" s="4">
         <f>T9*'2010-2026 годы'!BH9%</f>
         <v>99.7</v>
       </c>
       <c r="Y9" s="29">
         <f>U9*'2010-2026 годы'!BI9%</f>
         <v>100.4</v>
       </c>
       <c r="Z9" s="28">
         <f>V9*'2010-2026 годы'!BJ9%</f>
         <v>107.7</v>
       </c>
       <c r="AA9" s="4">
         <f>W9*'2010-2026 годы'!BK9%</f>
         <v>107.9</v>
       </c>
       <c r="AB9" s="4">
         <f>X9*'2010-2026 годы'!BL9%</f>
         <v>104.5</v>
       </c>
       <c r="AC9" s="29">
         <f>Y9*'2010-2026 годы'!BM9%</f>
-        <v>106.2</v>
+        <v>107.4</v>
       </c>
       <c r="AD9" s="28">
         <f>Z9*'2010-2026 годы'!BN9%</f>
         <v>92.2</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="28">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2026 годы'!AP10%</f>
         <v>107.3</v>
@@ -14223,51 +14210,51 @@
         <f>S10*'2010-2026 годы'!BG10%</f>
         <v>120.5</v>
       </c>
       <c r="X10" s="4">
         <f>T10*'2010-2026 годы'!BH10%</f>
         <v>116.1</v>
       </c>
       <c r="Y10" s="29">
         <f>U10*'2010-2026 годы'!BI10%</f>
         <v>116.8</v>
       </c>
       <c r="Z10" s="28">
         <f>V10*'2010-2026 годы'!BJ10%</f>
         <v>143.6</v>
       </c>
       <c r="AA10" s="4">
         <f>W10*'2010-2026 годы'!BK10%</f>
         <v>126.3</v>
       </c>
       <c r="AB10" s="4">
         <f>X10*'2010-2026 годы'!BL10%</f>
         <v>122.7</v>
       </c>
       <c r="AC10" s="29">
         <f>Y10*'2010-2026 годы'!BM10%</f>
-        <v>125</v>
+        <v>125.4</v>
       </c>
       <c r="AD10" s="28">
         <f>Z10*'2010-2026 годы'!BN10%</f>
         <v>155.4</v>
       </c>
     </row>
     <row r="11" spans="1:33" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="28">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2026 годы'!AP11%</f>
         <v>97.3</v>
@@ -14340,51 +14327,51 @@
         <f>S11*'2010-2026 годы'!BG11%</f>
         <v>112.3</v>
       </c>
       <c r="X11" s="4">
         <f>T11*'2010-2026 годы'!BH11%</f>
         <v>110.8</v>
       </c>
       <c r="Y11" s="29">
         <f>U11*'2010-2026 годы'!BI11%</f>
         <v>110.2</v>
       </c>
       <c r="Z11" s="28">
         <f>V11*'2010-2026 годы'!BJ11%</f>
         <v>101.6</v>
       </c>
       <c r="AA11" s="4">
         <f>W11*'2010-2026 годы'!BK11%</f>
         <v>110.8</v>
       </c>
       <c r="AB11" s="4">
         <f>X11*'2010-2026 годы'!BL11%</f>
         <v>114</v>
       </c>
       <c r="AC11" s="29">
         <f>Y11*'2010-2026 годы'!BM11%</f>
-        <v>113.7</v>
+        <v>110.4</v>
       </c>
       <c r="AD11" s="28">
         <f>Z11*'2010-2026 годы'!BN11%</f>
         <v>100.7</v>
       </c>
     </row>
     <row r="12" spans="1:33" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="28">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2026 годы'!AP12%</f>
         <v>103.9</v>
@@ -14457,51 +14444,51 @@
         <f>S12*'2010-2026 годы'!BG12%</f>
         <v>101.8</v>
       </c>
       <c r="X12" s="4">
         <f>T12*'2010-2026 годы'!BH12%</f>
         <v>95.2</v>
       </c>
       <c r="Y12" s="29">
         <f>U12*'2010-2026 годы'!BI12%</f>
         <v>96.8</v>
       </c>
       <c r="Z12" s="28">
         <f>V12*'2010-2026 годы'!BJ12%</f>
         <v>112.5</v>
       </c>
       <c r="AA12" s="4">
         <f>W12*'2010-2026 годы'!BK12%</f>
         <v>101.1</v>
       </c>
       <c r="AB12" s="4">
         <f>X12*'2010-2026 годы'!BL12%</f>
         <v>92</v>
       </c>
       <c r="AC12" s="29">
         <f>Y12*'2010-2026 годы'!BM12%</f>
-        <v>94.9</v>
+        <v>95.7</v>
       </c>
       <c r="AD12" s="28">
         <f>Z12*'2010-2026 годы'!BN12%</f>
         <v>135.19999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="28">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2026 годы'!AP13%</f>
         <v>109.6</v>
@@ -14574,51 +14561,51 @@
         <f>S13*'2010-2026 годы'!BG13%</f>
         <v>166.1</v>
       </c>
       <c r="X13" s="4">
         <f>T13*'2010-2026 годы'!BH13%</f>
         <v>155.9</v>
       </c>
       <c r="Y13" s="29">
         <f>U13*'2010-2026 годы'!BI13%</f>
         <v>168.7</v>
       </c>
       <c r="Z13" s="28">
         <f>V13*'2010-2026 годы'!BJ13%</f>
         <v>211.4</v>
       </c>
       <c r="AA13" s="4">
         <f>W13*'2010-2026 годы'!BK13%</f>
         <v>197.7</v>
       </c>
       <c r="AB13" s="4">
         <f>X13*'2010-2026 годы'!BL13%</f>
         <v>182.1</v>
       </c>
       <c r="AC13" s="29">
         <f>Y13*'2010-2026 годы'!BM13%</f>
-        <v>204.3</v>
+        <v>204.8</v>
       </c>
       <c r="AD13" s="28">
         <f>Z13*'2010-2026 годы'!BN13%</f>
         <v>240.8</v>
       </c>
     </row>
     <row r="14" spans="1:33" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="24">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2026 годы'!AP14%</f>
         <v>99.1</v>
@@ -14691,51 +14678,51 @@
         <f>S14*'2010-2026 годы'!BG14%</f>
         <v>98.9</v>
       </c>
       <c r="X14" s="25">
         <f>T14*'2010-2026 годы'!BH14%</f>
         <v>100.5</v>
       </c>
       <c r="Y14" s="26">
         <f>U14*'2010-2026 годы'!BI14%</f>
         <v>103.2</v>
       </c>
       <c r="Z14" s="24">
         <f>V14*'2010-2026 годы'!BJ14%</f>
         <v>102.8</v>
       </c>
       <c r="AA14" s="25">
         <f>W14*'2010-2026 годы'!BK14%</f>
         <v>102.2</v>
       </c>
       <c r="AB14" s="25">
         <f>X14*'2010-2026 годы'!BL14%</f>
         <v>103.3</v>
       </c>
       <c r="AC14" s="26">
         <f>Y14*'2010-2026 годы'!BM14%</f>
-        <v>106.7</v>
+        <v>106</v>
       </c>
       <c r="AD14" s="24">
         <f>Z14*'2010-2026 годы'!BN14%</f>
         <v>105.4</v>
       </c>
     </row>
     <row r="15" spans="1:33" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="28">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2026 годы'!AP15%</f>
         <v>98.4</v>
@@ -14808,51 +14795,51 @@
         <f>S15*'2010-2026 годы'!BG15%</f>
         <v>106.9</v>
       </c>
       <c r="X15" s="4">
         <f>T15*'2010-2026 годы'!BH15%</f>
         <v>109.4</v>
       </c>
       <c r="Y15" s="29">
         <f>U15*'2010-2026 годы'!BI15%</f>
         <v>116.4</v>
       </c>
       <c r="Z15" s="28">
         <f>V15*'2010-2026 годы'!BJ15%</f>
         <v>114.8</v>
       </c>
       <c r="AA15" s="4">
         <f>W15*'2010-2026 годы'!BK15%</f>
         <v>112.2</v>
       </c>
       <c r="AB15" s="4">
         <f>X15*'2010-2026 годы'!BL15%</f>
         <v>115.1</v>
       </c>
       <c r="AC15" s="29">
         <f>Y15*'2010-2026 годы'!BM15%</f>
-        <v>122.3</v>
+        <v>123.3</v>
       </c>
       <c r="AD15" s="28">
         <f>Z15*'2010-2026 годы'!BN15%</f>
         <v>121</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="28">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2026 годы'!AP16%</f>
         <v>98.4</v>
@@ -14925,51 +14912,51 @@
         <f>S16*'2010-2026 годы'!BG16%</f>
         <v>94</v>
       </c>
       <c r="X16" s="4">
         <f>T16*'2010-2026 годы'!BH16%</f>
         <v>96.3</v>
       </c>
       <c r="Y16" s="29">
         <f>U16*'2010-2026 годы'!BI16%</f>
         <v>104.7</v>
       </c>
       <c r="Z16" s="28">
         <f>V16*'2010-2026 годы'!BJ16%</f>
         <v>118.7</v>
       </c>
       <c r="AA16" s="4">
         <f>W16*'2010-2026 годы'!BK16%</f>
         <v>114.1</v>
       </c>
       <c r="AB16" s="4">
         <f>X16*'2010-2026 годы'!BL16%</f>
         <v>115.8</v>
       </c>
       <c r="AC16" s="29">
         <f>Y16*'2010-2026 годы'!BM16%</f>
-        <v>125.1</v>
+        <v>124.8</v>
       </c>
       <c r="AD16" s="28">
         <f>Z16*'2010-2026 годы'!BN16%</f>
         <v>135.4</v>
       </c>
     </row>
     <row r="17" spans="1:30" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="28">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2026 годы'!AP17%</f>
         <v>94.7</v>
@@ -15042,51 +15029,51 @@
         <f>S17*'2010-2026 годы'!BG17%</f>
         <v>103.5</v>
       </c>
       <c r="X17" s="4">
         <f>T17*'2010-2026 годы'!BH17%</f>
         <v>90.1</v>
       </c>
       <c r="Y17" s="29">
         <f>U17*'2010-2026 годы'!BI17%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="Z17" s="28">
         <f>V17*'2010-2026 годы'!BJ17%</f>
         <v>82.5</v>
       </c>
       <c r="AA17" s="4">
         <f>W17*'2010-2026 годы'!BK17%</f>
         <v>100</v>
       </c>
       <c r="AB17" s="4">
         <f>X17*'2010-2026 годы'!BL17%</f>
         <v>89</v>
       </c>
       <c r="AC17" s="29">
         <f>Y17*'2010-2026 годы'!BM17%</f>
-        <v>79.400000000000006</v>
+        <v>81</v>
       </c>
       <c r="AD17" s="28">
         <f>Z17*'2010-2026 годы'!BN17%</f>
         <v>78.8</v>
       </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="28">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2026 годы'!AP18%</f>
         <v>113.1</v>
@@ -15159,51 +15146,51 @@
         <f>S18*'2010-2026 годы'!BG18%</f>
         <v>164.4</v>
       </c>
       <c r="X18" s="4">
         <f>T18*'2010-2026 годы'!BH18%</f>
         <v>156.19999999999999</v>
       </c>
       <c r="Y18" s="29">
         <f>U18*'2010-2026 годы'!BI18%</f>
         <v>120.8</v>
       </c>
       <c r="Z18" s="28">
         <f>V18*'2010-2026 годы'!BJ18%</f>
         <v>155</v>
       </c>
       <c r="AA18" s="4">
         <f>W18*'2010-2026 годы'!BK18%</f>
         <v>162.80000000000001</v>
       </c>
       <c r="AB18" s="4">
         <f>X18*'2010-2026 годы'!BL18%</f>
         <v>152.6</v>
       </c>
       <c r="AC18" s="29">
         <f>Y18*'2010-2026 годы'!BM18%</f>
-        <v>122.2</v>
+        <v>117.7</v>
       </c>
       <c r="AD18" s="28">
         <f>Z18*'2010-2026 годы'!BN18%</f>
         <v>154.69999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="28">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2026 годы'!AP19%</f>
         <v>97.6</v>
@@ -15276,51 +15263,51 @@
         <f>S19*'2010-2026 годы'!BG19%</f>
         <v>98.2</v>
       </c>
       <c r="X19" s="4">
         <f>T19*'2010-2026 годы'!BH19%</f>
         <v>94.8</v>
       </c>
       <c r="Y19" s="29">
         <f>U19*'2010-2026 годы'!BI19%</f>
         <v>101.5</v>
       </c>
       <c r="Z19" s="28">
         <f>V19*'2010-2026 годы'!BJ19%</f>
         <v>102</v>
       </c>
       <c r="AA19" s="4">
         <f>W19*'2010-2026 годы'!BK19%</f>
         <v>104</v>
       </c>
       <c r="AB19" s="4">
         <f>X19*'2010-2026 годы'!BL19%</f>
         <v>99.7</v>
       </c>
       <c r="AC19" s="29">
         <f>Y19*'2010-2026 годы'!BM19%</f>
-        <v>106.5</v>
+        <v>104.7</v>
       </c>
       <c r="AD19" s="28">
         <f>Z19*'2010-2026 годы'!BN19%</f>
         <v>97.9</v>
       </c>
     </row>
     <row r="20" spans="1:30" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="28">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2026 годы'!AP20%</f>
         <v>96.4</v>
@@ -15393,51 +15380,51 @@
         <f>S20*'2010-2026 годы'!BG20%</f>
         <v>75.3</v>
       </c>
       <c r="X20" s="4">
         <f>T20*'2010-2026 годы'!BH20%</f>
         <v>105.3</v>
       </c>
       <c r="Y20" s="29">
         <f>U20*'2010-2026 годы'!BI20%</f>
         <v>108.9</v>
       </c>
       <c r="Z20" s="28">
         <f>V20*'2010-2026 годы'!BJ20%</f>
         <v>99.5</v>
       </c>
       <c r="AA20" s="4">
         <f>W20*'2010-2026 годы'!BK20%</f>
         <v>79.099999999999994</v>
       </c>
       <c r="AB20" s="4">
         <f>X20*'2010-2026 годы'!BL20%</f>
         <v>108.1</v>
       </c>
       <c r="AC20" s="29">
         <f>Y20*'2010-2026 годы'!BM20%</f>
-        <v>110.1</v>
+        <v>87.1</v>
       </c>
       <c r="AD20" s="28">
         <f>Z20*'2010-2026 годы'!BN20%</f>
         <v>80.5</v>
       </c>
     </row>
     <row r="21" spans="1:30" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="28">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2026 годы'!AP21%</f>
         <v>95.6</v>
@@ -15510,51 +15497,51 @@
         <f>S21*'2010-2026 годы'!BG21%</f>
         <v>77.5</v>
       </c>
       <c r="X21" s="4">
         <f>T21*'2010-2026 годы'!BH21%</f>
         <v>77.5</v>
       </c>
       <c r="Y21" s="29">
         <f>U21*'2010-2026 годы'!BI21%</f>
         <v>87.4</v>
       </c>
       <c r="Z21" s="28">
         <f>V21*'2010-2026 годы'!BJ21%</f>
         <v>83.3</v>
       </c>
       <c r="AA21" s="4">
         <f>W21*'2010-2026 годы'!BK21%</f>
         <v>79.7</v>
       </c>
       <c r="AB21" s="4">
         <f>X21*'2010-2026 годы'!BL21%</f>
         <v>76.8</v>
       </c>
       <c r="AC21" s="29">
         <f>Y21*'2010-2026 годы'!BM21%</f>
-        <v>81.5</v>
+        <v>84.7</v>
       </c>
       <c r="AD21" s="28">
         <f>Z21*'2010-2026 годы'!BN21%</f>
         <v>81.5</v>
       </c>
     </row>
     <row r="22" spans="1:30" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="28">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2026 годы'!AP22%</f>
         <v>103.8</v>
@@ -15627,51 +15614,51 @@
         <f>S22*'2010-2026 годы'!BG22%</f>
         <v>96.1</v>
       </c>
       <c r="X22" s="4">
         <f>T22*'2010-2026 годы'!BH22%</f>
         <v>96.8</v>
       </c>
       <c r="Y22" s="29">
         <f>U22*'2010-2026 годы'!BI22%</f>
         <v>106.4</v>
       </c>
       <c r="Z22" s="28">
         <f>V22*'2010-2026 годы'!BJ22%</f>
         <v>93</v>
       </c>
       <c r="AA22" s="4">
         <f>W22*'2010-2026 годы'!BK22%</f>
         <v>91.9</v>
       </c>
       <c r="AB22" s="4">
         <f>X22*'2010-2026 годы'!BL22%</f>
         <v>93.6</v>
       </c>
       <c r="AC22" s="29">
         <f>Y22*'2010-2026 годы'!BM22%</f>
-        <v>98.7</v>
+        <v>97.2</v>
       </c>
       <c r="AD22" s="28">
         <f>Z22*'2010-2026 годы'!BN22%</f>
         <v>93.1</v>
       </c>
     </row>
     <row r="23" spans="1:30" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2026 годы'!AP23%</f>
         <v>101.7</v>
@@ -15744,51 +15731,51 @@
         <f>S23*'2010-2026 годы'!BG23%</f>
         <v>108.8</v>
       </c>
       <c r="X23" s="4">
         <f>T23*'2010-2026 годы'!BH23%</f>
         <v>112.8</v>
       </c>
       <c r="Y23" s="29">
         <f>U23*'2010-2026 годы'!BI23%</f>
         <v>110.3</v>
       </c>
       <c r="Z23" s="28">
         <f>V23*'2010-2026 годы'!BJ23%</f>
         <v>109.1</v>
       </c>
       <c r="AA23" s="4">
         <f>W23*'2010-2026 годы'!BK23%</f>
         <v>112.6</v>
       </c>
       <c r="AB23" s="4">
         <f>X23*'2010-2026 годы'!BL23%</f>
         <v>114.6</v>
       </c>
       <c r="AC23" s="29">
         <f>Y23*'2010-2026 годы'!BM23%</f>
-        <v>111.8</v>
+        <v>111.1</v>
       </c>
       <c r="AD23" s="28">
         <f>Z23*'2010-2026 годы'!BN23%</f>
         <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="28">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2026 годы'!AP24%</f>
         <v>99.5</v>
@@ -15861,51 +15848,51 @@
         <f>S24*'2010-2026 годы'!BG24%</f>
         <v>110.8</v>
       </c>
       <c r="X24" s="4">
         <f>T24*'2010-2026 годы'!BH24%</f>
         <v>105.3</v>
       </c>
       <c r="Y24" s="29">
         <f>U24*'2010-2026 годы'!BI24%</f>
         <v>109.4</v>
       </c>
       <c r="Z24" s="28">
         <f>V24*'2010-2026 годы'!BJ24%</f>
         <v>104.1</v>
       </c>
       <c r="AA24" s="4">
         <f>W24*'2010-2026 годы'!BK24%</f>
         <v>109.9</v>
       </c>
       <c r="AB24" s="4">
         <f>X24*'2010-2026 годы'!BL24%</f>
         <v>104.6</v>
       </c>
       <c r="AC24" s="29">
         <f>Y24*'2010-2026 годы'!BM24%</f>
-        <v>108.2</v>
+        <v>109.2</v>
       </c>
       <c r="AD24" s="28">
         <f>Z24*'2010-2026 годы'!BN24%</f>
         <v>105.7</v>
       </c>
     </row>
     <row r="25" spans="1:30" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="28">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2026 годы'!AP25%</f>
         <v>99.6</v>
@@ -15978,51 +15965,51 @@
         <f>S25*'2010-2026 годы'!BG25%</f>
         <v>101</v>
       </c>
       <c r="X25" s="4">
         <f>T25*'2010-2026 годы'!BH25%</f>
         <v>102.5</v>
       </c>
       <c r="Y25" s="29">
         <f>U25*'2010-2026 годы'!BI25%</f>
         <v>98</v>
       </c>
       <c r="Z25" s="28">
         <f>V25*'2010-2026 годы'!BJ25%</f>
         <v>93.5</v>
       </c>
       <c r="AA25" s="4">
         <f>W25*'2010-2026 годы'!BK25%</f>
         <v>99.3</v>
       </c>
       <c r="AB25" s="4">
         <f>X25*'2010-2026 годы'!BL25%</f>
         <v>99.2</v>
       </c>
       <c r="AC25" s="29">
         <f>Y25*'2010-2026 годы'!BM25%</f>
-        <v>94.9</v>
+        <v>97.3</v>
       </c>
       <c r="AD25" s="28">
         <f>Z25*'2010-2026 годы'!BN25%</f>
         <v>92.7</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="28">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2026 годы'!AP26%</f>
         <v>100.5</v>
@@ -16095,51 +16082,51 @@
         <f>S26*'2010-2026 годы'!BG26%</f>
         <v>106.6</v>
       </c>
       <c r="X26" s="4">
         <f>T26*'2010-2026 годы'!BH26%</f>
         <v>95.8</v>
       </c>
       <c r="Y26" s="29">
         <f>U26*'2010-2026 годы'!BI26%</f>
         <v>90.4</v>
       </c>
       <c r="Z26" s="28">
         <f>V26*'2010-2026 годы'!BJ26%</f>
         <v>86.9</v>
       </c>
       <c r="AA26" s="4">
         <f>W26*'2010-2026 годы'!BK26%</f>
         <v>103.5</v>
       </c>
       <c r="AB26" s="4">
         <f>X26*'2010-2026 годы'!BL26%</f>
         <v>94</v>
       </c>
       <c r="AC26" s="29">
         <f>Y26*'2010-2026 годы'!BM26%</f>
-        <v>88.7</v>
+        <v>89</v>
       </c>
       <c r="AD26" s="28">
         <f>Z26*'2010-2026 годы'!BN26%</f>
         <v>83.3</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2026 годы'!AP27%</f>
         <v>100</v>
@@ -16212,89 +16199,87 @@
         <f>S27*'2010-2026 годы'!BG27%</f>
         <v>66.7</v>
       </c>
       <c r="X27" s="31">
         <f>T27*'2010-2026 годы'!BH27%</f>
         <v>68</v>
       </c>
       <c r="Y27" s="32">
         <f>U27*'2010-2026 годы'!BI27%</f>
         <v>64.900000000000006</v>
       </c>
       <c r="Z27" s="30">
         <f>V27*'2010-2026 годы'!BJ27%</f>
         <v>70.900000000000006</v>
       </c>
       <c r="AA27" s="31">
         <f>W27*'2010-2026 годы'!BK27%</f>
         <v>59.8</v>
       </c>
       <c r="AB27" s="31">
         <f>X27*'2010-2026 годы'!BL27%</f>
         <v>61.7</v>
       </c>
       <c r="AC27" s="32">
         <f>Y27*'2010-2026 годы'!BM27%</f>
-        <v>62.3</v>
+        <v>60.8</v>
       </c>
       <c r="AD27" s="30">
         <f>Z27*'2010-2026 годы'!BN27%</f>
         <v>73.7</v>
       </c>
     </row>
     <row r="30" spans="1:30">
-      <c r="A30" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="AD3:AG3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="O5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="H5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomRight" activeCell="Q5" sqref="Q5:Q27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="49.6640625" style="2" customWidth="1"/>
     <col min="2" max="13" width="9.33203125" style="2"/>
     <col min="14" max="14" width="9.1640625" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="12.75">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="3"/>
       <c r="M2" s="23"/>
       <c r="N2" s="23"/>
       <c r="O2" s="23"/>
       <c r="P2" s="23"/>
       <c r="U2" s="23" t="s">
         <v>62</v>
       </c>
     </row>
@@ -16305,51 +16290,51 @@
       <c r="B3" s="109" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="110"/>
       <c r="D3" s="110"/>
       <c r="E3" s="111"/>
       <c r="F3" s="109" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="110"/>
       <c r="H3" s="110"/>
       <c r="I3" s="111"/>
       <c r="J3" s="109" t="s">
         <v>61</v>
       </c>
       <c r="K3" s="110"/>
       <c r="L3" s="110"/>
       <c r="M3" s="111"/>
       <c r="N3" s="109" t="s">
         <v>66</v>
       </c>
       <c r="O3" s="110"/>
       <c r="P3" s="110"/>
       <c r="Q3" s="111"/>
       <c r="R3" s="109" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="S3" s="110"/>
       <c r="T3" s="110"/>
       <c r="U3" s="111"/>
     </row>
     <row r="4" spans="1:24" s="12" customFormat="1" ht="33.75">
       <c r="A4" s="106"/>
       <c r="B4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>22</v>
       </c>
@@ -16359,51 +16344,51 @@
       <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>116</v>
       </c>
       <c r="N4" s="97" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="P4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="Q4" s="97" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="R4" s="97" t="s">
         <v>21</v>
       </c>
       <c r="S4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="T4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="U4" s="97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:24" s="13" customFormat="1">
       <c r="A5" s="82" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="36">
         <v>100</v>
       </c>
       <c r="C5" s="25">
         <v>100</v>
       </c>
       <c r="D5" s="25">
@@ -16436,51 +16421,51 @@
         <f>G5*'2010-2026 годы'!BG5%</f>
         <v>105.9</v>
       </c>
       <c r="L5" s="25">
         <f>H5*'2010-2026 годы'!BH5%</f>
         <v>106.2</v>
       </c>
       <c r="M5" s="27">
         <f>I5*'2010-2026 годы'!BI5%</f>
         <v>108.6</v>
       </c>
       <c r="N5" s="24">
         <f>J5*'2010-2026 годы'!BJ5%</f>
         <v>110.5</v>
       </c>
       <c r="O5" s="25">
         <f>K5*'2010-2026 годы'!BK5%</f>
         <v>111.8</v>
       </c>
       <c r="P5" s="25">
         <f>L5*'2010-2026 годы'!BL5%</f>
         <v>112.1</v>
       </c>
       <c r="Q5" s="27">
         <f>M5*'2010-2026 годы'!BM5%</f>
-        <v>115.4</v>
+        <v>115</v>
       </c>
       <c r="R5" s="27">
         <f>N5*'2010-2026 годы'!BN5%</f>
         <v>112.7</v>
       </c>
       <c r="S5" s="21"/>
       <c r="T5" s="21"/>
       <c r="U5" s="21"/>
       <c r="V5" s="21"/>
       <c r="W5" s="21"/>
       <c r="X5" s="21"/>
     </row>
     <row r="6" spans="1:24" s="13" customFormat="1">
       <c r="A6" s="82" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="36">
         <v>100</v>
       </c>
       <c r="C6" s="25">
         <v>100</v>
       </c>
       <c r="D6" s="25">
         <v>100</v>
       </c>
@@ -16511,51 +16496,51 @@
         <f>G6*'2010-2026 годы'!BG6%</f>
         <v>112.9</v>
       </c>
       <c r="L6" s="25">
         <f>H6*'2010-2026 годы'!BH6%</f>
         <v>112.9</v>
       </c>
       <c r="M6" s="26">
         <f>I6*'2010-2026 годы'!BI6%</f>
         <v>114.7</v>
       </c>
       <c r="N6" s="24">
         <f>J6*'2010-2026 годы'!BJ6%</f>
         <v>123.8</v>
       </c>
       <c r="O6" s="25">
         <f>K6*'2010-2026 годы'!BK6%</f>
         <v>124.6</v>
       </c>
       <c r="P6" s="25">
         <f>L6*'2010-2026 годы'!BL6%</f>
         <v>125.5</v>
       </c>
       <c r="Q6" s="26">
         <f>M6*'2010-2026 годы'!BM6%</f>
-        <v>128.69999999999999</v>
+        <v>128.6</v>
       </c>
       <c r="R6" s="26">
         <f>N6*'2010-2026 годы'!BN6%</f>
         <v>125</v>
       </c>
       <c r="S6" s="21"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="83" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="37">
         <v>100</v>
       </c>
       <c r="C7" s="4">
         <v>100</v>
       </c>
       <c r="D7" s="4">
         <v>100</v>
       </c>
       <c r="E7" s="29">
         <v>100</v>
       </c>
       <c r="F7" s="28">
         <f>B7*'2010-2026 годы'!BB7%</f>
@@ -16581,51 +16566,51 @@
         <f>G7*'2010-2026 годы'!BG7%</f>
         <v>123.4</v>
       </c>
       <c r="L7" s="4">
         <f>H7*'2010-2026 годы'!BH7%</f>
         <v>116.7</v>
       </c>
       <c r="M7" s="29">
         <f>I7*'2010-2026 годы'!BI7%</f>
         <v>118.8</v>
       </c>
       <c r="N7" s="28">
         <f>J7*'2010-2026 годы'!BJ7%</f>
         <v>131.5</v>
       </c>
       <c r="O7" s="4">
         <f>K7*'2010-2026 годы'!BK7%</f>
         <v>137.30000000000001</v>
       </c>
       <c r="P7" s="4">
         <f>L7*'2010-2026 годы'!BL7%</f>
         <v>131.6</v>
       </c>
       <c r="Q7" s="29">
         <f>M7*'2010-2026 годы'!BM7%</f>
-        <v>133.4</v>
+        <v>132.9</v>
       </c>
       <c r="R7" s="29">
         <f>N7*'2010-2026 годы'!BN7%</f>
         <v>134.9</v>
       </c>
       <c r="S7" s="21"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="37">
         <v>100</v>
       </c>
       <c r="C8" s="4">
         <v>100</v>
       </c>
       <c r="D8" s="4">
         <v>100</v>
       </c>
       <c r="E8" s="29">
         <v>100</v>
       </c>
       <c r="F8" s="28">
         <f>B8*'2010-2026 годы'!BB8%</f>
@@ -16651,51 +16636,51 @@
         <f>G8*'2010-2026 годы'!BG8%</f>
         <v>100.9</v>
       </c>
       <c r="L8" s="4">
         <f>H8*'2010-2026 годы'!BH8%</f>
         <v>101.3</v>
       </c>
       <c r="M8" s="29">
         <f>I8*'2010-2026 годы'!BI8%</f>
         <v>104.5</v>
       </c>
       <c r="N8" s="28">
         <f>J8*'2010-2026 годы'!BJ8%</f>
         <v>107.2</v>
       </c>
       <c r="O8" s="4">
         <f>K8*'2010-2026 годы'!BK8%</f>
         <v>105.8</v>
       </c>
       <c r="P8" s="4">
         <f>L8*'2010-2026 годы'!BL8%</f>
         <v>107.7</v>
       </c>
       <c r="Q8" s="29">
         <f>M8*'2010-2026 годы'!BM8%</f>
-        <v>112.2</v>
+        <v>112.3</v>
       </c>
       <c r="R8" s="29">
         <f>N8*'2010-2026 годы'!BN8%</f>
         <v>105.1</v>
       </c>
       <c r="S8" s="21"/>
     </row>
     <row r="9" spans="1:24" ht="9.75" customHeight="1">
       <c r="A9" s="84" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="37">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>100</v>
       </c>
       <c r="D9" s="4">
         <v>100</v>
       </c>
       <c r="E9" s="29">
         <v>100</v>
       </c>
       <c r="F9" s="28">
         <f>B9*'2010-2026 годы'!BB9%</f>
@@ -16721,51 +16706,51 @@
         <f>G9*'2010-2026 годы'!BG9%</f>
         <v>102.7</v>
       </c>
       <c r="L9" s="4">
         <f>H9*'2010-2026 годы'!BH9%</f>
         <v>101.6</v>
       </c>
       <c r="M9" s="29">
         <f>I9*'2010-2026 годы'!BI9%</f>
         <v>101.6</v>
       </c>
       <c r="N9" s="28">
         <f>J9*'2010-2026 годы'!BJ9%</f>
         <v>102.5</v>
       </c>
       <c r="O9" s="4">
         <f>K9*'2010-2026 годы'!BK9%</f>
         <v>106.1</v>
       </c>
       <c r="P9" s="4">
         <f>L9*'2010-2026 годы'!BL9%</f>
         <v>106.5</v>
       </c>
       <c r="Q9" s="29">
         <f>M9*'2010-2026 годы'!BM9%</f>
-        <v>107.5</v>
+        <v>108.7</v>
       </c>
       <c r="R9" s="29">
         <f>N9*'2010-2026 годы'!BN9%</f>
         <v>87.7</v>
       </c>
       <c r="S9" s="21"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="37">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>100</v>
       </c>
       <c r="D10" s="4">
         <v>100</v>
       </c>
       <c r="E10" s="29">
         <v>100</v>
       </c>
       <c r="F10" s="28">
         <f>B10*'2010-2026 годы'!BB10%</f>
@@ -16791,51 +16776,51 @@
         <f>G10*'2010-2026 годы'!BG10%</f>
         <v>102.3</v>
       </c>
       <c r="L10" s="4">
         <f>H10*'2010-2026 годы'!BH10%</f>
         <v>101.4</v>
       </c>
       <c r="M10" s="29">
         <f>I10*'2010-2026 годы'!BI10%</f>
         <v>108.9</v>
       </c>
       <c r="N10" s="28">
         <f>J10*'2010-2026 годы'!BJ10%</f>
         <v>115.1</v>
       </c>
       <c r="O10" s="4">
         <f>K10*'2010-2026 годы'!BK10%</f>
         <v>107.2</v>
       </c>
       <c r="P10" s="4">
         <f>L10*'2010-2026 годы'!BL10%</f>
         <v>107.2</v>
       </c>
       <c r="Q10" s="29">
         <f>M10*'2010-2026 годы'!BM10%</f>
-        <v>116.5</v>
+        <v>117</v>
       </c>
       <c r="R10" s="29">
         <f>N10*'2010-2026 годы'!BN10%</f>
         <v>124.5</v>
       </c>
       <c r="S10" s="21"/>
     </row>
     <row r="11" spans="1:24" ht="22.5">
       <c r="A11" s="84" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="37">
         <v>100</v>
       </c>
       <c r="C11" s="4">
         <v>100</v>
       </c>
       <c r="D11" s="4">
         <v>100</v>
       </c>
       <c r="E11" s="29">
         <v>100</v>
       </c>
       <c r="F11" s="28">
         <f>B11*'2010-2026 годы'!BB11%</f>
@@ -16861,51 +16846,51 @@
         <f>G11*'2010-2026 годы'!BG11%</f>
         <v>105.3</v>
       </c>
       <c r="L11" s="4">
         <f>H11*'2010-2026 годы'!BH11%</f>
         <v>103.1</v>
       </c>
       <c r="M11" s="29">
         <f>I11*'2010-2026 годы'!BI11%</f>
         <v>102.2</v>
       </c>
       <c r="N11" s="28">
         <f>J11*'2010-2026 годы'!BJ11%</f>
         <v>100.1</v>
       </c>
       <c r="O11" s="4">
         <f>K11*'2010-2026 годы'!BK11%</f>
         <v>103.9</v>
       </c>
       <c r="P11" s="4">
         <f>L11*'2010-2026 годы'!BL11%</f>
         <v>106.1</v>
       </c>
       <c r="Q11" s="29">
         <f>M11*'2010-2026 годы'!BM11%</f>
-        <v>105.5</v>
+        <v>102.4</v>
       </c>
       <c r="R11" s="29">
         <f>N11*'2010-2026 годы'!BN11%</f>
         <v>99.2</v>
       </c>
       <c r="S11" s="21"/>
     </row>
     <row r="12" spans="1:24" ht="22.5">
       <c r="A12" s="85" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="37">
         <v>100</v>
       </c>
       <c r="C12" s="4">
         <v>100</v>
       </c>
       <c r="D12" s="4">
         <v>100</v>
       </c>
       <c r="E12" s="29">
         <v>100</v>
       </c>
       <c r="F12" s="28">
         <f>B12*'2010-2026 годы'!BB12%</f>
@@ -16931,51 +16916,51 @@
         <f>G12*'2010-2026 годы'!BG12%</f>
         <v>94.1</v>
       </c>
       <c r="L12" s="4">
         <f>H12*'2010-2026 годы'!BH12%</f>
         <v>91.5</v>
       </c>
       <c r="M12" s="29">
         <f>I12*'2010-2026 годы'!BI12%</f>
         <v>97.6</v>
       </c>
       <c r="N12" s="28">
         <f>J12*'2010-2026 годы'!BJ12%</f>
         <v>90.9</v>
       </c>
       <c r="O12" s="4">
         <f>K12*'2010-2026 годы'!BK12%</f>
         <v>93.4</v>
       </c>
       <c r="P12" s="4">
         <f>L12*'2010-2026 годы'!BL12%</f>
         <v>88.4</v>
       </c>
       <c r="Q12" s="29">
         <f>M12*'2010-2026 годы'!BM12%</f>
-        <v>95.6</v>
+        <v>96.5</v>
       </c>
       <c r="R12" s="29">
         <f>N12*'2010-2026 годы'!BN12%</f>
         <v>109.3</v>
       </c>
       <c r="S12" s="21"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="83" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="37">
         <v>100</v>
       </c>
       <c r="C13" s="4">
         <v>100</v>
       </c>
       <c r="D13" s="4">
         <v>100</v>
       </c>
       <c r="E13" s="29">
         <v>100</v>
       </c>
       <c r="F13" s="28">
         <f>B13*'2010-2026 годы'!BB13%</f>
@@ -17001,51 +16986,51 @@
         <f>G13*'2010-2026 годы'!BG13%</f>
         <v>124</v>
       </c>
       <c r="L13" s="4">
         <f>H13*'2010-2026 годы'!BH13%</f>
         <v>123.9</v>
       </c>
       <c r="M13" s="29">
         <f>I13*'2010-2026 годы'!BI13%</f>
         <v>131.4</v>
       </c>
       <c r="N13" s="28">
         <f>J13*'2010-2026 годы'!BJ13%</f>
         <v>157.30000000000001</v>
       </c>
       <c r="O13" s="4">
         <f>K13*'2010-2026 годы'!BK13%</f>
         <v>147.6</v>
       </c>
       <c r="P13" s="4">
         <f>L13*'2010-2026 годы'!BL13%</f>
         <v>144.69999999999999</v>
       </c>
       <c r="Q13" s="29">
         <f>M13*'2010-2026 годы'!BM13%</f>
-        <v>159.1</v>
+        <v>159.5</v>
       </c>
       <c r="R13" s="29">
         <f>N13*'2010-2026 годы'!BN13%</f>
         <v>179.2</v>
       </c>
       <c r="S13" s="21"/>
     </row>
     <row r="14" spans="1:24" s="14" customFormat="1">
       <c r="A14" s="82" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="36">
         <v>100</v>
       </c>
       <c r="C14" s="25">
         <v>100</v>
       </c>
       <c r="D14" s="25">
         <v>100</v>
       </c>
       <c r="E14" s="26">
         <v>100</v>
       </c>
       <c r="F14" s="24">
         <f>B14*'2010-2026 годы'!BB14%</f>
@@ -17071,51 +17056,51 @@
         <f>G14*'2010-2026 годы'!BG14%</f>
         <v>102.9</v>
       </c>
       <c r="L14" s="25">
         <f>H14*'2010-2026 годы'!BH14%</f>
         <v>103.7</v>
       </c>
       <c r="M14" s="26">
         <f>I14*'2010-2026 годы'!BI14%</f>
         <v>105.9</v>
       </c>
       <c r="N14" s="24">
         <f>J14*'2010-2026 годы'!BJ14%</f>
         <v>104.6</v>
       </c>
       <c r="O14" s="25">
         <f>K14*'2010-2026 годы'!BK14%</f>
         <v>106.3</v>
       </c>
       <c r="P14" s="25">
         <f>L14*'2010-2026 годы'!BL14%</f>
         <v>106.6</v>
       </c>
       <c r="Q14" s="26">
         <f>M14*'2010-2026 годы'!BM14%</f>
-        <v>109.5</v>
+        <v>108.8</v>
       </c>
       <c r="R14" s="26">
         <f>N14*'2010-2026 годы'!BN14%</f>
         <v>107.2</v>
       </c>
       <c r="S14" s="21"/>
     </row>
     <row r="15" spans="1:24" ht="22.5">
       <c r="A15" s="83" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="37">
         <v>100</v>
       </c>
       <c r="C15" s="4">
         <v>100</v>
       </c>
       <c r="D15" s="4">
         <v>100</v>
       </c>
       <c r="E15" s="29">
         <v>100</v>
       </c>
       <c r="F15" s="28">
         <f>B15*'2010-2026 годы'!BB15%</f>
@@ -17141,51 +17126,51 @@
         <f>G15*'2010-2026 годы'!BG15%</f>
         <v>108.2</v>
       </c>
       <c r="L15" s="4">
         <f>H15*'2010-2026 годы'!BH15%</f>
         <v>110.5</v>
       </c>
       <c r="M15" s="29">
         <f>I15*'2010-2026 годы'!BI15%</f>
         <v>115.1</v>
       </c>
       <c r="N15" s="28">
         <f>J15*'2010-2026 годы'!BJ15%</f>
         <v>113.1</v>
       </c>
       <c r="O15" s="4">
         <f>K15*'2010-2026 годы'!BK15%</f>
         <v>113.6</v>
       </c>
       <c r="P15" s="4">
         <f>L15*'2010-2026 годы'!BL15%</f>
         <v>116.2</v>
       </c>
       <c r="Q15" s="29">
         <f>M15*'2010-2026 годы'!BM15%</f>
-        <v>121</v>
+        <v>121.9</v>
       </c>
       <c r="R15" s="29">
         <f>N15*'2010-2026 годы'!BN15%</f>
         <v>119.2</v>
       </c>
       <c r="S15" s="21"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="83" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="37">
         <v>100</v>
       </c>
       <c r="C16" s="4">
         <v>100</v>
       </c>
       <c r="D16" s="4">
         <v>100</v>
       </c>
       <c r="E16" s="29">
         <v>100</v>
       </c>
       <c r="F16" s="28">
         <f>B16*'2010-2026 годы'!BB16%</f>
@@ -17211,51 +17196,51 @@
         <f>G16*'2010-2026 годы'!BG16%</f>
         <v>106.2</v>
       </c>
       <c r="L16" s="4">
         <f>H16*'2010-2026 годы'!BH16%</f>
         <v>108.8</v>
       </c>
       <c r="M16" s="29">
         <f>I16*'2010-2026 годы'!BI16%</f>
         <v>122.2</v>
       </c>
       <c r="N16" s="28">
         <f>J16*'2010-2026 годы'!BJ16%</f>
         <v>130.69999999999999</v>
       </c>
       <c r="O16" s="4">
         <f>K16*'2010-2026 годы'!BK16%</f>
         <v>128.9</v>
       </c>
       <c r="P16" s="4">
         <f>L16*'2010-2026 годы'!BL16%</f>
         <v>130.80000000000001</v>
       </c>
       <c r="Q16" s="29">
         <f>M16*'2010-2026 годы'!BM16%</f>
-        <v>146</v>
+        <v>145.69999999999999</v>
       </c>
       <c r="R16" s="29">
         <f>N16*'2010-2026 годы'!BN16%</f>
         <v>149.1</v>
       </c>
       <c r="S16" s="21"/>
     </row>
     <row r="17" spans="1:19" ht="12.75" customHeight="1">
       <c r="A17" s="83" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="37">
         <v>100</v>
       </c>
       <c r="C17" s="4">
         <v>100</v>
       </c>
       <c r="D17" s="4">
         <v>100</v>
       </c>
       <c r="E17" s="29">
         <v>100</v>
       </c>
       <c r="F17" s="28">
         <f>B17*'2010-2026 годы'!BB17%</f>
@@ -17281,51 +17266,51 @@
         <f>G17*'2010-2026 годы'!BG17%</f>
         <v>96.6</v>
       </c>
       <c r="L17" s="4">
         <f>H17*'2010-2026 годы'!BH17%</f>
         <v>91.3</v>
       </c>
       <c r="M17" s="29">
         <f>I17*'2010-2026 годы'!BI17%</f>
         <v>90.8</v>
       </c>
       <c r="N17" s="28">
         <f>J17*'2010-2026 годы'!BJ17%</f>
         <v>83.9</v>
       </c>
       <c r="O17" s="4">
         <f>K17*'2010-2026 годы'!BK17%</f>
         <v>93.3</v>
       </c>
       <c r="P17" s="4">
         <f>L17*'2010-2026 годы'!BL17%</f>
         <v>90.2</v>
       </c>
       <c r="Q17" s="29">
         <f>M17*'2010-2026 годы'!BM17%</f>
-        <v>91.3</v>
+        <v>93.3</v>
       </c>
       <c r="R17" s="29">
         <f>N17*'2010-2026 годы'!BN17%</f>
         <v>80.099999999999994</v>
       </c>
       <c r="S17" s="21"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="83" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="37">
         <v>100</v>
       </c>
       <c r="C18" s="4">
         <v>100</v>
       </c>
       <c r="D18" s="4">
         <v>100</v>
       </c>
       <c r="E18" s="29">
         <v>100</v>
       </c>
       <c r="F18" s="28">
         <f>B18*'2010-2026 годы'!BB18%</f>
@@ -17351,51 +17336,51 @@
         <f>G18*'2010-2026 годы'!BG18%</f>
         <v>116</v>
       </c>
       <c r="L18" s="4">
         <f>H18*'2010-2026 годы'!BH18%</f>
         <v>113.9</v>
       </c>
       <c r="M18" s="29">
         <f>I18*'2010-2026 годы'!BI18%</f>
         <v>101.1</v>
       </c>
       <c r="N18" s="28">
         <f>J18*'2010-2026 годы'!BJ18%</f>
         <v>113.9</v>
       </c>
       <c r="O18" s="4">
         <f>K18*'2010-2026 годы'!BK18%</f>
         <v>114.8</v>
       </c>
       <c r="P18" s="4">
         <f>L18*'2010-2026 годы'!BL18%</f>
         <v>111.3</v>
       </c>
       <c r="Q18" s="29">
         <f>M18*'2010-2026 годы'!BM18%</f>
-        <v>102.3</v>
+        <v>98.5</v>
       </c>
       <c r="R18" s="29">
         <f>N18*'2010-2026 годы'!BN18%</f>
         <v>113.7</v>
       </c>
       <c r="S18" s="21"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="83" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="37">
         <v>100</v>
       </c>
       <c r="C19" s="4">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="29">
         <v>100</v>
       </c>
       <c r="F19" s="28">
         <f>B19*'2010-2026 годы'!BB19%</f>
@@ -17421,51 +17406,51 @@
         <f>G19*'2010-2026 годы'!BG19%</f>
         <v>94.9</v>
       </c>
       <c r="L19" s="4">
         <f>H19*'2010-2026 годы'!BH19%</f>
         <v>92.8</v>
       </c>
       <c r="M19" s="29">
         <f>I19*'2010-2026 годы'!BI19%</f>
         <v>94.5</v>
       </c>
       <c r="N19" s="28">
         <f>J19*'2010-2026 годы'!BJ19%</f>
         <v>100.2</v>
       </c>
       <c r="O19" s="4">
         <f>K19*'2010-2026 годы'!BK19%</f>
         <v>100.5</v>
       </c>
       <c r="P19" s="4">
         <f>L19*'2010-2026 годы'!BL19%</f>
         <v>97.6</v>
       </c>
       <c r="Q19" s="29">
         <f>M19*'2010-2026 годы'!BM19%</f>
-        <v>99.1</v>
+        <v>97.5</v>
       </c>
       <c r="R19" s="29">
         <f>N19*'2010-2026 годы'!BN19%</f>
         <v>96.2</v>
       </c>
       <c r="S19" s="21"/>
     </row>
     <row r="20" spans="1:19" s="6" customFormat="1">
       <c r="A20" s="83" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="37">
         <v>100</v>
       </c>
       <c r="C20" s="4">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="29">
         <v>100</v>
       </c>
       <c r="F20" s="28">
         <f>B20*'2010-2026 годы'!BB20%</f>
@@ -17491,51 +17476,51 @@
         <f>G20*'2010-2026 годы'!BG20%</f>
         <v>111.2</v>
       </c>
       <c r="L20" s="4">
         <f>H20*'2010-2026 годы'!BH20%</f>
         <v>113.2</v>
       </c>
       <c r="M20" s="29">
         <f>I20*'2010-2026 годы'!BI20%</f>
         <v>117.1</v>
       </c>
       <c r="N20" s="28">
         <f>J20*'2010-2026 годы'!BJ20%</f>
         <v>119.8</v>
       </c>
       <c r="O20" s="4">
         <f>K20*'2010-2026 годы'!BK20%</f>
         <v>116.8</v>
       </c>
       <c r="P20" s="4">
         <f>L20*'2010-2026 годы'!BL20%</f>
         <v>116.3</v>
       </c>
       <c r="Q20" s="29">
         <f>M20*'2010-2026 годы'!BM20%</f>
-        <v>118.4</v>
+        <v>93.7</v>
       </c>
       <c r="R20" s="29">
         <f>N20*'2010-2026 годы'!BN20%</f>
         <v>96.9</v>
       </c>
       <c r="S20" s="21"/>
     </row>
     <row r="21" spans="1:19" ht="12" customHeight="1">
       <c r="A21" s="83" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="37">
         <v>100</v>
       </c>
       <c r="C21" s="4">
         <v>100</v>
       </c>
       <c r="D21" s="4">
         <v>100</v>
       </c>
       <c r="E21" s="29">
         <v>100</v>
       </c>
       <c r="F21" s="28">
         <f>B21*'2010-2026 годы'!BB21%</f>
@@ -17561,51 +17546,51 @@
         <f>G21*'2010-2026 годы'!BG21%</f>
         <v>92.5</v>
       </c>
       <c r="L21" s="4">
         <f>H21*'2010-2026 годы'!BH21%</f>
         <v>92.9</v>
       </c>
       <c r="M21" s="29">
         <f>I21*'2010-2026 годы'!BI21%</f>
         <v>94.9</v>
       </c>
       <c r="N21" s="28">
         <f>J21*'2010-2026 годы'!BJ21%</f>
         <v>96.5</v>
       </c>
       <c r="O21" s="4">
         <f>K21*'2010-2026 годы'!BK21%</f>
         <v>95.1</v>
       </c>
       <c r="P21" s="4">
         <f>L21*'2010-2026 годы'!BL21%</f>
         <v>92.1</v>
       </c>
       <c r="Q21" s="29">
         <f>M21*'2010-2026 годы'!BM21%</f>
-        <v>88.5</v>
+        <v>92</v>
       </c>
       <c r="R21" s="29">
         <f>N21*'2010-2026 годы'!BN21%</f>
         <v>94.4</v>
       </c>
       <c r="S21" s="21"/>
     </row>
     <row r="22" spans="1:19" ht="22.5">
       <c r="A22" s="83" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="37">
         <v>100</v>
       </c>
       <c r="C22" s="4">
         <v>100</v>
       </c>
       <c r="D22" s="4">
         <v>100</v>
       </c>
       <c r="E22" s="29">
         <v>100</v>
       </c>
       <c r="F22" s="28">
         <f>B22*'2010-2026 годы'!BB22%</f>
@@ -17631,51 +17616,51 @@
         <f>G22*'2010-2026 годы'!BG22%</f>
         <v>103.3</v>
       </c>
       <c r="L22" s="4">
         <f>H22*'2010-2026 годы'!BH22%</f>
         <v>104</v>
       </c>
       <c r="M22" s="29">
         <f>I22*'2010-2026 годы'!BI22%</f>
         <v>103.6</v>
       </c>
       <c r="N22" s="28">
         <f>J22*'2010-2026 годы'!BJ22%</f>
         <v>97.3</v>
       </c>
       <c r="O22" s="4">
         <f>K22*'2010-2026 годы'!BK22%</f>
         <v>98.8</v>
       </c>
       <c r="P22" s="4">
         <f>L22*'2010-2026 годы'!BL22%</f>
         <v>100.6</v>
       </c>
       <c r="Q22" s="29">
         <f>M22*'2010-2026 годы'!BM22%</f>
-        <v>96.1</v>
+        <v>94.7</v>
       </c>
       <c r="R22" s="29">
         <f>N22*'2010-2026 годы'!BN22%</f>
         <v>97.4</v>
       </c>
       <c r="S22" s="21"/>
     </row>
     <row r="23" spans="1:19" ht="22.5">
       <c r="A23" s="83" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="37">
         <v>100</v>
       </c>
       <c r="C23" s="4">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="29">
         <v>100</v>
       </c>
       <c r="F23" s="28">
         <f>B23*'2010-2026 годы'!BB23%</f>
@@ -17701,51 +17686,51 @@
         <f>G23*'2010-2026 годы'!BG23%</f>
         <v>100</v>
       </c>
       <c r="L23" s="4">
         <f>H23*'2010-2026 годы'!BH23%</f>
         <v>101.7</v>
       </c>
       <c r="M23" s="29">
         <f>I23*'2010-2026 годы'!BI23%</f>
         <v>103.4</v>
       </c>
       <c r="N23" s="28">
         <f>J23*'2010-2026 годы'!BJ23%</f>
         <v>97.4</v>
       </c>
       <c r="O23" s="4">
         <f>K23*'2010-2026 годы'!BK23%</f>
         <v>103.5</v>
       </c>
       <c r="P23" s="4">
         <f>L23*'2010-2026 годы'!BL23%</f>
         <v>103.3</v>
       </c>
       <c r="Q23" s="29">
         <f>M23*'2010-2026 годы'!BM23%</f>
-        <v>104.8</v>
+        <v>104.1</v>
       </c>
       <c r="R23" s="29">
         <f>N23*'2010-2026 годы'!BN23%</f>
         <v>95.5</v>
       </c>
       <c r="S23" s="21"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="37">
         <v>100</v>
       </c>
       <c r="C24" s="4">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="29">
         <v>100</v>
       </c>
       <c r="F24" s="28">
         <f>B24*'2010-2026 годы'!BB24%</f>
@@ -17771,51 +17756,51 @@
         <f>G24*'2010-2026 годы'!BG24%</f>
         <v>98.9</v>
       </c>
       <c r="L24" s="4">
         <f>H24*'2010-2026 годы'!BH24%</f>
         <v>98.2</v>
       </c>
       <c r="M24" s="29">
         <f>I24*'2010-2026 годы'!BI24%</f>
         <v>98.7</v>
       </c>
       <c r="N24" s="28">
         <f>J24*'2010-2026 годы'!BJ24%</f>
         <v>97.5</v>
       </c>
       <c r="O24" s="4">
         <f>K24*'2010-2026 годы'!BK24%</f>
         <v>98.1</v>
       </c>
       <c r="P24" s="4">
         <f>L24*'2010-2026 годы'!BL24%</f>
         <v>97.5</v>
       </c>
       <c r="Q24" s="29">
         <f>M24*'2010-2026 годы'!BM24%</f>
-        <v>97.6</v>
+        <v>98.5</v>
       </c>
       <c r="R24" s="29">
         <f>N24*'2010-2026 годы'!BN24%</f>
         <v>99</v>
       </c>
       <c r="S24" s="21"/>
     </row>
     <row r="25" spans="1:19" ht="12" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="37">
         <v>100</v>
       </c>
       <c r="C25" s="4">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="29">
         <v>100</v>
       </c>
       <c r="F25" s="28">
         <f>B25*'2010-2026 годы'!BB25%</f>
@@ -17841,51 +17826,51 @@
         <f>G25*'2010-2026 годы'!BG25%</f>
         <v>97.9</v>
       </c>
       <c r="L25" s="4">
         <f>H25*'2010-2026 годы'!BH25%</f>
         <v>100.1</v>
       </c>
       <c r="M25" s="29">
         <f>I25*'2010-2026 годы'!BI25%</f>
         <v>99.2</v>
       </c>
       <c r="N25" s="28">
         <f>J25*'2010-2026 годы'!BJ25%</f>
         <v>96</v>
       </c>
       <c r="O25" s="4">
         <f>K25*'2010-2026 годы'!BK25%</f>
         <v>96.2</v>
       </c>
       <c r="P25" s="4">
         <f>L25*'2010-2026 годы'!BL25%</f>
         <v>96.9</v>
       </c>
       <c r="Q25" s="29">
         <f>M25*'2010-2026 годы'!BM25%</f>
-        <v>96</v>
+        <v>98.5</v>
       </c>
       <c r="R25" s="29">
         <f>N25*'2010-2026 годы'!BN25%</f>
         <v>95.1</v>
       </c>
       <c r="S25" s="21"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="83" t="s">
         <v>13</v>
       </c>
       <c r="B26" s="37">
         <v>100</v>
       </c>
       <c r="C26" s="4">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="29">
         <v>100</v>
       </c>
       <c r="F26" s="28">
         <f>B26*'2010-2026 годы'!BB26%</f>
@@ -17911,51 +17896,51 @@
         <f>G26*'2010-2026 годы'!BG26%</f>
         <v>91.2</v>
       </c>
       <c r="L26" s="4">
         <f>H26*'2010-2026 годы'!BH26%</f>
         <v>93.5</v>
       </c>
       <c r="M26" s="29">
         <f>I26*'2010-2026 годы'!BI26%</f>
         <v>78.599999999999994</v>
       </c>
       <c r="N26" s="28">
         <f>J26*'2010-2026 годы'!BJ26%</f>
         <v>74.599999999999994</v>
       </c>
       <c r="O26" s="4">
         <f>K26*'2010-2026 годы'!BK26%</f>
         <v>88.6</v>
       </c>
       <c r="P26" s="4">
         <f>L26*'2010-2026 годы'!BL26%</f>
         <v>91.7</v>
       </c>
       <c r="Q26" s="29">
         <f>M26*'2010-2026 годы'!BM26%</f>
-        <v>77.099999999999994</v>
+        <v>77.3</v>
       </c>
       <c r="R26" s="29">
         <f>N26*'2010-2026 годы'!BN26%</f>
         <v>71.5</v>
       </c>
       <c r="S26" s="21"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="38">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>100</v>
       </c>
       <c r="D27" s="31">
         <v>100</v>
       </c>
       <c r="E27" s="32">
         <v>100</v>
       </c>
       <c r="F27" s="30">
         <f>B27*'2010-2026 годы'!BB27%</f>
@@ -17981,110 +17966,108 @@
         <f>G27*'2010-2026 годы'!BG27%</f>
         <v>90.9</v>
       </c>
       <c r="L27" s="31">
         <f>H27*'2010-2026 годы'!BH27%</f>
         <v>87</v>
       </c>
       <c r="M27" s="32">
         <f>I27*'2010-2026 годы'!BI27%</f>
         <v>86</v>
       </c>
       <c r="N27" s="30">
         <f>J27*'2010-2026 годы'!BJ27%</f>
         <v>81.5</v>
       </c>
       <c r="O27" s="31">
         <f>K27*'2010-2026 годы'!BK27%</f>
         <v>81.5</v>
       </c>
       <c r="P27" s="31">
         <f>L27*'2010-2026 годы'!BL27%</f>
         <v>78.900000000000006</v>
       </c>
       <c r="Q27" s="32">
         <f>M27*'2010-2026 годы'!BM27%</f>
-        <v>82.6</v>
+        <v>80.599999999999994</v>
       </c>
       <c r="R27" s="32">
         <f>N27*'2010-2026 годы'!BN27%</f>
         <v>84.8</v>
       </c>
       <c r="S27" s="21"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="104"/>
       <c r="B29" s="104"/>
       <c r="C29" s="104"/>
       <c r="D29" s="104"/>
       <c r="E29" s="104"/>
       <c r="F29" s="104"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="17"/>
       <c r="O29" s="17"/>
       <c r="P29" s="17"/>
       <c r="Q29" s="15"/>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="15"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AD5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="AA5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AN26" sqref="AN26"/>
+      <selection pane="bottomRight" activeCell="AQ17" sqref="AQ17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5" style="2" customWidth="1"/>
     <col min="2" max="2" width="29.1640625" style="2" customWidth="1"/>
     <col min="3" max="30" width="9.33203125" style="2"/>
     <col min="31" max="31" width="9.5" style="2" customWidth="1"/>
     <col min="32" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="12.75">
       <c r="A1" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
@@ -18164,51 +18147,51 @@
       <c r="S3" s="106" t="s">
         <v>40</v>
       </c>
       <c r="T3" s="106"/>
       <c r="U3" s="106"/>
       <c r="V3" s="106"/>
       <c r="W3" s="106" t="s">
         <v>42</v>
       </c>
       <c r="X3" s="106"/>
       <c r="Y3" s="106"/>
       <c r="Z3" s="106"/>
       <c r="AA3" s="106" t="s">
         <v>61</v>
       </c>
       <c r="AB3" s="106"/>
       <c r="AC3" s="106"/>
       <c r="AD3" s="106"/>
       <c r="AE3" s="106" t="s">
         <v>66</v>
       </c>
       <c r="AF3" s="106"/>
       <c r="AG3" s="106"/>
       <c r="AH3" s="106"/>
       <c r="AI3" s="106" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="AJ3" s="106"/>
       <c r="AK3" s="106"/>
       <c r="AL3" s="106"/>
     </row>
     <row r="4" spans="1:41" ht="33.75">
       <c r="A4" s="112"/>
       <c r="B4" s="112"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
@@ -18267,51 +18250,51 @@
       <c r="Z4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AE4" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AF4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AG4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AH4" s="97" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="AI4" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AJ4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AK4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AL4" s="97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:41" ht="45">
       <c r="A5" s="86" t="s">
         <v>52</v>
       </c>
       <c r="B5" s="87" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="33">
         <v>104.6</v>
       </c>
       <c r="D5" s="34">
@@ -18383,51 +18366,51 @@
       <c r="Z5" s="35">
         <v>100.3</v>
       </c>
       <c r="AA5" s="33">
         <v>104.8</v>
       </c>
       <c r="AB5" s="34">
         <v>108.7</v>
       </c>
       <c r="AC5" s="34">
         <v>117.6</v>
       </c>
       <c r="AD5" s="35">
         <v>117.1</v>
       </c>
       <c r="AE5" s="33">
         <v>110.4</v>
       </c>
       <c r="AF5" s="34">
         <v>111</v>
       </c>
       <c r="AG5" s="34">
         <v>112.5</v>
       </c>
       <c r="AH5" s="35">
-        <v>112.6</v>
+        <v>112.3</v>
       </c>
       <c r="AI5" s="35">
         <v>103.1</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" s="86" t="s">
         <v>53</v>
       </c>
       <c r="B6" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C6" s="28">
         <v>112.6</v>
       </c>
       <c r="D6" s="4">
         <v>124.4</v>
       </c>
       <c r="E6" s="4">
         <v>121.7</v>
       </c>
       <c r="F6" s="29">
         <v>97.1</v>
       </c>
       <c r="G6" s="28">
@@ -18490,51 +18473,51 @@
       <c r="Z6" s="29">
         <v>154.19999999999999</v>
       </c>
       <c r="AA6" s="28">
         <v>105.4</v>
       </c>
       <c r="AB6" s="4">
         <v>106.2</v>
       </c>
       <c r="AC6" s="4">
         <v>120.8</v>
       </c>
       <c r="AD6" s="29">
         <v>103.8</v>
       </c>
       <c r="AE6" s="28">
         <v>126.7</v>
       </c>
       <c r="AF6" s="4">
         <v>119.6</v>
       </c>
       <c r="AG6" s="4">
         <v>113.9</v>
       </c>
       <c r="AH6" s="29">
-        <v>102.7</v>
+        <v>106</v>
       </c>
       <c r="AI6" s="29">
         <v>89.9</v>
       </c>
     </row>
     <row r="7" spans="1:41">
       <c r="A7" s="86" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="87" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="28">
         <v>95.4</v>
       </c>
       <c r="D7" s="4">
         <v>105.5</v>
       </c>
       <c r="E7" s="4">
         <v>103.4</v>
       </c>
       <c r="F7" s="29">
         <v>113.4</v>
       </c>
       <c r="G7" s="28">
@@ -18597,51 +18580,51 @@
       <c r="Z7" s="29">
         <v>115.4</v>
       </c>
       <c r="AA7" s="28">
         <v>102.5</v>
       </c>
       <c r="AB7" s="4">
         <v>87.9</v>
       </c>
       <c r="AC7" s="4">
         <v>92.3</v>
       </c>
       <c r="AD7" s="29">
         <v>132.9</v>
       </c>
       <c r="AE7" s="28">
         <v>126.9</v>
       </c>
       <c r="AF7" s="4">
         <v>140.30000000000001</v>
       </c>
       <c r="AG7" s="4">
         <v>136.4</v>
       </c>
       <c r="AH7" s="29">
-        <v>104.3</v>
+        <v>123.9</v>
       </c>
       <c r="AI7" s="29">
         <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:41" ht="22.5">
       <c r="A8" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="92" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="30">
         <v>104.2</v>
       </c>
       <c r="D8" s="31">
         <v>109</v>
       </c>
       <c r="E8" s="31">
         <v>107.9</v>
       </c>
       <c r="F8" s="32">
         <v>112.2</v>
       </c>
       <c r="G8" s="30">
@@ -18704,51 +18687,51 @@
       <c r="Z8" s="32">
         <v>101.4</v>
       </c>
       <c r="AA8" s="30">
         <v>104.8</v>
       </c>
       <c r="AB8" s="31">
         <v>108</v>
       </c>
       <c r="AC8" s="31">
         <v>116.8</v>
       </c>
       <c r="AD8" s="32">
         <v>117.2</v>
       </c>
       <c r="AE8" s="30">
         <v>110.6</v>
       </c>
       <c r="AF8" s="31">
         <v>111.3</v>
       </c>
       <c r="AG8" s="31">
         <v>112.8</v>
       </c>
       <c r="AH8" s="32">
-        <v>112.3</v>
+        <v>111.9</v>
       </c>
       <c r="AI8" s="32">
         <v>102.6</v>
       </c>
     </row>
     <row r="9" spans="1:41">
       <c r="A9" s="56"/>
       <c r="B9" s="56"/>
     </row>
     <row r="10" spans="1:41">
       <c r="A10" s="56"/>
       <c r="B10" s="56"/>
       <c r="C10" s="16"/>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="16"/>
       <c r="G10" s="16"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
@@ -18859,51 +18842,51 @@
       <c r="O16" s="106" t="s">
         <v>40</v>
       </c>
       <c r="P16" s="106"/>
       <c r="Q16" s="106"/>
       <c r="R16" s="106"/>
       <c r="S16" s="106" t="s">
         <v>42</v>
       </c>
       <c r="T16" s="106"/>
       <c r="U16" s="106"/>
       <c r="V16" s="113"/>
       <c r="W16" s="106" t="s">
         <v>61</v>
       </c>
       <c r="X16" s="106"/>
       <c r="Y16" s="106"/>
       <c r="Z16" s="106"/>
       <c r="AA16" s="106" t="s">
         <v>66</v>
       </c>
       <c r="AB16" s="106"/>
       <c r="AC16" s="106"/>
       <c r="AD16" s="106"/>
       <c r="AE16" s="106" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="AF16" s="106"/>
       <c r="AG16" s="106"/>
       <c r="AH16" s="106"/>
     </row>
     <row r="17" spans="1:34" ht="33.75">
       <c r="A17" s="112"/>
       <c r="B17" s="112"/>
       <c r="C17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="11" t="s">
         <v>22</v>
@@ -18950,63 +18933,63 @@
       <c r="V17" s="11" t="s">
         <v>38</v>
       </c>
       <c r="W17" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z17" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AA17" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AB17" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AC17" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AD17" s="97" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="AE17" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AF17" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AG17" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AH17" s="97" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:34" ht="45">
       <c r="A18" s="86" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="87" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="33">
         <v>100</v>
       </c>
       <c r="D18" s="34">
         <v>100</v>
       </c>
       <c r="E18" s="34">
         <v>100</v>
       </c>
       <c r="F18" s="35">
         <v>100</v>
       </c>
       <c r="G18" s="33">
         <f>C18*K5%</f>
         <v>107.9</v>
       </c>
@@ -19078,51 +19061,51 @@
         <f t="shared" si="1"/>
         <v>117.2</v>
       </c>
       <c r="Y18" s="34">
         <f t="shared" si="1"/>
         <v>140.30000000000001</v>
       </c>
       <c r="Z18" s="35">
         <f t="shared" ref="Z18:AE18" si="2">V18*AD5%</f>
         <v>138.9</v>
       </c>
       <c r="AA18" s="33">
         <f t="shared" si="2"/>
         <v>151.1</v>
       </c>
       <c r="AB18" s="34">
         <f t="shared" si="2"/>
         <v>130.1</v>
       </c>
       <c r="AC18" s="34">
         <f t="shared" si="2"/>
         <v>157.80000000000001</v>
       </c>
       <c r="AD18" s="35">
         <f t="shared" si="2"/>
-        <v>156.4</v>
+        <v>156</v>
       </c>
       <c r="AE18" s="35">
         <f t="shared" si="2"/>
         <v>155.80000000000001</v>
       </c>
       <c r="AF18" s="35"/>
       <c r="AG18" s="35"/>
       <c r="AH18" s="35"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" s="86" t="s">
         <v>53</v>
       </c>
       <c r="B19" s="87" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="28">
         <v>100</v>
       </c>
       <c r="D19" s="4">
         <v>100</v>
       </c>
       <c r="E19" s="4">
         <v>100</v>
       </c>
@@ -19201,51 +19184,51 @@
         <f t="shared" si="1"/>
         <v>77.599999999999994</v>
       </c>
       <c r="Y19" s="4">
         <f t="shared" si="1"/>
         <v>193.3</v>
       </c>
       <c r="Z19" s="29">
         <f t="shared" si="1"/>
         <v>231.3</v>
       </c>
       <c r="AA19" s="28">
         <f t="shared" ref="AA19:AE21" si="3">W19*AE6%</f>
         <v>246.9</v>
       </c>
       <c r="AB19" s="4">
         <f t="shared" si="3"/>
         <v>92.8</v>
       </c>
       <c r="AC19" s="4">
         <f t="shared" si="3"/>
         <v>220.2</v>
       </c>
       <c r="AD19" s="29">
         <f t="shared" si="3"/>
-        <v>237.5</v>
+        <v>245.2</v>
       </c>
       <c r="AE19" s="29">
         <f t="shared" si="3"/>
         <v>222</v>
       </c>
       <c r="AF19" s="29"/>
       <c r="AG19" s="29"/>
       <c r="AH19" s="29"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" s="86" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="87" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="28">
         <v>100</v>
       </c>
       <c r="D20" s="4">
         <v>100</v>
       </c>
       <c r="E20" s="4">
         <v>100</v>
       </c>
@@ -19324,51 +19307,51 @@
         <f t="shared" si="1"/>
         <v>130.19999999999999</v>
       </c>
       <c r="Y20" s="4">
         <f t="shared" si="1"/>
         <v>159.4</v>
       </c>
       <c r="Z20" s="29">
         <f t="shared" si="1"/>
         <v>324.39999999999998</v>
       </c>
       <c r="AA20" s="28">
         <f t="shared" si="3"/>
         <v>182.4</v>
       </c>
       <c r="AB20" s="4">
         <f t="shared" ref="AB20:AE21" si="4">X20*AF7%</f>
         <v>182.7</v>
       </c>
       <c r="AC20" s="4">
         <f t="shared" si="4"/>
         <v>217.4</v>
       </c>
       <c r="AD20" s="29">
         <f t="shared" si="4"/>
-        <v>338.3</v>
+        <v>401.9</v>
       </c>
       <c r="AE20" s="29">
         <f t="shared" si="4"/>
         <v>167.8</v>
       </c>
       <c r="AF20" s="29"/>
       <c r="AG20" s="29"/>
       <c r="AH20" s="29"/>
     </row>
     <row r="21" spans="1:34" ht="22.5">
       <c r="A21" s="91" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="92" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="30">
         <v>100</v>
       </c>
       <c r="D21" s="31">
         <v>100</v>
       </c>
       <c r="E21" s="31">
         <v>100</v>
       </c>
@@ -19447,106 +19430,104 @@
         <f t="shared" si="1"/>
         <v>141.4</v>
       </c>
       <c r="Y21" s="31">
         <f t="shared" si="1"/>
         <v>141.69999999999999</v>
       </c>
       <c r="Z21" s="32">
         <f t="shared" si="1"/>
         <v>143.1</v>
       </c>
       <c r="AA21" s="30">
         <f t="shared" si="3"/>
         <v>151.69999999999999</v>
       </c>
       <c r="AB21" s="31">
         <f t="shared" si="4"/>
         <v>157.4</v>
       </c>
       <c r="AC21" s="31">
         <f t="shared" si="4"/>
         <v>159.80000000000001</v>
       </c>
       <c r="AD21" s="32">
         <f t="shared" si="4"/>
-        <v>160.69999999999999</v>
+        <v>160.1</v>
       </c>
       <c r="AE21" s="32">
         <f t="shared" si="4"/>
         <v>155.6</v>
       </c>
       <c r="AF21" s="32"/>
       <c r="AG21" s="32"/>
       <c r="AH21" s="32"/>
     </row>
     <row r="22" spans="1:34">
       <c r="B22" s="56"/>
     </row>
     <row r="24" spans="1:34">
-      <c r="A24" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="O16:R16"/>
     <mergeCell ref="S16:V16"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="W16:Z16"/>
     <mergeCell ref="C16:F16"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="K16:N16"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AE16:AH16"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AA16:AD16"/>
     <mergeCell ref="S3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AM33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="AD5" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="AA5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AO10" sqref="AO10"/>
+      <selection pane="bottomRight" activeCell="AT24" sqref="AT24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="38.5" style="2" customWidth="1"/>
     <col min="3" max="23" width="9.33203125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.33203125" style="2"/>
     <col min="27" max="27" width="9.5" style="2" customWidth="1"/>
     <col min="28" max="28" width="10.33203125" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.6640625" style="2" customWidth="1"/>
     <col min="30" max="30" width="10.83203125" style="2" customWidth="1"/>
     <col min="31" max="16384" width="9.33203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="12.75">
       <c r="A1" s="55" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
@@ -19635,51 +19616,51 @@
       <c r="S3" s="103" t="s">
         <v>40</v>
       </c>
       <c r="T3" s="103"/>
       <c r="U3" s="103"/>
       <c r="V3" s="103"/>
       <c r="W3" s="103" t="s">
         <v>42</v>
       </c>
       <c r="X3" s="103"/>
       <c r="Y3" s="103"/>
       <c r="Z3" s="103"/>
       <c r="AA3" s="109" t="s">
         <v>61</v>
       </c>
       <c r="AB3" s="110"/>
       <c r="AC3" s="110"/>
       <c r="AD3" s="110"/>
       <c r="AE3" s="109" t="s">
         <v>66</v>
       </c>
       <c r="AF3" s="110"/>
       <c r="AG3" s="110"/>
       <c r="AH3" s="111"/>
       <c r="AI3" s="109" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="AJ3" s="110"/>
       <c r="AK3" s="110"/>
       <c r="AL3" s="111"/>
     </row>
     <row r="4" spans="1:39" ht="33.75">
       <c r="A4" s="115"/>
       <c r="B4" s="115"/>
       <c r="C4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>22</v>
@@ -19738,51 +19719,51 @@
       <c r="Z4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AA4" s="11" t="s">
         <v>51</v>
       </c>
       <c r="AB4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="AC4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="AD4" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AE4" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AF4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AG4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AH4" s="97" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="AI4" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AJ4" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AK4" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AL4" s="97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" s="57"/>
       <c r="B5" s="88" t="s">
         <v>121</v>
       </c>
       <c r="C5" s="33">
         <v>115.3</v>
       </c>
       <c r="D5" s="34">
         <v>118.9</v>
       </c>
@@ -19852,51 +19833,51 @@
       <c r="Z5" s="35">
         <v>101.8</v>
       </c>
       <c r="AA5" s="33">
         <v>102.1</v>
       </c>
       <c r="AB5" s="34">
         <v>96.8</v>
       </c>
       <c r="AC5" s="34">
         <v>87</v>
       </c>
       <c r="AD5" s="35">
         <v>114.2</v>
       </c>
       <c r="AE5" s="33">
         <v>142.1</v>
       </c>
       <c r="AF5" s="34">
         <v>133.6</v>
       </c>
       <c r="AG5" s="34">
         <v>106.4</v>
       </c>
       <c r="AH5" s="35">
-        <v>94.8</v>
+        <v>110</v>
       </c>
       <c r="AI5" s="33">
         <v>76</v>
       </c>
       <c r="AJ5" s="34"/>
       <c r="AK5" s="34"/>
       <c r="AL5" s="35"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" s="58">
         <v>58</v>
       </c>
       <c r="B6" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="28">
         <v>112.9</v>
       </c>
       <c r="D6" s="4">
         <v>118.5</v>
       </c>
       <c r="E6" s="4">
         <v>120.4</v>
       </c>
       <c r="F6" s="29">
@@ -19962,51 +19943,51 @@
       <c r="Z6" s="29">
         <v>107.9</v>
       </c>
       <c r="AA6" s="28">
         <v>100</v>
       </c>
       <c r="AB6" s="4">
         <v>99.6</v>
       </c>
       <c r="AC6" s="4">
         <v>90.6</v>
       </c>
       <c r="AD6" s="29">
         <v>145.69999999999999</v>
       </c>
       <c r="AE6" s="28">
         <v>124.6</v>
       </c>
       <c r="AF6" s="4">
         <v>117.1</v>
       </c>
       <c r="AG6" s="4">
         <v>129.30000000000001</v>
       </c>
       <c r="AH6" s="29">
-        <v>100.4</v>
+        <v>116.8</v>
       </c>
       <c r="AI6" s="28">
         <v>98.5</v>
       </c>
       <c r="AJ6" s="4"/>
       <c r="AK6" s="4"/>
       <c r="AL6" s="29"/>
     </row>
     <row r="7" spans="1:39" ht="33.75">
       <c r="A7" s="58">
         <v>59</v>
       </c>
       <c r="B7" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="28">
         <v>121.2</v>
       </c>
       <c r="D7" s="4">
         <v>108.2</v>
       </c>
       <c r="E7" s="4">
         <v>101.2</v>
       </c>
       <c r="F7" s="29">
@@ -20072,51 +20053,51 @@
       <c r="Z7" s="29">
         <v>110.9</v>
       </c>
       <c r="AA7" s="28">
         <v>100</v>
       </c>
       <c r="AB7" s="4">
         <v>96.8</v>
       </c>
       <c r="AC7" s="4">
         <v>83.7</v>
       </c>
       <c r="AD7" s="29">
         <v>93.4</v>
       </c>
       <c r="AE7" s="28">
         <v>77.5</v>
       </c>
       <c r="AF7" s="4">
         <v>82.1</v>
       </c>
       <c r="AG7" s="4">
         <v>87</v>
       </c>
       <c r="AH7" s="29">
-        <v>106</v>
+        <v>116.2</v>
       </c>
       <c r="AI7" s="28">
         <v>59.7</v>
       </c>
       <c r="AJ7" s="4"/>
       <c r="AK7" s="4"/>
       <c r="AL7" s="29"/>
     </row>
     <row r="8" spans="1:39" ht="22.5">
       <c r="A8" s="58">
         <v>60</v>
       </c>
       <c r="B8" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="28">
         <v>104.8</v>
       </c>
       <c r="D8" s="4">
         <v>122.7</v>
       </c>
       <c r="E8" s="4">
         <v>104.2</v>
       </c>
       <c r="F8" s="29">
@@ -20182,51 +20163,51 @@
       <c r="Z8" s="29">
         <v>79.7</v>
       </c>
       <c r="AA8" s="28">
         <v>100</v>
       </c>
       <c r="AB8" s="4">
         <v>94.1</v>
       </c>
       <c r="AC8" s="4">
         <v>82.5</v>
       </c>
       <c r="AD8" s="29">
         <v>116</v>
       </c>
       <c r="AE8" s="28">
         <v>81.7</v>
       </c>
       <c r="AF8" s="4">
         <v>92.4</v>
       </c>
       <c r="AG8" s="4">
         <v>117.2</v>
       </c>
       <c r="AH8" s="29">
-        <v>65.900000000000006</v>
+        <v>54.3</v>
       </c>
       <c r="AI8" s="28">
         <v>64.3</v>
       </c>
       <c r="AJ8" s="4"/>
       <c r="AK8" s="4"/>
       <c r="AL8" s="29"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" s="58">
         <v>61</v>
       </c>
       <c r="B9" s="64" t="s">
         <v>108</v>
       </c>
       <c r="C9" s="28">
         <v>91.6</v>
       </c>
       <c r="D9" s="4">
         <v>92.1</v>
       </c>
       <c r="E9" s="4">
         <v>90.5</v>
       </c>
       <c r="F9" s="29">
@@ -20292,51 +20273,51 @@
       <c r="Z9" s="29">
         <v>98.2</v>
       </c>
       <c r="AA9" s="28">
         <v>111.9</v>
       </c>
       <c r="AB9" s="4">
         <v>104.7</v>
       </c>
       <c r="AC9" s="4">
         <v>103.3</v>
       </c>
       <c r="AD9" s="29">
         <v>115.2</v>
       </c>
       <c r="AE9" s="28">
         <v>98.4</v>
       </c>
       <c r="AF9" s="4">
         <v>98.8</v>
       </c>
       <c r="AG9" s="4">
         <v>101.5</v>
       </c>
       <c r="AH9" s="29">
-        <v>93.2</v>
+        <v>93.5</v>
       </c>
       <c r="AI9" s="28">
         <v>106.9</v>
       </c>
       <c r="AJ9" s="4"/>
       <c r="AK9" s="4"/>
       <c r="AL9" s="29"/>
     </row>
     <row r="10" spans="1:39" ht="33.75">
       <c r="A10" s="58">
         <v>62</v>
       </c>
       <c r="B10" s="64" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="28">
         <v>97.2</v>
       </c>
       <c r="D10" s="4">
         <v>103.8</v>
       </c>
       <c r="E10" s="4">
         <v>86.3</v>
       </c>
       <c r="F10" s="29">
@@ -20402,51 +20383,51 @@
       <c r="Z10" s="29">
         <v>92.9</v>
       </c>
       <c r="AA10" s="28">
         <v>117</v>
       </c>
       <c r="AB10" s="4">
         <v>122.4</v>
       </c>
       <c r="AC10" s="4">
         <v>124.1</v>
       </c>
       <c r="AD10" s="29">
         <v>107.3</v>
       </c>
       <c r="AE10" s="28">
         <v>102.7</v>
       </c>
       <c r="AF10" s="4">
         <v>98.4</v>
       </c>
       <c r="AG10" s="4">
         <v>76.8</v>
       </c>
       <c r="AH10" s="29">
-        <v>109.9</v>
+        <v>100</v>
       </c>
       <c r="AI10" s="28">
         <v>111.3</v>
       </c>
       <c r="AJ10" s="4"/>
       <c r="AK10" s="4"/>
       <c r="AL10" s="29"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" s="58">
         <v>63</v>
       </c>
       <c r="B11" s="64" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="28">
         <v>92.6</v>
       </c>
       <c r="D11" s="4">
         <v>86.9</v>
       </c>
       <c r="E11" s="4">
         <v>85.7</v>
       </c>
       <c r="F11" s="29">
@@ -20512,51 +20493,51 @@
       <c r="Z11" s="29">
         <v>93.1</v>
       </c>
       <c r="AA11" s="28">
         <v>100</v>
       </c>
       <c r="AB11" s="4">
         <v>98.9</v>
       </c>
       <c r="AC11" s="4">
         <v>93.2</v>
       </c>
       <c r="AD11" s="29">
         <v>69.2</v>
       </c>
       <c r="AE11" s="28">
         <v>100</v>
       </c>
       <c r="AF11" s="4">
         <v>95</v>
       </c>
       <c r="AG11" s="4">
         <v>147.4</v>
       </c>
       <c r="AH11" s="29">
-        <v>104.7</v>
+        <v>113.9</v>
       </c>
       <c r="AI11" s="28">
         <v>89</v>
       </c>
       <c r="AJ11" s="4"/>
       <c r="AK11" s="4"/>
       <c r="AL11" s="29"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" s="59"/>
       <c r="B12" s="89" t="s">
         <v>115</v>
       </c>
       <c r="C12" s="28">
         <v>92.1</v>
       </c>
       <c r="D12" s="4">
         <v>93</v>
       </c>
       <c r="E12" s="4">
         <v>88.2</v>
       </c>
       <c r="F12" s="29">
         <v>101.3</v>
       </c>
@@ -20620,51 +20601,51 @@
       <c r="Z12" s="29">
         <v>94.5</v>
       </c>
       <c r="AA12" s="28">
         <v>110.4</v>
       </c>
       <c r="AB12" s="4">
         <v>111</v>
       </c>
       <c r="AC12" s="4">
         <v>110.4</v>
       </c>
       <c r="AD12" s="29">
         <v>107.8</v>
       </c>
       <c r="AE12" s="28">
         <v>104.3</v>
       </c>
       <c r="AF12" s="4">
         <v>100.3</v>
       </c>
       <c r="AG12" s="4">
         <v>105.5</v>
       </c>
       <c r="AH12" s="29">
-        <v>109.9</v>
+        <v>118.1</v>
       </c>
       <c r="AI12" s="28">
         <v>101.2</v>
       </c>
       <c r="AJ12" s="4"/>
       <c r="AK12" s="4"/>
       <c r="AL12" s="29"/>
     </row>
     <row r="13" spans="1:39" ht="28.5" customHeight="1">
       <c r="A13" s="93" t="s">
         <v>120</v>
       </c>
       <c r="B13" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="30">
         <v>98.5</v>
       </c>
       <c r="D13" s="31">
         <v>100.4</v>
       </c>
       <c r="E13" s="31">
         <v>95.4</v>
       </c>
       <c r="F13" s="32">
@@ -20730,51 +20711,51 @@
       <c r="Z13" s="32">
         <v>96.2</v>
       </c>
       <c r="AA13" s="30">
         <v>109.9</v>
       </c>
       <c r="AB13" s="31">
         <v>109.6</v>
       </c>
       <c r="AC13" s="31">
         <v>108.4</v>
       </c>
       <c r="AD13" s="32">
         <v>105.1</v>
       </c>
       <c r="AE13" s="30">
         <v>100.8</v>
       </c>
       <c r="AF13" s="31">
         <v>99</v>
       </c>
       <c r="AG13" s="31">
         <v>97.7</v>
       </c>
       <c r="AH13" s="32">
-        <v>101.2</v>
+        <v>97.4</v>
       </c>
       <c r="AI13" s="30">
         <v>99.8</v>
       </c>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
       <c r="AL13" s="32"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" s="60"/>
       <c r="B14" s="65"/>
     </row>
     <row r="15" spans="1:39" s="6" customFormat="1">
       <c r="A15" s="61"/>
       <c r="B15" s="66"/>
       <c r="C15" s="19"/>
       <c r="D15" s="19"/>
       <c r="E15" s="19"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
       <c r="L15" s="19"/>
@@ -20847,51 +20828,51 @@
       <c r="O20" s="103" t="s">
         <v>40</v>
       </c>
       <c r="P20" s="103"/>
       <c r="Q20" s="103"/>
       <c r="R20" s="103"/>
       <c r="S20" s="103" t="s">
         <v>42</v>
       </c>
       <c r="T20" s="103"/>
       <c r="U20" s="103"/>
       <c r="V20" s="103"/>
       <c r="W20" s="103" t="s">
         <v>61</v>
       </c>
       <c r="X20" s="103"/>
       <c r="Y20" s="103"/>
       <c r="Z20" s="103"/>
       <c r="AA20" s="103" t="s">
         <v>66</v>
       </c>
       <c r="AB20" s="103"/>
       <c r="AC20" s="103"/>
       <c r="AD20" s="103"/>
       <c r="AE20" s="103" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="AF20" s="103"/>
       <c r="AG20" s="103"/>
       <c r="AH20" s="103"/>
     </row>
     <row r="21" spans="1:34" ht="33.75">
       <c r="A21" s="115"/>
       <c r="B21" s="115"/>
       <c r="C21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>22</v>
@@ -20938,51 +20919,51 @@
       <c r="V21" s="11" t="s">
         <v>38</v>
       </c>
       <c r="W21" s="11" t="s">
         <v>51</v>
       </c>
       <c r="X21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="Y21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="Z21" s="11" t="s">
         <v>38</v>
       </c>
       <c r="AA21" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AB21" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AC21" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AD21" s="97" t="s">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="AE21" s="97" t="s">
         <v>51</v>
       </c>
       <c r="AF21" s="97" t="s">
         <v>22</v>
       </c>
       <c r="AG21" s="97" t="s">
         <v>23</v>
       </c>
       <c r="AH21" s="97" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" s="63"/>
       <c r="B22" s="88" t="s">
         <v>58</v>
       </c>
       <c r="C22" s="39">
         <v>100</v>
       </c>
       <c r="D22" s="34">
         <v>100</v>
       </c>
@@ -21063,52 +21044,52 @@
       <c r="X22" s="34">
         <f t="shared" ref="X22:X30" si="10">T22*AB5%</f>
         <v>121.7</v>
       </c>
       <c r="Y22" s="34">
         <f t="shared" ref="Y22:Y30" si="11">U22*AC5%</f>
         <v>122.1</v>
       </c>
       <c r="Z22" s="35">
         <f t="shared" ref="Z22:AE22" si="12">V22*AD5%</f>
         <v>96.3</v>
       </c>
       <c r="AA22" s="33">
         <f t="shared" si="12"/>
         <v>223.2</v>
       </c>
       <c r="AB22" s="34">
         <f t="shared" si="12"/>
         <v>162.6</v>
       </c>
       <c r="AC22" s="34">
         <f t="shared" si="12"/>
         <v>129.9</v>
       </c>
       <c r="AD22" s="35">
-        <f t="shared" si="12"/>
-        <v>91.3</v>
+        <f>Z22*AH5%</f>
+        <v>105.9</v>
       </c>
       <c r="AE22" s="35">
         <f t="shared" si="12"/>
         <v>169.6</v>
       </c>
       <c r="AF22" s="34"/>
       <c r="AG22" s="34"/>
       <c r="AH22" s="35"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" s="58">
         <v>58</v>
       </c>
       <c r="B23" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="37">
         <v>100</v>
       </c>
       <c r="D23" s="4">
         <v>100</v>
       </c>
       <c r="E23" s="4">
         <v>100</v>
       </c>
@@ -21187,51 +21168,51 @@
         <f t="shared" si="10"/>
         <v>122.8</v>
       </c>
       <c r="Y23" s="4">
         <f t="shared" si="11"/>
         <v>109.1</v>
       </c>
       <c r="Z23" s="29">
         <f t="shared" ref="Z23:AE30" si="18">V23*AD6%</f>
         <v>71.7</v>
       </c>
       <c r="AA23" s="28">
         <f t="shared" si="18"/>
         <v>174.6</v>
       </c>
       <c r="AB23" s="4">
         <f t="shared" si="18"/>
         <v>143.80000000000001</v>
       </c>
       <c r="AC23" s="4">
         <f t="shared" si="18"/>
         <v>141.1</v>
       </c>
       <c r="AD23" s="29">
         <f t="shared" si="18"/>
-        <v>72</v>
+        <v>83.7</v>
       </c>
       <c r="AE23" s="29">
         <f t="shared" si="18"/>
         <v>172</v>
       </c>
       <c r="AF23" s="4"/>
       <c r="AG23" s="4"/>
       <c r="AH23" s="29"/>
     </row>
     <row r="24" spans="1:34" ht="33.75">
       <c r="A24" s="58">
         <v>59</v>
       </c>
       <c r="B24" s="64" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="37">
         <v>100</v>
       </c>
       <c r="D24" s="4">
         <v>100</v>
       </c>
       <c r="E24" s="4">
         <v>100</v>
       </c>
@@ -21310,51 +21291,51 @@
         <f t="shared" si="10"/>
         <v>105</v>
       </c>
       <c r="Y24" s="4">
         <f t="shared" si="11"/>
         <v>143.30000000000001</v>
       </c>
       <c r="Z24" s="29">
         <f t="shared" si="18"/>
         <v>93.1</v>
       </c>
       <c r="AA24" s="28">
         <f t="shared" si="18"/>
         <v>116.4</v>
       </c>
       <c r="AB24" s="4">
         <f t="shared" si="18"/>
         <v>86.2</v>
       </c>
       <c r="AC24" s="4">
         <f t="shared" si="18"/>
         <v>124.7</v>
       </c>
       <c r="AD24" s="29">
         <f t="shared" si="18"/>
-        <v>98.7</v>
+        <v>108.2</v>
       </c>
       <c r="AE24" s="29">
         <f t="shared" si="18"/>
         <v>69.5</v>
       </c>
       <c r="AF24" s="4"/>
       <c r="AG24" s="4"/>
       <c r="AH24" s="29"/>
     </row>
     <row r="25" spans="1:34" ht="22.5">
       <c r="A25" s="58">
         <v>60</v>
       </c>
       <c r="B25" s="64" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="37">
         <v>100</v>
       </c>
       <c r="D25" s="4">
         <v>100</v>
       </c>
       <c r="E25" s="4">
         <v>100</v>
       </c>
@@ -21433,51 +21414,51 @@
         <f t="shared" si="10"/>
         <v>112.9</v>
       </c>
       <c r="Y25" s="4">
         <f t="shared" si="11"/>
         <v>115.6</v>
       </c>
       <c r="Z25" s="29">
         <f t="shared" si="18"/>
         <v>89.1</v>
       </c>
       <c r="AA25" s="28">
         <f t="shared" si="18"/>
         <v>113.6</v>
       </c>
       <c r="AB25" s="4">
         <f t="shared" si="18"/>
         <v>104.3</v>
       </c>
       <c r="AC25" s="4">
         <f t="shared" si="18"/>
         <v>135.5</v>
       </c>
       <c r="AD25" s="29">
         <f t="shared" si="18"/>
-        <v>58.7</v>
+        <v>48.4</v>
       </c>
       <c r="AE25" s="29">
         <f t="shared" si="18"/>
         <v>73</v>
       </c>
       <c r="AF25" s="4"/>
       <c r="AG25" s="4"/>
       <c r="AH25" s="29"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" s="58">
         <v>61</v>
       </c>
       <c r="B26" s="64" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="37">
         <v>100</v>
       </c>
       <c r="D26" s="4">
         <v>100</v>
       </c>
       <c r="E26" s="4">
         <v>100</v>
       </c>
@@ -21556,51 +21537,51 @@
         <f t="shared" si="10"/>
         <v>182.7</v>
       </c>
       <c r="Y26" s="4">
         <f t="shared" si="11"/>
         <v>177.7</v>
       </c>
       <c r="Z26" s="29">
         <f t="shared" si="18"/>
         <v>195.3</v>
       </c>
       <c r="AA26" s="28">
         <f t="shared" si="18"/>
         <v>188</v>
       </c>
       <c r="AB26" s="4">
         <f t="shared" si="18"/>
         <v>180.5</v>
       </c>
       <c r="AC26" s="4">
         <f t="shared" si="18"/>
         <v>180.4</v>
       </c>
       <c r="AD26" s="29">
         <f t="shared" si="18"/>
-        <v>182</v>
+        <v>182.6</v>
       </c>
       <c r="AE26" s="29">
         <f t="shared" si="18"/>
         <v>201</v>
       </c>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="29"/>
     </row>
     <row r="27" spans="1:34" ht="33.75">
       <c r="A27" s="58">
         <v>62</v>
       </c>
       <c r="B27" s="67" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="37">
         <v>100</v>
       </c>
       <c r="D27" s="4">
         <v>100</v>
       </c>
       <c r="E27" s="4">
         <v>100</v>
       </c>
@@ -21679,51 +21660,51 @@
         <f t="shared" si="10"/>
         <v>156.9</v>
       </c>
       <c r="Y27" s="4">
         <f t="shared" si="11"/>
         <v>158.69999999999999</v>
       </c>
       <c r="Z27" s="29">
         <f t="shared" si="18"/>
         <v>78.5</v>
       </c>
       <c r="AA27" s="28">
         <f t="shared" si="18"/>
         <v>116.1</v>
       </c>
       <c r="AB27" s="4">
         <f t="shared" si="18"/>
         <v>154.4</v>
       </c>
       <c r="AC27" s="4">
         <f t="shared" si="18"/>
         <v>121.9</v>
       </c>
       <c r="AD27" s="29">
         <f t="shared" si="18"/>
-        <v>86.3</v>
+        <v>78.5</v>
       </c>
       <c r="AE27" s="29">
         <f t="shared" si="18"/>
         <v>129.19999999999999</v>
       </c>
       <c r="AF27" s="4"/>
       <c r="AG27" s="4"/>
       <c r="AH27" s="29"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" s="58">
         <v>63</v>
       </c>
       <c r="B28" s="68" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="37">
         <v>100</v>
       </c>
       <c r="D28" s="4">
         <v>100</v>
       </c>
       <c r="E28" s="4">
         <v>100</v>
       </c>
@@ -21802,51 +21783,51 @@
         <f t="shared" si="10"/>
         <v>192.8</v>
       </c>
       <c r="Y28" s="4">
         <f t="shared" si="11"/>
         <v>86.3</v>
       </c>
       <c r="Z28" s="29">
         <f t="shared" si="18"/>
         <v>65.400000000000006</v>
       </c>
       <c r="AA28" s="28">
         <f t="shared" si="18"/>
         <v>158.9</v>
       </c>
       <c r="AB28" s="4">
         <f t="shared" si="18"/>
         <v>183.2</v>
       </c>
       <c r="AC28" s="4">
         <f t="shared" si="18"/>
         <v>127.2</v>
       </c>
       <c r="AD28" s="29">
         <f t="shared" si="18"/>
-        <v>68.5</v>
+        <v>74.5</v>
       </c>
       <c r="AE28" s="29">
         <f t="shared" si="18"/>
         <v>141.4</v>
       </c>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
       <c r="AH28" s="29"/>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" s="59"/>
       <c r="B29" s="89" t="s">
         <v>115</v>
       </c>
       <c r="C29" s="37">
         <v>100</v>
       </c>
       <c r="D29" s="4">
         <v>100</v>
       </c>
       <c r="E29" s="4">
         <v>100</v>
       </c>
       <c r="F29" s="29">
         <v>100</v>
@@ -21923,51 +21904,51 @@
         <f t="shared" si="10"/>
         <v>162.69999999999999</v>
       </c>
       <c r="Y29" s="4">
         <f t="shared" si="11"/>
         <v>152.9</v>
       </c>
       <c r="Z29" s="29">
         <f t="shared" si="18"/>
         <v>122.8</v>
       </c>
       <c r="AA29" s="28">
         <f t="shared" si="18"/>
         <v>153</v>
       </c>
       <c r="AB29" s="4">
         <f t="shared" si="18"/>
         <v>163.19999999999999</v>
       </c>
       <c r="AC29" s="4">
         <f t="shared" si="18"/>
         <v>161.30000000000001</v>
       </c>
       <c r="AD29" s="29">
         <f t="shared" si="18"/>
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="AE29" s="29">
         <f t="shared" si="18"/>
         <v>154.80000000000001</v>
       </c>
       <c r="AF29" s="4"/>
       <c r="AG29" s="4"/>
       <c r="AH29" s="29"/>
     </row>
     <row r="30" spans="1:34" ht="33.75">
       <c r="A30" s="93" t="s">
         <v>119</v>
       </c>
       <c r="B30" s="90" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="38">
         <v>100</v>
       </c>
       <c r="D30" s="31">
         <v>100</v>
       </c>
       <c r="E30" s="31">
         <v>100</v>
       </c>
@@ -22046,222 +22027,220 @@
         <f t="shared" si="10"/>
         <v>165.2</v>
       </c>
       <c r="Y30" s="31">
         <f t="shared" si="11"/>
         <v>156.19999999999999</v>
       </c>
       <c r="Z30" s="32">
         <f t="shared" si="18"/>
         <v>120.8</v>
       </c>
       <c r="AA30" s="30">
         <f t="shared" si="18"/>
         <v>155</v>
       </c>
       <c r="AB30" s="31">
         <f t="shared" si="18"/>
         <v>163.5</v>
       </c>
       <c r="AC30" s="31">
         <f t="shared" si="18"/>
         <v>152.6</v>
       </c>
       <c r="AD30" s="32">
         <f t="shared" si="18"/>
-        <v>122.2</v>
+        <v>117.7</v>
       </c>
       <c r="AE30" s="32">
         <f t="shared" si="18"/>
         <v>154.69999999999999</v>
       </c>
       <c r="AF30" s="31"/>
       <c r="AG30" s="31"/>
       <c r="AH30" s="32"/>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" s="62"/>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" s="104"/>
       <c r="B32" s="104"/>
       <c r="C32" s="104"/>
       <c r="D32" s="104"/>
       <c r="E32" s="104"/>
       <c r="F32" s="104"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="104"/>
       <c r="B33" s="104"/>
       <c r="C33" s="104"/>
       <c r="D33" s="104"/>
       <c r="E33" s="104"/>
       <c r="F33" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="W20:Z20"/>
     <mergeCell ref="C20:F20"/>
     <mergeCell ref="G20:J20"/>
     <mergeCell ref="K20:N20"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AE20:AH20"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="O20:R20"/>
     <mergeCell ref="S20:V20"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="AA20:AD20"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AA3:AD3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45CCF140-7288-4ACA-84EB-BB1755DA27AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2010-2026 годы</vt:lpstr>
       <vt:lpstr>2016 год =100</vt:lpstr>