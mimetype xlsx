--- v0 (2026-04-27)
+++ v1 (2026-05-26)
@@ -7,63 +7,63 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" activeTab="2"/>
+    <workbookView xWindow="180" yWindow="30" windowWidth="14520" windowHeight="11730" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="2010-2025" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="94">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>В целом по экономике</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Финансовая и страховая деятельность</t>
   </si>
   <si>
@@ -312,73 +312,79 @@
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Методика расчета производительности труда</t>
   </si>
   <si>
     <t>Производительность труда в разрезе регионов по видам экономической деятельности</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t xml:space="preserve">Операции с недвижимым имуществом </t>
   </si>
   <si>
     <t>за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2.</t>
   </si>
   <si>
     <t>Согласно СНС 2008 из секции «Операции с недвижимым имуществом» исключается  условное проживание, так как условное проживание подразумевает производство жилищных услуг владельцами жилья для собственного потребления.
 Производительность труда в "Сельском, лесном и рыбном хозяйстве" в 2015-2018 гг. пересчитана в связи с добавлением численности занятых в ЛПХ (Личные подсобные хозяйства).</t>
+  </si>
+  <si>
+    <t>* Предварительные данные</t>
+  </si>
+  <si>
+    <t>год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -446,56 +452,50 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="13"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -538,51 +538,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -708,288 +708,267 @@
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="173" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="5" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="6" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="7" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="8" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="5" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="6" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="7" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="10" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="11" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="12" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="26" fillId="0" borderId="3" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="25" fillId="0" borderId="3" xfId="45" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="45" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="45" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="45" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="45" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="45" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="52" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="45" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="9" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="52" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="52" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1320,531 +1299,531 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.5" style="41" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.33203125" style="36"/>
+    <col min="1" max="1" width="42.5" style="40" customWidth="1"/>
+    <col min="2" max="2" width="115.33203125" style="35" customWidth="1"/>
+    <col min="3" max="16384" width="9.33203125" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="21">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="33" t="s">
+      <c r="A5" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
-      <c r="A6" s="33" t="s">
+      <c r="A6" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="41" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
-      <c r="A7" s="32" t="s">
+      <c r="A7" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="32" t="s">
+      <c r="A9" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="32" t="s">
+      <c r="A10" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="34" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="66.75" customHeight="1">
-      <c r="A11" s="32" t="s">
+      <c r="A11" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="31" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="36" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B13" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="49" t="s">
+      <c r="A14" s="48" t="s">
         <v>64</v>
       </c>
-      <c r="B14" s="39" t="s">
+      <c r="B14" s="38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="50"/>
-      <c r="B15" s="39" t="s">
+      <c r="A15" s="49"/>
+      <c r="B15" s="38" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="34" t="s">
+      <c r="A16" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="25">
-        <v>46048</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="25">
-        <v>46141</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="25.5">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" s="32" t="s">
+      <c r="A21" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="25.5">
-      <c r="A22" s="32" t="s">
+      <c r="A22" s="31" t="s">
         <v>75</v>
       </c>
-      <c r="B22" s="40" t="s">
+      <c r="B22" s="39" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B6:B18"/>
+  <dimension ref="B6:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="139.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="28" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="28" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="28"/>
+      <c r="B11" s="29" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B12" s="28"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="28"/>
+      <c r="B14" s="30"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="30"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="30"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="30"/>
-[...2 lines deleted...]
-      <c r="B18" s="31" t="s">
+      <c r="B17" s="47" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BL69"/>
+  <dimension ref="A1:BM69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AN5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AP5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" sqref="A1:AV1"/>
+      <selection pane="bottomRight" activeCell="BJ3" sqref="BJ3:BM3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="31" width="12.5" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.83203125" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.83203125" style="8" customWidth="1"/>
     <col min="34" max="35" width="12.5" style="1" customWidth="1"/>
     <col min="36" max="37" width="12.83203125" style="1" customWidth="1"/>
     <col min="38" max="38" width="9.83203125" style="1" customWidth="1"/>
     <col min="39" max="39" width="10.83203125" style="1" customWidth="1"/>
     <col min="40" max="40" width="10.5" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.83203125" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.83203125" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.1640625" style="1" customWidth="1"/>
     <col min="46" max="48" width="11.5" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1" customWidth="1"/>
     <col min="50" max="50" width="10.1640625" style="1" customWidth="1"/>
     <col min="51" max="51" width="10.33203125" style="1" customWidth="1"/>
     <col min="52" max="52" width="9.1640625" style="1" customWidth="1"/>
     <col min="53" max="53" width="9.33203125" style="1"/>
     <col min="54" max="54" width="9.6640625" style="1" customWidth="1"/>
     <col min="55" max="55" width="11.1640625" style="1" customWidth="1"/>
     <col min="56" max="56" width="11.6640625" style="1" customWidth="1"/>
     <col min="57" max="57" width="9.33203125" style="1"/>
     <col min="58" max="60" width="11.33203125" style="1" customWidth="1"/>
     <col min="61" max="61" width="10.5" style="1" customWidth="1"/>
     <col min="62" max="62" width="11.33203125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12.33203125" style="1" customWidth="1"/>
     <col min="64" max="64" width="11.33203125" style="1" customWidth="1"/>
-    <col min="65" max="16384" width="9.33203125" style="1"/>
+    <col min="65" max="65" width="12" style="1" customWidth="1"/>
+    <col min="66" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64" ht="17.25" customHeight="1">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:65" ht="17.25" customHeight="1">
+      <c r="A1" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="55"/>
-[...47 lines deleted...]
-    <row r="2" spans="1:64">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="50"/>
+      <c r="AV1" s="50"/>
+    </row>
+    <row r="2" spans="1:65">
       <c r="AG2" s="1"/>
       <c r="AK2" s="9"/>
-      <c r="AM2" s="56"/>
-[...1 lines deleted...]
-      <c r="AO2" s="56"/>
+      <c r="AM2" s="51"/>
+      <c r="AN2" s="51"/>
+      <c r="AO2" s="51"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="BH2" s="10"/>
       <c r="BI2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
-      <c r="BL2" s="10" t="s">
+      <c r="BL2" s="10"/>
+      <c r="BM2" s="10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="3" spans="1:64" s="48" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A3" s="53" t="s">
+    <row r="3" spans="1:65" s="46" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A3" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="53"/>
-[...2 lines deleted...]
-      <c r="F3" s="53" t="s">
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="53"/>
-[...2 lines deleted...]
-      <c r="J3" s="53" t="s">
+      <c r="G3" s="52"/>
+      <c r="H3" s="52"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="K3" s="53"/>
-[...2 lines deleted...]
-      <c r="N3" s="53" t="s">
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="O3" s="53"/>
-[...2 lines deleted...]
-      <c r="R3" s="53" t="s">
+      <c r="O3" s="52"/>
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="S3" s="53"/>
-[...2 lines deleted...]
-      <c r="V3" s="53" t="s">
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="W3" s="53"/>
-[...2 lines deleted...]
-      <c r="Z3" s="53" t="s">
+      <c r="W3" s="52"/>
+      <c r="X3" s="52"/>
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="53"/>
-[...2 lines deleted...]
-      <c r="AD3" s="53" t="s">
+      <c r="AA3" s="52"/>
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="AE3" s="53"/>
-[...2 lines deleted...]
-      <c r="AH3" s="53" t="s">
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52"/>
+      <c r="AH3" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="AI3" s="53"/>
-[...2 lines deleted...]
-      <c r="AL3" s="53" t="s">
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52"/>
+      <c r="AK3" s="52"/>
+      <c r="AL3" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="AM3" s="53"/>
-[...2 lines deleted...]
-      <c r="AP3" s="53" t="s">
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="52"/>
+      <c r="AP3" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="AQ3" s="53"/>
-[...2 lines deleted...]
-      <c r="AT3" s="53" t="s">
+      <c r="AQ3" s="52"/>
+      <c r="AR3" s="52"/>
+      <c r="AS3" s="52"/>
+      <c r="AT3" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="AU3" s="53"/>
-[...2 lines deleted...]
-      <c r="AX3" s="53" t="s">
+      <c r="AU3" s="52"/>
+      <c r="AV3" s="52"/>
+      <c r="AW3" s="52"/>
+      <c r="AX3" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="53"/>
-[...2 lines deleted...]
-      <c r="BB3" s="53" t="s">
+      <c r="AY3" s="52"/>
+      <c r="AZ3" s="52"/>
+      <c r="BA3" s="52"/>
+      <c r="BB3" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="BC3" s="53"/>
-[...2 lines deleted...]
-      <c r="BF3" s="53" t="s">
+      <c r="BC3" s="52"/>
+      <c r="BD3" s="52"/>
+      <c r="BE3" s="52"/>
+      <c r="BF3" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="BG3" s="53"/>
-[...2 lines deleted...]
-      <c r="BJ3" s="51" t="s">
+      <c r="BG3" s="52"/>
+      <c r="BH3" s="52"/>
+      <c r="BI3" s="52"/>
+      <c r="BJ3" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="BK3" s="51"/>
-[...3 lines deleted...]
-      <c r="A4" s="53"/>
+      <c r="BK3" s="52"/>
+      <c r="BL3" s="52"/>
+      <c r="BM3" s="52"/>
+    </row>
+    <row r="4" spans="1:65" ht="45" customHeight="1">
+      <c r="A4" s="52"/>
       <c r="B4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1981,62 +1960,65 @@
       </c>
       <c r="BB4" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BC4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BD4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BE4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="BF4" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BG4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BH4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BI4" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="BJ4" s="43" t="s">
+      <c r="BJ4" s="3" t="s">
         <v>43</v>
       </c>
       <c r="BK4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BL4" s="3" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="44" t="s">
+      <c r="BM4" s="3" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="5" spans="1:65">
+      <c r="A5" s="42" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="11">
         <v>445.3</v>
       </c>
       <c r="C5" s="12">
         <v>964.9</v>
       </c>
       <c r="D5" s="12">
         <v>1571.6</v>
       </c>
       <c r="E5" s="13">
         <v>2437.3000000000002</v>
       </c>
       <c r="F5" s="11">
         <v>557.9</v>
       </c>
       <c r="G5" s="12">
         <v>1177.9000000000001</v>
       </c>
       <c r="H5" s="12">
         <v>1957.1</v>
       </c>
       <c r="I5" s="14">
         <v>2867.1</v>
@@ -2181,56 +2163,59 @@
       </c>
       <c r="BD5" s="12">
         <v>7032.9</v>
       </c>
       <c r="BE5" s="14">
         <v>11354.2</v>
       </c>
       <c r="BF5" s="11">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="12">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="12">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
       <c r="BJ5" s="11">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="12">
         <v>5692.7</v>
       </c>
-      <c r="BL5" s="13">
+      <c r="BL5" s="12">
         <v>9225.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="44" t="s">
+      <c r="BM5" s="13">
+        <v>14825.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:65">
+      <c r="A6" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>452.3</v>
       </c>
       <c r="C6" s="12">
         <v>1008.3</v>
       </c>
       <c r="D6" s="12">
         <v>1665.3</v>
       </c>
       <c r="E6" s="13">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="11">
         <v>575.6</v>
       </c>
       <c r="G6" s="12">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="12">
         <v>2129.6999999999998</v>
       </c>
       <c r="I6" s="13">
         <v>3165.2</v>
@@ -2375,56 +2360,59 @@
       </c>
       <c r="BD6" s="12">
         <v>9823.9</v>
       </c>
       <c r="BE6" s="13">
         <v>15233.7</v>
       </c>
       <c r="BF6" s="11">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="12">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="12">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="13">
         <v>17149</v>
       </c>
       <c r="BJ6" s="11">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="12">
         <v>7847.4</v>
       </c>
-      <c r="BL6" s="13">
+      <c r="BL6" s="12">
         <v>12836.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="45" t="s">
+      <c r="BM6" s="13">
+        <v>20907.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:65">
+      <c r="A7" s="43" t="s">
         <v>88</v>
       </c>
       <c r="B7" s="15">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="16">
         <v>99.8</v>
       </c>
       <c r="D7" s="16">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="17">
         <v>428.8</v>
       </c>
       <c r="F7" s="15">
         <v>51.2</v>
       </c>
       <c r="G7" s="16">
         <v>112.2</v>
       </c>
       <c r="H7" s="16">
         <v>333</v>
       </c>
       <c r="I7" s="17">
         <v>641.6</v>
@@ -2569,56 +2557,59 @@
       </c>
       <c r="BD7" s="16">
         <v>2811.3</v>
       </c>
       <c r="BE7" s="17">
         <v>4235.3</v>
       </c>
       <c r="BF7" s="15">
         <v>572.9</v>
       </c>
       <c r="BG7" s="16">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="16">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="17">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="15">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="16">
         <v>1376.9</v>
       </c>
-      <c r="BL7" s="17">
+      <c r="BL7" s="16">
         <v>3681.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="45" t="s">
+      <c r="BM7" s="17">
+        <v>6170.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:65">
+      <c r="A8" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="15">
         <v>1474.5</v>
       </c>
       <c r="C8" s="16">
         <v>3220.2</v>
       </c>
       <c r="D8" s="16">
         <v>4908.5</v>
       </c>
       <c r="E8" s="17">
         <v>7564.6</v>
       </c>
       <c r="F8" s="15">
         <v>1923.3</v>
       </c>
       <c r="G8" s="16">
         <v>4207.2</v>
       </c>
       <c r="H8" s="16">
         <v>6558.6</v>
       </c>
       <c r="I8" s="17">
         <v>9068.5</v>
@@ -2763,56 +2754,59 @@
       </c>
       <c r="BD8" s="16">
         <v>18744.400000000001</v>
       </c>
       <c r="BE8" s="17">
         <v>28544.5</v>
       </c>
       <c r="BF8" s="15">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="16">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="16">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="17">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="15">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="16">
         <v>14881.8</v>
       </c>
-      <c r="BL8" s="17">
+      <c r="BL8" s="16">
         <v>23131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="BM8" s="17">
+        <v>36414.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" ht="22.5">
+      <c r="A9" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>4183</v>
       </c>
       <c r="C9" s="16">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="16">
         <v>13311.5</v>
       </c>
       <c r="E9" s="17">
         <v>21933.9</v>
       </c>
       <c r="F9" s="15">
         <v>5651</v>
       </c>
       <c r="G9" s="16">
         <v>11792.9</v>
       </c>
       <c r="H9" s="16">
         <v>17294.8</v>
       </c>
       <c r="I9" s="17">
         <v>24191.7</v>
@@ -2957,56 +2951,59 @@
       </c>
       <c r="BD9" s="16">
         <v>36753.1</v>
       </c>
       <c r="BE9" s="17">
         <v>55370.6</v>
       </c>
       <c r="BF9" s="15">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="16">
         <v>26294</v>
       </c>
       <c r="BH9" s="16">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="17">
         <v>57800</v>
       </c>
       <c r="BJ9" s="15">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="16">
         <v>28188.1</v>
       </c>
-      <c r="BL9" s="17">
+      <c r="BL9" s="16">
         <v>42983.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="46" t="s">
+      <c r="BM9" s="17">
+        <v>64687.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65">
+      <c r="A10" s="44" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="15">
         <v>816.3</v>
       </c>
       <c r="C10" s="16">
         <v>2007.4</v>
       </c>
       <c r="D10" s="16">
         <v>3168.5</v>
       </c>
       <c r="E10" s="17">
         <v>4367</v>
       </c>
       <c r="F10" s="15">
         <v>1039</v>
       </c>
       <c r="G10" s="16">
         <v>2513.4</v>
       </c>
       <c r="H10" s="16">
         <v>4331</v>
       </c>
       <c r="I10" s="17">
         <v>5775.3</v>
@@ -3151,56 +3148,59 @@
       </c>
       <c r="BD10" s="16">
         <v>15672.5</v>
       </c>
       <c r="BE10" s="17">
         <v>24237.5</v>
       </c>
       <c r="BF10" s="15">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="16">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="16">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="17">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="15">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="16">
         <v>12577.4</v>
       </c>
-      <c r="BL10" s="17">
+      <c r="BL10" s="16">
         <v>19771.099999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="46" t="s">
+      <c r="BM10" s="17">
+        <v>32782.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65" ht="33.75">
+      <c r="A11" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15">
         <v>723.3</v>
       </c>
       <c r="C11" s="16">
         <v>1210.7</v>
       </c>
       <c r="D11" s="16">
         <v>1792.9</v>
       </c>
       <c r="E11" s="17">
         <v>2962.3</v>
       </c>
       <c r="F11" s="15">
         <v>896.5</v>
       </c>
       <c r="G11" s="16">
         <v>1492.2</v>
       </c>
       <c r="H11" s="16">
         <v>2143.1999999999998</v>
       </c>
       <c r="I11" s="17">
         <v>3264.4</v>
@@ -3345,56 +3345,59 @@
       </c>
       <c r="BD11" s="16">
         <v>7399</v>
       </c>
       <c r="BE11" s="17">
         <v>11353</v>
       </c>
       <c r="BF11" s="15">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="16">
         <v>5859</v>
       </c>
       <c r="BH11" s="16">
         <v>8631</v>
       </c>
       <c r="BI11" s="17">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="15">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="16">
         <v>6601.8</v>
       </c>
-      <c r="BL11" s="17">
+      <c r="BL11" s="16">
         <v>10261.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="47" t="s">
+      <c r="BM11" s="17">
+        <v>15631.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:65" ht="33.75" customHeight="1">
+      <c r="A12" s="45" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="15">
         <v>230.2</v>
       </c>
       <c r="C12" s="16">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="16">
         <v>792</v>
       </c>
       <c r="E12" s="17">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="15">
         <v>338.2</v>
       </c>
       <c r="G12" s="16">
         <v>608.1</v>
       </c>
       <c r="H12" s="16">
         <v>936.8</v>
       </c>
       <c r="I12" s="17">
         <v>1472</v>
@@ -3539,56 +3542,59 @@
       </c>
       <c r="BD12" s="16">
         <v>2323.1999999999998</v>
       </c>
       <c r="BE12" s="17">
         <v>3124.9</v>
       </c>
       <c r="BF12" s="15">
         <v>905.1</v>
       </c>
       <c r="BG12" s="16">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="16">
         <v>2543</v>
       </c>
       <c r="BI12" s="17">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="15">
         <v>950.8</v>
       </c>
       <c r="BK12" s="16">
         <v>1798.1</v>
       </c>
-      <c r="BL12" s="17">
+      <c r="BL12" s="16">
         <v>2827.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="45" t="s">
+      <c r="BM12" s="17">
+        <v>4203.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:65">
+      <c r="A13" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>379.5</v>
       </c>
       <c r="C13" s="16">
         <v>996.7</v>
       </c>
       <c r="D13" s="16">
         <v>1882.7</v>
       </c>
       <c r="E13" s="17">
         <v>2949.2</v>
       </c>
       <c r="F13" s="15">
         <v>421.4</v>
       </c>
       <c r="G13" s="16">
         <v>1009.4</v>
       </c>
       <c r="H13" s="16">
         <v>1821.5</v>
       </c>
       <c r="I13" s="17">
         <v>2958.5</v>
@@ -3733,56 +3739,59 @@
       </c>
       <c r="BD13" s="16">
         <v>6281.9</v>
       </c>
       <c r="BE13" s="17">
         <v>10463.9</v>
       </c>
       <c r="BF13" s="15">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="16">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="16">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="17">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="15">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="16">
         <v>5010.3999999999996</v>
       </c>
-      <c r="BL13" s="17">
+      <c r="BL13" s="16">
         <v>8413.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="44" t="s">
+      <c r="BM13" s="17">
+        <v>15469.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65">
+      <c r="A14" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="11">
         <v>439.1</v>
       </c>
       <c r="C14" s="12">
         <v>927</v>
       </c>
       <c r="D14" s="12">
         <v>1489.3</v>
       </c>
       <c r="E14" s="13">
         <v>2310.1</v>
       </c>
       <c r="F14" s="11">
         <v>542.6</v>
       </c>
       <c r="G14" s="12">
         <v>1095.5</v>
       </c>
       <c r="H14" s="12">
         <v>1809.8</v>
       </c>
       <c r="I14" s="13">
         <v>2619.1</v>
@@ -3927,56 +3936,59 @@
       </c>
       <c r="BD14" s="12">
         <v>5752.2</v>
       </c>
       <c r="BE14" s="13">
         <v>9586.9</v>
       </c>
       <c r="BF14" s="11">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="12">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="12">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="13">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="11">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="12">
         <v>4769.3999999999996</v>
       </c>
-      <c r="BL14" s="13">
+      <c r="BL14" s="12">
         <v>7677.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="45" t="s">
+      <c r="BM14" s="13">
+        <v>12230.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65" ht="22.5">
+      <c r="A15" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="15">
         <v>438.3</v>
       </c>
       <c r="C15" s="16">
         <v>901.4</v>
       </c>
       <c r="D15" s="16">
         <v>1477.1</v>
       </c>
       <c r="E15" s="17">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="15">
         <v>546.4</v>
       </c>
       <c r="G15" s="16">
         <v>1142.7</v>
       </c>
       <c r="H15" s="16">
         <v>2102.5</v>
       </c>
       <c r="I15" s="17">
         <v>3095.7</v>
@@ -4121,56 +4133,59 @@
       </c>
       <c r="BD15" s="16">
         <v>7791.5</v>
       </c>
       <c r="BE15" s="17">
         <v>14399</v>
       </c>
       <c r="BF15" s="15">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="16">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="16">
         <v>8947</v>
       </c>
       <c r="BI15" s="17">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="15">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="16">
         <v>6333.2</v>
       </c>
-      <c r="BL15" s="17">
+      <c r="BL15" s="16">
         <v>10499.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="BM15" s="17">
+        <v>20084.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:65">
+      <c r="A16" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="15">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="16">
         <v>1256.2</v>
       </c>
       <c r="D16" s="16">
         <v>2179.1</v>
       </c>
       <c r="E16" s="17">
         <v>3420.8</v>
       </c>
       <c r="F16" s="15">
         <v>702.2</v>
       </c>
       <c r="G16" s="16">
         <v>1386.8</v>
       </c>
       <c r="H16" s="16">
         <v>2420.1</v>
       </c>
       <c r="I16" s="17">
         <v>3545.7</v>
@@ -4315,56 +4330,59 @@
       </c>
       <c r="BD16" s="16">
         <v>6426.2</v>
       </c>
       <c r="BE16" s="17">
         <v>10369.200000000001</v>
       </c>
       <c r="BF16" s="15">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="16">
         <v>4760</v>
       </c>
       <c r="BH16" s="16">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="17">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="16">
         <v>6190.7</v>
       </c>
-      <c r="BL16" s="17">
+      <c r="BL16" s="16">
         <v>9214.7999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="BM16" s="17">
+        <v>14596.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65" ht="22.5">
+      <c r="A17" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="15">
         <v>391.9</v>
       </c>
       <c r="C17" s="16">
         <v>650.6</v>
       </c>
       <c r="D17" s="16">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="17">
         <v>1797.6</v>
       </c>
       <c r="F17" s="15">
         <v>528.6</v>
       </c>
       <c r="G17" s="16">
         <v>874.8</v>
       </c>
       <c r="H17" s="16">
         <v>1303</v>
       </c>
       <c r="I17" s="17">
         <v>1955.2</v>
@@ -4509,56 +4527,59 @@
       </c>
       <c r="BD17" s="16">
         <v>2672.8</v>
       </c>
       <c r="BE17" s="17">
         <v>6091.2</v>
       </c>
       <c r="BF17" s="15">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="16">
         <v>1999</v>
       </c>
       <c r="BH17" s="16">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="17">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="15">
         <v>1148</v>
       </c>
       <c r="BK17" s="16">
         <v>2229.9</v>
       </c>
-      <c r="BL17" s="17">
+      <c r="BL17" s="16">
         <v>3427.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="45" t="s">
+      <c r="BM17" s="17">
+        <v>7633.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65">
+      <c r="A18" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="15">
         <v>866.3</v>
       </c>
       <c r="C18" s="16">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="16">
         <v>3331.3</v>
       </c>
       <c r="E18" s="17">
         <v>6179.1</v>
       </c>
       <c r="F18" s="15">
         <v>1248.7</v>
       </c>
       <c r="G18" s="16">
         <v>2758.8</v>
       </c>
       <c r="H18" s="16">
         <v>3850.5</v>
       </c>
       <c r="I18" s="17">
         <v>5562.1</v>
@@ -4703,56 +4724,59 @@
       </c>
       <c r="BD18" s="16">
         <v>8292.9</v>
       </c>
       <c r="BE18" s="17">
         <v>13820.9</v>
       </c>
       <c r="BF18" s="15">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="16">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="16">
         <v>9614</v>
       </c>
       <c r="BI18" s="17">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="15">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="16">
         <v>6926.5</v>
       </c>
-      <c r="BL18" s="17">
+      <c r="BL18" s="16">
         <v>10652.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="45" t="s">
+      <c r="BM18" s="17">
+        <v>18420.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:65">
+      <c r="A19" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="15">
         <v>1386.9</v>
       </c>
       <c r="C19" s="16">
         <v>3523.7</v>
       </c>
       <c r="D19" s="16">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="17">
         <v>7567.7</v>
       </c>
       <c r="F19" s="15">
         <v>1704.8</v>
       </c>
       <c r="G19" s="16">
         <v>3860.2</v>
       </c>
       <c r="H19" s="16">
         <v>5365</v>
       </c>
       <c r="I19" s="17">
         <v>4617.8999999999996</v>
@@ -4897,56 +4921,59 @@
       </c>
       <c r="BD19" s="16">
         <v>14162.1</v>
       </c>
       <c r="BE19" s="17">
         <v>19505.3</v>
       </c>
       <c r="BF19" s="15">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="16">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="16">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="17">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="15">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="16">
         <v>13772.8</v>
       </c>
-      <c r="BL19" s="17">
+      <c r="BL19" s="16">
         <v>21086.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="45" t="s">
+      <c r="BM19" s="17">
+        <v>29292.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:65">
+      <c r="A20" s="43" t="s">
         <v>89</v>
       </c>
       <c r="B20" s="15">
         <v>397.3</v>
       </c>
       <c r="C20" s="16">
         <v>913.4</v>
       </c>
       <c r="D20" s="16">
         <v>1608.4</v>
       </c>
       <c r="E20" s="17">
         <v>3919.4</v>
       </c>
       <c r="F20" s="15">
         <v>821.9</v>
       </c>
       <c r="G20" s="16">
         <v>1472</v>
       </c>
       <c r="H20" s="16">
         <v>2370.4</v>
       </c>
       <c r="I20" s="17">
         <v>3320.8</v>
@@ -5091,56 +5118,59 @@
       </c>
       <c r="BD20" s="16">
         <v>6189.8</v>
       </c>
       <c r="BE20" s="17">
         <v>10989.8</v>
       </c>
       <c r="BF20" s="15">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="16">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="16">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="17">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="15">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="16">
         <v>6965</v>
       </c>
-      <c r="BL20" s="17">
+      <c r="BL20" s="16">
         <v>10236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="BM20" s="17">
+        <v>15959.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:65" ht="22.5">
+      <c r="A21" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="15">
         <v>1841.2</v>
       </c>
       <c r="C21" s="16">
         <v>3008.1</v>
       </c>
       <c r="D21" s="16">
         <v>3905.7</v>
       </c>
       <c r="E21" s="17">
         <v>5639.2</v>
       </c>
       <c r="F21" s="15">
         <v>1547</v>
       </c>
       <c r="G21" s="16">
         <v>2729.9</v>
       </c>
       <c r="H21" s="16">
         <v>3926.5</v>
       </c>
       <c r="I21" s="17">
         <v>7080.9</v>
@@ -5285,56 +5315,59 @@
       </c>
       <c r="BD21" s="16">
         <v>8861.7000000000007</v>
       </c>
       <c r="BE21" s="17">
         <v>15802.6</v>
       </c>
       <c r="BF21" s="15">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="16">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="16">
         <v>10326</v>
       </c>
       <c r="BI21" s="17">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="15">
         <v>5064</v>
       </c>
       <c r="BK21" s="16">
         <v>8280.7000000000007</v>
       </c>
-      <c r="BL21" s="17">
+      <c r="BL21" s="16">
         <v>11778.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="BM21" s="17">
+        <v>17248.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:65" ht="33.75">
+      <c r="A22" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="15">
         <v>814.8</v>
       </c>
       <c r="C22" s="16">
         <v>1370.8</v>
       </c>
       <c r="D22" s="16">
         <v>1930.4</v>
       </c>
       <c r="E22" s="17">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="15">
         <v>689.2</v>
       </c>
       <c r="G22" s="16">
         <v>1324.2</v>
       </c>
       <c r="H22" s="16">
         <v>1915.8</v>
       </c>
       <c r="I22" s="17">
         <v>2881.8</v>
@@ -5479,56 +5512,59 @@
       </c>
       <c r="BD22" s="16">
         <v>5792.1</v>
       </c>
       <c r="BE22" s="17">
         <v>10343.5</v>
       </c>
       <c r="BF22" s="15">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="16">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="16">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="17">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="15">
         <v>2229</v>
       </c>
       <c r="BK22" s="16">
         <v>4245.3999999999996</v>
       </c>
-      <c r="BL22" s="17">
+      <c r="BL22" s="16">
         <v>6706.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="45" t="s">
+      <c r="BM22" s="17">
+        <v>11849.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:65" ht="22.5">
+      <c r="A23" s="43" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="15">
         <v>209.9</v>
       </c>
       <c r="C23" s="16">
         <v>498.3</v>
       </c>
       <c r="D23" s="16">
         <v>781.9</v>
       </c>
       <c r="E23" s="17">
         <v>1212.2</v>
       </c>
       <c r="F23" s="15">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="16">
         <v>499.2</v>
       </c>
       <c r="H23" s="16">
         <v>909.8</v>
       </c>
       <c r="I23" s="17">
         <v>1407.2</v>
@@ -5673,56 +5709,59 @@
       </c>
       <c r="BD23" s="16">
         <v>2955.5</v>
       </c>
       <c r="BE23" s="17">
         <v>4664.7</v>
       </c>
       <c r="BF23" s="15">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="16">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="16">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="17">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="15">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="16">
         <v>2721.5</v>
       </c>
-      <c r="BL23" s="17">
+      <c r="BL23" s="16">
         <v>4108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="45" t="s">
+      <c r="BM23" s="17">
+        <v>5804.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:65">
+      <c r="A24" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="15">
         <v>185.6</v>
       </c>
       <c r="C24" s="16">
         <v>392.6</v>
       </c>
       <c r="D24" s="16">
         <v>599.1</v>
       </c>
       <c r="E24" s="17">
         <v>862.7</v>
       </c>
       <c r="F24" s="15">
         <v>226.7</v>
       </c>
       <c r="G24" s="16">
         <v>440.7</v>
       </c>
       <c r="H24" s="16">
         <v>683.3</v>
       </c>
       <c r="I24" s="17">
         <v>1040.9000000000001</v>
@@ -5867,56 +5906,59 @@
       </c>
       <c r="BD24" s="16">
         <v>3067.1</v>
       </c>
       <c r="BE24" s="17">
         <v>4511.5</v>
       </c>
       <c r="BF24" s="15">
         <v>933.2</v>
       </c>
       <c r="BG24" s="16">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="16">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="17">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="15">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="16">
         <v>2251</v>
       </c>
-      <c r="BL24" s="17">
+      <c r="BL24" s="16">
         <v>4064.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="45" t="s">
+      <c r="BM24" s="17">
+        <v>4125.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:65" ht="22.5">
+      <c r="A25" s="43" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="15">
         <v>220</v>
       </c>
       <c r="C25" s="16">
         <v>490.9</v>
       </c>
       <c r="D25" s="16">
         <v>822.4</v>
       </c>
       <c r="E25" s="17">
         <v>1020.9</v>
       </c>
       <c r="F25" s="15">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="16">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="16">
         <v>994.9</v>
       </c>
       <c r="I25" s="17">
         <v>1228.5999999999999</v>
@@ -6061,56 +6103,59 @@
       </c>
       <c r="BD25" s="16">
         <v>3472.3</v>
       </c>
       <c r="BE25" s="17">
         <v>6043.6</v>
       </c>
       <c r="BF25" s="15">
         <v>1248</v>
       </c>
       <c r="BG25" s="16">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="16">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="17">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="15">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="16">
         <v>2759</v>
       </c>
-      <c r="BL25" s="17">
+      <c r="BL25" s="16">
         <v>4445.3999999999996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="45" t="s">
+      <c r="BM25" s="17">
+        <v>4739.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:65">
+      <c r="A26" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="15">
         <v>323.3</v>
       </c>
       <c r="C26" s="16">
         <v>769.2</v>
       </c>
       <c r="D26" s="16">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="17">
         <v>1451.9</v>
       </c>
       <c r="F26" s="15">
         <v>340.8</v>
       </c>
       <c r="G26" s="16">
         <v>770.4</v>
       </c>
       <c r="H26" s="16">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="17">
         <v>1822.4</v>
@@ -6255,56 +6300,59 @@
       </c>
       <c r="BD26" s="16">
         <v>4114.7</v>
       </c>
       <c r="BE26" s="17">
         <v>7509.7</v>
       </c>
       <c r="BF26" s="15">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="16">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="16">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="17">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="15">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="16">
         <v>3268.7</v>
       </c>
-      <c r="BL26" s="17">
+      <c r="BL26" s="16">
         <v>5022.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="BM26" s="17">
+        <v>9387.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:65">
+      <c r="A27" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="18">
         <v>188.3</v>
       </c>
       <c r="C27" s="19">
         <v>433.9</v>
       </c>
       <c r="D27" s="19">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="20">
         <v>1758.3</v>
       </c>
       <c r="F27" s="18">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="19">
         <v>869.9</v>
       </c>
       <c r="H27" s="19">
         <v>1684</v>
       </c>
       <c r="I27" s="20">
         <v>2120.3000000000002</v>
@@ -6449,278 +6497,280 @@
       </c>
       <c r="BD27" s="19">
         <v>6136.5</v>
       </c>
       <c r="BE27" s="20">
         <v>6830.8</v>
       </c>
       <c r="BF27" s="18">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="19">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="19">
         <v>7142</v>
       </c>
       <c r="BI27" s="20">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="18">
         <v>1760</v>
       </c>
       <c r="BK27" s="19">
         <v>3461</v>
       </c>
-      <c r="BL27" s="20">
+      <c r="BL27" s="19">
         <v>6911.7</v>
       </c>
-    </row>
-    <row r="29" spans="1:64" s="5" customFormat="1" ht="11.25" customHeight="1">
+      <c r="BM27" s="20">
+        <v>9321.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:65" s="5" customFormat="1" ht="11.25" customHeight="1">
       <c r="A29" s="54"/>
       <c r="B29" s="54"/>
       <c r="C29" s="54"/>
       <c r="D29" s="54"/>
       <c r="E29" s="54"/>
       <c r="F29" s="54"/>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="54"/>
       <c r="M29" s="54"/>
       <c r="N29" s="54"/>
       <c r="O29" s="54"/>
       <c r="P29" s="54"/>
       <c r="Q29" s="54"/>
       <c r="R29" s="54"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
     </row>
-    <row r="30" spans="1:64" s="5" customFormat="1">
-      <c r="A30" s="4"/>
+    <row r="30" spans="1:65" s="5" customFormat="1">
+      <c r="A30" s="4" t="s">
+        <v>92</v>
+      </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="6"/>
       <c r="AB30" s="6"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="6"/>
       <c r="AF30" s="6"/>
     </row>
-    <row r="31" spans="1:64" s="5" customFormat="1" ht="11.25" customHeight="1">
+    <row r="31" spans="1:65" s="5" customFormat="1" ht="11.25" customHeight="1">
       <c r="A31" s="54"/>
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="54"/>
       <c r="N31" s="54"/>
       <c r="O31" s="54"/>
       <c r="P31" s="54"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Z31" s="6"/>
       <c r="AA31" s="6"/>
       <c r="AB31" s="6"/>
       <c r="AD31" s="6"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="6"/>
     </row>
-    <row r="32" spans="1:64" s="5" customFormat="1"/>
+    <row r="32" spans="1:65" s="5" customFormat="1"/>
     <row r="33" spans="1:44" s="5" customFormat="1">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="4"/>
       <c r="AP33" s="1"/>
       <c r="AQ33" s="1"/>
       <c r="AR33" s="1"/>
     </row>
     <row r="34" spans="1:44" s="5" customFormat="1">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="4"/>
       <c r="AP34" s="1"/>
       <c r="AQ34" s="1"/>
       <c r="AR34" s="1"/>
     </row>
     <row r="35" spans="1:44">
-      <c r="A35" s="52"/>
-[...4 lines deleted...]
-      <c r="F35" s="52"/>
+      <c r="A35" s="53"/>
+      <c r="B35" s="53"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="53"/>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
     </row>
     <row r="36" spans="1:44">
-      <c r="A36" s="52"/>
-[...4 lines deleted...]
-      <c r="F36" s="52"/>
+      <c r="A36" s="53"/>
+      <c r="B36" s="53"/>
+      <c r="C36" s="53"/>
+      <c r="D36" s="53"/>
+      <c r="E36" s="53"/>
+      <c r="F36" s="53"/>
     </row>
     <row r="63" spans="34:34">
       <c r="AH63" s="6"/>
     </row>
     <row r="64" spans="34:34">
       <c r="AH64" s="6"/>
     </row>
     <row r="65" spans="34:34">
       <c r="AH65" s="6"/>
     </row>
     <row r="66" spans="34:34">
       <c r="AH66" s="6"/>
     </row>
     <row r="67" spans="34:34">
       <c r="AH67" s="6"/>
     </row>
     <row r="68" spans="34:34">
       <c r="AH68" s="6"/>
     </row>
     <row r="69" spans="34:34">
       <c r="AH69" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A1:AV1"/>
-[...6 lines deleted...]
-    <mergeCell ref="BJ3:BL3"/>
+    <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
+    <mergeCell ref="A1:AV1"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6729,89 +6779,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DD3B34-DAD0-4820-BD98-626602BB8B84}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DD3B34-DAD0-4820-BD98-626602BB8B84}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2010-2025</vt:lpstr>
     </vt:vector>