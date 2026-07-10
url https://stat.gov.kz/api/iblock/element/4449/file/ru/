--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -7,63 +7,63 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="30" windowWidth="14520" windowHeight="11730" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="12270" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
-    <sheet name="2010-2025" sheetId="3" r:id="rId3"/>
+    <sheet name="2010-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="95">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>В целом по экономике</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Финансовая и страховая деятельность</t>
   </si>
   <si>
@@ -142,94 +142,88 @@
     <t>Оптовая и розничнаяторговля; ремонт автомобилей и мотоциклов</t>
   </si>
   <si>
     <t>Предоставление услуг по проживанию и питанию</t>
   </si>
   <si>
     <t>Здравоохранение и социальное обслуживание населения</t>
   </si>
   <si>
     <t>Водоснабжение сбор, обработка и удаление отходов; деятельность поликвидации загрязнений</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t xml:space="preserve">год </t>
   </si>
   <si>
     <t xml:space="preserve">ОКЭД </t>
   </si>
   <si>
     <t xml:space="preserve">Валовая добавленная стоимость (ВДС) на одного занятого </t>
   </si>
   <si>
     <t>2022 год</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">                                                       тыс. тенге</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <r>
       <t>1 квартал</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Производительность труда</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
-    <t>тыс.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Производительность труда - показатель эффективности производства, характеризующий выпуск продукции в расчете на единицу используемых ресурсов, факторов производства и представляющий собой соотношение объема производства и затрат трудовых ресурсов.</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t xml:space="preserve">Отношение Валовой добавленной стоимости (ВДС) к численности занятых в экономике.    </t>
   </si>
   <si>
     <t>Источник показателя</t>
@@ -249,66 +243,57 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t xml:space="preserve">Ибраева Д.К,
-[...3 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>Электронная почта</t>
-  </si>
-[...2 lines deleted...]
-zh.botabayeva@aspire.gov.kz </t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Статистические данные БНС и административные данные государственных органов</t>
   </si>
@@ -317,65 +302,82 @@
   </si>
   <si>
     <t>Методика расчета производительности труда</t>
   </si>
   <si>
     <t>Производительность труда в разрезе регионов по видам экономической деятельности</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t xml:space="preserve">Операции с недвижимым имуществом </t>
   </si>
   <si>
     <t>за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2.</t>
   </si>
   <si>
     <t>Согласно СНС 2008 из секции «Операции с недвижимым имуществом» исключается  условное проживание, так как условное проживание подразумевает производство жилищных услуг владельцами жилья для собственного потребления.
 Производительность труда в "Сельском, лесном и рыбном хозяйстве" в 2015-2018 гг. пересчитана в связи с добавлением численности занятых в ЛПХ (Личные подсобные хозяйства).</t>
   </si>
   <si>
     <t>* Предварительные данные</t>
   </si>
   <si>
-    <t>год*</t>
+    <t xml:space="preserve">                                                       тыс. теңге</t>
+  </si>
+  <si>
+    <t>тыс.теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t>год *</t>
+  </si>
+  <si>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
-    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
@@ -712,57 +714,57 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="172" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="173" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
@@ -784,69 +786,69 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="170" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="16" fillId="0" borderId="3" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="5" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="6" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="7" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="16" fillId="0" borderId="8" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="5" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="6" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -880,95 +882,95 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="45" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="52" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="45" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="52" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="52" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -992,50 +994,53 @@
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="40"/>
     <cellStyle name="Обычный 3 2" xfId="41"/>
     <cellStyle name="Обычный 3 3" xfId="42"/>
     <cellStyle name="Обычный 4" xfId="43"/>
     <cellStyle name="Обычный 4 2" xfId="44"/>
     <cellStyle name="Обычный 5" xfId="45"/>
     <cellStyle name="Обычный 6" xfId="46"/>
     <cellStyle name="Обычный 6 2" xfId="47"/>
     <cellStyle name="Обычный 7" xfId="48"/>
     <cellStyle name="Обычный 7 2" xfId="49"/>
     <cellStyle name="Обычный 8" xfId="50"/>
     <cellStyle name="Обычный 9" xfId="51"/>
     <cellStyle name="Обычный_Лист1" xfId="52"/>
     <cellStyle name="Обычный_Лист17" xfId="53"/>
     <cellStyle name="Процентный 2" xfId="54"/>
     <cellStyle name="Тысячи_Sheet1" xfId="55"/>
     <cellStyle name="Финансовый 2 2" xfId="56"/>
     <cellStyle name="Финансовый 2 3" xfId="57"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1287,543 +1292,554 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.5" style="40" customWidth="1"/>
+    <col min="1" max="1" width="42.5" style="39" customWidth="1"/>
     <col min="2" max="2" width="115.33203125" style="35" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B2" s="21">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="21" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B5" s="21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
       <c r="A6" s="32" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>50</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="31" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="31" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B8" s="22" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="31" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B9" s="24" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="31" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="66.75" customHeight="1">
       <c r="A11" s="31" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="31" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="48" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B14" s="38" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="49"/>
       <c r="B15" s="38" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B17" s="25">
-        <v>46141</v>
+        <v>46210</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B18" s="25">
-        <v>46210</v>
+        <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="25.5">
       <c r="A19" s="31" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="31" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" ht="25.5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="19.5" customHeight="1">
       <c r="A22" s="31" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>72</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B22" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="139.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="28" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="28" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="28" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="28" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="28" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="29" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="28"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="30"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="30"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="30"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="47" t="s">
-        <v>83</v>
+      <c r="B17" s="46" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM69"/>
+  <dimension ref="A1:BQ69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AP5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BJ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BJ3" sqref="BJ3:BM3"/>
+      <selection pane="bottomRight" activeCell="BS19" sqref="BS19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="31" width="12.5" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.83203125" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.83203125" style="8" customWidth="1"/>
     <col min="34" max="35" width="12.5" style="1" customWidth="1"/>
     <col min="36" max="37" width="12.83203125" style="1" customWidth="1"/>
     <col min="38" max="38" width="9.83203125" style="1" customWidth="1"/>
     <col min="39" max="39" width="10.83203125" style="1" customWidth="1"/>
     <col min="40" max="40" width="10.5" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.83203125" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.83203125" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.1640625" style="1" customWidth="1"/>
     <col min="46" max="48" width="11.5" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1" customWidth="1"/>
     <col min="50" max="50" width="10.1640625" style="1" customWidth="1"/>
     <col min="51" max="51" width="10.33203125" style="1" customWidth="1"/>
     <col min="52" max="52" width="9.1640625" style="1" customWidth="1"/>
     <col min="53" max="53" width="9.33203125" style="1"/>
     <col min="54" max="54" width="9.6640625" style="1" customWidth="1"/>
     <col min="55" max="55" width="11.1640625" style="1" customWidth="1"/>
     <col min="56" max="56" width="11.6640625" style="1" customWidth="1"/>
     <col min="57" max="57" width="9.33203125" style="1"/>
     <col min="58" max="60" width="11.33203125" style="1" customWidth="1"/>
     <col min="61" max="61" width="10.5" style="1" customWidth="1"/>
     <col min="62" max="62" width="11.33203125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12.33203125" style="1" customWidth="1"/>
     <col min="64" max="64" width="11.33203125" style="1" customWidth="1"/>
     <col min="65" max="65" width="12" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="9.33203125" style="1"/>
+    <col min="66" max="66" width="13.6640625" style="1" customWidth="1"/>
+    <col min="67" max="67" width="12.33203125" style="1" customWidth="1"/>
+    <col min="68" max="68" width="11.5" style="1" customWidth="1"/>
+    <col min="69" max="69" width="12" style="1" customWidth="1"/>
+    <col min="70" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="17.25" customHeight="1">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:69" ht="17.25" customHeight="1">
+      <c r="A1" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="50"/>
-[...47 lines deleted...]
-    <row r="2" spans="1:65">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AC1" s="53"/>
+      <c r="AD1" s="53"/>
+      <c r="AE1" s="53"/>
+      <c r="AF1" s="53"/>
+      <c r="AG1" s="53"/>
+      <c r="AH1" s="53"/>
+      <c r="AI1" s="53"/>
+      <c r="AJ1" s="53"/>
+      <c r="AK1" s="53"/>
+      <c r="AL1" s="53"/>
+      <c r="AM1" s="53"/>
+      <c r="AN1" s="53"/>
+      <c r="AO1" s="53"/>
+      <c r="AP1" s="53"/>
+      <c r="AQ1" s="53"/>
+      <c r="AR1" s="53"/>
+      <c r="AS1" s="53"/>
+      <c r="AT1" s="53"/>
+      <c r="AU1" s="53"/>
+      <c r="AV1" s="53"/>
+    </row>
+    <row r="2" spans="1:69">
       <c r="AG2" s="1"/>
       <c r="AK2" s="9"/>
-      <c r="AM2" s="51"/>
-[...1 lines deleted...]
-      <c r="AO2" s="51"/>
+      <c r="AM2" s="54"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="54"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="BH2" s="10"/>
       <c r="BI2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
       <c r="BL2" s="10"/>
-      <c r="BM2" s="10" t="s">
+      <c r="BQ2" s="10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:69" s="45" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A3" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="51"/>
+      <c r="D3" s="51"/>
+      <c r="E3" s="51"/>
+      <c r="F3" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="51"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="51"/>
+      <c r="J3" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="51"/>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="W3" s="51"/>
+      <c r="X3" s="51"/>
+      <c r="Y3" s="51"/>
+      <c r="Z3" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="51"/>
+      <c r="AC3" s="51"/>
+      <c r="AD3" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="AE3" s="51"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="51"/>
+      <c r="AH3" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="AI3" s="51"/>
+      <c r="AJ3" s="51"/>
+      <c r="AK3" s="51"/>
+      <c r="AL3" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM3" s="51"/>
+      <c r="AN3" s="51"/>
+      <c r="AO3" s="51"/>
+      <c r="AP3" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="AQ3" s="51"/>
+      <c r="AR3" s="51"/>
+      <c r="AS3" s="51"/>
+      <c r="AT3" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="AU3" s="51"/>
+      <c r="AV3" s="51"/>
+      <c r="AW3" s="51"/>
+      <c r="AX3" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="AY3" s="51"/>
+      <c r="AZ3" s="51"/>
+      <c r="BA3" s="51"/>
+      <c r="BB3" s="51" t="s">
         <v>41</v>
       </c>
-    </row>
-[...88 lines deleted...]
-      <c r="BF3" s="52" t="s">
+      <c r="BC3" s="51"/>
+      <c r="BD3" s="51"/>
+      <c r="BE3" s="51"/>
+      <c r="BF3" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="BG3" s="51"/>
+      <c r="BH3" s="51"/>
+      <c r="BI3" s="51"/>
+      <c r="BJ3" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="BG3" s="52"/>
-[...10 lines deleted...]
-      <c r="A4" s="52"/>
+      <c r="BK3" s="51"/>
+      <c r="BL3" s="51"/>
+      <c r="BM3" s="51"/>
+      <c r="BN3" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="BO3" s="51"/>
+      <c r="BP3" s="51"/>
+      <c r="BQ3" s="51"/>
+    </row>
+    <row r="4" spans="1:69" ht="45" customHeight="1">
+      <c r="A4" s="51"/>
       <c r="B4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1937,88 +1953,100 @@
       <c r="AT4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AU4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AV4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="AW4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="AX4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="AY4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AZ4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BA4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="BB4" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="BC4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BD4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BE4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="BF4" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="BG4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BH4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BI4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="BJ4" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="BK4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BL4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BM4" s="3" t="s">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="BN4" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="BO4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="BP4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="BQ4" s="3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:69">
+      <c r="A5" s="41" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="11">
         <v>445.3</v>
       </c>
       <c r="C5" s="12">
         <v>964.9</v>
       </c>
       <c r="D5" s="12">
         <v>1571.6</v>
       </c>
       <c r="E5" s="13">
         <v>2437.3000000000002</v>
       </c>
       <c r="F5" s="11">
         <v>557.9</v>
       </c>
       <c r="G5" s="12">
         <v>1177.9000000000001</v>
       </c>
       <c r="H5" s="12">
         <v>1957.1</v>
       </c>
       <c r="I5" s="14">
         <v>2867.1</v>
@@ -2169,53 +2197,56 @@
       </c>
       <c r="BF5" s="11">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="12">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="12">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
       <c r="BJ5" s="11">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="12">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="12">
         <v>9225.9</v>
       </c>
       <c r="BM5" s="13">
         <v>14825.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="BN5" s="13">
+        <v>3057.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:69">
+      <c r="A6" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>452.3</v>
       </c>
       <c r="C6" s="12">
         <v>1008.3</v>
       </c>
       <c r="D6" s="12">
         <v>1665.3</v>
       </c>
       <c r="E6" s="13">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="11">
         <v>575.6</v>
       </c>
       <c r="G6" s="12">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="12">
         <v>2129.6999999999998</v>
       </c>
       <c r="I6" s="13">
         <v>3165.2</v>
@@ -2366,54 +2397,57 @@
       </c>
       <c r="BF6" s="11">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="12">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="12">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="13">
         <v>17149</v>
       </c>
       <c r="BJ6" s="11">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="12">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="12">
         <v>12836.4</v>
       </c>
       <c r="BM6" s="13">
         <v>20907.2</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="BN6" s="13">
+        <v>4367.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:69">
+      <c r="A7" s="42" t="s">
+        <v>84</v>
       </c>
       <c r="B7" s="15">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="16">
         <v>99.8</v>
       </c>
       <c r="D7" s="16">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="17">
         <v>428.8</v>
       </c>
       <c r="F7" s="15">
         <v>51.2</v>
       </c>
       <c r="G7" s="16">
         <v>112.2</v>
       </c>
       <c r="H7" s="16">
         <v>333</v>
       </c>
       <c r="I7" s="17">
         <v>641.6</v>
       </c>
@@ -2563,53 +2597,56 @@
       </c>
       <c r="BF7" s="15">
         <v>572.9</v>
       </c>
       <c r="BG7" s="16">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="16">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="17">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="15">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="16">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="16">
         <v>3681.4</v>
       </c>
       <c r="BM7" s="17">
         <v>6170.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="BN7" s="17">
+        <v>714.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:69">
+      <c r="A8" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="15">
         <v>1474.5</v>
       </c>
       <c r="C8" s="16">
         <v>3220.2</v>
       </c>
       <c r="D8" s="16">
         <v>4908.5</v>
       </c>
       <c r="E8" s="17">
         <v>7564.6</v>
       </c>
       <c r="F8" s="15">
         <v>1923.3</v>
       </c>
       <c r="G8" s="16">
         <v>4207.2</v>
       </c>
       <c r="H8" s="16">
         <v>6558.6</v>
       </c>
       <c r="I8" s="17">
         <v>9068.5</v>
@@ -2760,53 +2797,56 @@
       </c>
       <c r="BF8" s="15">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="16">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="16">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="17">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="15">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="16">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="16">
         <v>23131</v>
       </c>
       <c r="BM8" s="17">
         <v>36414.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="44" t="s">
+      <c r="BN8" s="17">
+        <v>8226.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:69" ht="22.5">
+      <c r="A9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>4183</v>
       </c>
       <c r="C9" s="16">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="16">
         <v>13311.5</v>
       </c>
       <c r="E9" s="17">
         <v>21933.9</v>
       </c>
       <c r="F9" s="15">
         <v>5651</v>
       </c>
       <c r="G9" s="16">
         <v>11792.9</v>
       </c>
       <c r="H9" s="16">
         <v>17294.8</v>
       </c>
       <c r="I9" s="17">
         <v>24191.7</v>
@@ -2957,53 +2997,56 @@
       </c>
       <c r="BF9" s="15">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="16">
         <v>26294</v>
       </c>
       <c r="BH9" s="16">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="17">
         <v>57800</v>
       </c>
       <c r="BJ9" s="15">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="16">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="16">
         <v>42983.4</v>
       </c>
       <c r="BM9" s="17">
         <v>64687.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="44" t="s">
+      <c r="BN9" s="17">
+        <v>12023.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:69">
+      <c r="A10" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="15">
         <v>816.3</v>
       </c>
       <c r="C10" s="16">
         <v>2007.4</v>
       </c>
       <c r="D10" s="16">
         <v>3168.5</v>
       </c>
       <c r="E10" s="17">
         <v>4367</v>
       </c>
       <c r="F10" s="15">
         <v>1039</v>
       </c>
       <c r="G10" s="16">
         <v>2513.4</v>
       </c>
       <c r="H10" s="16">
         <v>4331</v>
       </c>
       <c r="I10" s="17">
         <v>5775.3</v>
@@ -3154,53 +3197,56 @@
       </c>
       <c r="BF10" s="15">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="16">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="16">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="17">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="15">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="16">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="16">
         <v>19771.099999999999</v>
       </c>
       <c r="BM10" s="17">
         <v>32782.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="44" t="s">
+      <c r="BN10" s="17">
+        <v>8632.2000000000007</v>
+      </c>
+    </row>
+    <row r="11" spans="1:69" ht="33.75">
+      <c r="A11" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15">
         <v>723.3</v>
       </c>
       <c r="C11" s="16">
         <v>1210.7</v>
       </c>
       <c r="D11" s="16">
         <v>1792.9</v>
       </c>
       <c r="E11" s="17">
         <v>2962.3</v>
       </c>
       <c r="F11" s="15">
         <v>896.5</v>
       </c>
       <c r="G11" s="16">
         <v>1492.2</v>
       </c>
       <c r="H11" s="16">
         <v>2143.1999999999998</v>
       </c>
       <c r="I11" s="17">
         <v>3264.4</v>
@@ -3351,53 +3397,56 @@
       </c>
       <c r="BF11" s="15">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="16">
         <v>5859</v>
       </c>
       <c r="BH11" s="16">
         <v>8631</v>
       </c>
       <c r="BI11" s="17">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="15">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="16">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="16">
         <v>10261.5</v>
       </c>
       <c r="BM11" s="17">
         <v>15631.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="45" t="s">
+      <c r="BN11" s="17">
+        <v>3866.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:69" ht="33.75" customHeight="1">
+      <c r="A12" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="15">
         <v>230.2</v>
       </c>
       <c r="C12" s="16">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="16">
         <v>792</v>
       </c>
       <c r="E12" s="17">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="15">
         <v>338.2</v>
       </c>
       <c r="G12" s="16">
         <v>608.1</v>
       </c>
       <c r="H12" s="16">
         <v>936.8</v>
       </c>
       <c r="I12" s="17">
         <v>1472</v>
@@ -3548,53 +3597,56 @@
       </c>
       <c r="BF12" s="15">
         <v>905.1</v>
       </c>
       <c r="BG12" s="16">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="16">
         <v>2543</v>
       </c>
       <c r="BI12" s="17">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="15">
         <v>950.8</v>
       </c>
       <c r="BK12" s="16">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="16">
         <v>2827.1</v>
       </c>
       <c r="BM12" s="17">
         <v>4203.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="43" t="s">
+      <c r="BN12" s="17">
+        <v>1125.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:69">
+      <c r="A13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>379.5</v>
       </c>
       <c r="C13" s="16">
         <v>996.7</v>
       </c>
       <c r="D13" s="16">
         <v>1882.7</v>
       </c>
       <c r="E13" s="17">
         <v>2949.2</v>
       </c>
       <c r="F13" s="15">
         <v>421.4</v>
       </c>
       <c r="G13" s="16">
         <v>1009.4</v>
       </c>
       <c r="H13" s="16">
         <v>1821.5</v>
       </c>
       <c r="I13" s="17">
         <v>2958.5</v>
@@ -3745,53 +3797,56 @@
       </c>
       <c r="BF13" s="15">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="16">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="16">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="17">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="15">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="16">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="16">
         <v>8413.6</v>
       </c>
       <c r="BM13" s="17">
         <v>15469.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="42" t="s">
+      <c r="BN13" s="17">
+        <v>2744.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:69">
+      <c r="A14" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="11">
         <v>439.1</v>
       </c>
       <c r="C14" s="12">
         <v>927</v>
       </c>
       <c r="D14" s="12">
         <v>1489.3</v>
       </c>
       <c r="E14" s="13">
         <v>2310.1</v>
       </c>
       <c r="F14" s="11">
         <v>542.6</v>
       </c>
       <c r="G14" s="12">
         <v>1095.5</v>
       </c>
       <c r="H14" s="12">
         <v>1809.8</v>
       </c>
       <c r="I14" s="13">
         <v>2619.1</v>
@@ -3942,53 +3997,56 @@
       </c>
       <c r="BF14" s="11">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="12">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="12">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="13">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="11">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="12">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="12">
         <v>7677.6</v>
       </c>
       <c r="BM14" s="13">
         <v>12230.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="43" t="s">
+      <c r="BN14" s="13">
+        <v>2502.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:69" ht="22.5">
+      <c r="A15" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="15">
         <v>438.3</v>
       </c>
       <c r="C15" s="16">
         <v>901.4</v>
       </c>
       <c r="D15" s="16">
         <v>1477.1</v>
       </c>
       <c r="E15" s="17">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="15">
         <v>546.4</v>
       </c>
       <c r="G15" s="16">
         <v>1142.7</v>
       </c>
       <c r="H15" s="16">
         <v>2102.5</v>
       </c>
       <c r="I15" s="17">
         <v>3095.7</v>
@@ -4139,53 +4197,56 @@
       </c>
       <c r="BF15" s="15">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="16">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="16">
         <v>8947</v>
       </c>
       <c r="BI15" s="17">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="15">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="16">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="16">
         <v>10499.9</v>
       </c>
       <c r="BM15" s="17">
         <v>20084.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="BN15" s="17">
+        <v>3662.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:69">
+      <c r="A16" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="15">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="16">
         <v>1256.2</v>
       </c>
       <c r="D16" s="16">
         <v>2179.1</v>
       </c>
       <c r="E16" s="17">
         <v>3420.8</v>
       </c>
       <c r="F16" s="15">
         <v>702.2</v>
       </c>
       <c r="G16" s="16">
         <v>1386.8</v>
       </c>
       <c r="H16" s="16">
         <v>2420.1</v>
       </c>
       <c r="I16" s="17">
         <v>3545.7</v>
@@ -4336,53 +4397,56 @@
       </c>
       <c r="BF16" s="15">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="16">
         <v>4760</v>
       </c>
       <c r="BH16" s="16">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="17">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="16">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="16">
         <v>9214.7999999999993</v>
       </c>
       <c r="BM16" s="17">
         <v>14596.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="43" t="s">
+      <c r="BN16" s="17">
+        <v>3546.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66" ht="22.5">
+      <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="15">
         <v>391.9</v>
       </c>
       <c r="C17" s="16">
         <v>650.6</v>
       </c>
       <c r="D17" s="16">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="17">
         <v>1797.6</v>
       </c>
       <c r="F17" s="15">
         <v>528.6</v>
       </c>
       <c r="G17" s="16">
         <v>874.8</v>
       </c>
       <c r="H17" s="16">
         <v>1303</v>
       </c>
       <c r="I17" s="17">
         <v>1955.2</v>
@@ -4533,53 +4597,56 @@
       </c>
       <c r="BF17" s="15">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="16">
         <v>1999</v>
       </c>
       <c r="BH17" s="16">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="17">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="15">
         <v>1148</v>
       </c>
       <c r="BK17" s="16">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="16">
         <v>3427.6</v>
       </c>
       <c r="BM17" s="17">
         <v>7633.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="43" t="s">
+      <c r="BN17" s="17">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
+      <c r="A18" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="15">
         <v>866.3</v>
       </c>
       <c r="C18" s="16">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="16">
         <v>3331.3</v>
       </c>
       <c r="E18" s="17">
         <v>6179.1</v>
       </c>
       <c r="F18" s="15">
         <v>1248.7</v>
       </c>
       <c r="G18" s="16">
         <v>2758.8</v>
       </c>
       <c r="H18" s="16">
         <v>3850.5</v>
       </c>
       <c r="I18" s="17">
         <v>5562.1</v>
@@ -4730,53 +4797,56 @@
       </c>
       <c r="BF18" s="15">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="16">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="16">
         <v>9614</v>
       </c>
       <c r="BI18" s="17">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="15">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="16">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="16">
         <v>10652.6</v>
       </c>
       <c r="BM18" s="17">
         <v>18420.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="43" t="s">
+      <c r="BN18" s="17">
+        <v>3246.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66">
+      <c r="A19" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="15">
         <v>1386.9</v>
       </c>
       <c r="C19" s="16">
         <v>3523.7</v>
       </c>
       <c r="D19" s="16">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="17">
         <v>7567.7</v>
       </c>
       <c r="F19" s="15">
         <v>1704.8</v>
       </c>
       <c r="G19" s="16">
         <v>3860.2</v>
       </c>
       <c r="H19" s="16">
         <v>5365</v>
       </c>
       <c r="I19" s="17">
         <v>4617.8999999999996</v>
@@ -4927,54 +4997,57 @@
       </c>
       <c r="BF19" s="15">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="16">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="16">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="17">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="15">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="16">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="16">
         <v>21086.1</v>
       </c>
       <c r="BM19" s="17">
         <v>29292.3</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>89</v>
+      <c r="BN19" s="17">
+        <v>6694.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66">
+      <c r="A20" s="42" t="s">
+        <v>85</v>
       </c>
       <c r="B20" s="15">
         <v>397.3</v>
       </c>
       <c r="C20" s="16">
         <v>913.4</v>
       </c>
       <c r="D20" s="16">
         <v>1608.4</v>
       </c>
       <c r="E20" s="17">
         <v>3919.4</v>
       </c>
       <c r="F20" s="15">
         <v>821.9</v>
       </c>
       <c r="G20" s="16">
         <v>1472</v>
       </c>
       <c r="H20" s="16">
         <v>2370.4</v>
       </c>
       <c r="I20" s="17">
         <v>3320.8</v>
       </c>
@@ -5124,53 +5197,56 @@
       </c>
       <c r="BF20" s="15">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="16">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="16">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="17">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="15">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="16">
         <v>6965</v>
       </c>
       <c r="BL20" s="16">
         <v>10236</v>
       </c>
       <c r="BM20" s="17">
         <v>15959.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="43" t="s">
+      <c r="BN20" s="17">
+        <v>2756.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
+      <c r="A21" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="15">
         <v>1841.2</v>
       </c>
       <c r="C21" s="16">
         <v>3008.1</v>
       </c>
       <c r="D21" s="16">
         <v>3905.7</v>
       </c>
       <c r="E21" s="17">
         <v>5639.2</v>
       </c>
       <c r="F21" s="15">
         <v>1547</v>
       </c>
       <c r="G21" s="16">
         <v>2729.9</v>
       </c>
       <c r="H21" s="16">
         <v>3926.5</v>
       </c>
       <c r="I21" s="17">
         <v>7080.9</v>
@@ -5321,53 +5397,56 @@
       </c>
       <c r="BF21" s="15">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="16">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="16">
         <v>10326</v>
       </c>
       <c r="BI21" s="17">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="15">
         <v>5064</v>
       </c>
       <c r="BK21" s="16">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="16">
         <v>11778.6</v>
       </c>
       <c r="BM21" s="17">
         <v>17248.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="BN21" s="17">
+        <v>4772.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66" ht="33.75">
+      <c r="A22" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="15">
         <v>814.8</v>
       </c>
       <c r="C22" s="16">
         <v>1370.8</v>
       </c>
       <c r="D22" s="16">
         <v>1930.4</v>
       </c>
       <c r="E22" s="17">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="15">
         <v>689.2</v>
       </c>
       <c r="G22" s="16">
         <v>1324.2</v>
       </c>
       <c r="H22" s="16">
         <v>1915.8</v>
       </c>
       <c r="I22" s="17">
         <v>2881.8</v>
@@ -5518,53 +5597,56 @@
       </c>
       <c r="BF22" s="15">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="16">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="16">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="17">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="15">
         <v>2229</v>
       </c>
       <c r="BK22" s="16">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="16">
         <v>6706.2</v>
       </c>
       <c r="BM22" s="17">
         <v>11849.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="43" t="s">
+      <c r="BN22" s="17">
+        <v>2570.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5">
+      <c r="A23" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="15">
         <v>209.9</v>
       </c>
       <c r="C23" s="16">
         <v>498.3</v>
       </c>
       <c r="D23" s="16">
         <v>781.9</v>
       </c>
       <c r="E23" s="17">
         <v>1212.2</v>
       </c>
       <c r="F23" s="15">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="16">
         <v>499.2</v>
       </c>
       <c r="H23" s="16">
         <v>909.8</v>
       </c>
       <c r="I23" s="17">
         <v>1407.2</v>
@@ -5715,53 +5797,56 @@
       </c>
       <c r="BF23" s="15">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="16">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="16">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="17">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="15">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="16">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="16">
         <v>4108</v>
       </c>
       <c r="BM23" s="17">
         <v>5804.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="43" t="s">
+      <c r="BN23" s="17">
+        <v>1279.4000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
+      <c r="A24" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="15">
         <v>185.6</v>
       </c>
       <c r="C24" s="16">
         <v>392.6</v>
       </c>
       <c r="D24" s="16">
         <v>599.1</v>
       </c>
       <c r="E24" s="17">
         <v>862.7</v>
       </c>
       <c r="F24" s="15">
         <v>226.7</v>
       </c>
       <c r="G24" s="16">
         <v>440.7</v>
       </c>
       <c r="H24" s="16">
         <v>683.3</v>
       </c>
       <c r="I24" s="17">
         <v>1040.9000000000001</v>
@@ -5912,53 +5997,56 @@
       </c>
       <c r="BF24" s="15">
         <v>933.2</v>
       </c>
       <c r="BG24" s="16">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="16">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="17">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="15">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="16">
         <v>2251</v>
       </c>
       <c r="BL24" s="16">
         <v>4064.9</v>
       </c>
       <c r="BM24" s="17">
         <v>4125.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="43" t="s">
+      <c r="BN24" s="17">
+        <v>951.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66" ht="22.5">
+      <c r="A25" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="15">
         <v>220</v>
       </c>
       <c r="C25" s="16">
         <v>490.9</v>
       </c>
       <c r="D25" s="16">
         <v>822.4</v>
       </c>
       <c r="E25" s="17">
         <v>1020.9</v>
       </c>
       <c r="F25" s="15">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="16">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="16">
         <v>994.9</v>
       </c>
       <c r="I25" s="17">
         <v>1228.5999999999999</v>
@@ -6109,53 +6197,56 @@
       </c>
       <c r="BF25" s="15">
         <v>1248</v>
       </c>
       <c r="BG25" s="16">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="16">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="17">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="15">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="16">
         <v>2759</v>
       </c>
       <c r="BL25" s="16">
         <v>4445.3999999999996</v>
       </c>
       <c r="BM25" s="17">
         <v>4739.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="BN25" s="17">
+        <v>697.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66">
+      <c r="A26" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="15">
         <v>323.3</v>
       </c>
       <c r="C26" s="16">
         <v>769.2</v>
       </c>
       <c r="D26" s="16">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="17">
         <v>1451.9</v>
       </c>
       <c r="F26" s="15">
         <v>340.8</v>
       </c>
       <c r="G26" s="16">
         <v>770.4</v>
       </c>
       <c r="H26" s="16">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="17">
         <v>1822.4</v>
@@ -6306,53 +6397,56 @@
       </c>
       <c r="BF26" s="15">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="16">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="16">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="17">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="15">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="16">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="16">
         <v>5022.2</v>
       </c>
       <c r="BM26" s="17">
         <v>9387.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="43" t="s">
+      <c r="BN26" s="17">
+        <v>2408.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66">
+      <c r="A27" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="18">
         <v>188.3</v>
       </c>
       <c r="C27" s="19">
         <v>433.9</v>
       </c>
       <c r="D27" s="19">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="20">
         <v>1758.3</v>
       </c>
       <c r="F27" s="18">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="19">
         <v>869.9</v>
       </c>
       <c r="H27" s="19">
         <v>1684</v>
       </c>
       <c r="I27" s="20">
         <v>2120.3000000000002</v>
@@ -6503,392 +6597,396 @@
       </c>
       <c r="BF27" s="18">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="19">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="19">
         <v>7142</v>
       </c>
       <c r="BI27" s="20">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="18">
         <v>1760</v>
       </c>
       <c r="BK27" s="19">
         <v>3461</v>
       </c>
       <c r="BL27" s="19">
         <v>6911.7</v>
       </c>
       <c r="BM27" s="20">
         <v>9321.5</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="R29" s="54"/>
+      <c r="BN27" s="20">
+        <v>2089.6999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="5" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A29" s="52"/>
+      <c r="B29" s="52"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="52"/>
+      <c r="F29" s="52"/>
+      <c r="G29" s="52"/>
+      <c r="H29" s="52"/>
+      <c r="I29" s="52"/>
+      <c r="J29" s="52"/>
+      <c r="K29" s="52"/>
+      <c r="L29" s="52"/>
+      <c r="M29" s="52"/>
+      <c r="N29" s="52"/>
+      <c r="O29" s="52"/>
+      <c r="P29" s="52"/>
+      <c r="Q29" s="52"/>
+      <c r="R29" s="52"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
     </row>
-    <row r="30" spans="1:65" s="5" customFormat="1">
+    <row r="30" spans="1:66" s="5" customFormat="1">
       <c r="A30" s="4" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="6"/>
       <c r="AB30" s="6"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="6"/>
       <c r="AF30" s="6"/>
     </row>
-    <row r="31" spans="1:65" s="5" customFormat="1" ht="11.25" customHeight="1">
-[...15 lines deleted...]
-      <c r="P31" s="54"/>
+    <row r="31" spans="1:66" s="5" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A31" s="52"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="52"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="52"/>
+      <c r="O31" s="52"/>
+      <c r="P31" s="52"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Z31" s="6"/>
       <c r="AA31" s="6"/>
       <c r="AB31" s="6"/>
       <c r="AD31" s="6"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="6"/>
     </row>
-    <row r="32" spans="1:65" s="5" customFormat="1"/>
+    <row r="32" spans="1:66" s="5" customFormat="1"/>
     <row r="33" spans="1:44" s="5" customFormat="1">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="4"/>
       <c r="AP33" s="1"/>
       <c r="AQ33" s="1"/>
       <c r="AR33" s="1"/>
     </row>
     <row r="34" spans="1:44" s="5" customFormat="1">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="4"/>
       <c r="AP34" s="1"/>
       <c r="AQ34" s="1"/>
       <c r="AR34" s="1"/>
     </row>
     <row r="35" spans="1:44">
-      <c r="A35" s="53"/>
-[...4 lines deleted...]
-      <c r="F35" s="53"/>
+      <c r="A35" s="50"/>
+      <c r="B35" s="50"/>
+      <c r="C35" s="50"/>
+      <c r="D35" s="50"/>
+      <c r="E35" s="50"/>
+      <c r="F35" s="50"/>
     </row>
     <row r="36" spans="1:44">
-      <c r="A36" s="53"/>
-[...4 lines deleted...]
-      <c r="F36" s="53"/>
+      <c r="A36" s="50"/>
+      <c r="B36" s="50"/>
+      <c r="C36" s="50"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
     </row>
     <row r="63" spans="34:34">
       <c r="AH63" s="6"/>
     </row>
     <row r="64" spans="34:34">
       <c r="AH64" s="6"/>
     </row>
     <row r="65" spans="34:34">
       <c r="AH65" s="6"/>
     </row>
     <row r="66" spans="34:34">
       <c r="AH66" s="6"/>
     </row>
     <row r="67" spans="34:34">
       <c r="AH67" s="6"/>
     </row>
     <row r="68" spans="34:34">
       <c r="AH68" s="6"/>
     </row>
     <row r="69" spans="34:34">
       <c r="AH69" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="24">
+    <mergeCell ref="BN3:BQ3"/>
+    <mergeCell ref="A1:AV1"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AD3:AG3"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="N3:Q3"/>
+    <mergeCell ref="B3:E3"/>
     <mergeCell ref="BJ3:BM3"/>
     <mergeCell ref="A36:F36"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="BB3:BE3"/>
     <mergeCell ref="AP3:AS3"/>
     <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="AL3:AO3"/>
     <mergeCell ref="V3:Y3"/>
     <mergeCell ref="AX3:BA3"/>
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
-    <mergeCell ref="A1:AV1"/>
-[...5 lines deleted...]
-    <mergeCell ref="B3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DD3B34-DAD0-4820-BD98-626602BB8B84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>2010-2025</vt:lpstr>
+      <vt:lpstr>2010-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nbelonosova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>