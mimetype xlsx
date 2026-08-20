--- v2 (2026-07-10)
+++ v3 (2026-08-20)
@@ -7,63 +7,63 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13920" windowHeight="12270" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="11670" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="2010-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="93">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>В целом по экономике</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
   </si>
   <si>
     <t>Финансовая и страховая деятельность</t>
   </si>
   <si>
@@ -299,68 +299,62 @@
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Методика расчета производительности труда</t>
   </si>
   <si>
     <t>Производительность труда в разрезе регионов по видам экономической деятельности</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t xml:space="preserve">Операции с недвижимым имуществом </t>
   </si>
   <si>
     <t>за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2.</t>
   </si>
   <si>
     <t>Согласно СНС 2008 из секции «Операции с недвижимым имуществом» исключается  условное проживание, так как условное проживание подразумевает производство жилищных услуг владельцами жилья для собственного потребления.
 Производительность труда в "Сельском, лесном и рыбном хозяйстве" в 2015-2018 гг. пересчитана в связи с добавлением численности занятых в ЛПХ (Личные подсобные хозяйства).</t>
   </si>
   <si>
-    <t>* Предварительные данные</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                       тыс. теңге</t>
   </si>
   <si>
     <t>тыс.теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Ибраева Д.К,
 </t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>год *</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="0.0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
@@ -1335,51 +1329,51 @@
     <col min="2" max="2" width="115.33203125" style="35" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="21">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="51">
       <c r="A6" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25">
       <c r="A7" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>52</v>
       </c>
@@ -1461,67 +1455,67 @@
       <c r="B17" s="25">
         <v>46210</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="25">
         <v>46241</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="25.5">
       <c r="A19" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="19.5" customHeight="1">
       <c r="A22" s="31" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="47" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B22" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
@@ -1570,54 +1564,54 @@
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="30"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="30"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="30"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="46" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BJ5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BS19" sqref="BS19"/>
+      <selection pane="bottomRight" activeCell="BM5" sqref="BM5:BM27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="31" width="12.5" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.83203125" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.83203125" style="8" customWidth="1"/>
     <col min="34" max="35" width="12.5" style="1" customWidth="1"/>
     <col min="36" max="37" width="12.83203125" style="1" customWidth="1"/>
     <col min="38" max="38" width="9.83203125" style="1" customWidth="1"/>
     <col min="39" max="39" width="10.83203125" style="1" customWidth="1"/>
     <col min="40" max="40" width="10.5" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.83203125" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.83203125" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.1640625" style="1" customWidth="1"/>
     <col min="46" max="48" width="11.5" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1" customWidth="1"/>
     <col min="50" max="50" width="10.1640625" style="1" customWidth="1"/>
     <col min="51" max="51" width="10.33203125" style="1" customWidth="1"/>
     <col min="52" max="52" width="9.1640625" style="1" customWidth="1"/>
     <col min="53" max="53" width="9.33203125" style="1"/>
     <col min="54" max="54" width="9.6640625" style="1" customWidth="1"/>
@@ -1684,51 +1678,51 @@
       <c r="AP1" s="53"/>
       <c r="AQ1" s="53"/>
       <c r="AR1" s="53"/>
       <c r="AS1" s="53"/>
       <c r="AT1" s="53"/>
       <c r="AU1" s="53"/>
       <c r="AV1" s="53"/>
     </row>
     <row r="2" spans="1:69">
       <c r="AG2" s="1"/>
       <c r="AK2" s="9"/>
       <c r="AM2" s="54"/>
       <c r="AN2" s="54"/>
       <c r="AO2" s="54"/>
       <c r="AR2" s="2"/>
       <c r="AS2" s="2"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="BH2" s="10"/>
       <c r="BI2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
       <c r="BL2" s="10"/>
       <c r="BQ2" s="10" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="3" spans="1:69" s="45" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="51" t="s">
@@ -1788,51 +1782,51 @@
       <c r="AX3" s="51" t="s">
         <v>40</v>
       </c>
       <c r="AY3" s="51"/>
       <c r="AZ3" s="51"/>
       <c r="BA3" s="51"/>
       <c r="BB3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="BC3" s="51"/>
       <c r="BD3" s="51"/>
       <c r="BE3" s="51"/>
       <c r="BF3" s="51" t="s">
         <v>43</v>
       </c>
       <c r="BG3" s="51"/>
       <c r="BH3" s="51"/>
       <c r="BI3" s="51"/>
       <c r="BJ3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="BK3" s="51"/>
       <c r="BL3" s="51"/>
       <c r="BM3" s="51"/>
       <c r="BN3" s="51" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="BO3" s="51"/>
       <c r="BP3" s="51"/>
       <c r="BQ3" s="51"/>
     </row>
     <row r="4" spans="1:69" ht="45" customHeight="1">
       <c r="A4" s="51"/>
       <c r="B4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
@@ -1986,51 +1980,51 @@
       <c r="BE4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="BF4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BG4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BH4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BI4" s="3" t="s">
         <v>37</v>
       </c>
       <c r="BJ4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BK4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BL4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BM4" s="3" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="BN4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="BO4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="BP4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="BQ4" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:69">
       <c r="A5" s="41" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="11">
         <v>445.3</v>
       </c>
       <c r="C5" s="12">
         <v>964.9</v>
       </c>
       <c r="D5" s="12">
@@ -2195,51 +2189,51 @@
       <c r="BE5" s="14">
         <v>11354.2</v>
       </c>
       <c r="BF5" s="11">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="12">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="12">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
       <c r="BJ5" s="11">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="12">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="12">
         <v>9225.9</v>
       </c>
       <c r="BM5" s="13">
-        <v>14825.9</v>
+        <v>14791</v>
       </c>
       <c r="BN5" s="13">
         <v>3057.2</v>
       </c>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>452.3</v>
       </c>
       <c r="C6" s="12">
         <v>1008.3</v>
       </c>
       <c r="D6" s="12">
         <v>1665.3</v>
       </c>
       <c r="E6" s="13">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="11">
         <v>575.6</v>
       </c>
       <c r="G6" s="12">
@@ -2395,51 +2389,51 @@
       <c r="BE6" s="13">
         <v>15233.7</v>
       </c>
       <c r="BF6" s="11">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="12">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="12">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="13">
         <v>17149</v>
       </c>
       <c r="BJ6" s="11">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="12">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="12">
         <v>12836.4</v>
       </c>
       <c r="BM6" s="13">
-        <v>20907.2</v>
+        <v>20791.400000000001</v>
       </c>
       <c r="BN6" s="13">
         <v>4367.2</v>
       </c>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="42" t="s">
         <v>84</v>
       </c>
       <c r="B7" s="15">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="16">
         <v>99.8</v>
       </c>
       <c r="D7" s="16">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="17">
         <v>428.8</v>
       </c>
       <c r="F7" s="15">
         <v>51.2</v>
       </c>
       <c r="G7" s="16">
@@ -2595,51 +2589,51 @@
       <c r="BE7" s="17">
         <v>4235.3</v>
       </c>
       <c r="BF7" s="15">
         <v>572.9</v>
       </c>
       <c r="BG7" s="16">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="16">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="17">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="15">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="16">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="16">
         <v>3681.4</v>
       </c>
       <c r="BM7" s="17">
-        <v>6170.6</v>
+        <v>6229.2</v>
       </c>
       <c r="BN7" s="17">
         <v>714.5</v>
       </c>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="15">
         <v>1474.5</v>
       </c>
       <c r="C8" s="16">
         <v>3220.2</v>
       </c>
       <c r="D8" s="16">
         <v>4908.5</v>
       </c>
       <c r="E8" s="17">
         <v>7564.6</v>
       </c>
       <c r="F8" s="15">
         <v>1923.3</v>
       </c>
       <c r="G8" s="16">
@@ -2795,51 +2789,51 @@
       <c r="BE8" s="17">
         <v>28544.5</v>
       </c>
       <c r="BF8" s="15">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="16">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="16">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="17">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="15">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="16">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="16">
         <v>23131</v>
       </c>
       <c r="BM8" s="17">
-        <v>36414.6</v>
+        <v>36248.5</v>
       </c>
       <c r="BN8" s="17">
         <v>8226.1</v>
       </c>
     </row>
     <row r="9" spans="1:69" ht="22.5">
       <c r="A9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>4183</v>
       </c>
       <c r="C9" s="16">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="16">
         <v>13311.5</v>
       </c>
       <c r="E9" s="17">
         <v>21933.9</v>
       </c>
       <c r="F9" s="15">
         <v>5651</v>
       </c>
       <c r="G9" s="16">
@@ -2995,51 +2989,51 @@
       <c r="BE9" s="17">
         <v>55370.6</v>
       </c>
       <c r="BF9" s="15">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="16">
         <v>26294</v>
       </c>
       <c r="BH9" s="16">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="17">
         <v>57800</v>
       </c>
       <c r="BJ9" s="15">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="16">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="16">
         <v>42983.4</v>
       </c>
       <c r="BM9" s="17">
-        <v>64687.7</v>
+        <v>64117.4</v>
       </c>
       <c r="BN9" s="17">
         <v>12023.6</v>
       </c>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="15">
         <v>816.3</v>
       </c>
       <c r="C10" s="16">
         <v>2007.4</v>
       </c>
       <c r="D10" s="16">
         <v>3168.5</v>
       </c>
       <c r="E10" s="17">
         <v>4367</v>
       </c>
       <c r="F10" s="15">
         <v>1039</v>
       </c>
       <c r="G10" s="16">
@@ -3195,51 +3189,51 @@
       <c r="BE10" s="17">
         <v>24237.5</v>
       </c>
       <c r="BF10" s="15">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="16">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="16">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="17">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="15">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="16">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="16">
         <v>19771.099999999999</v>
       </c>
       <c r="BM10" s="17">
-        <v>32782.5</v>
+        <v>33079.199999999997</v>
       </c>
       <c r="BN10" s="17">
         <v>8632.2000000000007</v>
       </c>
     </row>
     <row r="11" spans="1:69" ht="33.75">
       <c r="A11" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15">
         <v>723.3</v>
       </c>
       <c r="C11" s="16">
         <v>1210.7</v>
       </c>
       <c r="D11" s="16">
         <v>1792.9</v>
       </c>
       <c r="E11" s="17">
         <v>2962.3</v>
       </c>
       <c r="F11" s="15">
         <v>896.5</v>
       </c>
       <c r="G11" s="16">
@@ -3395,51 +3389,51 @@
       <c r="BE11" s="17">
         <v>11353</v>
       </c>
       <c r="BF11" s="15">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="16">
         <v>5859</v>
       </c>
       <c r="BH11" s="16">
         <v>8631</v>
       </c>
       <c r="BI11" s="17">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="15">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="16">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="16">
         <v>10261.5</v>
       </c>
       <c r="BM11" s="17">
-        <v>15631.2</v>
+        <v>15190.5</v>
       </c>
       <c r="BN11" s="17">
         <v>3866.3</v>
       </c>
     </row>
     <row r="12" spans="1:69" ht="33.75" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="15">
         <v>230.2</v>
       </c>
       <c r="C12" s="16">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="16">
         <v>792</v>
       </c>
       <c r="E12" s="17">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="15">
         <v>338.2</v>
       </c>
       <c r="G12" s="16">
@@ -3595,51 +3589,51 @@
       <c r="BE12" s="17">
         <v>3124.9</v>
       </c>
       <c r="BF12" s="15">
         <v>905.1</v>
       </c>
       <c r="BG12" s="16">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="16">
         <v>2543</v>
       </c>
       <c r="BI12" s="17">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="15">
         <v>950.8</v>
       </c>
       <c r="BK12" s="16">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="16">
         <v>2827.1</v>
       </c>
       <c r="BM12" s="17">
-        <v>4203.2</v>
+        <v>4237.1000000000004</v>
       </c>
       <c r="BN12" s="17">
         <v>1125.5</v>
       </c>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>379.5</v>
       </c>
       <c r="C13" s="16">
         <v>996.7</v>
       </c>
       <c r="D13" s="16">
         <v>1882.7</v>
       </c>
       <c r="E13" s="17">
         <v>2949.2</v>
       </c>
       <c r="F13" s="15">
         <v>421.4</v>
       </c>
       <c r="G13" s="16">
@@ -3795,51 +3789,51 @@
       <c r="BE13" s="17">
         <v>10463.9</v>
       </c>
       <c r="BF13" s="15">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="16">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="16">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="17">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="15">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="16">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="16">
         <v>8413.6</v>
       </c>
       <c r="BM13" s="17">
-        <v>15469.6</v>
+        <v>15299.9</v>
       </c>
       <c r="BN13" s="17">
         <v>2744.3</v>
       </c>
     </row>
     <row r="14" spans="1:69">
       <c r="A14" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="11">
         <v>439.1</v>
       </c>
       <c r="C14" s="12">
         <v>927</v>
       </c>
       <c r="D14" s="12">
         <v>1489.3</v>
       </c>
       <c r="E14" s="13">
         <v>2310.1</v>
       </c>
       <c r="F14" s="11">
         <v>542.6</v>
       </c>
       <c r="G14" s="12">
@@ -3995,51 +3989,51 @@
       <c r="BE14" s="13">
         <v>9586.9</v>
       </c>
       <c r="BF14" s="11">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="12">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="12">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="13">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="11">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="12">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="12">
         <v>7677.6</v>
       </c>
       <c r="BM14" s="13">
-        <v>12230.9</v>
+        <v>12225.4</v>
       </c>
       <c r="BN14" s="13">
         <v>2502.6</v>
       </c>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="15">
         <v>438.3</v>
       </c>
       <c r="C15" s="16">
         <v>901.4</v>
       </c>
       <c r="D15" s="16">
         <v>1477.1</v>
       </c>
       <c r="E15" s="17">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="15">
         <v>546.4</v>
       </c>
       <c r="G15" s="16">
@@ -4195,51 +4189,51 @@
       <c r="BE15" s="17">
         <v>14399</v>
       </c>
       <c r="BF15" s="15">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="16">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="16">
         <v>8947</v>
       </c>
       <c r="BI15" s="17">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="15">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="16">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="16">
         <v>10499.9</v>
       </c>
       <c r="BM15" s="17">
-        <v>20084.7</v>
+        <v>20439.8</v>
       </c>
       <c r="BN15" s="17">
         <v>3662.4</v>
       </c>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="15">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="16">
         <v>1256.2</v>
       </c>
       <c r="D16" s="16">
         <v>2179.1</v>
       </c>
       <c r="E16" s="17">
         <v>3420.8</v>
       </c>
       <c r="F16" s="15">
         <v>702.2</v>
       </c>
       <c r="G16" s="16">
@@ -4395,51 +4389,51 @@
       <c r="BE16" s="17">
         <v>10369.200000000001</v>
       </c>
       <c r="BF16" s="15">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="16">
         <v>4760</v>
       </c>
       <c r="BH16" s="16">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="17">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="16">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="16">
         <v>9214.7999999999993</v>
       </c>
       <c r="BM16" s="17">
-        <v>14596.4</v>
+        <v>14537.7</v>
       </c>
       <c r="BN16" s="17">
         <v>3546.4</v>
       </c>
     </row>
     <row r="17" spans="1:66" ht="22.5">
       <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="15">
         <v>391.9</v>
       </c>
       <c r="C17" s="16">
         <v>650.6</v>
       </c>
       <c r="D17" s="16">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="17">
         <v>1797.6</v>
       </c>
       <c r="F17" s="15">
         <v>528.6</v>
       </c>
       <c r="G17" s="16">
@@ -4595,51 +4589,51 @@
       <c r="BE17" s="17">
         <v>6091.2</v>
       </c>
       <c r="BF17" s="15">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="16">
         <v>1999</v>
       </c>
       <c r="BH17" s="16">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="17">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="15">
         <v>1148</v>
       </c>
       <c r="BK17" s="16">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="16">
         <v>3427.6</v>
       </c>
       <c r="BM17" s="17">
-        <v>7633.8</v>
+        <v>7973.5</v>
       </c>
       <c r="BN17" s="17">
         <v>1247</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="15">
         <v>866.3</v>
       </c>
       <c r="C18" s="16">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="16">
         <v>3331.3</v>
       </c>
       <c r="E18" s="17">
         <v>6179.1</v>
       </c>
       <c r="F18" s="15">
         <v>1248.7</v>
       </c>
       <c r="G18" s="16">
@@ -4795,51 +4789,51 @@
       <c r="BE18" s="17">
         <v>13820.9</v>
       </c>
       <c r="BF18" s="15">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="16">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="16">
         <v>9614</v>
       </c>
       <c r="BI18" s="17">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="15">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="16">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="16">
         <v>10652.6</v>
       </c>
       <c r="BM18" s="17">
-        <v>18420.7</v>
+        <v>19812.8</v>
       </c>
       <c r="BN18" s="17">
         <v>3246.1</v>
       </c>
     </row>
     <row r="19" spans="1:66">
       <c r="A19" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="15">
         <v>1386.9</v>
       </c>
       <c r="C19" s="16">
         <v>3523.7</v>
       </c>
       <c r="D19" s="16">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="17">
         <v>7567.7</v>
       </c>
       <c r="F19" s="15">
         <v>1704.8</v>
       </c>
       <c r="G19" s="16">
@@ -4995,51 +4989,51 @@
       <c r="BE19" s="17">
         <v>19505.3</v>
       </c>
       <c r="BF19" s="15">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="16">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="16">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="17">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="15">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="16">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="16">
         <v>21086.1</v>
       </c>
       <c r="BM19" s="17">
-        <v>29292.3</v>
+        <v>27732.6</v>
       </c>
       <c r="BN19" s="17">
         <v>6694.7</v>
       </c>
     </row>
     <row r="20" spans="1:66">
       <c r="A20" s="42" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="15">
         <v>397.3</v>
       </c>
       <c r="C20" s="16">
         <v>913.4</v>
       </c>
       <c r="D20" s="16">
         <v>1608.4</v>
       </c>
       <c r="E20" s="17">
         <v>3919.4</v>
       </c>
       <c r="F20" s="15">
         <v>821.9</v>
       </c>
       <c r="G20" s="16">
@@ -5195,51 +5189,51 @@
       <c r="BE20" s="17">
         <v>10989.8</v>
       </c>
       <c r="BF20" s="15">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="16">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="16">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="17">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="15">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="16">
         <v>6965</v>
       </c>
       <c r="BL20" s="16">
         <v>10236</v>
       </c>
       <c r="BM20" s="17">
-        <v>15959.8</v>
+        <v>13851.1</v>
       </c>
       <c r="BN20" s="17">
         <v>2756.5</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="15">
         <v>1841.2</v>
       </c>
       <c r="C21" s="16">
         <v>3008.1</v>
       </c>
       <c r="D21" s="16">
         <v>3905.7</v>
       </c>
       <c r="E21" s="17">
         <v>5639.2</v>
       </c>
       <c r="F21" s="15">
         <v>1547</v>
       </c>
       <c r="G21" s="16">
@@ -5395,51 +5389,51 @@
       <c r="BE21" s="17">
         <v>15802.6</v>
       </c>
       <c r="BF21" s="15">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="16">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="16">
         <v>10326</v>
       </c>
       <c r="BI21" s="17">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="15">
         <v>5064</v>
       </c>
       <c r="BK21" s="16">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="16">
         <v>11778.6</v>
       </c>
       <c r="BM21" s="17">
-        <v>17248.5</v>
+        <v>18437.8</v>
       </c>
       <c r="BN21" s="17">
         <v>4772.8</v>
       </c>
     </row>
     <row r="22" spans="1:66" ht="33.75">
       <c r="A22" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="15">
         <v>814.8</v>
       </c>
       <c r="C22" s="16">
         <v>1370.8</v>
       </c>
       <c r="D22" s="16">
         <v>1930.4</v>
       </c>
       <c r="E22" s="17">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="15">
         <v>689.2</v>
       </c>
       <c r="G22" s="16">
@@ -5595,51 +5589,51 @@
       <c r="BE22" s="17">
         <v>10343.5</v>
       </c>
       <c r="BF22" s="15">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="16">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="16">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="17">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="15">
         <v>2229</v>
       </c>
       <c r="BK22" s="16">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="16">
         <v>6706.2</v>
       </c>
       <c r="BM22" s="17">
-        <v>11849.7</v>
+        <v>11803.7</v>
       </c>
       <c r="BN22" s="17">
         <v>2570.5</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="15">
         <v>209.9</v>
       </c>
       <c r="C23" s="16">
         <v>498.3</v>
       </c>
       <c r="D23" s="16">
         <v>781.9</v>
       </c>
       <c r="E23" s="17">
         <v>1212.2</v>
       </c>
       <c r="F23" s="15">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="16">
@@ -5795,51 +5789,51 @@
       <c r="BE23" s="17">
         <v>4664.7</v>
       </c>
       <c r="BF23" s="15">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="16">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="16">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="17">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="15">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="16">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="16">
         <v>4108</v>
       </c>
       <c r="BM23" s="17">
-        <v>5804.9</v>
+        <v>5762.4</v>
       </c>
       <c r="BN23" s="17">
         <v>1279.4000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="15">
         <v>185.6</v>
       </c>
       <c r="C24" s="16">
         <v>392.6</v>
       </c>
       <c r="D24" s="16">
         <v>599.1</v>
       </c>
       <c r="E24" s="17">
         <v>862.7</v>
       </c>
       <c r="F24" s="15">
         <v>226.7</v>
       </c>
       <c r="G24" s="16">
@@ -5995,51 +5989,51 @@
       <c r="BE24" s="17">
         <v>4511.5</v>
       </c>
       <c r="BF24" s="15">
         <v>933.2</v>
       </c>
       <c r="BG24" s="16">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="16">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="17">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="15">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="16">
         <v>2251</v>
       </c>
       <c r="BL24" s="16">
         <v>4064.9</v>
       </c>
       <c r="BM24" s="17">
-        <v>4125.8</v>
+        <v>3950</v>
       </c>
       <c r="BN24" s="17">
         <v>951.3</v>
       </c>
     </row>
     <row r="25" spans="1:66" ht="22.5">
       <c r="A25" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="15">
         <v>220</v>
       </c>
       <c r="C25" s="16">
         <v>490.9</v>
       </c>
       <c r="D25" s="16">
         <v>822.4</v>
       </c>
       <c r="E25" s="17">
         <v>1020.9</v>
       </c>
       <c r="F25" s="15">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="16">
@@ -6195,51 +6189,51 @@
       <c r="BE25" s="17">
         <v>6043.6</v>
       </c>
       <c r="BF25" s="15">
         <v>1248</v>
       </c>
       <c r="BG25" s="16">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="16">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="17">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="15">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="16">
         <v>2759</v>
       </c>
       <c r="BL25" s="16">
         <v>4445.3999999999996</v>
       </c>
       <c r="BM25" s="17">
-        <v>4739.5</v>
+        <v>4859.3</v>
       </c>
       <c r="BN25" s="17">
         <v>697.2</v>
       </c>
     </row>
     <row r="26" spans="1:66">
       <c r="A26" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="15">
         <v>323.3</v>
       </c>
       <c r="C26" s="16">
         <v>769.2</v>
       </c>
       <c r="D26" s="16">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="17">
         <v>1451.9</v>
       </c>
       <c r="F26" s="15">
         <v>340.8</v>
       </c>
       <c r="G26" s="16">
@@ -6395,51 +6389,51 @@
       <c r="BE26" s="17">
         <v>7509.7</v>
       </c>
       <c r="BF26" s="15">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="16">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="16">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="17">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="15">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="16">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="16">
         <v>5022.2</v>
       </c>
       <c r="BM26" s="17">
-        <v>9387.9</v>
+        <v>9612.7999999999993</v>
       </c>
       <c r="BN26" s="17">
         <v>2408.1</v>
       </c>
     </row>
     <row r="27" spans="1:66">
       <c r="A27" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="18">
         <v>188.3</v>
       </c>
       <c r="C27" s="19">
         <v>433.9</v>
       </c>
       <c r="D27" s="19">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="20">
         <v>1758.3</v>
       </c>
       <c r="F27" s="18">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="19">
@@ -6595,90 +6589,88 @@
       <c r="BE27" s="20">
         <v>6830.8</v>
       </c>
       <c r="BF27" s="18">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="19">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="19">
         <v>7142</v>
       </c>
       <c r="BI27" s="20">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="18">
         <v>1760</v>
       </c>
       <c r="BK27" s="19">
         <v>3461</v>
       </c>
       <c r="BL27" s="19">
         <v>6911.7</v>
       </c>
       <c r="BM27" s="20">
-        <v>9321.5</v>
+        <v>8396.4</v>
       </c>
       <c r="BN27" s="20">
         <v>2089.6999999999998</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="5" customFormat="1" ht="11.25" customHeight="1">
       <c r="A29" s="52"/>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="52"/>
       <c r="Q29" s="52"/>
       <c r="R29" s="52"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
     </row>
     <row r="30" spans="1:66" s="5" customFormat="1">
-      <c r="A30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="6"/>
       <c r="AB30" s="6"/>
@@ -6822,147 +6814,147 @@
     <mergeCell ref="A29:R29"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="R3:U3"/>
     <mergeCell ref="A31:P31"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="J3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010063F6A5752F74F043B392E64A6CF81B1B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4abd48227a089e2595de4bda487e8dca">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA9D756C-44C8-4674-AA7A-5D2868E9E885}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{341F3D95-CAAD-45F2-A93E-49C4D4C3F19D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DD3B34-DAD0-4820-BD98-626602BB8B84}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2010-2026</vt:lpstr>
     </vt:vector>