--- v3 (2026-08-20)
+++ v4 (2026-10-20)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="11670" activeTab="2"/>
+    <workbookView xWindow="2235" yWindow="-300" windowWidth="13500" windowHeight="11250"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="2010-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="93">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>В целом по экономике</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
@@ -898,51 +898,51 @@
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="52" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="45" applyFont="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="4" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="45" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="52" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="52" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
@@ -1297,52 +1297,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/4023003?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.5" style="39" customWidth="1"/>
     <col min="2" max="2" width="115.33203125" style="35" customWidth="1"/>
     <col min="3" max="16384" width="9.33203125" style="35"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B2" s="21">
         <v>111216</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="21" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1431,59 +1431,59 @@
         <v>62</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="49"/>
       <c r="B15" s="38" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="25">
-        <v>46210</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="25">
-        <v>46241</v>
+        <v>46413</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="25.5">
       <c r="A19" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="27" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>71</v>
       </c>
@@ -1563,55 +1563,55 @@
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="30"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="30"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="30"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="46" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BQ69"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BH5" activePane="bottomRight" state="frozen"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="4" topLeftCell="BK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="BM5" sqref="BM5:BM27"/>
+      <selection pane="bottomRight" activeCell="BR21" sqref="BR21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="41.5" style="1" customWidth="1"/>
     <col min="2" max="31" width="12.5" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.83203125" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.83203125" style="8" customWidth="1"/>
     <col min="34" max="35" width="12.5" style="1" customWidth="1"/>
     <col min="36" max="37" width="12.83203125" style="1" customWidth="1"/>
     <col min="38" max="38" width="9.83203125" style="1" customWidth="1"/>
     <col min="39" max="39" width="10.83203125" style="1" customWidth="1"/>
     <col min="40" max="40" width="10.5" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.1640625" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.83203125" style="1" customWidth="1"/>
     <col min="43" max="43" width="10.83203125" style="1" customWidth="1"/>
     <col min="44" max="44" width="10.5" style="1" customWidth="1"/>
     <col min="45" max="45" width="10.1640625" style="1" customWidth="1"/>
     <col min="46" max="48" width="11.5" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.33203125" style="1" customWidth="1"/>
     <col min="50" max="50" width="10.1640625" style="1" customWidth="1"/>
     <col min="51" max="51" width="10.33203125" style="1" customWidth="1"/>
     <col min="52" max="52" width="9.1640625" style="1" customWidth="1"/>
     <col min="53" max="53" width="9.33203125" style="1"/>
     <col min="54" max="54" width="9.6640625" style="1" customWidth="1"/>
@@ -2191,53 +2191,58 @@
       </c>
       <c r="BF5" s="11">
         <v>2409.1999999999998</v>
       </c>
       <c r="BG5" s="12">
         <v>4866.3</v>
       </c>
       <c r="BH5" s="12">
         <v>7862.6</v>
       </c>
       <c r="BI5" s="13">
         <v>12886</v>
       </c>
       <c r="BJ5" s="11">
         <v>2806.9</v>
       </c>
       <c r="BK5" s="12">
         <v>5692.7</v>
       </c>
       <c r="BL5" s="12">
         <v>9225.9</v>
       </c>
       <c r="BM5" s="13">
         <v>14791</v>
       </c>
-      <c r="BN5" s="13">
+      <c r="BN5" s="11">
         <v>3057.2</v>
       </c>
+      <c r="BO5" s="12">
+        <v>6430.4</v>
+      </c>
+      <c r="BP5" s="12"/>
+      <c r="BQ5" s="13"/>
     </row>
     <row r="6" spans="1:69">
       <c r="A6" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="11">
         <v>452.3</v>
       </c>
       <c r="C6" s="12">
         <v>1008.3</v>
       </c>
       <c r="D6" s="12">
         <v>1665.3</v>
       </c>
       <c r="E6" s="13">
         <v>2580.6999999999998</v>
       </c>
       <c r="F6" s="11">
         <v>575.6</v>
       </c>
       <c r="G6" s="12">
         <v>1273.5999999999999</v>
       </c>
       <c r="H6" s="12">
         <v>2129.6999999999998</v>
@@ -2391,53 +2396,58 @@
       </c>
       <c r="BF6" s="11">
         <v>3252.9</v>
       </c>
       <c r="BG6" s="12">
         <v>6614.3</v>
       </c>
       <c r="BH6" s="12">
         <v>10747.8</v>
       </c>
       <c r="BI6" s="13">
         <v>17149</v>
       </c>
       <c r="BJ6" s="11">
         <v>3864.5</v>
       </c>
       <c r="BK6" s="12">
         <v>7847.4</v>
       </c>
       <c r="BL6" s="12">
         <v>12836.4</v>
       </c>
       <c r="BM6" s="13">
         <v>20791.400000000001</v>
       </c>
-      <c r="BN6" s="13">
+      <c r="BN6" s="11">
         <v>4367.2</v>
       </c>
+      <c r="BO6" s="12">
+        <v>9256.7999999999993</v>
+      </c>
+      <c r="BP6" s="12"/>
+      <c r="BQ6" s="13"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" s="42" t="s">
         <v>84</v>
       </c>
       <c r="B7" s="15">
         <v>40.200000000000003</v>
       </c>
       <c r="C7" s="16">
         <v>99.8</v>
       </c>
       <c r="D7" s="16">
         <v>277.60000000000002</v>
       </c>
       <c r="E7" s="17">
         <v>428.8</v>
       </c>
       <c r="F7" s="15">
         <v>51.2</v>
       </c>
       <c r="G7" s="16">
         <v>112.2</v>
       </c>
       <c r="H7" s="16">
         <v>333</v>
@@ -2591,53 +2601,58 @@
       </c>
       <c r="BF7" s="15">
         <v>572.9</v>
       </c>
       <c r="BG7" s="16">
         <v>1243.9000000000001</v>
       </c>
       <c r="BH7" s="16">
         <v>3177.9</v>
       </c>
       <c r="BI7" s="17">
         <v>5074.1000000000004</v>
       </c>
       <c r="BJ7" s="15">
         <v>611.70000000000005</v>
       </c>
       <c r="BK7" s="16">
         <v>1376.9</v>
       </c>
       <c r="BL7" s="16">
         <v>3681.4</v>
       </c>
       <c r="BM7" s="17">
         <v>6229.2</v>
       </c>
-      <c r="BN7" s="17">
+      <c r="BN7" s="15">
         <v>714.5</v>
       </c>
+      <c r="BO7" s="16">
+        <v>1679</v>
+      </c>
+      <c r="BP7" s="16"/>
+      <c r="BQ7" s="17"/>
     </row>
     <row r="8" spans="1:69">
       <c r="A8" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="15">
         <v>1474.5</v>
       </c>
       <c r="C8" s="16">
         <v>3220.2</v>
       </c>
       <c r="D8" s="16">
         <v>4908.5</v>
       </c>
       <c r="E8" s="17">
         <v>7564.6</v>
       </c>
       <c r="F8" s="15">
         <v>1923.3</v>
       </c>
       <c r="G8" s="16">
         <v>4207.2</v>
       </c>
       <c r="H8" s="16">
         <v>6558.6</v>
@@ -2791,53 +2806,58 @@
       </c>
       <c r="BF8" s="15">
         <v>6533.1</v>
       </c>
       <c r="BG8" s="16">
         <v>12977.5</v>
       </c>
       <c r="BH8" s="16">
         <v>19936.8</v>
       </c>
       <c r="BI8" s="17">
         <v>30849.3</v>
       </c>
       <c r="BJ8" s="15">
         <v>7410.4</v>
       </c>
       <c r="BK8" s="16">
         <v>14881.8</v>
       </c>
       <c r="BL8" s="16">
         <v>23131</v>
       </c>
       <c r="BM8" s="17">
         <v>36248.5</v>
       </c>
-      <c r="BN8" s="17">
+      <c r="BN8" s="15">
         <v>8226.1</v>
       </c>
+      <c r="BO8" s="16">
+        <v>17308</v>
+      </c>
+      <c r="BP8" s="16"/>
+      <c r="BQ8" s="17"/>
     </row>
     <row r="9" spans="1:69" ht="22.5">
       <c r="A9" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>4183</v>
       </c>
       <c r="C9" s="16">
         <v>8848.7999999999993</v>
       </c>
       <c r="D9" s="16">
         <v>13311.5</v>
       </c>
       <c r="E9" s="17">
         <v>21933.9</v>
       </c>
       <c r="F9" s="15">
         <v>5651</v>
       </c>
       <c r="G9" s="16">
         <v>11792.9</v>
       </c>
       <c r="H9" s="16">
         <v>17294.8</v>
@@ -2991,53 +3011,58 @@
       </c>
       <c r="BF9" s="15">
         <v>11788.1</v>
       </c>
       <c r="BG9" s="16">
         <v>26294</v>
       </c>
       <c r="BH9" s="16">
         <v>39625.9</v>
       </c>
       <c r="BI9" s="17">
         <v>57800</v>
       </c>
       <c r="BJ9" s="15">
         <v>12872.4</v>
       </c>
       <c r="BK9" s="16">
         <v>28188.1</v>
       </c>
       <c r="BL9" s="16">
         <v>42983.4</v>
       </c>
       <c r="BM9" s="17">
         <v>64117.4</v>
       </c>
-      <c r="BN9" s="17">
+      <c r="BN9" s="15">
         <v>12023.6</v>
       </c>
+      <c r="BO9" s="16">
+        <v>29746.1</v>
+      </c>
+      <c r="BP9" s="16"/>
+      <c r="BQ9" s="17"/>
     </row>
     <row r="10" spans="1:69">
       <c r="A10" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="15">
         <v>816.3</v>
       </c>
       <c r="C10" s="16">
         <v>2007.4</v>
       </c>
       <c r="D10" s="16">
         <v>3168.5</v>
       </c>
       <c r="E10" s="17">
         <v>4367</v>
       </c>
       <c r="F10" s="15">
         <v>1039</v>
       </c>
       <c r="G10" s="16">
         <v>2513.4</v>
       </c>
       <c r="H10" s="16">
         <v>4331</v>
@@ -3191,53 +3216,58 @@
       </c>
       <c r="BF10" s="15">
         <v>5771.2</v>
       </c>
       <c r="BG10" s="16">
         <v>10450.5</v>
       </c>
       <c r="BH10" s="16">
         <v>16327.1</v>
       </c>
       <c r="BI10" s="17">
         <v>27066.400000000001</v>
       </c>
       <c r="BJ10" s="15">
         <v>6869.3</v>
       </c>
       <c r="BK10" s="16">
         <v>12577.4</v>
       </c>
       <c r="BL10" s="16">
         <v>19771.099999999999</v>
       </c>
       <c r="BM10" s="17">
         <v>33079.199999999997</v>
       </c>
-      <c r="BN10" s="17">
+      <c r="BN10" s="15">
         <v>8632.2000000000007</v>
       </c>
+      <c r="BO10" s="16">
+        <v>16056.6</v>
+      </c>
+      <c r="BP10" s="16"/>
+      <c r="BQ10" s="17"/>
     </row>
     <row r="11" spans="1:69" ht="33.75">
       <c r="A11" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="15">
         <v>723.3</v>
       </c>
       <c r="C11" s="16">
         <v>1210.7</v>
       </c>
       <c r="D11" s="16">
         <v>1792.9</v>
       </c>
       <c r="E11" s="17">
         <v>2962.3</v>
       </c>
       <c r="F11" s="15">
         <v>896.5</v>
       </c>
       <c r="G11" s="16">
         <v>1492.2</v>
       </c>
       <c r="H11" s="16">
         <v>2143.1999999999998</v>
@@ -3391,53 +3421,58 @@
       </c>
       <c r="BF11" s="15">
         <v>3299.9</v>
       </c>
       <c r="BG11" s="16">
         <v>5859</v>
       </c>
       <c r="BH11" s="16">
         <v>8631</v>
       </c>
       <c r="BI11" s="17">
         <v>13003.8</v>
       </c>
       <c r="BJ11" s="15">
         <v>3381.4</v>
       </c>
       <c r="BK11" s="16">
         <v>6601.8</v>
       </c>
       <c r="BL11" s="16">
         <v>10261.5</v>
       </c>
       <c r="BM11" s="17">
         <v>15190.5</v>
       </c>
-      <c r="BN11" s="17">
+      <c r="BN11" s="15">
         <v>3866.3</v>
       </c>
+      <c r="BO11" s="16">
+        <v>7699.2</v>
+      </c>
+      <c r="BP11" s="16"/>
+      <c r="BQ11" s="17"/>
     </row>
     <row r="12" spans="1:69" ht="33.75" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="15">
         <v>230.2</v>
       </c>
       <c r="C12" s="16">
         <v>544.29999999999995</v>
       </c>
       <c r="D12" s="16">
         <v>792</v>
       </c>
       <c r="E12" s="17">
         <v>1163.9000000000001</v>
       </c>
       <c r="F12" s="15">
         <v>338.2</v>
       </c>
       <c r="G12" s="16">
         <v>608.1</v>
       </c>
       <c r="H12" s="16">
         <v>936.8</v>
@@ -3591,53 +3626,58 @@
       </c>
       <c r="BF12" s="15">
         <v>905.1</v>
       </c>
       <c r="BG12" s="16">
         <v>1592.2</v>
       </c>
       <c r="BH12" s="16">
         <v>2543</v>
       </c>
       <c r="BI12" s="17">
         <v>3562.1</v>
       </c>
       <c r="BJ12" s="15">
         <v>950.8</v>
       </c>
       <c r="BK12" s="16">
         <v>1798.1</v>
       </c>
       <c r="BL12" s="16">
         <v>2827.1</v>
       </c>
       <c r="BM12" s="17">
         <v>4237.1000000000004</v>
       </c>
-      <c r="BN12" s="17">
+      <c r="BN12" s="15">
         <v>1125.5</v>
       </c>
+      <c r="BO12" s="16">
+        <v>2090.1999999999998</v>
+      </c>
+      <c r="BP12" s="16"/>
+      <c r="BQ12" s="17"/>
     </row>
     <row r="13" spans="1:69">
       <c r="A13" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="15">
         <v>379.5</v>
       </c>
       <c r="C13" s="16">
         <v>996.7</v>
       </c>
       <c r="D13" s="16">
         <v>1882.7</v>
       </c>
       <c r="E13" s="17">
         <v>2949.2</v>
       </c>
       <c r="F13" s="15">
         <v>421.4</v>
       </c>
       <c r="G13" s="16">
         <v>1009.4</v>
       </c>
       <c r="H13" s="16">
         <v>1821.5</v>
@@ -3791,53 +3831,58 @@
       </c>
       <c r="BF13" s="15">
         <v>1757.6</v>
       </c>
       <c r="BG13" s="16">
         <v>4121.8</v>
       </c>
       <c r="BH13" s="16">
         <v>7053.5</v>
       </c>
       <c r="BI13" s="17">
         <v>12289.6</v>
       </c>
       <c r="BJ13" s="15">
         <v>2304.1</v>
       </c>
       <c r="BK13" s="16">
         <v>5010.3999999999996</v>
       </c>
       <c r="BL13" s="16">
         <v>8413.6</v>
       </c>
       <c r="BM13" s="17">
         <v>15299.9</v>
       </c>
-      <c r="BN13" s="17">
+      <c r="BN13" s="15">
         <v>2744.3</v>
       </c>
+      <c r="BO13" s="16">
+        <v>6080.2</v>
+      </c>
+      <c r="BP13" s="16"/>
+      <c r="BQ13" s="17"/>
     </row>
     <row r="14" spans="1:69">
       <c r="A14" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="11">
         <v>439.1</v>
       </c>
       <c r="C14" s="12">
         <v>927</v>
       </c>
       <c r="D14" s="12">
         <v>1489.3</v>
       </c>
       <c r="E14" s="13">
         <v>2310.1</v>
       </c>
       <c r="F14" s="11">
         <v>542.6</v>
       </c>
       <c r="G14" s="12">
         <v>1095.5</v>
       </c>
       <c r="H14" s="12">
         <v>1809.8</v>
@@ -3991,53 +4036,58 @@
       </c>
       <c r="BF14" s="11">
         <v>2039.3</v>
       </c>
       <c r="BG14" s="12">
         <v>4082.3</v>
       </c>
       <c r="BH14" s="12">
         <v>6555.1</v>
       </c>
       <c r="BI14" s="13">
         <v>10963.9</v>
       </c>
       <c r="BJ14" s="11">
         <v>2358.8000000000002</v>
       </c>
       <c r="BK14" s="12">
         <v>4769.3999999999996</v>
       </c>
       <c r="BL14" s="12">
         <v>7677.6</v>
       </c>
       <c r="BM14" s="13">
         <v>12225.4</v>
       </c>
-      <c r="BN14" s="13">
+      <c r="BN14" s="11">
         <v>2502.6</v>
       </c>
+      <c r="BO14" s="12">
+        <v>5232.3999999999996</v>
+      </c>
+      <c r="BP14" s="12"/>
+      <c r="BQ14" s="13"/>
     </row>
     <row r="15" spans="1:69" ht="22.5">
       <c r="A15" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="15">
         <v>438.3</v>
       </c>
       <c r="C15" s="16">
         <v>901.4</v>
       </c>
       <c r="D15" s="16">
         <v>1477.1</v>
       </c>
       <c r="E15" s="17">
         <v>2315.1999999999998</v>
       </c>
       <c r="F15" s="15">
         <v>546.4</v>
       </c>
       <c r="G15" s="16">
         <v>1142.7</v>
       </c>
       <c r="H15" s="16">
         <v>2102.5</v>
@@ -4191,53 +4241,58 @@
       </c>
       <c r="BF15" s="15">
         <v>2793.6</v>
       </c>
       <c r="BG15" s="16">
         <v>5453.9</v>
       </c>
       <c r="BH15" s="16">
         <v>8947</v>
       </c>
       <c r="BI15" s="17">
         <v>17009.400000000001</v>
       </c>
       <c r="BJ15" s="15">
         <v>3183.9</v>
       </c>
       <c r="BK15" s="16">
         <v>6333.2</v>
       </c>
       <c r="BL15" s="16">
         <v>10499.9</v>
       </c>
       <c r="BM15" s="17">
         <v>20439.8</v>
       </c>
-      <c r="BN15" s="17">
+      <c r="BN15" s="15">
         <v>3662.4</v>
       </c>
+      <c r="BO15" s="16">
+        <v>7439.3</v>
+      </c>
+      <c r="BP15" s="16"/>
+      <c r="BQ15" s="17"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" s="42" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="15">
         <v>576.70000000000005</v>
       </c>
       <c r="C16" s="16">
         <v>1256.2</v>
       </c>
       <c r="D16" s="16">
         <v>2179.1</v>
       </c>
       <c r="E16" s="17">
         <v>3420.8</v>
       </c>
       <c r="F16" s="15">
         <v>702.2</v>
       </c>
       <c r="G16" s="16">
         <v>1386.8</v>
       </c>
       <c r="H16" s="16">
         <v>2420.1</v>
@@ -4391,55 +4446,60 @@
       </c>
       <c r="BF16" s="15">
         <v>2321.6</v>
       </c>
       <c r="BG16" s="16">
         <v>4760</v>
       </c>
       <c r="BH16" s="16">
         <v>7103.4</v>
       </c>
       <c r="BI16" s="17">
         <v>11570.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>2965.9</v>
       </c>
       <c r="BK16" s="16">
         <v>6190.7</v>
       </c>
       <c r="BL16" s="16">
         <v>9214.7999999999993</v>
       </c>
       <c r="BM16" s="17">
         <v>14537.7</v>
       </c>
-      <c r="BN16" s="17">
+      <c r="BN16" s="15">
         <v>3546.4</v>
       </c>
-    </row>
-    <row r="17" spans="1:66" ht="22.5">
+      <c r="BO16" s="16">
+        <v>7472.1</v>
+      </c>
+      <c r="BP16" s="16"/>
+      <c r="BQ16" s="17"/>
+    </row>
+    <row r="17" spans="1:69" ht="22.5">
       <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="15">
         <v>391.9</v>
       </c>
       <c r="C17" s="16">
         <v>650.6</v>
       </c>
       <c r="D17" s="16">
         <v>1105.9000000000001</v>
       </c>
       <c r="E17" s="17">
         <v>1797.6</v>
       </c>
       <c r="F17" s="15">
         <v>528.6</v>
       </c>
       <c r="G17" s="16">
         <v>874.8</v>
       </c>
       <c r="H17" s="16">
         <v>1303</v>
       </c>
       <c r="I17" s="17">
@@ -4591,55 +4651,60 @@
       </c>
       <c r="BF17" s="15">
         <v>1023.4</v>
       </c>
       <c r="BG17" s="16">
         <v>1999</v>
       </c>
       <c r="BH17" s="16">
         <v>2971.6</v>
       </c>
       <c r="BI17" s="17">
         <v>6797.6</v>
       </c>
       <c r="BJ17" s="15">
         <v>1148</v>
       </c>
       <c r="BK17" s="16">
         <v>2229.9</v>
       </c>
       <c r="BL17" s="16">
         <v>3427.6</v>
       </c>
       <c r="BM17" s="17">
         <v>7973.5</v>
       </c>
-      <c r="BN17" s="17">
+      <c r="BN17" s="15">
         <v>1247</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="16">
+        <v>2631.1</v>
+      </c>
+      <c r="BP17" s="16"/>
+      <c r="BQ17" s="17"/>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18" s="42" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="15">
         <v>866.3</v>
       </c>
       <c r="C18" s="16">
         <v>2079.1999999999998</v>
       </c>
       <c r="D18" s="16">
         <v>3331.3</v>
       </c>
       <c r="E18" s="17">
         <v>6179.1</v>
       </c>
       <c r="F18" s="15">
         <v>1248.7</v>
       </c>
       <c r="G18" s="16">
         <v>2758.8</v>
       </c>
       <c r="H18" s="16">
         <v>3850.5</v>
       </c>
       <c r="I18" s="17">
@@ -4791,55 +4856,60 @@
       </c>
       <c r="BF18" s="15">
         <v>2694.2</v>
       </c>
       <c r="BG18" s="16">
         <v>6315.3</v>
       </c>
       <c r="BH18" s="16">
         <v>9614</v>
       </c>
       <c r="BI18" s="17">
         <v>15985.7</v>
       </c>
       <c r="BJ18" s="15">
         <v>3091.9</v>
       </c>
       <c r="BK18" s="16">
         <v>6926.5</v>
       </c>
       <c r="BL18" s="16">
         <v>10652.6</v>
       </c>
       <c r="BM18" s="17">
         <v>19812.8</v>
       </c>
-      <c r="BN18" s="17">
+      <c r="BN18" s="15">
         <v>3246.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="16">
+        <v>8436.6</v>
+      </c>
+      <c r="BP18" s="16"/>
+      <c r="BQ18" s="17"/>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="15">
         <v>1386.9</v>
       </c>
       <c r="C19" s="16">
         <v>3523.7</v>
       </c>
       <c r="D19" s="16">
         <v>5166.6000000000004</v>
       </c>
       <c r="E19" s="17">
         <v>7567.7</v>
       </c>
       <c r="F19" s="15">
         <v>1704.8</v>
       </c>
       <c r="G19" s="16">
         <v>3860.2</v>
       </c>
       <c r="H19" s="16">
         <v>5365</v>
       </c>
       <c r="I19" s="17">
@@ -4991,55 +5061,60 @@
       </c>
       <c r="BF19" s="15">
         <v>5131.2</v>
       </c>
       <c r="BG19" s="16">
         <v>10176.4</v>
       </c>
       <c r="BH19" s="16">
         <v>16001.1</v>
       </c>
       <c r="BI19" s="17">
         <v>22960.5</v>
       </c>
       <c r="BJ19" s="15">
         <v>6938.9</v>
       </c>
       <c r="BK19" s="16">
         <v>13772.8</v>
       </c>
       <c r="BL19" s="16">
         <v>21086.1</v>
       </c>
       <c r="BM19" s="17">
         <v>27732.6</v>
       </c>
-      <c r="BN19" s="17">
+      <c r="BN19" s="15">
         <v>6694.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:66">
+      <c r="BO19" s="16">
+        <v>13510.3</v>
+      </c>
+      <c r="BP19" s="16"/>
+      <c r="BQ19" s="17"/>
+    </row>
+    <row r="20" spans="1:69">
       <c r="A20" s="42" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="15">
         <v>397.3</v>
       </c>
       <c r="C20" s="16">
         <v>913.4</v>
       </c>
       <c r="D20" s="16">
         <v>1608.4</v>
       </c>
       <c r="E20" s="17">
         <v>3919.4</v>
       </c>
       <c r="F20" s="15">
         <v>821.9</v>
       </c>
       <c r="G20" s="16">
         <v>1472</v>
       </c>
       <c r="H20" s="16">
         <v>2370.4</v>
       </c>
       <c r="I20" s="17">
@@ -5191,55 +5266,60 @@
       </c>
       <c r="BF20" s="15">
         <v>1688.2</v>
       </c>
       <c r="BG20" s="16">
         <v>3594.4</v>
       </c>
       <c r="BH20" s="16">
         <v>6038.5</v>
       </c>
       <c r="BI20" s="17">
         <v>14908.8</v>
       </c>
       <c r="BJ20" s="15">
         <v>2441.6</v>
       </c>
       <c r="BK20" s="16">
         <v>6965</v>
       </c>
       <c r="BL20" s="16">
         <v>10236</v>
       </c>
       <c r="BM20" s="17">
         <v>13851.1</v>
       </c>
-      <c r="BN20" s="17">
+      <c r="BN20" s="15">
         <v>2756.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="16">
+        <v>6761.8</v>
+      </c>
+      <c r="BP20" s="16"/>
+      <c r="BQ20" s="17"/>
+    </row>
+    <row r="21" spans="1:69" ht="22.5">
       <c r="A21" s="42" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="15">
         <v>1841.2</v>
       </c>
       <c r="C21" s="16">
         <v>3008.1</v>
       </c>
       <c r="D21" s="16">
         <v>3905.7</v>
       </c>
       <c r="E21" s="17">
         <v>5639.2</v>
       </c>
       <c r="F21" s="15">
         <v>1547</v>
       </c>
       <c r="G21" s="16">
         <v>2729.9</v>
       </c>
       <c r="H21" s="16">
         <v>3926.5</v>
       </c>
       <c r="I21" s="17">
@@ -5391,55 +5471,60 @@
       </c>
       <c r="BF21" s="15">
         <v>4141.1000000000004</v>
       </c>
       <c r="BG21" s="16">
         <v>7550.5</v>
       </c>
       <c r="BH21" s="16">
         <v>10326</v>
       </c>
       <c r="BI21" s="17">
         <v>16133.1</v>
       </c>
       <c r="BJ21" s="15">
         <v>5064</v>
       </c>
       <c r="BK21" s="16">
         <v>8280.7000000000007</v>
       </c>
       <c r="BL21" s="16">
         <v>11778.6</v>
       </c>
       <c r="BM21" s="17">
         <v>18437.8</v>
       </c>
-      <c r="BN21" s="17">
+      <c r="BN21" s="15">
         <v>4772.8</v>
       </c>
-    </row>
-    <row r="22" spans="1:66" ht="33.75">
+      <c r="BO21" s="16">
+        <v>8546.7999999999993</v>
+      </c>
+      <c r="BP21" s="16"/>
+      <c r="BQ21" s="17"/>
+    </row>
+    <row r="22" spans="1:69" ht="33.75">
       <c r="A22" s="42" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="15">
         <v>814.8</v>
       </c>
       <c r="C22" s="16">
         <v>1370.8</v>
       </c>
       <c r="D22" s="16">
         <v>1930.4</v>
       </c>
       <c r="E22" s="17">
         <v>2508.3000000000002</v>
       </c>
       <c r="F22" s="15">
         <v>689.2</v>
       </c>
       <c r="G22" s="16">
         <v>1324.2</v>
       </c>
       <c r="H22" s="16">
         <v>1915.8</v>
       </c>
       <c r="I22" s="17">
@@ -5591,55 +5676,60 @@
       </c>
       <c r="BF22" s="15">
         <v>2121.3000000000002</v>
       </c>
       <c r="BG22" s="16">
         <v>4082.7</v>
       </c>
       <c r="BH22" s="16">
         <v>6433.3</v>
       </c>
       <c r="BI22" s="17">
         <v>11581.3</v>
       </c>
       <c r="BJ22" s="15">
         <v>2229</v>
       </c>
       <c r="BK22" s="16">
         <v>4245.3999999999996</v>
       </c>
       <c r="BL22" s="16">
         <v>6706.2</v>
       </c>
       <c r="BM22" s="17">
         <v>11803.7</v>
       </c>
-      <c r="BN22" s="17">
+      <c r="BN22" s="15">
         <v>2570.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="22.5">
+      <c r="BO22" s="16">
+        <v>4868.7</v>
+      </c>
+      <c r="BP22" s="16"/>
+      <c r="BQ22" s="17"/>
+    </row>
+    <row r="23" spans="1:69" ht="22.5">
       <c r="A23" s="42" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="15">
         <v>209.9</v>
       </c>
       <c r="C23" s="16">
         <v>498.3</v>
       </c>
       <c r="D23" s="16">
         <v>781.9</v>
       </c>
       <c r="E23" s="17">
         <v>1212.2</v>
       </c>
       <c r="F23" s="15">
         <v>258.10000000000002</v>
       </c>
       <c r="G23" s="16">
         <v>499.2</v>
       </c>
       <c r="H23" s="16">
         <v>909.8</v>
       </c>
       <c r="I23" s="17">
@@ -5791,55 +5881,60 @@
       </c>
       <c r="BF23" s="15">
         <v>1011.3</v>
       </c>
       <c r="BG23" s="16">
         <v>2307.5</v>
       </c>
       <c r="BH23" s="16">
         <v>3560.2</v>
       </c>
       <c r="BI23" s="17">
         <v>5087.8</v>
       </c>
       <c r="BJ23" s="15">
         <v>1286.3</v>
       </c>
       <c r="BK23" s="16">
         <v>2721.5</v>
       </c>
       <c r="BL23" s="16">
         <v>4108</v>
       </c>
       <c r="BM23" s="17">
         <v>5762.4</v>
       </c>
-      <c r="BN23" s="17">
+      <c r="BN23" s="15">
         <v>1279.4000000000001</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="16">
+        <v>2693</v>
+      </c>
+      <c r="BP23" s="16"/>
+      <c r="BQ23" s="17"/>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="15">
         <v>185.6</v>
       </c>
       <c r="C24" s="16">
         <v>392.6</v>
       </c>
       <c r="D24" s="16">
         <v>599.1</v>
       </c>
       <c r="E24" s="17">
         <v>862.7</v>
       </c>
       <c r="F24" s="15">
         <v>226.7</v>
       </c>
       <c r="G24" s="16">
         <v>440.7</v>
       </c>
       <c r="H24" s="16">
         <v>683.3</v>
       </c>
       <c r="I24" s="17">
@@ -5991,55 +6086,60 @@
       </c>
       <c r="BF24" s="15">
         <v>933.2</v>
       </c>
       <c r="BG24" s="16">
         <v>2056.6</v>
       </c>
       <c r="BH24" s="16">
         <v>3589.7</v>
       </c>
       <c r="BI24" s="17">
         <v>4780.8</v>
       </c>
       <c r="BJ24" s="15">
         <v>1017.1</v>
       </c>
       <c r="BK24" s="16">
         <v>2251</v>
       </c>
       <c r="BL24" s="16">
         <v>4064.9</v>
       </c>
       <c r="BM24" s="17">
         <v>3950</v>
       </c>
-      <c r="BN24" s="17">
+      <c r="BN24" s="15">
         <v>951.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:66" ht="22.5">
+      <c r="BO24" s="16">
+        <v>2240</v>
+      </c>
+      <c r="BP24" s="16"/>
+      <c r="BQ24" s="17"/>
+    </row>
+    <row r="25" spans="1:69" ht="22.5">
       <c r="A25" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="15">
         <v>220</v>
       </c>
       <c r="C25" s="16">
         <v>490.9</v>
       </c>
       <c r="D25" s="16">
         <v>822.4</v>
       </c>
       <c r="E25" s="17">
         <v>1020.9</v>
       </c>
       <c r="F25" s="15">
         <v>285.60000000000002</v>
       </c>
       <c r="G25" s="16">
         <v>581.70000000000005</v>
       </c>
       <c r="H25" s="16">
         <v>994.9</v>
       </c>
       <c r="I25" s="17">
@@ -6191,55 +6291,60 @@
       </c>
       <c r="BF25" s="15">
         <v>1248</v>
       </c>
       <c r="BG25" s="16">
         <v>2469.1</v>
       </c>
       <c r="BH25" s="16">
         <v>3998.5</v>
       </c>
       <c r="BI25" s="17">
         <v>6980.6</v>
       </c>
       <c r="BJ25" s="15">
         <v>1344.6</v>
       </c>
       <c r="BK25" s="16">
         <v>2759</v>
       </c>
       <c r="BL25" s="16">
         <v>4445.3999999999996</v>
       </c>
       <c r="BM25" s="17">
         <v>4859.3</v>
       </c>
-      <c r="BN25" s="17">
+      <c r="BN25" s="15">
         <v>697.2</v>
       </c>
-    </row>
-    <row r="26" spans="1:66">
+      <c r="BO25" s="16">
+        <v>2300.1</v>
+      </c>
+      <c r="BP25" s="16"/>
+      <c r="BQ25" s="17"/>
+    </row>
+    <row r="26" spans="1:69">
       <c r="A26" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="15">
         <v>323.3</v>
       </c>
       <c r="C26" s="16">
         <v>769.2</v>
       </c>
       <c r="D26" s="16">
         <v>1135.9000000000001</v>
       </c>
       <c r="E26" s="17">
         <v>1451.9</v>
       </c>
       <c r="F26" s="15">
         <v>340.8</v>
       </c>
       <c r="G26" s="16">
         <v>770.4</v>
       </c>
       <c r="H26" s="16">
         <v>1147.4000000000001</v>
       </c>
       <c r="I26" s="17">
@@ -6391,55 +6496,60 @@
       </c>
       <c r="BF26" s="15">
         <v>1805.1</v>
       </c>
       <c r="BG26" s="16">
         <v>2820.5</v>
       </c>
       <c r="BH26" s="16">
         <v>4364.5</v>
       </c>
       <c r="BI26" s="17">
         <v>8157.6</v>
       </c>
       <c r="BJ26" s="15">
         <v>2039.7</v>
       </c>
       <c r="BK26" s="16">
         <v>3268.7</v>
       </c>
       <c r="BL26" s="16">
         <v>5022.2</v>
       </c>
       <c r="BM26" s="17">
         <v>9612.7999999999993</v>
       </c>
-      <c r="BN26" s="17">
+      <c r="BN26" s="15">
         <v>2408.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:66">
+      <c r="BO26" s="16">
+        <v>3655</v>
+      </c>
+      <c r="BP26" s="16"/>
+      <c r="BQ26" s="17"/>
+    </row>
+    <row r="27" spans="1:69">
       <c r="A27" s="42" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="18">
         <v>188.3</v>
       </c>
       <c r="C27" s="19">
         <v>433.9</v>
       </c>
       <c r="D27" s="19">
         <v>1055.9000000000001</v>
       </c>
       <c r="E27" s="20">
         <v>1758.3</v>
       </c>
       <c r="F27" s="18">
         <v>298.60000000000002</v>
       </c>
       <c r="G27" s="19">
         <v>869.9</v>
       </c>
       <c r="H27" s="19">
         <v>1684</v>
       </c>
       <c r="I27" s="20">
@@ -6591,147 +6701,152 @@
       </c>
       <c r="BF27" s="18">
         <v>1905.1</v>
       </c>
       <c r="BG27" s="19">
         <v>3547.9</v>
       </c>
       <c r="BH27" s="19">
         <v>7142</v>
       </c>
       <c r="BI27" s="20">
         <v>8283.7999999999993</v>
       </c>
       <c r="BJ27" s="18">
         <v>1760</v>
       </c>
       <c r="BK27" s="19">
         <v>3461</v>
       </c>
       <c r="BL27" s="19">
         <v>6911.7</v>
       </c>
       <c r="BM27" s="20">
         <v>8396.4</v>
       </c>
-      <c r="BN27" s="20">
+      <c r="BN27" s="18">
         <v>2089.6999999999998</v>
       </c>
-    </row>
-    <row r="29" spans="1:66" s="5" customFormat="1" ht="11.25" customHeight="1">
+      <c r="BO27" s="19">
+        <v>3789.6</v>
+      </c>
+      <c r="BP27" s="19"/>
+      <c r="BQ27" s="20"/>
+    </row>
+    <row r="29" spans="1:69" s="5" customFormat="1" ht="11.25" customHeight="1">
       <c r="A29" s="52"/>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="52"/>
       <c r="Q29" s="52"/>
       <c r="R29" s="52"/>
       <c r="S29" s="4"/>
       <c r="T29" s="4"/>
       <c r="U29" s="4"/>
       <c r="V29" s="4"/>
       <c r="W29" s="4"/>
       <c r="X29" s="4"/>
       <c r="Y29" s="4"/>
       <c r="Z29" s="4"/>
       <c r="AA29" s="4"/>
       <c r="AB29" s="4"/>
     </row>
-    <row r="30" spans="1:66" s="5" customFormat="1">
+    <row r="30" spans="1:69" s="5" customFormat="1">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
       <c r="R30" s="4"/>
       <c r="S30" s="6"/>
       <c r="T30" s="6"/>
       <c r="V30" s="6"/>
       <c r="W30" s="6"/>
       <c r="X30" s="6"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="6"/>
       <c r="AB30" s="6"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="6"/>
       <c r="AF30" s="6"/>
     </row>
-    <row r="31" spans="1:66" s="5" customFormat="1" ht="11.25" customHeight="1">
+    <row r="31" spans="1:69" s="5" customFormat="1" ht="11.25" customHeight="1">
       <c r="A31" s="52"/>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="52"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="V31" s="6"/>
       <c r="W31" s="6"/>
       <c r="X31" s="6"/>
       <c r="Z31" s="6"/>
       <c r="AA31" s="6"/>
       <c r="AB31" s="6"/>
       <c r="AD31" s="6"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="6"/>
     </row>
-    <row r="32" spans="1:66" s="5" customFormat="1"/>
+    <row r="32" spans="1:69" s="5" customFormat="1"/>
     <row r="33" spans="1:44" s="5" customFormat="1">
       <c r="A33" s="7"/>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="4"/>
       <c r="AP33" s="1"/>
       <c r="AQ33" s="1"/>
       <c r="AR33" s="1"/>
     </row>
     <row r="34" spans="1:44" s="5" customFormat="1">
       <c r="A34" s="7"/>
       <c r="B34" s="7"/>