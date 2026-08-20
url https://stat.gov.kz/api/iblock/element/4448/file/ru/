--- v0 (2026-04-20)
+++ v1 (2026-08-20)
@@ -5,93 +5,93 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13275" yWindow="-120" windowWidth="15495" windowHeight="12600"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12705" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="8" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="2013-2016" sheetId="3" r:id="rId3"/>
-    <sheet name="2017-2024" sheetId="6" r:id="rId4"/>
+    <sheet name="2017-2025" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I14" i="3" l="1"/>
   <c r="H14" i="3"/>
   <c r="G14" i="3"/>
   <c r="F14" i="3"/>
   <c r="I7" i="3"/>
   <c r="H7" i="3"/>
   <c r="G7" i="3"/>
   <c r="F7" i="3"/>
   <c r="B14" i="3"/>
   <c r="D7" i="3"/>
   <c r="D14" i="3"/>
   <c r="D29" i="3" s="1"/>
   <c r="E7" i="3"/>
   <c r="C7" i="3"/>
   <c r="B7" i="3"/>
   <c r="C14" i="3"/>
   <c r="E14" i="3"/>
   <c r="H29" i="3" l="1"/>
   <c r="E29" i="3"/>
   <c r="C29" i="3"/>
   <c r="I29" i="3"/>
   <c r="B29" i="3"/>
   <c r="F29" i="3"/>
   <c r="G29" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="86">
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Электроснабжение, подача газа, пара и воздушное кондиционирование</t>
   </si>
   <si>
     <t>Водоснабжение; канализационная система, контроль над сбором и распределением отходов</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Оптовая и розничная торговля; ремонт автомобилей и мотоциклов</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
@@ -271,131 +271,134 @@
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент национальных счетов </t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>Доля ННЭ в ВВП</t>
   </si>
   <si>
     <t>Ненаблюдаемая экономика – виды производственной деятельности, неохваченные при сборе информации из основных источников, используемых для составления национальных счетов</t>
   </si>
   <si>
-    <t xml:space="preserve">Ибраева Д.К,
-[...8 lines deleted...]
-  <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>Доля ненаблюдаемой экономики в Республике Казахстан оценивается согласно Табличному подходу Евростата по типам: N1, N2, N3, N6 и N7 (подтип N7а).</t>
-  </si>
-[...3 lines deleted...]
-ВВП методом конечного использования</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/19965196?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Методика оценки ненаблюдаемой экономики 
 Методика оценки объемов незаконной деятельности </t>
   </si>
   <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> d.ibraeva@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>ВВП методом доходов</t>
+  </si>
+  <si>
+    <t>ВВП методом конечного использования</t>
+  </si>
+  <si>
     <t>за 2013-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019), который сопостовим с NACE Rev.2;
-с 2017 г. в соответствии с Методикой оценки ненаблюдаемой экономики, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 07.08.2019г. №4.</t>
+с 2017 г. в соответствии с Методикой оценки ненаблюдаемой экономики, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 07.08.2019г. №4.
+ВВП за 2025 год рассчитан с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года.</t>
+  </si>
+  <si>
+    <t>2025 год *</t>
+  </si>
+  <si>
+    <t>* ВВП за 2025 год рассчитан с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="40">
+  <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -588,348 +591,432 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="171" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="10" fontId="10" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
-[...12 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="15"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="40" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="36" fillId="0" borderId="2" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="170" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="6" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="15"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="40" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="30" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="40" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="36" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="40" applyFont="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-    <xf numFmtId="4" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="40" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="29" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="58">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1251,2656 +1338,2843 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/5dc/bf4tfk6lvhltvw4io1ahyd45j3he4z69/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20N2%20ru.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/19965196?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/5dc/bf4tfk6lvhltvw4io1ahyd45j3he4z69/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20N2%20ru.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/19965196?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:B21"/>
+  <dimension ref="A2:B23"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView topLeftCell="B1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43" style="51" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="29"/>
+    <col min="1" max="1" width="43" style="41" customWidth="1"/>
+    <col min="2" max="2" width="91" style="22" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="31">
+      <c r="B2" s="24">
         <v>111218</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
-      <c r="A3" s="53" t="s">
+      <c r="A3" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="32" t="s">
+      <c r="B4" s="25" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="132.75" customHeight="1">
+      <c r="A6" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5">
+      <c r="A9" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="26"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="55" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="44"/>
+      <c r="B15" s="56" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="45"/>
+      <c r="B16" s="56" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="57" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...73 lines deleted...]
-      <c r="B14" s="35" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="28">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="28">
+        <v>46599</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A20" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A21" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="27" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="14.25">
-[...3 lines deleted...]
-      <c r="B15" s="39" t="s">
+    <row r="22" spans="1:2">
+      <c r="A22" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="16.5" customHeight="1">
+      <c r="A23" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="30" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...46 lines deleted...]
-    </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A16"/>
+  </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
-    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/5dc/bf4tfk6lvhltvw4io1ahyd45j3he4z69/Методика N2 ru.rar"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:C18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="29"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="29"/>
+    <col min="1" max="1" width="9.140625" style="22"/>
+    <col min="2" max="2" width="82" style="22" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:2">
-      <c r="A6" s="27"/>
-      <c r="B6" s="28" t="s">
+      <c r="A6" s="20"/>
+      <c r="B6" s="21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="27"/>
-      <c r="B7" s="28" t="s">
+      <c r="A7" s="20"/>
+      <c r="B7" s="21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="27"/>
-      <c r="B8" s="28" t="s">
+      <c r="A8" s="20"/>
+      <c r="B8" s="21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="27"/>
-      <c r="B9" s="28" t="s">
+      <c r="A9" s="20"/>
+      <c r="B9" s="21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="27"/>
-      <c r="B10" s="28" t="s">
+      <c r="A10" s="20"/>
+      <c r="B10" s="21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="27"/>
-      <c r="B11" s="28"/>
+      <c r="A11" s="20"/>
+      <c r="B11" s="21"/>
     </row>
     <row r="12" spans="1:2" ht="25.5">
-      <c r="A12" s="27"/>
-      <c r="B12" s="30" t="s">
+      <c r="A12" s="20"/>
+      <c r="B12" s="23" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="27"/>
-      <c r="B13" s="28"/>
+      <c r="A13" s="20"/>
+      <c r="B13" s="21"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="27"/>
-      <c r="B14" s="28"/>
+      <c r="A14" s="20"/>
+      <c r="B14" s="21"/>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="27"/>
-      <c r="B15" s="27"/>
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="27"/>
-      <c r="B16" s="27"/>
+      <c r="A16" s="20"/>
+      <c r="B16" s="20"/>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="27"/>
-      <c r="B17" s="27"/>
+      <c r="A17" s="20"/>
+      <c r="B17" s="20"/>
     </row>
     <row r="18" spans="1:3">
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="C18" s="54"/>
+      <c r="C18" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B18:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:I31"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="A2" sqref="A2:E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="46" style="7" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="19.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:9" ht="17.25">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="55"/>
-[...2 lines deleted...]
-      <c r="E2" s="55"/>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="I3" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="4" customFormat="1">
-      <c r="A4" s="57"/>
-      <c r="B4" s="56" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="56"/>
-      <c r="D4" s="56" t="s">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="56"/>
-      <c r="F4" s="56" t="s">
+      <c r="E4" s="48"/>
+      <c r="F4" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="56"/>
-      <c r="H4" s="56" t="s">
+      <c r="G4" s="48"/>
+      <c r="H4" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="56"/>
+      <c r="I4" s="48"/>
     </row>
     <row r="5" spans="1:9" s="4" customFormat="1">
-      <c r="A5" s="57"/>
-      <c r="B5" s="56" t="s">
+      <c r="A5" s="49"/>
+      <c r="B5" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="40" t="s">
+      <c r="C5" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="D5" s="56" t="s">
+      <c r="D5" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="40" t="s">
+      <c r="E5" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="F5" s="56" t="s">
+      <c r="F5" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="40" t="s">
+      <c r="G5" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="H5" s="56" t="s">
+      <c r="H5" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="I5" s="40" t="s">
+      <c r="I5" s="31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:9" s="4" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A6" s="57"/>
-[...1 lines deleted...]
-      <c r="C6" s="40" t="s">
+      <c r="A6" s="49"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="D6" s="56"/>
-      <c r="E6" s="40" t="s">
+      <c r="D6" s="48"/>
+      <c r="E6" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="56"/>
-      <c r="G6" s="40" t="s">
+      <c r="F6" s="48"/>
+      <c r="G6" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="56"/>
-      <c r="I6" s="40" t="s">
+      <c r="H6" s="48"/>
+      <c r="I6" s="31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:9" s="4" customFormat="1">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="43">
+      <c r="B7" s="33">
         <f t="shared" ref="B7:I7" si="0">B8+B9+B10+B11+B12+B13</f>
         <v>8.9</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="33">
         <f t="shared" si="0"/>
         <v>0.7</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="33">
         <f t="shared" si="0"/>
         <v>8.6999999999999993</v>
       </c>
-      <c r="E7" s="44">
+      <c r="E7" s="34">
         <f t="shared" si="0"/>
         <v>0.64</v>
       </c>
-      <c r="F7" s="44">
+      <c r="F7" s="34">
         <f t="shared" si="0"/>
         <v>6.16</v>
       </c>
-      <c r="G7" s="44">
+      <c r="G7" s="34">
         <f t="shared" si="0"/>
         <v>0.75</v>
       </c>
-      <c r="H7" s="44">
+      <c r="H7" s="34">
         <f t="shared" si="0"/>
         <v>4.62</v>
       </c>
-      <c r="I7" s="44">
+      <c r="I7" s="34">
         <f t="shared" si="0"/>
         <v>0.73</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="46">
+      <c r="A8" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="36">
         <v>3.56</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="36">
         <v>0.15</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="36">
         <v>3.34</v>
       </c>
-      <c r="E8" s="46">
+      <c r="E8" s="36">
         <v>0.14000000000000001</v>
       </c>
-      <c r="F8" s="47">
+      <c r="F8" s="37">
         <v>3.36</v>
       </c>
-      <c r="G8" s="47">
+      <c r="G8" s="37">
         <v>0.15</v>
       </c>
-      <c r="H8" s="47">
+      <c r="H8" s="37">
         <v>2.4500000000000002</v>
       </c>
-      <c r="I8" s="47">
+      <c r="I8" s="37">
         <v>0.16</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="30">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="46">
+      <c r="B9" s="36">
         <v>1.99</v>
       </c>
-      <c r="C9" s="48">
-[...2 lines deleted...]
-      <c r="D9" s="48">
+      <c r="C9" s="38">
+        <v>0</v>
+      </c>
+      <c r="D9" s="38">
         <v>1.97</v>
       </c>
-      <c r="E9" s="48">
-[...2 lines deleted...]
-      <c r="F9" s="47">
+      <c r="E9" s="38">
+        <v>0</v>
+      </c>
+      <c r="F9" s="37">
         <v>0.02</v>
       </c>
-      <c r="G9" s="47">
-[...2 lines deleted...]
-      <c r="H9" s="47">
+      <c r="G9" s="37">
+        <v>0</v>
+      </c>
+      <c r="H9" s="37">
         <v>0.05</v>
       </c>
-      <c r="I9" s="47">
+      <c r="I9" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="46">
+      <c r="B10" s="36">
         <v>2.27</v>
       </c>
-      <c r="C10" s="48">
+      <c r="C10" s="38">
         <v>0.56000000000000005</v>
       </c>
-      <c r="D10" s="48">
+      <c r="D10" s="38">
         <v>2.2200000000000002</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="38">
         <v>0.5</v>
       </c>
-      <c r="F10" s="47">
+      <c r="F10" s="37">
         <v>1.31</v>
       </c>
-      <c r="G10" s="47">
+      <c r="G10" s="37">
         <v>0.6</v>
       </c>
-      <c r="H10" s="47">
+      <c r="H10" s="37">
         <v>1.22</v>
       </c>
-      <c r="I10" s="47">
+      <c r="I10" s="37">
         <v>0.56999999999999995</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="30">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="46">
+      <c r="B11" s="36">
         <v>0.27</v>
       </c>
-      <c r="C11" s="48">
-[...2 lines deleted...]
-      <c r="D11" s="48">
+      <c r="C11" s="38">
+        <v>0</v>
+      </c>
+      <c r="D11" s="38">
         <v>0.23</v>
       </c>
-      <c r="E11" s="48">
-[...2 lines deleted...]
-      <c r="F11" s="47">
+      <c r="E11" s="38">
+        <v>0</v>
+      </c>
+      <c r="F11" s="37">
         <v>0.02</v>
       </c>
-      <c r="G11" s="47">
-[...2 lines deleted...]
-      <c r="H11" s="47">
+      <c r="G11" s="37">
+        <v>0</v>
+      </c>
+      <c r="H11" s="37">
         <v>0.02</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I11" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="32.25" customHeight="1">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="46">
+      <c r="B12" s="36">
         <v>0.05</v>
       </c>
-      <c r="C12" s="48">
-[...2 lines deleted...]
-      <c r="D12" s="48">
+      <c r="C12" s="38">
+        <v>0</v>
+      </c>
+      <c r="D12" s="38">
         <v>0.04</v>
       </c>
-      <c r="E12" s="48">
-[...2 lines deleted...]
-      <c r="F12" s="47">
+      <c r="E12" s="38">
+        <v>0</v>
+      </c>
+      <c r="F12" s="37">
         <v>0.01</v>
       </c>
-      <c r="G12" s="47">
-[...2 lines deleted...]
-      <c r="H12" s="47">
+      <c r="G12" s="37">
+        <v>0</v>
+      </c>
+      <c r="H12" s="37">
         <v>0.01</v>
       </c>
-      <c r="I12" s="47">
+      <c r="I12" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="46">
+      <c r="B13" s="36">
         <v>0.77</v>
       </c>
-      <c r="C13" s="48">
-[...2 lines deleted...]
-      <c r="D13" s="48">
+      <c r="C13" s="38">
+        <v>0</v>
+      </c>
+      <c r="D13" s="38">
         <v>0.86</v>
       </c>
-      <c r="E13" s="48">
-[...2 lines deleted...]
-      <c r="F13" s="47">
+      <c r="E13" s="38">
+        <v>0</v>
+      </c>
+      <c r="F13" s="37">
         <v>1.44</v>
       </c>
-      <c r="G13" s="47">
-[...2 lines deleted...]
-      <c r="H13" s="47">
+      <c r="G13" s="37">
+        <v>0</v>
+      </c>
+      <c r="H13" s="37">
         <v>0.87</v>
       </c>
-      <c r="I13" s="47">
+      <c r="I13" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="49">
+      <c r="B14" s="39">
         <f t="shared" ref="B14:I14" si="1">SUM(B15:B28)</f>
         <v>19.399999999999999</v>
       </c>
-      <c r="C14" s="49">
+      <c r="C14" s="39">
         <f t="shared" si="1"/>
         <v>1.7</v>
       </c>
-      <c r="D14" s="49">
+      <c r="D14" s="39">
         <f t="shared" si="1"/>
         <v>19.399999999999999</v>
       </c>
       <c r="E14" s="6">
         <f t="shared" si="1"/>
         <v>1.62</v>
       </c>
-      <c r="F14" s="44">
+      <c r="F14" s="34">
         <f t="shared" si="1"/>
         <v>21.35</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="34">
         <f t="shared" si="1"/>
         <v>1.63</v>
       </c>
-      <c r="H14" s="44">
+      <c r="H14" s="34">
         <f t="shared" si="1"/>
         <v>21.22</v>
       </c>
-      <c r="I14" s="44">
+      <c r="I14" s="34">
         <f t="shared" si="1"/>
         <v>1.2</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="30">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="50">
+      <c r="B15" s="40">
         <v>4.84</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="40">
         <v>0.32</v>
       </c>
-      <c r="D15" s="50">
+      <c r="D15" s="40">
         <v>4.78</v>
       </c>
-      <c r="E15" s="50">
+      <c r="E15" s="40">
         <v>0.31</v>
       </c>
-      <c r="F15" s="47">
+      <c r="F15" s="37">
         <v>8.15</v>
       </c>
-      <c r="G15" s="47">
+      <c r="G15" s="37">
         <v>0.35</v>
       </c>
-      <c r="H15" s="47">
+      <c r="H15" s="37">
         <v>9.16</v>
       </c>
-      <c r="I15" s="47">
+      <c r="I15" s="37">
         <v>0.28000000000000003</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B16" s="50">
+      <c r="B16" s="40">
         <v>3.31</v>
       </c>
-      <c r="C16" s="50">
-[...2 lines deleted...]
-      <c r="D16" s="50">
+      <c r="C16" s="40">
+        <v>0</v>
+      </c>
+      <c r="D16" s="40">
         <v>3.72</v>
       </c>
-      <c r="E16" s="50">
-[...2 lines deleted...]
-      <c r="F16" s="47">
+      <c r="E16" s="40">
+        <v>0</v>
+      </c>
+      <c r="F16" s="37">
         <v>3.74</v>
       </c>
-      <c r="G16" s="47">
-[...2 lines deleted...]
-      <c r="H16" s="47">
+      <c r="G16" s="37">
+        <v>0</v>
+      </c>
+      <c r="H16" s="37">
         <v>3.89</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I16" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="50">
+      <c r="B17" s="40">
         <v>0.11</v>
       </c>
-      <c r="C17" s="50">
-[...2 lines deleted...]
-      <c r="D17" s="50">
+      <c r="C17" s="40">
+        <v>0</v>
+      </c>
+      <c r="D17" s="40">
         <v>0.14000000000000001</v>
       </c>
-      <c r="E17" s="50">
-[...2 lines deleted...]
-      <c r="F17" s="47">
+      <c r="E17" s="40">
+        <v>0</v>
+      </c>
+      <c r="F17" s="37">
         <v>0.05</v>
       </c>
-      <c r="G17" s="47">
-[...2 lines deleted...]
-      <c r="H17" s="47">
+      <c r="G17" s="37">
+        <v>0</v>
+      </c>
+      <c r="H17" s="37">
         <v>0.06</v>
       </c>
-      <c r="I17" s="47">
+      <c r="I17" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B18" s="40">
         <v>0.2</v>
       </c>
-      <c r="C18" s="50">
-[...2 lines deleted...]
-      <c r="D18" s="50">
+      <c r="C18" s="40">
+        <v>0</v>
+      </c>
+      <c r="D18" s="40">
         <v>0.18</v>
       </c>
-      <c r="E18" s="50">
-[...2 lines deleted...]
-      <c r="F18" s="47">
+      <c r="E18" s="40">
+        <v>0</v>
+      </c>
+      <c r="F18" s="37">
         <v>0.08</v>
       </c>
-      <c r="G18" s="47">
-[...2 lines deleted...]
-      <c r="H18" s="47">
+      <c r="G18" s="37">
+        <v>0</v>
+      </c>
+      <c r="H18" s="37">
         <v>0.02</v>
       </c>
-      <c r="I18" s="47">
+      <c r="I18" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="50">
+      <c r="B19" s="40">
         <v>0.23</v>
       </c>
-      <c r="C19" s="50">
-[...2 lines deleted...]
-      <c r="D19" s="50">
+      <c r="C19" s="40">
+        <v>0</v>
+      </c>
+      <c r="D19" s="40">
         <v>0.26</v>
       </c>
-      <c r="E19" s="50">
-[...11 lines deleted...]
-      <c r="I19" s="47">
+      <c r="E19" s="40">
+        <v>0</v>
+      </c>
+      <c r="F19" s="37">
+        <v>0</v>
+      </c>
+      <c r="G19" s="37">
+        <v>0</v>
+      </c>
+      <c r="H19" s="37">
+        <v>0</v>
+      </c>
+      <c r="I19" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="50">
+      <c r="B20" s="40">
         <v>6.85</v>
       </c>
-      <c r="C20" s="50">
-[...2 lines deleted...]
-      <c r="D20" s="50">
+      <c r="C20" s="40">
+        <v>0</v>
+      </c>
+      <c r="D20" s="40">
         <v>6.55</v>
       </c>
-      <c r="E20" s="50">
-[...2 lines deleted...]
-      <c r="F20" s="47">
+      <c r="E20" s="40">
+        <v>0</v>
+      </c>
+      <c r="F20" s="37">
         <v>6.86</v>
       </c>
-      <c r="G20" s="47">
-[...2 lines deleted...]
-      <c r="H20" s="47">
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="37">
         <v>6.29</v>
       </c>
-      <c r="I20" s="47">
+      <c r="I20" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="30">
-      <c r="A21" s="45" t="s">
+      <c r="A21" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="50">
+      <c r="B21" s="40">
         <v>0.33</v>
       </c>
-      <c r="C21" s="50">
-[...2 lines deleted...]
-      <c r="D21" s="50">
+      <c r="C21" s="40">
+        <v>0</v>
+      </c>
+      <c r="D21" s="40">
         <v>0.31</v>
       </c>
-      <c r="E21" s="50">
-[...2 lines deleted...]
-      <c r="F21" s="47">
+      <c r="E21" s="40">
+        <v>0</v>
+      </c>
+      <c r="F21" s="37">
         <v>0.5</v>
       </c>
-      <c r="G21" s="47">
-[...2 lines deleted...]
-      <c r="H21" s="47">
+      <c r="G21" s="37">
+        <v>0</v>
+      </c>
+      <c r="H21" s="37">
         <v>0.25</v>
       </c>
-      <c r="I21" s="47">
+      <c r="I21" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="30">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="50">
+      <c r="B22" s="40">
         <v>0.15</v>
       </c>
-      <c r="C22" s="50">
-[...2 lines deleted...]
-      <c r="D22" s="50">
+      <c r="C22" s="40">
+        <v>0</v>
+      </c>
+      <c r="D22" s="40">
         <v>0.16</v>
       </c>
-      <c r="E22" s="50">
-[...2 lines deleted...]
-      <c r="F22" s="47">
+      <c r="E22" s="40">
+        <v>0</v>
+      </c>
+      <c r="F22" s="37">
         <v>0.1</v>
       </c>
-      <c r="G22" s="47">
-[...2 lines deleted...]
-      <c r="H22" s="47">
+      <c r="G22" s="37">
+        <v>0</v>
+      </c>
+      <c r="H22" s="37">
         <v>0.08</v>
       </c>
-      <c r="I22" s="47">
+      <c r="I22" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B23" s="50">
-[...20 lines deleted...]
-      <c r="I23" s="47">
+      <c r="B23" s="40">
+        <v>0</v>
+      </c>
+      <c r="C23" s="40">
+        <v>0</v>
+      </c>
+      <c r="D23" s="40">
+        <v>0</v>
+      </c>
+      <c r="E23" s="40">
+        <v>0</v>
+      </c>
+      <c r="F23" s="37">
+        <v>0</v>
+      </c>
+      <c r="G23" s="37">
+        <v>0</v>
+      </c>
+      <c r="H23" s="37">
+        <v>0</v>
+      </c>
+      <c r="I23" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="50">
+      <c r="B24" s="40">
         <v>0.81</v>
       </c>
-      <c r="C24" s="50">
-[...2 lines deleted...]
-      <c r="D24" s="50">
+      <c r="C24" s="40">
+        <v>0</v>
+      </c>
+      <c r="D24" s="40">
         <v>0.77</v>
       </c>
-      <c r="E24" s="50">
-[...2 lines deleted...]
-      <c r="F24" s="47">
+      <c r="E24" s="40">
+        <v>0</v>
+      </c>
+      <c r="F24" s="37">
         <v>0.18</v>
       </c>
-      <c r="G24" s="47">
-[...2 lines deleted...]
-      <c r="H24" s="47">
+      <c r="G24" s="37">
+        <v>0</v>
+      </c>
+      <c r="H24" s="37">
         <v>0.17</v>
       </c>
-      <c r="I24" s="47">
+      <c r="I24" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="50">
+      <c r="B25" s="40">
         <v>0.28999999999999998</v>
       </c>
-      <c r="C25" s="50">
-[...2 lines deleted...]
-      <c r="D25" s="50">
+      <c r="C25" s="40">
+        <v>0</v>
+      </c>
+      <c r="D25" s="40">
         <v>0.3</v>
       </c>
-      <c r="E25" s="50">
-[...2 lines deleted...]
-      <c r="F25" s="47">
+      <c r="E25" s="40">
+        <v>0</v>
+      </c>
+      <c r="F25" s="37">
         <v>0.1</v>
       </c>
-      <c r="G25" s="47">
-[...2 lines deleted...]
-      <c r="H25" s="47">
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="37">
         <v>0.11</v>
       </c>
-      <c r="I25" s="47">
+      <c r="I25" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="45" t="s">
+      <c r="A26" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="50">
+      <c r="B26" s="40">
         <v>0.05</v>
       </c>
-      <c r="C26" s="50">
-[...2 lines deleted...]
-      <c r="D26" s="50">
+      <c r="C26" s="40">
+        <v>0</v>
+      </c>
+      <c r="D26" s="40">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E26" s="50">
-[...2 lines deleted...]
-      <c r="F26" s="47">
+      <c r="E26" s="40">
+        <v>0</v>
+      </c>
+      <c r="F26" s="37">
         <v>0.05</v>
       </c>
-      <c r="G26" s="47">
-[...2 lines deleted...]
-      <c r="H26" s="47">
+      <c r="G26" s="37">
+        <v>0</v>
+      </c>
+      <c r="H26" s="37">
         <v>0.03</v>
       </c>
-      <c r="I26" s="47">
+      <c r="I26" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="45" t="s">
+      <c r="A27" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="50">
+      <c r="B27" s="40">
         <v>2.12</v>
       </c>
-      <c r="C27" s="50">
+      <c r="C27" s="40">
         <v>1.37</v>
       </c>
-      <c r="D27" s="50">
+      <c r="D27" s="40">
         <v>2.1</v>
       </c>
-      <c r="E27" s="50">
+      <c r="E27" s="40">
         <v>1.31</v>
       </c>
-      <c r="F27" s="47">
+      <c r="F27" s="37">
         <v>1.53</v>
       </c>
-      <c r="G27" s="47">
+      <c r="G27" s="37">
         <v>1.28</v>
       </c>
-      <c r="H27" s="47">
+      <c r="H27" s="37">
         <v>1.1599999999999999</v>
       </c>
-      <c r="I27" s="47">
+      <c r="I27" s="37">
         <v>0.92</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="60">
-      <c r="A28" s="45" t="s">
+      <c r="A28" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="50">
+      <c r="B28" s="40">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="C28" s="50">
-[...2 lines deleted...]
-      <c r="D28" s="50">
+      <c r="C28" s="40">
+        <v>0</v>
+      </c>
+      <c r="D28" s="40">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="E28" s="50">
-[...2 lines deleted...]
-      <c r="F28" s="47">
+      <c r="E28" s="40">
+        <v>0</v>
+      </c>
+      <c r="F28" s="37">
         <v>0.01</v>
       </c>
-      <c r="G28" s="47">
-[...5 lines deleted...]
-      <c r="I28" s="47">
+      <c r="G28" s="37">
+        <v>0</v>
+      </c>
+      <c r="H28" s="37">
+        <v>0</v>
+      </c>
+      <c r="I28" s="37">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="6">
         <f t="shared" ref="B29:I29" si="2">B14+B7</f>
         <v>28.3</v>
       </c>
       <c r="C29" s="6">
         <f t="shared" si="2"/>
         <v>2.4</v>
       </c>
       <c r="D29" s="6">
         <f t="shared" si="2"/>
         <v>28.1</v>
       </c>
       <c r="E29" s="6">
         <f t="shared" si="2"/>
         <v>2.2599999999999998</v>
       </c>
       <c r="F29" s="6">
         <f t="shared" si="2"/>
         <v>27.51</v>
       </c>
       <c r="G29" s="6">
         <f t="shared" si="2"/>
         <v>2.38</v>
       </c>
       <c r="H29" s="6">
         <f t="shared" si="2"/>
         <v>25.84</v>
       </c>
       <c r="I29" s="6">
         <f t="shared" si="2"/>
         <v>1.93</v>
       </c>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="58"/>
-[...3 lines deleted...]
-      <c r="E31" s="58"/>
+      <c r="A31" s="50"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="A31:E31"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:D6"/>
   </mergeCells>
   <pageMargins left="0.43307086614173229" right="0.35433070866141736" top="0.51181102362204722" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q36"/>
+  <dimension ref="A2:S36"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="7" topLeftCell="O8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D10" sqref="D10"/>
+      <selection pane="bottomRight" activeCell="T5" sqref="T5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="46.140625" style="20" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="46.140625" style="17" customWidth="1"/>
+    <col min="2" max="3" width="16.28515625" style="17" customWidth="1"/>
+    <col min="4" max="19" width="16.28515625" style="12" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="18.75">
-      <c r="A2" s="10" t="s">
+    <row r="2" spans="1:19" ht="16.5">
+      <c r="A2" s="58" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
     </row>
-    <row r="3" spans="1:17" ht="18.75">
+    <row r="3" spans="1:19" ht="18">
       <c r="A3" s="10"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:19">
       <c r="A4" s="13"/>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
-      <c r="Q4" s="14" t="s">
+      <c r="Q4" s="51" t="s">
         <v>25</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="59" t="s">
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+    </row>
+    <row r="5" spans="1:19" s="15" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A5" s="59"/>
+      <c r="B5" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="59"/>
-      <c r="D5" s="59" t="s">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="59"/>
-      <c r="F5" s="59" t="s">
+      <c r="E5" s="60"/>
+      <c r="F5" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="G5" s="59"/>
-      <c r="H5" s="59" t="s">
+      <c r="G5" s="60"/>
+      <c r="H5" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="59"/>
-      <c r="J5" s="59" t="s">
+      <c r="I5" s="60"/>
+      <c r="J5" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="K5" s="59"/>
-      <c r="L5" s="59" t="s">
+      <c r="K5" s="60"/>
+      <c r="L5" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="59"/>
-      <c r="N5" s="59" t="s">
+      <c r="M5" s="60"/>
+      <c r="N5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="O5" s="59"/>
-      <c r="P5" s="59" t="s">
+      <c r="O5" s="60"/>
+      <c r="P5" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="Q5" s="59"/>
-[...3 lines deleted...]
-      <c r="B6" s="59" t="s">
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60" t="s">
+        <v>84</v>
+      </c>
+      <c r="S5" s="60"/>
+    </row>
+    <row r="6" spans="1:19" s="15" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A6" s="59"/>
+      <c r="B6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="15" t="s">
+      <c r="C6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="59" t="s">
+      <c r="D6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="E6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="F6" s="59" t="s">
+      <c r="F6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="G6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="H6" s="59" t="s">
+      <c r="H6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="I6" s="15" t="s">
+      <c r="I6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="J6" s="59" t="s">
+      <c r="J6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="K6" s="15" t="s">
+      <c r="K6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="59" t="s">
+      <c r="L6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="15" t="s">
+      <c r="M6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="N6" s="59" t="s">
+      <c r="N6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="O6" s="15" t="s">
+      <c r="O6" s="61" t="s">
         <v>23</v>
       </c>
-      <c r="P6" s="59" t="s">
+      <c r="P6" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="Q6" s="15" t="s">
+      <c r="Q6" s="61" t="s">
         <v>23</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C7" s="15" t="s">
+      <c r="R6" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="S6" s="61" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="15" customFormat="1" ht="36" customHeight="1">
+      <c r="A7" s="59"/>
+      <c r="B7" s="60"/>
+      <c r="C7" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="59"/>
-      <c r="E7" s="15" t="s">
+      <c r="D7" s="60"/>
+      <c r="E7" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="59"/>
-      <c r="G7" s="15" t="s">
+      <c r="F7" s="60"/>
+      <c r="G7" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="H7" s="59"/>
-      <c r="I7" s="15" t="s">
+      <c r="H7" s="60"/>
+      <c r="I7" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="59"/>
-      <c r="K7" s="15" t="s">
+      <c r="J7" s="60"/>
+      <c r="K7" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="L7" s="59"/>
-      <c r="M7" s="15" t="s">
+      <c r="L7" s="60"/>
+      <c r="M7" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="N7" s="59"/>
-      <c r="O7" s="15" t="s">
+      <c r="N7" s="60"/>
+      <c r="O7" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="P7" s="59"/>
-      <c r="Q7" s="15" t="s">
+      <c r="P7" s="60"/>
+      <c r="Q7" s="61" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="22" t="s">
+      <c r="R7" s="60"/>
+      <c r="S7" s="61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="15" customFormat="1" ht="15">
+      <c r="A8" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="23">
+      <c r="B8" s="63">
         <v>7.64</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="63">
         <v>0.74</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="63">
         <v>6.9</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="63">
         <v>0.8</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="63">
         <v>5.65</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="63">
         <v>0.84</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="63">
         <v>5.19</v>
       </c>
-      <c r="I8" s="23">
+      <c r="I8" s="63">
         <v>0.95</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="63">
         <v>6.26</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="63">
         <v>0.67</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="63">
         <v>7.01</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="63">
         <v>0.51</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="63">
         <v>5.35</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="63">
         <v>0.41</v>
       </c>
-      <c r="P8" s="23">
+      <c r="P8" s="63">
         <v>5.18</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="63">
         <v>0.48</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="25">
+      <c r="R8" s="63">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="S8" s="63">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="65">
         <v>2.4700000000000002</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="65">
         <v>0.14000000000000001</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="65">
         <v>2.37</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="65">
         <v>0.19</v>
       </c>
-      <c r="F9" s="25">
+      <c r="F9" s="65">
         <v>2.21</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="65">
         <v>0.22</v>
       </c>
-      <c r="H9" s="25">
+      <c r="H9" s="65">
         <v>2.59</v>
       </c>
-      <c r="I9" s="25">
+      <c r="I9" s="65">
         <v>0.2</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="65">
         <v>2.54</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="65">
         <v>0.19</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L9" s="65">
         <v>2.52</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="65">
         <v>0.15</v>
       </c>
-      <c r="N9" s="25">
+      <c r="N9" s="65">
         <v>1.88</v>
       </c>
-      <c r="O9" s="25">
+      <c r="O9" s="65">
         <v>0.12</v>
       </c>
-      <c r="P9" s="25">
+      <c r="P9" s="65">
         <v>1.73</v>
       </c>
-      <c r="Q9" s="25">
+      <c r="Q9" s="65">
         <v>0.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="24" t="s">
+      <c r="R9" s="65">
+        <v>1.79</v>
+      </c>
+      <c r="S9" s="65">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="25.5">
+      <c r="A10" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="65">
         <v>0.42</v>
       </c>
-      <c r="C10" s="25">
-[...2 lines deleted...]
-      <c r="D10" s="25">
+      <c r="C10" s="65">
+        <v>0</v>
+      </c>
+      <c r="D10" s="65">
         <v>0.37</v>
       </c>
-      <c r="E10" s="25">
-[...2 lines deleted...]
-      <c r="F10" s="25">
+      <c r="E10" s="65">
+        <v>0</v>
+      </c>
+      <c r="F10" s="65">
         <v>0.21</v>
       </c>
-      <c r="G10" s="25">
-[...2 lines deleted...]
-      <c r="H10" s="25">
+      <c r="G10" s="65">
+        <v>0</v>
+      </c>
+      <c r="H10" s="65">
         <v>0.1</v>
       </c>
-      <c r="I10" s="25">
-[...2 lines deleted...]
-      <c r="J10" s="25">
+      <c r="I10" s="65">
+        <v>0</v>
+      </c>
+      <c r="J10" s="65">
         <v>0.08</v>
       </c>
-      <c r="K10" s="25">
-[...2 lines deleted...]
-      <c r="L10" s="25">
+      <c r="K10" s="65">
+        <v>0</v>
+      </c>
+      <c r="L10" s="65">
         <v>0.14000000000000001</v>
       </c>
-      <c r="M10" s="25">
-[...2 lines deleted...]
-      <c r="N10" s="25">
+      <c r="M10" s="65">
+        <v>0</v>
+      </c>
+      <c r="N10" s="65">
         <v>0.15</v>
       </c>
-      <c r="O10" s="25">
-[...2 lines deleted...]
-      <c r="P10" s="25">
+      <c r="O10" s="65">
+        <v>0</v>
+      </c>
+      <c r="P10" s="65">
         <v>0.14000000000000001</v>
       </c>
-      <c r="Q10" s="25">
-[...4 lines deleted...]
-      <c r="A11" s="24" t="s">
+      <c r="Q10" s="65">
+        <v>0</v>
+      </c>
+      <c r="R10" s="65">
+        <v>0</v>
+      </c>
+      <c r="S10" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="65">
         <v>1.76</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="65">
         <v>0.6</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="65">
         <v>1.58</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="65">
         <v>0.61</v>
       </c>
-      <c r="F11" s="25">
+      <c r="F11" s="65">
         <v>1.42</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="65">
         <v>0.62</v>
       </c>
-      <c r="H11" s="25">
+      <c r="H11" s="65">
         <v>1.29</v>
       </c>
-      <c r="I11" s="25">
+      <c r="I11" s="65">
         <v>0.75</v>
       </c>
-      <c r="J11" s="25">
+      <c r="J11" s="65">
         <v>1.46</v>
       </c>
-      <c r="K11" s="25">
+      <c r="K11" s="65">
         <v>0.5</v>
       </c>
-      <c r="L11" s="25">
+      <c r="L11" s="65">
         <v>1.43</v>
       </c>
-      <c r="M11" s="25">
+      <c r="M11" s="65">
         <v>0.36</v>
       </c>
-      <c r="N11" s="25">
+      <c r="N11" s="65">
         <v>1.27</v>
       </c>
-      <c r="O11" s="25">
+      <c r="O11" s="65">
         <v>0.28999999999999998</v>
       </c>
-      <c r="P11" s="25">
+      <c r="P11" s="65">
         <v>1.17</v>
       </c>
-      <c r="Q11" s="25">
+      <c r="Q11" s="65">
         <v>0.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="24" t="s">
+      <c r="R11" s="65">
+        <v>0.95</v>
+      </c>
+      <c r="S11" s="65">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="25.5">
+      <c r="A12" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="65">
         <v>0.13</v>
       </c>
-      <c r="C12" s="25">
-[...2 lines deleted...]
-      <c r="D12" s="25">
+      <c r="C12" s="65">
+        <v>0</v>
+      </c>
+      <c r="D12" s="65">
         <v>0.17</v>
       </c>
-      <c r="E12" s="25">
-[...2 lines deleted...]
-      <c r="F12" s="25">
+      <c r="E12" s="65">
+        <v>0</v>
+      </c>
+      <c r="F12" s="65">
         <v>0.12</v>
       </c>
-      <c r="G12" s="25">
-[...2 lines deleted...]
-      <c r="H12" s="25">
+      <c r="G12" s="65">
+        <v>0</v>
+      </c>
+      <c r="H12" s="65">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="I12" s="25">
-[...2 lines deleted...]
-      <c r="J12" s="25">
+      <c r="I12" s="65">
+        <v>0</v>
+      </c>
+      <c r="J12" s="65">
         <v>0.14000000000000001</v>
       </c>
-      <c r="K12" s="25">
-[...2 lines deleted...]
-      <c r="L12" s="25">
+      <c r="K12" s="65">
+        <v>0</v>
+      </c>
+      <c r="L12" s="65">
         <v>0.24</v>
       </c>
-      <c r="M12" s="25">
-[...2 lines deleted...]
-      <c r="N12" s="25">
+      <c r="M12" s="65">
+        <v>0</v>
+      </c>
+      <c r="N12" s="65">
         <v>0.1</v>
       </c>
-      <c r="O12" s="25">
-[...2 lines deleted...]
-      <c r="P12" s="25">
+      <c r="O12" s="65">
+        <v>0</v>
+      </c>
+      <c r="P12" s="65">
         <v>0.05</v>
       </c>
-      <c r="Q12" s="25">
-[...4 lines deleted...]
-      <c r="A13" s="24" t="s">
+      <c r="Q12" s="65">
+        <v>0</v>
+      </c>
+      <c r="R12" s="65">
+        <v>0</v>
+      </c>
+      <c r="S12" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="25.5">
+      <c r="A13" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="65">
         <v>0.05</v>
       </c>
-      <c r="C13" s="25">
-[...2 lines deleted...]
-      <c r="D13" s="25">
+      <c r="C13" s="65">
+        <v>0</v>
+      </c>
+      <c r="D13" s="65">
         <v>0.04</v>
       </c>
-      <c r="E13" s="25">
-[...2 lines deleted...]
-      <c r="F13" s="25">
+      <c r="E13" s="65">
+        <v>0</v>
+      </c>
+      <c r="F13" s="65">
         <v>0.02</v>
       </c>
-      <c r="G13" s="25">
-[...2 lines deleted...]
-      <c r="H13" s="25">
+      <c r="G13" s="65">
+        <v>0</v>
+      </c>
+      <c r="H13" s="65">
         <v>0.01</v>
       </c>
-      <c r="I13" s="25">
-[...2 lines deleted...]
-      <c r="J13" s="25">
+      <c r="I13" s="65">
+        <v>0</v>
+      </c>
+      <c r="J13" s="65">
         <v>0.08</v>
       </c>
-      <c r="K13" s="25">
-[...2 lines deleted...]
-      <c r="L13" s="25">
+      <c r="K13" s="65">
+        <v>0</v>
+      </c>
+      <c r="L13" s="65">
         <v>0.04</v>
       </c>
-      <c r="M13" s="25">
-[...2 lines deleted...]
-      <c r="N13" s="25">
+      <c r="M13" s="65">
+        <v>0</v>
+      </c>
+      <c r="N13" s="65">
         <v>0.03</v>
       </c>
-      <c r="O13" s="25">
-[...2 lines deleted...]
-      <c r="P13" s="25">
+      <c r="O13" s="65">
+        <v>0</v>
+      </c>
+      <c r="P13" s="65">
         <v>0.02</v>
       </c>
-      <c r="Q13" s="25">
-[...4 lines deleted...]
-      <c r="A14" s="24" t="s">
+      <c r="Q13" s="65">
+        <v>0</v>
+      </c>
+      <c r="R13" s="65">
+        <v>0</v>
+      </c>
+      <c r="S13" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="65">
         <v>2.81</v>
       </c>
-      <c r="C14" s="25">
-[...2 lines deleted...]
-      <c r="D14" s="25">
+      <c r="C14" s="65">
+        <v>0</v>
+      </c>
+      <c r="D14" s="65">
         <v>2.37</v>
       </c>
-      <c r="E14" s="25">
-[...2 lines deleted...]
-      <c r="F14" s="25">
+      <c r="E14" s="65">
+        <v>0</v>
+      </c>
+      <c r="F14" s="65">
         <v>1.67</v>
       </c>
-      <c r="G14" s="25">
-[...2 lines deleted...]
-      <c r="H14" s="25">
+      <c r="G14" s="65">
+        <v>0</v>
+      </c>
+      <c r="H14" s="65">
         <v>1.1299999999999999</v>
       </c>
-      <c r="I14" s="25">
-[...2 lines deleted...]
-      <c r="J14" s="25">
+      <c r="I14" s="65">
+        <v>0</v>
+      </c>
+      <c r="J14" s="65">
         <v>1.96</v>
       </c>
-      <c r="K14" s="25">
-[...2 lines deleted...]
-      <c r="L14" s="25">
+      <c r="K14" s="65">
+        <v>0</v>
+      </c>
+      <c r="L14" s="65">
         <v>2.64</v>
       </c>
-      <c r="M14" s="25">
-[...2 lines deleted...]
-      <c r="N14" s="25">
+      <c r="M14" s="65">
+        <v>0</v>
+      </c>
+      <c r="N14" s="65">
         <v>1.92</v>
       </c>
-      <c r="O14" s="25">
-[...2 lines deleted...]
-      <c r="P14" s="25">
+      <c r="O14" s="65">
+        <v>0</v>
+      </c>
+      <c r="P14" s="65">
         <v>2.0699999999999998</v>
       </c>
-      <c r="Q14" s="25">
-[...4 lines deleted...]
-      <c r="A15" s="22" t="s">
+      <c r="Q14" s="65">
+        <v>0</v>
+      </c>
+      <c r="R14" s="65">
+        <v>1.9</v>
+      </c>
+      <c r="S14" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="23">
+      <c r="B15" s="63">
         <v>21.11</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="63">
         <v>1.04</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="63">
         <v>20.12</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="63">
         <v>1.03</v>
       </c>
-      <c r="F15" s="23">
+      <c r="F15" s="63">
         <v>18.04</v>
       </c>
-      <c r="G15" s="23">
+      <c r="G15" s="63">
         <v>1.03</v>
       </c>
-      <c r="H15" s="23">
+      <c r="H15" s="63">
         <v>15.04</v>
       </c>
-      <c r="I15" s="23">
+      <c r="I15" s="63">
         <v>0.76</v>
       </c>
-      <c r="J15" s="23">
+      <c r="J15" s="63">
         <v>13.49</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="63">
         <v>0.68</v>
       </c>
-      <c r="L15" s="23">
+      <c r="L15" s="63">
         <v>11.77</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="63">
         <v>0.64</v>
       </c>
-      <c r="N15" s="23">
+      <c r="N15" s="63">
         <v>12.23</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="63">
         <v>0.71</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="63">
         <v>11.53</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="63">
         <v>0.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="24" t="s">
+      <c r="R15" s="63">
+        <v>11.05</v>
+      </c>
+      <c r="S15" s="63">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="25.5">
+      <c r="A16" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="65">
         <v>8.8699999999999992</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="65">
         <v>0.14000000000000001</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="65">
         <v>8.6199999999999992</v>
       </c>
-      <c r="E16" s="25">
+      <c r="E16" s="65">
         <v>0.21</v>
       </c>
-      <c r="F16" s="25">
+      <c r="F16" s="65">
         <v>7.98</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="65">
         <v>0.18</v>
       </c>
-      <c r="H16" s="25">
+      <c r="H16" s="65">
         <v>5.57</v>
       </c>
-      <c r="I16" s="25">
+      <c r="I16" s="65">
         <v>0.28000000000000003</v>
       </c>
-      <c r="J16" s="25">
+      <c r="J16" s="65">
         <v>2.77</v>
       </c>
-      <c r="K16" s="25">
+      <c r="K16" s="65">
         <v>0.19</v>
       </c>
-      <c r="L16" s="25">
+      <c r="L16" s="65">
         <v>3.14</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M16" s="65">
         <v>0.2</v>
       </c>
-      <c r="N16" s="25">
+      <c r="N16" s="65">
         <v>3.54</v>
       </c>
-      <c r="O16" s="25">
+      <c r="O16" s="65">
         <v>0.22</v>
       </c>
-      <c r="P16" s="25">
+      <c r="P16" s="65">
         <v>2.97</v>
       </c>
-      <c r="Q16" s="25">
+      <c r="Q16" s="65">
         <v>0.26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="R16" s="65">
+        <v>3.07</v>
+      </c>
+      <c r="S16" s="65">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" s="64" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="65">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C17" s="25">
-[...2 lines deleted...]
-      <c r="D17" s="25">
+      <c r="C17" s="65">
+        <v>0</v>
+      </c>
+      <c r="D17" s="65">
         <v>4</v>
       </c>
-      <c r="E17" s="25">
-[...2 lines deleted...]
-      <c r="F17" s="25">
+      <c r="E17" s="65">
+        <v>0</v>
+      </c>
+      <c r="F17" s="65">
         <v>3.78</v>
       </c>
-      <c r="G17" s="25">
-[...2 lines deleted...]
-      <c r="H17" s="25">
+      <c r="G17" s="65">
+        <v>0</v>
+      </c>
+      <c r="H17" s="65">
         <v>2.87</v>
       </c>
-      <c r="I17" s="25">
-[...2 lines deleted...]
-      <c r="J17" s="25">
+      <c r="I17" s="65">
+        <v>0</v>
+      </c>
+      <c r="J17" s="65">
         <v>2.92</v>
       </c>
-      <c r="K17" s="25">
-[...2 lines deleted...]
-      <c r="L17" s="25">
+      <c r="K17" s="65">
+        <v>0</v>
+      </c>
+      <c r="L17" s="65">
         <v>2.54</v>
       </c>
-      <c r="M17" s="25">
-[...2 lines deleted...]
-      <c r="N17" s="25">
+      <c r="M17" s="65">
+        <v>0</v>
+      </c>
+      <c r="N17" s="65">
         <v>1.27</v>
       </c>
-      <c r="O17" s="25">
-[...2 lines deleted...]
-      <c r="P17" s="25">
+      <c r="O17" s="65">
+        <v>0</v>
+      </c>
+      <c r="P17" s="65">
         <v>1.28</v>
       </c>
-      <c r="Q17" s="25">
-[...4 lines deleted...]
-      <c r="A18" s="24" t="s">
+      <c r="Q17" s="65">
+        <v>0</v>
+      </c>
+      <c r="R17" s="65">
+        <v>1.08</v>
+      </c>
+      <c r="S17" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="65">
         <v>0.24</v>
       </c>
-      <c r="C18" s="25">
-[...2 lines deleted...]
-      <c r="D18" s="25">
+      <c r="C18" s="65">
+        <v>0</v>
+      </c>
+      <c r="D18" s="65">
         <v>0.24</v>
       </c>
-      <c r="E18" s="25">
-[...2 lines deleted...]
-      <c r="F18" s="25">
+      <c r="E18" s="65">
+        <v>0</v>
+      </c>
+      <c r="F18" s="65">
         <v>0.16</v>
       </c>
-      <c r="G18" s="25">
-[...2 lines deleted...]
-      <c r="H18" s="25">
+      <c r="G18" s="65">
+        <v>0</v>
+      </c>
+      <c r="H18" s="65">
         <v>0.13</v>
       </c>
-      <c r="I18" s="25">
-[...2 lines deleted...]
-      <c r="J18" s="25">
+      <c r="I18" s="65">
+        <v>0</v>
+      </c>
+      <c r="J18" s="65">
         <v>0.33</v>
       </c>
-      <c r="K18" s="25">
-[...2 lines deleted...]
-      <c r="L18" s="25">
+      <c r="K18" s="65">
+        <v>0</v>
+      </c>
+      <c r="L18" s="65">
         <v>0.26</v>
       </c>
-      <c r="M18" s="25">
-[...2 lines deleted...]
-      <c r="N18" s="25">
+      <c r="M18" s="65">
+        <v>0</v>
+      </c>
+      <c r="N18" s="65">
         <v>0.43</v>
       </c>
-      <c r="O18" s="25">
-[...2 lines deleted...]
-      <c r="P18" s="25">
+      <c r="O18" s="65">
+        <v>0</v>
+      </c>
+      <c r="P18" s="65">
         <v>0.39</v>
       </c>
-      <c r="Q18" s="25">
-[...4 lines deleted...]
-      <c r="A19" s="24" t="s">
+      <c r="Q18" s="65">
+        <v>0</v>
+      </c>
+      <c r="R18" s="65">
+        <v>0.54</v>
+      </c>
+      <c r="S18" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" s="64" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="65">
         <v>0.34</v>
       </c>
-      <c r="C19" s="25">
-[...2 lines deleted...]
-      <c r="D19" s="25">
+      <c r="C19" s="65">
+        <v>0</v>
+      </c>
+      <c r="D19" s="65">
         <v>0.36</v>
       </c>
-      <c r="E19" s="25">
-[...2 lines deleted...]
-      <c r="F19" s="25">
+      <c r="E19" s="65">
+        <v>0</v>
+      </c>
+      <c r="F19" s="65">
         <v>0.32</v>
       </c>
-      <c r="G19" s="25">
-[...2 lines deleted...]
-      <c r="H19" s="25">
+      <c r="G19" s="65">
+        <v>0</v>
+      </c>
+      <c r="H19" s="65">
         <v>0.39</v>
       </c>
-      <c r="I19" s="25">
-[...2 lines deleted...]
-      <c r="J19" s="25">
+      <c r="I19" s="65">
+        <v>0</v>
+      </c>
+      <c r="J19" s="65">
         <v>0.35</v>
       </c>
-      <c r="K19" s="25">
-[...2 lines deleted...]
-      <c r="L19" s="25">
+      <c r="K19" s="65">
+        <v>0</v>
+      </c>
+      <c r="L19" s="65">
         <v>0.31</v>
       </c>
-      <c r="M19" s="25">
-[...2 lines deleted...]
-      <c r="N19" s="25">
+      <c r="M19" s="65">
+        <v>0</v>
+      </c>
+      <c r="N19" s="65">
         <v>0.35</v>
       </c>
-      <c r="O19" s="25">
-[...2 lines deleted...]
-      <c r="P19" s="25">
+      <c r="O19" s="65">
+        <v>0</v>
+      </c>
+      <c r="P19" s="65">
         <v>0.42</v>
       </c>
-      <c r="Q19" s="25">
-[...4 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="Q19" s="65">
+        <v>0</v>
+      </c>
+      <c r="R19" s="65">
+        <v>0.61</v>
+      </c>
+      <c r="S19" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="65">
         <v>1.1200000000000001</v>
       </c>
-      <c r="C20" s="25">
-[...2 lines deleted...]
-      <c r="D20" s="25">
+      <c r="C20" s="65">
+        <v>0</v>
+      </c>
+      <c r="D20" s="65">
         <v>0.45</v>
       </c>
-      <c r="E20" s="25">
-[...2 lines deleted...]
-      <c r="F20" s="25">
+      <c r="E20" s="65">
+        <v>0</v>
+      </c>
+      <c r="F20" s="65">
         <v>0.31</v>
       </c>
-      <c r="G20" s="25">
-[...2 lines deleted...]
-      <c r="H20" s="25">
+      <c r="G20" s="65">
+        <v>0</v>
+      </c>
+      <c r="H20" s="65">
         <v>0.15</v>
       </c>
-      <c r="I20" s="25">
-[...2 lines deleted...]
-      <c r="J20" s="25">
+      <c r="I20" s="65">
+        <v>0</v>
+      </c>
+      <c r="J20" s="65">
         <v>0.08</v>
       </c>
-      <c r="K20" s="25">
-[...2 lines deleted...]
-      <c r="L20" s="25">
+      <c r="K20" s="65">
+        <v>0</v>
+      </c>
+      <c r="L20" s="65">
         <v>0.24</v>
       </c>
-      <c r="M20" s="25">
-[...2 lines deleted...]
-      <c r="N20" s="25">
+      <c r="M20" s="65">
+        <v>0</v>
+      </c>
+      <c r="N20" s="65">
         <v>0.27</v>
       </c>
-      <c r="O20" s="25">
-[...2 lines deleted...]
-      <c r="P20" s="25">
+      <c r="O20" s="65">
+        <v>0</v>
+      </c>
+      <c r="P20" s="65">
         <v>0.32</v>
       </c>
-      <c r="Q20" s="25">
-[...4 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="Q20" s="65">
+        <v>0</v>
+      </c>
+      <c r="R20" s="65">
+        <v>0</v>
+      </c>
+      <c r="S20" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="65">
         <v>1</v>
       </c>
-      <c r="C21" s="25">
-[...2 lines deleted...]
-      <c r="D21" s="25">
+      <c r="C21" s="65">
+        <v>0</v>
+      </c>
+      <c r="D21" s="65">
         <v>0.86</v>
       </c>
-      <c r="E21" s="25">
-[...2 lines deleted...]
-      <c r="F21" s="25">
+      <c r="E21" s="65">
+        <v>0</v>
+      </c>
+      <c r="F21" s="65">
         <v>0.81</v>
       </c>
-      <c r="G21" s="25">
-[...2 lines deleted...]
-      <c r="H21" s="25">
+      <c r="G21" s="65">
+        <v>0</v>
+      </c>
+      <c r="H21" s="65">
         <v>0.56999999999999995</v>
       </c>
-      <c r="I21" s="25">
-[...2 lines deleted...]
-      <c r="J21" s="25">
+      <c r="I21" s="65">
+        <v>0</v>
+      </c>
+      <c r="J21" s="65">
         <v>0.84</v>
       </c>
-      <c r="K21" s="25">
-[...2 lines deleted...]
-      <c r="L21" s="25">
+      <c r="K21" s="65">
+        <v>0</v>
+      </c>
+      <c r="L21" s="65">
         <v>0.66</v>
       </c>
-      <c r="M21" s="25">
-[...2 lines deleted...]
-      <c r="N21" s="25">
+      <c r="M21" s="65">
+        <v>0</v>
+      </c>
+      <c r="N21" s="65">
         <v>0.5</v>
       </c>
-      <c r="O21" s="25">
-[...2 lines deleted...]
-      <c r="P21" s="25">
+      <c r="O21" s="65">
+        <v>0</v>
+      </c>
+      <c r="P21" s="65">
         <v>0.71</v>
       </c>
-      <c r="Q21" s="25">
-[...4 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="Q21" s="65">
+        <v>0</v>
+      </c>
+      <c r="R21" s="65">
+        <v>1.03</v>
+      </c>
+      <c r="S21" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="25.5">
+      <c r="A22" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="25">
+      <c r="B22" s="65">
         <v>1.26</v>
       </c>
-      <c r="C22" s="25">
-[...2 lines deleted...]
-      <c r="D22" s="25">
+      <c r="C22" s="65">
+        <v>0</v>
+      </c>
+      <c r="D22" s="65">
         <v>1.17</v>
       </c>
-      <c r="E22" s="25">
-[...2 lines deleted...]
-      <c r="F22" s="25">
+      <c r="E22" s="65">
+        <v>0</v>
+      </c>
+      <c r="F22" s="65">
         <v>0.87</v>
       </c>
-      <c r="G22" s="25">
-[...2 lines deleted...]
-      <c r="H22" s="25">
+      <c r="G22" s="65">
+        <v>0</v>
+      </c>
+      <c r="H22" s="65">
         <v>0.75</v>
       </c>
-      <c r="I22" s="25">
-[...2 lines deleted...]
-      <c r="J22" s="25">
+      <c r="I22" s="65">
+        <v>0</v>
+      </c>
+      <c r="J22" s="65">
         <v>1.25</v>
       </c>
-      <c r="K22" s="25">
-[...2 lines deleted...]
-      <c r="L22" s="25">
+      <c r="K22" s="65">
+        <v>0</v>
+      </c>
+      <c r="L22" s="65">
         <v>0.5</v>
       </c>
-      <c r="M22" s="25">
-[...2 lines deleted...]
-      <c r="N22" s="25">
+      <c r="M22" s="65">
+        <v>0</v>
+      </c>
+      <c r="N22" s="65">
         <v>0.55000000000000004</v>
       </c>
-      <c r="O22" s="25">
-[...2 lines deleted...]
-      <c r="P22" s="25">
+      <c r="O22" s="65">
+        <v>0</v>
+      </c>
+      <c r="P22" s="65">
         <v>0.51</v>
       </c>
-      <c r="Q22" s="25">
-[...4 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="Q22" s="65">
+        <v>0</v>
+      </c>
+      <c r="R22" s="65">
+        <v>0.77</v>
+      </c>
+      <c r="S22" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="25.5">
+      <c r="A23" s="64" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="65">
         <v>0.63</v>
       </c>
-      <c r="C23" s="25">
-[...2 lines deleted...]
-      <c r="D23" s="25">
+      <c r="C23" s="65">
+        <v>0</v>
+      </c>
+      <c r="D23" s="65">
         <v>0.65</v>
       </c>
-      <c r="E23" s="25">
-[...2 lines deleted...]
-      <c r="F23" s="25">
+      <c r="E23" s="65">
+        <v>0</v>
+      </c>
+      <c r="F23" s="65">
         <v>0.47</v>
       </c>
-      <c r="G23" s="25">
-[...2 lines deleted...]
-      <c r="H23" s="25">
+      <c r="G23" s="65">
+        <v>0</v>
+      </c>
+      <c r="H23" s="65">
         <v>0.55000000000000004</v>
       </c>
-      <c r="I23" s="25">
-[...2 lines deleted...]
-      <c r="J23" s="25">
+      <c r="I23" s="65">
+        <v>0</v>
+      </c>
+      <c r="J23" s="65">
         <v>0.9</v>
       </c>
-      <c r="K23" s="25">
-[...2 lines deleted...]
-      <c r="L23" s="25">
+      <c r="K23" s="65">
+        <v>0</v>
+      </c>
+      <c r="L23" s="65">
         <v>0.3</v>
       </c>
-      <c r="M23" s="25">
-[...2 lines deleted...]
-      <c r="N23" s="25">
+      <c r="M23" s="65">
+        <v>0</v>
+      </c>
+      <c r="N23" s="65">
         <v>0.42</v>
       </c>
-      <c r="O23" s="25">
-[...2 lines deleted...]
-      <c r="P23" s="25">
+      <c r="O23" s="65">
+        <v>0</v>
+      </c>
+      <c r="P23" s="65">
         <v>0.38</v>
       </c>
-      <c r="Q23" s="25">
-[...4 lines deleted...]
-      <c r="A24" s="24" t="s">
+      <c r="Q23" s="65">
+        <v>0</v>
+      </c>
+      <c r="R23" s="65">
+        <v>0.67</v>
+      </c>
+      <c r="S23" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="25">
-[...49 lines deleted...]
-      <c r="A25" s="24" t="s">
+      <c r="B24" s="65">
+        <v>0</v>
+      </c>
+      <c r="C24" s="65">
+        <v>0</v>
+      </c>
+      <c r="D24" s="65">
+        <v>0</v>
+      </c>
+      <c r="E24" s="65">
+        <v>0</v>
+      </c>
+      <c r="F24" s="65">
+        <v>0</v>
+      </c>
+      <c r="G24" s="65">
+        <v>0</v>
+      </c>
+      <c r="H24" s="65">
+        <v>0</v>
+      </c>
+      <c r="I24" s="65">
+        <v>0</v>
+      </c>
+      <c r="J24" s="65">
+        <v>0</v>
+      </c>
+      <c r="K24" s="65">
+        <v>0</v>
+      </c>
+      <c r="L24" s="65">
+        <v>0</v>
+      </c>
+      <c r="M24" s="65">
+        <v>0</v>
+      </c>
+      <c r="N24" s="65">
+        <v>0</v>
+      </c>
+      <c r="O24" s="65">
+        <v>0</v>
+      </c>
+      <c r="P24" s="65">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="65">
+        <v>0</v>
+      </c>
+      <c r="R24" s="65">
+        <v>0</v>
+      </c>
+      <c r="S24" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" s="64" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="25">
+      <c r="B25" s="65">
         <v>1.1399999999999999</v>
       </c>
-      <c r="C25" s="25">
-[...2 lines deleted...]
-      <c r="D25" s="25">
+      <c r="C25" s="65">
+        <v>0</v>
+      </c>
+      <c r="D25" s="65">
         <v>1.04</v>
       </c>
-      <c r="E25" s="25">
-[...2 lines deleted...]
-      <c r="F25" s="25">
+      <c r="E25" s="65">
+        <v>0</v>
+      </c>
+      <c r="F25" s="65">
         <v>0.98</v>
       </c>
-      <c r="G25" s="25">
-[...2 lines deleted...]
-      <c r="H25" s="25">
+      <c r="G25" s="65">
+        <v>0</v>
+      </c>
+      <c r="H25" s="65">
         <v>1.0900000000000001</v>
       </c>
-      <c r="I25" s="25">
-[...2 lines deleted...]
-      <c r="J25" s="25">
+      <c r="I25" s="65">
+        <v>0</v>
+      </c>
+      <c r="J25" s="65">
         <v>1.4</v>
       </c>
-      <c r="K25" s="25">
-[...2 lines deleted...]
-      <c r="L25" s="25">
+      <c r="K25" s="65">
+        <v>0</v>
+      </c>
+      <c r="L25" s="65">
         <v>1.56</v>
       </c>
-      <c r="M25" s="25">
-[...2 lines deleted...]
-      <c r="N25" s="25">
+      <c r="M25" s="65">
+        <v>0</v>
+      </c>
+      <c r="N25" s="65">
         <v>1.52</v>
       </c>
-      <c r="O25" s="25">
-[...2 lines deleted...]
-      <c r="P25" s="25">
+      <c r="O25" s="65">
+        <v>0</v>
+      </c>
+      <c r="P25" s="65">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q25" s="25">
-[...4 lines deleted...]
-      <c r="A26" s="24" t="s">
+      <c r="Q25" s="65">
+        <v>0</v>
+      </c>
+      <c r="R25" s="65">
+        <v>0.4</v>
+      </c>
+      <c r="S25" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="25">
+      <c r="B26" s="65">
         <v>0.63</v>
       </c>
-      <c r="C26" s="25">
-[...2 lines deleted...]
-      <c r="D26" s="25">
+      <c r="C26" s="65">
+        <v>0</v>
+      </c>
+      <c r="D26" s="65">
         <v>0.84</v>
       </c>
-      <c r="E26" s="25">
-[...2 lines deleted...]
-      <c r="F26" s="25">
+      <c r="E26" s="65">
+        <v>0</v>
+      </c>
+      <c r="F26" s="65">
         <v>0.64</v>
       </c>
-      <c r="G26" s="25">
-[...2 lines deleted...]
-      <c r="H26" s="25">
+      <c r="G26" s="65">
+        <v>0</v>
+      </c>
+      <c r="H26" s="65">
         <v>1.64</v>
       </c>
-      <c r="I26" s="25">
-[...2 lines deleted...]
-      <c r="J26" s="25">
+      <c r="I26" s="65">
+        <v>0</v>
+      </c>
+      <c r="J26" s="65">
         <v>0.77</v>
       </c>
-      <c r="K26" s="25">
-[...2 lines deleted...]
-      <c r="L26" s="25">
+      <c r="K26" s="65">
+        <v>0</v>
+      </c>
+      <c r="L26" s="65">
         <v>0.86</v>
       </c>
-      <c r="M26" s="25">
-[...2 lines deleted...]
-      <c r="N26" s="25">
+      <c r="M26" s="65">
+        <v>0</v>
+      </c>
+      <c r="N26" s="65">
         <v>2.0499999999999998</v>
       </c>
-      <c r="O26" s="25">
-[...2 lines deleted...]
-      <c r="P26" s="25">
+      <c r="O26" s="65">
+        <v>0</v>
+      </c>
+      <c r="P26" s="65">
         <v>2</v>
       </c>
-      <c r="Q26" s="25">
-[...4 lines deleted...]
-      <c r="A27" s="24" t="s">
+      <c r="Q26" s="65">
+        <v>0</v>
+      </c>
+      <c r="R26" s="65">
+        <v>0.77</v>
+      </c>
+      <c r="S26" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="25">
+      <c r="B27" s="65">
         <v>0.13</v>
       </c>
-      <c r="C27" s="25">
-[...2 lines deleted...]
-      <c r="D27" s="25">
+      <c r="C27" s="65">
+        <v>0</v>
+      </c>
+      <c r="D27" s="65">
         <v>0.13</v>
       </c>
-      <c r="E27" s="25">
-[...2 lines deleted...]
-      <c r="F27" s="25">
+      <c r="E27" s="65">
+        <v>0</v>
+      </c>
+      <c r="F27" s="65">
         <v>0.12</v>
       </c>
-      <c r="G27" s="25">
-[...2 lines deleted...]
-      <c r="H27" s="25">
+      <c r="G27" s="65">
+        <v>0</v>
+      </c>
+      <c r="H27" s="65">
         <v>0.27</v>
       </c>
-      <c r="I27" s="25">
-[...2 lines deleted...]
-      <c r="J27" s="25">
+      <c r="I27" s="65">
+        <v>0</v>
+      </c>
+      <c r="J27" s="65">
         <v>0.35</v>
       </c>
-      <c r="K27" s="25">
-[...2 lines deleted...]
-      <c r="L27" s="25">
+      <c r="K27" s="65">
+        <v>0</v>
+      </c>
+      <c r="L27" s="65">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="M27" s="25">
-[...2 lines deleted...]
-      <c r="N27" s="25">
+      <c r="M27" s="65">
+        <v>0</v>
+      </c>
+      <c r="N27" s="65">
         <v>0.08</v>
       </c>
-      <c r="O27" s="25">
-[...2 lines deleted...]
-      <c r="P27" s="25">
+      <c r="O27" s="65">
+        <v>0</v>
+      </c>
+      <c r="P27" s="65">
         <v>0.12</v>
       </c>
-      <c r="Q27" s="25">
-[...4 lines deleted...]
-      <c r="A28" s="24" t="s">
+      <c r="Q27" s="65">
+        <v>0</v>
+      </c>
+      <c r="R27" s="65">
+        <v>0.25</v>
+      </c>
+      <c r="S27" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="65">
         <v>1.65</v>
       </c>
-      <c r="C28" s="25">
+      <c r="C28" s="65">
         <v>0.9</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D28" s="65">
         <v>1.76</v>
       </c>
-      <c r="E28" s="25">
+      <c r="E28" s="65">
         <v>0.82</v>
       </c>
-      <c r="F28" s="25">
+      <c r="F28" s="65">
         <v>1.6</v>
       </c>
-      <c r="G28" s="25">
+      <c r="G28" s="65">
         <v>0.85</v>
       </c>
-      <c r="H28" s="25">
+      <c r="H28" s="65">
         <v>1.06</v>
       </c>
-      <c r="I28" s="25">
+      <c r="I28" s="65">
         <v>0.48</v>
       </c>
-      <c r="J28" s="25">
+      <c r="J28" s="65">
         <v>1.53</v>
       </c>
-      <c r="K28" s="25">
+      <c r="K28" s="65">
         <v>0.49</v>
       </c>
-      <c r="L28" s="25">
+      <c r="L28" s="65">
         <v>1.33</v>
       </c>
-      <c r="M28" s="25">
+      <c r="M28" s="65">
         <v>0.44</v>
       </c>
-      <c r="N28" s="25">
+      <c r="N28" s="65">
         <v>1.25</v>
       </c>
-      <c r="O28" s="25">
+      <c r="O28" s="65">
         <v>0.49</v>
       </c>
-      <c r="P28" s="25">
+      <c r="P28" s="65">
         <v>1.1200000000000001</v>
       </c>
-      <c r="Q28" s="25">
+      <c r="Q28" s="65">
         <v>0.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="24" t="s">
+      <c r="R28" s="65">
+        <v>1.68</v>
+      </c>
+      <c r="S28" s="65">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" ht="38.25">
+      <c r="A29" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="B29" s="25">
-[...41 lines deleted...]
-      <c r="P29" s="25">
+      <c r="B29" s="65">
+        <v>0</v>
+      </c>
+      <c r="C29" s="65">
+        <v>0</v>
+      </c>
+      <c r="D29" s="65">
+        <v>0</v>
+      </c>
+      <c r="E29" s="65">
+        <v>0</v>
+      </c>
+      <c r="F29" s="65">
+        <v>0</v>
+      </c>
+      <c r="G29" s="65">
+        <v>0</v>
+      </c>
+      <c r="H29" s="65">
+        <v>0</v>
+      </c>
+      <c r="I29" s="65">
+        <v>0</v>
+      </c>
+      <c r="J29" s="65">
+        <v>0</v>
+      </c>
+      <c r="K29" s="65">
+        <v>0</v>
+      </c>
+      <c r="L29" s="65">
+        <v>0</v>
+      </c>
+      <c r="M29" s="65">
+        <v>0</v>
+      </c>
+      <c r="N29" s="65">
+        <v>0</v>
+      </c>
+      <c r="O29" s="65">
+        <v>0</v>
+      </c>
+      <c r="P29" s="65">
         <v>0.21</v>
       </c>
-      <c r="Q29" s="25">
-[...4 lines deleted...]
-      <c r="A30" s="17" t="s">
+      <c r="Q29" s="65">
+        <v>0</v>
+      </c>
+      <c r="R29" s="65">
+        <v>0.18</v>
+      </c>
+      <c r="S29" s="65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B30" s="67">
         <v>28.75</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="67">
         <v>1.78</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="67">
         <v>27.02</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E30" s="67">
         <v>1.83</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F30" s="67">
         <v>23.69</v>
       </c>
-      <c r="G30" s="18">
+      <c r="G30" s="67">
         <v>1.87</v>
       </c>
-      <c r="H30" s="18">
+      <c r="H30" s="67">
         <v>20.23</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I30" s="67">
         <v>1.71</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J30" s="67">
         <v>19.75</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="67">
         <v>1.35</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L30" s="67">
         <v>18.78</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M30" s="67">
         <v>1.1499999999999999</v>
       </c>
-      <c r="N30" s="18">
+      <c r="N30" s="67">
         <v>17.579999999999998</v>
       </c>
-      <c r="O30" s="18">
+      <c r="O30" s="67">
         <v>1.1200000000000001</v>
       </c>
-      <c r="P30" s="18">
+      <c r="P30" s="67">
         <v>16.71</v>
       </c>
-      <c r="Q30" s="18">
+      <c r="Q30" s="67">
         <v>1.18</v>
       </c>
-    </row>
-[...60 lines deleted...]
-      <c r="Q36" s="61"/>
+      <c r="R30" s="67">
+        <v>15.69</v>
+      </c>
+      <c r="S30" s="67">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="L31" s="19"/>
+      <c r="P31" s="19"/>
+    </row>
+    <row r="32" spans="1:19" ht="23.25" customHeight="1">
+      <c r="A32" s="68" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="68"/>
+      <c r="C32" s="68"/>
+      <c r="D32" s="68"/>
+      <c r="E32" s="68"/>
+      <c r="F32" s="68"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="68"/>
+      <c r="I32" s="68"/>
+      <c r="J32" s="68"/>
+      <c r="K32" s="68"/>
+      <c r="L32" s="68"/>
+      <c r="M32" s="68"/>
+      <c r="N32" s="68"/>
+      <c r="O32" s="68"/>
+      <c r="P32" s="68"/>
+      <c r="Q32" s="68"/>
+      <c r="R32" s="68"/>
+      <c r="S32" s="68"/>
+    </row>
+    <row r="33" spans="1:17" s="18" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A33" s="53"/>
+      <c r="B33" s="53"/>
+      <c r="C33" s="53"/>
+      <c r="D33" s="53"/>
+      <c r="E33" s="53"/>
+      <c r="F33" s="53"/>
+      <c r="G33" s="53"/>
+      <c r="H33" s="53"/>
+      <c r="I33" s="53"/>
+      <c r="J33" s="53"/>
+      <c r="K33" s="53"/>
+      <c r="L33" s="53"/>
+      <c r="M33" s="53"/>
+      <c r="N33" s="53"/>
+      <c r="O33" s="53"/>
+    </row>
+    <row r="34" spans="1:17" ht="18">
+      <c r="A34" s="16"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="16"/>
+    </row>
+    <row r="35" spans="1:17" s="18" customFormat="1" ht="45" customHeight="1">
+      <c r="A35" s="52"/>
+      <c r="B35" s="53"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="53"/>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="53"/>
+      <c r="J35" s="53"/>
+      <c r="K35" s="53"/>
+      <c r="L35" s="53"/>
+      <c r="M35" s="53"/>
+      <c r="N35" s="53"/>
+      <c r="O35" s="53"/>
+    </row>
+    <row r="36" spans="1:17" ht="15">
+      <c r="A36" s="52"/>
+      <c r="B36" s="53"/>
+      <c r="C36" s="53"/>
+      <c r="D36" s="53"/>
+      <c r="E36" s="53"/>
+      <c r="F36" s="53"/>
+      <c r="G36" s="53"/>
+      <c r="H36" s="53"/>
+      <c r="I36" s="53"/>
+      <c r="J36" s="53"/>
+      <c r="K36" s="53"/>
+      <c r="L36" s="53"/>
+      <c r="M36" s="53"/>
+      <c r="N36" s="53"/>
+      <c r="O36" s="53"/>
+      <c r="P36" s="52"/>
+      <c r="Q36" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="25">
+    <mergeCell ref="A32:S32"/>
     <mergeCell ref="A36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A33:O33"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A35:O35"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="H5:I5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="R6:R7"/>
+    <mergeCell ref="Q4:S4"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="P6:P7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2013-2016</vt:lpstr>
-      <vt:lpstr>2017-2024</vt:lpstr>
+      <vt:lpstr>2017-2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.torgautova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>