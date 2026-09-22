--- v4 (2026-09-02)
+++ v5 (2026-09-22)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\!ежемесячная работа\06\АПК\ENG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.tleukenova\Desktop\АПК анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BFB646C9-5FA5-4F56-8D75-FC6A5C30F12F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1500" yWindow="420" windowWidth="17205" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-May 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="2015-July 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-May 2026'!$A$6:$AL$6</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-May 2026'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-July 2026'!$A$6:$AL$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-July 2026'!$3:$5</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AL6" i="1" l="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AF6" i="1"/>
   <c r="AE6" i="1"/>
   <c r="AG6" i="1"/>
   <c r="AH6" i="1"/>
@@ -880,57 +879,57 @@
   <si>
     <t>Other fermented drinks (apple cider, perry [pear cider], honey drink); mixtures of fermented beverages and mixtures of fermented beverages and non-alcoholic beverages, not elsewhere specified or included</t>
   </si>
   <si>
     <t>Vinegar and its substitutes derived from acetic acid</t>
   </si>
   <si>
     <t>Flours and meals and pellets of meat or meat offal, fish or crustaceans, molluscs or other aquatic invertebrates, unfit for human consumption, greaves</t>
   </si>
   <si>
     <t>Bran, chaff, pulp and other residues from screening, milling or other processing of cereals or legumes, whether or not granulated</t>
   </si>
   <si>
     <t>Cigars, cut-end cigars, cigarillos and cigarettes made from tobacco or tobacco substitutes</t>
   </si>
   <si>
     <t>Other manufactured tobacco and manufactured tobacco substitutes; tobacco 'homogenized' or 'reconstituted'; tobacco extracts and essences</t>
   </si>
   <si>
     <t>Salt (including table salt and denatured salt) and pure sodium chloride, whether or not dissolved in water, as well as agents containing additives, sea water</t>
   </si>
   <si>
     <t>*Preliminary data.</t>
   </si>
   <si>
-    <t>January- June 2026*</t>
+    <t>January- July 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1741,131 +1740,131 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
-    <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...71 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="73" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="1"/>
+    <cellStyle name="20% - Акцент2 2" xfId="2"/>
+    <cellStyle name="20% - Акцент3 2" xfId="3"/>
+    <cellStyle name="20% - Акцент4 2" xfId="4"/>
+    <cellStyle name="20% - Акцент5 2" xfId="5"/>
+    <cellStyle name="20% - Акцент6 2" xfId="6"/>
+    <cellStyle name="40% - Акцент1 2" xfId="7"/>
+    <cellStyle name="40% - Акцент2 2" xfId="8"/>
+    <cellStyle name="40% - Акцент3 2" xfId="9"/>
+    <cellStyle name="40% - Акцент4 2" xfId="10"/>
+    <cellStyle name="40% - Акцент5 2" xfId="11"/>
+    <cellStyle name="40% - Акцент6 2" xfId="12"/>
+    <cellStyle name="60% - Акцент1 2" xfId="13"/>
+    <cellStyle name="60% - Акцент2 2" xfId="14"/>
+    <cellStyle name="60% - Акцент3 2" xfId="15"/>
+    <cellStyle name="60% - Акцент4 2" xfId="16"/>
+    <cellStyle name="60% - Акцент5 2" xfId="17"/>
+    <cellStyle name="60% - Акцент6 2" xfId="18"/>
+    <cellStyle name="SAPBEXaggData" xfId="19"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="20"/>
+    <cellStyle name="SAPBEXaggItem" xfId="21"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="22"/>
+    <cellStyle name="SAPBEXchaText" xfId="23"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="24"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="25"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="26"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="27"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="28"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="29"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="30"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="31"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="32"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="33"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="34"/>
+    <cellStyle name="SAPBEXfilterText" xfId="35"/>
+    <cellStyle name="SAPBEXformats" xfId="36"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="37"/>
+    <cellStyle name="SAPBEXheaderText" xfId="38"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="39"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="40"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="41"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="42"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="43"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="44"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="45"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="46"/>
+    <cellStyle name="SAPBEXresData" xfId="47"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="48"/>
+    <cellStyle name="SAPBEXresItem" xfId="49"/>
+    <cellStyle name="SAPBEXresItemX" xfId="50"/>
+    <cellStyle name="SAPBEXstdData" xfId="51"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="52"/>
+    <cellStyle name="SAPBEXstdItem" xfId="53"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="54"/>
+    <cellStyle name="SAPBEXtitle" xfId="55"/>
+    <cellStyle name="SAPBEXundefined" xfId="56"/>
+    <cellStyle name="Акцент1 2" xfId="57"/>
+    <cellStyle name="Акцент2 2" xfId="58"/>
+    <cellStyle name="Акцент3 2" xfId="59"/>
+    <cellStyle name="Акцент4 2" xfId="60"/>
+    <cellStyle name="Акцент5 2" xfId="61"/>
+    <cellStyle name="Акцент6 2" xfId="62"/>
+    <cellStyle name="Ввод  2" xfId="63"/>
+    <cellStyle name="Вывод 2" xfId="64"/>
+    <cellStyle name="Вычисление 2" xfId="65"/>
+    <cellStyle name="Заголовок 1 2" xfId="66"/>
+    <cellStyle name="Заголовок 2 2" xfId="67"/>
+    <cellStyle name="Заголовок 3 2" xfId="68"/>
+    <cellStyle name="Заголовок 4 2" xfId="69"/>
+    <cellStyle name="Итог 2" xfId="70"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="71"/>
+    <cellStyle name="Название 2" xfId="72"/>
+    <cellStyle name="Нейтральный 2" xfId="73"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="74" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
-[...5 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 2" xfId="74"/>
+    <cellStyle name="Плохой 2" xfId="75"/>
+    <cellStyle name="Пояснение 2" xfId="76"/>
+    <cellStyle name="Примечание 2" xfId="77"/>
+    <cellStyle name="Связанная ячейка 2" xfId="78"/>
+    <cellStyle name="Текст предупреждения 2" xfId="79"/>
+    <cellStyle name="Хороший 2" xfId="80"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1916,119 +1915,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2164,58 +2129,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AX142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AO127" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AO2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AQ6" sqref="AQ6:AX140"/>
+      <selection pane="bottomRight" activeCell="AU6" sqref="AU6:AX140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="1" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="1" customWidth="1"/>
@@ -2742,61 +2707,61 @@
       </c>
       <c r="AM6" s="16">
         <v>6316567.2599900002</v>
       </c>
       <c r="AN6" s="16">
         <v>2744897.8291100017</v>
       </c>
       <c r="AO6" s="16">
         <v>7936083.0141599979</v>
       </c>
       <c r="AP6" s="16">
         <v>5385592.1933500003</v>
       </c>
       <c r="AQ6" s="16">
         <v>6906455.8566800011</v>
       </c>
       <c r="AR6" s="16">
         <v>3493318.866369999</v>
       </c>
       <c r="AS6" s="16">
         <v>7846724.3482000008</v>
       </c>
       <c r="AT6" s="16">
         <v>6194366.7818599995</v>
       </c>
-      <c r="AU6" s="10">
-[...9 lines deleted...]
-        <v>3011801.4031400001</v>
+      <c r="AU6" s="11">
+        <v>4124913.8718100009</v>
+      </c>
+      <c r="AV6" s="11">
+        <v>2372129.9708899991</v>
+      </c>
+      <c r="AW6" s="11">
+        <v>4515676.93035</v>
+      </c>
+      <c r="AX6" s="11">
+        <v>3472272.1429400006</v>
       </c>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>142</v>
       </c>
       <c r="C7" s="9">
         <v>1840.89509</v>
       </c>
       <c r="D7" s="9">
         <v>5971.9904999999999</v>
       </c>
       <c r="E7" s="9">
         <v>238.60159000000002</v>
       </c>
       <c r="F7" s="9">
         <v>1064.7840400000002</v>
       </c>
       <c r="G7" s="10">
         <v>1575.2294399999998</v>
       </c>
       <c r="H7" s="10">
@@ -2894,61 +2859,61 @@
       </c>
       <c r="AM7" s="21">
         <v>21728.5867</v>
       </c>
       <c r="AN7" s="21">
         <v>91493.832139999999</v>
       </c>
       <c r="AO7" s="21">
         <v>5350.1178</v>
       </c>
       <c r="AP7" s="21">
         <v>18930.51801</v>
       </c>
       <c r="AQ7" s="16">
         <v>30277.967710000001</v>
       </c>
       <c r="AR7" s="16">
         <v>123044.86812</v>
       </c>
       <c r="AS7" s="16">
         <v>5702.6227799999997</v>
       </c>
       <c r="AT7" s="16">
         <v>26020.620589999999</v>
       </c>
-      <c r="AU7" s="10">
-[...9 lines deleted...]
-        <v>12568.169519999999</v>
+      <c r="AU7" s="11">
+        <v>19915.970669999999</v>
+      </c>
+      <c r="AV7" s="11">
+        <v>124187.3526</v>
+      </c>
+      <c r="AW7" s="11">
+        <v>2870.4577599999998</v>
+      </c>
+      <c r="AX7" s="11">
+        <v>14230.56832</v>
       </c>
     </row>
     <row r="8" spans="1:50">
       <c r="A8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>143</v>
       </c>
       <c r="C8" s="9">
         <v>136.45679999999999</v>
       </c>
       <c r="D8" s="9">
         <v>676.62458000000004</v>
       </c>
       <c r="E8" s="9">
         <v>15341.186470000001</v>
       </c>
       <c r="F8" s="9">
         <v>35753.352040000005</v>
       </c>
       <c r="G8" s="10">
         <v>73.634600000000006</v>
       </c>
       <c r="H8" s="10">
@@ -3046,61 +3011,61 @@
       </c>
       <c r="AM8" s="21">
         <v>536.66288999999995</v>
       </c>
       <c r="AN8" s="21">
         <v>2606.70982</v>
       </c>
       <c r="AO8" s="21">
         <v>7172.7721799999999</v>
       </c>
       <c r="AP8" s="21">
         <v>30413.323520000002</v>
       </c>
       <c r="AQ8" s="16">
         <v>1941.61259</v>
       </c>
       <c r="AR8" s="16">
         <v>4009.6524300000001</v>
       </c>
       <c r="AS8" s="16">
         <v>10529.880370000001</v>
       </c>
       <c r="AT8" s="16">
         <v>50167.935859999998</v>
       </c>
-      <c r="AU8" s="10">
+      <c r="AU8" s="11">
         <v>258.93472000000003</v>
       </c>
-      <c r="AV8" s="10">
+      <c r="AV8" s="11">
         <v>1839.51512</v>
       </c>
-      <c r="AW8" s="10">
-[...3 lines deleted...]
-        <v>25830.527900000001</v>
+      <c r="AW8" s="11">
+        <v>6270.7910599999996</v>
+      </c>
+      <c r="AX8" s="11">
+        <v>31027.2945</v>
       </c>
     </row>
     <row r="9" spans="1:50">
       <c r="A9" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C9" s="9">
         <v>1948.0542200000002</v>
       </c>
       <c r="D9" s="9">
         <v>3424.8161599999999</v>
       </c>
       <c r="E9" s="9">
         <v>3847.0143600000001</v>
       </c>
       <c r="F9" s="9">
         <v>5274.7959000000001</v>
       </c>
       <c r="G9" s="10">
         <v>798.83915000000002</v>
       </c>
       <c r="H9" s="10">
@@ -3198,61 +3163,61 @@
       </c>
       <c r="AM9" s="21">
         <v>19.961500000000001</v>
       </c>
       <c r="AN9" s="21">
         <v>32.702500000000001</v>
       </c>
       <c r="AO9" s="21">
         <v>7731.1856399999997</v>
       </c>
       <c r="AP9" s="21">
         <v>15870.568719999999</v>
       </c>
       <c r="AQ9" s="16">
         <v>1828.76387</v>
       </c>
       <c r="AR9" s="16">
         <v>3575.6154200000001</v>
       </c>
       <c r="AS9" s="16">
         <v>8154.6827499999999</v>
       </c>
       <c r="AT9" s="16">
         <v>20496.410070000002</v>
       </c>
-      <c r="AU9" s="10">
+      <c r="AU9" s="11">
         <v>565.52029000000005</v>
       </c>
-      <c r="AV9" s="10">
+      <c r="AV9" s="11">
         <v>1215.7684099999999</v>
       </c>
-      <c r="AW9" s="10">
-[...3 lines deleted...]
-        <v>6081.1239500000001</v>
+      <c r="AW9" s="11">
+        <v>3235.18595</v>
+      </c>
+      <c r="AX9" s="11">
+        <v>7839.9256400000004</v>
       </c>
     </row>
     <row r="10" spans="1:50">
       <c r="A10" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>145</v>
       </c>
       <c r="C10" s="9">
         <v>4.2337299999999995</v>
       </c>
       <c r="D10" s="9">
         <v>21.888189999999998</v>
       </c>
       <c r="E10" s="9">
         <v>73.70499999999997</v>
       </c>
       <c r="F10" s="9">
         <v>366.69407000000007</v>
       </c>
       <c r="G10" s="10">
         <v>307.66639999999995</v>
       </c>
       <c r="H10" s="10">
@@ -3350,61 +3315,61 @@
       </c>
       <c r="AM10" s="21">
         <v>17684.753680000002</v>
       </c>
       <c r="AN10" s="21">
         <v>56506.145640000002</v>
       </c>
       <c r="AO10" s="21">
         <v>31.018730000000001</v>
       </c>
       <c r="AP10" s="21">
         <v>174.68662</v>
       </c>
       <c r="AQ10" s="16">
         <v>34609.28314</v>
       </c>
       <c r="AR10" s="16">
         <v>84213.922059999997</v>
       </c>
       <c r="AS10" s="16">
         <v>2.4683000000000002</v>
       </c>
       <c r="AT10" s="16">
         <v>43.043939999999999</v>
       </c>
-      <c r="AU10" s="10">
-[...9 lines deleted...]
-        <v>95.371939999999995</v>
+      <c r="AU10" s="11">
+        <v>18705.095399999998</v>
+      </c>
+      <c r="AV10" s="11">
+        <v>54616.722399999999</v>
+      </c>
+      <c r="AW10" s="11">
+        <v>18.65211</v>
+      </c>
+      <c r="AX10" s="11">
+        <v>96.267009999999999</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="22.5">
       <c r="A11" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>146</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9">
         <v>3204.7644799999994</v>
       </c>
       <c r="F11" s="9">
         <v>8291.3693700000003</v>
       </c>
       <c r="G11" s="10">
         <v>2.3650000000000002</v>
       </c>
       <c r="H11" s="10">
         <v>17.306550000000001</v>
       </c>
       <c r="I11" s="10">
         <v>947.46802000000002</v>
@@ -3494,61 +3459,61 @@
       </c>
       <c r="AM11" s="21">
         <v>0.2</v>
       </c>
       <c r="AN11" s="21">
         <v>1.069</v>
       </c>
       <c r="AO11" s="21">
         <v>2618.38778</v>
       </c>
       <c r="AP11" s="21">
         <v>6814.1939199999997</v>
       </c>
       <c r="AQ11" s="16">
         <v>143</v>
       </c>
       <c r="AR11" s="16">
         <v>420</v>
       </c>
       <c r="AS11" s="16">
         <v>4480.6507799999999</v>
       </c>
       <c r="AT11" s="16">
         <v>12528.24447</v>
       </c>
-      <c r="AU11" s="10">
+      <c r="AU11" s="11">
         <v>141.35300000000001</v>
       </c>
-      <c r="AV11" s="10">
+      <c r="AV11" s="11">
         <v>218.57239999999999</v>
       </c>
-      <c r="AW11" s="10">
-[...3 lines deleted...]
-        <v>4386.9216299999998</v>
+      <c r="AW11" s="11">
+        <v>1523.3591300000001</v>
+      </c>
+      <c r="AX11" s="11">
+        <v>5111.6894199999997</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="33.75">
       <c r="A12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C12" s="9">
         <v>95.505899999999983</v>
       </c>
       <c r="D12" s="9">
         <v>46.088409999999996</v>
       </c>
       <c r="E12" s="9">
         <v>2919.4276799999989</v>
       </c>
       <c r="F12" s="9">
         <v>3153.7195999999999</v>
       </c>
       <c r="G12" s="10">
         <v>845.19389000000001</v>
       </c>
       <c r="H12" s="10">
@@ -3646,61 +3611,61 @@
       </c>
       <c r="AM12" s="21">
         <v>952.15431999999998</v>
       </c>
       <c r="AN12" s="21">
         <v>512.13085999999998</v>
       </c>
       <c r="AO12" s="21">
         <v>1007.9086</v>
       </c>
       <c r="AP12" s="21">
         <v>1637.92509</v>
       </c>
       <c r="AQ12" s="16">
         <v>4090.7145999999998</v>
       </c>
       <c r="AR12" s="16">
         <v>1636.2551599999999</v>
       </c>
       <c r="AS12" s="16">
         <v>929.94973000000005</v>
       </c>
       <c r="AT12" s="16">
         <v>1824.9428399999999</v>
       </c>
-      <c r="AU12" s="10">
-[...9 lines deleted...]
-        <v>553.81359999999995</v>
+      <c r="AU12" s="11">
+        <v>3159.9415300000001</v>
+      </c>
+      <c r="AV12" s="11">
+        <v>860.50471000000005</v>
+      </c>
+      <c r="AW12" s="11">
+        <v>281.53564</v>
+      </c>
+      <c r="AX12" s="11">
+        <v>700.45532000000003</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="44.25" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>148</v>
       </c>
       <c r="C13" s="9">
         <v>7896.7222899999988</v>
       </c>
       <c r="D13" s="9">
         <v>12843.376059999999</v>
       </c>
       <c r="E13" s="9">
         <v>161750.10662000004</v>
       </c>
       <c r="F13" s="9">
         <v>144447.58648999996</v>
       </c>
       <c r="G13" s="10">
         <v>8778.9208099999978</v>
       </c>
       <c r="H13" s="10">
@@ -3798,61 +3763,61 @@
       </c>
       <c r="AM13" s="21">
         <v>42348.625099999997</v>
       </c>
       <c r="AN13" s="21">
         <v>69075.860329999996</v>
       </c>
       <c r="AO13" s="21">
         <v>137261.36319</v>
       </c>
       <c r="AP13" s="21">
         <v>183224.75753999999</v>
       </c>
       <c r="AQ13" s="16">
         <v>32054.762470000001</v>
       </c>
       <c r="AR13" s="16">
         <v>53423.500619999999</v>
       </c>
       <c r="AS13" s="16">
         <v>136677.44289999999</v>
       </c>
       <c r="AT13" s="16">
         <v>187306.28197000001</v>
       </c>
-      <c r="AU13" s="10">
-[...9 lines deleted...]
-        <v>92734.869649999993</v>
+      <c r="AU13" s="11">
+        <v>12029.811250000001</v>
+      </c>
+      <c r="AV13" s="11">
+        <v>27554.856800000001</v>
+      </c>
+      <c r="AW13" s="11">
+        <v>86431.472469999993</v>
+      </c>
+      <c r="AX13" s="11">
+        <v>109602.49543</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="22.5">
       <c r="A14" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>149</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9">
         <v>122.07513999999998</v>
       </c>
       <c r="F14" s="9">
         <v>203.34745999999998</v>
       </c>
       <c r="G14" s="10">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="10">
         <v>286.51174999999995</v>
       </c>
       <c r="I14" s="10">
         <v>74.276349999999994</v>
@@ -3946,60 +3911,60 @@
       </c>
       <c r="AM14" s="21">
         <v>0</v>
       </c>
       <c r="AN14" s="21">
         <v>0</v>
       </c>
       <c r="AO14" s="21">
         <v>1.4209400000000001</v>
       </c>
       <c r="AP14" s="21">
         <v>9.0232600000000005</v>
       </c>
       <c r="AQ14" s="16">
         <v>0</v>
       </c>
       <c r="AR14" s="16">
         <v>0</v>
       </c>
       <c r="AS14" s="16">
         <v>561.09933999999998</v>
       </c>
       <c r="AT14" s="16">
         <v>1372.7919300000001</v>
       </c>
-      <c r="AU14" s="10">
+      <c r="AU14" s="11">
         <v>0</v>
       </c>
-      <c r="AV14" s="10">
+      <c r="AV14" s="11">
         <v>0</v>
       </c>
-      <c r="AW14" s="10">
+      <c r="AW14" s="11">
         <v>23.689129999999999</v>
       </c>
-      <c r="AX14" s="10">
+      <c r="AX14" s="11">
         <v>49.564120000000003</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="66" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C15" s="9">
         <v>412.96712000000002</v>
       </c>
       <c r="D15" s="9">
         <v>391.19849999999997</v>
       </c>
       <c r="E15" s="9">
         <v>514.48455000000001</v>
       </c>
       <c r="F15" s="9">
         <v>556.15769999999998</v>
       </c>
       <c r="G15" s="10">
         <v>237.87799999999999</v>
       </c>
@@ -4098,61 +4063,61 @@
       </c>
       <c r="AM15" s="21">
         <v>12.234999999999999</v>
       </c>
       <c r="AN15" s="21">
         <v>21.29731</v>
       </c>
       <c r="AO15" s="21">
         <v>285.50326999999999</v>
       </c>
       <c r="AP15" s="21">
         <v>513.71615999999995</v>
       </c>
       <c r="AQ15" s="16">
         <v>43.703000000000003</v>
       </c>
       <c r="AR15" s="16">
         <v>64.837969999999999</v>
       </c>
       <c r="AS15" s="16">
         <v>414.04683</v>
       </c>
       <c r="AT15" s="16">
         <v>974.17172000000005</v>
       </c>
-      <c r="AU15" s="10">
-[...9 lines deleted...]
-        <v>47.97484</v>
+      <c r="AU15" s="11">
+        <v>18.681999999999999</v>
+      </c>
+      <c r="AV15" s="11">
+        <v>22.97401</v>
+      </c>
+      <c r="AW15" s="11">
+        <v>27.464030000000001</v>
+      </c>
+      <c r="AX15" s="11">
+        <v>48.277749999999997</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="56.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>151</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9">
         <v>450.09513000000004</v>
       </c>
       <c r="F16" s="9">
         <v>890.42408</v>
       </c>
       <c r="G16" s="10">
         <v>283.60590000000002</v>
       </c>
       <c r="H16" s="10">
         <v>30.19201</v>
       </c>
       <c r="I16" s="10">
         <v>99.667959999999994</v>
@@ -4246,61 +4211,61 @@
       </c>
       <c r="AM16" s="21">
         <v>30.2</v>
       </c>
       <c r="AN16" s="21">
         <v>25.38</v>
       </c>
       <c r="AO16" s="21">
         <v>87.850319999999996</v>
       </c>
       <c r="AP16" s="21">
         <v>586.72077999999999</v>
       </c>
       <c r="AQ16" s="16">
         <v>0.1</v>
       </c>
       <c r="AR16" s="16">
         <v>1.35</v>
       </c>
       <c r="AS16" s="16">
         <v>114.22557999999999</v>
       </c>
       <c r="AT16" s="16">
         <v>909.76611000000003</v>
       </c>
-      <c r="AU16" s="10">
+      <c r="AU16" s="11">
         <v>0</v>
       </c>
-      <c r="AV16" s="10">
+      <c r="AV16" s="11">
         <v>0</v>
       </c>
-      <c r="AW16" s="10">
-[...3 lines deleted...]
-        <v>328.96937000000003</v>
+      <c r="AW16" s="11">
+        <v>43.148389999999999</v>
+      </c>
+      <c r="AX16" s="11">
+        <v>373.78804000000002</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C17" s="9">
         <v>26.84</v>
       </c>
       <c r="D17" s="9">
         <v>279.36699999999996</v>
       </c>
       <c r="E17" s="9">
         <v>44.156089999999992</v>
       </c>
       <c r="F17" s="9">
         <v>246.98039</v>
       </c>
       <c r="G17" s="10">
         <v>20</v>
       </c>
       <c r="H17" s="10">
@@ -4394,61 +4359,61 @@
       </c>
       <c r="AM17" s="21">
         <v>40.018799999999999</v>
       </c>
       <c r="AN17" s="21">
         <v>45.542999999999999</v>
       </c>
       <c r="AO17" s="21">
         <v>356.20670000000001</v>
       </c>
       <c r="AP17" s="21">
         <v>898.13789999999995</v>
       </c>
       <c r="AQ17" s="16">
         <v>1.869</v>
       </c>
       <c r="AR17" s="16">
         <v>53.23</v>
       </c>
       <c r="AS17" s="16">
         <v>352.83118999999999</v>
       </c>
       <c r="AT17" s="16">
         <v>1543.59582</v>
       </c>
-      <c r="AU17" s="10">
+      <c r="AU17" s="11">
         <v>0</v>
       </c>
-      <c r="AV17" s="10">
+      <c r="AV17" s="11">
         <v>0</v>
       </c>
-      <c r="AW17" s="10">
-[...3 lines deleted...]
-        <v>649.33421999999996</v>
+      <c r="AW17" s="11">
+        <v>356.65974999999997</v>
+      </c>
+      <c r="AX17" s="11">
+        <v>662.24816999999996</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="22.5">
       <c r="A18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>153</v>
       </c>
       <c r="C18" s="9">
         <v>3101.7450000000003</v>
       </c>
       <c r="D18" s="9">
         <v>1274.7710499999998</v>
       </c>
       <c r="E18" s="9">
         <v>541.09570999999994</v>
       </c>
       <c r="F18" s="9">
         <v>2208.2564500000003</v>
       </c>
       <c r="G18" s="10">
         <v>4018.34</v>
       </c>
       <c r="H18" s="10">
@@ -4546,61 +4511,61 @@
       </c>
       <c r="AM18" s="21">
         <v>885.78</v>
       </c>
       <c r="AN18" s="21">
         <v>594.06025</v>
       </c>
       <c r="AO18" s="21">
         <v>2450.93669</v>
       </c>
       <c r="AP18" s="21">
         <v>7657.99064</v>
       </c>
       <c r="AQ18" s="16">
         <v>856.26143999999999</v>
       </c>
       <c r="AR18" s="16">
         <v>1373.73975</v>
       </c>
       <c r="AS18" s="16">
         <v>1755.8748700000001</v>
       </c>
       <c r="AT18" s="16">
         <v>7046.1885400000001</v>
       </c>
-      <c r="AU18" s="10">
+      <c r="AU18" s="11">
         <v>85.831999999999994</v>
       </c>
-      <c r="AV18" s="10">
+      <c r="AV18" s="11">
         <v>115.81282</v>
       </c>
-      <c r="AW18" s="10">
-[...3 lines deleted...]
-        <v>3718.3257800000001</v>
+      <c r="AW18" s="11">
+        <v>832.68836999999996</v>
+      </c>
+      <c r="AX18" s="11">
+        <v>4254.2989200000002</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="22.5">
       <c r="A19" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>154</v>
       </c>
       <c r="C19" s="9">
         <v>12881.263639999997</v>
       </c>
       <c r="D19" s="9">
         <v>6771.9601899999998</v>
       </c>
       <c r="E19" s="9">
         <v>29497.435610000004</v>
       </c>
       <c r="F19" s="9">
         <v>34314.952930000014</v>
       </c>
       <c r="G19" s="10">
         <v>12442.704199999998</v>
       </c>
       <c r="H19" s="10">
@@ -4698,61 +4663,61 @@
       </c>
       <c r="AM19" s="21">
         <v>11433.852010000001</v>
       </c>
       <c r="AN19" s="21">
         <v>11408.028389999999</v>
       </c>
       <c r="AO19" s="21">
         <v>43207.221610000001</v>
       </c>
       <c r="AP19" s="21">
         <v>138603.1581</v>
       </c>
       <c r="AQ19" s="16">
         <v>11214.28306</v>
       </c>
       <c r="AR19" s="16">
         <v>13075.54991</v>
       </c>
       <c r="AS19" s="16">
         <v>43346.936679999999</v>
       </c>
       <c r="AT19" s="16">
         <v>185757.61670000001</v>
       </c>
-      <c r="AU19" s="10">
-[...9 lines deleted...]
-        <v>65262.981939999998</v>
+      <c r="AU19" s="11">
+        <v>7216.9071100000001</v>
+      </c>
+      <c r="AV19" s="11">
+        <v>8677.4375500000006</v>
+      </c>
+      <c r="AW19" s="11">
+        <v>19125.604319999999</v>
+      </c>
+      <c r="AX19" s="11">
+        <v>75594.192569999999</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C20" s="9">
         <v>6416.5029999999997</v>
       </c>
       <c r="D20" s="9">
         <v>42015.732660000001</v>
       </c>
       <c r="E20" s="9">
         <v>3232.3344899999997</v>
       </c>
       <c r="F20" s="9">
         <v>4287.9636099999998</v>
       </c>
       <c r="G20" s="10">
         <v>7109.8022500000006</v>
       </c>
       <c r="H20" s="10">
@@ -4850,61 +4815,61 @@
       </c>
       <c r="AM20" s="21">
         <v>9467.3923099999993</v>
       </c>
       <c r="AN20" s="21">
         <v>54254.646710000001</v>
       </c>
       <c r="AO20" s="21">
         <v>4933.3772399999998</v>
       </c>
       <c r="AP20" s="21">
         <v>19943.792369999999</v>
       </c>
       <c r="AQ20" s="16">
         <v>8254.4473999999991</v>
       </c>
       <c r="AR20" s="16">
         <v>52836.843529999998</v>
       </c>
       <c r="AS20" s="16">
         <v>5191.7250299999996</v>
       </c>
       <c r="AT20" s="16">
         <v>22818.656569999999</v>
       </c>
-      <c r="AU20" s="10">
-[...9 lines deleted...]
-        <v>11803.77613</v>
+      <c r="AU20" s="11">
+        <v>5349.8136999999997</v>
+      </c>
+      <c r="AV20" s="11">
+        <v>35501.877379999998</v>
+      </c>
+      <c r="AW20" s="11">
+        <v>3175.24091</v>
+      </c>
+      <c r="AX20" s="11">
+        <v>13231.285550000001</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="33.75">
       <c r="A21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>156</v>
       </c>
       <c r="C21" s="9">
         <v>1372.0575999999999</v>
       </c>
       <c r="D21" s="9">
         <v>1274.0755500000002</v>
       </c>
       <c r="E21" s="9">
         <v>740.23482999999987</v>
       </c>
       <c r="F21" s="9">
         <v>3867.80692</v>
       </c>
       <c r="G21" s="10">
         <v>1365.9285</v>
       </c>
       <c r="H21" s="10">
@@ -5002,61 +4967,61 @@
       </c>
       <c r="AM21" s="21">
         <v>1884.5206800000001</v>
       </c>
       <c r="AN21" s="21">
         <v>5822.2265399999997</v>
       </c>
       <c r="AO21" s="21">
         <v>1007.30006</v>
       </c>
       <c r="AP21" s="21">
         <v>7167.70388</v>
       </c>
       <c r="AQ21" s="16">
         <v>1683.62265</v>
       </c>
       <c r="AR21" s="16">
         <v>5326.1605499999996</v>
       </c>
       <c r="AS21" s="16">
         <v>827.54494</v>
       </c>
       <c r="AT21" s="16">
         <v>7088.2033499999998</v>
       </c>
-      <c r="AU21" s="10">
-[...9 lines deleted...]
-        <v>2777.7023600000002</v>
+      <c r="AU21" s="11">
+        <v>971.12870999999996</v>
+      </c>
+      <c r="AV21" s="11">
+        <v>4030.86193</v>
+      </c>
+      <c r="AW21" s="11">
+        <v>399.03444999999999</v>
+      </c>
+      <c r="AX21" s="11">
+        <v>3436.9714899999999</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="45">
       <c r="A22" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>157</v>
       </c>
       <c r="C22" s="9">
         <v>36.298000000000002</v>
       </c>
       <c r="D22" s="9">
         <v>15.904629999999999</v>
       </c>
       <c r="E22" s="9">
         <v>654.47771999999986</v>
       </c>
       <c r="F22" s="9">
         <v>2937.6087900000011</v>
       </c>
       <c r="G22" s="10">
         <v>113.92100000000001</v>
       </c>
       <c r="H22" s="10">
@@ -5154,61 +5119,61 @@
       </c>
       <c r="AM22" s="21">
         <v>425.56060000000002</v>
       </c>
       <c r="AN22" s="21">
         <v>2289.5303600000002</v>
       </c>
       <c r="AO22" s="21">
         <v>2696.6174299999998</v>
       </c>
       <c r="AP22" s="21">
         <v>17698.440269999999</v>
       </c>
       <c r="AQ22" s="16">
         <v>215.8107</v>
       </c>
       <c r="AR22" s="16">
         <v>957.28215999999998</v>
       </c>
       <c r="AS22" s="16">
         <v>3115.0266900000001</v>
       </c>
       <c r="AT22" s="16">
         <v>22406.860700000001</v>
       </c>
-      <c r="AU22" s="10">
-[...9 lines deleted...]
-        <v>9824.6177299999999</v>
+      <c r="AU22" s="11">
+        <v>168.44059999999999</v>
+      </c>
+      <c r="AV22" s="11">
+        <v>1314.9592700000001</v>
+      </c>
+      <c r="AW22" s="11">
+        <v>1613.03277</v>
+      </c>
+      <c r="AX22" s="11">
+        <v>11762.67481</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="56.25">
       <c r="A23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C23" s="9">
         <v>0.13</v>
       </c>
       <c r="D23" s="9">
         <v>0.82774999999999999</v>
       </c>
       <c r="E23" s="9">
         <v>280.31411000000014</v>
       </c>
       <c r="F23" s="9">
         <v>1620.7344899999994</v>
       </c>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10">
         <v>303.68948999999998</v>
@@ -5302,61 +5267,61 @@
       </c>
       <c r="AM23" s="21">
         <v>147.41</v>
       </c>
       <c r="AN23" s="21">
         <v>1372.1444200000001</v>
       </c>
       <c r="AO23" s="21">
         <v>1006.3367</v>
       </c>
       <c r="AP23" s="21">
         <v>5670.3749200000002</v>
       </c>
       <c r="AQ23" s="16">
         <v>49.481299999999997</v>
       </c>
       <c r="AR23" s="16">
         <v>134.11034000000001</v>
       </c>
       <c r="AS23" s="16">
         <v>1012.55146</v>
       </c>
       <c r="AT23" s="16">
         <v>5898.2121900000002</v>
       </c>
-      <c r="AU23" s="10">
+      <c r="AU23" s="11">
         <v>0</v>
       </c>
-      <c r="AV23" s="10">
+      <c r="AV23" s="11">
         <v>0</v>
       </c>
-      <c r="AW23" s="10">
-[...3 lines deleted...]
-        <v>2465.8245499999998</v>
+      <c r="AW23" s="11">
+        <v>466.18191000000002</v>
+      </c>
+      <c r="AX23" s="11">
+        <v>2763.9747400000001</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="56.25">
       <c r="A24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>159</v>
       </c>
       <c r="C24" s="9">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="9">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="9">
         <v>11.149149999999999</v>
       </c>
       <c r="F24" s="9">
         <v>16.252119999999998</v>
       </c>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10">
         <v>31.821359999999999</v>
@@ -5446,61 +5411,61 @@
       </c>
       <c r="AM24" s="21">
         <v>0</v>
       </c>
       <c r="AN24" s="21">
         <v>0</v>
       </c>
       <c r="AO24" s="21">
         <v>3.2845800000000001</v>
       </c>
       <c r="AP24" s="21">
         <v>62.716900000000003</v>
       </c>
       <c r="AQ24" s="16">
         <v>0</v>
       </c>
       <c r="AR24" s="16">
         <v>0</v>
       </c>
       <c r="AS24" s="16">
         <v>2.2349999999999999</v>
       </c>
       <c r="AT24" s="16">
         <v>54.005049999999997</v>
       </c>
-      <c r="AU24" s="10">
+      <c r="AU24" s="11">
         <v>0</v>
       </c>
-      <c r="AV24" s="10">
+      <c r="AV24" s="11">
         <v>0</v>
       </c>
-      <c r="AW24" s="10">
-[...3 lines deleted...]
-        <v>6.79765</v>
+      <c r="AW24" s="11">
+        <v>0.50700000000000001</v>
+      </c>
+      <c r="AX24" s="11">
+        <v>7.97553</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>160</v>
       </c>
       <c r="C25" s="9">
         <v>7568.2715800000005</v>
       </c>
       <c r="D25" s="9">
         <v>4002.73434</v>
       </c>
       <c r="E25" s="9">
         <v>46260.736260000005</v>
       </c>
       <c r="F25" s="9">
         <v>33216.546429999995</v>
       </c>
       <c r="G25" s="10">
         <v>11975.917349999998</v>
       </c>
       <c r="H25" s="10">
@@ -5598,61 +5563,61 @@
       </c>
       <c r="AM25" s="21">
         <v>2824.9092799999999</v>
       </c>
       <c r="AN25" s="21">
         <v>2373.5861799999998</v>
       </c>
       <c r="AO25" s="21">
         <v>36621.554080000002</v>
       </c>
       <c r="AP25" s="21">
         <v>47766.694320000002</v>
       </c>
       <c r="AQ25" s="16">
         <v>5133.0455199999997</v>
       </c>
       <c r="AR25" s="16">
         <v>3875.66237</v>
       </c>
       <c r="AS25" s="16">
         <v>38480.208319999998</v>
       </c>
       <c r="AT25" s="16">
         <v>49771.940179999998</v>
       </c>
-      <c r="AU25" s="10">
-[...9 lines deleted...]
-        <v>23705.622630000002</v>
+      <c r="AU25" s="11">
+        <v>2923.6509999999998</v>
+      </c>
+      <c r="AV25" s="11">
+        <v>2120.4274099999998</v>
+      </c>
+      <c r="AW25" s="11">
+        <v>19646.663779999999</v>
+      </c>
+      <c r="AX25" s="11">
+        <v>27155.148130000001</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="22.5">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C26" s="9">
         <v>523.39920000000006</v>
       </c>
       <c r="D26" s="9">
         <v>1025.8647299999998</v>
       </c>
       <c r="E26" s="9">
         <v>41150.786479999995</v>
       </c>
       <c r="F26" s="9">
         <v>75091.917400000006</v>
       </c>
       <c r="G26" s="10">
         <v>368.20180999999997</v>
       </c>
       <c r="H26" s="10">
@@ -5750,61 +5715,61 @@
       </c>
       <c r="AM26" s="21">
         <v>1324.0401999999999</v>
       </c>
       <c r="AN26" s="21">
         <v>5848.0682100000004</v>
       </c>
       <c r="AO26" s="21">
         <v>35761.034590000003</v>
       </c>
       <c r="AP26" s="21">
         <v>72085.682050000003</v>
       </c>
       <c r="AQ26" s="16">
         <v>3168.31756</v>
       </c>
       <c r="AR26" s="16">
         <v>13196.69023</v>
       </c>
       <c r="AS26" s="16">
         <v>42847.722399999999</v>
       </c>
       <c r="AT26" s="16">
         <v>100461.15842000001</v>
       </c>
-      <c r="AU26" s="10">
-[...9 lines deleted...]
-        <v>50157.621310000002</v>
+      <c r="AU26" s="11">
+        <v>924.52553</v>
+      </c>
+      <c r="AV26" s="11">
+        <v>3309.3420700000001</v>
+      </c>
+      <c r="AW26" s="11">
+        <v>24147.290870000001</v>
+      </c>
+      <c r="AX26" s="11">
+        <v>60842.563390000003</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>162</v>
       </c>
       <c r="C27" s="9">
         <v>4428.0827200000003</v>
       </c>
       <c r="D27" s="9">
         <v>3133.3972100000001</v>
       </c>
       <c r="E27" s="9">
         <v>32442.199319999992</v>
       </c>
       <c r="F27" s="9">
         <v>35208.219739999986</v>
       </c>
       <c r="G27" s="10">
         <v>3906.5813599999983</v>
       </c>
       <c r="H27" s="10">
@@ -5902,61 +5867,61 @@
       </c>
       <c r="AM27" s="21">
         <v>14386.270979999999</v>
       </c>
       <c r="AN27" s="21">
         <v>19065.066169999998</v>
       </c>
       <c r="AO27" s="21">
         <v>46462.642749999999</v>
       </c>
       <c r="AP27" s="21">
         <v>52164.349000000002</v>
       </c>
       <c r="AQ27" s="16">
         <v>17870.513330000002</v>
       </c>
       <c r="AR27" s="16">
         <v>23687.407139999999</v>
       </c>
       <c r="AS27" s="16">
         <v>52634.272700000001</v>
       </c>
       <c r="AT27" s="16">
         <v>64199.334990000003</v>
       </c>
-      <c r="AU27" s="10">
-[...9 lines deleted...]
-        <v>33373.20635</v>
+      <c r="AU27" s="11">
+        <v>11906.19544</v>
+      </c>
+      <c r="AV27" s="11">
+        <v>16461.55704</v>
+      </c>
+      <c r="AW27" s="11">
+        <v>26543.71977</v>
+      </c>
+      <c r="AX27" s="11">
+        <v>38429.035510000002</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="56.25">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>163</v>
       </c>
       <c r="C28" s="9">
         <v>15.099</v>
       </c>
       <c r="D28" s="9">
         <v>11.07708</v>
       </c>
       <c r="E28" s="9">
         <v>7063.7160800000001</v>
       </c>
       <c r="F28" s="9">
         <v>5884.3995400000003</v>
       </c>
       <c r="G28" s="10">
         <v>1321.1960999999999</v>
       </c>
       <c r="H28" s="10">
@@ -6054,61 +6019,61 @@
       </c>
       <c r="AM28" s="21">
         <v>2757.1450799999998</v>
       </c>
       <c r="AN28" s="21">
         <v>2087.4805500000002</v>
       </c>
       <c r="AO28" s="21">
         <v>12030.24634</v>
       </c>
       <c r="AP28" s="21">
         <v>15841.58956</v>
       </c>
       <c r="AQ28" s="16">
         <v>2999.6510899999998</v>
       </c>
       <c r="AR28" s="16">
         <v>2071.3798900000002</v>
       </c>
       <c r="AS28" s="16">
         <v>13092.61671</v>
       </c>
       <c r="AT28" s="16">
         <v>25273.821469999999</v>
       </c>
-      <c r="AU28" s="10">
-[...9 lines deleted...]
-        <v>9787.71594</v>
+      <c r="AU28" s="11">
+        <v>1807.90984</v>
+      </c>
+      <c r="AV28" s="11">
+        <v>1350.2064700000001</v>
+      </c>
+      <c r="AW28" s="11">
+        <v>6301.2648099999997</v>
+      </c>
+      <c r="AX28" s="11">
+        <v>11919.54585</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C29" s="9">
         <v>3119.7767399999998</v>
       </c>
       <c r="D29" s="9">
         <v>19037.75431</v>
       </c>
       <c r="E29" s="9">
         <v>7573.7240499999989</v>
       </c>
       <c r="F29" s="9">
         <v>22413.000249999997</v>
       </c>
       <c r="G29" s="10">
         <v>374.37322</v>
       </c>
       <c r="H29" s="10">
@@ -6206,61 +6171,61 @@
       </c>
       <c r="AM29" s="21">
         <v>4564.5636000000004</v>
       </c>
       <c r="AN29" s="21">
         <v>29314.794880000001</v>
       </c>
       <c r="AO29" s="21">
         <v>6811.5366199999999</v>
       </c>
       <c r="AP29" s="21">
         <v>41001.679239999998</v>
       </c>
       <c r="AQ29" s="16">
         <v>2644.4165200000002</v>
       </c>
       <c r="AR29" s="16">
         <v>14596.982410000001</v>
       </c>
       <c r="AS29" s="16">
         <v>8556.8930799999998</v>
       </c>
       <c r="AT29" s="16">
         <v>53628.887649999997</v>
       </c>
-      <c r="AU29" s="10">
-[...9 lines deleted...]
-        <v>26169.04953</v>
+      <c r="AU29" s="11">
+        <v>403.58600000000001</v>
+      </c>
+      <c r="AV29" s="11">
+        <v>2012.7808199999999</v>
+      </c>
+      <c r="AW29" s="11">
+        <v>5403.8605799999996</v>
+      </c>
+      <c r="AX29" s="11">
+        <v>29203.422190000001</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>165</v>
       </c>
       <c r="C30" s="9">
         <v>1750.1153300000003</v>
       </c>
       <c r="D30" s="9">
         <v>4346.2916899999991</v>
       </c>
       <c r="E30" s="9">
         <v>21202.67092</v>
       </c>
       <c r="F30" s="9">
         <v>63513.011139999973</v>
       </c>
       <c r="G30" s="10">
         <v>1669.8571700000002</v>
       </c>
       <c r="H30" s="10">
@@ -6358,61 +6323,61 @@
       </c>
       <c r="AM30" s="21">
         <v>3933.5795800000001</v>
       </c>
       <c r="AN30" s="21">
         <v>10027.641390000001</v>
       </c>
       <c r="AO30" s="21">
         <v>48397.974419999999</v>
       </c>
       <c r="AP30" s="21">
         <v>189959.84909</v>
       </c>
       <c r="AQ30" s="16">
         <v>3085.62093</v>
       </c>
       <c r="AR30" s="16">
         <v>10116.35189</v>
       </c>
       <c r="AS30" s="16">
         <v>47310.45349</v>
       </c>
       <c r="AT30" s="16">
         <v>220777.34020000001</v>
       </c>
-      <c r="AU30" s="10">
-[...9 lines deleted...]
-        <v>100382.45392</v>
+      <c r="AU30" s="11">
+        <v>1364.0474099999999</v>
+      </c>
+      <c r="AV30" s="11">
+        <v>4884.1045100000001</v>
+      </c>
+      <c r="AW30" s="11">
+        <v>23802.256280000001</v>
+      </c>
+      <c r="AX30" s="11">
+        <v>117219.17563</v>
       </c>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>166</v>
       </c>
       <c r="C31" s="9">
         <v>6250.2514000000001</v>
       </c>
       <c r="D31" s="9">
         <v>4995.9957300000005</v>
       </c>
       <c r="E31" s="9">
         <v>1924.9705300000005</v>
       </c>
       <c r="F31" s="9">
         <v>5419.2770200000014</v>
       </c>
       <c r="G31" s="10">
         <v>8348.764720000001</v>
       </c>
       <c r="H31" s="10">
@@ -6510,61 +6475,61 @@
       </c>
       <c r="AM31" s="21">
         <v>3181.933</v>
       </c>
       <c r="AN31" s="21">
         <v>3193.1748400000001</v>
       </c>
       <c r="AO31" s="21">
         <v>10823.644759999999</v>
       </c>
       <c r="AP31" s="21">
         <v>42083.621610000002</v>
       </c>
       <c r="AQ31" s="16">
         <v>756.05799999999999</v>
       </c>
       <c r="AR31" s="16">
         <v>659.95793000000003</v>
       </c>
       <c r="AS31" s="16">
         <v>13385.360479999999</v>
       </c>
       <c r="AT31" s="16">
         <v>56118.88366</v>
       </c>
-      <c r="AU31" s="10">
-[...9 lines deleted...]
-        <v>22342.313719999998</v>
+      <c r="AU31" s="11">
+        <v>510.30900000000003</v>
+      </c>
+      <c r="AV31" s="11">
+        <v>733.67507000000001</v>
+      </c>
+      <c r="AW31" s="11">
+        <v>4977.9709199999998</v>
+      </c>
+      <c r="AX31" s="11">
+        <v>25429.687699999999</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="45">
       <c r="A32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C32" s="9">
         <v>2.2200000000000002</v>
       </c>
       <c r="D32" s="9">
         <v>5.524</v>
       </c>
       <c r="E32" s="9">
         <v>67.141400000000004</v>
       </c>
       <c r="F32" s="9">
         <v>148.47372999999996</v>
       </c>
       <c r="G32" s="10">
         <v>5</v>
       </c>
       <c r="H32" s="10">
@@ -6662,61 +6627,61 @@
       </c>
       <c r="AM32" s="21">
         <v>175.56</v>
       </c>
       <c r="AN32" s="21">
         <v>666.21795999999995</v>
       </c>
       <c r="AO32" s="21">
         <v>213.49256</v>
       </c>
       <c r="AP32" s="21">
         <v>966.70511999999997</v>
       </c>
       <c r="AQ32" s="16">
         <v>138</v>
       </c>
       <c r="AR32" s="16">
         <v>317.47834999999998</v>
       </c>
       <c r="AS32" s="16">
         <v>168.64363</v>
       </c>
       <c r="AT32" s="16">
         <v>546.37486000000001</v>
       </c>
-      <c r="AU32" s="10">
+      <c r="AU32" s="11">
         <v>24.5</v>
       </c>
-      <c r="AV32" s="10">
+      <c r="AV32" s="11">
         <v>58.547449999999998</v>
       </c>
-      <c r="AW32" s="10">
-[...3 lines deleted...]
-        <v>320.83134999999999</v>
+      <c r="AW32" s="11">
+        <v>112.42628000000001</v>
+      </c>
+      <c r="AX32" s="11">
+        <v>373.57767000000001</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>168</v>
       </c>
       <c r="C33" s="9">
         <v>248.96860000000001</v>
       </c>
       <c r="D33" s="9">
         <v>537.63882000000012</v>
       </c>
       <c r="E33" s="9">
         <v>338.55421000000001</v>
       </c>
       <c r="F33" s="9">
         <v>757.31470000000002</v>
       </c>
       <c r="G33" s="10">
         <v>162.39438999999999</v>
       </c>
       <c r="H33" s="10">
@@ -6814,61 +6779,61 @@
       </c>
       <c r="AM33" s="21">
         <v>603.70928000000004</v>
       </c>
       <c r="AN33" s="21">
         <v>824.14936999999998</v>
       </c>
       <c r="AO33" s="21">
         <v>1663.14573</v>
       </c>
       <c r="AP33" s="21">
         <v>755.17003</v>
       </c>
       <c r="AQ33" s="16">
         <v>1476.7151200000001</v>
       </c>
       <c r="AR33" s="16">
         <v>1570.5013799999999</v>
       </c>
       <c r="AS33" s="16">
         <v>263.07754</v>
       </c>
       <c r="AT33" s="16">
         <v>552.62279000000001</v>
       </c>
-      <c r="AU33" s="10">
-[...9 lines deleted...]
-        <v>172.01924</v>
+      <c r="AU33" s="11">
+        <v>537.5412</v>
+      </c>
+      <c r="AV33" s="11">
+        <v>531.29118000000005</v>
+      </c>
+      <c r="AW33" s="11">
+        <v>50.56185</v>
+      </c>
+      <c r="AX33" s="11">
+        <v>192.30287000000001</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="22.5">
       <c r="A34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>169</v>
       </c>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9">
         <v>27.27261</v>
       </c>
       <c r="F34" s="9">
         <v>62.316100000000006</v>
       </c>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10">
         <v>40.926699999999997</v>
       </c>
       <c r="J34" s="10">
         <v>64.318690000000004</v>
       </c>
@@ -6954,60 +6919,60 @@
       </c>
       <c r="AM34" s="21">
         <v>0</v>
       </c>
       <c r="AN34" s="21">
         <v>0</v>
       </c>
       <c r="AO34" s="21">
         <v>47.430129999999998</v>
       </c>
       <c r="AP34" s="21">
         <v>6.3312099999999996</v>
       </c>
       <c r="AQ34" s="16">
         <v>0</v>
       </c>
       <c r="AR34" s="16">
         <v>0</v>
       </c>
       <c r="AS34" s="16">
         <v>9.5589999999999994E-2</v>
       </c>
       <c r="AT34" s="16">
         <v>3.6646000000000001</v>
       </c>
-      <c r="AU34" s="10">
+      <c r="AU34" s="11">
         <v>0</v>
       </c>
-      <c r="AV34" s="10">
+      <c r="AV34" s="11">
         <v>0</v>
       </c>
-      <c r="AW34" s="10">
+      <c r="AW34" s="11">
         <v>1.2899999999999999E-3</v>
       </c>
-      <c r="AX34" s="10">
+      <c r="AX34" s="11">
         <v>0.22294</v>
       </c>
     </row>
     <row r="35" spans="1:50">
       <c r="A35" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>170</v>
       </c>
       <c r="C35" s="9">
         <v>3318.87</v>
       </c>
       <c r="D35" s="9">
         <v>261.70528999999999</v>
       </c>
       <c r="E35" s="9">
         <v>79120.574599999993</v>
       </c>
       <c r="F35" s="9">
         <v>15643.1152</v>
       </c>
       <c r="G35" s="10">
         <v>52276.214500000002</v>
       </c>
@@ -7106,61 +7071,61 @@
       </c>
       <c r="AM35" s="21">
         <v>565249.87916999997</v>
       </c>
       <c r="AN35" s="21">
         <v>50746.514660000001</v>
       </c>
       <c r="AO35" s="21">
         <v>71550.902560000002</v>
       </c>
       <c r="AP35" s="21">
         <v>9059.0539100000005</v>
       </c>
       <c r="AQ35" s="16">
         <v>388189.71528</v>
       </c>
       <c r="AR35" s="16">
         <v>22580.992900000001</v>
       </c>
       <c r="AS35" s="16">
         <v>213800.24788000001</v>
       </c>
       <c r="AT35" s="16">
         <v>55724.014730000003</v>
       </c>
-      <c r="AU35" s="10">
-[...9 lines deleted...]
-        <v>18194.695029999999</v>
+      <c r="AU35" s="11">
+        <v>256081.02225000001</v>
+      </c>
+      <c r="AV35" s="11">
+        <v>13691.63767</v>
+      </c>
+      <c r="AW35" s="11">
+        <v>65061.035530000001</v>
+      </c>
+      <c r="AX35" s="11">
+        <v>20489.685150000001</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>171</v>
       </c>
       <c r="C36" s="9">
         <v>2650.1110800000001</v>
       </c>
       <c r="D36" s="9">
         <v>834.51658000000009</v>
       </c>
       <c r="E36" s="9">
         <v>66394.714510000005</v>
       </c>
       <c r="F36" s="9">
         <v>70074.247109999968</v>
       </c>
       <c r="G36" s="10">
         <v>2899.51928</v>
       </c>
       <c r="H36" s="10">
@@ -7258,61 +7223,61 @@
       </c>
       <c r="AM36" s="21">
         <v>23234.43851</v>
       </c>
       <c r="AN36" s="21">
         <v>24637.000520000001</v>
       </c>
       <c r="AO36" s="21">
         <v>61025.310940000003</v>
       </c>
       <c r="AP36" s="21">
         <v>57209.071490000002</v>
       </c>
       <c r="AQ36" s="16">
         <v>13667.77572</v>
       </c>
       <c r="AR36" s="16">
         <v>20393.360980000001</v>
       </c>
       <c r="AS36" s="16">
         <v>66750.621700000003</v>
       </c>
       <c r="AT36" s="16">
         <v>56929.20607</v>
       </c>
-      <c r="AU36" s="10">
-[...9 lines deleted...]
-        <v>45314.767399999997</v>
+      <c r="AU36" s="11">
+        <v>13180.757799999999</v>
+      </c>
+      <c r="AV36" s="11">
+        <v>22691.211780000001</v>
+      </c>
+      <c r="AW36" s="11">
+        <v>53499.342960000002</v>
+      </c>
+      <c r="AX36" s="11">
+        <v>45477.616679999999</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="22.5">
       <c r="A37" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>172</v>
       </c>
       <c r="C37" s="9">
         <v>44398.744550000003</v>
       </c>
       <c r="D37" s="9">
         <v>5972.1124900000004</v>
       </c>
       <c r="E37" s="9">
         <v>164563.26103999998</v>
       </c>
       <c r="F37" s="9">
         <v>34783.608639999999</v>
       </c>
       <c r="G37" s="10">
         <v>45607.837089999994</v>
       </c>
       <c r="H37" s="10">
@@ -7410,61 +7375,61 @@
       </c>
       <c r="AM37" s="21">
         <v>269687.90243000002</v>
       </c>
       <c r="AN37" s="21">
         <v>16244.27455</v>
       </c>
       <c r="AO37" s="21">
         <v>146714.70608</v>
       </c>
       <c r="AP37" s="21">
         <v>26281.77651</v>
       </c>
       <c r="AQ37" s="16">
         <v>134947.07177000001</v>
       </c>
       <c r="AR37" s="16">
         <v>13577.14806</v>
       </c>
       <c r="AS37" s="16">
         <v>125068.71485</v>
       </c>
       <c r="AT37" s="16">
         <v>41125.343309999997</v>
       </c>
-      <c r="AU37" s="10">
-[...9 lines deleted...]
-        <v>25750.633750000001</v>
+      <c r="AU37" s="11">
+        <v>38159.780590000002</v>
+      </c>
+      <c r="AV37" s="11">
+        <v>6984.0263599999998</v>
+      </c>
+      <c r="AW37" s="11">
+        <v>104100.36593</v>
+      </c>
+      <c r="AX37" s="11">
+        <v>27580.181140000001</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="33.75">
       <c r="A38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>173</v>
       </c>
       <c r="C38" s="9">
         <v>2186.3360499999999</v>
       </c>
       <c r="D38" s="9">
         <v>290.56157999999999</v>
       </c>
       <c r="E38" s="9">
         <v>69894.539909999978</v>
       </c>
       <c r="F38" s="9">
         <v>14384.736930000001</v>
       </c>
       <c r="G38" s="10">
         <v>3804.8343300000001</v>
       </c>
       <c r="H38" s="10">
@@ -7562,61 +7527,61 @@
       </c>
       <c r="AM38" s="21">
         <v>36797.856449999999</v>
       </c>
       <c r="AN38" s="21">
         <v>2656.4563800000001</v>
       </c>
       <c r="AO38" s="21">
         <v>80515.07617</v>
       </c>
       <c r="AP38" s="21">
         <v>22653.113969999999</v>
       </c>
       <c r="AQ38" s="16">
         <v>29779.409019999999</v>
       </c>
       <c r="AR38" s="16">
         <v>6890.9839599999996</v>
       </c>
       <c r="AS38" s="16">
         <v>41072.833180000001</v>
       </c>
       <c r="AT38" s="16">
         <v>13143.65856</v>
       </c>
-      <c r="AU38" s="10">
-[...9 lines deleted...]
-        <v>12372.54197</v>
+      <c r="AU38" s="11">
+        <v>54124.111859999997</v>
+      </c>
+      <c r="AV38" s="11">
+        <v>6687.2140499999996</v>
+      </c>
+      <c r="AW38" s="11">
+        <v>44789.822370000002</v>
+      </c>
+      <c r="AX38" s="11">
+        <v>12824.04009</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>174</v>
       </c>
       <c r="C39" s="9">
         <v>3.9E-2</v>
       </c>
       <c r="D39" s="9">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E39" s="9">
         <v>595.41196000000002</v>
       </c>
       <c r="F39" s="9">
         <v>1108.6394300000002</v>
       </c>
       <c r="G39" s="10">
         <v>2.0960000000000001</v>
       </c>
       <c r="H39" s="10">
@@ -7714,61 +7679,61 @@
       </c>
       <c r="AM39" s="21">
         <v>273.09032999999999</v>
       </c>
       <c r="AN39" s="21">
         <v>420.35530999999997</v>
       </c>
       <c r="AO39" s="21">
         <v>3284.7739499999998</v>
       </c>
       <c r="AP39" s="21">
         <v>2322.39003</v>
       </c>
       <c r="AQ39" s="16">
         <v>503.21363000000002</v>
       </c>
       <c r="AR39" s="16">
         <v>438.00959</v>
       </c>
       <c r="AS39" s="16">
         <v>4459.0780999999997</v>
       </c>
       <c r="AT39" s="16">
         <v>2944.83968</v>
       </c>
-      <c r="AU39" s="10">
-[...9 lines deleted...]
-        <v>1683.4635800000001</v>
+      <c r="AU39" s="11">
+        <v>305.56101000000001</v>
+      </c>
+      <c r="AV39" s="11">
+        <v>382.52873</v>
+      </c>
+      <c r="AW39" s="11">
+        <v>2471.0059500000002</v>
+      </c>
+      <c r="AX39" s="11">
+        <v>1893.08664</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="33.75">
       <c r="A40" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>175</v>
       </c>
       <c r="C40" s="9">
         <v>2239.6369</v>
       </c>
       <c r="D40" s="9">
         <v>263.39931000000001</v>
       </c>
       <c r="E40" s="9">
         <v>82073.050510000001</v>
       </c>
       <c r="F40" s="9">
         <v>13385.781569999997</v>
       </c>
       <c r="G40" s="10">
         <v>2208.8179499999997</v>
       </c>
       <c r="H40" s="10">
@@ -7866,61 +7831,61 @@
       </c>
       <c r="AM40" s="21">
         <v>35286.34592</v>
       </c>
       <c r="AN40" s="21">
         <v>2118.0121199999999</v>
       </c>
       <c r="AO40" s="21">
         <v>61599.763169999998</v>
       </c>
       <c r="AP40" s="21">
         <v>12712.07453</v>
       </c>
       <c r="AQ40" s="16">
         <v>99232.123569999996</v>
       </c>
       <c r="AR40" s="16">
         <v>6955.77909</v>
       </c>
       <c r="AS40" s="16">
         <v>45093.957300000002</v>
       </c>
       <c r="AT40" s="16">
         <v>11884.17121</v>
       </c>
-      <c r="AU40" s="10">
-[...9 lines deleted...]
-        <v>6402.0281699999996</v>
+      <c r="AU40" s="11">
+        <v>16446.658080000001</v>
+      </c>
+      <c r="AV40" s="11">
+        <v>2120.2467799999999</v>
+      </c>
+      <c r="AW40" s="11">
+        <v>31355.459739999998</v>
+      </c>
+      <c r="AX40" s="11">
+        <v>7935.2221099999997</v>
       </c>
     </row>
     <row r="41" spans="1:50">
       <c r="A41" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>176</v>
       </c>
       <c r="C41" s="9">
         <v>1013.1055</v>
       </c>
       <c r="D41" s="9">
         <v>713.77926000000002</v>
       </c>
       <c r="E41" s="9">
         <v>10486.85989</v>
       </c>
       <c r="F41" s="9">
         <v>13368.877110000001</v>
       </c>
       <c r="G41" s="10">
         <v>2553.4606800000001</v>
       </c>
       <c r="H41" s="10">
@@ -8018,61 +7983,61 @@
       </c>
       <c r="AM41" s="21">
         <v>4650.7489699999996</v>
       </c>
       <c r="AN41" s="21">
         <v>4106.7076399999996</v>
       </c>
       <c r="AO41" s="21">
         <v>13921.859920000001</v>
       </c>
       <c r="AP41" s="21">
         <v>11005.39769</v>
       </c>
       <c r="AQ41" s="16">
         <v>12887.14057</v>
       </c>
       <c r="AR41" s="16">
         <v>14233.12012</v>
       </c>
       <c r="AS41" s="16">
         <v>15767.75633</v>
       </c>
       <c r="AT41" s="16">
         <v>9349.6597999999994</v>
       </c>
-      <c r="AU41" s="10">
-[...9 lines deleted...]
-        <v>5678.9564399999999</v>
+      <c r="AU41" s="11">
+        <v>92808.347989999995</v>
+      </c>
+      <c r="AV41" s="11">
+        <v>8939.1929099999998</v>
+      </c>
+      <c r="AW41" s="11">
+        <v>9168.9675399999996</v>
+      </c>
+      <c r="AX41" s="11">
+        <v>5744.93433</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>177</v>
       </c>
       <c r="C42" s="9">
         <v>5846.9216000000006</v>
       </c>
       <c r="D42" s="9">
         <v>535.27250000000004</v>
       </c>
       <c r="E42" s="9">
         <v>614.96623999999997</v>
       </c>
       <c r="F42" s="9">
         <v>326.99983999999995</v>
       </c>
       <c r="G42" s="10">
         <v>1085.307</v>
       </c>
       <c r="H42" s="10">
@@ -8170,61 +8135,61 @@
       </c>
       <c r="AM42" s="21">
         <v>1152.6015</v>
       </c>
       <c r="AN42" s="21">
         <v>282.81509999999997</v>
       </c>
       <c r="AO42" s="21">
         <v>616.91499999999996</v>
       </c>
       <c r="AP42" s="21">
         <v>319.30660999999998</v>
       </c>
       <c r="AQ42" s="16">
         <v>7497.5213400000002</v>
       </c>
       <c r="AR42" s="16">
         <v>801.56069000000002</v>
       </c>
       <c r="AS42" s="16">
         <v>509.53672</v>
       </c>
       <c r="AT42" s="16">
         <v>309.66764000000001</v>
       </c>
-      <c r="AU42" s="10">
-[...9 lines deleted...]
-        <v>348.55058000000002</v>
+      <c r="AU42" s="11">
+        <v>2272.1247499999999</v>
+      </c>
+      <c r="AV42" s="11">
+        <v>105.48374</v>
+      </c>
+      <c r="AW42" s="11">
+        <v>1269.59458</v>
+      </c>
+      <c r="AX42" s="11">
+        <v>379.56999000000002</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>178</v>
       </c>
       <c r="C43" s="9">
         <v>1680.99641</v>
       </c>
       <c r="D43" s="9">
         <v>642.33991000000003</v>
       </c>
       <c r="E43" s="9">
         <v>44744.586079999965</v>
       </c>
       <c r="F43" s="9">
         <v>44034.905929999972</v>
       </c>
       <c r="G43" s="10">
         <v>1197.3334500000003</v>
       </c>
       <c r="H43" s="10">
@@ -8322,61 +8287,61 @@
       </c>
       <c r="AM43" s="21">
         <v>13001.48762</v>
       </c>
       <c r="AN43" s="21">
         <v>1078.6208099999999</v>
       </c>
       <c r="AO43" s="21">
         <v>58020.363830000002</v>
       </c>
       <c r="AP43" s="21">
         <v>37912.889139999999</v>
       </c>
       <c r="AQ43" s="16">
         <v>19234.210480000002</v>
       </c>
       <c r="AR43" s="16">
         <v>1279.29818</v>
       </c>
       <c r="AS43" s="16">
         <v>41848.552479999998</v>
       </c>
       <c r="AT43" s="16">
         <v>29625.789209999999</v>
       </c>
-      <c r="AU43" s="10">
-[...9 lines deleted...]
-        <v>18128.570169999999</v>
+      <c r="AU43" s="11">
+        <v>1260.8600100000001</v>
+      </c>
+      <c r="AV43" s="11">
+        <v>768.40337999999997</v>
+      </c>
+      <c r="AW43" s="11">
+        <v>26980.277610000001</v>
+      </c>
+      <c r="AX43" s="11">
+        <v>19361.9221</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>179</v>
       </c>
       <c r="C44" s="9">
         <v>0.21</v>
       </c>
       <c r="D44" s="9">
         <v>0.24015</v>
       </c>
       <c r="E44" s="9">
         <v>2834.0004800000002</v>
       </c>
       <c r="F44" s="9">
         <v>3156.1199199999992</v>
       </c>
       <c r="G44" s="10">
         <v>158.45699999999999</v>
       </c>
       <c r="H44" s="10">
@@ -8474,61 +8439,61 @@
       </c>
       <c r="AM44" s="21">
         <v>99.4255</v>
       </c>
       <c r="AN44" s="21">
         <v>158.91922</v>
       </c>
       <c r="AO44" s="21">
         <v>5154.9809500000001</v>
       </c>
       <c r="AP44" s="21">
         <v>5268.4430199999997</v>
       </c>
       <c r="AQ44" s="16">
         <v>322.92291999999998</v>
       </c>
       <c r="AR44" s="16">
         <v>81.393060000000006</v>
       </c>
       <c r="AS44" s="16">
         <v>3977.2521099999999</v>
       </c>
       <c r="AT44" s="16">
         <v>5177.9812899999997</v>
       </c>
-      <c r="AU44" s="10">
-[...9 lines deleted...]
-        <v>2737.0859700000001</v>
+      <c r="AU44" s="11">
+        <v>70.993979999999993</v>
+      </c>
+      <c r="AV44" s="11">
+        <v>26.92803</v>
+      </c>
+      <c r="AW44" s="11">
+        <v>2605.7318300000002</v>
+      </c>
+      <c r="AX44" s="11">
+        <v>3107.48603</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>180</v>
       </c>
       <c r="C45" s="9">
         <v>3.9882999999999997</v>
       </c>
       <c r="D45" s="9">
         <v>24.103560000000002</v>
       </c>
       <c r="E45" s="9">
         <v>805.66796999999997</v>
       </c>
       <c r="F45" s="9">
         <v>724.76055999999994</v>
       </c>
       <c r="G45" s="10">
         <v>309.02640000000002</v>
       </c>
       <c r="H45" s="10">
@@ -8626,61 +8591,61 @@
       </c>
       <c r="AM45" s="21">
         <v>320.91000000000003</v>
       </c>
       <c r="AN45" s="21">
         <v>29.757100000000001</v>
       </c>
       <c r="AO45" s="21">
         <v>1094.4589100000001</v>
       </c>
       <c r="AP45" s="21">
         <v>1285.2194300000001</v>
       </c>
       <c r="AQ45" s="16">
         <v>649.42819999999995</v>
       </c>
       <c r="AR45" s="16">
         <v>377.91678999999999</v>
       </c>
       <c r="AS45" s="16">
         <v>1225.56411</v>
       </c>
       <c r="AT45" s="16">
         <v>1399.4992099999999</v>
       </c>
-      <c r="AU45" s="10">
+      <c r="AU45" s="11">
         <v>40.299999999999997</v>
       </c>
-      <c r="AV45" s="10">
+      <c r="AV45" s="11">
         <v>21.967169999999999</v>
       </c>
-      <c r="AW45" s="10">
-[...3 lines deleted...]
-        <v>621.48373000000004</v>
+      <c r="AW45" s="11">
+        <v>727.43920000000003</v>
+      </c>
+      <c r="AX45" s="11">
+        <v>706.63369999999998</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="22.5">
       <c r="A46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>181</v>
       </c>
       <c r="C46" s="9">
         <v>306.375</v>
       </c>
       <c r="D46" s="9">
         <v>596.49797000000001</v>
       </c>
       <c r="E46" s="9">
         <v>2145.8053800000002</v>
       </c>
       <c r="F46" s="9">
         <v>3938.5100299999999</v>
       </c>
       <c r="G46" s="10">
         <v>141.30000000000001</v>
       </c>
       <c r="H46" s="10">
@@ -8778,61 +8743,61 @@
       </c>
       <c r="AM46" s="21">
         <v>1529.0343600000001</v>
       </c>
       <c r="AN46" s="21">
         <v>302.01276999999999</v>
       </c>
       <c r="AO46" s="21">
         <v>36196.610309999996</v>
       </c>
       <c r="AP46" s="21">
         <v>18352.93232</v>
       </c>
       <c r="AQ46" s="16">
         <v>201.04429999999999</v>
       </c>
       <c r="AR46" s="16">
         <v>79.311790000000002</v>
       </c>
       <c r="AS46" s="16">
         <v>32234.618419999999</v>
       </c>
       <c r="AT46" s="16">
         <v>11593.68878</v>
       </c>
-      <c r="AU46" s="10">
-[...9 lines deleted...]
-        <v>7433.7547299999997</v>
+      <c r="AU46" s="11">
+        <v>102.3784</v>
+      </c>
+      <c r="AV46" s="11">
+        <v>214.14224999999999</v>
+      </c>
+      <c r="AW46" s="11">
+        <v>20355.558430000001</v>
+      </c>
+      <c r="AX46" s="11">
+        <v>8228.6296399999992</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="22.5">
       <c r="A47" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>182</v>
       </c>
       <c r="C47" s="9">
         <v>23430.743999999999</v>
       </c>
       <c r="D47" s="9">
         <v>9686.3018400000001</v>
       </c>
       <c r="E47" s="9">
         <v>13306.331430000002</v>
       </c>
       <c r="F47" s="9">
         <v>9544.6714799999954</v>
       </c>
       <c r="G47" s="10">
         <v>76216.231799999994</v>
       </c>
       <c r="H47" s="10">
@@ -8930,61 +8895,61 @@
       </c>
       <c r="AM47" s="21">
         <v>381993.37667999999</v>
       </c>
       <c r="AN47" s="21">
         <v>161777.87830000001</v>
       </c>
       <c r="AO47" s="21">
         <v>29898.913909999999</v>
       </c>
       <c r="AP47" s="21">
         <v>12193.283359999999</v>
       </c>
       <c r="AQ47" s="16">
         <v>581916.80585</v>
       </c>
       <c r="AR47" s="16">
         <v>228793.45228999999</v>
       </c>
       <c r="AS47" s="16">
         <v>34059.1921</v>
       </c>
       <c r="AT47" s="16">
         <v>15565.1728</v>
       </c>
-      <c r="AU47" s="10">
-[...9 lines deleted...]
-        <v>8663.6468600000007</v>
+      <c r="AU47" s="11">
+        <v>205093.14348999999</v>
+      </c>
+      <c r="AV47" s="11">
+        <v>64763.332779999997</v>
+      </c>
+      <c r="AW47" s="11">
+        <v>32642.701830000002</v>
+      </c>
+      <c r="AX47" s="11">
+        <v>9615.3631700000005</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="7" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>183</v>
       </c>
       <c r="C48" s="9">
         <v>18.5</v>
       </c>
       <c r="D48" s="9">
         <v>4.0212000000000003</v>
       </c>
       <c r="E48" s="9">
         <v>1.5471999999999999</v>
       </c>
       <c r="F48" s="9">
         <v>4.8555899999999994</v>
       </c>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10">
         <v>3.8935999999999997</v>
@@ -9078,61 +9043,61 @@
       </c>
       <c r="AM48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AN48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AO48" s="21">
         <v>114.24229</v>
       </c>
       <c r="AP48" s="21">
         <v>156.00745000000001</v>
       </c>
       <c r="AQ48" s="16">
         <v>10.358000000000001</v>
       </c>
       <c r="AR48" s="16">
         <v>49.65748</v>
       </c>
       <c r="AS48" s="16">
         <v>144.79417000000001</v>
       </c>
       <c r="AT48" s="16">
         <v>167.01514</v>
       </c>
-      <c r="AU48" s="10">
+      <c r="AU48" s="11">
         <v>9.6920099999999998</v>
       </c>
-      <c r="AV48" s="10">
+      <c r="AV48" s="11">
         <v>2.9359000000000002</v>
       </c>
-      <c r="AW48" s="10">
-[...3 lines deleted...]
-        <v>178.34238999999999</v>
+      <c r="AW48" s="11">
+        <v>154.80683999999999</v>
+      </c>
+      <c r="AX48" s="11">
+        <v>187.56356</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="22.5">
       <c r="A49" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>184</v>
       </c>
       <c r="C49" s="9">
         <v>135.85300000000001</v>
       </c>
       <c r="D49" s="9">
         <v>100.69982999999999</v>
       </c>
       <c r="E49" s="9">
         <v>1941.4881599999997</v>
       </c>
       <c r="F49" s="9">
         <v>5529.1334700000007</v>
       </c>
       <c r="G49" s="10">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="10">
@@ -9230,61 +9195,61 @@
       </c>
       <c r="AM49" s="21">
         <v>1155.80576</v>
       </c>
       <c r="AN49" s="21">
         <v>1155.24523</v>
       </c>
       <c r="AO49" s="21">
         <v>8539.8084299999991</v>
       </c>
       <c r="AP49" s="21">
         <v>9928.5300299999999</v>
       </c>
       <c r="AQ49" s="16">
         <v>22972.199799999999</v>
       </c>
       <c r="AR49" s="16">
         <v>1324.56242</v>
       </c>
       <c r="AS49" s="16">
         <v>9137.5438300000005</v>
       </c>
       <c r="AT49" s="16">
         <v>7494.1587900000004</v>
       </c>
-      <c r="AU49" s="10">
+      <c r="AU49" s="11">
         <v>46.737400000000001</v>
       </c>
-      <c r="AV49" s="10">
+      <c r="AV49" s="11">
         <v>310.71530000000001</v>
       </c>
-      <c r="AW49" s="10">
-[...3 lines deleted...]
-        <v>3853.40416</v>
+      <c r="AW49" s="11">
+        <v>4310.11402</v>
+      </c>
+      <c r="AX49" s="11">
+        <v>4341.5884599999999</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="22.5">
       <c r="A50" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>185</v>
       </c>
       <c r="C50" s="9">
         <v>14271.417800000001</v>
       </c>
       <c r="D50" s="9">
         <v>5025.5972900000006</v>
       </c>
       <c r="E50" s="9">
         <v>22147.46402000001</v>
       </c>
       <c r="F50" s="9">
         <v>23718.515300000003</v>
       </c>
       <c r="G50" s="10">
         <v>1195.7679999999998</v>
       </c>
       <c r="H50" s="10">
@@ -9382,61 +9347,61 @@
       </c>
       <c r="AM50" s="21">
         <v>3591.3818999999999</v>
       </c>
       <c r="AN50" s="21">
         <v>4917.47325</v>
       </c>
       <c r="AO50" s="21">
         <v>24370.35182</v>
       </c>
       <c r="AP50" s="21">
         <v>26450.71025</v>
       </c>
       <c r="AQ50" s="16">
         <v>14881.4018</v>
       </c>
       <c r="AR50" s="16">
         <v>4851.50659</v>
       </c>
       <c r="AS50" s="16">
         <v>31473.481629999998</v>
       </c>
       <c r="AT50" s="16">
         <v>25313.35469</v>
       </c>
-      <c r="AU50" s="10">
-[...9 lines deleted...]
-        <v>15379.45349</v>
+      <c r="AU50" s="11">
+        <v>37239.3033</v>
+      </c>
+      <c r="AV50" s="11">
+        <v>1805.0454400000001</v>
+      </c>
+      <c r="AW50" s="11">
+        <v>20704.358110000001</v>
+      </c>
+      <c r="AX50" s="11">
+        <v>16723.512719999999</v>
       </c>
     </row>
     <row r="51" spans="1:50">
       <c r="A51" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>186</v>
       </c>
       <c r="C51" s="9">
         <v>42.497999999999998</v>
       </c>
       <c r="D51" s="9">
         <v>29.74973</v>
       </c>
       <c r="E51" s="9">
         <v>52801.644030000003</v>
       </c>
       <c r="F51" s="9">
         <v>28024.399680000002</v>
       </c>
       <c r="G51" s="10">
         <v>0.66500000000000004</v>
       </c>
       <c r="H51" s="10">
@@ -9530,61 +9495,61 @@
       </c>
       <c r="AM51" s="21">
         <v>355.65499999999997</v>
       </c>
       <c r="AN51" s="21">
         <v>120.6533</v>
       </c>
       <c r="AO51" s="21">
         <v>85820.096919999996</v>
       </c>
       <c r="AP51" s="21">
         <v>60535.270120000001</v>
       </c>
       <c r="AQ51" s="16">
         <v>1089.1125999999999</v>
       </c>
       <c r="AR51" s="16">
         <v>361.25970000000001</v>
       </c>
       <c r="AS51" s="16">
         <v>103370.68749</v>
       </c>
       <c r="AT51" s="16">
         <v>64334.877480000003</v>
       </c>
-      <c r="AU51" s="10">
+      <c r="AU51" s="11">
         <v>392.61500000000001</v>
       </c>
-      <c r="AV51" s="10">
+      <c r="AV51" s="11">
         <v>149.81566000000001</v>
       </c>
-      <c r="AW51" s="10">
-[...3 lines deleted...]
-        <v>33470.978230000001</v>
+      <c r="AW51" s="11">
+        <v>66295.399969999999</v>
+      </c>
+      <c r="AX51" s="11">
+        <v>37281.782500000001</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="22.5">
       <c r="A52" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>187</v>
       </c>
       <c r="C52" s="9">
         <v>2761.3184999999999</v>
       </c>
       <c r="D52" s="9">
         <v>761.19709</v>
       </c>
       <c r="E52" s="9">
         <v>21023.954189999997</v>
       </c>
       <c r="F52" s="9">
         <v>10506.934949999999</v>
       </c>
       <c r="G52" s="10">
         <v>4481.4127999999992</v>
       </c>
       <c r="H52" s="10">
@@ -9682,61 +9647,61 @@
       </c>
       <c r="AM52" s="21">
         <v>9082.1037500000002</v>
       </c>
       <c r="AN52" s="21">
         <v>3056.1936799999999</v>
       </c>
       <c r="AO52" s="21">
         <v>56204.821219999998</v>
       </c>
       <c r="AP52" s="21">
         <v>30688.021769999999</v>
       </c>
       <c r="AQ52" s="16">
         <v>11231.269329999999</v>
       </c>
       <c r="AR52" s="16">
         <v>4591.3611799999999</v>
       </c>
       <c r="AS52" s="16">
         <v>50182.287279999997</v>
       </c>
       <c r="AT52" s="16">
         <v>28980.31799</v>
       </c>
-      <c r="AU52" s="10">
-[...9 lines deleted...]
-        <v>16761.73934</v>
+      <c r="AU52" s="11">
+        <v>1485.9759799999999</v>
+      </c>
+      <c r="AV52" s="11">
+        <v>409.92768000000001</v>
+      </c>
+      <c r="AW52" s="11">
+        <v>31141.306430000001</v>
+      </c>
+      <c r="AX52" s="11">
+        <v>18160.696800000002</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>188</v>
       </c>
       <c r="C53" s="9">
         <v>2148.03595</v>
       </c>
       <c r="D53" s="9">
         <v>269.57758999999999</v>
       </c>
       <c r="E53" s="9">
         <v>83286.813149999944</v>
       </c>
       <c r="F53" s="9">
         <v>56705.481770000006</v>
       </c>
       <c r="G53" s="10">
         <v>842.47402000000011</v>
       </c>
       <c r="H53" s="10">
@@ -9834,61 +9799,61 @@
       </c>
       <c r="AM53" s="21">
         <v>7313.1413199999997</v>
       </c>
       <c r="AN53" s="21">
         <v>1399.4106300000001</v>
       </c>
       <c r="AO53" s="21">
         <v>184195.27811000001</v>
       </c>
       <c r="AP53" s="21">
         <v>100875.05744999999</v>
       </c>
       <c r="AQ53" s="16">
         <v>29140.09678</v>
       </c>
       <c r="AR53" s="16">
         <v>7376.78431</v>
       </c>
       <c r="AS53" s="16">
         <v>181212.20215</v>
       </c>
       <c r="AT53" s="16">
         <v>88397.342829999994</v>
       </c>
-      <c r="AU53" s="10">
-[...9 lines deleted...]
-        <v>51441.166510000003</v>
+      <c r="AU53" s="11">
+        <v>8294.4424999999992</v>
+      </c>
+      <c r="AV53" s="11">
+        <v>1072.81531</v>
+      </c>
+      <c r="AW53" s="11">
+        <v>112770.41413999999</v>
+      </c>
+      <c r="AX53" s="11">
+        <v>52768.962209999998</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="9">
         <v>2290.3221800000001</v>
       </c>
       <c r="D54" s="9">
         <v>571.30250000000001</v>
       </c>
       <c r="E54" s="9">
         <v>142168.85285999998</v>
       </c>
       <c r="F54" s="9">
         <v>96138.880100000024</v>
       </c>
       <c r="G54" s="10">
         <v>11340.508259999999</v>
       </c>
       <c r="H54" s="10">
@@ -9986,61 +9951,61 @@
       </c>
       <c r="AM54" s="21">
         <v>24070.093000000001</v>
       </c>
       <c r="AN54" s="21">
         <v>1788.77134</v>
       </c>
       <c r="AO54" s="21">
         <v>94252.490300000005</v>
       </c>
       <c r="AP54" s="21">
         <v>59063.275840000002</v>
       </c>
       <c r="AQ54" s="16">
         <v>44621.292000000001</v>
       </c>
       <c r="AR54" s="16">
         <v>6118.04853</v>
       </c>
       <c r="AS54" s="16">
         <v>148660.83425000001</v>
       </c>
       <c r="AT54" s="16">
         <v>74936.742370000007</v>
       </c>
-      <c r="AU54" s="10">
-[...9 lines deleted...]
-        <v>22267.938190000001</v>
+      <c r="AU54" s="11">
+        <v>5746.2190000000001</v>
+      </c>
+      <c r="AV54" s="11">
+        <v>784.51737000000003</v>
+      </c>
+      <c r="AW54" s="11">
+        <v>52237.889790000001</v>
+      </c>
+      <c r="AX54" s="11">
+        <v>25006.267370000001</v>
       </c>
     </row>
     <row r="55" spans="1:50" ht="22.5">
       <c r="A55" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C55" s="9">
         <v>8817.8429999999989</v>
       </c>
       <c r="D55" s="9">
         <v>2283.81378</v>
       </c>
       <c r="E55" s="9">
         <v>5927.9743900000003</v>
       </c>
       <c r="F55" s="9">
         <v>1461.5476699999999</v>
       </c>
       <c r="G55" s="10">
         <v>13591.305099999998</v>
       </c>
       <c r="H55" s="10">
@@ -10138,61 +10103,61 @@
       </c>
       <c r="AM55" s="21">
         <v>74612.378070000006</v>
       </c>
       <c r="AN55" s="21">
         <v>9408.3905900000009</v>
       </c>
       <c r="AO55" s="21">
         <v>54872.16603</v>
       </c>
       <c r="AP55" s="21">
         <v>13447.35698</v>
       </c>
       <c r="AQ55" s="16">
         <v>107704.42584</v>
       </c>
       <c r="AR55" s="16">
         <v>15882.0299</v>
       </c>
       <c r="AS55" s="16">
         <v>65552.277570000006</v>
       </c>
       <c r="AT55" s="16">
         <v>17227.795030000001</v>
       </c>
-      <c r="AU55" s="10">
-[...9 lines deleted...]
-        <v>10986.16647</v>
+      <c r="AU55" s="11">
+        <v>52458.752509999998</v>
+      </c>
+      <c r="AV55" s="11">
+        <v>11566.50712</v>
+      </c>
+      <c r="AW55" s="11">
+        <v>56192.680560000001</v>
+      </c>
+      <c r="AX55" s="11">
+        <v>12679.738069999999</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>191</v>
       </c>
       <c r="C56" s="9">
         <v>20788.41748</v>
       </c>
       <c r="D56" s="9">
         <v>4401.1467799999991</v>
       </c>
       <c r="E56" s="9">
         <v>206156.74243000004</v>
       </c>
       <c r="F56" s="9">
         <v>86185.506370000032</v>
       </c>
       <c r="G56" s="10">
         <v>594.89800000000002</v>
       </c>
       <c r="H56" s="10">
@@ -10290,61 +10255,61 @@
       </c>
       <c r="AM56" s="21">
         <v>19460.96918</v>
       </c>
       <c r="AN56" s="21">
         <v>3866.4986800000001</v>
       </c>
       <c r="AO56" s="21">
         <v>201084.74659</v>
       </c>
       <c r="AP56" s="21">
         <v>92184.933229999995</v>
       </c>
       <c r="AQ56" s="16">
         <v>24113.928250000001</v>
       </c>
       <c r="AR56" s="16">
         <v>10304.04681</v>
       </c>
       <c r="AS56" s="16">
         <v>148407.34505999999</v>
       </c>
       <c r="AT56" s="16">
         <v>67762.676449999999</v>
       </c>
-      <c r="AU56" s="10">
-[...9 lines deleted...]
-        <v>41115.481800000001</v>
+      <c r="AU56" s="11">
+        <v>4989.0309999999999</v>
+      </c>
+      <c r="AV56" s="11">
+        <v>1716.7074500000001</v>
+      </c>
+      <c r="AW56" s="11">
+        <v>92552.514580000003</v>
+      </c>
+      <c r="AX56" s="11">
+        <v>43286.114300000001</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>192</v>
       </c>
       <c r="C57" s="9">
         <v>4855.0779599999996</v>
       </c>
       <c r="D57" s="9">
         <v>947.73139000000003</v>
       </c>
       <c r="E57" s="9">
         <v>65912.846509999988</v>
       </c>
       <c r="F57" s="9">
         <v>74492.791720000008</v>
       </c>
       <c r="G57" s="10">
         <v>14648.102699999999</v>
       </c>
       <c r="H57" s="10">
@@ -10442,61 +10407,61 @@
       </c>
       <c r="AM57" s="21">
         <v>28888.151999999998</v>
       </c>
       <c r="AN57" s="21">
         <v>820.13183000000004</v>
       </c>
       <c r="AO57" s="21">
         <v>73324.967999999993</v>
       </c>
       <c r="AP57" s="21">
         <v>59687.407709999999</v>
       </c>
       <c r="AQ57" s="16">
         <v>34953.595710000001</v>
       </c>
       <c r="AR57" s="16">
         <v>2723.41824</v>
       </c>
       <c r="AS57" s="16">
         <v>94942.032860000007</v>
       </c>
       <c r="AT57" s="16">
         <v>51965.408259999997</v>
       </c>
-      <c r="AU57" s="10">
-[...9 lines deleted...]
-        <v>20698.693200000002</v>
+      <c r="AU57" s="11">
+        <v>4525.7563300000002</v>
+      </c>
+      <c r="AV57" s="11">
+        <v>1178.5036700000001</v>
+      </c>
+      <c r="AW57" s="11">
+        <v>60840.657449999999</v>
+      </c>
+      <c r="AX57" s="11">
+        <v>31478.62585</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C58" s="9">
         <v>2170.877</v>
       </c>
       <c r="D58" s="9">
         <v>899.58683999999994</v>
       </c>
       <c r="E58" s="9">
         <v>36714.162849999964</v>
       </c>
       <c r="F58" s="9">
         <v>28377.457069999989</v>
       </c>
       <c r="G58" s="10">
         <v>900.93499999999995</v>
       </c>
       <c r="H58" s="10">
@@ -10594,61 +10559,61 @@
       </c>
       <c r="AM58" s="21">
         <v>8766.6611799999991</v>
       </c>
       <c r="AN58" s="21">
         <v>1848.35474</v>
       </c>
       <c r="AO58" s="21">
         <v>87178.040729999993</v>
       </c>
       <c r="AP58" s="21">
         <v>39719.673900000002</v>
       </c>
       <c r="AQ58" s="16">
         <v>5391.0678799999996</v>
       </c>
       <c r="AR58" s="16">
         <v>2480.4200700000001</v>
       </c>
       <c r="AS58" s="16">
         <v>62392.465380000001</v>
       </c>
       <c r="AT58" s="16">
         <v>37715.383699999998</v>
       </c>
-      <c r="AU58" s="10">
-[...9 lines deleted...]
-        <v>21501.445370000001</v>
+      <c r="AU58" s="11">
+        <v>2634.00389</v>
+      </c>
+      <c r="AV58" s="11">
+        <v>483.78383000000002</v>
+      </c>
+      <c r="AW58" s="11">
+        <v>24623.641350000002</v>
+      </c>
+      <c r="AX58" s="11">
+        <v>22927.590800000002</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="33.75">
       <c r="A59" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>194</v>
       </c>
       <c r="C59" s="9">
         <v>7.0859999999999994</v>
       </c>
       <c r="D59" s="9">
         <v>5.7263800000000007</v>
       </c>
       <c r="E59" s="9">
         <v>875.15753000000018</v>
       </c>
       <c r="F59" s="9">
         <v>1446.4038</v>
       </c>
       <c r="G59" s="10">
         <v>0.12010000000000001</v>
       </c>
       <c r="H59" s="10">
@@ -10746,61 +10711,61 @@
       </c>
       <c r="AM59" s="21">
         <v>55.146279999999997</v>
       </c>
       <c r="AN59" s="21">
         <v>154.84980999999999</v>
       </c>
       <c r="AO59" s="21">
         <v>25281.20825</v>
       </c>
       <c r="AP59" s="21">
         <v>7234.8614299999999</v>
       </c>
       <c r="AQ59" s="16">
         <v>617.76239999999996</v>
       </c>
       <c r="AR59" s="16">
         <v>1369.7352900000001</v>
       </c>
       <c r="AS59" s="16">
         <v>4356.0094200000003</v>
       </c>
       <c r="AT59" s="16">
         <v>8738.3489399999999</v>
       </c>
-      <c r="AU59" s="10">
-[...9 lines deleted...]
-        <v>3486.0228200000001</v>
+      <c r="AU59" s="11">
+        <v>86.111999999999995</v>
+      </c>
+      <c r="AV59" s="11">
+        <v>367.81074000000001</v>
+      </c>
+      <c r="AW59" s="11">
+        <v>1638.14744</v>
+      </c>
+      <c r="AX59" s="11">
+        <v>4175.4016899999997</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1">
       <c r="A60" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>195</v>
       </c>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9">
         <v>5.2312700000000003</v>
       </c>
       <c r="F60" s="9">
         <v>7.3604099999999999</v>
       </c>
       <c r="G60" s="10"/>
       <c r="H60" s="10"/>
       <c r="I60" s="10">
         <v>185.57231999999999</v>
       </c>
       <c r="J60" s="10">
         <v>135.59631999999999</v>
       </c>
@@ -10878,61 +10843,61 @@
       </c>
       <c r="AM60" s="21">
         <v>0.17499999999999999</v>
       </c>
       <c r="AN60" s="21">
         <v>8.7499999999999994E-2</v>
       </c>
       <c r="AO60" s="21">
         <v>177.822</v>
       </c>
       <c r="AP60" s="21">
         <v>144.85487000000001</v>
       </c>
       <c r="AQ60" s="16">
         <v>0</v>
       </c>
       <c r="AR60" s="16">
         <v>0</v>
       </c>
       <c r="AS60" s="16">
         <v>25.031279999999999</v>
       </c>
       <c r="AT60" s="16">
         <v>49.038530000000002</v>
       </c>
-      <c r="AU60" s="10">
+      <c r="AU60" s="11">
         <v>0</v>
       </c>
-      <c r="AV60" s="10">
+      <c r="AV60" s="11">
         <v>0</v>
       </c>
-      <c r="AW60" s="10">
-[...3 lines deleted...]
-        <v>22.86551</v>
+      <c r="AW60" s="11">
+        <v>51.17</v>
+      </c>
+      <c r="AX60" s="11">
+        <v>30.14011</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C61" s="9">
         <v>12757.617999999999</v>
       </c>
       <c r="D61" s="9">
         <v>2212.6092699999999</v>
       </c>
       <c r="E61" s="9">
         <v>85661.212750000006</v>
       </c>
       <c r="F61" s="9">
         <v>42616.739029999982</v>
       </c>
       <c r="G61" s="10">
         <v>2474.2359999999999</v>
       </c>
       <c r="H61" s="10">
@@ -11030,61 +10995,61 @@
       </c>
       <c r="AM61" s="21">
         <v>10505.425999999999</v>
       </c>
       <c r="AN61" s="21">
         <v>1104.53386</v>
       </c>
       <c r="AO61" s="21">
         <v>95174.710309999995</v>
       </c>
       <c r="AP61" s="21">
         <v>31224.00344</v>
       </c>
       <c r="AQ61" s="16">
         <v>14400.174000000001</v>
       </c>
       <c r="AR61" s="16">
         <v>2047.9453699999999</v>
       </c>
       <c r="AS61" s="16">
         <v>104132.72761</v>
       </c>
       <c r="AT61" s="16">
         <v>41762.367789999997</v>
       </c>
-      <c r="AU61" s="10">
-[...9 lines deleted...]
-        <v>13154.2811</v>
+      <c r="AU61" s="11">
+        <v>11937.656000000001</v>
+      </c>
+      <c r="AV61" s="11">
+        <v>703.84622000000002</v>
+      </c>
+      <c r="AW61" s="11">
+        <v>39866.644220000002</v>
+      </c>
+      <c r="AX61" s="11">
+        <v>14311.843140000001</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="45">
       <c r="A62" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>197</v>
       </c>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="9">
         <v>0.33859</v>
       </c>
       <c r="F62" s="9">
         <v>0.50043000000000004</v>
       </c>
       <c r="G62" s="10"/>
       <c r="H62" s="10"/>
       <c r="I62" s="10">
         <v>4.8640000000000003E-2</v>
       </c>
       <c r="J62" s="10">
         <v>0.498</v>
       </c>
@@ -11162,61 +11127,61 @@
       </c>
       <c r="AM62" s="21">
         <v>0</v>
       </c>
       <c r="AN62" s="21">
         <v>0</v>
       </c>
       <c r="AO62" s="21">
         <v>3.2327300000000001</v>
       </c>
       <c r="AP62" s="21">
         <v>15.574249999999999</v>
       </c>
       <c r="AQ62" s="16">
         <v>0</v>
       </c>
       <c r="AR62" s="16">
         <v>0</v>
       </c>
       <c r="AS62" s="16">
         <v>4.9837600000000002</v>
       </c>
       <c r="AT62" s="16">
         <v>21.873830000000002</v>
       </c>
-      <c r="AU62" s="10">
+      <c r="AU62" s="11">
         <v>0</v>
       </c>
-      <c r="AV62" s="10">
+      <c r="AV62" s="11">
         <v>0</v>
       </c>
-      <c r="AW62" s="10">
-[...3 lines deleted...]
-        <v>7.9914899999999998</v>
+      <c r="AW62" s="11">
+        <v>1.64256</v>
+      </c>
+      <c r="AX62" s="11">
+        <v>9.0300399999999996</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>198</v>
       </c>
       <c r="C63" s="9">
         <v>5.242960000000001</v>
       </c>
       <c r="D63" s="9">
         <v>11.078110000000001</v>
       </c>
       <c r="E63" s="9">
         <v>571.52806999999962</v>
       </c>
       <c r="F63" s="9">
         <v>4100.4041599999991</v>
       </c>
       <c r="G63" s="10">
         <v>5.4559499999999996</v>
       </c>
       <c r="H63" s="10">
@@ -11314,61 +11279,61 @@
       </c>
       <c r="AM63" s="21">
         <v>391.35234000000003</v>
       </c>
       <c r="AN63" s="21">
         <v>3412.85914</v>
       </c>
       <c r="AO63" s="21">
         <v>3608.1085600000001</v>
       </c>
       <c r="AP63" s="21">
         <v>28496.19081</v>
       </c>
       <c r="AQ63" s="16">
         <v>664.70838000000003</v>
       </c>
       <c r="AR63" s="16">
         <v>7203.2483300000004</v>
       </c>
       <c r="AS63" s="16">
         <v>4730.3758099999995</v>
       </c>
       <c r="AT63" s="16">
         <v>47805.677889999999</v>
       </c>
-      <c r="AU63" s="10">
-[...9 lines deleted...]
-        <v>27231.183649999999</v>
+      <c r="AU63" s="11">
+        <v>194.35467</v>
+      </c>
+      <c r="AV63" s="11">
+        <v>3400.10275</v>
+      </c>
+      <c r="AW63" s="11">
+        <v>3509.125</v>
+      </c>
+      <c r="AX63" s="11">
+        <v>31010.681929999999</v>
       </c>
     </row>
     <row r="64" spans="1:50">
       <c r="A64" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>199</v>
       </c>
       <c r="C64" s="9">
         <v>1687.0301699999998</v>
       </c>
       <c r="D64" s="9">
         <v>8512.8845599999986</v>
       </c>
       <c r="E64" s="9">
         <v>28590.180949999987</v>
       </c>
       <c r="F64" s="9">
         <v>110200.70119999988</v>
       </c>
       <c r="G64" s="10">
         <v>1991.8323799999996</v>
       </c>
       <c r="H64" s="10">
@@ -11466,61 +11431,61 @@
       </c>
       <c r="AM64" s="21">
         <v>5103.6236399999998</v>
       </c>
       <c r="AN64" s="21">
         <v>26879.274560000002</v>
       </c>
       <c r="AO64" s="21">
         <v>28989.182349999999</v>
       </c>
       <c r="AP64" s="21">
         <v>80193.578949999996</v>
       </c>
       <c r="AQ64" s="16">
         <v>5887.9937300000001</v>
       </c>
       <c r="AR64" s="16">
         <v>28888.615330000001</v>
       </c>
       <c r="AS64" s="16">
         <v>31793.872739999999</v>
       </c>
       <c r="AT64" s="16">
         <v>95587.731450000007</v>
       </c>
-      <c r="AU64" s="10">
-[...9 lines deleted...]
-        <v>38146.88579</v>
+      <c r="AU64" s="11">
+        <v>3358.2211200000002</v>
+      </c>
+      <c r="AV64" s="11">
+        <v>16760.198410000001</v>
+      </c>
+      <c r="AW64" s="11">
+        <v>14267.89493</v>
+      </c>
+      <c r="AX64" s="11">
+        <v>43732.70364</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>200</v>
       </c>
       <c r="C65" s="9"/>
       <c r="D65" s="9"/>
       <c r="E65" s="9">
         <v>0.14355999999999999</v>
       </c>
       <c r="F65" s="9">
         <v>1.16401</v>
       </c>
       <c r="G65" s="10"/>
       <c r="H65" s="10"/>
       <c r="I65" s="10">
         <v>1.0498000000000001</v>
       </c>
       <c r="J65" s="10">
         <v>9.3138400000000008</v>
       </c>
@@ -11598,60 +11563,60 @@
       </c>
       <c r="AM65" s="21">
         <v>0</v>
       </c>
       <c r="AN65" s="21">
         <v>0</v>
       </c>
       <c r="AO65" s="21">
         <v>0.11765</v>
       </c>
       <c r="AP65" s="21">
         <v>1.28708</v>
       </c>
       <c r="AQ65" s="16">
         <v>0</v>
       </c>
       <c r="AR65" s="16">
         <v>0</v>
       </c>
       <c r="AS65" s="16">
         <v>1.43943</v>
       </c>
       <c r="AT65" s="16">
         <v>4.5958899999999998</v>
       </c>
-      <c r="AU65" s="10">
+      <c r="AU65" s="11">
         <v>0</v>
       </c>
-      <c r="AV65" s="10">
+      <c r="AV65" s="11">
         <v>0</v>
       </c>
-      <c r="AW65" s="10">
+      <c r="AW65" s="11">
         <v>0.48704999999999998</v>
       </c>
-      <c r="AX65" s="10">
+      <c r="AX65" s="11">
         <v>0.13019</v>
       </c>
     </row>
     <row r="66" spans="1:50" ht="33.75">
       <c r="A66" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>201</v>
       </c>
       <c r="C66" s="9">
         <v>3.7244699999999988</v>
       </c>
       <c r="D66" s="9">
         <v>4.8874399999999998</v>
       </c>
       <c r="E66" s="9">
         <v>3193.3530399999995</v>
       </c>
       <c r="F66" s="9">
         <v>6621.5174499999994</v>
       </c>
       <c r="G66" s="10">
         <v>4.4141000000000004</v>
       </c>
@@ -11750,61 +11715,61 @@
       </c>
       <c r="AM66" s="21">
         <v>381.4083</v>
       </c>
       <c r="AN66" s="21">
         <v>137.48114000000001</v>
       </c>
       <c r="AO66" s="21">
         <v>12955.078090000001</v>
       </c>
       <c r="AP66" s="21">
         <v>12068.26434</v>
       </c>
       <c r="AQ66" s="16">
         <v>356.46906000000001</v>
       </c>
       <c r="AR66" s="16">
         <v>415.38470999999998</v>
       </c>
       <c r="AS66" s="16">
         <v>17631.27679</v>
       </c>
       <c r="AT66" s="16">
         <v>13449.404619999999</v>
       </c>
-      <c r="AU66" s="10">
-[...9 lines deleted...]
-        <v>6980.4752200000003</v>
+      <c r="AU66" s="11">
+        <v>48.143300000000004</v>
+      </c>
+      <c r="AV66" s="11">
+        <v>139.47093000000001</v>
+      </c>
+      <c r="AW66" s="11">
+        <v>11980.8192</v>
+      </c>
+      <c r="AX66" s="11">
+        <v>8405.2188700000006</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>202</v>
       </c>
       <c r="C67" s="9">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="D67" s="9">
         <v>4.725E-2</v>
       </c>
       <c r="E67" s="9">
         <v>8.0573499999999996</v>
       </c>
       <c r="F67" s="9">
         <v>33.218779999999995</v>
       </c>
       <c r="G67" s="10"/>
       <c r="H67" s="10"/>
       <c r="I67" s="10">
         <v>4.1318200000000003</v>
@@ -11886,61 +11851,61 @@
       </c>
       <c r="AM67" s="21">
         <v>1.272E-2</v>
       </c>
       <c r="AN67" s="21">
         <v>0.20949000000000001</v>
       </c>
       <c r="AO67" s="21">
         <v>19.135300000000001</v>
       </c>
       <c r="AP67" s="21">
         <v>55.40484</v>
       </c>
       <c r="AQ67" s="16">
         <v>2.8800000000000002E-3</v>
       </c>
       <c r="AR67" s="16">
         <v>4.6219999999999997E-2</v>
       </c>
       <c r="AS67" s="16">
         <v>17.104140000000001</v>
       </c>
       <c r="AT67" s="16">
         <v>52.874319999999997</v>
       </c>
-      <c r="AU67" s="10">
-[...9 lines deleted...]
-        <v>25.05348</v>
+      <c r="AU67" s="11">
+        <v>1.3959999999999999</v>
+      </c>
+      <c r="AV67" s="11">
+        <v>4.968</v>
+      </c>
+      <c r="AW67" s="11">
+        <v>8.0914699999999993</v>
+      </c>
+      <c r="AX67" s="11">
+        <v>25.908529999999999</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>203</v>
       </c>
       <c r="C68" s="9">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D68" s="9">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E68" s="9">
         <v>38.915489999999991</v>
       </c>
       <c r="F68" s="9">
         <v>125.13885999999999</v>
       </c>
       <c r="G68" s="10"/>
       <c r="H68" s="10"/>
       <c r="I68" s="10">
         <v>38.627869999999994</v>
@@ -12034,61 +11999,61 @@
       </c>
       <c r="AM68" s="21">
         <v>33.093229999999998</v>
       </c>
       <c r="AN68" s="21">
         <v>14.34366</v>
       </c>
       <c r="AO68" s="21">
         <v>173.31764999999999</v>
       </c>
       <c r="AP68" s="21">
         <v>260.27255000000002</v>
       </c>
       <c r="AQ68" s="16">
         <v>1.333</v>
       </c>
       <c r="AR68" s="16">
         <v>4.4692999999999996</v>
       </c>
       <c r="AS68" s="16">
         <v>118.42007</v>
       </c>
       <c r="AT68" s="16">
         <v>353.89814000000001</v>
       </c>
-      <c r="AU68" s="10">
-[...9 lines deleted...]
-        <v>168.91394</v>
+      <c r="AU68" s="11">
+        <v>0.159</v>
+      </c>
+      <c r="AV68" s="11">
+        <v>2.0600900000000002</v>
+      </c>
+      <c r="AW68" s="11">
+        <v>84.445970000000003</v>
+      </c>
+      <c r="AX68" s="11">
+        <v>190.37986000000001</v>
       </c>
     </row>
     <row r="69" spans="1:50">
       <c r="A69" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>204</v>
       </c>
       <c r="C69" s="9"/>
       <c r="D69" s="9"/>
       <c r="E69" s="9">
         <v>6.9906799999999993</v>
       </c>
       <c r="F69" s="9">
         <v>70.985860000000002</v>
       </c>
       <c r="G69" s="10">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="H69" s="10">
         <v>0.40683000000000002</v>
       </c>
       <c r="I69" s="10">
         <v>7.2459099999999994</v>
@@ -12182,61 +12147,61 @@
       </c>
       <c r="AM69" s="21">
         <v>3.0371199999999998</v>
       </c>
       <c r="AN69" s="21">
         <v>2.19475</v>
       </c>
       <c r="AO69" s="21">
         <v>82.267229999999998</v>
       </c>
       <c r="AP69" s="21">
         <v>313.35039</v>
       </c>
       <c r="AQ69" s="16">
         <v>0.21504999999999999</v>
       </c>
       <c r="AR69" s="16">
         <v>2.2816999999999998</v>
       </c>
       <c r="AS69" s="16">
         <v>88.799989999999994</v>
       </c>
       <c r="AT69" s="16">
         <v>371.36081999999999</v>
       </c>
-      <c r="AU69" s="10">
-[...9 lines deleted...]
-        <v>229.83208999999999</v>
+      <c r="AU69" s="11">
+        <v>8.0250000000000002E-2</v>
+      </c>
+      <c r="AV69" s="11">
+        <v>1.5442499999999999</v>
+      </c>
+      <c r="AW69" s="11">
+        <v>115.982</v>
+      </c>
+      <c r="AX69" s="11">
+        <v>268.92390999999998</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>205</v>
       </c>
       <c r="C70" s="9">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="9">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="9">
         <v>5.9380699999999997</v>
       </c>
       <c r="F70" s="9">
         <v>37.854079999999996</v>
       </c>
       <c r="G70" s="10">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="10">
@@ -12330,61 +12295,61 @@
       </c>
       <c r="AM70" s="21">
         <v>4.0019999999999998</v>
       </c>
       <c r="AN70" s="21">
         <v>0.96736</v>
       </c>
       <c r="AO70" s="21">
         <v>51.034790000000001</v>
       </c>
       <c r="AP70" s="21">
         <v>94.327920000000006</v>
       </c>
       <c r="AQ70" s="16">
         <v>6.2E-2</v>
       </c>
       <c r="AR70" s="16">
         <v>1.62294</v>
       </c>
       <c r="AS70" s="16">
         <v>4443.7290300000004</v>
       </c>
       <c r="AT70" s="16">
         <v>1410.3313499999999</v>
       </c>
-      <c r="AU70" s="10">
+      <c r="AU70" s="11">
         <v>6.2E-2</v>
       </c>
-      <c r="AV70" s="10">
+      <c r="AV70" s="11">
         <v>1.45842</v>
       </c>
-      <c r="AW70" s="10">
-[...3 lines deleted...]
-        <v>577.30484999999999</v>
+      <c r="AW70" s="11">
+        <v>3377.4159500000001</v>
+      </c>
+      <c r="AX70" s="11">
+        <v>779.03211999999996</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>206</v>
       </c>
       <c r="C71" s="9">
         <v>9.0009999999999994</v>
       </c>
       <c r="D71" s="9">
         <v>2.4378199999999999</v>
       </c>
       <c r="E71" s="9">
         <v>316.82689999999997</v>
       </c>
       <c r="F71" s="9">
         <v>346.19160999999997</v>
       </c>
       <c r="G71" s="10">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="10">
@@ -12482,61 +12447,61 @@
       </c>
       <c r="AM71" s="21">
         <v>35.897590000000001</v>
       </c>
       <c r="AN71" s="21">
         <v>11.51402</v>
       </c>
       <c r="AO71" s="21">
         <v>1096.8859399999999</v>
       </c>
       <c r="AP71" s="21">
         <v>1037.7785799999999</v>
       </c>
       <c r="AQ71" s="16">
         <v>3.5851000000000002</v>
       </c>
       <c r="AR71" s="16">
         <v>17.069289999999999</v>
       </c>
       <c r="AS71" s="16">
         <v>2427.9119700000001</v>
       </c>
       <c r="AT71" s="16">
         <v>1348.2793899999999</v>
       </c>
-      <c r="AU71" s="10">
+      <c r="AU71" s="11">
         <v>0.25855</v>
       </c>
-      <c r="AV71" s="10">
+      <c r="AV71" s="11">
         <v>1.88374</v>
       </c>
-      <c r="AW71" s="10">
-[...3 lines deleted...]
-        <v>481.81882000000002</v>
+      <c r="AW71" s="11">
+        <v>920.55012999999997</v>
+      </c>
+      <c r="AX71" s="11">
+        <v>572.04530999999997</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="22.5">
       <c r="A72" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>207</v>
       </c>
       <c r="C72" s="9">
         <v>10.813750000000001</v>
       </c>
       <c r="D72" s="9">
         <v>22.424489999999999</v>
       </c>
       <c r="E72" s="9">
         <v>557.00135000000012</v>
       </c>
       <c r="F72" s="9">
         <v>1448.9185199999993</v>
       </c>
       <c r="G72" s="10">
         <v>17.655349999999999</v>
       </c>
       <c r="H72" s="10">
@@ -12634,61 +12599,61 @@
       </c>
       <c r="AM72" s="21">
         <v>256.73486000000003</v>
       </c>
       <c r="AN72" s="21">
         <v>669.99274000000003</v>
       </c>
       <c r="AO72" s="21">
         <v>9653.9631499999996</v>
       </c>
       <c r="AP72" s="21">
         <v>8816.4626100000005</v>
       </c>
       <c r="AQ72" s="16">
         <v>375.70452</v>
       </c>
       <c r="AR72" s="16">
         <v>705.66785000000004</v>
       </c>
       <c r="AS72" s="16">
         <v>4702.3097900000002</v>
       </c>
       <c r="AT72" s="16">
         <v>6427.6865200000002</v>
       </c>
-      <c r="AU72" s="10">
-[...9 lines deleted...]
-        <v>2633.6249299999999</v>
+      <c r="AU72" s="11">
+        <v>254.25167999999999</v>
+      </c>
+      <c r="AV72" s="11">
+        <v>399.70826</v>
+      </c>
+      <c r="AW72" s="11">
+        <v>1692.0410199999999</v>
+      </c>
+      <c r="AX72" s="11">
+        <v>2963.4191900000001</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>208</v>
       </c>
       <c r="C73" s="9">
         <v>1822669.15812</v>
       </c>
       <c r="D73" s="9">
         <v>493724.21762999997</v>
       </c>
       <c r="E73" s="9">
         <v>5973.8701500000006</v>
       </c>
       <c r="F73" s="9">
         <v>1873.3413600000003</v>
       </c>
       <c r="G73" s="10">
         <v>2394276.9024999999</v>
       </c>
       <c r="H73" s="10">
@@ -12786,61 +12751,61 @@
       </c>
       <c r="AM73" s="21">
         <v>1876406.0441999999</v>
       </c>
       <c r="AN73" s="21">
         <v>507816.33435000002</v>
       </c>
       <c r="AO73" s="21">
         <v>69469.48487</v>
       </c>
       <c r="AP73" s="21">
         <v>17136.442050000001</v>
       </c>
       <c r="AQ73" s="16">
         <v>1911911.0448</v>
       </c>
       <c r="AR73" s="16">
         <v>508816.66038000002</v>
       </c>
       <c r="AS73" s="16">
         <v>28212.090789999998</v>
       </c>
       <c r="AT73" s="16">
         <v>8175.1772600000004</v>
       </c>
-      <c r="AU73" s="10">
-[...9 lines deleted...]
-        <v>3480.8913699999998</v>
+      <c r="AU73" s="11">
+        <v>1211656.8563999999</v>
+      </c>
+      <c r="AV73" s="11">
+        <v>351229.54719000001</v>
+      </c>
+      <c r="AW73" s="11">
+        <v>12866.846020000001</v>
+      </c>
+      <c r="AX73" s="11">
+        <v>3981.1333300000001</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>209</v>
       </c>
       <c r="C74" s="9">
         <v>450.11</v>
       </c>
       <c r="D74" s="9">
         <v>90.275089999999992</v>
       </c>
       <c r="E74" s="9">
         <v>3771.8586999999993</v>
       </c>
       <c r="F74" s="9">
         <v>696.8429000000001</v>
       </c>
       <c r="G74" s="10">
         <v>2596.9670000000001</v>
       </c>
       <c r="H74" s="10">
@@ -12938,61 +12903,61 @@
       </c>
       <c r="AM74" s="21">
         <v>572.20000000000005</v>
       </c>
       <c r="AN74" s="21">
         <v>119.38</v>
       </c>
       <c r="AO74" s="21">
         <v>2588.6434800000002</v>
       </c>
       <c r="AP74" s="21">
         <v>745.79966000000002</v>
       </c>
       <c r="AQ74" s="16">
         <v>1459.8741199999999</v>
       </c>
       <c r="AR74" s="16">
         <v>352.60037999999997</v>
       </c>
       <c r="AS74" s="16">
         <v>1629.91428</v>
       </c>
       <c r="AT74" s="16">
         <v>721.89745000000005</v>
       </c>
-      <c r="AU74" s="10">
-[...9 lines deleted...]
-        <v>478.75903</v>
+      <c r="AU74" s="11">
+        <v>1006.4</v>
+      </c>
+      <c r="AV74" s="11">
+        <v>134.36600000000001</v>
+      </c>
+      <c r="AW74" s="11">
+        <v>2228.7201100000002</v>
+      </c>
+      <c r="AX74" s="11">
+        <v>574.90713000000005</v>
       </c>
     </row>
     <row r="75" spans="1:50">
       <c r="A75" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>210</v>
       </c>
       <c r="C75" s="9">
         <v>6158.6989999999987</v>
       </c>
       <c r="D75" s="9">
         <v>2417.0100199999997</v>
       </c>
       <c r="E75" s="9">
         <v>10955.825560000001</v>
       </c>
       <c r="F75" s="9">
         <v>5773.4590699999999</v>
       </c>
       <c r="G75" s="10">
         <v>11010.100529999998</v>
       </c>
       <c r="H75" s="10">
@@ -13090,61 +13055,61 @@
       </c>
       <c r="AM75" s="21">
         <v>14028.265079999999</v>
       </c>
       <c r="AN75" s="21">
         <v>4712.2876800000004</v>
       </c>
       <c r="AO75" s="21">
         <v>19264.22193</v>
       </c>
       <c r="AP75" s="21">
         <v>3946.4524299999998</v>
       </c>
       <c r="AQ75" s="16">
         <v>13449.44601</v>
       </c>
       <c r="AR75" s="16">
         <v>5431.5009</v>
       </c>
       <c r="AS75" s="16">
         <v>8538.5054700000001</v>
       </c>
       <c r="AT75" s="16">
         <v>3911.2322899999999</v>
       </c>
-      <c r="AU75" s="10">
-[...9 lines deleted...]
-        <v>2185.47631</v>
+      <c r="AU75" s="11">
+        <v>9075.1593900000007</v>
+      </c>
+      <c r="AV75" s="11">
+        <v>3911.3014199999998</v>
+      </c>
+      <c r="AW75" s="11">
+        <v>6050.0411199999999</v>
+      </c>
+      <c r="AX75" s="11">
+        <v>2640.7453999999998</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="45">
       <c r="A76" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>211</v>
       </c>
       <c r="C76" s="9">
         <v>3939.4872399999995</v>
       </c>
       <c r="D76" s="9">
         <v>1405.4183599999997</v>
       </c>
       <c r="E76" s="9">
         <v>8091.4525199999998</v>
       </c>
       <c r="F76" s="9">
         <v>6065.3140900000008</v>
       </c>
       <c r="G76" s="10">
         <v>5633.3841999999995</v>
       </c>
       <c r="H76" s="10">
@@ -13242,61 +13207,61 @@
       </c>
       <c r="AM76" s="21">
         <v>27129.994640000001</v>
       </c>
       <c r="AN76" s="21">
         <v>8003.5883400000002</v>
       </c>
       <c r="AO76" s="21">
         <v>114920.36176</v>
       </c>
       <c r="AP76" s="21">
         <v>15753.60167</v>
       </c>
       <c r="AQ76" s="16">
         <v>44930.619169999998</v>
       </c>
       <c r="AR76" s="16">
         <v>12948.467699999999</v>
       </c>
       <c r="AS76" s="16">
         <v>35925.250950000001</v>
       </c>
       <c r="AT76" s="16">
         <v>12132.12059</v>
       </c>
-      <c r="AU76" s="10">
-[...9 lines deleted...]
-        <v>6840.5633200000002</v>
+      <c r="AU76" s="11">
+        <v>30945.165209999999</v>
+      </c>
+      <c r="AV76" s="11">
+        <v>11621.49359</v>
+      </c>
+      <c r="AW76" s="11">
+        <v>20410.578750000001</v>
+      </c>
+      <c r="AX76" s="11">
+        <v>7983.7510499999999</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>212</v>
       </c>
       <c r="C77" s="9"/>
       <c r="D77" s="9"/>
       <c r="E77" s="9">
         <v>112.30628999999999</v>
       </c>
       <c r="F77" s="9">
         <v>76.633139999999997</v>
       </c>
       <c r="G77" s="10">
         <v>0.375</v>
       </c>
       <c r="H77" s="10">
         <v>0.74299999999999999</v>
       </c>
       <c r="I77" s="10">
         <v>120.07096</v>
@@ -13386,61 +13351,61 @@
       </c>
       <c r="AM77" s="21">
         <v>0</v>
       </c>
       <c r="AN77" s="21">
         <v>0</v>
       </c>
       <c r="AO77" s="21">
         <v>320.26751999999999</v>
       </c>
       <c r="AP77" s="21">
         <v>414.41426999999999</v>
       </c>
       <c r="AQ77" s="16">
         <v>0.25</v>
       </c>
       <c r="AR77" s="16">
         <v>0.33448</v>
       </c>
       <c r="AS77" s="16">
         <v>246.97604999999999</v>
       </c>
       <c r="AT77" s="16">
         <v>543.06551000000002</v>
       </c>
-      <c r="AU77" s="10">
+      <c r="AU77" s="11">
         <v>0</v>
       </c>
-      <c r="AV77" s="10">
+      <c r="AV77" s="11">
         <v>0</v>
       </c>
-      <c r="AW77" s="10">
-[...3 lines deleted...]
-        <v>111.43528999999999</v>
+      <c r="AW77" s="11">
+        <v>117.57285</v>
+      </c>
+      <c r="AX77" s="11">
+        <v>178.46476999999999</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="45">
       <c r="A78" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>213</v>
       </c>
       <c r="C78" s="9"/>
       <c r="D78" s="9"/>
       <c r="E78" s="9">
         <v>77.178110000000004</v>
       </c>
       <c r="F78" s="9">
         <v>215.24102999999999</v>
       </c>
       <c r="G78" s="10"/>
       <c r="H78" s="10"/>
       <c r="I78" s="10">
         <v>50.292000000000002</v>
       </c>
       <c r="J78" s="10">
         <v>135.55058</v>
       </c>
@@ -13518,61 +13483,61 @@
       </c>
       <c r="AM78" s="21">
         <v>26.164280000000002</v>
       </c>
       <c r="AN78" s="21">
         <v>54.109699999999997</v>
       </c>
       <c r="AO78" s="21">
         <v>212.04561000000001</v>
       </c>
       <c r="AP78" s="21">
         <v>351.18957999999998</v>
       </c>
       <c r="AQ78" s="16">
         <v>23.273060000000001</v>
       </c>
       <c r="AR78" s="16">
         <v>6.0640000000000001</v>
       </c>
       <c r="AS78" s="16">
         <v>139.74552</v>
       </c>
       <c r="AT78" s="16">
         <v>541.12905999999998</v>
       </c>
-      <c r="AU78" s="10">
+      <c r="AU78" s="11">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="AV78" s="10">
+      <c r="AV78" s="11">
         <v>0.245</v>
       </c>
-      <c r="AW78" s="10">
-[...3 lines deleted...]
-        <v>332.81094000000002</v>
+      <c r="AW78" s="11">
+        <v>68.344909999999999</v>
+      </c>
+      <c r="AX78" s="11">
+        <v>337.40517999999997</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C79" s="9">
         <v>15703.734000000002</v>
       </c>
       <c r="D79" s="9">
         <v>7054.9878800000006</v>
       </c>
       <c r="E79" s="9">
         <v>5244.03017</v>
       </c>
       <c r="F79" s="9">
         <v>2688.9785299999994</v>
       </c>
       <c r="G79" s="10">
         <v>16057.722</v>
       </c>
       <c r="H79" s="10">
@@ -13670,61 +13635,61 @@
       </c>
       <c r="AM79" s="21">
         <v>40478.587</v>
       </c>
       <c r="AN79" s="21">
         <v>15818.75706</v>
       </c>
       <c r="AO79" s="21">
         <v>71438.822310000003</v>
       </c>
       <c r="AP79" s="21">
         <v>29414.242679999999</v>
       </c>
       <c r="AQ79" s="16">
         <v>45975.19</v>
       </c>
       <c r="AR79" s="16">
         <v>17482.502540000001</v>
       </c>
       <c r="AS79" s="16">
         <v>55150.205170000001</v>
       </c>
       <c r="AT79" s="16">
         <v>19359.875359999998</v>
       </c>
-      <c r="AU79" s="10">
-[...9 lines deleted...]
-        <v>12004.62347</v>
+      <c r="AU79" s="11">
+        <v>52044.490949999999</v>
+      </c>
+      <c r="AV79" s="11">
+        <v>19054.51381</v>
+      </c>
+      <c r="AW79" s="11">
+        <v>39364.521549999998</v>
+      </c>
+      <c r="AX79" s="11">
+        <v>12884.51426</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="22.5">
       <c r="A80" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>215</v>
       </c>
       <c r="C80" s="9">
         <v>562.87705000000005</v>
       </c>
       <c r="D80" s="9">
         <v>172.05241000000001</v>
       </c>
       <c r="E80" s="9">
         <v>15493.953</v>
       </c>
       <c r="F80" s="9">
         <v>13612.739770000002</v>
       </c>
       <c r="G80" s="10">
         <v>365.97840000000002</v>
       </c>
       <c r="H80" s="10">
@@ -13822,61 +13787,61 @@
       </c>
       <c r="AM80" s="21">
         <v>1305.174</v>
       </c>
       <c r="AN80" s="21">
         <v>533.32740000000001</v>
       </c>
       <c r="AO80" s="21">
         <v>9691.6974499999997</v>
       </c>
       <c r="AP80" s="21">
         <v>10393.82372</v>
       </c>
       <c r="AQ80" s="16">
         <v>577.82500000000005</v>
       </c>
       <c r="AR80" s="16">
         <v>288.03590000000003</v>
       </c>
       <c r="AS80" s="16">
         <v>14994.868270000001</v>
       </c>
       <c r="AT80" s="16">
         <v>11225.065689999999</v>
       </c>
-      <c r="AU80" s="10">
+      <c r="AU80" s="11">
         <v>4870.3760000000002</v>
       </c>
-      <c r="AV80" s="10">
+      <c r="AV80" s="11">
         <v>215.251</v>
       </c>
-      <c r="AW80" s="10">
-[...3 lines deleted...]
-        <v>4954.6757600000001</v>
+      <c r="AW80" s="11">
+        <v>7173.4276600000003</v>
+      </c>
+      <c r="AX80" s="11">
+        <v>6095.6951099999997</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="22.5">
       <c r="A81" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>216</v>
       </c>
       <c r="C81" s="9"/>
       <c r="D81" s="9"/>
       <c r="E81" s="9">
         <v>427.01679999999999</v>
       </c>
       <c r="F81" s="9">
         <v>260.38358999999997</v>
       </c>
       <c r="G81" s="10"/>
       <c r="H81" s="10"/>
       <c r="I81" s="10">
         <v>434.17147999999997</v>
       </c>
       <c r="J81" s="10">
         <v>121.95867</v>
       </c>
@@ -13954,61 +13919,61 @@
       </c>
       <c r="AM81" s="21">
         <v>0</v>
       </c>
       <c r="AN81" s="21">
         <v>0</v>
       </c>
       <c r="AO81" s="21">
         <v>62.212789999999998</v>
       </c>
       <c r="AP81" s="21">
         <v>103.89107</v>
       </c>
       <c r="AQ81" s="16">
         <v>0</v>
       </c>
       <c r="AR81" s="16">
         <v>0</v>
       </c>
       <c r="AS81" s="16">
         <v>29.718299999999999</v>
       </c>
       <c r="AT81" s="16">
         <v>125.90415</v>
       </c>
-      <c r="AU81" s="10">
+      <c r="AU81" s="11">
         <v>0</v>
       </c>
-      <c r="AV81" s="10">
+      <c r="AV81" s="11">
         <v>0</v>
       </c>
-      <c r="AW81" s="10">
-[...3 lines deleted...]
-        <v>26.33297</v>
+      <c r="AW81" s="11">
+        <v>45.336199999999998</v>
+      </c>
+      <c r="AX81" s="11">
+        <v>179.95632000000001</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="22.5">
       <c r="A82" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>217</v>
       </c>
       <c r="C82" s="9">
         <v>34.1</v>
       </c>
       <c r="D82" s="9">
         <v>38.47</v>
       </c>
       <c r="E82" s="9">
         <v>3.7219000000000002</v>
       </c>
       <c r="F82" s="9">
         <v>9.1275999999999993</v>
       </c>
       <c r="G82" s="10"/>
       <c r="H82" s="10"/>
       <c r="I82" s="10">
         <v>28.2</v>
@@ -14094,60 +14059,60 @@
       </c>
       <c r="AM82" s="21">
         <v>0</v>
       </c>
       <c r="AN82" s="21">
         <v>0</v>
       </c>
       <c r="AO82" s="21">
         <v>0.26100000000000001</v>
       </c>
       <c r="AP82" s="21">
         <v>0.72958000000000001</v>
       </c>
       <c r="AQ82" s="16">
         <v>0</v>
       </c>
       <c r="AR82" s="16">
         <v>0</v>
       </c>
       <c r="AS82" s="16">
         <v>20.963000000000001</v>
       </c>
       <c r="AT82" s="16">
         <v>32.14743</v>
       </c>
-      <c r="AU82" s="10">
+      <c r="AU82" s="11">
         <v>63.993000000000002</v>
       </c>
-      <c r="AV82" s="10">
+      <c r="AV82" s="11">
         <v>37.56644</v>
       </c>
-      <c r="AW82" s="10">
+      <c r="AW82" s="11">
         <v>137.36099999999999</v>
       </c>
-      <c r="AX82" s="10">
+      <c r="AX82" s="11">
         <v>139.19408999999999</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>218</v>
       </c>
       <c r="C83" s="9"/>
       <c r="D83" s="9"/>
       <c r="E83" s="9">
         <v>938.79016999999999</v>
       </c>
       <c r="F83" s="9">
         <v>651.1525200000001</v>
       </c>
       <c r="G83" s="10"/>
       <c r="H83" s="10"/>
       <c r="I83" s="10">
         <v>1070.47363</v>
       </c>
       <c r="J83" s="10">
         <v>732.97001000000012</v>
@@ -14238,61 +14203,61 @@
       </c>
       <c r="AM83" s="21">
         <v>399.14193999999998</v>
       </c>
       <c r="AN83" s="21">
         <v>274.71965</v>
       </c>
       <c r="AO83" s="21">
         <v>695.74558000000002</v>
       </c>
       <c r="AP83" s="21">
         <v>579.05601000000001</v>
       </c>
       <c r="AQ83" s="16">
         <v>498.18689000000001</v>
       </c>
       <c r="AR83" s="16">
         <v>147.87912</v>
       </c>
       <c r="AS83" s="16">
         <v>892.44674999999995</v>
       </c>
       <c r="AT83" s="16">
         <v>800.29939000000002</v>
       </c>
-      <c r="AU83" s="10">
-[...9 lines deleted...]
-        <v>1053.1308899999999</v>
+      <c r="AU83" s="11">
+        <v>239.49700000000001</v>
+      </c>
+      <c r="AV83" s="11">
+        <v>70.553430000000006</v>
+      </c>
+      <c r="AW83" s="11">
+        <v>1325.8012000000001</v>
+      </c>
+      <c r="AX83" s="11">
+        <v>1143.4632300000001</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="33.75">
       <c r="A84" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>219</v>
       </c>
       <c r="C84" s="9">
         <v>9.3000000000000007</v>
       </c>
       <c r="D84" s="9">
         <v>10.856</v>
       </c>
       <c r="E84" s="9">
         <v>30.459070000000004</v>
       </c>
       <c r="F84" s="9">
         <v>448.69683000000003</v>
       </c>
       <c r="G84" s="10"/>
       <c r="H84" s="10"/>
       <c r="I84" s="10">
         <v>40.310009999999998</v>
@@ -14382,61 +14347,61 @@
       </c>
       <c r="AM84" s="21">
         <v>0.12082</v>
       </c>
       <c r="AN84" s="21">
         <v>8.3320500000000006</v>
       </c>
       <c r="AO84" s="21">
         <v>108.05197</v>
       </c>
       <c r="AP84" s="21">
         <v>1057.05709</v>
       </c>
       <c r="AQ84" s="16">
         <v>0.62678999999999996</v>
       </c>
       <c r="AR84" s="16">
         <v>48.703119999999998</v>
       </c>
       <c r="AS84" s="16">
         <v>241.95694</v>
       </c>
       <c r="AT84" s="16">
         <v>1464.1270500000001</v>
       </c>
-      <c r="AU84" s="10">
-[...9 lines deleted...]
-        <v>361.06114000000002</v>
+      <c r="AU84" s="11">
+        <v>0.10871</v>
+      </c>
+      <c r="AV84" s="11">
+        <v>7.6965199999999996</v>
+      </c>
+      <c r="AW84" s="11">
+        <v>25.01117</v>
+      </c>
+      <c r="AX84" s="11">
+        <v>426.84172999999998</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="33.75">
       <c r="A85" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="8" t="s">
         <v>220</v>
       </c>
       <c r="C85" s="9">
         <v>20.006</v>
       </c>
       <c r="D85" s="9">
         <v>230.06218000000001</v>
       </c>
       <c r="E85" s="9">
         <v>5.9779999999999998</v>
       </c>
       <c r="F85" s="9">
         <v>14.37533</v>
       </c>
       <c r="G85" s="10">
         <v>16.994</v>
       </c>
       <c r="H85" s="10">
@@ -14534,61 +14499,61 @@
       </c>
       <c r="AM85" s="21">
         <v>8</v>
       </c>
       <c r="AN85" s="21">
         <v>128</v>
       </c>
       <c r="AO85" s="21">
         <v>24.21133</v>
       </c>
       <c r="AP85" s="21">
         <v>35.075699999999998</v>
       </c>
       <c r="AQ85" s="16">
         <v>11</v>
       </c>
       <c r="AR85" s="16">
         <v>211.75280000000001</v>
       </c>
       <c r="AS85" s="16">
         <v>20.271889999999999</v>
       </c>
       <c r="AT85" s="16">
         <v>28.81936</v>
       </c>
-      <c r="AU85" s="10">
+      <c r="AU85" s="11">
         <v>0</v>
       </c>
-      <c r="AV85" s="10">
+      <c r="AV85" s="11">
         <v>0</v>
       </c>
-      <c r="AW85" s="10">
-[...3 lines deleted...]
-        <v>33.548670000000001</v>
+      <c r="AW85" s="11">
+        <v>33.33475</v>
+      </c>
+      <c r="AX85" s="11">
+        <v>34.218820000000001</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="22.5">
       <c r="A86" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>221</v>
       </c>
       <c r="C86" s="9">
         <v>6045.6264000000001</v>
       </c>
       <c r="D86" s="9">
         <v>5750.7464899999995</v>
       </c>
       <c r="E86" s="9">
         <v>5433.1694400000006</v>
       </c>
       <c r="F86" s="9">
         <v>3700.3568999999998</v>
       </c>
       <c r="G86" s="10">
         <v>5703.8620000000001</v>
       </c>
       <c r="H86" s="10">
@@ -14686,60 +14651,60 @@
       </c>
       <c r="AM86" s="21">
         <v>19334.73</v>
       </c>
       <c r="AN86" s="21">
         <v>15357.949909999999</v>
       </c>
       <c r="AO86" s="21">
         <v>172.67796000000001</v>
       </c>
       <c r="AP86" s="21">
         <v>337.01479999999998</v>
       </c>
       <c r="AQ86" s="16">
         <v>13254.09001</v>
       </c>
       <c r="AR86" s="16">
         <v>12007.481040000001</v>
       </c>
       <c r="AS86" s="16">
         <v>62.83623</v>
       </c>
       <c r="AT86" s="16">
         <v>177.41677000000001</v>
       </c>
-      <c r="AU86" s="10">
-[...5 lines deleted...]
-      <c r="AW86" s="10">
+      <c r="AU86" s="11">
+        <v>5438.41</v>
+      </c>
+      <c r="AV86" s="11">
+        <v>5180.4899699999996</v>
+      </c>
+      <c r="AW86" s="11">
         <v>1.49516</v>
       </c>
-      <c r="AX86" s="10">
+      <c r="AX86" s="11">
         <v>5.5277200000000004</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="22.5">
       <c r="A87" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>222</v>
       </c>
       <c r="C87" s="9"/>
       <c r="D87" s="9"/>
       <c r="E87" s="9">
         <v>0.17510000000000001</v>
       </c>
       <c r="F87" s="9">
         <v>1.97685</v>
       </c>
       <c r="G87" s="10"/>
       <c r="H87" s="10"/>
       <c r="I87" s="10">
         <v>0.77607000000000004</v>
       </c>
       <c r="J87" s="10">
         <v>5.1212999999999997</v>
@@ -14818,61 +14783,61 @@
       </c>
       <c r="AM87" s="21">
         <v>0</v>
       </c>
       <c r="AN87" s="21">
         <v>0</v>
       </c>
       <c r="AO87" s="21">
         <v>0.75724000000000002</v>
       </c>
       <c r="AP87" s="21">
         <v>4.9210799999999999</v>
       </c>
       <c r="AQ87" s="16">
         <v>0.17199999999999999</v>
       </c>
       <c r="AR87" s="16">
         <v>1.3036000000000001</v>
       </c>
       <c r="AS87" s="16">
         <v>0.35947000000000001</v>
       </c>
       <c r="AT87" s="16">
         <v>3.32233</v>
       </c>
-      <c r="AU87" s="10">
+      <c r="AU87" s="11">
         <v>0</v>
       </c>
-      <c r="AV87" s="10">
+      <c r="AV87" s="11">
         <v>0</v>
       </c>
-      <c r="AW87" s="10">
-[...3 lines deleted...]
-        <v>1.2064900000000001</v>
+      <c r="AW87" s="11">
+        <v>0.16950000000000001</v>
+      </c>
+      <c r="AX87" s="11">
+        <v>1.7444299999999999</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="22.5">
       <c r="A88" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>223</v>
       </c>
       <c r="C88" s="9">
         <v>4.6154799999999998</v>
       </c>
       <c r="D88" s="9">
         <v>10.61999</v>
       </c>
       <c r="E88" s="9">
         <v>754.84324000000015</v>
       </c>
       <c r="F88" s="9">
         <v>2416.7660900000005</v>
       </c>
       <c r="G88" s="10">
         <v>12.372</v>
       </c>
       <c r="H88" s="10">
@@ -14970,61 +14935,61 @@
       </c>
       <c r="AM88" s="21">
         <v>38.633389999999999</v>
       </c>
       <c r="AN88" s="21">
         <v>338.02760000000001</v>
       </c>
       <c r="AO88" s="21">
         <v>827.69451000000004</v>
       </c>
       <c r="AP88" s="21">
         <v>5749.8448900000003</v>
       </c>
       <c r="AQ88" s="16">
         <v>95.410659999999993</v>
       </c>
       <c r="AR88" s="16">
         <v>286.28156999999999</v>
       </c>
       <c r="AS88" s="16">
         <v>765.52575000000002</v>
       </c>
       <c r="AT88" s="16">
         <v>4366.9592199999997</v>
       </c>
-      <c r="AU88" s="10">
-[...9 lines deleted...]
-        <v>1863.8093799999999</v>
+      <c r="AU88" s="11">
+        <v>110.27184</v>
+      </c>
+      <c r="AV88" s="11">
+        <v>309.42435</v>
+      </c>
+      <c r="AW88" s="11">
+        <v>442.96420999999998</v>
+      </c>
+      <c r="AX88" s="11">
+        <v>2226.4781499999999</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="45">
       <c r="A89" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>224</v>
       </c>
       <c r="C89" s="9">
         <v>0.15179999999999999</v>
       </c>
       <c r="D89" s="9">
         <v>0.14918000000000001</v>
       </c>
       <c r="E89" s="9">
         <v>117.26558000000001</v>
       </c>
       <c r="F89" s="9">
         <v>288.00106999999997</v>
       </c>
       <c r="G89" s="10">
         <v>1E-3</v>
       </c>
       <c r="H89" s="10">
@@ -15122,61 +15087,61 @@
       </c>
       <c r="AM89" s="21">
         <v>57.734999999999999</v>
       </c>
       <c r="AN89" s="21">
         <v>194.654</v>
       </c>
       <c r="AO89" s="21">
         <v>424.46776</v>
       </c>
       <c r="AP89" s="21">
         <v>1472.1757500000001</v>
       </c>
       <c r="AQ89" s="16">
         <v>0</v>
       </c>
       <c r="AR89" s="16">
         <v>0</v>
       </c>
       <c r="AS89" s="16">
         <v>390.47978999999998</v>
       </c>
       <c r="AT89" s="16">
         <v>1172.9644000000001</v>
       </c>
-      <c r="AU89" s="10">
-[...9 lines deleted...]
-        <v>630.46774000000005</v>
+      <c r="AU89" s="11">
+        <v>105.18593</v>
+      </c>
+      <c r="AV89" s="11">
+        <v>251.00020000000001</v>
+      </c>
+      <c r="AW89" s="11">
+        <v>249.08694</v>
+      </c>
+      <c r="AX89" s="11">
+        <v>662.83182999999997</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="22.5">
       <c r="A90" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>225</v>
       </c>
       <c r="C90" s="9">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="D90" s="9">
         <v>0.253</v>
       </c>
       <c r="E90" s="9">
         <v>25155.584200000001</v>
       </c>
       <c r="F90" s="9">
         <v>18687.495660000004</v>
       </c>
       <c r="G90" s="10">
         <v>5</v>
       </c>
       <c r="H90" s="10">
@@ -15274,61 +15239,61 @@
       </c>
       <c r="AM90" s="21">
         <v>525.66</v>
       </c>
       <c r="AN90" s="21">
         <v>675.96222999999998</v>
       </c>
       <c r="AO90" s="21">
         <v>31934.809130000001</v>
       </c>
       <c r="AP90" s="21">
         <v>36322.6086</v>
       </c>
       <c r="AQ90" s="16">
         <v>622.36</v>
       </c>
       <c r="AR90" s="16">
         <v>957.98081999999999</v>
       </c>
       <c r="AS90" s="16">
         <v>52058.580119999999</v>
       </c>
       <c r="AT90" s="16">
         <v>69216.25619</v>
       </c>
-      <c r="AU90" s="10">
-[...9 lines deleted...]
-        <v>28258.762930000001</v>
+      <c r="AU90" s="11">
+        <v>519.26900000000001</v>
+      </c>
+      <c r="AV90" s="11">
+        <v>741.85089000000005</v>
+      </c>
+      <c r="AW90" s="11">
+        <v>24459.735499999999</v>
+      </c>
+      <c r="AX90" s="11">
+        <v>32826.393620000003</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="33.75">
       <c r="A91" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>226</v>
       </c>
       <c r="C91" s="9">
         <v>29363.638009999995</v>
       </c>
       <c r="D91" s="9">
         <v>28885.340860000004</v>
       </c>
       <c r="E91" s="9">
         <v>130340.64976</v>
       </c>
       <c r="F91" s="9">
         <v>98908.077620000025</v>
       </c>
       <c r="G91" s="10">
         <v>32379.150809999999</v>
       </c>
       <c r="H91" s="10">
@@ -15426,61 +15391,61 @@
       </c>
       <c r="AM91" s="21">
         <v>496207.02870000002</v>
       </c>
       <c r="AN91" s="21">
         <v>430200.38805000001</v>
       </c>
       <c r="AO91" s="21">
         <v>119403.4491</v>
       </c>
       <c r="AP91" s="21">
         <v>106394.28275</v>
       </c>
       <c r="AQ91" s="16">
         <v>698856.70085999998</v>
       </c>
       <c r="AR91" s="16">
         <v>707929.40420999995</v>
       </c>
       <c r="AS91" s="16">
         <v>148164.81445999999</v>
       </c>
       <c r="AT91" s="16">
         <v>178496.88217999999</v>
       </c>
-      <c r="AU91" s="10">
-[...9 lines deleted...]
-        <v>85660.29393</v>
+      <c r="AU91" s="11">
+        <v>551421.61621000001</v>
+      </c>
+      <c r="AV91" s="11">
+        <v>601840.88465999998</v>
+      </c>
+      <c r="AW91" s="11">
+        <v>76419.359299999996</v>
+      </c>
+      <c r="AX91" s="11">
+        <v>97730.376529999994</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="33.75">
       <c r="A92" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>227</v>
       </c>
       <c r="C92" s="9"/>
       <c r="D92" s="9"/>
       <c r="E92" s="9">
         <v>1937.9404500000003</v>
       </c>
       <c r="F92" s="9">
         <v>2957.7238699999998</v>
       </c>
       <c r="G92" s="10">
         <v>9</v>
       </c>
       <c r="H92" s="10">
         <v>16.43</v>
       </c>
       <c r="I92" s="10">
         <v>1507.1099899999999</v>
@@ -15574,61 +15539,61 @@
       </c>
       <c r="AM92" s="21">
         <v>265.43599999999998</v>
       </c>
       <c r="AN92" s="21">
         <v>369.7088</v>
       </c>
       <c r="AO92" s="21">
         <v>2249.6593899999998</v>
       </c>
       <c r="AP92" s="21">
         <v>3072.5150600000002</v>
       </c>
       <c r="AQ92" s="16">
         <v>399.48829999999998</v>
       </c>
       <c r="AR92" s="16">
         <v>1009.20663</v>
       </c>
       <c r="AS92" s="16">
         <v>2584.9542700000002</v>
       </c>
       <c r="AT92" s="16">
         <v>5715.0081200000004</v>
       </c>
-      <c r="AU92" s="10">
+      <c r="AU92" s="11">
         <v>290.33</v>
       </c>
-      <c r="AV92" s="10">
+      <c r="AV92" s="11">
         <v>418.31335999999999</v>
       </c>
-      <c r="AW92" s="10">
-[...3 lines deleted...]
-        <v>2544.1563900000001</v>
+      <c r="AW92" s="11">
+        <v>1121.47534</v>
+      </c>
+      <c r="AX92" s="11">
+        <v>2868.6750699999998</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="33.75">
       <c r="A93" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>228</v>
       </c>
       <c r="C93" s="9">
         <v>6535.4440000000004</v>
       </c>
       <c r="D93" s="9">
         <v>6072.9239599999992</v>
       </c>
       <c r="E93" s="9">
         <v>1826.9847399999999</v>
       </c>
       <c r="F93" s="9">
         <v>1106.3888500000003</v>
       </c>
       <c r="G93" s="10">
         <v>6384.2348000000002</v>
       </c>
       <c r="H93" s="10">
@@ -15726,61 +15691,61 @@
       </c>
       <c r="AM93" s="21">
         <v>64214.01</v>
       </c>
       <c r="AN93" s="21">
         <v>60347.079109999999</v>
       </c>
       <c r="AO93" s="21">
         <v>888.23012000000006</v>
       </c>
       <c r="AP93" s="21">
         <v>851.55103999999994</v>
       </c>
       <c r="AQ93" s="16">
         <v>85400.060119999995</v>
       </c>
       <c r="AR93" s="16">
         <v>85664.76165</v>
       </c>
       <c r="AS93" s="16">
         <v>1619.24774</v>
       </c>
       <c r="AT93" s="16">
         <v>1776.7910899999999</v>
       </c>
-      <c r="AU93" s="10">
-[...9 lines deleted...]
-        <v>7379.7796500000004</v>
+      <c r="AU93" s="11">
+        <v>70186.81</v>
+      </c>
+      <c r="AV93" s="11">
+        <v>74121.789839999998</v>
+      </c>
+      <c r="AW93" s="11">
+        <v>8930.9294699999991</v>
+      </c>
+      <c r="AX93" s="11">
+        <v>9347.2101999999995</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="33.75">
       <c r="A94" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>229</v>
       </c>
       <c r="C94" s="9">
         <v>1719.1654000000001</v>
       </c>
       <c r="D94" s="9">
         <v>1962.8979000000002</v>
       </c>
       <c r="E94" s="9">
         <v>874.45745999999974</v>
       </c>
       <c r="F94" s="9">
         <v>1775.4894800000002</v>
       </c>
       <c r="G94" s="10">
         <v>10084.172640000001</v>
       </c>
       <c r="H94" s="10">
@@ -15878,61 +15843,61 @@
       </c>
       <c r="AM94" s="21">
         <v>1749.39186</v>
       </c>
       <c r="AN94" s="21">
         <v>1621.7059300000001</v>
       </c>
       <c r="AO94" s="21">
         <v>602.01616999999999</v>
       </c>
       <c r="AP94" s="21">
         <v>1917.1823099999999</v>
       </c>
       <c r="AQ94" s="16">
         <v>4616.56005</v>
       </c>
       <c r="AR94" s="16">
         <v>4883.8993499999997</v>
       </c>
       <c r="AS94" s="16">
         <v>539.57236</v>
       </c>
       <c r="AT94" s="16">
         <v>1925.5865899999999</v>
       </c>
-      <c r="AU94" s="10">
-[...9 lines deleted...]
-        <v>1116.81917</v>
+      <c r="AU94" s="11">
+        <v>239.53843000000001</v>
+      </c>
+      <c r="AV94" s="11">
+        <v>321.76663000000002</v>
+      </c>
+      <c r="AW94" s="11">
+        <v>342.10784000000001</v>
+      </c>
+      <c r="AX94" s="11">
+        <v>1275.5004300000001</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="56.25">
       <c r="A95" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>230</v>
       </c>
       <c r="C95" s="9">
         <v>2019.8760999999997</v>
       </c>
       <c r="D95" s="9">
         <v>2496.1380600000002</v>
       </c>
       <c r="E95" s="9">
         <v>12286.687570000002</v>
       </c>
       <c r="F95" s="9">
         <v>16874.535869999992</v>
       </c>
       <c r="G95" s="10">
         <v>3810.0245</v>
       </c>
       <c r="H95" s="10">
@@ -16030,61 +15995,61 @@
       </c>
       <c r="AM95" s="21">
         <v>337.38</v>
       </c>
       <c r="AN95" s="21">
         <v>907.11775999999998</v>
       </c>
       <c r="AO95" s="21">
         <v>2893.1110800000001</v>
       </c>
       <c r="AP95" s="21">
         <v>4519.44121</v>
       </c>
       <c r="AQ95" s="16">
         <v>419.47399999999999</v>
       </c>
       <c r="AR95" s="16">
         <v>1659.73461</v>
       </c>
       <c r="AS95" s="16">
         <v>2804.1936999999998</v>
       </c>
       <c r="AT95" s="16">
         <v>5676.8446599999997</v>
       </c>
-      <c r="AU95" s="10">
-[...9 lines deleted...]
-        <v>2911.39552</v>
+      <c r="AU95" s="11">
+        <v>225</v>
+      </c>
+      <c r="AV95" s="11">
+        <v>188.80801</v>
+      </c>
+      <c r="AW95" s="11">
+        <v>1543.76125</v>
+      </c>
+      <c r="AX95" s="11">
+        <v>3385.7145</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="56.25">
       <c r="A96" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>231</v>
       </c>
       <c r="C96" s="9">
         <v>6876.6343099999995</v>
       </c>
       <c r="D96" s="9">
         <v>8450.997589999999</v>
       </c>
       <c r="E96" s="9">
         <v>29193.947859999997</v>
       </c>
       <c r="F96" s="9">
         <v>34949.531750000002</v>
       </c>
       <c r="G96" s="10">
         <v>13198.656910000002</v>
       </c>
       <c r="H96" s="10">
@@ -16182,61 +16147,61 @@
       </c>
       <c r="AM96" s="21">
         <v>22696.921780000001</v>
       </c>
       <c r="AN96" s="21">
         <v>25588.829519999999</v>
       </c>
       <c r="AO96" s="21">
         <v>65370.698409999997</v>
       </c>
       <c r="AP96" s="21">
         <v>93903.172439999995</v>
       </c>
       <c r="AQ96" s="16">
         <v>44953.080240000003</v>
       </c>
       <c r="AR96" s="16">
         <v>57197.756679999999</v>
       </c>
       <c r="AS96" s="16">
         <v>66830.373739999995</v>
       </c>
       <c r="AT96" s="16">
         <v>120764.95802999999</v>
       </c>
-      <c r="AU96" s="10">
-[...9 lines deleted...]
-        <v>57376.984450000004</v>
+      <c r="AU96" s="11">
+        <v>28999.766540000001</v>
+      </c>
+      <c r="AV96" s="11">
+        <v>40159.487650000003</v>
+      </c>
+      <c r="AW96" s="11">
+        <v>37488.971859999998</v>
+      </c>
+      <c r="AX96" s="11">
+        <v>68703.760309999998</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="22.5">
       <c r="A97" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>232</v>
       </c>
       <c r="C97" s="9">
         <v>450.99525</v>
       </c>
       <c r="D97" s="9">
         <v>1341.4158499999999</v>
       </c>
       <c r="E97" s="9">
         <v>32737.45995</v>
       </c>
       <c r="F97" s="9">
         <v>60175.271750000014</v>
       </c>
       <c r="G97" s="10">
         <v>610.80230000000006</v>
       </c>
       <c r="H97" s="10">
@@ -16334,61 +16299,61 @@
       </c>
       <c r="AM97" s="21">
         <v>660.18562999999995</v>
       </c>
       <c r="AN97" s="21">
         <v>1374.2493300000001</v>
       </c>
       <c r="AO97" s="21">
         <v>49952.902970000003</v>
       </c>
       <c r="AP97" s="21">
         <v>140104.38750000001</v>
       </c>
       <c r="AQ97" s="16">
         <v>644.98352999999997</v>
       </c>
       <c r="AR97" s="16">
         <v>1557.0361399999999</v>
       </c>
       <c r="AS97" s="16">
         <v>42696.40825</v>
       </c>
       <c r="AT97" s="16">
         <v>136384.48756000001</v>
       </c>
-      <c r="AU97" s="10">
-[...9 lines deleted...]
-        <v>68725.048500000004</v>
+      <c r="AU97" s="11">
+        <v>211.21636000000001</v>
+      </c>
+      <c r="AV97" s="11">
+        <v>597.09132</v>
+      </c>
+      <c r="AW97" s="11">
+        <v>23302.436010000001</v>
+      </c>
+      <c r="AX97" s="11">
+        <v>81836.795329999994</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>233</v>
       </c>
       <c r="C98" s="9">
         <v>882.09723999999972</v>
       </c>
       <c r="D98" s="9">
         <v>2834.8239599999997</v>
       </c>
       <c r="E98" s="9">
         <v>4948.6219899999987</v>
       </c>
       <c r="F98" s="9">
         <v>9427.9289999999983</v>
       </c>
       <c r="G98" s="10">
         <v>1060.9592800000003</v>
       </c>
       <c r="H98" s="10">
@@ -16486,61 +16451,61 @@
       </c>
       <c r="AM98" s="21">
         <v>337.01089999999999</v>
       </c>
       <c r="AN98" s="21">
         <v>1590.05297</v>
       </c>
       <c r="AO98" s="21">
         <v>29802.29754</v>
       </c>
       <c r="AP98" s="21">
         <v>59525.49078</v>
       </c>
       <c r="AQ98" s="16">
         <v>697.49447999999995</v>
       </c>
       <c r="AR98" s="16">
         <v>3476.4002</v>
       </c>
       <c r="AS98" s="16">
         <v>24047.94629</v>
       </c>
       <c r="AT98" s="16">
         <v>65026.186869999998</v>
       </c>
-      <c r="AU98" s="10">
-[...9 lines deleted...]
-        <v>27911.444009999999</v>
+      <c r="AU98" s="11">
+        <v>349.8766</v>
+      </c>
+      <c r="AV98" s="11">
+        <v>1910.5585799999999</v>
+      </c>
+      <c r="AW98" s="11">
+        <v>11089.09743</v>
+      </c>
+      <c r="AX98" s="11">
+        <v>33639.8825</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="22.5">
       <c r="A99" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B99" s="8" t="s">
         <v>234</v>
       </c>
       <c r="C99" s="9"/>
       <c r="D99" s="9"/>
       <c r="E99" s="9">
         <v>0.10775</v>
       </c>
       <c r="F99" s="9">
         <v>0.39078000000000002</v>
       </c>
       <c r="G99" s="10"/>
       <c r="H99" s="10"/>
       <c r="I99" s="10">
         <v>69.717600000000004</v>
       </c>
       <c r="J99" s="10">
         <v>50.224209999999999</v>
       </c>
@@ -16622,60 +16587,60 @@
       </c>
       <c r="AM99" s="21">
         <v>13.7568</v>
       </c>
       <c r="AN99" s="21">
         <v>438.44833</v>
       </c>
       <c r="AO99" s="21">
         <v>213.63578999999999</v>
       </c>
       <c r="AP99" s="21">
         <v>120.82062000000001</v>
       </c>
       <c r="AQ99" s="16">
         <v>9.2164000000000001</v>
       </c>
       <c r="AR99" s="16">
         <v>372.08494000000002</v>
       </c>
       <c r="AS99" s="16">
         <v>11.31939</v>
       </c>
       <c r="AT99" s="16">
         <v>312.31695999999999</v>
       </c>
-      <c r="AU99" s="10">
+      <c r="AU99" s="11">
         <v>0.1976</v>
       </c>
-      <c r="AV99" s="10">
+      <c r="AV99" s="11">
         <v>7.8</v>
       </c>
-      <c r="AW99" s="10">
+      <c r="AW99" s="11">
         <v>3.7610000000000001</v>
       </c>
-      <c r="AX99" s="10">
+      <c r="AX99" s="11">
         <v>102.26917</v>
       </c>
     </row>
     <row r="100" spans="1:50" ht="22.5">
       <c r="A100" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>235</v>
       </c>
       <c r="C100" s="9">
         <v>841.71674999999982</v>
       </c>
       <c r="D100" s="9">
         <v>2145.1480300000003</v>
       </c>
       <c r="E100" s="9">
         <v>12901.046410000004</v>
       </c>
       <c r="F100" s="9">
         <v>17216.370220000008</v>
       </c>
       <c r="G100" s="10">
         <v>1409.6201299999998</v>
       </c>
@@ -16774,61 +16739,61 @@
       </c>
       <c r="AM100" s="21">
         <v>1159.5636999999999</v>
       </c>
       <c r="AN100" s="21">
         <v>7303.9828200000002</v>
       </c>
       <c r="AO100" s="21">
         <v>10764.374460000001</v>
       </c>
       <c r="AP100" s="21">
         <v>39887.104910000002</v>
       </c>
       <c r="AQ100" s="16">
         <v>816.8845</v>
       </c>
       <c r="AR100" s="16">
         <v>4730.5960100000002</v>
       </c>
       <c r="AS100" s="16">
         <v>10927.72004</v>
       </c>
       <c r="AT100" s="16">
         <v>44298.416100000002</v>
       </c>
-      <c r="AU100" s="10">
-[...9 lines deleted...]
-        <v>20360.243600000002</v>
+      <c r="AU100" s="11">
+        <v>566.67211999999995</v>
+      </c>
+      <c r="AV100" s="11">
+        <v>5003.8341799999998</v>
+      </c>
+      <c r="AW100" s="11">
+        <v>5885.9649099999997</v>
+      </c>
+      <c r="AX100" s="11">
+        <v>23608.500359999998</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="22.5">
       <c r="A101" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>236</v>
       </c>
       <c r="C101" s="9"/>
       <c r="D101" s="9"/>
       <c r="E101" s="9">
         <v>390.64015000000001</v>
       </c>
       <c r="F101" s="9">
         <v>2616.3728899999996</v>
       </c>
       <c r="G101" s="10">
         <v>0.32</v>
       </c>
       <c r="H101" s="10">
         <v>4.2582599999999999</v>
       </c>
       <c r="I101" s="10">
         <v>317.8453300000001</v>
@@ -16922,61 +16887,61 @@
       </c>
       <c r="AM101" s="21">
         <v>0.109</v>
       </c>
       <c r="AN101" s="21">
         <v>1.107</v>
       </c>
       <c r="AO101" s="21">
         <v>1241.2525499999999</v>
       </c>
       <c r="AP101" s="21">
         <v>7391.6023999999998</v>
       </c>
       <c r="AQ101" s="16">
         <v>1.9450000000000001</v>
       </c>
       <c r="AR101" s="16">
         <v>18.310639999999999</v>
       </c>
       <c r="AS101" s="16">
         <v>1603.6581000000001</v>
       </c>
       <c r="AT101" s="16">
         <v>10285.2552</v>
       </c>
-      <c r="AU101" s="10">
+      <c r="AU101" s="11">
         <v>0</v>
       </c>
-      <c r="AV101" s="10">
+      <c r="AV101" s="11">
         <v>0</v>
       </c>
-      <c r="AW101" s="10">
-[...3 lines deleted...]
-        <v>4021.69317</v>
+      <c r="AW101" s="11">
+        <v>656.86438999999996</v>
+      </c>
+      <c r="AX101" s="11">
+        <v>4524.3890300000003</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="22.5">
       <c r="A102" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="9">
         <v>683.6791199999999</v>
       </c>
       <c r="D102" s="9">
         <v>446.79139000000004</v>
       </c>
       <c r="E102" s="9">
         <v>411472.51325000002</v>
       </c>
       <c r="F102" s="9">
         <v>181721.51336000004</v>
       </c>
       <c r="G102" s="10">
         <v>4845.713099999999</v>
       </c>
       <c r="H102" s="10">
@@ -17074,61 +17039,61 @@
       </c>
       <c r="AM102" s="21">
         <v>143320.80257999999</v>
       </c>
       <c r="AN102" s="21">
         <v>55326.277860000002</v>
       </c>
       <c r="AO102" s="21">
         <v>577495.54931999999</v>
       </c>
       <c r="AP102" s="21">
         <v>346392.33519999997</v>
       </c>
       <c r="AQ102" s="16">
         <v>184755.87114999999</v>
       </c>
       <c r="AR102" s="16">
         <v>98147.74295</v>
       </c>
       <c r="AS102" s="16">
         <v>569945.94030999998</v>
       </c>
       <c r="AT102" s="16">
         <v>350230.04929</v>
       </c>
-      <c r="AU102" s="10">
-[...9 lines deleted...]
-        <v>196941.93997000001</v>
+      <c r="AU102" s="11">
+        <v>92213.401249999995</v>
+      </c>
+      <c r="AV102" s="11">
+        <v>58590.761859999999</v>
+      </c>
+      <c r="AW102" s="11">
+        <v>337246.59221999999</v>
+      </c>
+      <c r="AX102" s="11">
+        <v>221331.19341000001</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="56.25">
       <c r="A103" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>238</v>
       </c>
       <c r="C103" s="9">
         <v>5699.5729999999994</v>
       </c>
       <c r="D103" s="9">
         <v>2290.5018599999994</v>
       </c>
       <c r="E103" s="9">
         <v>8141.3034000000016</v>
       </c>
       <c r="F103" s="9">
         <v>4671.4086099999986</v>
       </c>
       <c r="G103" s="10">
         <v>11649.277749999999</v>
       </c>
       <c r="H103" s="10">
@@ -17226,61 +17191,61 @@
       </c>
       <c r="AM103" s="21">
         <v>28206.700550000001</v>
       </c>
       <c r="AN103" s="21">
         <v>12028.83966</v>
       </c>
       <c r="AO103" s="21">
         <v>6648.5170699999999</v>
       </c>
       <c r="AP103" s="21">
         <v>5362.7592000000004</v>
       </c>
       <c r="AQ103" s="16">
         <v>39766.963920000002</v>
       </c>
       <c r="AR103" s="16">
         <v>14602.13759</v>
       </c>
       <c r="AS103" s="16">
         <v>6981.7045099999996</v>
       </c>
       <c r="AT103" s="16">
         <v>5892.2174500000001</v>
       </c>
-      <c r="AU103" s="10">
-[...9 lines deleted...]
-        <v>3530.9217400000002</v>
+      <c r="AU103" s="11">
+        <v>18044.914130000001</v>
+      </c>
+      <c r="AV103" s="11">
+        <v>9127.8408199999994</v>
+      </c>
+      <c r="AW103" s="11">
+        <v>5259.6495400000003</v>
+      </c>
+      <c r="AX103" s="11">
+        <v>4280.2949600000002</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="9"/>
       <c r="D104" s="9"/>
       <c r="E104" s="9">
         <v>5467.077400000001</v>
       </c>
       <c r="F104" s="9">
         <v>659.28816000000006</v>
       </c>
       <c r="G104" s="10">
         <v>17.68</v>
       </c>
       <c r="H104" s="10">
         <v>81.861000000000004</v>
       </c>
       <c r="I104" s="10">
         <v>5390.7188299999998</v>
@@ -17370,61 +17335,61 @@
       </c>
       <c r="AM104" s="21">
         <v>38.325000000000003</v>
       </c>
       <c r="AN104" s="21">
         <v>110.92294</v>
       </c>
       <c r="AO104" s="21">
         <v>1656.268</v>
       </c>
       <c r="AP104" s="21">
         <v>132.20214999999999</v>
       </c>
       <c r="AQ104" s="16">
         <v>726.76</v>
       </c>
       <c r="AR104" s="16">
         <v>54.381630000000001</v>
       </c>
       <c r="AS104" s="16">
         <v>96.502899999999997</v>
       </c>
       <c r="AT104" s="16">
         <v>14.073650000000001</v>
       </c>
-      <c r="AU104" s="10">
-[...9 lines deleted...]
-        <v>11.164569999999999</v>
+      <c r="AU104" s="11">
+        <v>25452.62</v>
+      </c>
+      <c r="AV104" s="11">
+        <v>77.625919999999994</v>
+      </c>
+      <c r="AW104" s="11">
+        <v>48.805</v>
+      </c>
+      <c r="AX104" s="11">
+        <v>12.01122</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>240</v>
       </c>
       <c r="C105" s="9">
         <v>15362.55618</v>
       </c>
       <c r="D105" s="9">
         <v>23113.184119999998</v>
       </c>
       <c r="E105" s="9">
         <v>34254.99291000003</v>
       </c>
       <c r="F105" s="9">
         <v>63132.357400000015</v>
       </c>
       <c r="G105" s="10">
         <v>20687.17987</v>
       </c>
       <c r="H105" s="10">
@@ -17522,61 +17487,61 @@
       </c>
       <c r="AM105" s="21">
         <v>21394.93924</v>
       </c>
       <c r="AN105" s="21">
         <v>34228.761839999999</v>
       </c>
       <c r="AO105" s="21">
         <v>47619.470869999997</v>
       </c>
       <c r="AP105" s="21">
         <v>132955.79973</v>
       </c>
       <c r="AQ105" s="16">
         <v>22353.897400000002</v>
       </c>
       <c r="AR105" s="16">
         <v>41117.52534</v>
       </c>
       <c r="AS105" s="16">
         <v>47434.478479999998</v>
       </c>
       <c r="AT105" s="16">
         <v>152237.47456</v>
       </c>
-      <c r="AU105" s="10">
-[...9 lines deleted...]
-        <v>77586.742929999993</v>
+      <c r="AU105" s="11">
+        <v>14604.39078</v>
+      </c>
+      <c r="AV105" s="11">
+        <v>30472.79983</v>
+      </c>
+      <c r="AW105" s="11">
+        <v>30817.58797</v>
+      </c>
+      <c r="AX105" s="11">
+        <v>88342.410870000007</v>
       </c>
     </row>
     <row r="106" spans="1:50">
       <c r="A106" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="9">
         <v>0.21</v>
       </c>
       <c r="D106" s="9">
         <v>1.00108</v>
       </c>
       <c r="E106" s="9">
         <v>32.501999999999995</v>
       </c>
       <c r="F106" s="9">
         <v>20.841060000000002</v>
       </c>
       <c r="G106" s="10">
         <v>0.21</v>
       </c>
       <c r="H106" s="10">
@@ -17662,61 +17627,61 @@
       </c>
       <c r="AM106" s="21">
         <v>99.83</v>
       </c>
       <c r="AN106" s="21">
         <v>1164.2820200000001</v>
       </c>
       <c r="AO106" s="21">
         <v>3878.7844300000002</v>
       </c>
       <c r="AP106" s="21">
         <v>44525.622109999997</v>
       </c>
       <c r="AQ106" s="16">
         <v>56.85</v>
       </c>
       <c r="AR106" s="16">
         <v>1072.1957</v>
       </c>
       <c r="AS106" s="16">
         <v>1641.3468700000001</v>
       </c>
       <c r="AT106" s="16">
         <v>19536.602309999998</v>
       </c>
-      <c r="AU106" s="10">
+      <c r="AU106" s="11">
         <v>20</v>
       </c>
-      <c r="AV106" s="10">
+      <c r="AV106" s="11">
         <v>204</v>
       </c>
-      <c r="AW106" s="10">
-[...3 lines deleted...]
-        <v>4265.6150900000002</v>
+      <c r="AW106" s="11">
+        <v>692.25319000000002</v>
+      </c>
+      <c r="AX106" s="11">
+        <v>5076.5042700000004</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>242</v>
       </c>
       <c r="C107" s="9"/>
       <c r="D107" s="9"/>
       <c r="E107" s="9">
         <v>569.9357399999999</v>
       </c>
       <c r="F107" s="9">
         <v>3812.4256099999998</v>
       </c>
       <c r="G107" s="10"/>
       <c r="H107" s="10"/>
       <c r="I107" s="10">
         <v>19.690790000000003</v>
       </c>
       <c r="J107" s="10">
         <v>161.57001</v>
       </c>
@@ -17794,61 +17759,61 @@
       </c>
       <c r="AM107" s="21">
         <v>64.55</v>
       </c>
       <c r="AN107" s="21">
         <v>971.41831999999999</v>
       </c>
       <c r="AO107" s="21">
         <v>324.56612000000001</v>
       </c>
       <c r="AP107" s="21">
         <v>5171.6360000000004</v>
       </c>
       <c r="AQ107" s="16">
         <v>1.1245000000000001</v>
       </c>
       <c r="AR107" s="16">
         <v>14.3492</v>
       </c>
       <c r="AS107" s="16">
         <v>25.966159999999999</v>
       </c>
       <c r="AT107" s="16">
         <v>681.06791999999996</v>
       </c>
-      <c r="AU107" s="10">
-[...9 lines deleted...]
-        <v>405.96233000000001</v>
+      <c r="AU107" s="11">
+        <v>0.54300000000000004</v>
+      </c>
+      <c r="AV107" s="11">
+        <v>16.090489999999999</v>
+      </c>
+      <c r="AW107" s="11">
+        <v>20.714700000000001</v>
+      </c>
+      <c r="AX107" s="11">
+        <v>451.75333000000001</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="9">
         <v>1129.4051899999999</v>
       </c>
       <c r="D108" s="9">
         <v>1881.33636</v>
       </c>
       <c r="E108" s="9">
         <v>491.33359999999993</v>
       </c>
       <c r="F108" s="9">
         <v>937.9353799999999</v>
       </c>
       <c r="G108" s="10">
         <v>101.2454</v>
       </c>
       <c r="H108" s="10">
@@ -17946,61 +17911,61 @@
       </c>
       <c r="AM108" s="21">
         <v>343.17770000000002</v>
       </c>
       <c r="AN108" s="21">
         <v>1328.3520100000001</v>
       </c>
       <c r="AO108" s="21">
         <v>1304.9885899999999</v>
       </c>
       <c r="AP108" s="21">
         <v>5902.76854</v>
       </c>
       <c r="AQ108" s="16">
         <v>564.17679999999996</v>
       </c>
       <c r="AR108" s="16">
         <v>3508.3224100000002</v>
       </c>
       <c r="AS108" s="16">
         <v>1642.8792699999999</v>
       </c>
       <c r="AT108" s="16">
         <v>10815.75741</v>
       </c>
-      <c r="AU108" s="10">
-[...9 lines deleted...]
-        <v>4496.43307</v>
+      <c r="AU108" s="11">
+        <v>110.7154</v>
+      </c>
+      <c r="AV108" s="11">
+        <v>847.28362000000004</v>
+      </c>
+      <c r="AW108" s="11">
+        <v>923.27259000000004</v>
+      </c>
+      <c r="AX108" s="11">
+        <v>5251.7965199999999</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>244</v>
       </c>
       <c r="C109" s="9">
         <v>10438.872600000004</v>
       </c>
       <c r="D109" s="9">
         <v>25625.61</v>
       </c>
       <c r="E109" s="9">
         <v>56210.403089999978</v>
       </c>
       <c r="F109" s="9">
         <v>171462.03239000001</v>
       </c>
       <c r="G109" s="10">
         <v>12462.849129999997</v>
       </c>
       <c r="H109" s="10">
@@ -18098,61 +18063,61 @@
       </c>
       <c r="AM109" s="21">
         <v>19888.953160000001</v>
       </c>
       <c r="AN109" s="21">
         <v>96455.123349999994</v>
       </c>
       <c r="AO109" s="21">
         <v>87341.01453</v>
       </c>
       <c r="AP109" s="21">
         <v>372303.73911999998</v>
       </c>
       <c r="AQ109" s="16">
         <v>25828.85425</v>
       </c>
       <c r="AR109" s="16">
         <v>137308.39066</v>
       </c>
       <c r="AS109" s="16">
         <v>95560.363140000001</v>
       </c>
       <c r="AT109" s="16">
         <v>528866.98592999997</v>
       </c>
-      <c r="AU109" s="10">
-[...9 lines deleted...]
-        <v>241122.23386000001</v>
+      <c r="AU109" s="11">
+        <v>15301.80205</v>
+      </c>
+      <c r="AV109" s="11">
+        <v>88430.855169999995</v>
+      </c>
+      <c r="AW109" s="11">
+        <v>46845.429049999999</v>
+      </c>
+      <c r="AX109" s="11">
+        <v>272748.12975999998</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="45">
       <c r="A110" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>245</v>
       </c>
       <c r="C110" s="9">
         <v>15466.904129999999</v>
       </c>
       <c r="D110" s="9">
         <v>10635.974689999999</v>
       </c>
       <c r="E110" s="9">
         <v>31187.159129999989</v>
       </c>
       <c r="F110" s="9">
         <v>39486.961439999992</v>
       </c>
       <c r="G110" s="10">
         <v>16496.806099999998</v>
       </c>
       <c r="H110" s="10">
@@ -18250,61 +18215,61 @@
       </c>
       <c r="AM110" s="21">
         <v>46108.161220000002</v>
       </c>
       <c r="AN110" s="21">
         <v>52191.95966</v>
       </c>
       <c r="AO110" s="21">
         <v>43901.400999999998</v>
       </c>
       <c r="AP110" s="21">
         <v>67960.638930000001</v>
       </c>
       <c r="AQ110" s="16">
         <v>49740.492839999999</v>
       </c>
       <c r="AR110" s="16">
         <v>58966.625890000003</v>
       </c>
       <c r="AS110" s="16">
         <v>45639.235529999998</v>
       </c>
       <c r="AT110" s="16">
         <v>84116.19657</v>
       </c>
-      <c r="AU110" s="10">
-[...9 lines deleted...]
-        <v>41149.936500000003</v>
+      <c r="AU110" s="11">
+        <v>37235.05545</v>
+      </c>
+      <c r="AV110" s="11">
+        <v>32813.625469999999</v>
+      </c>
+      <c r="AW110" s="11">
+        <v>24401.195080000001</v>
+      </c>
+      <c r="AX110" s="11">
+        <v>48063.127339999999</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>246</v>
       </c>
       <c r="C111" s="9"/>
       <c r="D111" s="9"/>
       <c r="E111" s="9">
         <v>5.7894999999999994</v>
       </c>
       <c r="F111" s="9">
         <v>11.741940000000001</v>
       </c>
       <c r="G111" s="10"/>
       <c r="H111" s="10"/>
       <c r="I111" s="10">
         <v>2.6542500000000002</v>
       </c>
       <c r="J111" s="10">
         <v>4.68736</v>
       </c>
@@ -18386,61 +18351,61 @@
       </c>
       <c r="AM111" s="21">
         <v>0</v>
       </c>
       <c r="AN111" s="21">
         <v>0</v>
       </c>
       <c r="AO111" s="21">
         <v>97.903700000000001</v>
       </c>
       <c r="AP111" s="21">
         <v>131.65339</v>
       </c>
       <c r="AQ111" s="16">
         <v>0</v>
       </c>
       <c r="AR111" s="16">
         <v>0</v>
       </c>
       <c r="AS111" s="16">
         <v>208.79533000000001</v>
       </c>
       <c r="AT111" s="16">
         <v>370.99148000000002</v>
       </c>
-      <c r="AU111" s="10">
+      <c r="AU111" s="11">
         <v>0.15345</v>
       </c>
-      <c r="AV111" s="10">
+      <c r="AV111" s="11">
         <v>0.153</v>
       </c>
-      <c r="AW111" s="10">
-[...3 lines deleted...]
-        <v>643.02905999999996</v>
+      <c r="AW111" s="11">
+        <v>332.40606000000002</v>
+      </c>
+      <c r="AX111" s="11">
+        <v>661.79150000000004</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>247</v>
       </c>
       <c r="C112" s="9">
         <v>255.77016999999998</v>
       </c>
       <c r="D112" s="9">
         <v>468.52192000000002</v>
       </c>
       <c r="E112" s="9">
         <v>4636.48783</v>
       </c>
       <c r="F112" s="9">
         <v>8027.2905199999996</v>
       </c>
       <c r="G112" s="10">
         <v>337.61835000000002</v>
       </c>
       <c r="H112" s="10">
@@ -18538,61 +18503,61 @@
       </c>
       <c r="AM112" s="21">
         <v>1628.64365</v>
       </c>
       <c r="AN112" s="21">
         <v>2479.61931</v>
       </c>
       <c r="AO112" s="21">
         <v>21542.089759999999</v>
       </c>
       <c r="AP112" s="21">
         <v>18624.29621</v>
       </c>
       <c r="AQ112" s="16">
         <v>2062.4023200000001</v>
       </c>
       <c r="AR112" s="16">
         <v>3349.6554500000002</v>
       </c>
       <c r="AS112" s="16">
         <v>16078.635480000001</v>
       </c>
       <c r="AT112" s="16">
         <v>59476.079080000003</v>
       </c>
-      <c r="AU112" s="10">
-[...9 lines deleted...]
-        <v>15832.188969999999</v>
+      <c r="AU112" s="11">
+        <v>804.64296000000002</v>
+      </c>
+      <c r="AV112" s="11">
+        <v>1980.7947999999999</v>
+      </c>
+      <c r="AW112" s="11">
+        <v>9039.8834000000006</v>
+      </c>
+      <c r="AX112" s="11">
+        <v>18591.384259999999</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="56.25">
       <c r="A113" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>248</v>
       </c>
       <c r="C113" s="9">
         <v>6746.715580000001</v>
       </c>
       <c r="D113" s="9">
         <v>14568.890539999999</v>
       </c>
       <c r="E113" s="9">
         <v>85602.910940000016</v>
       </c>
       <c r="F113" s="9">
         <v>144689.10593999998</v>
       </c>
       <c r="G113" s="10">
         <v>9610.1880400000009</v>
       </c>
       <c r="H113" s="10">
@@ -18690,61 +18655,61 @@
       </c>
       <c r="AM113" s="21">
         <v>23281.099139999998</v>
       </c>
       <c r="AN113" s="21">
         <v>65948.969970000006</v>
       </c>
       <c r="AO113" s="21">
         <v>137722.87731000001</v>
       </c>
       <c r="AP113" s="21">
         <v>341232.60074000002</v>
       </c>
       <c r="AQ113" s="16">
         <v>24614.288509999998</v>
       </c>
       <c r="AR113" s="16">
         <v>79322.883140000005</v>
       </c>
       <c r="AS113" s="16">
         <v>132855.44355</v>
       </c>
       <c r="AT113" s="16">
         <v>386252.22555999999</v>
       </c>
-      <c r="AU113" s="10">
-[...9 lines deleted...]
-        <v>190003.31004000001</v>
+      <c r="AU113" s="11">
+        <v>13074.415059999999</v>
+      </c>
+      <c r="AV113" s="11">
+        <v>47801.063649999996</v>
+      </c>
+      <c r="AW113" s="11">
+        <v>66026.869430000006</v>
+      </c>
+      <c r="AX113" s="11">
+        <v>218584.38596000001</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B114" s="8" t="s">
         <v>249</v>
       </c>
       <c r="C114" s="9">
         <v>137.83569</v>
       </c>
       <c r="D114" s="9">
         <v>94.891999999999996</v>
       </c>
       <c r="E114" s="9">
         <v>10416.892570000002</v>
       </c>
       <c r="F114" s="9">
         <v>8939.8584100000007</v>
       </c>
       <c r="G114" s="10">
         <v>88.666880000000006</v>
       </c>
       <c r="H114" s="10">
@@ -18842,61 +18807,61 @@
       </c>
       <c r="AM114" s="21">
         <v>717.93786</v>
       </c>
       <c r="AN114" s="21">
         <v>733.63490999999999</v>
       </c>
       <c r="AO114" s="21">
         <v>14529.64565</v>
       </c>
       <c r="AP114" s="21">
         <v>15519.926579999999</v>
       </c>
       <c r="AQ114" s="16">
         <v>1350.26566</v>
       </c>
       <c r="AR114" s="16">
         <v>1527.66543</v>
       </c>
       <c r="AS114" s="16">
         <v>16182.95695</v>
       </c>
       <c r="AT114" s="16">
         <v>20533.52476</v>
       </c>
-      <c r="AU114" s="10">
-[...9 lines deleted...]
-        <v>7733.9143400000003</v>
+      <c r="AU114" s="11">
+        <v>2395.8960099999999</v>
+      </c>
+      <c r="AV114" s="11">
+        <v>1621.94973</v>
+      </c>
+      <c r="AW114" s="11">
+        <v>7450.9117299999998</v>
+      </c>
+      <c r="AX114" s="11">
+        <v>9317.9365600000001</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="22.5">
       <c r="A115" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B115" s="8" t="s">
         <v>250</v>
       </c>
       <c r="C115" s="9">
         <v>502.29065000000003</v>
       </c>
       <c r="D115" s="9">
         <v>408.95377000000008</v>
       </c>
       <c r="E115" s="9">
         <v>22817.865720000002</v>
       </c>
       <c r="F115" s="9">
         <v>21895.889799999994</v>
       </c>
       <c r="G115" s="10">
         <v>566.46295999999984</v>
       </c>
       <c r="H115" s="10">
@@ -18994,61 +18959,61 @@
       </c>
       <c r="AM115" s="21">
         <v>3806.5620800000002</v>
       </c>
       <c r="AN115" s="21">
         <v>3801.9902999999999</v>
       </c>
       <c r="AO115" s="21">
         <v>32288.474910000001</v>
       </c>
       <c r="AP115" s="21">
         <v>36289.020559999997</v>
       </c>
       <c r="AQ115" s="16">
         <v>3551.0455000000002</v>
       </c>
       <c r="AR115" s="16">
         <v>2804.3609999999999</v>
       </c>
       <c r="AS115" s="16">
         <v>34724.488100000002</v>
       </c>
       <c r="AT115" s="16">
         <v>30414.511589999998</v>
       </c>
-      <c r="AU115" s="10">
-[...9 lines deleted...]
-        <v>11052.31178</v>
+      <c r="AU115" s="11">
+        <v>2271.77592</v>
+      </c>
+      <c r="AV115" s="11">
+        <v>1710.2546500000001</v>
+      </c>
+      <c r="AW115" s="11">
+        <v>14414.28572</v>
+      </c>
+      <c r="AX115" s="11">
+        <v>12807.411040000001</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="22.5">
       <c r="A116" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>251</v>
       </c>
       <c r="C116" s="9">
         <v>1.2576400000000001</v>
       </c>
       <c r="D116" s="9">
         <v>2.23508</v>
       </c>
       <c r="E116" s="9">
         <v>2824.94443</v>
       </c>
       <c r="F116" s="9">
         <v>2363.4770199999998</v>
       </c>
       <c r="G116" s="10">
         <v>8.17408</v>
       </c>
       <c r="H116" s="10">
@@ -19146,61 +19111,61 @@
       </c>
       <c r="AM116" s="21">
         <v>175.9991</v>
       </c>
       <c r="AN116" s="21">
         <v>191.7105</v>
       </c>
       <c r="AO116" s="21">
         <v>1633.1156900000001</v>
       </c>
       <c r="AP116" s="21">
         <v>1364.72496</v>
       </c>
       <c r="AQ116" s="16">
         <v>642.11500999999998</v>
       </c>
       <c r="AR116" s="16">
         <v>563.08961999999997</v>
       </c>
       <c r="AS116" s="16">
         <v>1557.14328</v>
       </c>
       <c r="AT116" s="16">
         <v>1694.81584</v>
       </c>
-      <c r="AU116" s="10">
-[...9 lines deleted...]
-        <v>704.59268999999995</v>
+      <c r="AU116" s="11">
+        <v>1287.6781800000001</v>
+      </c>
+      <c r="AV116" s="11">
+        <v>852.06690000000003</v>
+      </c>
+      <c r="AW116" s="11">
+        <v>683.25463999999999</v>
+      </c>
+      <c r="AX116" s="11">
+        <v>788.95451000000003</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="33.75">
       <c r="A117" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>252</v>
       </c>
       <c r="C117" s="9">
         <v>2.5352999999999999</v>
       </c>
       <c r="D117" s="9">
         <v>8.164670000000001</v>
       </c>
       <c r="E117" s="9">
         <v>6119.3840499999997</v>
       </c>
       <c r="F117" s="9">
         <v>5362.0834999999988</v>
       </c>
       <c r="G117" s="10">
         <v>0.93549999999999989</v>
       </c>
       <c r="H117" s="10">
@@ -19298,61 +19263,61 @@
       </c>
       <c r="AM117" s="21">
         <v>97.135099999999994</v>
       </c>
       <c r="AN117" s="21">
         <v>251.36095</v>
       </c>
       <c r="AO117" s="21">
         <v>26736.81077</v>
       </c>
       <c r="AP117" s="21">
         <v>35895.074939999999</v>
       </c>
       <c r="AQ117" s="16">
         <v>44.968499999999999</v>
       </c>
       <c r="AR117" s="16">
         <v>143.18279999999999</v>
       </c>
       <c r="AS117" s="16">
         <v>31573.71759</v>
       </c>
       <c r="AT117" s="16">
         <v>42346.837330000002</v>
       </c>
-      <c r="AU117" s="10">
+      <c r="AU117" s="11">
         <v>47.066000000000003</v>
       </c>
-      <c r="AV117" s="10">
+      <c r="AV117" s="11">
         <v>80.946860000000001</v>
       </c>
-      <c r="AW117" s="10">
-[...3 lines deleted...]
-        <v>20748.495589999999</v>
+      <c r="AW117" s="11">
+        <v>19787.499159999999</v>
+      </c>
+      <c r="AX117" s="11">
+        <v>24469.635890000001</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="33.75">
       <c r="A118" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>253</v>
       </c>
       <c r="C118" s="9">
         <v>189.76195999999999</v>
       </c>
       <c r="D118" s="9">
         <v>464.87756000000007</v>
       </c>
       <c r="E118" s="9">
         <v>25519.799810000015</v>
       </c>
       <c r="F118" s="9">
         <v>43756.715029999985</v>
       </c>
       <c r="G118" s="10">
         <v>230.56968000000001</v>
       </c>
       <c r="H118" s="10">
@@ -19450,61 +19415,61 @@
       </c>
       <c r="AM118" s="21">
         <v>2489.01503</v>
       </c>
       <c r="AN118" s="21">
         <v>6809.0099200000004</v>
       </c>
       <c r="AO118" s="21">
         <v>47399.552580000003</v>
       </c>
       <c r="AP118" s="21">
         <v>105566.24561</v>
       </c>
       <c r="AQ118" s="16">
         <v>3127.5586600000001</v>
       </c>
       <c r="AR118" s="16">
         <v>8100.7076999999999</v>
       </c>
       <c r="AS118" s="16">
         <v>51956.90999</v>
       </c>
       <c r="AT118" s="16">
         <v>122929.67865</v>
       </c>
-      <c r="AU118" s="10">
-[...9 lines deleted...]
-        <v>59294.178160000003</v>
+      <c r="AU118" s="11">
+        <v>6659.3257899999999</v>
+      </c>
+      <c r="AV118" s="11">
+        <v>14266.669760000001</v>
+      </c>
+      <c r="AW118" s="11">
+        <v>26081.16588</v>
+      </c>
+      <c r="AX118" s="11">
+        <v>67190.336179999998</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>254</v>
       </c>
       <c r="C119" s="9">
         <v>0.64500000000000002</v>
       </c>
       <c r="D119" s="9">
         <v>0.33495000000000003</v>
       </c>
       <c r="E119" s="9">
         <v>520.26939000000004</v>
       </c>
       <c r="F119" s="9">
         <v>572.77008000000023</v>
       </c>
       <c r="G119" s="10">
         <v>2.883</v>
       </c>
       <c r="H119" s="10">
@@ -19602,61 +19567,61 @@
       </c>
       <c r="AM119" s="21">
         <v>86.675759999999997</v>
       </c>
       <c r="AN119" s="21">
         <v>37.991619999999998</v>
       </c>
       <c r="AO119" s="21">
         <v>435.69995</v>
       </c>
       <c r="AP119" s="21">
         <v>687.71055999999999</v>
       </c>
       <c r="AQ119" s="16">
         <v>1</v>
       </c>
       <c r="AR119" s="16">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="16">
         <v>3353.16941</v>
       </c>
       <c r="AT119" s="16">
         <v>1864.21668</v>
       </c>
-      <c r="AU119" s="10">
+      <c r="AU119" s="11">
         <v>0</v>
       </c>
-      <c r="AV119" s="10">
+      <c r="AV119" s="11">
         <v>0</v>
       </c>
-      <c r="AW119" s="10">
-[...3 lines deleted...]
-        <v>1452.9539199999999</v>
+      <c r="AW119" s="11">
+        <v>4322.5465800000002</v>
+      </c>
+      <c r="AX119" s="11">
+        <v>1596.71036</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="45">
       <c r="A120" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>255</v>
       </c>
       <c r="C120" s="9">
         <v>271.80126000000001</v>
       </c>
       <c r="D120" s="9">
         <v>311.22033000000005</v>
       </c>
       <c r="E120" s="9">
         <v>12143.417050000005</v>
       </c>
       <c r="F120" s="9">
         <v>14658.073740000005</v>
       </c>
       <c r="G120" s="10">
         <v>661.38351999999986</v>
       </c>
       <c r="H120" s="10">
@@ -19754,61 +19719,61 @@
       </c>
       <c r="AM120" s="21">
         <v>878.73442</v>
       </c>
       <c r="AN120" s="21">
         <v>1657.2865099999999</v>
       </c>
       <c r="AO120" s="21">
         <v>16977.328870000001</v>
       </c>
       <c r="AP120" s="21">
         <v>31232.166249999998</v>
       </c>
       <c r="AQ120" s="16">
         <v>2969.1513100000002</v>
       </c>
       <c r="AR120" s="16">
         <v>3067.2114200000001</v>
       </c>
       <c r="AS120" s="16">
         <v>17415.287230000002</v>
       </c>
       <c r="AT120" s="16">
         <v>36115.518539999997</v>
       </c>
-      <c r="AU120" s="10">
-[...9 lines deleted...]
-        <v>16958.703509999999</v>
+      <c r="AU120" s="11">
+        <v>796.75455999999997</v>
+      </c>
+      <c r="AV120" s="11">
+        <v>1264.3934899999999</v>
+      </c>
+      <c r="AW120" s="11">
+        <v>8590.2514300000003</v>
+      </c>
+      <c r="AX120" s="11">
+        <v>20006.920600000001</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="56.25">
       <c r="A121" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>256</v>
       </c>
       <c r="C121" s="9">
         <v>308.49131</v>
       </c>
       <c r="D121" s="9">
         <v>774.00121000000013</v>
       </c>
       <c r="E121" s="9">
         <v>21567.378739999996</v>
       </c>
       <c r="F121" s="9">
         <v>66267.204260000013</v>
       </c>
       <c r="G121" s="10">
         <v>1194.1048600000004</v>
       </c>
       <c r="H121" s="10">
@@ -19906,61 +19871,61 @@
       </c>
       <c r="AM121" s="21">
         <v>7167.1416399999998</v>
       </c>
       <c r="AN121" s="21">
         <v>5502.1719000000003</v>
       </c>
       <c r="AO121" s="21">
         <v>67015.556249999994</v>
       </c>
       <c r="AP121" s="21">
         <v>142065.71619000001</v>
       </c>
       <c r="AQ121" s="16">
         <v>8231.8174400000007</v>
       </c>
       <c r="AR121" s="16">
         <v>5755.5412399999996</v>
       </c>
       <c r="AS121" s="16">
         <v>88137.685589999994</v>
       </c>
       <c r="AT121" s="16">
         <v>152935.81584</v>
       </c>
-      <c r="AU121" s="10">
-[...9 lines deleted...]
-        <v>84333.889720000006</v>
+      <c r="AU121" s="11">
+        <v>1056.23361</v>
+      </c>
+      <c r="AV121" s="11">
+        <v>1338.0907099999999</v>
+      </c>
+      <c r="AW121" s="11">
+        <v>58642.980239999997</v>
+      </c>
+      <c r="AX121" s="11">
+        <v>96978.577130000005</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="45">
       <c r="A122" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B122" s="8" t="s">
         <v>257</v>
       </c>
       <c r="C122" s="9">
         <v>1547.4861699999999</v>
       </c>
       <c r="D122" s="9">
         <v>1333.9265599999999</v>
       </c>
       <c r="E122" s="9">
         <v>34146.772950000013</v>
       </c>
       <c r="F122" s="9">
         <v>33555.783259999989</v>
       </c>
       <c r="G122" s="10">
         <v>1512.6924199999989</v>
       </c>
       <c r="H122" s="10">
@@ -20058,61 +20023,61 @@
       </c>
       <c r="AM122" s="21">
         <v>4165.1851399999996</v>
       </c>
       <c r="AN122" s="21">
         <v>3483.9704700000002</v>
       </c>
       <c r="AO122" s="21">
         <v>52392.087749999999</v>
       </c>
       <c r="AP122" s="21">
         <v>65336.730349999998</v>
       </c>
       <c r="AQ122" s="16">
         <v>4518.3888100000004</v>
       </c>
       <c r="AR122" s="16">
         <v>5303.5276400000002</v>
       </c>
       <c r="AS122" s="16">
         <v>55338.158389999997</v>
       </c>
       <c r="AT122" s="16">
         <v>78328.303610000003</v>
       </c>
-      <c r="AU122" s="10">
-[...9 lines deleted...]
-        <v>35339.215909999999</v>
+      <c r="AU122" s="11">
+        <v>980.64718000000005</v>
+      </c>
+      <c r="AV122" s="11">
+        <v>1076.6704500000001</v>
+      </c>
+      <c r="AW122" s="11">
+        <v>26025.338810000001</v>
+      </c>
+      <c r="AX122" s="11">
+        <v>39729.50677</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="67.5">
       <c r="A123" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>258</v>
       </c>
       <c r="C123" s="9">
         <v>991.11698000000001</v>
       </c>
       <c r="D123" s="9">
         <v>6932.5492899999999</v>
       </c>
       <c r="E123" s="9">
         <v>6908.7099899999994</v>
       </c>
       <c r="F123" s="9">
         <v>31706.30546</v>
       </c>
       <c r="G123" s="10">
         <v>1483.8921799999996</v>
       </c>
       <c r="H123" s="10">
@@ -20210,61 +20175,61 @@
       </c>
       <c r="AM123" s="21">
         <v>5166.7226199999996</v>
       </c>
       <c r="AN123" s="21">
         <v>41972.073949999998</v>
       </c>
       <c r="AO123" s="21">
         <v>18772.495029999998</v>
       </c>
       <c r="AP123" s="21">
         <v>95932.055110000001</v>
       </c>
       <c r="AQ123" s="16">
         <v>3895.96227</v>
       </c>
       <c r="AR123" s="16">
         <v>36804.920619999997</v>
       </c>
       <c r="AS123" s="16">
         <v>20724.892390000001</v>
       </c>
       <c r="AT123" s="16">
         <v>128507.84181</v>
       </c>
-      <c r="AU123" s="10">
-[...9 lines deleted...]
-        <v>54421.380749999997</v>
+      <c r="AU123" s="11">
+        <v>2226.50099</v>
+      </c>
+      <c r="AV123" s="11">
+        <v>21279.288909999999</v>
+      </c>
+      <c r="AW123" s="11">
+        <v>9528.6120499999997</v>
+      </c>
+      <c r="AX123" s="11">
+        <v>64445.785340000002</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="33.75">
       <c r="A124" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>259</v>
       </c>
       <c r="C124" s="9">
         <v>186.9939</v>
       </c>
       <c r="D124" s="9">
         <v>86.039909999999992</v>
       </c>
       <c r="E124" s="9">
         <v>7343.0294899999999</v>
       </c>
       <c r="F124" s="9">
         <v>5386.4983499999998</v>
       </c>
       <c r="G124" s="10">
         <v>25.566659999999999</v>
       </c>
       <c r="H124" s="10">
@@ -20362,61 +20327,61 @@
       </c>
       <c r="AM124" s="21">
         <v>1394.5908300000001</v>
       </c>
       <c r="AN124" s="21">
         <v>1500.1061199999999</v>
       </c>
       <c r="AO124" s="21">
         <v>7434.5345299999999</v>
       </c>
       <c r="AP124" s="21">
         <v>8548.2378700000008</v>
       </c>
       <c r="AQ124" s="16">
         <v>954.36400000000003</v>
       </c>
       <c r="AR124" s="16">
         <v>891.40340000000003</v>
       </c>
       <c r="AS124" s="16">
         <v>6970.1578900000004</v>
       </c>
       <c r="AT124" s="16">
         <v>9343.9047900000005</v>
       </c>
-      <c r="AU124" s="10">
-[...9 lines deleted...]
-        <v>6244.6352500000003</v>
+      <c r="AU124" s="11">
+        <v>285.14879999999999</v>
+      </c>
+      <c r="AV124" s="11">
+        <v>277.23570000000001</v>
+      </c>
+      <c r="AW124" s="11">
+        <v>4834.7383499999996</v>
+      </c>
+      <c r="AX124" s="11">
+        <v>7328.7865899999997</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="33.75">
       <c r="A125" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>260</v>
       </c>
       <c r="C125" s="9">
         <v>2914.266689999999</v>
       </c>
       <c r="D125" s="9">
         <v>4119.4897099999998</v>
       </c>
       <c r="E125" s="9">
         <v>46593.417060000007</v>
       </c>
       <c r="F125" s="9">
         <v>55703.852950000015</v>
       </c>
       <c r="G125" s="10">
         <v>3590.2754399999994</v>
       </c>
       <c r="H125" s="10">
@@ -20514,61 +20479,61 @@
       </c>
       <c r="AM125" s="21">
         <v>11707.409509999999</v>
       </c>
       <c r="AN125" s="21">
         <v>17374.377380000002</v>
       </c>
       <c r="AO125" s="21">
         <v>67452.892460000003</v>
       </c>
       <c r="AP125" s="21">
         <v>110906.24339</v>
       </c>
       <c r="AQ125" s="16">
         <v>13552.53903</v>
       </c>
       <c r="AR125" s="16">
         <v>19821.570059999998</v>
       </c>
       <c r="AS125" s="16">
         <v>67506.985820000002</v>
       </c>
       <c r="AT125" s="16">
         <v>134372.99085</v>
       </c>
-      <c r="AU125" s="10">
-[...9 lines deleted...]
-        <v>66681.855309999999</v>
+      <c r="AU125" s="11">
+        <v>8285.3161299999992</v>
+      </c>
+      <c r="AV125" s="11">
+        <v>14077.17215</v>
+      </c>
+      <c r="AW125" s="11">
+        <v>34941.452550000002</v>
+      </c>
+      <c r="AX125" s="11">
+        <v>77434.846290000001</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>261</v>
       </c>
       <c r="C126" s="9">
         <v>322.27084000000002</v>
       </c>
       <c r="D126" s="9">
         <v>977.96737000000007</v>
       </c>
       <c r="E126" s="9">
         <v>3647.9916800000005</v>
       </c>
       <c r="F126" s="9">
         <v>9116.2289500000006</v>
       </c>
       <c r="G126" s="10">
         <v>207.81668000000002</v>
       </c>
       <c r="H126" s="10">
@@ -20666,61 +20631,61 @@
       </c>
       <c r="AM126" s="21">
         <v>1486.79901</v>
       </c>
       <c r="AN126" s="21">
         <v>4523.9284200000002</v>
       </c>
       <c r="AO126" s="21">
         <v>4616.6736000000001</v>
       </c>
       <c r="AP126" s="21">
         <v>12545.58323</v>
       </c>
       <c r="AQ126" s="16">
         <v>3594.40148</v>
       </c>
       <c r="AR126" s="16">
         <v>9961.6175700000003</v>
       </c>
       <c r="AS126" s="16">
         <v>6489.9734699999999</v>
       </c>
       <c r="AT126" s="16">
         <v>19655.990150000001</v>
       </c>
-      <c r="AU126" s="10">
-[...9 lines deleted...]
-        <v>8694.6691900000005</v>
+      <c r="AU126" s="11">
+        <v>1622.32882</v>
+      </c>
+      <c r="AV126" s="11">
+        <v>4671.8794699999999</v>
+      </c>
+      <c r="AW126" s="11">
+        <v>3541.3585499999999</v>
+      </c>
+      <c r="AX126" s="11">
+        <v>10325.65128</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>262</v>
       </c>
       <c r="C127" s="9">
         <v>138.48664000000002</v>
       </c>
       <c r="D127" s="9">
         <v>427.25421</v>
       </c>
       <c r="E127" s="9">
         <v>8849.8434600000019</v>
       </c>
       <c r="F127" s="9">
         <v>18210.933219999999</v>
       </c>
       <c r="G127" s="10">
         <v>352.15953999999999</v>
       </c>
       <c r="H127" s="10">
@@ -20818,61 +20783,61 @@
       </c>
       <c r="AM127" s="21">
         <v>10358.46537</v>
       </c>
       <c r="AN127" s="21">
         <v>31808.398389999998</v>
       </c>
       <c r="AO127" s="21">
         <v>12853.91238</v>
       </c>
       <c r="AP127" s="21">
         <v>32147.298900000002</v>
       </c>
       <c r="AQ127" s="16">
         <v>14166.76656</v>
       </c>
       <c r="AR127" s="16">
         <v>49139.331339999997</v>
       </c>
       <c r="AS127" s="16">
         <v>12163.870989999999</v>
       </c>
       <c r="AT127" s="16">
         <v>45088.144070000002</v>
       </c>
-      <c r="AU127" s="10">
-[...9 lines deleted...]
-        <v>27421.880860000001</v>
+      <c r="AU127" s="11">
+        <v>13347.47969</v>
+      </c>
+      <c r="AV127" s="11">
+        <v>52169.900300000001</v>
+      </c>
+      <c r="AW127" s="11">
+        <v>9149.5602899999994</v>
+      </c>
+      <c r="AX127" s="11">
+        <v>34657.26266</v>
       </c>
     </row>
     <row r="128" spans="1:50">
       <c r="A128" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>263</v>
       </c>
       <c r="C128" s="9">
         <v>826.21702000000005</v>
       </c>
       <c r="D128" s="9">
         <v>8442.1628000000037</v>
       </c>
       <c r="E128" s="9">
         <v>21102.673279999995</v>
       </c>
       <c r="F128" s="9">
         <v>121778.47255000002</v>
       </c>
       <c r="G128" s="10">
         <v>1074.4114499999996</v>
       </c>
       <c r="H128" s="10">
@@ -20970,61 +20935,61 @@
       </c>
       <c r="AM128" s="21">
         <v>5885.9967900000001</v>
       </c>
       <c r="AN128" s="21">
         <v>76578.458010000002</v>
       </c>
       <c r="AO128" s="21">
         <v>115378.48748</v>
       </c>
       <c r="AP128" s="21">
         <v>443762.71772000002</v>
       </c>
       <c r="AQ128" s="16">
         <v>6193.3332499999997</v>
       </c>
       <c r="AR128" s="16">
         <v>112057.53429</v>
       </c>
       <c r="AS128" s="16">
         <v>66531.466060000006</v>
       </c>
       <c r="AT128" s="16">
         <v>427313.71577000001</v>
       </c>
-      <c r="AU128" s="10">
-[...9 lines deleted...]
-        <v>212893.76712</v>
+      <c r="AU128" s="11">
+        <v>4057.4096199999999</v>
+      </c>
+      <c r="AV128" s="11">
+        <v>63480.114320000001</v>
+      </c>
+      <c r="AW128" s="11">
+        <v>38101.08423</v>
+      </c>
+      <c r="AX128" s="11">
+        <v>251648.90815</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>264</v>
       </c>
       <c r="C129" s="9">
         <v>1499.7258499999998</v>
       </c>
       <c r="D129" s="9">
         <v>378.79200000000003</v>
       </c>
       <c r="E129" s="9">
         <v>3717468.9701600005</v>
       </c>
       <c r="F129" s="9">
         <v>16378.107289999996</v>
       </c>
       <c r="G129" s="10">
         <v>2520.4272000000001</v>
       </c>
       <c r="H129" s="10">
@@ -21122,61 +21087,61 @@
       </c>
       <c r="AM129" s="21">
         <v>29010.038339999999</v>
       </c>
       <c r="AN129" s="21">
         <v>4744.0677299999998</v>
       </c>
       <c r="AO129" s="21">
         <v>3200531.3824200002</v>
       </c>
       <c r="AP129" s="21">
         <v>38067.353869999999</v>
       </c>
       <c r="AQ129" s="16">
         <v>37098.310570000001</v>
       </c>
       <c r="AR129" s="16">
         <v>9145.5474900000008</v>
       </c>
       <c r="AS129" s="16">
         <v>3110786.2831000001</v>
       </c>
       <c r="AT129" s="16">
         <v>43674.516600000003</v>
       </c>
-      <c r="AU129" s="10">
-[...9 lines deleted...]
-        <v>22523.165929999999</v>
+      <c r="AU129" s="11">
+        <v>19597.920440000002</v>
+      </c>
+      <c r="AV129" s="11">
+        <v>4876.8630700000003</v>
+      </c>
+      <c r="AW129" s="11">
+        <v>1764715.8354</v>
+      </c>
+      <c r="AX129" s="11">
+        <v>26095.703519999999</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="56.25">
       <c r="A130" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>265</v>
       </c>
       <c r="C130" s="9">
         <v>76782.479949999994</v>
       </c>
       <c r="D130" s="9">
         <v>37851.205450000001</v>
       </c>
       <c r="E130" s="9">
         <v>71002.956970000014</v>
       </c>
       <c r="F130" s="9">
         <v>44973.322059999999</v>
       </c>
       <c r="G130" s="10">
         <v>92807.202480000007</v>
       </c>
       <c r="H130" s="10">
@@ -21274,61 +21239,61 @@
       </c>
       <c r="AM130" s="21">
         <v>437592.16217000003</v>
       </c>
       <c r="AN130" s="21">
         <v>201651.28959</v>
       </c>
       <c r="AO130" s="21">
         <v>392015.03087999998</v>
       </c>
       <c r="AP130" s="21">
         <v>208169.47777</v>
       </c>
       <c r="AQ130" s="16">
         <v>450115.80549</v>
       </c>
       <c r="AR130" s="16">
         <v>225654.45835</v>
       </c>
       <c r="AS130" s="16">
         <v>414978.15959</v>
       </c>
       <c r="AT130" s="16">
         <v>237504.84054</v>
       </c>
-      <c r="AU130" s="10">
-[...9 lines deleted...]
-        <v>133100.31365</v>
+      <c r="AU130" s="11">
+        <v>271883.00553000002</v>
+      </c>
+      <c r="AV130" s="11">
+        <v>123318.21537999999</v>
+      </c>
+      <c r="AW130" s="11">
+        <v>278905.68761999998</v>
+      </c>
+      <c r="AX130" s="11">
+        <v>157625.16274999999</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B131" s="8" t="s">
         <v>266</v>
       </c>
       <c r="C131" s="9">
         <v>9113.8364499999989</v>
       </c>
       <c r="D131" s="9">
         <v>4086.5463799999998</v>
       </c>
       <c r="E131" s="9">
         <v>43066.882310000001</v>
       </c>
       <c r="F131" s="9">
         <v>22694.484319999996</v>
       </c>
       <c r="G131" s="10">
         <v>10527.177589999998</v>
       </c>
       <c r="H131" s="10">
@@ -21426,61 +21391,61 @@
       </c>
       <c r="AM131" s="21">
         <v>21525.688450000001</v>
       </c>
       <c r="AN131" s="21">
         <v>12532.19398</v>
       </c>
       <c r="AO131" s="21">
         <v>61729.221149999998</v>
       </c>
       <c r="AP131" s="21">
         <v>40645.396330000003</v>
       </c>
       <c r="AQ131" s="16">
         <v>30987.072270000001</v>
       </c>
       <c r="AR131" s="16">
         <v>20904.421279999999</v>
       </c>
       <c r="AS131" s="16">
         <v>75880.693180000002</v>
       </c>
       <c r="AT131" s="16">
         <v>54634.067660000001</v>
       </c>
-      <c r="AU131" s="10">
-[...9 lines deleted...]
-        <v>29465.507020000001</v>
+      <c r="AU131" s="11">
+        <v>15017.142589999999</v>
+      </c>
+      <c r="AV131" s="11">
+        <v>10672.388569999999</v>
+      </c>
+      <c r="AW131" s="11">
+        <v>46020.300799999997</v>
+      </c>
+      <c r="AX131" s="11">
+        <v>34787.483399999997</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="22.5">
       <c r="A132" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>267</v>
       </c>
       <c r="C132" s="9">
         <v>1131.3975400000004</v>
       </c>
       <c r="D132" s="9">
         <v>3934.7557400000001</v>
       </c>
       <c r="E132" s="9">
         <v>18141.85518999998</v>
       </c>
       <c r="F132" s="9">
         <v>40288.439790000004</v>
       </c>
       <c r="G132" s="10">
         <v>745.22265000000027</v>
       </c>
       <c r="H132" s="10">
@@ -21578,61 +21543,61 @@
       </c>
       <c r="AM132" s="21">
         <v>195.47485</v>
       </c>
       <c r="AN132" s="21">
         <v>580.31110999999999</v>
       </c>
       <c r="AO132" s="21">
         <v>20376.215510000002</v>
       </c>
       <c r="AP132" s="21">
         <v>52624.928870000003</v>
       </c>
       <c r="AQ132" s="16">
         <v>266.61156999999997</v>
       </c>
       <c r="AR132" s="16">
         <v>596.03661999999997</v>
       </c>
       <c r="AS132" s="16">
         <v>17818.263279999999</v>
       </c>
       <c r="AT132" s="16">
         <v>48912.941659999997</v>
       </c>
-      <c r="AU132" s="10">
-[...9 lines deleted...]
-        <v>18466.436259999999</v>
+      <c r="AU132" s="11">
+        <v>137.94725</v>
+      </c>
+      <c r="AV132" s="11">
+        <v>346.40363000000002</v>
+      </c>
+      <c r="AW132" s="11">
+        <v>9468.6196299999992</v>
+      </c>
+      <c r="AX132" s="11">
+        <v>24005.02994</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="22.5">
       <c r="A133" s="7" t="s">
         <v>126</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>268</v>
       </c>
       <c r="C133" s="9">
         <v>9.8800000000000008</v>
       </c>
       <c r="D133" s="9">
         <v>26.09394</v>
       </c>
       <c r="E133" s="9">
         <v>936.76055999999994</v>
       </c>
       <c r="F133" s="9">
         <v>1844.62979</v>
       </c>
       <c r="G133" s="10">
         <v>0.08</v>
       </c>
       <c r="H133" s="10">
@@ -21726,61 +21691,61 @@
       </c>
       <c r="AM133" s="21">
         <v>7.2840199999999999</v>
       </c>
       <c r="AN133" s="21">
         <v>25.585190000000001</v>
       </c>
       <c r="AO133" s="21">
         <v>1196.55105</v>
       </c>
       <c r="AP133" s="21">
         <v>2507.85122</v>
       </c>
       <c r="AQ133" s="16">
         <v>55.999679999999998</v>
       </c>
       <c r="AR133" s="16">
         <v>209.40151</v>
       </c>
       <c r="AS133" s="16">
         <v>1459.72739</v>
       </c>
       <c r="AT133" s="16">
         <v>2591.3396400000001</v>
       </c>
-      <c r="AU133" s="10">
-[...9 lines deleted...]
-        <v>755.46241999999995</v>
+      <c r="AU133" s="11">
+        <v>29.75206</v>
+      </c>
+      <c r="AV133" s="11">
+        <v>107.14673000000001</v>
+      </c>
+      <c r="AW133" s="11">
+        <v>423.07508999999999</v>
+      </c>
+      <c r="AX133" s="11">
+        <v>902.83709999999996</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>269</v>
       </c>
       <c r="C134" s="9"/>
       <c r="D134" s="9"/>
       <c r="E134" s="9">
         <v>2323.7264300000002</v>
       </c>
       <c r="F134" s="9">
         <v>2101.2559900000001</v>
       </c>
       <c r="G134" s="10">
         <v>11.507999999999999</v>
       </c>
       <c r="H134" s="10">
         <v>5.9273800000000003</v>
       </c>
       <c r="I134" s="10">
         <v>887.02419999999995</v>
@@ -21874,61 +21839,61 @@
       </c>
       <c r="AM134" s="21">
         <v>37.91357</v>
       </c>
       <c r="AN134" s="21">
         <v>40.91028</v>
       </c>
       <c r="AO134" s="21">
         <v>4932.4735700000001</v>
       </c>
       <c r="AP134" s="21">
         <v>5795.6286600000003</v>
       </c>
       <c r="AQ134" s="16">
         <v>27.884789999999999</v>
       </c>
       <c r="AR134" s="16">
         <v>34.315739999999998</v>
       </c>
       <c r="AS134" s="16">
         <v>3261.2417799999998</v>
       </c>
       <c r="AT134" s="16">
         <v>4736.1106300000001</v>
       </c>
-      <c r="AU134" s="10">
+      <c r="AU134" s="11">
         <v>6.3360000000000003</v>
       </c>
-      <c r="AV134" s="10">
+      <c r="AV134" s="11">
         <v>8.8680000000000003</v>
       </c>
-      <c r="AW134" s="10">
-[...3 lines deleted...]
-        <v>1462.95931</v>
+      <c r="AW134" s="11">
+        <v>1205.77233</v>
+      </c>
+      <c r="AX134" s="11">
+        <v>1838.19148</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>270</v>
       </c>
       <c r="C135" s="9">
         <v>2.7900000000000001E-2</v>
       </c>
       <c r="D135" s="9">
         <v>0.11491999999999999</v>
       </c>
       <c r="E135" s="9">
         <v>631.89723000000015</v>
       </c>
       <c r="F135" s="9">
         <v>576.35084999999992</v>
       </c>
       <c r="G135" s="10"/>
       <c r="H135" s="10"/>
       <c r="I135" s="10">
         <v>572.12864999999977</v>
@@ -22022,61 +21987,61 @@
       </c>
       <c r="AM135" s="21">
         <v>15.26</v>
       </c>
       <c r="AN135" s="21">
         <v>9.4653899999999993</v>
       </c>
       <c r="AO135" s="21">
         <v>2542.3024999999998</v>
       </c>
       <c r="AP135" s="21">
         <v>1650.70417</v>
       </c>
       <c r="AQ135" s="16">
         <v>17.802600000000002</v>
       </c>
       <c r="AR135" s="16">
         <v>12.2926</v>
       </c>
       <c r="AS135" s="16">
         <v>2480.8071100000002</v>
       </c>
       <c r="AT135" s="16">
         <v>1889.69434</v>
       </c>
-      <c r="AU135" s="10">
-[...9 lines deleted...]
-        <v>815.51333</v>
+      <c r="AU135" s="11">
+        <v>3.3069999999999999</v>
+      </c>
+      <c r="AV135" s="11">
+        <v>4.9956300000000002</v>
+      </c>
+      <c r="AW135" s="11">
+        <v>1361.0645999999999</v>
+      </c>
+      <c r="AX135" s="11">
+        <v>1010.53963</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1">
       <c r="A136" s="7" t="s">
         <v>129</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>271</v>
       </c>
       <c r="C136" s="9"/>
       <c r="D136" s="9"/>
       <c r="E136" s="9">
         <v>553.1182</v>
       </c>
       <c r="F136" s="9">
         <v>736.58158000000003</v>
       </c>
       <c r="G136" s="10">
         <v>216</v>
       </c>
       <c r="H136" s="10">
         <v>71.432999999999993</v>
       </c>
       <c r="I136" s="10">
         <v>516.02499999999998</v>
@@ -22170,61 +22135,61 @@
       </c>
       <c r="AM136" s="21">
         <v>1527.152</v>
       </c>
       <c r="AN136" s="21">
         <v>1065.4513999999999</v>
       </c>
       <c r="AO136" s="21">
         <v>2351.79315</v>
       </c>
       <c r="AP136" s="21">
         <v>1201.1388300000001</v>
       </c>
       <c r="AQ136" s="16">
         <v>3438.0844999999999</v>
       </c>
       <c r="AR136" s="16">
         <v>4941.1259600000003</v>
       </c>
       <c r="AS136" s="16">
         <v>2986.02016</v>
       </c>
       <c r="AT136" s="16">
         <v>2135.14284</v>
       </c>
-      <c r="AU136" s="10">
-[...9 lines deleted...]
-        <v>961.00499000000002</v>
+      <c r="AU136" s="11">
+        <v>2501.9499999999998</v>
+      </c>
+      <c r="AV136" s="11">
+        <v>2625.0630200000001</v>
+      </c>
+      <c r="AW136" s="11">
+        <v>1583.71875</v>
+      </c>
+      <c r="AX136" s="11">
+        <v>988.34263999999996</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="33.75">
       <c r="A137" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B137" s="8" t="s">
         <v>272</v>
       </c>
       <c r="C137" s="9">
         <v>137279.35699999999</v>
       </c>
       <c r="D137" s="9">
         <v>9629.9350399999985</v>
       </c>
       <c r="E137" s="9">
         <v>2420.3203700000004</v>
       </c>
       <c r="F137" s="9">
         <v>762.25968</v>
       </c>
       <c r="G137" s="10">
         <v>296693.89570000005</v>
       </c>
       <c r="H137" s="10">
@@ -22322,61 +22287,61 @@
       </c>
       <c r="AM137" s="21">
         <v>408346.01199999999</v>
       </c>
       <c r="AN137" s="21">
         <v>51401.045639999997</v>
       </c>
       <c r="AO137" s="21">
         <v>136024.15028</v>
       </c>
       <c r="AP137" s="21">
         <v>7846.4219400000002</v>
       </c>
       <c r="AQ137" s="16">
         <v>414323.54440000001</v>
       </c>
       <c r="AR137" s="16">
         <v>67992.578070000003</v>
       </c>
       <c r="AS137" s="16">
         <v>113939.24941</v>
       </c>
       <c r="AT137" s="16">
         <v>10483.28332</v>
       </c>
-      <c r="AU137" s="10">
-[...9 lines deleted...]
-        <v>9019.3572800000002</v>
+      <c r="AU137" s="11">
+        <v>206900.89060000001</v>
+      </c>
+      <c r="AV137" s="11">
+        <v>33065.225339999997</v>
+      </c>
+      <c r="AW137" s="11">
+        <v>74100.357459999999</v>
+      </c>
+      <c r="AX137" s="11">
+        <v>10052.06228</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="22.5">
       <c r="A138" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B138" s="8" t="s">
         <v>273</v>
       </c>
       <c r="C138" s="9">
         <v>8633.5646199999992</v>
       </c>
       <c r="D138" s="9">
         <v>106785.70249999998</v>
       </c>
       <c r="E138" s="9">
         <v>12162.78463</v>
       </c>
       <c r="F138" s="9">
         <v>141031.29308000003</v>
       </c>
       <c r="G138" s="10">
         <v>9505.6177899999984</v>
       </c>
       <c r="H138" s="10">
@@ -22474,61 +22439,61 @@
       </c>
       <c r="AM138" s="21">
         <v>6034.5105400000002</v>
       </c>
       <c r="AN138" s="21">
         <v>124940.80451</v>
       </c>
       <c r="AO138" s="21">
         <v>5069.86661</v>
       </c>
       <c r="AP138" s="21">
         <v>134740.21561000001</v>
       </c>
       <c r="AQ138" s="16">
         <v>6478.9678199999998</v>
       </c>
       <c r="AR138" s="16">
         <v>158916.76277999999</v>
       </c>
       <c r="AS138" s="16">
         <v>3802.4597399999998</v>
       </c>
       <c r="AT138" s="16">
         <v>93789.344899999996</v>
       </c>
-      <c r="AU138" s="10">
-[...9 lines deleted...]
-        <v>30469.34762</v>
+      <c r="AU138" s="11">
+        <v>5431.8076799999999</v>
+      </c>
+      <c r="AV138" s="11">
+        <v>138608.27299</v>
+      </c>
+      <c r="AW138" s="11">
+        <v>1516.72579</v>
+      </c>
+      <c r="AX138" s="11">
+        <v>36313.173390000004</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="33.75">
       <c r="A139" s="7" t="s">
         <v>132</v>
       </c>
       <c r="B139" s="8" t="s">
         <v>274</v>
       </c>
       <c r="C139" s="9">
         <v>154.77975000000001</v>
       </c>
       <c r="D139" s="9">
         <v>1460.82087</v>
       </c>
       <c r="E139" s="9">
         <v>3435.4218400000009</v>
       </c>
       <c r="F139" s="9">
         <v>26584.721109999991</v>
       </c>
       <c r="G139" s="10">
         <v>80.481200000000001</v>
       </c>
       <c r="H139" s="10">
@@ -22626,61 +22591,61 @@
       </c>
       <c r="AM139" s="21">
         <v>1522.71837</v>
       </c>
       <c r="AN139" s="21">
         <v>15673.755510000001</v>
       </c>
       <c r="AO139" s="21">
         <v>3595.13411</v>
       </c>
       <c r="AP139" s="21">
         <v>27070.348470000001</v>
       </c>
       <c r="AQ139" s="16">
         <v>1577.91662</v>
       </c>
       <c r="AR139" s="16">
         <v>16583.586640000001</v>
       </c>
       <c r="AS139" s="16">
         <v>5839.8827199999996</v>
       </c>
       <c r="AT139" s="16">
         <v>68256.369179999994</v>
       </c>
-      <c r="AU139" s="10">
-[...9 lines deleted...]
-        <v>39475.461860000003</v>
+      <c r="AU139" s="11">
+        <v>885.40394000000003</v>
+      </c>
+      <c r="AV139" s="11">
+        <v>9140.5050200000005</v>
+      </c>
+      <c r="AW139" s="11">
+        <v>3287.5132699999999</v>
+      </c>
+      <c r="AX139" s="11">
+        <v>45562.732170000003</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="45">
       <c r="A140" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B140" s="13" t="s">
         <v>275</v>
       </c>
       <c r="C140" s="14">
         <v>216648.74650000001</v>
       </c>
       <c r="D140" s="14">
         <v>9772.2406299999984</v>
       </c>
       <c r="E140" s="14">
         <v>33399.666820000006</v>
       </c>
       <c r="F140" s="14">
         <v>4501.0544400000008</v>
       </c>
       <c r="G140" s="15">
         <v>284853.30218</v>
       </c>
       <c r="H140" s="15">
@@ -22779,60 +22744,60 @@
       <c r="AM140" s="17">
         <v>834136.68218999996</v>
       </c>
       <c r="AN140" s="17">
         <v>35191.016300000003</v>
       </c>
       <c r="AO140" s="17">
         <v>51870.910969999997</v>
       </c>
       <c r="AP140" s="17">
         <v>7494.5037899999998</v>
       </c>
       <c r="AQ140" s="17">
         <v>903194.07944999996</v>
       </c>
       <c r="AR140" s="17">
         <v>39994.385609999998</v>
       </c>
       <c r="AS140" s="17">
         <v>57873.495040000002</v>
       </c>
       <c r="AT140" s="17">
         <v>9120.2744600000005</v>
       </c>
       <c r="AU140" s="15">
-        <v>400156.30725000001</v>
+        <v>469131.01750000002</v>
       </c>
       <c r="AV140" s="15">
-        <v>19810.753270000001</v>
+        <v>23211.07185</v>
       </c>
       <c r="AW140" s="15">
-        <v>27598.19384</v>
+        <v>31507.218509999999</v>
       </c>
       <c r="AX140" s="15">
-        <v>4719.4509500000004</v>
+        <v>5402.2311399999999</v>
       </c>
     </row>
     <row r="142" spans="1:50" ht="27" customHeight="1">
       <c r="A142" s="29" t="s">
         <v>276</v>
       </c>
       <c r="B142" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
@@ -22871,46 +22836,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2015-May 2026</vt:lpstr>
-      <vt:lpstr>'2015-May 2026'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2015-July 2026</vt:lpstr>
+      <vt:lpstr>'2015-July 2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>