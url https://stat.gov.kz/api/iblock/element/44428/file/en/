--- v3 (2026-07-24)
+++ v4 (2026-09-02)
@@ -19,90 +19,86 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67C466B2-2087-4AEB-94F6-055E2D0AE86E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39751AD3-2E89-4B67-BDA5-0917540295AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="934" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2340" yWindow="1140" windowWidth="23220" windowHeight="15060" tabRatio="934" firstSheet="8" activeTab="20" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="RK" sheetId="3" r:id="rId1"/>
     <sheet name="Abay" sheetId="24" r:id="rId2"/>
     <sheet name="Akmola" sheetId="4" r:id="rId3"/>
     <sheet name="Aktobe" sheetId="5" r:id="rId4"/>
     <sheet name="Almaty" sheetId="6" r:id="rId5"/>
     <sheet name="Atyrau" sheetId="7" r:id="rId6"/>
     <sheet name="Batys Kazakhstan" sheetId="8" r:id="rId7"/>
     <sheet name="Zhambyl" sheetId="9" r:id="rId8"/>
     <sheet name="Zhetisu" sheetId="25" r:id="rId9"/>
     <sheet name="Karagandy" sheetId="10" r:id="rId10"/>
     <sheet name="Kostanay" sheetId="11" r:id="rId11"/>
     <sheet name="Kyzylorda" sheetId="12" r:id="rId12"/>
     <sheet name="Mangystau" sheetId="13" r:id="rId13"/>
     <sheet name="Pavlodar" sheetId="14" r:id="rId14"/>
     <sheet name="Soltustik Kazakhstan" sheetId="15" r:id="rId15"/>
     <sheet name="Turkistan" sheetId="16" r:id="rId16"/>
     <sheet name="Ulytau" sheetId="26" r:id="rId17"/>
     <sheet name="Shygys Kazakhstan" sheetId="17" r:id="rId18"/>
     <sheet name="Astana city" sheetId="18" r:id="rId19"/>
     <sheet name="Almaty city" sheetId="19" r:id="rId20"/>
     <sheet name="Shymkent city" sheetId="20" r:id="rId21"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
-        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BA7" i="20" l="1"/>
   <c r="AZ7" i="20"/>
   <c r="AY7" i="20"/>
   <c r="AY11" i="20" s="1"/>
   <c r="AX7" i="20"/>
   <c r="AW7" i="20"/>
   <c r="AV7" i="20"/>
   <c r="AU7" i="20"/>
   <c r="AU11" i="20" s="1"/>
   <c r="AT7" i="20"/>
   <c r="BA7" i="19"/>
   <c r="AZ7" i="19"/>
   <c r="AY7" i="19"/>
   <c r="AY11" i="19" s="1"/>
@@ -1325,51 +1321,51 @@
   <c r="AA7" i="15"/>
   <c r="AA11" i="15" s="1"/>
   <c r="AA7" i="16"/>
   <c r="AA11" i="16" s="1"/>
   <c r="AA7" i="17"/>
   <c r="AA11" i="17" s="1"/>
   <c r="AA7" i="18"/>
   <c r="AA11" i="18" s="1"/>
   <c r="AA7" i="19"/>
   <c r="AA11" i="19" s="1"/>
   <c r="AA7" i="20"/>
   <c r="AA11" i="20" s="1"/>
   <c r="AA11" i="3" l="1"/>
   <c r="AE7" i="4"/>
   <c r="AE11" i="4" s="1"/>
   <c r="AE7" i="5"/>
   <c r="AE11" i="5" s="1"/>
   <c r="AE7" i="3" l="1"/>
   <c r="AE11" i="3" s="1"/>
   <c r="AE7" i="20" l="1"/>
   <c r="AE11" i="20" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1765" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1748" uniqueCount="39">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
@@ -1441,65 +1437,66 @@
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t xml:space="preserve">   *Preliminary data.</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
     <t>Kostanay</t>
   </si>
   <si>
-    <t>January-December 2025*</t>
+    <t>January-June 2025*</t>
   </si>
   <si>
-    <t>January-May 2025*</t>
+    <t>January-June 2026*</t>
   </si>
   <si>
-    <t>January-May 2026*</t>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -1547,52 +1544,52 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto "/>
-      <charset val="204"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -1704,51 +1701,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1777,260 +1774,278 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{22AE42F0-F06D-47FF-B23C-5E91FD0524A9}"/>
     <cellStyle name="Обычный 4" xfId="3" xr:uid="{9440FEAA-F183-42A7-A8A5-2643CE6B26C2}"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2191,352 +2206,350 @@
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист1"/>
   <dimension ref="A1:BA70"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AN7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AU19" sqref="AU19"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="25" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.5703125" style="25" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="25" bestFit="1" customWidth="1"/>
     <col min="14" max="31" width="11" style="25" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="25" customWidth="1"/>
     <col min="33" max="33" width="11.85546875" style="25" customWidth="1"/>
     <col min="34" max="34" width="13" style="25" customWidth="1"/>
     <col min="35" max="35" width="10.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="11.28515625" style="25" customWidth="1"/>
     <col min="37" max="37" width="10.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="38" max="41" width="11.7109375" style="25" customWidth="1"/>
     <col min="42" max="45" width="11.140625" style="25" customWidth="1"/>
-    <col min="46" max="49" width="9.140625" style="25"/>
-[...1 lines deleted...]
-    <col min="51" max="16384" width="9.140625" style="25"/>
+    <col min="46" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:53" s="2" customFormat="1" ht="12.75">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="78"/>
-[...34 lines deleted...]
-      <c r="AK2" s="78"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
+      <c r="AD2" s="55"/>
+      <c r="AE2" s="55"/>
+      <c r="AF2" s="55"/>
+      <c r="AG2" s="55"/>
+      <c r="AH2" s="55"/>
+      <c r="AI2" s="55"/>
+      <c r="AJ2" s="55"/>
+      <c r="AK2" s="55"/>
     </row>
     <row r="4" spans="1:53" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...7 lines deleted...]
-      <c r="BA4" s="75"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
     </row>
     <row r="5" spans="1:53" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="76" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="76"/>
-      <c r="AR5" s="76" t="s">
+      <c r="AQ5" s="53"/>
+      <c r="AR5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="76"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="53"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
+      <c r="BA5" s="53"/>
     </row>
     <row r="6" spans="1:53" s="3" customFormat="1" ht="39" customHeight="1">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -2816,95 +2829,95 @@
         <f t="shared" si="2"/>
         <v>11264487.612880001</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="2"/>
         <v>6109271.0778099997</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="2"/>
         <v>16171491.38095</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="2"/>
         <v>5122442</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="2"/>
         <v>10539125.699999999</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="2"/>
         <v>6557710.4000000004</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" ref="AP7:AS7" si="3">AP8+AP9+AP10</f>
-        <v>22342509.47608</v>
+        <v>21584154.241860002</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="3"/>
-        <v>7010263.0999999996</v>
+        <v>7075365.6999999993</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="3"/>
-        <v>9301186.799999997</v>
+        <v>9507124.6999999993</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="3"/>
-        <v>7265214.4000000004</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>7320611.6999999993</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" ref="AT7:BA7" si="4">AT8+AT9+AT10</f>
-        <v>8302064.2000000011</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>9703192.3000000007</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="4"/>
-        <v>2676643.7999999998</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>3176022.8</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="4"/>
-        <v>3864029.7</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>4674674.2</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="4"/>
-        <v>2880802.6</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>3473703.5999999996</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="4"/>
-        <v>10385558.9</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>12076986.9</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="4"/>
-        <v>3633103.8</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>4312850.3</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="4"/>
-        <v>4451138.4000000004</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>5365589.4000000004</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="4"/>
-        <v>3146797.1999999997</v>
+        <v>3783126.9</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="10" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <v>59830.249000000003</v>
       </c>
       <c r="C8" s="8">
         <v>1102715.6438899999</v>
       </c>
       <c r="D8" s="8">
         <v>1461303.704399999</v>
       </c>
       <c r="E8" s="8">
         <v>882298.37068999989</v>
       </c>
       <c r="F8" s="8">
         <v>6258069.6936700018</v>
       </c>
       <c r="G8" s="8">
         <v>1106794.5600300005</v>
       </c>
       <c r="H8" s="8">
@@ -2987,85 +3000,85 @@
       </c>
       <c r="AH8" s="9">
         <v>10918171.267450003</v>
       </c>
       <c r="AI8" s="9">
         <v>2910679.4220399996</v>
       </c>
       <c r="AJ8" s="9">
         <v>4709155.9747699993</v>
       </c>
       <c r="AK8" s="9">
         <v>1599313.6927900002</v>
       </c>
       <c r="AL8" s="41">
         <v>10342946.62995</v>
       </c>
       <c r="AM8" s="41">
         <v>2230145.9</v>
       </c>
       <c r="AN8" s="41">
         <v>3925444.9</v>
       </c>
       <c r="AO8" s="41">
         <v>1607036.5</v>
       </c>
-      <c r="AP8" s="46">
-[...33 lines deleted...]
-        <v>842368.9</v>
+      <c r="AP8" s="62">
+        <v>13387956.816430001</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>3160635.9</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>3040937</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>1522852.2</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>5927457</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>1407670.4</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>1543990.2</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>827645.5</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>7059030.4000000004</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>1822223</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>2235721</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>983576.8</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="10" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <v>880.60350000000005</v>
       </c>
       <c r="C9" s="8">
         <v>39863.129499999988</v>
       </c>
       <c r="D9" s="8">
         <v>61408.165400000005</v>
       </c>
       <c r="E9" s="8">
         <v>128401.71304999998</v>
       </c>
       <c r="F9" s="8">
         <v>43520.096510000003</v>
       </c>
       <c r="G9" s="8">
         <v>38973.577519999999</v>
       </c>
       <c r="H9" s="8">
@@ -3148,85 +3161,85 @@
       </c>
       <c r="AH9" s="9">
         <v>79765.000459999996</v>
       </c>
       <c r="AI9" s="9">
         <v>175437.59312000001</v>
       </c>
       <c r="AJ9" s="9">
         <v>104894.06253</v>
       </c>
       <c r="AK9" s="9">
         <v>320725.62505999999</v>
       </c>
       <c r="AL9" s="41">
         <v>104904.79159000001</v>
       </c>
       <c r="AM9" s="41">
         <v>228508.9</v>
       </c>
       <c r="AN9" s="41">
         <v>98492.3</v>
       </c>
       <c r="AO9" s="41">
         <v>355193.5</v>
       </c>
-      <c r="AP9" s="46">
-[...33 lines deleted...]
-        <v>158462.5</v>
+      <c r="AP9" s="64">
+        <v>131797.80141000001</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>281241.40000000002</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>106712.4</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>452091.2</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>59453</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>111719.6</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>53602.400000000001</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>210533.3</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>50966.6</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>162570.20000000001</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>39525.5</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>185751.2</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="10" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="8">
         <v>4759.3296800000007</v>
       </c>
       <c r="C10" s="8">
         <v>945072.06560000032</v>
       </c>
       <c r="D10" s="8">
         <v>5532790.7604500009</v>
       </c>
       <c r="E10" s="8">
         <v>2235116.9428899991</v>
       </c>
       <c r="F10" s="8">
         <v>3254185.4804599993</v>
       </c>
       <c r="G10" s="8">
         <v>978157.34964000038</v>
       </c>
       <c r="H10" s="8">
@@ -3309,85 +3322,85 @@
       </c>
       <c r="AH10" s="9">
         <v>4505191.7961399984</v>
       </c>
       <c r="AI10" s="9">
         <v>2311510.49388</v>
       </c>
       <c r="AJ10" s="9">
         <v>6450437.5755800018</v>
       </c>
       <c r="AK10" s="9">
         <v>4189231.7599599995</v>
       </c>
       <c r="AL10" s="41">
         <v>5723639.9594099997</v>
       </c>
       <c r="AM10" s="41">
         <v>2663787.2000000002</v>
       </c>
       <c r="AN10" s="41">
         <v>6515188.4999999991</v>
       </c>
       <c r="AO10" s="41">
         <v>4595480.4000000004</v>
       </c>
-      <c r="AP10" s="46">
-[...33 lines deleted...]
-        <v>2145965.7999999998</v>
+      <c r="AP10" s="64">
+        <v>8064399.6240199991</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>3633488.4</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>6359475.2999999989</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>5345668.3</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>3716282.3</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>1656632.8</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>3077081.6</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>2435524.7999999998</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>4966989.9000000004</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>2328057.1</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>3090342.9</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>2613798.9</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="18" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="15">
         <f>C10/C7*100</f>
         <v>45.269642219348498</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15">
         <f>G10/G7*100</f>
         <v>46.054221560009793</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15">
         <f>K10/K7*100</f>
         <v>44.742806589283532</v>
       </c>
@@ -3423,80 +3436,80 @@
       <c r="AC11" s="15"/>
       <c r="AD11" s="15"/>
       <c r="AE11" s="15">
         <f>AE10/AE7*100</f>
         <v>41.954194070950869</v>
       </c>
       <c r="AF11" s="15"/>
       <c r="AG11" s="15"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="14">
         <f>AI10/AI7*100</f>
         <v>42.824564866854175</v>
       </c>
       <c r="AJ11" s="16"/>
       <c r="AK11" s="17"/>
       <c r="AL11" s="38"/>
       <c r="AM11" s="29">
         <f t="shared" ref="AM11" si="5">AM10/AM7*100</f>
         <v>52.002291094755208</v>
       </c>
       <c r="AN11" s="39"/>
       <c r="AO11" s="39"/>
       <c r="AP11" s="38"/>
       <c r="AQ11" s="29">
         <f t="shared" ref="AQ11" si="6">AQ10/AQ7*100</f>
-        <v>51.423582090663622</v>
+        <v>51.35407205877712</v>
       </c>
       <c r="AR11" s="39"/>
       <c r="AS11" s="39"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="7">AU10/AU7*100</f>
-        <v>51.123933636593712</v>
+        <v>52.160607915031342</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="8">AY10/AY7*100</f>
-        <v>53.395408080550851</v>
+        <v>53.97954804969698</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
     </row>
     <row r="12" spans="1:53">
       <c r="AH12" s="7"/>
       <c r="AI12" s="7"/>
       <c r="AJ12" s="7"/>
       <c r="AK12" s="7"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="Z13" s="20"/>
       <c r="AA13" s="20"/>
       <c r="AB13" s="20"/>
       <c r="AC13" s="20"/>
       <c r="AE13" s="21"/>
       <c r="AH13" s="22"/>
       <c r="AI13" s="22"/>
       <c r="AJ13" s="22"/>
       <c r="AK13" s="22"/>
       <c r="AL13" s="3"/>
       <c r="AM13" s="3"/>
       <c r="AN13" s="3"/>
       <c r="AO13" s="3"/>
     </row>
     <row r="14" spans="1:53">
       <c r="AH14" s="22"/>
       <c r="AI14" s="22"/>
       <c r="AJ14" s="22"/>
       <c r="AK14" s="22"/>
       <c r="AL14" s="30"/>
       <c r="AM14" s="43"/>
       <c r="AN14" s="43"/>
       <c r="AO14" s="43"/>
       <c r="AP14" s="43"/>
       <c r="AQ14" s="43"/>
@@ -4103,359 +4116,359 @@
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Лист10"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BD10" sqref="BD10"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -4568,58 +4581,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>228232.19303999998</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>64511.908310000013</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>194693.13008</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>192458.48209999996</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>250631.89620000002</v>
       </c>
@@ -4743,95 +4756,95 @@
         <f t="shared" si="0"/>
         <v>272624.69003999996</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>278559.38962000009</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>190900.62657000008</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>84510.1</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>300016.09999999998</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>302188.5</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>305729.18098</v>
+        <v>263947.36213999998</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>106682.90000000001</v>
+        <v>107438.5</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>181555.3</v>
+        <v>182046.3</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>327867.5</v>
-[...31 lines deleted...]
-        <v>118697.70000000001</v>
+        <v>329498.3</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>132395.6</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>49773.800000000017</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>89848.5</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>152540.90000000002</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>150273.99999999994</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>68543.800000000017</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>81510.800000000017</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>146639.40000000002</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>47682.087000000007</v>
       </c>
       <c r="C8" s="9">
         <v>11077.272879999997</v>
       </c>
       <c r="D8" s="9">
         <v>57024.188970000003</v>
       </c>
       <c r="E8" s="9">
         <v>28726.414809999995</v>
@@ -4922,85 +4935,85 @@
       </c>
       <c r="AH8" s="9">
         <v>25328.238869999997</v>
       </c>
       <c r="AI8" s="9">
         <v>9674.297419999999</v>
       </c>
       <c r="AJ8" s="9">
         <v>133454.42903000003</v>
       </c>
       <c r="AK8" s="9">
         <v>47448.921949999996</v>
       </c>
       <c r="AL8" s="41">
         <v>47547.513540000007</v>
       </c>
       <c r="AM8" s="41">
         <v>22027.599999999999</v>
       </c>
       <c r="AN8" s="41">
         <v>168684.7</v>
       </c>
       <c r="AO8" s="41">
         <v>70635.3</v>
       </c>
-      <c r="AP8" s="55">
-[...33 lines deleted...]
-        <v>17858.3</v>
+      <c r="AP8" s="62">
+        <v>31630.204810000003</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>8940.7999999999993</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>37968.6</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>37694.1</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>22468.9</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>5369.4</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>23381.599999999999</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>19568.099999999999</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>12869.8</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>6743.4</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>19037.8</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>20853.3</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1378.0740000000001</v>
       </c>
       <c r="C9" s="9">
         <v>1089.26621</v>
       </c>
       <c r="D9" s="9">
         <v>8467.574349999999</v>
       </c>
       <c r="E9" s="9">
         <v>10566.220509999996</v>
@@ -5091,85 +5104,85 @@
       </c>
       <c r="AH9" s="9">
         <v>3861.8916299999996</v>
       </c>
       <c r="AI9" s="9">
         <v>5843.6399899999997</v>
       </c>
       <c r="AJ9" s="9">
         <v>5886.5478900000007</v>
       </c>
       <c r="AK9" s="9">
         <v>17333.835460000002</v>
       </c>
       <c r="AL9" s="41">
         <v>1084.1205999999997</v>
       </c>
       <c r="AM9" s="41">
         <v>2541.1999999999998</v>
       </c>
       <c r="AN9" s="41">
         <v>5967.4</v>
       </c>
       <c r="AO9" s="41">
         <v>16781.2</v>
       </c>
-      <c r="AP9" s="55">
+      <c r="AP9" s="64">
         <v>733.61080000000004</v>
       </c>
-      <c r="AQ9" s="55">
+      <c r="AQ9" s="64">
         <v>742.2</v>
       </c>
-      <c r="AR9" s="55">
-[...27 lines deleted...]
-        <v>6338.3</v>
+      <c r="AR9" s="64">
+        <v>6535.6</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>26846.9</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>279.3</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>291.7</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>3631.2000000000003</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>12148.699999999999</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>287.5</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>351.4</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>1893.3</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>7007.9999999999991</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>179172.03203999996</v>
       </c>
       <c r="C10" s="9">
         <v>52345.369220000015</v>
       </c>
       <c r="D10" s="9">
         <v>129201.36676</v>
       </c>
       <c r="E10" s="9">
         <v>153165.84677999999</v>
@@ -5260,85 +5273,85 @@
       </c>
       <c r="AH10" s="9">
         <v>110879.69387000002</v>
       </c>
       <c r="AI10" s="9">
         <v>54343.691580000006</v>
       </c>
       <c r="AJ10" s="9">
         <v>133283.71311999994</v>
       </c>
       <c r="AK10" s="9">
         <v>213776.63221000007</v>
       </c>
       <c r="AL10" s="41">
         <v>142268.99243000007</v>
       </c>
       <c r="AM10" s="41">
         <v>59941.3</v>
       </c>
       <c r="AN10" s="41">
         <v>125364</v>
       </c>
       <c r="AO10" s="41">
         <v>214772</v>
       </c>
-      <c r="AP10" s="55">
-[...33 lines deleted...]
-        <v>94501.1</v>
+      <c r="AP10" s="64">
+        <v>231583.54652999996</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>97755.5</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>137542.1</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>264957.3</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>109647.40000000001</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>44112.700000000019</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>62835.700000000004</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>120824.10000000002</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>137116.69999999995</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>61449.000000000015</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>60579.700000000019</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>118778.10000000002</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>81.140630608017432</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>85.629536314603101</v>
@@ -5382,82 +5395,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>79.848249195563326</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>77.787610116819309</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>70.927971922882591</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>91.142629231113887</v>
+        <v>90.98740209515212</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>87.326452414650149</v>
+        <v>88.626345587437569</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>88.636822409589925</v>
+        <v>89.649246175438194</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -5478,360 +5491,360 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Лист11"/>
   <dimension ref="A1:BJ13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AU27" sqref="AU27"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="26" width="10.28515625" style="25" customWidth="1"/>
     <col min="27" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="37" width="11" style="25" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:62" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:62" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:62" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:62" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -5944,58 +5957,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:62" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>1539646.8694099993</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>387665.23539999989</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>185209.09752000001</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>189958.98541000002</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>2015605.9453599998</v>
       </c>
@@ -6119,95 +6132,95 @@
         <f t="shared" si="0"/>
         <v>900783.98069000035</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>406856.24265000003</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>2656070.2632399993</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>646669</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>754259</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>398986.30000000005</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>3834236.9924699999</v>
+        <v>3839525.9722899999</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>951596.8</v>
+        <v>953923.5</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>431757.80000000005</v>
+        <v>472858.1</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>362346.2</v>
-[...31 lines deleted...]
-        <v>192919.6</v>
+        <v>370033.7</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>1648779.9</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>394700.69999999995</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>237982.59999999998</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>188700.80000000002</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>2148556.5</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>609877.5</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>438970.60000000003</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>228381.7</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:62" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>852501.41119999986</v>
       </c>
       <c r="C8" s="9">
         <v>181027.18779999993</v>
       </c>
       <c r="D8" s="9">
         <v>90288.109119999979</v>
       </c>
       <c r="E8" s="9">
         <v>54316.314780000001</v>
@@ -6298,85 +6311,85 @@
       </c>
       <c r="AH8" s="9">
         <v>1183769.7794999999</v>
       </c>
       <c r="AI8" s="9">
         <v>306041.68226999999</v>
       </c>
       <c r="AJ8" s="9">
         <v>702257.2855400003</v>
       </c>
       <c r="AK8" s="9">
         <v>163327.53119000004</v>
       </c>
       <c r="AL8" s="41">
         <v>980077.57089999993</v>
       </c>
       <c r="AM8" s="41">
         <v>218558.4</v>
       </c>
       <c r="AN8" s="41">
         <v>482021.5</v>
       </c>
       <c r="AO8" s="41">
         <v>131580.20000000001</v>
       </c>
-      <c r="AP8" s="56">
-[...33 lines deleted...]
-        <v>82298.3</v>
+      <c r="AP8" s="62">
+        <v>1640889.94945</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>408092.1</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>293820.7</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>87343.5</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>639954.6</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>154177.9</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>148926.5</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>55512.3</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>967905.2</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>283302.2</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>359204.9</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>93244.2</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
       <c r="BJ8" s="27"/>
     </row>
     <row r="9" spans="1:62" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1169.2372</v>
       </c>
       <c r="C9" s="9">
         <v>1360.7848899999999</v>
       </c>
       <c r="D9" s="9">
         <v>3867.7817400000004</v>
       </c>
       <c r="E9" s="9">
@@ -6468,85 +6481,85 @@
       </c>
       <c r="AH9" s="9">
         <v>3537.28449</v>
       </c>
       <c r="AI9" s="9">
         <v>14050.229409999998</v>
       </c>
       <c r="AJ9" s="9">
         <v>8314.5257200000033</v>
       </c>
       <c r="AK9" s="9">
         <v>23019.166310000001</v>
       </c>
       <c r="AL9" s="41">
         <v>2346.6330900000003</v>
       </c>
       <c r="AM9" s="41">
         <v>10155.6</v>
       </c>
       <c r="AN9" s="41">
         <v>7947.2</v>
       </c>
       <c r="AO9" s="41">
         <v>24518.6</v>
       </c>
-      <c r="AP9" s="56">
-[...33 lines deleted...]
-        <v>9171</v>
+      <c r="AP9" s="64">
+        <v>2400.2605200000003</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>10194.799999999999</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>7938.5</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>29131.1</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>597.1</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>2773.6000000000008</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>4391</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>15542.599999999999</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>1829.7</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>11764.8</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>2711.2999999999997</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>10870.6</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
       <c r="BJ9" s="27"/>
     </row>
     <row r="10" spans="1:62" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>685976.22100999951</v>
       </c>
       <c r="C10" s="9">
         <v>205277.26270999998</v>
       </c>
       <c r="D10" s="9">
         <v>91053.206660000025</v>
       </c>
       <c r="E10" s="9">
@@ -6638,85 +6651,85 @@
       </c>
       <c r="AH10" s="9">
         <v>1372880.0153100002</v>
       </c>
       <c r="AI10" s="9">
         <v>397683.29673</v>
       </c>
       <c r="AJ10" s="9">
         <v>190212.16943000001</v>
       </c>
       <c r="AK10" s="9">
         <v>220509.54515000002</v>
       </c>
       <c r="AL10" s="41">
         <v>1673646.0592499995</v>
       </c>
       <c r="AM10" s="41">
         <v>417955</v>
       </c>
       <c r="AN10" s="41">
         <v>264290.3</v>
       </c>
       <c r="AO10" s="41">
         <v>242887.5</v>
       </c>
-      <c r="AP10" s="56">
-[...33 lines deleted...]
-        <v>101450.3</v>
+      <c r="AP10" s="64">
+        <v>2196235.7623200002</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>535636.6</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>171098.9</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>253559.1</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>1008228.2000000001</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>237749.19999999995</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>84665.099999999977</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>117645.90000000002</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>1178821.6000000001</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>314810.5</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>77054.400000000009</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>124266.90000000001</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
       <c r="BJ10" s="27"/>
     </row>
     <row r="11" spans="1:62" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>52.952197918441477</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
@@ -6761,82 +6774,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>60.140969962504911</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>55.404991990589835</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>64.63198328665824</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>56.133942442849751</v>
+        <v>56.150896796231564</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>58.891944404559162</v>
+        <v>60.235312478543868</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>50.522196193632908</v>
+        <v>51.618644727834685</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:62" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -6857,361 +6870,361 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr codeName="Лист12"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE11" sqref="BE11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="25"/>
     <col min="33" max="33" width="9.140625" style="25" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -7324,58 +7337,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>68687.418999999994</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>35652.100979999996</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>3463.1355800000001</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>5969.5803299999998</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>73038.731</v>
       </c>
@@ -7499,95 +7512,95 @@
         <f t="shared" si="0"/>
         <v>10242.931250000001</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>14410.399440000001</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>79811.27900000001</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>41727.300000000003</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>11247.199999999999</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>15277.8</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>100671.2797</v>
+        <v>103963.8967</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>45400.4</v>
+        <v>46879.3</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>8561.6</v>
+        <v>10166.299999999999</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>13264.8</v>
-[...31 lines deleted...]
-        <v>5575.5</v>
+        <v>14070.1</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>49450.8</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>23635.699999999997</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>4799.6000000000004</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>6910.3</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>53946.600000000006</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>31866.5</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>2848.2000000000003</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>6596.5</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>63974.904999999999</v>
       </c>
       <c r="C8" s="9">
         <v>29846.219569999994</v>
       </c>
       <c r="D8" s="9">
         <v>542.58917999999994</v>
       </c>
       <c r="E8" s="9">
         <v>888.16662999999994</v>
@@ -7678,85 +7691,85 @@
       </c>
       <c r="AH8" s="9">
         <v>56960.916999999994</v>
       </c>
       <c r="AI8" s="9">
         <v>22489.468000000001</v>
       </c>
       <c r="AJ8" s="9">
         <v>2032.30826</v>
       </c>
       <c r="AK8" s="9">
         <v>1725.0076400000003</v>
       </c>
       <c r="AL8" s="41">
         <v>76905.782000000007</v>
       </c>
       <c r="AM8" s="41">
         <v>32271.1</v>
       </c>
       <c r="AN8" s="41">
         <v>2030.8</v>
       </c>
       <c r="AO8" s="41">
         <v>1444.6</v>
       </c>
-      <c r="AP8" s="57">
-[...17 lines deleted...]
-      <c r="AV8" s="45">
+      <c r="AP8" s="62">
+        <v>98891.498999999996</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>36171</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>1713.7</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>377.6</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>46036.3</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>18249.3</v>
+      </c>
+      <c r="AV8" s="63">
         <v>212.4</v>
       </c>
-      <c r="AW8" s="45">
-[...8 lines deleted...]
-      <c r="AZ8" s="45">
+      <c r="AW8" s="63">
+        <v>223.1</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>44133.3</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>15763.3</v>
+      </c>
+      <c r="AZ8" s="63">
         <v>399.4</v>
       </c>
-      <c r="BA8" s="45">
-        <v>578.29999999999995</v>
+      <c r="BA8" s="63">
+        <v>578.6</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1777.393</v>
       </c>
       <c r="C9" s="9">
         <v>690.08658000000003</v>
       </c>
       <c r="D9" s="9">
         <v>0.3301</v>
       </c>
       <c r="E9" s="9">
         <v>4.18</v>
@@ -7847,85 +7860,85 @@
       </c>
       <c r="AH9" s="9">
         <v>1440.799</v>
       </c>
       <c r="AI9" s="9">
         <v>1288.2528</v>
       </c>
       <c r="AJ9" s="9">
         <v>252.49281999999997</v>
       </c>
       <c r="AK9" s="9">
         <v>306.31431999999995</v>
       </c>
       <c r="AL9" s="41">
         <v>1699.348</v>
       </c>
       <c r="AM9" s="41">
         <v>1561.3</v>
       </c>
       <c r="AN9" s="41">
         <v>62.1</v>
       </c>
       <c r="AO9" s="41">
         <v>394.8</v>
       </c>
-      <c r="AP9" s="57">
-[...5 lines deleted...]
-      <c r="AR9" s="57">
+      <c r="AP9" s="64">
+        <v>1954.133</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>1862.3</v>
+      </c>
+      <c r="AR9" s="64">
         <v>84.6</v>
       </c>
-      <c r="AS9" s="57">
+      <c r="AS9" s="64">
         <v>126.4</v>
       </c>
-      <c r="AT9" s="45">
-[...21 lines deleted...]
-        <v>21.2</v>
+      <c r="AT9" s="63">
+        <v>1019.1</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>886.3</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>27.400000000000002</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>381.09999999999997</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>601</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>8.1</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>21.400000000000002</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>2935.1210000000001</v>
       </c>
       <c r="C10" s="9">
         <v>5115.7948300000007</v>
       </c>
       <c r="D10" s="9">
         <v>2920.2163</v>
       </c>
       <c r="E10" s="9">
         <v>5077.2336999999998</v>
@@ -8016,85 +8029,85 @@
       </c>
       <c r="AH10" s="9">
         <v>1164.914</v>
       </c>
       <c r="AI10" s="9">
         <v>7764.6299900000004</v>
       </c>
       <c r="AJ10" s="9">
         <v>7958.1301700000004</v>
       </c>
       <c r="AK10" s="9">
         <v>12379.077480000002</v>
       </c>
       <c r="AL10" s="41">
         <v>1206.1489999999999</v>
       </c>
       <c r="AM10" s="41">
         <v>7894.9</v>
       </c>
       <c r="AN10" s="41">
         <v>9154.2999999999993</v>
       </c>
       <c r="AO10" s="41">
         <v>13438.4</v>
       </c>
-      <c r="AP10" s="57">
+      <c r="AP10" s="64">
         <v>3118.2647000000002</v>
       </c>
-      <c r="AQ10" s="57">
+      <c r="AQ10" s="64">
         <v>8846</v>
       </c>
-      <c r="AR10" s="57">
-[...27 lines deleted...]
-        <v>4976</v>
+      <c r="AR10" s="64">
+        <v>8368</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>13566.1</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>2395.4</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>4500.1000000000004</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>4559.8</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>6607.1</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>9432.2000000000007</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>15502.2</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>2440.7000000000003</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>5996.5</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>14.34920997466557</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>25.291732795897527</v>
@@ -8138,82 +8151,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>14.001581980052579</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>24.61652285111753</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>18.920227285254494</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>19.484409828988287</v>
+        <v>18.869735682913351</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>19.770190610131959</v>
+        <v>19.03941918369247</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>47.203497771922201</v>
+        <v>48.647325561326163</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -8234,361 +8247,361 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Лист13"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BF11" sqref="BF11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="25"/>
     <col min="33" max="33" width="9.28515625" style="25" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -8701,58 +8714,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>25701.955000000002</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>5526.6781199999996</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>54328.843249999998</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>38079.310380000003</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>53285.012279999988</v>
       </c>
@@ -8884,87 +8897,87 @@
         <f t="shared" ref="AL7:BA7" si="1">AL8+AL9+AL10</f>
         <v>43721.416669999999</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>9305.6</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>121796.79999999999</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>115803.20000000001</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
         <v>39113.424999999996</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
         <v>9867.6</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>102781.4</v>
+        <v>103012.20000000001</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>127774.1</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>128576.8</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>18907.8</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>19738.600000000002</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>4897.6000000000004</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>5380.5</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>49549.600000000006</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>60716</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>56363.199999999997</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>67229.5</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>18430.3</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>21875.200000000001</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>5174.0000000000009</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>5959.2000000000007</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>41344.199999999997</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>51223.5</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>53065.5</v>
+        <v>65296.700000000012</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>24812.825000000001</v>
       </c>
       <c r="C8" s="9">
         <v>4440.8566199999996</v>
       </c>
       <c r="D8" s="9">
         <v>36662.611730000004</v>
       </c>
       <c r="E8" s="9">
         <v>15237.98216</v>
@@ -9055,94 +9068,94 @@
       </c>
       <c r="AH8" s="9">
         <v>34633.357000000004</v>
       </c>
       <c r="AI8" s="9">
         <v>7411.1279299999987</v>
       </c>
       <c r="AJ8" s="9">
         <v>67792.178390000015</v>
       </c>
       <c r="AK8" s="9">
         <v>43028.029570000021</v>
       </c>
       <c r="AL8" s="41">
         <v>40256.2811</v>
       </c>
       <c r="AM8" s="41">
         <v>7524.1</v>
       </c>
       <c r="AN8" s="41">
         <v>74848.5</v>
       </c>
       <c r="AO8" s="41">
         <v>39613.300000000003</v>
       </c>
-      <c r="AP8" s="58">
+      <c r="AP8" s="62">
         <v>37687.710500000001</v>
       </c>
-      <c r="AQ8" s="58">
+      <c r="AQ8" s="62">
         <v>7983.7</v>
       </c>
-      <c r="AR8" s="58">
-[...36 lines deleted...]
-      <c r="BI8" s="59"/>
+      <c r="AR8" s="62">
+        <v>58597.9</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>36411.5</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>18699.3</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>3896.9</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>39429.800000000003</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>24430.400000000001</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>21041.599999999999</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>4950.3</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>27899.4</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>18092.3</v>
+      </c>
+      <c r="BB8" s="46"/>
+      <c r="BC8" s="46"/>
+      <c r="BD8" s="46"/>
+      <c r="BE8" s="46"/>
+      <c r="BF8" s="46"/>
+      <c r="BG8" s="46"/>
+      <c r="BH8" s="46"/>
+      <c r="BI8" s="46"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>332.13</v>
       </c>
       <c r="C9" s="9">
         <v>888.99149999999997</v>
       </c>
       <c r="D9" s="9">
         <v>1903.1007899999997</v>
       </c>
       <c r="E9" s="9">
         <v>5074.6803199999995</v>
       </c>
       <c r="F9" s="9">
         <v>217.12100000000001</v>
       </c>
       <c r="G9" s="9">
         <v>551.16099999999994</v>
       </c>
       <c r="H9" s="9">
         <v>2113.7204799999995</v>
@@ -9224,94 +9237,94 @@
       </c>
       <c r="AH9" s="9">
         <v>69.403700000000001</v>
       </c>
       <c r="AI9" s="9">
         <v>104.43371999999999</v>
       </c>
       <c r="AJ9" s="9">
         <v>2274.9296799999993</v>
       </c>
       <c r="AK9" s="9">
         <v>7675.744310000001</v>
       </c>
       <c r="AL9" s="41">
         <v>221.82499999999999</v>
       </c>
       <c r="AM9" s="41">
         <v>284.10000000000002</v>
       </c>
       <c r="AN9" s="41">
         <v>3112.7</v>
       </c>
       <c r="AO9" s="41">
         <v>10825.1</v>
       </c>
-      <c r="AP9" s="58">
+      <c r="AP9" s="64">
         <v>905.95399999999995</v>
       </c>
-      <c r="AQ9" s="58">
+      <c r="AQ9" s="64">
         <v>1488.2</v>
       </c>
-      <c r="AR9" s="58">
-[...20 lines deleted...]
-      <c r="AY9" s="45">
+      <c r="AR9" s="64">
+        <v>3488.3</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>14605.3</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>768.4</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1301.2</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>1777.6000000000001</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>6521.1</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>613.19999999999993</v>
+      </c>
+      <c r="AY9" s="63">
         <v>768.8</v>
       </c>
-      <c r="AZ9" s="45">
-[...12 lines deleted...]
-      <c r="BI9" s="59"/>
+      <c r="AZ9" s="63">
+        <v>2179.8000000000002</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>10096</v>
+      </c>
+      <c r="BB9" s="46"/>
+      <c r="BC9" s="46"/>
+      <c r="BD9" s="46"/>
+      <c r="BE9" s="46"/>
+      <c r="BF9" s="46"/>
+      <c r="BG9" s="46"/>
+      <c r="BH9" s="46"/>
+      <c r="BI9" s="46"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>557</v>
       </c>
       <c r="C10" s="9">
         <v>196.83</v>
       </c>
       <c r="D10" s="9">
         <v>15763.130729999995</v>
       </c>
       <c r="E10" s="9">
         <v>17766.647900000004</v>
       </c>
       <c r="F10" s="9">
         <v>2057.5051600000002</v>
       </c>
       <c r="G10" s="9">
         <v>455.44657999999998</v>
       </c>
       <c r="H10" s="9">
         <v>12509.789900000003</v>
@@ -9393,85 +9406,85 @@
       </c>
       <c r="AH10" s="9">
         <v>1499.9869700000002</v>
       </c>
       <c r="AI10" s="9">
         <v>882.14681000000007</v>
       </c>
       <c r="AJ10" s="9">
         <v>34853.000349999995</v>
       </c>
       <c r="AK10" s="9">
         <v>56814.57565999998</v>
       </c>
       <c r="AL10" s="41">
         <v>3243.3105699999996</v>
       </c>
       <c r="AM10" s="41">
         <v>1497.4</v>
       </c>
       <c r="AN10" s="41">
         <v>43835.6</v>
       </c>
       <c r="AO10" s="41">
         <v>65364.800000000003</v>
       </c>
-      <c r="AP10" s="58">
+      <c r="AP10" s="64">
         <v>519.76050000000009</v>
       </c>
-      <c r="AQ10" s="58">
+      <c r="AQ10" s="64">
         <v>395.7</v>
       </c>
-      <c r="AR10" s="58">
-[...27 lines deleted...]
-        <v>29045.599999999999</v>
+      <c r="AR10" s="64">
+        <v>40926</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>77560</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>182.40000000000003</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>19508.599999999999</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>36277.999999999993</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>220.39999999999998</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>240.1</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>21144.299999999996</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>37108.400000000009</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>3.561452209197955</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>5.1003043783051538</v>
@@ -9522,75 +9535,75 @@
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>10.504613421647651</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>16.091385832187072</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
         <v>4.0100936397908304</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>1.6395785690950668</v>
+        <v>3.3900195149149717</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>4.2829532276768454</v>
+        <v>4.0290643039334135</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -9611,361 +9624,361 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="Лист14"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE9" sqref="BE9"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="31" width="9" style="25" customWidth="1"/>
     <col min="32" max="33" width="9.140625" style="25" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -10078,58 +10091,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>58746.890630000002</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>17976.96847</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>71764.46822000001</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>77195.44077999999</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>71593.070230000012</v>
       </c>
@@ -10253,95 +10266,95 @@
         <f t="shared" si="1"/>
         <v>228250.97847000003</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="1"/>
         <v>126359.35605999999</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="1"/>
         <v>160455.05216000002</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>51101.599999999999</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>174274.2</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>121726.5</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
-        <v>248567.71909999993</v>
+        <v>249500.09909999993</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
-        <v>74198.399999999994</v>
+        <v>74500.5</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>135089.70000000001</v>
+        <v>136054.79999999999</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>127828.4</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>128870.40000000001</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>117712.6</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>122858.4</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>35479.200000000004</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>37791.800000000003</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>60241.5</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>73332.699999999983</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>52007</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>62754.7</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>144507.20000000001</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>158676.4</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>48771.8</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>54391.3</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>52749.8</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>60441.400000000009</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>52946</v>
+        <v>62487.399999999987</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>46380.017999999996</v>
       </c>
       <c r="C8" s="9">
         <v>9916.5066399999996</v>
       </c>
       <c r="D8" s="9">
         <v>14273.746870000001</v>
       </c>
       <c r="E8" s="9">
         <v>14392.88861</v>
@@ -10432,85 +10445,85 @@
       </c>
       <c r="AH8" s="9">
         <v>169782.83205999999</v>
       </c>
       <c r="AI8" s="9">
         <v>41510.11724</v>
       </c>
       <c r="AJ8" s="9">
         <v>146482.39548000001</v>
       </c>
       <c r="AK8" s="9">
         <v>23592.555909999999</v>
       </c>
       <c r="AL8" s="41">
         <v>105484.52952</v>
       </c>
       <c r="AM8" s="41">
         <v>22995.8</v>
       </c>
       <c r="AN8" s="41">
         <v>82729.600000000006</v>
       </c>
       <c r="AO8" s="41">
         <v>16004.3</v>
       </c>
-      <c r="AP8" s="60">
-[...33 lines deleted...]
-        <v>6321.4</v>
+      <c r="AP8" s="62">
+        <v>155602.60534999997</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>35487.9</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>50712</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>13125.3</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>58222.7</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>13206.6</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>35042.699999999997</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>9316.9</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>86717.1</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>23593.7</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>24096.7</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>6641.4</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1392.154</v>
       </c>
       <c r="C9" s="9">
         <v>1829.7329800000002</v>
       </c>
       <c r="D9" s="9">
         <v>5281.4112000000005</v>
       </c>
       <c r="E9" s="9">
         <v>10113.853869999999</v>
@@ -10601,85 +10614,85 @@
       </c>
       <c r="AH9" s="9">
         <v>1942.13131</v>
       </c>
       <c r="AI9" s="9">
         <v>4339.0961100000004</v>
       </c>
       <c r="AJ9" s="9">
         <v>8163.8801100000001</v>
       </c>
       <c r="AK9" s="9">
         <v>22536.123960000001</v>
       </c>
       <c r="AL9" s="41">
         <v>3528.2431000000001</v>
       </c>
       <c r="AM9" s="41">
         <v>7514.9</v>
       </c>
       <c r="AN9" s="41">
         <v>6936.7</v>
       </c>
       <c r="AO9" s="41">
         <v>22339.200000000001</v>
       </c>
-      <c r="AP9" s="60">
+      <c r="AP9" s="64">
         <v>932.71652000000006</v>
       </c>
-      <c r="AQ9" s="60">
+      <c r="AQ9" s="64">
         <v>2962.9</v>
       </c>
-      <c r="AR9" s="60">
-[...17 lines deleted...]
-      <c r="AX9" s="45">
+      <c r="AR9" s="64">
+        <v>7217.7</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>23221</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>583.70000000000005</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1820.9</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>3924.2</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>12303.4</v>
+      </c>
+      <c r="AX9" s="63">
         <v>88.1</v>
       </c>
-      <c r="AY9" s="45">
+      <c r="AY9" s="63">
         <v>334</v>
       </c>
-      <c r="AZ9" s="45">
-[...3 lines deleted...]
-        <v>8445.2999999999993</v>
+      <c r="AZ9" s="63">
+        <v>2113.6999999999998</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>10017.299999999997</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>10974.718630000001</v>
       </c>
       <c r="C10" s="9">
         <v>6230.7288499999986</v>
       </c>
       <c r="D10" s="9">
         <v>52209.310150000005</v>
       </c>
       <c r="E10" s="9">
         <v>52688.698299999989</v>
@@ -10770,85 +10783,85 @@
       </c>
       <c r="AH10" s="9">
         <v>36944.254079999999</v>
       </c>
       <c r="AI10" s="9">
         <v>22482.442360000001</v>
       </c>
       <c r="AJ10" s="9">
         <v>73604.702880000012</v>
       </c>
       <c r="AK10" s="9">
         <v>80230.676189999984</v>
       </c>
       <c r="AL10" s="41">
         <v>51442.279540000003</v>
       </c>
       <c r="AM10" s="41">
         <v>20590.900000000001</v>
       </c>
       <c r="AN10" s="41">
         <v>84607.9</v>
       </c>
       <c r="AO10" s="41">
         <v>83383</v>
       </c>
-      <c r="AP10" s="60">
+      <c r="AP10" s="64">
         <v>92964.777229999992</v>
       </c>
-      <c r="AQ10" s="60">
+      <c r="AQ10" s="64">
         <v>36049.699999999997</v>
       </c>
-      <c r="AR10" s="60">
-[...27 lines deleted...]
-        <v>38179.300000000003</v>
+      <c r="AR10" s="64">
+        <v>78125.100000000006</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>92524.1</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>64051.999999999993</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>22764.3</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>34365.799999999988</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>41134.400000000001</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>71871.199999999983</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>30463.599999999999</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>34231.000000000007</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>45828.69999999999</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>34.659508138971546</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>39.702741674333232</v>
@@ -10891,82 +10904,82 @@
       <c r="AB11" s="44"/>
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>49.796506224683512</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <v>52.481567551940245</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>40.294041673841917</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>48.58554901453401</v>
+        <v>48.388534305138883</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>60.199779025457168</v>
+        <v>60.236082959795503</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>54.533562427468333</v>
+        <v>56.008221903135237</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -10987,361 +11000,361 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr codeName="Лист15"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE11" sqref="BE11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="33" width="9.140625" style="25" customWidth="1"/>
     <col min="34" max="34" width="11.5703125" style="25" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -11454,58 +11467,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>548722.80695000011</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>121625.64859000001</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>59808.962469999984</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>47665.187720000009</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>667900.27518999996</v>
       </c>
@@ -11629,95 +11642,95 @@
         <f t="shared" si="1"/>
         <v>684109.0966899998</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="1"/>
         <v>190640.88759</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="1"/>
         <v>1113815.2324299999</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>285948.5</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>468500.9</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>170073.5</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
-        <v>1870483.8934600002</v>
+        <v>1865445.9729600004</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
-        <v>486610.60000000003</v>
+        <v>485761.1</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>224011.40000000002</v>
+        <v>224929</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>133319.6</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>134466.70000000001</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>661691.30000000005</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>771313.10000000009</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>168287</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>202863.69999999998</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>72337.600000000006</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>89854.8</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>51034.2</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>61698.9</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>1038115</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>1232968.9000000001</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>297565.7</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>357096.19999999995</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>222705.8</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>251281.6</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>80795.7</v>
+        <v>94264.499999999985</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>403599.14286000014</v>
       </c>
       <c r="C8" s="9">
         <v>85456.458509999997</v>
       </c>
       <c r="D8" s="9">
         <v>31651.05424999999</v>
       </c>
       <c r="E8" s="9">
         <v>14000.09734</v>
@@ -11808,85 +11821,85 @@
       </c>
       <c r="AH8" s="9">
         <v>980538.49400000018</v>
       </c>
       <c r="AI8" s="9">
         <v>264609.84269999998</v>
       </c>
       <c r="AJ8" s="9">
         <v>607771.81509999989</v>
       </c>
       <c r="AK8" s="9">
         <v>107191.81722</v>
       </c>
       <c r="AL8" s="41">
         <v>861275.35899999982</v>
       </c>
       <c r="AM8" s="41">
         <v>201897.5</v>
       </c>
       <c r="AN8" s="41">
         <v>392236.9</v>
       </c>
       <c r="AO8" s="41">
         <v>85288.9</v>
       </c>
-      <c r="AP8" s="61">
-[...33 lines deleted...]
-        <v>37504.800000000003</v>
+      <c r="AP8" s="62">
+        <v>1193834.5435000001</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>288999.8</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>158504.6</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>41188.1</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>552925.5</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>136976</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>56700.6</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>19177.2</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>755625</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>206480.1</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>211121.1</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>41487.1</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1740.3964000000001</v>
       </c>
       <c r="C9" s="9">
         <v>1425.0716199999999</v>
       </c>
       <c r="D9" s="9">
         <v>1034.27475</v>
       </c>
       <c r="E9" s="9">
         <v>4388.4608499999995</v>
@@ -11977,85 +11990,85 @@
       </c>
       <c r="AH9" s="9">
         <v>724.26330000000007</v>
       </c>
       <c r="AI9" s="9">
         <v>1736.64093</v>
       </c>
       <c r="AJ9" s="9">
         <v>3951.7643799999996</v>
       </c>
       <c r="AK9" s="9">
         <v>16784.371809999997</v>
       </c>
       <c r="AL9" s="41">
         <v>701.11130000000003</v>
       </c>
       <c r="AM9" s="41">
         <v>3425</v>
       </c>
       <c r="AN9" s="41">
         <v>3367.6</v>
       </c>
       <c r="AO9" s="41">
         <v>15920</v>
       </c>
-      <c r="AP9" s="61">
+      <c r="AP9" s="64">
         <v>1732.5989000000002</v>
       </c>
-      <c r="AQ9" s="61">
+      <c r="AQ9" s="64">
         <v>6389.7</v>
       </c>
-      <c r="AR9" s="61">
-[...27 lines deleted...]
-        <v>8900.7000000000007</v>
+      <c r="AR9" s="64">
+        <v>3482</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>17970.900000000001</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>936.9</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>3372.3</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>1371.8999999999999</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>6705.1</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>1855.8999999999999</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>7453.2999999999993</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>1898.8</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>11297.900000000001</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>143383.26769000001</v>
       </c>
       <c r="C10" s="9">
         <v>34744.118460000012</v>
       </c>
       <c r="D10" s="9">
         <v>27123.633469999997</v>
       </c>
       <c r="E10" s="9">
         <v>29276.629530000009</v>
@@ -12146,85 +12159,85 @@
       </c>
       <c r="AH10" s="9">
         <v>237749.97044000003</v>
       </c>
       <c r="AI10" s="9">
         <v>82468.370690000011</v>
       </c>
       <c r="AJ10" s="9">
         <v>72385.517209999991</v>
       </c>
       <c r="AK10" s="9">
         <v>66664.698560000004</v>
       </c>
       <c r="AL10" s="41">
         <v>251838.76212999996</v>
       </c>
       <c r="AM10" s="41">
         <v>80626</v>
       </c>
       <c r="AN10" s="41">
         <v>72896.399999999994</v>
       </c>
       <c r="AO10" s="41">
         <v>68864.600000000006</v>
       </c>
-      <c r="AP10" s="61">
-[...33 lines deleted...]
-        <v>34390.199999999997</v>
+      <c r="AP10" s="64">
+        <v>669878.83056000015</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>190371.6</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>62942.400000000001</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>75307.7</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>217450.70000000004</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>62515.4</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>31782.3</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>35816.6</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>475488.00000000006</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>143162.79999999999</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>38261.700000000004</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>41479.499999999985</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>28.566440436525369</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>41.165302184472061</v>
@@ -12267,82 +12280,82 @@
       <c r="AB11" s="44"/>
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>31.574623963263367</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <v>33.077510821310149</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>28.195986340197621</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>39.173006095633752</v>
+        <v>39.190375680555732</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>27.900491422391511</v>
+        <v>30.816454594883169</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>38.637853758010415</v>
+        <v>40.090821464916175</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -12363,362 +12376,362 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr codeName="Лист16"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE11" sqref="BE11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="25"/>
     <col min="33" max="33" width="9.140625" style="25" customWidth="1"/>
     <col min="34" max="34" width="11.42578125" style="25" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -12831,58 +12844,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>238567.25436999998</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>84660.039939999988</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>394053.40578999993</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>228130.81775000007</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>324896.36709999997</v>
       </c>
@@ -13006,95 +13019,95 @@
         <f t="shared" si="1"/>
         <v>729408.71621999994</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="1"/>
         <v>282453.63063999999</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="1"/>
         <v>1356893.0774600001</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>459834.5</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>761262</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>308758.40000000002</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
-        <v>1571439.22893</v>
+        <v>1612697.2792400003</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
-        <v>545419.80000000005</v>
+        <v>559936.1</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>748118.4</v>
+        <v>766943.3</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>353116.2</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>357175.3</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>441338.2</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>505797.50000000006</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>178732.3</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>204579.4</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>336373.9</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>411804.70000000007</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>161376.4</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>193824.69999999998</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>904533.7</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>1004326.3</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>309261</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>380515.69999999995</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>332953.2</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>430189.9</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>157349.20000000001</v>
+        <v>191043.7</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>94161.267500000002</v>
       </c>
       <c r="C8" s="9">
         <v>18717.57632</v>
       </c>
       <c r="D8" s="9">
         <v>384354.56282999995</v>
       </c>
       <c r="E8" s="9">
         <v>214275.47615000006</v>
@@ -13186,84 +13199,84 @@
       <c r="AH8" s="9">
         <v>976995.7161800001</v>
       </c>
       <c r="AI8" s="9">
         <v>129272.28128000002</v>
       </c>
       <c r="AJ8" s="9">
         <v>621538.87759999989</v>
       </c>
       <c r="AK8" s="9">
         <v>218638.48314</v>
       </c>
       <c r="AL8" s="41">
         <v>954100.04850999999</v>
       </c>
       <c r="AM8" s="41">
         <v>105328.3</v>
       </c>
       <c r="AN8" s="41">
         <v>578265.4</v>
       </c>
       <c r="AO8" s="41">
         <v>222515.9</v>
       </c>
       <c r="AP8" s="62">
-        <v>1123287.71074</v>
+        <v>1159643.0556400004</v>
       </c>
       <c r="AQ8" s="62">
-        <v>127357.2</v>
+        <v>136333.29999999999</v>
       </c>
       <c r="AR8" s="62">
-        <v>572903.1</v>
+        <v>586123</v>
       </c>
       <c r="AS8" s="62">
-        <v>235298</v>
-[...23 lines deleted...]
-        <v>107464.1</v>
+        <v>237121.6</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>317077.5</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>38624.1</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>333161.7</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>136106.1</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>699675</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>84433.8</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>346605.2</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>131617.9</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>2483.37</v>
       </c>
       <c r="C9" s="9">
         <v>1763.13491</v>
       </c>
       <c r="D9" s="9">
         <v>477.12990000000002</v>
       </c>
       <c r="E9" s="9">
         <v>2132.4147600000001</v>
@@ -13354,85 +13367,85 @@
       </c>
       <c r="AH9" s="9">
         <v>30137.703389999995</v>
       </c>
       <c r="AI9" s="9">
         <v>92433.623070000001</v>
       </c>
       <c r="AJ9" s="9">
         <v>2581.2382600000001</v>
       </c>
       <c r="AK9" s="9">
         <v>5783.6280399999987</v>
       </c>
       <c r="AL9" s="41">
         <v>57319.833949999993</v>
       </c>
       <c r="AM9" s="41">
         <v>135631.29999999999</v>
       </c>
       <c r="AN9" s="41">
         <v>2316.9</v>
       </c>
       <c r="AO9" s="41">
         <v>6731.1</v>
       </c>
-      <c r="AP9" s="62">
+      <c r="AP9" s="64">
         <v>91782.715249999994</v>
       </c>
-      <c r="AQ9" s="62">
-[...30 lines deleted...]
-        <v>2196.6</v>
+      <c r="AQ9" s="64">
+        <v>207429.7</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>1746.9</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>5947.3</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>39673.699999999997</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>78348.5</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>954</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>3382.5</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>34191.900000000009</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>119490.09999999999</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>726.3</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>2576.8999999999996</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>141922.61686999997</v>
       </c>
       <c r="C10" s="9">
         <v>64179.328709999987</v>
       </c>
       <c r="D10" s="9">
         <v>9221.71306</v>
       </c>
       <c r="E10" s="9">
         <v>11722.926840000002</v>
@@ -13523,85 +13536,85 @@
       </c>
       <c r="AH10" s="9">
         <v>255564.77332999997</v>
       </c>
       <c r="AI10" s="9">
         <v>208942.85679999998</v>
       </c>
       <c r="AJ10" s="9">
         <v>105288.60036</v>
       </c>
       <c r="AK10" s="9">
         <v>58031.51946000001</v>
       </c>
       <c r="AL10" s="41">
         <v>345473.19500000001</v>
       </c>
       <c r="AM10" s="41">
         <v>218874.9</v>
       </c>
       <c r="AN10" s="41">
         <v>180679.7</v>
       </c>
       <c r="AO10" s="41">
         <v>79511.399999999994</v>
       </c>
-      <c r="AP10" s="62">
-[...33 lines deleted...]
-        <v>47688.5</v>
+      <c r="AP10" s="64">
+        <v>361271.50835000002</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>216173.1</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>179073.4</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>114106.4</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>149046.30000000005</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>87606.799999999988</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>77689.000000000029</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>54336.099999999984</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>270459.40000000002</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>176591.8</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>82858.400000000009</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>56848.900000000009</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>75.808290139580564</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>71.016292029556411</v>
@@ -13644,82 +13657,82 @@
       <c r="AB11" s="44"/>
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>41.45648513786081</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <v>40.762778587316014</v>
       </c>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>47.598625157529497</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>39.176612216864875</v>
+        <v>38.606744591034584</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>44.729128422786481</v>
+        <v>42.82288441553743</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>50.136518992048792</v>
+        <v>46.408545035066886</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -13740,208 +13753,208 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr codeName="Лист17"/>
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomRight" activeCell="N8" sqref="N8:Y10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="19" customWidth="1"/>
     <col min="2" max="5" width="9" style="19" customWidth="1"/>
     <col min="6" max="17" width="9.140625" style="19"/>
     <col min="18" max="25" width="9.140625" style="25"/>
     <col min="26" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...6 lines deleted...]
-      <c r="I1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="25"/>
       <c r="X1" s="25"/>
       <c r="Y1" s="25"/>
     </row>
     <row r="2" spans="1:25" s="32" customFormat="1" ht="12.75">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="84"/>
-[...6 lines deleted...]
-      <c r="I2" s="84"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
     <row r="3" spans="1:25" s="1" customFormat="1" ht="12">
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
     </row>
     <row r="4" spans="1:25" s="32" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="73">
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="74"/>
-[...2 lines deleted...]
-      <c r="F4" s="73">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="50">
         <v>2023</v>
       </c>
-      <c r="G4" s="74"/>
-[...2 lines deleted...]
-      <c r="J4" s="73">
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="50">
         <v>2024</v>
       </c>
-      <c r="K4" s="74"/>
-[...2 lines deleted...]
-      <c r="N4" s="73" t="s">
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="74"/>
-[...2 lines deleted...]
-      <c r="R4" s="73" t="s">
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="S4" s="74"/>
-[...7 lines deleted...]
-      <c r="Y4" s="75"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="83" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="75"/>
-      <c r="P5" s="83" t="s">
+      <c r="O5" s="52"/>
+      <c r="P5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="75"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="52"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
+      <c r="Y5" s="53"/>
     </row>
     <row r="6" spans="1:25" s="32" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -14033,355 +14046,355 @@
         <f t="shared" si="1"/>
         <v>553.77</v>
       </c>
       <c r="K7" s="9">
         <f t="shared" si="1"/>
         <v>145.19999999999999</v>
       </c>
       <c r="L7" s="9">
         <f t="shared" si="1"/>
         <v>2784.7</v>
       </c>
       <c r="M7" s="9">
         <f t="shared" si="1"/>
         <v>5120.2</v>
       </c>
       <c r="N7" s="9">
         <f t="shared" si="1"/>
         <v>2.081</v>
       </c>
       <c r="O7" s="9">
         <f t="shared" si="1"/>
         <v>10.4</v>
       </c>
       <c r="P7" s="9">
         <f t="shared" si="1"/>
-        <v>2083.4</v>
+        <v>2102.9</v>
       </c>
       <c r="Q7" s="9">
         <f t="shared" si="1"/>
-        <v>6513.9</v>
-[...1 lines deleted...]
-      <c r="R7" s="63">
+        <v>6550.5</v>
+      </c>
+      <c r="R7" s="47" t="e">
         <f t="shared" ref="R7:Y7" si="2">R8+R9+R10</f>
-        <v>0.8</v>
-[...1 lines deleted...]
-      <c r="S7" s="63">
+        <v>#VALUE!</v>
+      </c>
+      <c r="S7" s="47" t="e">
         <f t="shared" si="2"/>
-        <v>1.7</v>
-[...1 lines deleted...]
-      <c r="T7" s="63">
+        <v>#VALUE!</v>
+      </c>
+      <c r="T7" s="47">
         <f t="shared" si="2"/>
-        <v>725.8</v>
-[...1 lines deleted...]
-      <c r="U7" s="63">
+        <v>911.80000000000018</v>
+      </c>
+      <c r="U7" s="47">
         <f t="shared" si="2"/>
-        <v>2174.1000000000004</v>
-[...1 lines deleted...]
-      <c r="V7" s="63">
+        <v>2899.9000000000005</v>
+      </c>
+      <c r="V7" s="47" t="e">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="W7" s="63">
+        <v>#VALUE!</v>
+      </c>
+      <c r="W7" s="47" t="e">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="X7" s="63">
+        <v>#VALUE!</v>
+      </c>
+      <c r="X7" s="47">
         <f t="shared" si="2"/>
-        <v>908.59999999999991</v>
-[...1 lines deleted...]
-      <c r="Y7" s="63">
+        <v>1090</v>
+      </c>
+      <c r="Y7" s="47">
         <f t="shared" si="2"/>
-        <v>2514.4</v>
+        <v>3130.6000000000004</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="7" customFormat="1" ht="22.5">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>13.288500000000001</v>
       </c>
       <c r="C8" s="9">
         <v>34.758989999999997</v>
       </c>
       <c r="D8" s="9">
         <v>38.318330000000003</v>
       </c>
       <c r="E8" s="9">
         <v>99.539500000000018</v>
       </c>
       <c r="F8" s="9">
         <v>0</v>
       </c>
       <c r="G8" s="9">
         <v>0</v>
       </c>
       <c r="H8" s="9">
         <v>707.79484000000002</v>
       </c>
       <c r="I8" s="9">
         <v>176.07602</v>
       </c>
       <c r="J8" s="9">
         <v>0</v>
       </c>
       <c r="K8" s="9">
         <v>0</v>
       </c>
       <c r="L8" s="9">
         <v>213.6</v>
       </c>
       <c r="M8" s="9">
         <v>61.3</v>
       </c>
-      <c r="N8" s="63">
+      <c r="N8" s="62">
         <v>0</v>
       </c>
-      <c r="O8" s="63">
+      <c r="O8" s="62">
         <v>0</v>
       </c>
-      <c r="P8" s="63">
+      <c r="P8" s="62">
         <v>19.2</v>
       </c>
-      <c r="Q8" s="63">
+      <c r="Q8" s="62">
         <v>26.8</v>
       </c>
-      <c r="R8" s="45">
-[...21 lines deleted...]
-        <v>4</v>
+      <c r="R8" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="T8" s="63">
+        <v>10.4</v>
+      </c>
+      <c r="U8" s="63">
+        <v>15.2</v>
+      </c>
+      <c r="V8" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="W8" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="X8" s="63">
+        <v>2.6</v>
+      </c>
+      <c r="Y8" s="63">
+        <v>6.7</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>171.66936000000001</v>
       </c>
       <c r="E9" s="9">
         <v>389.14970999999997</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>167.67384999999999</v>
       </c>
       <c r="I9" s="9">
         <v>290.07015000000001</v>
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>192.6</v>
       </c>
       <c r="M9" s="9">
         <v>390</v>
       </c>
-      <c r="N9" s="63">
+      <c r="N9" s="64">
         <v>0</v>
       </c>
-      <c r="O9" s="63">
+      <c r="O9" s="64">
         <v>0</v>
       </c>
-      <c r="P9" s="63">
+      <c r="P9" s="64">
         <v>155.19999999999999</v>
       </c>
-      <c r="Q9" s="63">
+      <c r="Q9" s="64">
         <v>602.79999999999995</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="66">
         <v>0</v>
       </c>
-      <c r="S9" s="45">
+      <c r="S9" s="66">
         <v>0</v>
       </c>
-      <c r="T9" s="45">
-[...5 lines deleted...]
-      <c r="V9" s="45">
+      <c r="T9" s="66">
+        <v>80.2</v>
+      </c>
+      <c r="U9" s="66">
+        <v>192.2</v>
+      </c>
+      <c r="V9" s="66">
         <v>0</v>
       </c>
-      <c r="W9" s="45">
+      <c r="W9" s="66">
         <v>0</v>
       </c>
-      <c r="X9" s="45">
-[...3 lines deleted...]
-        <v>183.6</v>
+      <c r="X9" s="66">
+        <v>92</v>
+      </c>
+      <c r="Y9" s="66">
+        <v>256.10000000000002</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>214.93300000000002</v>
       </c>
       <c r="C10" s="9">
         <v>107.90302</v>
       </c>
       <c r="D10" s="9">
         <v>1882.3075800000004</v>
       </c>
       <c r="E10" s="9">
         <v>5000.8903699999992</v>
       </c>
       <c r="F10" s="9">
         <v>340.423</v>
       </c>
       <c r="G10" s="9">
         <v>85.164900000000003</v>
       </c>
       <c r="H10" s="9">
         <v>2412.7500600000003</v>
       </c>
       <c r="I10" s="9">
         <v>5138.5681100000002</v>
       </c>
       <c r="J10" s="9">
         <v>553.77</v>
       </c>
       <c r="K10" s="9">
         <v>145.19999999999999</v>
       </c>
       <c r="L10" s="9">
         <v>2378.5</v>
       </c>
       <c r="M10" s="9">
         <v>4668.8999999999996</v>
       </c>
-      <c r="N10" s="63">
+      <c r="N10" s="64">
         <v>2.081</v>
       </c>
-      <c r="O10" s="63">
+      <c r="O10" s="64">
         <v>10.4</v>
       </c>
-      <c r="P10" s="63">
-[...5 lines deleted...]
-      <c r="R10" s="71">
+      <c r="P10" s="64">
+        <v>1928.5</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>5920.9</v>
+      </c>
+      <c r="R10" s="63">
         <v>0.8</v>
       </c>
-      <c r="S10" s="71">
+      <c r="S10" s="63">
         <v>1.7</v>
       </c>
-      <c r="T10" s="71">
-[...5 lines deleted...]
-      <c r="V10" s="71">
+      <c r="T10" s="63">
+        <v>821.20000000000016</v>
+      </c>
+      <c r="U10" s="63">
+        <v>2692.5000000000005</v>
+      </c>
+      <c r="V10" s="63">
         <v>0</v>
       </c>
-      <c r="W10" s="71">
+      <c r="W10" s="63">
         <v>0</v>
       </c>
-      <c r="X10" s="71">
-[...3 lines deleted...]
-        <v>2326.8000000000002</v>
+      <c r="X10" s="63">
+        <v>995.40000000000009</v>
+      </c>
+      <c r="Y10" s="63">
+        <v>2867.8</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="37" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>75.635426698390134</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <v>0</v>
       </c>
       <c r="H11" s="44"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>100</v>
       </c>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9">
         <f>O10/O7*100</f>
         <v>100</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="38"/>
-      <c r="S11" s="29">
+      <c r="S11" s="29" t="e">
         <f t="shared" ref="S11" si="3">S10/S7*100</f>
-        <v>100</v>
+        <v>#VALUE!</v>
       </c>
       <c r="T11" s="39"/>
       <c r="U11" s="39"/>
       <c r="V11" s="38"/>
       <c r="W11" s="29">
         <v>0</v>
       </c>
       <c r="X11" s="39"/>
       <c r="Y11" s="39"/>
     </row>
     <row r="13" spans="1:25" s="32" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
@@ -14402,361 +14415,361 @@
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr codeName="Лист18"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE8" sqref="BE8"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="28" width="10.5703125" style="25" customWidth="1"/>
     <col min="29" max="37" width="10.7109375" style="25" customWidth="1"/>
     <col min="38" max="39" width="9.140625" style="25"/>
     <col min="40" max="40" width="10.42578125" style="25" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -14869,58 +14882,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>407046.4756200001</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>96308.052569999985</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>3829967.3497200017</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>119199.38699999999</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>776268.26235999959</v>
       </c>
@@ -15044,95 +15057,95 @@
         <f t="shared" si="1"/>
         <v>3834012.1879399996</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="1"/>
         <v>159800.10784000001</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="1"/>
         <v>843270.35996000003</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>344313.2</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>3510666.2</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>167828.8</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
-        <v>1011917.7266300002</v>
+        <v>1016781.5856300002</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
-        <v>420605.9</v>
+        <v>423892.80000000005</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>3134321.9</v>
+        <v>3134466.6999999997</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>93428</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>93900.900000000009</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>459164.8</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>519994</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>184466.7</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>209501.7</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>1282428.0999999999</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>1543775.2999999998</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>38791.9</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>46766</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>419750.3</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>465789.8</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>220804.1</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>249417.50000000003</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>1245752.2000000002</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>1545361.3999999997</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>48548.1</v>
+        <v>58615.8</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>339634.5399400001</v>
       </c>
       <c r="C8" s="9">
         <v>65206.455939999993</v>
       </c>
       <c r="D8" s="9">
         <v>90525.473860000042</v>
       </c>
       <c r="E8" s="9">
         <v>65633.883749999994</v>
@@ -15223,85 +15236,85 @@
       </c>
       <c r="AH8" s="9">
         <v>876689.7352</v>
       </c>
       <c r="AI8" s="9">
         <v>244946.32274</v>
       </c>
       <c r="AJ8" s="9">
         <v>331830.07387000002</v>
       </c>
       <c r="AK8" s="9">
         <v>100281.95714999999</v>
       </c>
       <c r="AL8" s="41">
         <v>505300.17886000004</v>
       </c>
       <c r="AM8" s="41">
         <v>111326.9</v>
       </c>
       <c r="AN8" s="41">
         <v>325211</v>
       </c>
       <c r="AO8" s="41">
         <v>100054</v>
       </c>
-      <c r="AP8" s="64">
-[...33 lines deleted...]
-        <v>21636.799999999999</v>
+      <c r="AP8" s="62">
+        <v>577430.76020000014</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>133015.70000000001</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>40592.1</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>23253.8</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>275087.09999999998</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>62247.9</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>15391.3</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>13520.9</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>210908.4</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>51132.7</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>85947.1</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>26794.7</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1739.5107</v>
       </c>
       <c r="C9" s="9">
         <v>3085.7767900000003</v>
       </c>
       <c r="D9" s="9">
         <v>2351.95894</v>
       </c>
       <c r="E9" s="9">
         <v>5847.4953499999992</v>
@@ -15393,84 +15406,84 @@
       <c r="AH9" s="9">
         <v>2834.5699699999996</v>
       </c>
       <c r="AI9" s="9">
         <v>4875.4731599999996</v>
       </c>
       <c r="AJ9" s="9">
         <v>3745.8148700000002</v>
       </c>
       <c r="AK9" s="9">
         <v>6685.9997699999994</v>
       </c>
       <c r="AL9" s="41">
         <v>2036.6148799999999</v>
       </c>
       <c r="AM9" s="41">
         <v>5254.3</v>
       </c>
       <c r="AN9" s="41">
         <v>2388.1</v>
       </c>
       <c r="AO9" s="41">
         <v>5704.7</v>
       </c>
       <c r="AP9" s="64">
-        <v>1946.0878800000003</v>
+        <v>2054.0178800000003</v>
       </c>
       <c r="AQ9" s="64">
-        <v>4974.3999999999996</v>
+        <v>6078.7</v>
       </c>
       <c r="AR9" s="64">
-        <v>1825.9</v>
+        <v>1826.2</v>
       </c>
       <c r="AS9" s="64">
-        <v>4856</v>
-[...23 lines deleted...]
-        <v>1346.1</v>
+        <v>4856.5</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>556.29999999999995</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1128.1000000000001</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>1076.3</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>2656.3</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>1093.2</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>3291.7</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>749.80000000000007</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>1618.3000000000002</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>65672.424979999996</v>
       </c>
       <c r="C10" s="9">
         <v>28015.81984</v>
       </c>
       <c r="D10" s="9">
         <v>3737089.9169200016</v>
       </c>
       <c r="E10" s="9">
         <v>47718.007899999997</v>
@@ -15562,84 +15575,84 @@
       <c r="AH10" s="9">
         <v>263112.09849</v>
       </c>
       <c r="AI10" s="9">
         <v>187356.49433000002</v>
       </c>
       <c r="AJ10" s="9">
         <v>3498436.2991999998</v>
       </c>
       <c r="AK10" s="9">
         <v>52832.150920000015</v>
       </c>
       <c r="AL10" s="41">
         <v>335933.56622000004</v>
       </c>
       <c r="AM10" s="41">
         <v>227732</v>
       </c>
       <c r="AN10" s="41">
         <v>3183067.1</v>
       </c>
       <c r="AO10" s="41">
         <v>62070.1</v>
       </c>
       <c r="AP10" s="64">
-        <v>435436.45755000005</v>
+        <v>437296.80755000003</v>
       </c>
       <c r="AQ10" s="64">
-        <v>284023.7</v>
+        <v>284798.40000000002</v>
       </c>
       <c r="AR10" s="64">
-        <v>3091999.8</v>
+        <v>3092048.4</v>
       </c>
       <c r="AS10" s="64">
-        <v>65463.7</v>
-[...23 lines deleted...]
-        <v>25565.200000000001</v>
+        <v>65790.600000000006</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>244350.6</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>146125.70000000001</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>1527307.6999999997</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>30588.799999999996</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>253788.19999999998</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>194993.10000000003</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>1458664.4999999998</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>30202.800000000003</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>29.08979996209262</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>19.690484690534461</v>
@@ -15682,82 +15695,82 @@
       <c r="AB11" s="44"/>
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>33.563389809022922</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <v>32.837729133198032</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>66.14094376863855</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>67.52727434398804</v>
+        <v>67.186420717690893</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>69.413232849072486</v>
+        <v>69.749171486436623</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>77.064012851210634</v>
+        <v>78.179397997333794</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -15778,359 +15791,359 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr codeName="Лист19"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AL7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BF9" sqref="BF9"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="27" width="11.140625" style="25" customWidth="1"/>
     <col min="28" max="37" width="11" style="25" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -16243,58 +16256,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>1347202.7063999998</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>285122.97404</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>95224.687900000004</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>110628.94469000002</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>1581080.5640200004</v>
       </c>
@@ -16418,95 +16431,95 @@
         <f t="shared" si="1"/>
         <v>508147.67988999991</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="1"/>
         <v>385551.33976000012</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="1"/>
         <v>3136378.76639</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>736998.8</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>579750.6</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>524737.60000000009</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
-        <v>5820104.1412399998</v>
+        <v>4992108.6466399999</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
-        <v>1324274.2</v>
+        <v>1324599.2</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>655243.89999999991</v>
+        <v>658613.19999999995</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>624083.60000000009</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>626091.1</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>2073886.4000000001</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>2434376.5</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>532170.80000000005</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>629580.6</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>280275.5</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>329883.59999999998</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>246099.7</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>295037.89999999997</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>1949345</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>2284508.9</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>578802.20000000007</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>693665.4</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>301604.40000000002</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>362611.49999999994</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>274609.59999999998</v>
+        <v>325338.30000000005</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>1255017.3925999999</v>
       </c>
       <c r="C8" s="9">
         <v>257104.16498000003</v>
       </c>
       <c r="D8" s="9">
         <v>46643.523310000004</v>
       </c>
       <c r="E8" s="9">
         <v>32535.748849999993</v>
@@ -16597,85 +16610,85 @@
       </c>
       <c r="AH8" s="9">
         <v>2499577.0811699997</v>
       </c>
       <c r="AI8" s="9">
         <v>720138.92863999994</v>
       </c>
       <c r="AJ8" s="9">
         <v>331375.90817999979</v>
       </c>
       <c r="AK8" s="9">
         <v>124698.98627000001</v>
       </c>
       <c r="AL8" s="41">
         <v>2818307.5830199998</v>
       </c>
       <c r="AM8" s="41">
         <v>595408.4</v>
       </c>
       <c r="AN8" s="41">
         <v>373352.7</v>
       </c>
       <c r="AO8" s="41">
         <v>192886.6</v>
       </c>
-      <c r="AP8" s="65">
-[...33 lines deleted...]
-        <v>126147.8</v>
+      <c r="AP8" s="62">
+        <v>4315314.7263700003</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>1016790.5</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>384346.1</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>221966.4</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>2080379.9</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>480326.8</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>205129.9</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>115674</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>1926251.1</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>518169.1</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>222132.2</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>144799.20000000001</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1072.0610000000001</v>
       </c>
       <c r="C9" s="9">
         <v>1118.8345000000002</v>
       </c>
       <c r="D9" s="9">
         <v>1164.6644499999998</v>
       </c>
       <c r="E9" s="9">
         <v>5186.80735</v>
@@ -16766,85 +16779,85 @@
       </c>
       <c r="AH9" s="9">
         <v>1154.11618</v>
       </c>
       <c r="AI9" s="9">
         <v>2187.9557100000002</v>
       </c>
       <c r="AJ9" s="9">
         <v>4836.5249699999995</v>
       </c>
       <c r="AK9" s="9">
         <v>21755.897059999996</v>
       </c>
       <c r="AL9" s="41">
         <v>1157.1649</v>
       </c>
       <c r="AM9" s="41">
         <v>4756.3</v>
       </c>
       <c r="AN9" s="41">
         <v>4861.3</v>
       </c>
       <c r="AO9" s="41">
         <v>31691.1</v>
       </c>
-      <c r="AP9" s="65">
-[...33 lines deleted...]
-        <v>11731.3</v>
+      <c r="AP9" s="64">
+        <v>599.99171000000001</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>3530.9</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>6718</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>38299.199999999997</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>356.6</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1844.3</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>2529.5</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>14971.2</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>124.7</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>469.4</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>2260.3000000000002</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>13465.6</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>91113.252800000002</v>
       </c>
       <c r="C10" s="9">
         <v>26899.974560000002</v>
       </c>
       <c r="D10" s="9">
         <v>47416.500140000004</v>
       </c>
       <c r="E10" s="9">
         <v>72906.388490000027</v>
@@ -16935,85 +16948,85 @@
       </c>
       <c r="AH10" s="9">
         <v>284131.32850999996</v>
       </c>
       <c r="AI10" s="9">
         <v>114098.93945000001</v>
       </c>
       <c r="AJ10" s="9">
         <v>171935.24674000006</v>
       </c>
       <c r="AK10" s="9">
         <v>239096.45643000014</v>
       </c>
       <c r="AL10" s="41">
         <v>316914.01847000007</v>
       </c>
       <c r="AM10" s="41">
         <v>136834.1</v>
       </c>
       <c r="AN10" s="41">
         <v>201536.6</v>
       </c>
       <c r="AO10" s="41">
         <v>300159.90000000002</v>
       </c>
-      <c r="AP10" s="65">
-[...33 lines deleted...]
-        <v>136730.5</v>
+      <c r="AP10" s="64">
+        <v>676193.92856000003</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>304277.8</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>267549.09999999998</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>365825.5</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>353640.00000000006</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>147409.49999999997</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>122224.20000000001</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>164392.69999999998</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>358133.10000000003</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>175026.9</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>138218.99999999994</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>167073.50000000006</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>9.4345166855008316</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>10.740166990470675</v>
@@ -17056,82 +17069,82 @@
       <c r="AB11" s="44"/>
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>16.134002747728104</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <v>16.367625210558806</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>18.566393866584313</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>22.972636633712266</v>
+        <v>22.971310868978328</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>22.198718907538705</v>
+        <v>23.413920314571314</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>24.501911015542095</v>
+        <v>25.232179664720196</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -17152,210 +17165,210 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="K7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="T18" sqref="T18"/>
+      <selection pane="bottomRight" activeCell="N8" sqref="N8:Y10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="40.5703125" style="19" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" style="19" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="19" customWidth="1"/>
     <col min="7" max="9" width="9.28515625" style="19" customWidth="1"/>
     <col min="10" max="17" width="9.140625" style="19"/>
     <col min="18" max="25" width="9.140625" style="25"/>
     <col min="26" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...6 lines deleted...]
-      <c r="I1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="25"/>
       <c r="X1" s="25"/>
       <c r="Y1" s="25"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="77"/>
-[...6 lines deleted...]
-      <c r="I2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
     <row r="3" spans="1:25" s="1" customFormat="1" ht="12">
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
     </row>
     <row r="4" spans="1:25" s="32" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="73">
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="74"/>
-[...2 lines deleted...]
-      <c r="F4" s="73">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="50">
         <v>2023</v>
       </c>
-      <c r="G4" s="74"/>
-[...2 lines deleted...]
-      <c r="J4" s="73">
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="50">
         <v>2024</v>
       </c>
-      <c r="K4" s="74"/>
-[...2 lines deleted...]
-      <c r="N4" s="73" t="s">
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="74"/>
-[...2 lines deleted...]
-      <c r="R4" s="73" t="s">
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="S4" s="74"/>
-[...7 lines deleted...]
-      <c r="Y4" s="75"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="83" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="75"/>
-      <c r="P5" s="83" t="s">
+      <c r="O5" s="52"/>
+      <c r="P5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="75"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="52"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
+      <c r="Y5" s="53"/>
     </row>
     <row r="6" spans="1:25" s="32" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -17439,371 +17452,371 @@
         <f t="shared" si="1"/>
         <v>339781.22126000002</v>
       </c>
       <c r="I7" s="9">
         <f t="shared" si="1"/>
         <v>118039.22721000001</v>
       </c>
       <c r="J7" s="9">
         <f t="shared" si="1"/>
         <v>560736.02610999998</v>
       </c>
       <c r="K7" s="9">
         <f t="shared" si="1"/>
         <v>195308</v>
       </c>
       <c r="L7" s="9">
         <f t="shared" si="1"/>
         <v>219510.40000000002</v>
       </c>
       <c r="M7" s="9">
         <f t="shared" si="1"/>
         <v>89048.300000000017</v>
       </c>
       <c r="N7" s="9">
         <f t="shared" ref="N7:Q7" si="2">N8+N9+N10</f>
-        <v>495860.58731999999</v>
+        <v>495956.27032000001</v>
       </c>
       <c r="O7" s="9">
         <f t="shared" si="2"/>
-        <v>273480.3</v>
+        <v>273508.3</v>
       </c>
       <c r="P7" s="9">
         <f t="shared" si="2"/>
-        <v>209686.2</v>
+        <v>210528</v>
       </c>
       <c r="Q7" s="9">
         <f t="shared" si="2"/>
-        <v>104124.9</v>
-[...1 lines deleted...]
-      <c r="R7" s="63">
+        <v>104580</v>
+      </c>
+      <c r="R7" s="47">
         <f t="shared" ref="R7:Y7" si="3">R8+R9+R10</f>
-        <v>203419.4</v>
-[...1 lines deleted...]
-      <c r="S7" s="63">
+        <v>243111.90000000002</v>
+      </c>
+      <c r="S7" s="47">
         <f t="shared" si="3"/>
-        <v>111294.3</v>
-[...1 lines deleted...]
-      <c r="T7" s="63">
+        <v>132385.60000000003</v>
+      </c>
+      <c r="T7" s="47">
         <f t="shared" si="3"/>
-        <v>91326.5</v>
-[...1 lines deleted...]
-      <c r="U7" s="63">
+        <v>118197.9</v>
+      </c>
+      <c r="U7" s="47">
         <f t="shared" si="3"/>
-        <v>41118.5</v>
-[...1 lines deleted...]
-      <c r="V7" s="63">
+        <v>54749.500000000007</v>
+      </c>
+      <c r="V7" s="47">
         <f t="shared" si="3"/>
-        <v>353395.20000000001</v>
-[...1 lines deleted...]
-      <c r="W7" s="63">
+        <v>434654.79999999993</v>
+      </c>
+      <c r="W7" s="47">
         <f t="shared" si="3"/>
-        <v>185428.5</v>
-[...1 lines deleted...]
-      <c r="X7" s="63">
+        <v>215348.20000000004</v>
+      </c>
+      <c r="X7" s="47">
         <f t="shared" si="3"/>
-        <v>102822.79999999999</v>
-[...1 lines deleted...]
-      <c r="Y7" s="63">
+        <v>122537.79999999999</v>
+      </c>
+      <c r="Y7" s="47">
         <f t="shared" si="3"/>
-        <v>43707.199999999997</v>
+        <v>52809.799999999996</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="25" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>211568.48485000001</v>
       </c>
       <c r="C8" s="9">
         <v>84643.770979999972</v>
       </c>
       <c r="D8" s="9">
         <v>227229.58010999998</v>
       </c>
       <c r="E8" s="9">
         <v>77663.943760000009</v>
       </c>
       <c r="F8" s="9">
         <v>192439.98800000004</v>
       </c>
       <c r="G8" s="9">
         <v>67965.136069999993</v>
       </c>
       <c r="H8" s="9">
         <v>306835.36398999998</v>
       </c>
       <c r="I8" s="9">
         <v>93107.229850000003</v>
       </c>
       <c r="J8" s="41">
         <v>311206.16200000001</v>
       </c>
       <c r="K8" s="41">
         <v>57839.7</v>
       </c>
       <c r="L8" s="41">
         <v>188545.6</v>
       </c>
       <c r="M8" s="41">
         <v>60194.8</v>
       </c>
-      <c r="N8" s="47">
-[...33 lines deleted...]
-        <v>25022.3</v>
+      <c r="N8" s="62">
+        <v>150673.057</v>
+      </c>
+      <c r="O8" s="62">
+        <v>65562.3</v>
+      </c>
+      <c r="P8" s="62">
+        <v>164533.6</v>
+      </c>
+      <c r="Q8" s="62">
+        <v>60902.400000000001</v>
+      </c>
+      <c r="R8" s="63">
+        <v>72631.899999999994</v>
+      </c>
+      <c r="S8" s="63">
+        <v>32315.7</v>
+      </c>
+      <c r="T8" s="63">
+        <v>97132.5</v>
+      </c>
+      <c r="U8" s="63">
+        <v>36418.6</v>
+      </c>
+      <c r="V8" s="63">
+        <v>129077.4</v>
+      </c>
+      <c r="W8" s="63">
+        <v>31790.5</v>
+      </c>
+      <c r="X8" s="63">
+        <v>100362.5</v>
+      </c>
+      <c r="Y8" s="63">
+        <v>30083</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="25" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>1745.5</v>
       </c>
       <c r="C9" s="9">
         <v>1216.2036499999999</v>
       </c>
       <c r="D9" s="9">
         <v>1593.3005099999998</v>
       </c>
       <c r="E9" s="9">
         <v>4392.0721599999997</v>
       </c>
       <c r="F9" s="9">
         <v>854</v>
       </c>
       <c r="G9" s="9">
         <v>573.5</v>
       </c>
       <c r="H9" s="9">
         <v>1730.2838899999999</v>
       </c>
       <c r="I9" s="9">
         <v>3534.6136600000004</v>
       </c>
       <c r="J9" s="41">
         <v>425.55</v>
       </c>
       <c r="K9" s="41">
         <v>470.2</v>
       </c>
       <c r="L9" s="41">
         <v>1519.2</v>
       </c>
       <c r="M9" s="41">
         <v>5903.1</v>
       </c>
-      <c r="N9" s="47">
+      <c r="N9" s="64">
         <v>382.495</v>
       </c>
-      <c r="O9" s="47">
+      <c r="O9" s="64">
         <v>460</v>
       </c>
-      <c r="P9" s="47">
+      <c r="P9" s="64">
         <v>1675.7</v>
       </c>
-      <c r="Q9" s="47">
+      <c r="Q9" s="64">
         <v>5408.9</v>
       </c>
-      <c r="R9" s="45">
+      <c r="R9" s="63">
         <v>326.5</v>
       </c>
-      <c r="S9" s="45">
-[...18 lines deleted...]
-        <v>1063.5999999999999</v>
+      <c r="S9" s="63">
+        <v>403.70000000000005</v>
+      </c>
+      <c r="T9" s="63">
+        <v>476.1</v>
+      </c>
+      <c r="U9" s="63">
+        <v>2113.3000000000002</v>
+      </c>
+      <c r="V9" s="63">
+        <v>1574</v>
+      </c>
+      <c r="W9" s="63">
+        <v>1390.1000000000001</v>
+      </c>
+      <c r="X9" s="63">
+        <v>308.39999999999998</v>
+      </c>
+      <c r="Y9" s="63">
+        <v>1214</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="25" customFormat="1" ht="22.5">
       <c r="A10" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>107713.43379000001</v>
       </c>
       <c r="C10" s="9">
         <v>84570.433209999988</v>
       </c>
       <c r="D10" s="9">
         <v>18775.534680000001</v>
       </c>
       <c r="E10" s="9">
         <v>20126.049330000002</v>
       </c>
       <c r="F10" s="9">
         <v>215400.15593000001</v>
       </c>
       <c r="G10" s="9">
         <v>125862.93859999999</v>
       </c>
       <c r="H10" s="9">
         <v>31215.573380000002</v>
       </c>
       <c r="I10" s="9">
         <v>21397.383699999998</v>
       </c>
       <c r="J10" s="41">
         <v>249104.31410999998</v>
       </c>
       <c r="K10" s="41">
         <v>136998.1</v>
       </c>
       <c r="L10" s="41">
         <v>29445.599999999999</v>
       </c>
       <c r="M10" s="41">
         <v>22950.400000000001</v>
       </c>
-      <c r="N10" s="47">
+      <c r="N10" s="64">
         <v>344900.71831999999</v>
       </c>
-      <c r="O10" s="47">
+      <c r="O10" s="64">
         <v>207486</v>
       </c>
-      <c r="P10" s="47">
-[...27 lines deleted...]
-        <v>17621.3</v>
+      <c r="P10" s="64">
+        <v>44318.7</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>38268.699999999997</v>
+      </c>
+      <c r="R10" s="65">
+        <v>170153.50000000003</v>
+      </c>
+      <c r="S10" s="65">
+        <v>99666.200000000026</v>
+      </c>
+      <c r="T10" s="65">
+        <v>20589.299999999996</v>
+      </c>
+      <c r="U10" s="65">
+        <v>16217.600000000004</v>
+      </c>
+      <c r="V10" s="65">
+        <v>304003.39999999997</v>
+      </c>
+      <c r="W10" s="65">
+        <v>182167.60000000003</v>
+      </c>
+      <c r="X10" s="65">
+        <v>21866.899999999994</v>
+      </c>
+      <c r="Y10" s="65">
+        <v>21512.799999999996</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="34" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="39"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>49.62168094404533</v>
       </c>
       <c r="D11" s="39"/>
       <c r="E11" s="39"/>
       <c r="F11" s="39"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>64.743785544769622</v>
       </c>
       <c r="H11" s="39"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>70.14464333258239</v>
       </c>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9">
         <f>O10/O7*100</f>
-        <v>75.86871888029961</v>
+        <v>75.86095193454824</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="38"/>
       <c r="S11" s="29">
         <f t="shared" ref="S11" si="4">S10/S7*100</f>
-        <v>74.816050777083817</v>
+        <v>75.284774174834723</v>
       </c>
       <c r="T11" s="39"/>
       <c r="U11" s="39"/>
       <c r="V11" s="38"/>
       <c r="W11" s="29">
         <f t="shared" ref="W11" si="5">W10/W7*100</f>
-        <v>85.10099580161625</v>
+        <v>84.592116395679184</v>
       </c>
       <c r="X11" s="39"/>
       <c r="Y11" s="39"/>
     </row>
     <row r="13" spans="1:25" s="32" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="36"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
@@ -17888,364 +17901,364 @@
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr codeName="Лист20"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="AS7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="AN7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE11" sqref="BE11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="22" width="9.140625" style="25"/>
     <col min="23" max="23" width="9.140625" style="25" customWidth="1"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="33" width="9.140625" style="25" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -18358,58 +18371,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>865062.90724999993</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>341395.11780000001</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>1112618.28914</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>1336281.9376599994</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>1192656.0781</v>
       </c>
@@ -18533,95 +18546,95 @@
         <f t="shared" si="1"/>
         <v>1483318.6168199999</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="1"/>
         <v>2496765.5186500004</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="1"/>
         <v>2866430.9672500002</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>1083551.7</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>1701557.6</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>2812369.4</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
-        <v>3491145.99181</v>
+        <v>3497761.9448199999</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
-        <v>1398984</v>
+        <v>1408713.6</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>1795347.1</v>
+        <v>1796367.7</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>3323173</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>3330871.1</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>1492217.4</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>1774437.7000000002</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>560037.19999999995</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>675243.3</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>746768.2</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>925163</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>1276402.8999999999</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>1536370.1999999997</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>1527345</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>1790402.0999999999</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>668761.1</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>796692.5</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>922310.7</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>1078837.4999999998</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>1381763.5</v>
+        <v>1654981.1000000008</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>728514.13453999988</v>
       </c>
       <c r="C8" s="9">
         <v>179777.17127999998</v>
       </c>
       <c r="D8" s="9">
         <v>135056.53662999999</v>
       </c>
       <c r="E8" s="9">
         <v>137640.25314000004</v>
@@ -18712,85 +18725,85 @@
       </c>
       <c r="AH8" s="9">
         <v>1987722.6904400003</v>
       </c>
       <c r="AI8" s="9">
         <v>571430.69009000005</v>
       </c>
       <c r="AJ8" s="9">
         <v>333020.02069999994</v>
       </c>
       <c r="AK8" s="9">
         <v>289278.4240099999</v>
       </c>
       <c r="AL8" s="41">
         <v>1759764.2600200004</v>
       </c>
       <c r="AM8" s="41">
         <v>409959.8</v>
       </c>
       <c r="AN8" s="41">
         <v>459974.3</v>
       </c>
       <c r="AO8" s="41">
         <v>330275</v>
       </c>
-      <c r="AP8" s="66">
-[...33 lines deleted...]
-        <v>215207.9</v>
+      <c r="AP8" s="62">
+        <v>2031820.6269800002</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>501533.3</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>457342.8</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>396419.3</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>1058921.3999999999</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>257967.4</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>299222.09999999998</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>231917</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>991916.5</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>283061.40000000002</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>400118.6</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>248546</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>4090.1148999999996</v>
       </c>
       <c r="C9" s="9">
         <v>3424.2472399999997</v>
       </c>
       <c r="D9" s="9">
         <v>13026.620489999999</v>
       </c>
       <c r="E9" s="9">
         <v>27047.823549999997</v>
@@ -18881,85 +18894,85 @@
       </c>
       <c r="AH9" s="9">
         <v>4605.58133</v>
       </c>
       <c r="AI9" s="9">
         <v>9179.5125399999997</v>
       </c>
       <c r="AJ9" s="9">
         <v>15869.242340000001</v>
       </c>
       <c r="AK9" s="9">
         <v>76157.111760000014</v>
       </c>
       <c r="AL9" s="41">
         <v>4557.0348100000001</v>
       </c>
       <c r="AM9" s="41">
         <v>7265.1</v>
       </c>
       <c r="AN9" s="41">
         <v>17262.7</v>
       </c>
       <c r="AO9" s="41">
         <v>83661.899999999994</v>
       </c>
-      <c r="AP9" s="66">
+      <c r="AP9" s="64">
         <v>3584.7660500000002</v>
       </c>
-      <c r="AQ9" s="66">
+      <c r="AQ9" s="64">
         <v>5224.3999999999996</v>
       </c>
-      <c r="AR9" s="66">
-[...27 lines deleted...]
-        <v>38954.800000000003</v>
+      <c r="AR9" s="64">
+        <v>21447.1</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>118791.8</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>1156.0999999999999</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1980.8999999999999</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>9657.7999999999975</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>53344.800000000003</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>563.6</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>1603.1000000000001</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>8027.3999999999987</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>45860.299999999996</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>132458.65781</v>
       </c>
       <c r="C10" s="9">
         <v>158193.69928</v>
       </c>
       <c r="D10" s="9">
         <v>964535.13202000002</v>
       </c>
       <c r="E10" s="9">
         <v>1171593.8609699993</v>
@@ -19050,85 +19063,85 @@
       </c>
       <c r="AH10" s="9">
         <v>871130.98451999994</v>
       </c>
       <c r="AI10" s="9">
         <v>589803.46640999988</v>
       </c>
       <c r="AJ10" s="9">
         <v>1134429.35378</v>
       </c>
       <c r="AK10" s="9">
         <v>2131329.9828800005</v>
       </c>
       <c r="AL10" s="41">
         <v>1102109.6724199997</v>
       </c>
       <c r="AM10" s="41">
         <v>666326.80000000005</v>
       </c>
       <c r="AN10" s="41">
         <v>1224320.6000000001</v>
       </c>
       <c r="AO10" s="41">
         <v>2398432.5</v>
       </c>
-      <c r="AP10" s="66">
-[...33 lines deleted...]
-        <v>1127600.8</v>
+      <c r="AP10" s="64">
+        <v>1462356.5517899997</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>901955.9</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>1317577.8</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>2815660</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>714360.20000000007</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>415295.00000000006</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>616283.1</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>1251108.3999999997</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>797921.99999999988</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>512027.99999999994</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>670691.49999999977</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>1360574.8000000007</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>46.337422837040933</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>42.509066523849441</v>
@@ -19171,82 +19184,82 @@
       <c r="AB11" s="44"/>
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>43.583545723594952</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <v>43.616266416122151</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>61.494693792645059</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>63.939587586419854</v>
+        <v>64.026917891614019</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>60.619419567128766</v>
+        <v>61.503016764475859</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>62.151132893345618</v>
+        <v>64.26921302761103</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -19263,365 +19276,365 @@
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr codeName="Лист21"/>
   <dimension ref="A1:BI14"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AF7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AV23" sqref="AV23"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="25"/>
     <col min="32" max="33" width="9.140625" style="25" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -19734,58 +19747,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>779124.40014000004</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:AG7" si="0">C8+C9+C10</f>
         <v>246444.06631999993</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>232327.28809999995</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>181443.23691000001</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>865331.11584999983</v>
       </c>
@@ -19909,95 +19922,95 @@
         <f t="shared" si="1"/>
         <v>373065.50549000007</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="1"/>
         <v>247287.53946999993</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="1"/>
         <v>824683.00444000016</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="1"/>
         <v>238647.4</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="1"/>
         <v>289206.19999999995</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="1"/>
         <v>228902.8</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="1"/>
-        <v>722249.9426200001</v>
+        <v>728211.25321000011</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="1"/>
-        <v>201620.3</v>
+        <v>202481</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="1"/>
-        <v>147563.20000000001</v>
+        <v>156804.79999999999</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="1"/>
-        <v>191243.80000000002</v>
-[...1 lines deleted...]
-      <c r="AT7" s="63">
+        <v>196043.8</v>
+      </c>
+      <c r="AT7" s="47">
         <f t="shared" si="1"/>
-        <v>264805.5</v>
-[...1 lines deleted...]
-      <c r="AU7" s="63">
+        <v>306167.59999999998</v>
+      </c>
+      <c r="AU7" s="47">
         <f t="shared" si="1"/>
-        <v>76831.8</v>
-[...1 lines deleted...]
-      <c r="AV7" s="63">
+        <v>89483.999999999985</v>
+      </c>
+      <c r="AV7" s="47">
         <f t="shared" si="1"/>
-        <v>61011.200000000004</v>
-[...1 lines deleted...]
-      <c r="AW7" s="63">
+        <v>74250.000000000015</v>
+      </c>
+      <c r="AW7" s="47">
         <f t="shared" si="1"/>
-        <v>76070.899999999994</v>
-[...1 lines deleted...]
-      <c r="AX7" s="63">
+        <v>94864.700000000012</v>
+      </c>
+      <c r="AX7" s="47">
         <f t="shared" si="1"/>
-        <v>311530.90000000002</v>
-[...1 lines deleted...]
-      <c r="AY7" s="63">
+        <v>363525.5</v>
+      </c>
+      <c r="AY7" s="47">
         <f t="shared" si="1"/>
-        <v>95438.9</v>
-[...1 lines deleted...]
-      <c r="AZ7" s="63">
+        <v>112116.4</v>
+      </c>
+      <c r="AZ7" s="47">
         <f t="shared" si="1"/>
-        <v>61553.8</v>
-[...1 lines deleted...]
-      <c r="BA7" s="63">
+        <v>78638.5</v>
+      </c>
+      <c r="BA7" s="47">
         <f t="shared" si="1"/>
-        <v>80626.8</v>
+        <v>99690.500000000029</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>141337.891</v>
       </c>
       <c r="C8" s="9">
         <v>31565.027729999994</v>
       </c>
       <c r="D8" s="9">
         <v>172495.24027999997</v>
       </c>
       <c r="E8" s="9">
         <v>112793.33324999998</v>
@@ -20088,85 +20101,85 @@
       </c>
       <c r="AH8" s="9">
         <v>450400.40338999999</v>
       </c>
       <c r="AI8" s="9">
         <v>88395.688870000013</v>
       </c>
       <c r="AJ8" s="9">
         <v>213019.52730000005</v>
       </c>
       <c r="AK8" s="9">
         <v>71199.180209999991</v>
       </c>
       <c r="AL8" s="41">
         <v>433301.72171000007</v>
       </c>
       <c r="AM8" s="41">
         <v>64790.9</v>
       </c>
       <c r="AN8" s="41">
         <v>139711.4</v>
       </c>
       <c r="AO8" s="41">
         <v>53115</v>
       </c>
-      <c r="AP8" s="67">
-[...33 lines deleted...]
-        <v>15064.4</v>
+      <c r="AP8" s="62">
+        <v>381891.00871000002</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>62582.6</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>48903.199999999997</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>30346</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>143146.4</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>24734.799999999999</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>24191.599999999999</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>19276.400000000001</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>183815.3</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>39946.400000000001</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>28903.5</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>17907.8</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>2528.2840000000001</v>
       </c>
       <c r="C9" s="9">
         <v>4226.6678300000003</v>
       </c>
       <c r="D9" s="9">
         <v>2544.7332499999998</v>
       </c>
       <c r="E9" s="9">
         <v>2631.49782</v>
@@ -20257,85 +20270,85 @@
       </c>
       <c r="AH9" s="9">
         <v>2200.9272000000001</v>
       </c>
       <c r="AI9" s="9">
         <v>1792.7881900000002</v>
       </c>
       <c r="AJ9" s="9">
         <v>2764.5789200000004</v>
       </c>
       <c r="AK9" s="9">
         <v>5252.7046200000023</v>
       </c>
       <c r="AL9" s="41">
         <v>5564.4130000000005</v>
       </c>
       <c r="AM9" s="41">
         <v>5360.5</v>
       </c>
       <c r="AN9" s="41">
         <v>4398.8</v>
       </c>
       <c r="AO9" s="41">
         <v>8980.5</v>
       </c>
-      <c r="AP9" s="67">
-[...33 lines deleted...]
-        <v>2686.4</v>
+      <c r="AP9" s="64">
+        <v>4563.4055900000003</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>2933</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>6230.3</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>11031.8</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>2178.1</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1462.4</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>2889.5</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>5455.9000000000005</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>896.6</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>779.7</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>912.9</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>3322.5000000000005</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>635258.22514</v>
       </c>
       <c r="C10" s="9">
         <v>210652.37075999993</v>
       </c>
       <c r="D10" s="9">
         <v>57287.314570000002</v>
       </c>
       <c r="E10" s="9">
         <v>66018.405840000021</v>
@@ -20426,85 +20439,85 @@
       </c>
       <c r="AH10" s="9">
         <v>327842.97058000002</v>
       </c>
       <c r="AI10" s="9">
         <v>142419.15633000003</v>
       </c>
       <c r="AJ10" s="9">
         <v>157281.39927000002</v>
       </c>
       <c r="AK10" s="9">
         <v>170835.65463999994</v>
       </c>
       <c r="AL10" s="41">
         <v>385816.86973000009</v>
       </c>
       <c r="AM10" s="41">
         <v>168496</v>
       </c>
       <c r="AN10" s="41">
         <v>145096</v>
       </c>
       <c r="AO10" s="41">
         <v>166807.29999999999</v>
       </c>
-      <c r="AP10" s="67">
-[...33 lines deleted...]
-        <v>62876</v>
+      <c r="AP10" s="64">
+        <v>341756.83891000011</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>136965.4</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>101671.3</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>154666</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>160843.1</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>63286.799999999988</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>47168.900000000016</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>70132.400000000009</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>178813.59999999998</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>71390.3</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>48822.099999999991</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>78460.200000000026</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>85.476746876297042</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>83.983204649795766</v>
@@ -20547,82 +20560,82 @@
       <c r="AB11" s="44"/>
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>69.347966550499578</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <v>61.097284986428534</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>70.60458232522123</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>67.283453104672503</v>
+        <v>67.643581373067093</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
-        <v>70.355503840857551</v>
+        <v>70.724151803674403</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
-        <v>61.573006394667161</v>
+        <v>63.675162598870457</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="7"/>
       <c r="AI13" s="7"/>
       <c r="AJ13" s="7"/>
       <c r="AK13" s="7"/>
     </row>
     <row r="14" spans="1:61">
       <c r="AH14" s="27"/>
       <c r="AI14" s="27"/>
       <c r="AJ14" s="27"/>
       <c r="AK14" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
@@ -20650,363 +20663,363 @@
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Лист3"/>
   <dimension ref="A1:BI18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AU19" sqref="AU19"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="17" width="9.140625" style="25"/>
     <col min="18" max="18" width="9.140625" style="25" customWidth="1"/>
     <col min="19" max="23" width="9.140625" style="25"/>
     <col min="24" max="33" width="9.28515625" style="25" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="25" customWidth="1"/>
     <col min="35" max="37" width="9.28515625" style="25" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -21119,58 +21132,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>1039378.5309299999</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>221325.96372000006</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>72185.465479999984</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>58212.426539999993</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>1249435.8315400002</v>
       </c>
@@ -21294,95 +21307,95 @@
         <f t="shared" si="0"/>
         <v>217975.90983000002</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>111512.73001999999</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>1189672.6956</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>316173.09999999998</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>114978.40000000001</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>102954.7</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>1491699.0008500002</v>
+        <v>1499750.1422000001</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>401385.8</v>
+        <v>404383.10000000003</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>60983.1</v>
+        <v>61497</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>108020.5</v>
-[...31 lines deleted...]
-        <v>57631.5</v>
+        <v>108316.70000000001</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>597364.80000000005</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>151617.60000000001</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>31599.200000000004</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>53452.400000000009</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>948757.89999999991</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>261887.10000000003</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>45268.700000000004</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>67448</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>888069.60199999984</v>
       </c>
       <c r="C8" s="9">
         <v>175895.08108000006</v>
       </c>
       <c r="D8" s="9">
         <v>41396.349479999997</v>
       </c>
       <c r="E8" s="9">
         <v>11843.317800000001</v>
@@ -21473,85 +21486,85 @@
       </c>
       <c r="AH8" s="9">
         <v>1075155.3209999998</v>
       </c>
       <c r="AI8" s="9">
         <v>304738.93536</v>
       </c>
       <c r="AJ8" s="9">
         <v>169696.44192000001</v>
       </c>
       <c r="AK8" s="9">
         <v>42151.877740000004</v>
       </c>
       <c r="AL8" s="41">
         <v>1000009.9127999999</v>
       </c>
       <c r="AM8" s="41">
         <v>248490.4</v>
       </c>
       <c r="AN8" s="41">
         <v>66021.5</v>
       </c>
       <c r="AO8" s="41">
         <v>21940.9</v>
       </c>
-      <c r="AP8" s="48">
-[...33 lines deleted...]
-        <v>17309.599999999999</v>
+      <c r="AP8" s="62">
+        <v>1220077.4410000001</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>323676.2</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>19864.099999999999</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>13909.6</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>492440.2</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>123301.9</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>12561.1</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>10228.200000000001</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>739373.2</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>203558.7</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>23670.9</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>18398.3</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>3704.2408799999998</v>
       </c>
       <c r="C9" s="9">
         <v>5341.53773</v>
       </c>
       <c r="D9" s="9">
         <v>819.75596999999993</v>
       </c>
       <c r="E9" s="9">
         <v>3536.7984600000004</v>
@@ -21642,85 +21655,85 @@
       </c>
       <c r="AH9" s="9">
         <v>3596.3336999999992</v>
       </c>
       <c r="AI9" s="9">
         <v>8087.3312399999995</v>
       </c>
       <c r="AJ9" s="9">
         <v>2072.5227599999998</v>
       </c>
       <c r="AK9" s="9">
         <v>8766.9043300000012</v>
       </c>
       <c r="AL9" s="41">
         <v>1873.2016299999998</v>
       </c>
       <c r="AM9" s="41">
         <v>8702.6</v>
       </c>
       <c r="AN9" s="41">
         <v>3643.6</v>
       </c>
       <c r="AO9" s="41">
         <v>18342.3</v>
       </c>
-      <c r="AP9" s="48">
-[...33 lines deleted...]
-        <v>9115.7000000000007</v>
+      <c r="AP9" s="64">
+        <v>1013.0381800000001</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>3621.2</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>4586.5</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>26944.799999999999</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>685.1</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>2081</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>2375.5</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>13785.6</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>1423.2</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>1739.4</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>11177.699999999999</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>147604.68805000003</v>
       </c>
       <c r="C10" s="9">
         <v>40089.34491</v>
       </c>
       <c r="D10" s="9">
         <v>29969.360029999996</v>
       </c>
       <c r="E10" s="9">
         <v>42832.310279999991</v>
@@ -21811,85 +21824,85 @@
       </c>
       <c r="AH10" s="9">
         <v>148941.06461999999</v>
       </c>
       <c r="AI10" s="9">
         <v>44304.880000000012</v>
       </c>
       <c r="AJ10" s="9">
         <v>46206.945150000007</v>
       </c>
       <c r="AK10" s="9">
         <v>60593.947949999994</v>
       </c>
       <c r="AL10" s="41">
         <v>187789.58116999999</v>
       </c>
       <c r="AM10" s="41">
         <v>58980.1</v>
       </c>
       <c r="AN10" s="41">
         <v>45313.3</v>
       </c>
       <c r="AO10" s="41">
         <v>62671.5</v>
       </c>
-      <c r="AP10" s="48">
-[...33 lines deleted...]
-        <v>31206.2</v>
+      <c r="AP10" s="64">
+        <v>278659.66302000004</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>77085.7</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>37046.400000000001</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>67462.3</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>104239.5</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>26234.7</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>16662.600000000002</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>29438.600000000002</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>209113.8</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>56905.200000000012</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>19858.400000000001</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>37871.999999999993</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="26" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>18.113258939975569</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>21.646098411726754</v>
@@ -21933,82 +21946,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="39"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>12.81768631975522</v>
       </c>
       <c r="AF11" s="39"/>
       <c r="AG11" s="39"/>
       <c r="AH11" s="39"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>12.405773179347785</v>
       </c>
       <c r="AJ11" s="39"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="44">
         <f>AM10/AM7*100</f>
         <v>18.654370027051641</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>19.092977379867449</v>
+        <v>19.062542425734406</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>16.322844651741487</v>
+        <v>17.30320226675531</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>19.784498509733655</v>
+        <v>21.728905318360468</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
     <row r="14" spans="1:61">
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
       <c r="AH14" s="7"/>
       <c r="AI14" s="7"/>
       <c r="AJ14" s="7"/>
       <c r="AK14" s="7"/>
     </row>
     <row r="15" spans="1:61">
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
       <c r="AH15" s="7"/>
       <c r="AI15" s="7"/>
       <c r="AJ15" s="7"/>
       <c r="AK15" s="7"/>
     </row>
@@ -22061,363 +22074,363 @@
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AH5:AI5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE9" sqref="BE9"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="25"/>
     <col min="33" max="33" width="9.5703125" style="25" customWidth="1"/>
     <col min="34" max="36" width="12.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -22530,58 +22543,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>185365.7383</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>69245.52197999999</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>220006.93721999996</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>205223.93424000003</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>122226.09601999998</v>
       </c>
@@ -22705,95 +22718,95 @@
         <f t="shared" si="0"/>
         <v>451685.67243999999</v>
       </c>
       <c r="AK7" s="45">
         <f t="shared" si="0"/>
         <v>303358.76965999999</v>
       </c>
       <c r="AL7" s="45">
         <f t="shared" si="0"/>
         <v>200934.79234999997</v>
       </c>
       <c r="AM7" s="45">
         <f t="shared" si="0"/>
         <v>85682</v>
       </c>
       <c r="AN7" s="45">
         <f t="shared" si="0"/>
         <v>391008</v>
       </c>
       <c r="AO7" s="45">
         <f t="shared" si="0"/>
         <v>286309.8</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>215283.42544000005</v>
+        <v>215863.05253000004</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>100423.1</v>
+        <v>101322.3</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>257825.2</v>
+        <v>258734.7</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>259060.09999999998</v>
-[...31 lines deleted...]
-        <v>107867.4</v>
+        <v>259413.9</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>110690.5</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>51968.6</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>112875</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>121673.9</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>96270.1</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>50377</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>118415.19999999998</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>125460.10000000003</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>154958.554</v>
       </c>
       <c r="C8" s="9">
         <v>33183.94292999999</v>
       </c>
       <c r="D8" s="9">
         <v>70343.806439999957</v>
       </c>
       <c r="E8" s="9">
         <v>31006.340220000013</v>
@@ -22884,85 +22897,85 @@
       </c>
       <c r="AH8" s="45">
         <v>153304.842</v>
       </c>
       <c r="AI8" s="45">
         <v>48292.761189999997</v>
       </c>
       <c r="AJ8" s="45">
         <v>236282.27937999996</v>
       </c>
       <c r="AK8" s="45">
         <v>85719.172379999989</v>
       </c>
       <c r="AL8" s="41">
         <v>119827.36199999999</v>
       </c>
       <c r="AM8" s="41">
         <v>34369.5</v>
       </c>
       <c r="AN8" s="41">
         <v>161848.6</v>
       </c>
       <c r="AO8" s="41">
         <v>54482.5</v>
       </c>
-      <c r="AP8" s="49">
+      <c r="AP8" s="62">
         <v>125244.57100000003</v>
       </c>
-      <c r="AQ8" s="49">
+      <c r="AQ8" s="62">
         <v>39703.5</v>
       </c>
-      <c r="AR8" s="49">
-[...27 lines deleted...]
-        <v>10989.4</v>
+      <c r="AR8" s="62">
+        <v>54324.4</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>18835.8</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>59790.3</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>21030.799999999999</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>21415.200000000001</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>9846.1</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>60151.3</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>20975</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>39068</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>12370.7</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>2726.8252200000002</v>
       </c>
       <c r="C9" s="9">
         <v>5304.6830799999998</v>
       </c>
       <c r="D9" s="9">
         <v>10475.387530000002</v>
       </c>
       <c r="E9" s="9">
         <v>16980.801980000004</v>
@@ -23053,85 +23066,85 @@
       </c>
       <c r="AH9" s="45">
         <v>2128.7174</v>
       </c>
       <c r="AI9" s="45">
         <v>5057.1171300000005</v>
       </c>
       <c r="AJ9" s="45">
         <v>24476.54434</v>
       </c>
       <c r="AK9" s="45">
         <v>48401.697609999996</v>
       </c>
       <c r="AL9" s="41">
         <v>1518.2499000000003</v>
       </c>
       <c r="AM9" s="41">
         <v>3506.1</v>
       </c>
       <c r="AN9" s="41">
         <v>16156.8</v>
       </c>
       <c r="AO9" s="41">
         <v>40159.4</v>
       </c>
-      <c r="AP9" s="49">
+      <c r="AP9" s="64">
         <v>493.39735999999999</v>
       </c>
-      <c r="AQ9" s="49">
+      <c r="AQ9" s="64">
         <v>366.3</v>
       </c>
-      <c r="AR9" s="49">
-[...27 lines deleted...]
-        <v>18523.3</v>
+      <c r="AR9" s="64">
+        <v>15426.7</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>49522.3</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>323.89999999999998</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>269.90000000000003</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>9170.5999999999985</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>25029.199999999997</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>67.699999999999989</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>5315.6999999999989</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>19794.2</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>27680.359080000002</v>
       </c>
       <c r="C10" s="9">
         <v>30756.895969999998</v>
       </c>
       <c r="D10" s="9">
         <v>139187.74325</v>
       </c>
       <c r="E10" s="9">
         <v>157236.79204000003</v>
@@ -23222,85 +23235,85 @@
       </c>
       <c r="AH10" s="45">
         <v>69244.278300000005</v>
       </c>
       <c r="AI10" s="45">
         <v>37570.415050000003</v>
       </c>
       <c r="AJ10" s="45">
         <v>190926.84872000004</v>
       </c>
       <c r="AK10" s="45">
         <v>169237.89966999998</v>
       </c>
       <c r="AL10" s="41">
         <v>79589.180449999985</v>
       </c>
       <c r="AM10" s="41">
         <v>47806.400000000001</v>
       </c>
       <c r="AN10" s="41">
         <v>213002.6</v>
       </c>
       <c r="AO10" s="41">
         <v>191667.9</v>
       </c>
-      <c r="AP10" s="49">
-[...33 lines deleted...]
-        <v>78354.7</v>
+      <c r="AP10" s="64">
+        <v>90125.084170000016</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>61252.5</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>188983.6</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>191055.8</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>50576.299999999996</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>30667.899999999998</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>82289.2</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>86798.6</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>36051.1</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>29365.3</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>74031.499999999985</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>93295.200000000026</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>44.417162425150664</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>38.066042778741</v>
@@ -23344,82 +23357,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>53.398543421305412</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>41.322364521094599</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="45"/>
       <c r="AL11" s="45"/>
       <c r="AM11" s="45">
         <f>AM10/AM7*100</f>
         <v>55.795149506314047</v>
       </c>
       <c r="AN11" s="45"/>
       <c r="AO11" s="45"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>60.099021041971426</v>
+        <v>60.453128284691523</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>56.798129836527167</v>
+        <v>59.012365158961366</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>60.924213306321995</v>
+        <v>58.291085217460349</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -23441,359 +23454,359 @@
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:BJ13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AM7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BE10" sqref="BE10"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:62" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:62" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:62" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:62" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -23906,58 +23919,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:62" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>127115.93745999999</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>73639.68551000001</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>169867.21089000005</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>244346.10063</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>173988.72008999996</v>
       </c>
@@ -24081,95 +24094,95 @@
         <f t="shared" si="0"/>
         <v>433010.22793000005</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>440650.54915000004</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>546514.14909000008</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>397160.6</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>487571.1</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>443234.1</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>695590.03962000005</v>
+        <v>713837.97201999999</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>491194.1</v>
+        <v>509514.5</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>604371</v>
+        <v>715283.3</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>633532.29999999993</v>
-[...31 lines deleted...]
-        <v>265019.40000000002</v>
+        <v>650826.80000000005</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>281403.99999999994</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>235682.7000000001</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>238388.90000000002</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>276972.99999999994</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>701441</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>332132.49999999994</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>268039.10000000003</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>318276.00000000006</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:62" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>31677.997199999994</v>
       </c>
       <c r="C8" s="9">
         <v>7289.060089999999</v>
       </c>
       <c r="D8" s="9">
         <v>62685.337410000007</v>
       </c>
       <c r="E8" s="9">
         <v>86637.390370000037</v>
@@ -24260,85 +24273,85 @@
       </c>
       <c r="AH8" s="9">
         <v>122454.87411999999</v>
       </c>
       <c r="AI8" s="9">
         <v>52551.477989999999</v>
       </c>
       <c r="AJ8" s="9">
         <v>167853.76481000005</v>
       </c>
       <c r="AK8" s="9">
         <v>82422.629110000009</v>
       </c>
       <c r="AL8" s="41">
         <v>150087.11744999999</v>
       </c>
       <c r="AM8" s="41">
         <v>63879.4</v>
       </c>
       <c r="AN8" s="41">
         <v>161907.6</v>
       </c>
       <c r="AO8" s="41">
         <v>120409.7</v>
       </c>
-      <c r="AP8" s="50">
-[...33 lines deleted...]
-        <v>75823.8</v>
+      <c r="AP8" s="62">
+        <v>92105.56405000003</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>53182.9</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>426065.5</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>198592.8</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>29654.5</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>20678.3</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>110281.8</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>71133.899999999994</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>136115.1</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>24823.1</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>127000.8</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>86240.3</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
       <c r="BJ8" s="27"/>
     </row>
     <row r="9" spans="1:62" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>2918.9229</v>
       </c>
       <c r="C9" s="9">
         <v>1822.3895800000003</v>
       </c>
       <c r="D9" s="9">
         <v>1197.6662100000003</v>
       </c>
       <c r="E9" s="9">
@@ -24430,85 +24443,85 @@
       </c>
       <c r="AH9" s="9">
         <v>5899.5429299999996</v>
       </c>
       <c r="AI9" s="9">
         <v>5176.9134300000005</v>
       </c>
       <c r="AJ9" s="9">
         <v>5206.5694299999996</v>
       </c>
       <c r="AK9" s="9">
         <v>27253.583420000003</v>
       </c>
       <c r="AL9" s="41">
         <v>7705.7451699999992</v>
       </c>
       <c r="AM9" s="41">
         <v>9477.5</v>
       </c>
       <c r="AN9" s="41">
         <v>4139.8999999999996</v>
       </c>
       <c r="AO9" s="41">
         <v>30177.7</v>
       </c>
-      <c r="AP9" s="50">
-[...33 lines deleted...]
-        <v>15350.2</v>
+      <c r="AP9" s="64">
+        <v>6122.0662599999996</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>9596.1</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>4976.8</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>42625.7</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>2847.7</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>5358.6</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>1944</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>16559.599999999995</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>649.6</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>2333.5</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>2225.4999999999995</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>18395</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
       <c r="BJ9" s="27"/>
     </row>
     <row r="10" spans="1:62" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>92519.017359999998</v>
       </c>
       <c r="C10" s="9">
         <v>64528.235840000008</v>
       </c>
       <c r="D10" s="9">
         <v>105984.20727000003</v>
       </c>
       <c r="E10" s="9">
@@ -24600,85 +24613,85 @@
       </c>
       <c r="AH10" s="9">
         <v>188946.3272</v>
       </c>
       <c r="AI10" s="9">
         <v>224479.03386999996</v>
       </c>
       <c r="AJ10" s="9">
         <v>259949.89369000003</v>
       </c>
       <c r="AK10" s="9">
         <v>330974.33662000002</v>
       </c>
       <c r="AL10" s="41">
         <v>388721.28647000005</v>
       </c>
       <c r="AM10" s="41">
         <v>323803.7</v>
       </c>
       <c r="AN10" s="41">
         <v>321523.59999999998</v>
       </c>
       <c r="AO10" s="41">
         <v>292646.7</v>
       </c>
-      <c r="AP10" s="50">
-[...33 lines deleted...]
-        <v>173845.4</v>
+      <c r="AP10" s="64">
+        <v>615610.34170999995</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>446735.5</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>284241</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>409608.3</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>248901.79999999993</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>209645.8000000001</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>126163.10000000002</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>189279.49999999997</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>564676.30000000005</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>304975.89999999997</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>138812.80000000002</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>213640.70000000007</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
       <c r="BJ10" s="27"/>
     </row>
     <row r="11" spans="1:62" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>87.626984543867053</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
@@ -24723,82 +24736,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>85.649516269057912</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>79.543985647905075</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>81.52966331504183</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>88.959456149819388</v>
+        <v>87.678662726968511</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>87.438003910230975</v>
+        <v>88.952562067559484</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>92.202358634633498</v>
+        <v>91.823564390717564</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:62" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -24819,361 +24832,361 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Лист6"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BG11" sqref="BG11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="25"/>
     <col min="33" max="33" width="9.5703125" style="25" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -25286,58 +25299,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>7890.0579400000006</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>4087.5584400000007</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>32448.250039999992</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>38850.68836</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>7624.9124999999995</v>
       </c>
@@ -25461,95 +25474,95 @@
         <f t="shared" si="0"/>
         <v>58754.101220000011</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>48970.781999999999</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>8247.3777200000004</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>3803.8999999999996</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>51619.8</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>54523</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>43644.495060000001</v>
+        <v>43733.523340000007</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>26760.600000000002</v>
+        <v>26778.2</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>42084.1</v>
+        <v>43899.4</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>53505.5</v>
-[...31 lines deleted...]
-        <v>17162.2</v>
+        <v>54655.299999999996</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>11957.800000000001</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>9257.5</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>21566.7</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>27369.5</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>10473</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>12019.4</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>15340.4</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>20757.400000000001</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>0</v>
       </c>
       <c r="D8" s="9">
         <v>10351.854049999996</v>
       </c>
       <c r="E8" s="9">
         <v>7919.9900900000021</v>
@@ -25640,85 +25653,85 @@
       </c>
       <c r="AH8" s="9">
         <v>3245.7599999999998</v>
       </c>
       <c r="AI8" s="9">
         <v>868.56972000000007</v>
       </c>
       <c r="AJ8" s="9">
         <v>21715.610489999999</v>
       </c>
       <c r="AK8" s="9">
         <v>8911.6687199999997</v>
       </c>
       <c r="AL8" s="41">
         <v>901.15</v>
       </c>
       <c r="AM8" s="41">
         <v>107.3</v>
       </c>
       <c r="AN8" s="41">
         <v>13476.1</v>
       </c>
       <c r="AO8" s="41">
         <v>8511.7000000000007</v>
       </c>
-      <c r="AP8" s="51">
-[...11 lines deleted...]
-      <c r="AT8" s="45">
+      <c r="AP8" s="62">
+        <v>3128.2750000000001</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>542.1</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>11270</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>7401.5</v>
+      </c>
+      <c r="AT8" s="63">
         <v>664.8</v>
       </c>
-      <c r="AU8" s="45">
+      <c r="AU8" s="63">
         <v>126.3</v>
       </c>
-      <c r="AV8" s="45">
-[...5 lines deleted...]
-      <c r="AX8" s="45">
+      <c r="AV8" s="63">
+        <v>5056.5</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>3868.1</v>
+      </c>
+      <c r="AX8" s="63">
         <v>1017.2</v>
       </c>
-      <c r="AY8" s="45">
+      <c r="AY8" s="63">
         <v>239.1</v>
       </c>
-      <c r="AZ8" s="45">
-[...3 lines deleted...]
-        <v>2220</v>
+      <c r="AZ8" s="63">
+        <v>3601.2</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>2752.8</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>6700.5793400000002</v>
       </c>
       <c r="C9" s="9">
         <v>2630.4870100000003</v>
       </c>
       <c r="D9" s="9">
         <v>1300.4449999999997</v>
       </c>
       <c r="E9" s="9">
         <v>6052.6712699999989</v>
@@ -25809,85 +25822,85 @@
       </c>
       <c r="AH9" s="9">
         <v>5645.5049999999992</v>
       </c>
       <c r="AI9" s="9">
         <v>2055.4135499999998</v>
       </c>
       <c r="AJ9" s="9">
         <v>2115.9983999999999</v>
       </c>
       <c r="AK9" s="9">
         <v>1310.6988999999999</v>
       </c>
       <c r="AL9" s="41">
         <v>4928.6130000000003</v>
       </c>
       <c r="AM9" s="41">
         <v>1915.1</v>
       </c>
       <c r="AN9" s="41">
         <v>3002.1</v>
       </c>
       <c r="AO9" s="41">
         <v>1760.6</v>
       </c>
-      <c r="AP9" s="51">
-[...33 lines deleted...]
-        <v>498.5</v>
+      <c r="AP9" s="64">
+        <v>4932.1629999999996</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>2392.1999999999998</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>2243.1</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>1935.1</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>2224.8000000000002</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1039.6000000000001</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>1503.3000000000002</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>1471.9</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>3916.8</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>2488.4</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>990.80000000000007</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>767.8</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>1189.4785999999999</v>
       </c>
       <c r="C10" s="9">
         <v>1457.0714300000002</v>
       </c>
       <c r="D10" s="9">
         <v>20795.950989999994</v>
       </c>
       <c r="E10" s="9">
         <v>24878.026999999995</v>
@@ -25978,85 +25991,85 @@
       </c>
       <c r="AH10" s="9">
         <v>646.45439999999985</v>
       </c>
       <c r="AI10" s="9">
         <v>1665.2546600000003</v>
       </c>
       <c r="AJ10" s="9">
         <v>34922.492330000008</v>
       </c>
       <c r="AK10" s="9">
         <v>38748.414380000002</v>
       </c>
       <c r="AL10" s="41">
         <v>2417.61472</v>
       </c>
       <c r="AM10" s="41">
         <v>1781.5</v>
       </c>
       <c r="AN10" s="41">
         <v>35141.599999999999</v>
       </c>
       <c r="AO10" s="41">
         <v>44250.7</v>
       </c>
-      <c r="AP10" s="51">
-[...33 lines deleted...]
-        <v>14443.7</v>
+      <c r="AP10" s="64">
+        <v>35673.085340000005</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>23843.9</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>30386.3</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>45318.7</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>9068.2000000000007</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>8091.6</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>15006.9</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>22029.5</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>5539</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>9291.9</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>10748.4</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>17236.8</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>35.646497814964576</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>28.280817883217953</v>
@@ -26100,82 +26113,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>40.104701698637896</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="9"/>
       <c r="AH11" s="9"/>
       <c r="AI11" s="9">
         <f>AI10/AI7*100</f>
         <v>36.286082469470045</v>
       </c>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>46.833512973527178</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>89.113846475789032</v>
+        <v>89.042205973515777</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>83.101243126942379</v>
+        <v>87.405887118552528</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>77.859953090716502</v>
+        <v>77.307519510125303</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -26196,359 +26209,359 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Лист7"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AM7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BG11" sqref="BG11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -26661,58 +26674,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>28028.877159999996</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>15917.706499999997</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>102990.81762000003</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>103507.23799999995</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>50739.469069999992</v>
       </c>
@@ -26836,95 +26849,95 @@
         <f t="shared" si="0"/>
         <v>347243.95245000004</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>195401.80254999993</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>116258.23278999999</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>63519.799999999996</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>219680.1</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>179204.2</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>98658.199540000031</v>
+        <v>110953.41901000001</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>52168.7</v>
+        <v>59521.5</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>144623.29999999999</v>
+        <v>145775.1</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>164388.5</v>
-[...31 lines deleted...]
-        <v>73783.600000000006</v>
+        <v>165499.09999999998</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>44337.599999999991</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>21763.200000000001</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>69031.099999999991</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>82095.5</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>49335.400000000009</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>33141.300000000003</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>101555.49999999999</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>85504.799999999988</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>913.39774999999986</v>
       </c>
       <c r="C8" s="9">
         <v>275.95023000000003</v>
       </c>
       <c r="D8" s="9">
         <v>28873.606800000005</v>
       </c>
       <c r="E8" s="9">
         <v>17999.796899999998</v>
@@ -27015,85 +27028,85 @@
       </c>
       <c r="AH8" s="9">
         <v>40442.743390000003</v>
       </c>
       <c r="AI8" s="9">
         <v>14205.88492</v>
       </c>
       <c r="AJ8" s="9">
         <v>240233.61546000003</v>
       </c>
       <c r="AK8" s="9">
         <v>64683.967779999984</v>
       </c>
       <c r="AL8" s="41">
         <v>30020.694620000002</v>
       </c>
       <c r="AM8" s="41">
         <v>14590.3</v>
       </c>
       <c r="AN8" s="41">
         <v>122406.5</v>
       </c>
       <c r="AO8" s="41">
         <v>43031</v>
       </c>
-      <c r="AP8" s="52">
-[...33 lines deleted...]
-        <v>15164.8</v>
+      <c r="AP8" s="62">
+        <v>43949.338690000004</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>16080.4</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>66865.100000000006</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>23521.3</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>12928.2</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>4593.5</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>31477.5</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>13762.4</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>21341.9</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>6767.6</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>64306.5</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>16628.2</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>3208.4396400000001</v>
       </c>
       <c r="C9" s="9">
         <v>3519.04898</v>
       </c>
       <c r="D9" s="9">
         <v>7279.073629999999</v>
       </c>
       <c r="E9" s="9">
         <v>16150.834379999995</v>
@@ -27184,85 +27197,85 @@
       </c>
       <c r="AH9" s="9">
         <v>3975.4310500000001</v>
       </c>
       <c r="AI9" s="9">
         <v>4668.4841800000004</v>
       </c>
       <c r="AJ9" s="9">
         <v>9399.4875599999978</v>
       </c>
       <c r="AK9" s="9">
         <v>25242.695059999998</v>
       </c>
       <c r="AL9" s="41">
         <v>4123.7522600000002</v>
       </c>
       <c r="AM9" s="41">
         <v>7986.8</v>
       </c>
       <c r="AN9" s="41">
         <v>9512.2000000000007</v>
       </c>
       <c r="AO9" s="41">
         <v>25317.200000000001</v>
       </c>
-      <c r="AP9" s="52">
-[...33 lines deleted...]
-        <v>13730</v>
+      <c r="AP9" s="64">
+        <v>2419.2083000000002</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>6123.2</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>9146.7999999999993</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>29555.599999999999</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>1450.7</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>1799.0000000000002</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>4600.8999999999996</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>15592.999999999998</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>808.59999999999991</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>5471.2</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>4950</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>16068</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>23907.039769999996</v>
       </c>
       <c r="C10" s="9">
         <v>12122.707289999997</v>
       </c>
       <c r="D10" s="9">
         <v>66838.137190000023</v>
       </c>
       <c r="E10" s="9">
         <v>69356.606719999967</v>
@@ -27353,85 +27366,85 @@
       </c>
       <c r="AH10" s="9">
         <v>80958.915630000018</v>
       </c>
       <c r="AI10" s="9">
         <v>44653.112140000005</v>
       </c>
       <c r="AJ10" s="9">
         <v>97610.849430000017</v>
       </c>
       <c r="AK10" s="9">
         <v>105475.13970999996</v>
       </c>
       <c r="AL10" s="41">
         <v>82113.785909999991</v>
       </c>
       <c r="AM10" s="41">
         <v>40942.699999999997</v>
       </c>
       <c r="AN10" s="41">
         <v>87761.4</v>
       </c>
       <c r="AO10" s="41">
         <v>110856</v>
       </c>
-      <c r="AP10" s="52">
-[...33 lines deleted...]
-        <v>44888.800000000003</v>
+      <c r="AP10" s="64">
+        <v>64584.872020000017</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>37317.9</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>69763.199999999997</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>112422.2</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>29958.699999999993</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>15370.7</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>32952.69999999999</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>52740.1</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>27184.900000000009</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>20902.5</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>32298.999999999985</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>52808.599999999991</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>76.158630579097547</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>59.379766784602296</v>
@@ -27475,82 +27488,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>80.598208738410932</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>70.289442094052717</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>64.456594636632985</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>66.932854374366244</v>
+        <v>62.696504624379422</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>68.159887562669113</v>
+        <v>70.627021761505659</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>61.728766563853455</v>
+        <v>63.070851173611167</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -27571,361 +27584,361 @@
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Лист8"/>
   <dimension ref="A1:BI13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="AK7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BF11" sqref="BF11"/>
+      <selection pane="bottomRight" activeCell="AP8" sqref="AP8:BA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="25" customWidth="1"/>
     <col min="2" max="23" width="9.140625" style="25"/>
     <col min="24" max="29" width="9.28515625" style="25" customWidth="1"/>
     <col min="30" max="32" width="9.140625" style="25"/>
     <col min="33" max="33" width="8.7109375" style="25" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...34 lines deleted...]
-      <c r="AK1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
     </row>
     <row r="2" spans="1:61" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="77"/>
-[...34 lines deleted...]
-      <c r="AK2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="54"/>
+      <c r="AC2" s="54"/>
+      <c r="AD2" s="54"/>
+      <c r="AE2" s="54"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="54"/>
+      <c r="AH2" s="54"/>
+      <c r="AI2" s="54"/>
+      <c r="AJ2" s="54"/>
+      <c r="AK2" s="54"/>
       <c r="AT2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="AV2" s="2"/>
       <c r="AW2" s="2"/>
       <c r="AX2" s="2"/>
       <c r="AY2" s="2"/>
       <c r="AZ2" s="2"/>
       <c r="BA2" s="2"/>
     </row>
     <row r="4" spans="1:61" s="3" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="53">
         <v>2015</v>
       </c>
-      <c r="C4" s="76"/>
-[...2 lines deleted...]
-      <c r="F4" s="76">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53">
         <v>2016</v>
       </c>
-      <c r="G4" s="76"/>
-[...2 lines deleted...]
-      <c r="J4" s="76">
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53">
         <v>2017</v>
       </c>
-      <c r="K4" s="76"/>
-[...2 lines deleted...]
-      <c r="N4" s="76">
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53">
         <v>2018</v>
       </c>
-      <c r="O4" s="76"/>
-[...2 lines deleted...]
-      <c r="R4" s="76">
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53">
         <v>2019</v>
       </c>
-      <c r="S4" s="76"/>
-[...2 lines deleted...]
-      <c r="V4" s="76">
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53">
         <v>2020</v>
       </c>
-      <c r="W4" s="76"/>
-[...2 lines deleted...]
-      <c r="Z4" s="76">
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53">
         <v>2021</v>
       </c>
-      <c r="AA4" s="76"/>
-[...2 lines deleted...]
-      <c r="AD4" s="73">
+      <c r="AA4" s="53"/>
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="53"/>
+      <c r="AD4" s="50">
         <v>2022</v>
       </c>
-      <c r="AE4" s="74"/>
-[...2 lines deleted...]
-      <c r="AH4" s="73">
+      <c r="AE4" s="51"/>
+      <c r="AF4" s="51"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="50">
         <v>2023</v>
       </c>
-      <c r="AI4" s="74"/>
-[...2 lines deleted...]
-      <c r="AL4" s="73">
+      <c r="AI4" s="51"/>
+      <c r="AJ4" s="51"/>
+      <c r="AK4" s="52"/>
+      <c r="AL4" s="50">
         <v>2024</v>
       </c>
-      <c r="AM4" s="74"/>
-[...2 lines deleted...]
-      <c r="AP4" s="73" t="s">
+      <c r="AM4" s="51"/>
+      <c r="AN4" s="51"/>
+      <c r="AO4" s="52"/>
+      <c r="AP4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="51"/>
+      <c r="AR4" s="51"/>
+      <c r="AS4" s="52"/>
+      <c r="AT4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="AQ4" s="74"/>
-[...2 lines deleted...]
-      <c r="AT4" s="73" t="s">
+      <c r="AU4" s="51"/>
+      <c r="AV4" s="51"/>
+      <c r="AW4" s="52"/>
+      <c r="AX4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="AU4" s="74"/>
-[...15 lines deleted...]
-      <c r="BI4" s="68"/>
+      <c r="AY4" s="51"/>
+      <c r="AZ4" s="51"/>
+      <c r="BA4" s="52"/>
+      <c r="BB4" s="48"/>
+      <c r="BC4" s="48"/>
+      <c r="BD4" s="48"/>
+      <c r="BE4" s="48"/>
+      <c r="BF4" s="48"/>
+      <c r="BG4" s="48"/>
+      <c r="BH4" s="48"/>
+      <c r="BI4" s="48"/>
     </row>
     <row r="5" spans="1:61" s="4" customFormat="1">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="76" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="76"/>
-      <c r="P5" s="76" t="s">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="76"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
-      <c r="Z5" s="76" t="s">
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AA5" s="76"/>
-      <c r="AB5" s="76" t="s">
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="76"/>
-      <c r="AD5" s="76" t="s">
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AE5" s="76"/>
-      <c r="AF5" s="76" t="s">
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AG5" s="76"/>
-      <c r="AH5" s="76" t="s">
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AI5" s="76"/>
-      <c r="AJ5" s="76" t="s">
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AK5" s="76"/>
-      <c r="AL5" s="76" t="s">
+      <c r="AK5" s="53"/>
+      <c r="AL5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AM5" s="76"/>
-      <c r="AN5" s="76" t="s">
+      <c r="AM5" s="53"/>
+      <c r="AN5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="76"/>
-      <c r="AP5" s="83" t="s">
+      <c r="AO5" s="53"/>
+      <c r="AP5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="AQ5" s="75"/>
-      <c r="AR5" s="83" t="s">
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AS5" s="75"/>
-      <c r="AT5" s="76" t="s">
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AU5" s="76"/>
-      <c r="AV5" s="76" t="s">
+      <c r="AU5" s="53"/>
+      <c r="AV5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="AW5" s="76"/>
-      <c r="AX5" s="76" t="s">
+      <c r="AW5" s="53"/>
+      <c r="AX5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="AY5" s="76"/>
-      <c r="AZ5" s="76" t="s">
+      <c r="AY5" s="53"/>
+      <c r="AZ5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="BA5" s="76"/>
-[...7 lines deleted...]
-      <c r="BI5" s="68"/>
+      <c r="BA5" s="53"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
     </row>
     <row r="6" spans="1:61" s="3" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -28038,58 +28051,58 @@
       </c>
       <c r="AT6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AU6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AV6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AW6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AX6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="AY6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="AZ6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="BA6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="BB6" s="69"/>
-[...6 lines deleted...]
-      <c r="BI6" s="69"/>
+      <c r="BB6" s="49"/>
+      <c r="BC6" s="49"/>
+      <c r="BD6" s="49"/>
+      <c r="BE6" s="49"/>
+      <c r="BF6" s="49"/>
+      <c r="BG6" s="49"/>
+      <c r="BH6" s="49"/>
+      <c r="BI6" s="49"/>
     </row>
     <row r="7" spans="1:61" s="7" customFormat="1" ht="30.75" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <f>B8+B9+B10</f>
         <v>65470.182180000003</v>
       </c>
       <c r="C7" s="9">
         <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>16545.612300000001</v>
       </c>
       <c r="D7" s="9">
         <f t="shared" si="0"/>
         <v>224545.29123</v>
       </c>
       <c r="E7" s="9">
         <f t="shared" si="0"/>
         <v>68665.328130000009</v>
       </c>
       <c r="F7" s="9">
         <f t="shared" si="0"/>
         <v>79472.923730000024</v>
       </c>
@@ -28213,95 +28226,95 @@
         <f t="shared" si="0"/>
         <v>216204.17730000001</v>
       </c>
       <c r="AK7" s="9">
         <f t="shared" si="0"/>
         <v>149051.93098999999</v>
       </c>
       <c r="AL7" s="9">
         <f t="shared" si="0"/>
         <v>183412.02784000002</v>
       </c>
       <c r="AM7" s="9">
         <f t="shared" si="0"/>
         <v>38227.599999999999</v>
       </c>
       <c r="AN7" s="9">
         <f t="shared" si="0"/>
         <v>304528.2</v>
       </c>
       <c r="AO7" s="9">
         <f t="shared" si="0"/>
         <v>184988</v>
       </c>
       <c r="AP7" s="9">
         <f t="shared" si="0"/>
-        <v>190126.80009000006</v>
+        <v>198874.03149000002</v>
       </c>
       <c r="AQ7" s="9">
         <f t="shared" si="0"/>
-        <v>60007.4</v>
+        <v>62622.700000000004</v>
       </c>
       <c r="AR7" s="9">
         <f t="shared" si="0"/>
-        <v>165735.9</v>
+        <v>171270.09999999998</v>
       </c>
       <c r="AS7" s="9">
         <f t="shared" si="0"/>
-        <v>133116.4</v>
-[...31 lines deleted...]
-        <v>61191</v>
+        <v>134432.69999999998</v>
+      </c>
+      <c r="AT7" s="47">
+        <f t="shared" si="0"/>
+        <v>89719</v>
+      </c>
+      <c r="AU7" s="47">
+        <f t="shared" si="0"/>
+        <v>33033</v>
+      </c>
+      <c r="AV7" s="47">
+        <f t="shared" si="0"/>
+        <v>108059.49999999997</v>
+      </c>
+      <c r="AW7" s="47">
+        <f t="shared" si="0"/>
+        <v>77664.699999999983</v>
+      </c>
+      <c r="AX7" s="47">
+        <f t="shared" si="0"/>
+        <v>99958.299999999988</v>
+      </c>
+      <c r="AY7" s="47">
+        <f t="shared" si="0"/>
+        <v>19705.3</v>
+      </c>
+      <c r="AZ7" s="47">
+        <f t="shared" si="0"/>
+        <v>100798.2</v>
+      </c>
+      <c r="BA7" s="47">
+        <f t="shared" si="0"/>
+        <v>80632.100000000006</v>
       </c>
       <c r="BB7" s="42"/>
       <c r="BC7" s="42"/>
       <c r="BD7" s="42"/>
       <c r="BE7" s="42"/>
       <c r="BF7" s="42"/>
       <c r="BG7" s="42"/>
       <c r="BH7" s="42"/>
       <c r="BI7" s="42"/>
     </row>
     <row r="8" spans="1:61" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>59830.249000000003</v>
       </c>
       <c r="C8" s="9">
         <v>11936.711290000001</v>
       </c>
       <c r="D8" s="9">
         <v>188135.11319</v>
       </c>
       <c r="E8" s="9">
         <v>36450.975839999992</v>
@@ -28392,85 +28405,85 @@
       </c>
       <c r="AH8" s="9">
         <v>57744.328999999998</v>
       </c>
       <c r="AI8" s="9">
         <v>7171.4076200000009</v>
       </c>
       <c r="AJ8" s="9">
         <v>26266.603190000009</v>
       </c>
       <c r="AK8" s="9">
         <v>8469.1952799999999</v>
       </c>
       <c r="AL8" s="41">
         <v>108756.52302000002</v>
       </c>
       <c r="AM8" s="41">
         <v>8905.2000000000007</v>
       </c>
       <c r="AN8" s="41">
         <v>91365.9</v>
       </c>
       <c r="AO8" s="41">
         <v>39243.1</v>
       </c>
-      <c r="AP8" s="53">
-[...33 lines deleted...]
-        <v>4417.3999999999996</v>
+      <c r="AP8" s="62">
+        <v>100294.37830000001</v>
+      </c>
+      <c r="AQ8" s="62">
+        <v>16102.4</v>
+      </c>
+      <c r="AR8" s="62">
+        <v>13999.8</v>
+      </c>
+      <c r="AS8" s="62">
+        <v>4427.1000000000004</v>
+      </c>
+      <c r="AT8" s="63">
+        <v>36702.800000000003</v>
+      </c>
+      <c r="AU8" s="63">
+        <v>5911.8</v>
+      </c>
+      <c r="AV8" s="63">
+        <v>5769.1</v>
+      </c>
+      <c r="AW8" s="63">
+        <v>2736.9</v>
+      </c>
+      <c r="AX8" s="63">
+        <v>51395.1</v>
+      </c>
+      <c r="AY8" s="63">
+        <v>8915</v>
+      </c>
+      <c r="AZ8" s="63">
+        <v>8347.1</v>
+      </c>
+      <c r="BA8" s="63">
+        <v>5032.7</v>
       </c>
       <c r="BB8" s="27"/>
       <c r="BC8" s="27"/>
       <c r="BD8" s="27"/>
       <c r="BE8" s="27"/>
       <c r="BF8" s="27"/>
       <c r="BG8" s="27"/>
       <c r="BH8" s="27"/>
       <c r="BI8" s="27"/>
     </row>
     <row r="9" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>880.60350000000005</v>
       </c>
       <c r="C9" s="9">
         <v>342.38806999999997</v>
       </c>
       <c r="D9" s="9">
         <v>216.25710000000001</v>
       </c>
       <c r="E9" s="9">
         <v>747.19594999999993</v>
@@ -28561,85 +28574,85 @@
       </c>
       <c r="AH9" s="9">
         <v>3876.5521799999997</v>
       </c>
       <c r="AI9" s="9">
         <v>10444.08365</v>
       </c>
       <c r="AJ9" s="9">
         <v>962.49373999999989</v>
       </c>
       <c r="AK9" s="9">
         <v>1953.4132200000001</v>
       </c>
       <c r="AL9" s="41">
         <v>3472.7289999999998</v>
       </c>
       <c r="AM9" s="41">
         <v>10907.3</v>
       </c>
       <c r="AN9" s="41">
         <v>1260.0999999999999</v>
       </c>
       <c r="AO9" s="41">
         <v>2690</v>
       </c>
-      <c r="AP9" s="53">
-[...33 lines deleted...]
-        <v>1589.5</v>
+      <c r="AP9" s="64">
+        <v>4685.4844999999996</v>
+      </c>
+      <c r="AQ9" s="64">
+        <v>8154.5</v>
+      </c>
+      <c r="AR9" s="64">
+        <v>1618.5</v>
+      </c>
+      <c r="AS9" s="64">
+        <v>3789.7</v>
+      </c>
+      <c r="AT9" s="63">
+        <v>3337.8999999999996</v>
+      </c>
+      <c r="AU9" s="63">
+        <v>4905.6000000000004</v>
+      </c>
+      <c r="AV9" s="63">
+        <v>1133.5999999999999</v>
+      </c>
+      <c r="AW9" s="63">
+        <v>2194.9</v>
+      </c>
+      <c r="AX9" s="63">
+        <v>1262.8000000000002</v>
+      </c>
+      <c r="AY9" s="63">
+        <v>1314.3</v>
+      </c>
+      <c r="AZ9" s="63">
+        <v>422.4</v>
+      </c>
+      <c r="BA9" s="63">
+        <v>1919.3999999999999</v>
       </c>
       <c r="BB9" s="27"/>
       <c r="BC9" s="27"/>
       <c r="BD9" s="27"/>
       <c r="BE9" s="27"/>
       <c r="BF9" s="27"/>
       <c r="BG9" s="27"/>
       <c r="BH9" s="27"/>
       <c r="BI9" s="27"/>
     </row>
     <row r="10" spans="1:61" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>4759.3296800000007</v>
       </c>
       <c r="C10" s="9">
         <v>4266.5129399999987</v>
       </c>
       <c r="D10" s="9">
         <v>36193.920940000011</v>
       </c>
       <c r="E10" s="9">
         <v>31467.156340000009</v>
@@ -28730,85 +28743,85 @@
       </c>
       <c r="AH10" s="9">
         <v>19454.227180000002</v>
       </c>
       <c r="AI10" s="9">
         <v>8985.7877200000021</v>
       </c>
       <c r="AJ10" s="9">
         <v>188975.08037000001</v>
       </c>
       <c r="AK10" s="9">
         <v>138629.32248999999</v>
       </c>
       <c r="AL10" s="41">
         <v>71182.775819999995</v>
       </c>
       <c r="AM10" s="41">
         <v>18415.099999999999</v>
       </c>
       <c r="AN10" s="41">
         <v>211902.2</v>
       </c>
       <c r="AO10" s="41">
         <v>143054.9</v>
       </c>
-      <c r="AP10" s="53">
-[...33 lines deleted...]
-        <v>55184.1</v>
+      <c r="AP10" s="64">
+        <v>93894.16869000002</v>
+      </c>
+      <c r="AQ10" s="64">
+        <v>38365.800000000003</v>
+      </c>
+      <c r="AR10" s="64">
+        <v>155651.79999999999</v>
+      </c>
+      <c r="AS10" s="64">
+        <v>126215.9</v>
+      </c>
+      <c r="AT10" s="63">
+        <v>49678.299999999988</v>
+      </c>
+      <c r="AU10" s="63">
+        <v>22215.599999999999</v>
+      </c>
+      <c r="AV10" s="63">
+        <v>101156.79999999997</v>
+      </c>
+      <c r="AW10" s="63">
+        <v>72732.89999999998</v>
+      </c>
+      <c r="AX10" s="63">
+        <v>47300.399999999994</v>
+      </c>
+      <c r="AY10" s="63">
+        <v>9476</v>
+      </c>
+      <c r="AZ10" s="63">
+        <v>92028.7</v>
+      </c>
+      <c r="BA10" s="63">
+        <v>73680</v>
       </c>
       <c r="BB10" s="27"/>
       <c r="BC10" s="27"/>
       <c r="BD10" s="27"/>
       <c r="BE10" s="27"/>
       <c r="BF10" s="27"/>
       <c r="BG10" s="27"/>
       <c r="BH10" s="27"/>
       <c r="BI10" s="27"/>
     </row>
     <row r="11" spans="1:61" s="28" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>25.786370807201848</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>30.691891104157058</v>
@@ -28852,82 +28865,82 @@
       <c r="AC11" s="44"/>
       <c r="AD11" s="44"/>
       <c r="AE11" s="44">
         <f>AE10/AE7*100</f>
         <v>30.690170229575397</v>
       </c>
       <c r="AF11" s="44"/>
       <c r="AG11" s="44"/>
       <c r="AH11" s="44"/>
       <c r="AI11" s="44">
         <f>AI10/AI7*100</f>
         <v>33.77953264344152</v>
       </c>
       <c r="AJ11" s="44"/>
       <c r="AK11" s="9"/>
       <c r="AL11" s="9"/>
       <c r="AM11" s="9">
         <f>AM10/AM7*100</f>
         <v>48.172262972302732</v>
       </c>
       <c r="AN11" s="9"/>
       <c r="AO11" s="9"/>
       <c r="AP11" s="9"/>
       <c r="AQ11" s="9">
         <f>AQ10/AQ7*100</f>
-        <v>61.99035452294217</v>
+        <v>61.265004543081027</v>
       </c>
       <c r="AR11" s="9"/>
       <c r="AS11" s="9"/>
       <c r="AT11" s="38"/>
       <c r="AU11" s="29">
         <f t="shared" ref="AU11" si="1">AU10/AU7*100</f>
-        <v>67.476126186622182</v>
+        <v>67.252747252747241</v>
       </c>
       <c r="AV11" s="39"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="38"/>
       <c r="AY11" s="29">
         <f t="shared" ref="AY11" si="2">AY10/AY7*100</f>
-        <v>49.817251691127147</v>
+        <v>48.08858530446124</v>
       </c>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="42"/>
       <c r="BC11" s="42"/>
       <c r="BD11" s="42"/>
       <c r="BE11" s="42"/>
       <c r="BF11" s="42"/>
       <c r="BG11" s="42"/>
       <c r="BH11" s="42"/>
       <c r="BI11" s="42"/>
     </row>
     <row r="13" spans="1:61" s="2" customFormat="1">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B13" s="82"/>
+      <c r="B13" s="59"/>
       <c r="AH13" s="27"/>
       <c r="AI13" s="27"/>
       <c r="AJ13" s="27"/>
       <c r="AK13" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="43">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="A2:AK2"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AL4:AO4"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AJ5:AK5"/>
@@ -28949,207 +28962,207 @@
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="AT4:AW4"/>
     <mergeCell ref="AX4:BA4"/>
     <mergeCell ref="AT5:AU5"/>
     <mergeCell ref="AV5:AW5"/>
     <mergeCell ref="AX5:AY5"/>
     <mergeCell ref="AZ5:BA5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Лист9"/>
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AC10" sqref="AC10"/>
+      <selection pane="bottomRight" activeCell="N8" sqref="N8:Y10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="19" customWidth="1"/>
     <col min="2" max="17" width="9.140625" style="19"/>
     <col min="18" max="25" width="9.140625" style="25"/>
     <col min="26" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="77"/>
-[...6 lines deleted...]
-      <c r="I1" s="77"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="25"/>
       <c r="X1" s="25"/>
       <c r="Y1" s="25"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="77"/>
-[...6 lines deleted...]
-      <c r="I2" s="77"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
     </row>
     <row r="3" spans="1:25" s="1" customFormat="1" ht="12">
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
     </row>
     <row r="4" spans="1:25" s="32" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="79" t="s">
+      <c r="A4" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="73">
+      <c r="B4" s="50">
         <v>2022</v>
       </c>
-      <c r="C4" s="74"/>
-[...2 lines deleted...]
-      <c r="F4" s="73">
+      <c r="C4" s="51"/>
+      <c r="D4" s="51"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="50">
         <v>2023</v>
       </c>
-      <c r="G4" s="74"/>
-[...2 lines deleted...]
-      <c r="J4" s="73">
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="50">
         <v>2024</v>
       </c>
-      <c r="K4" s="74"/>
-[...2 lines deleted...]
-      <c r="N4" s="73" t="s">
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="74"/>
-[...2 lines deleted...]
-      <c r="R4" s="73" t="s">
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="S4" s="74"/>
-[...7 lines deleted...]
-      <c r="Y4" s="75"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A5" s="80"/>
-      <c r="B5" s="76" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="76"/>
-      <c r="D5" s="76" t="s">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="76"/>
-      <c r="F5" s="76" t="s">
+      <c r="E5" s="53"/>
+      <c r="F5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="76"/>
-      <c r="H5" s="76" t="s">
+      <c r="G5" s="53"/>
+      <c r="H5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="I5" s="76"/>
-      <c r="J5" s="76" t="s">
+      <c r="I5" s="53"/>
+      <c r="J5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="K5" s="76"/>
-      <c r="L5" s="76" t="s">
+      <c r="K5" s="53"/>
+      <c r="L5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="M5" s="76"/>
-      <c r="N5" s="83" t="s">
+      <c r="M5" s="53"/>
+      <c r="N5" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="75"/>
-      <c r="P5" s="83" t="s">
+      <c r="O5" s="52"/>
+      <c r="P5" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="75"/>
-      <c r="R5" s="76" t="s">
+      <c r="Q5" s="52"/>
+      <c r="R5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="S5" s="76"/>
-      <c r="T5" s="76" t="s">
+      <c r="S5" s="53"/>
+      <c r="T5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="U5" s="76"/>
-      <c r="V5" s="76" t="s">
+      <c r="U5" s="53"/>
+      <c r="V5" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="W5" s="76"/>
-      <c r="X5" s="76" t="s">
+      <c r="W5" s="53"/>
+      <c r="X5" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="Y5" s="76"/>
+      <c r="Y5" s="53"/>
     </row>
     <row r="6" spans="1:25" s="32" customFormat="1" ht="22.5">
-      <c r="A6" s="81"/>
+      <c r="A6" s="58"/>
       <c r="B6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="40" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="40" t="s">
@@ -29233,371 +29246,371 @@
         <f t="shared" si="0"/>
         <v>67659.639779999998</v>
       </c>
       <c r="I7" s="9">
         <f t="shared" si="0"/>
         <v>40477.810689999998</v>
       </c>
       <c r="J7" s="9">
         <f t="shared" si="0"/>
         <v>92732.263879999999</v>
       </c>
       <c r="K7" s="9">
         <f t="shared" si="0"/>
         <v>39814.399999999994</v>
       </c>
       <c r="L7" s="9">
         <f t="shared" si="0"/>
         <v>74907.8</v>
       </c>
       <c r="M7" s="9">
         <f t="shared" si="0"/>
         <v>45674.1</v>
       </c>
       <c r="N7" s="9">
         <f t="shared" si="0"/>
-        <v>95985.325220000013</v>
+        <v>96126.312220000007</v>
       </c>
       <c r="O7" s="9">
         <f t="shared" si="0"/>
-        <v>39572.699999999997</v>
+        <v>39710.6</v>
       </c>
       <c r="P7" s="9">
         <f t="shared" si="0"/>
-        <v>249441.8</v>
+        <v>255771.7</v>
       </c>
       <c r="Q7" s="9">
         <f t="shared" si="0"/>
-        <v>125504.79999999999</v>
-[...1 lines deleted...]
-      <c r="R7" s="63">
+        <v>126737.90000000001</v>
+      </c>
+      <c r="R7" s="47">
         <f t="shared" ref="R7:Y7" si="1">R8+R9+R10</f>
-        <v>34553.4</v>
-[...1 lines deleted...]
-      <c r="S7" s="63">
+        <v>39297.1</v>
+      </c>
+      <c r="S7" s="47">
         <f t="shared" si="1"/>
-        <v>15526.1</v>
-[...1 lines deleted...]
-      <c r="T7" s="63">
+        <v>17779.300000000003</v>
+      </c>
+      <c r="T7" s="47">
         <f t="shared" si="1"/>
-        <v>110704.1</v>
-[...1 lines deleted...]
-      <c r="U7" s="63">
+        <v>132633.40000000002</v>
+      </c>
+      <c r="U7" s="47">
         <f t="shared" si="1"/>
-        <v>59644.9</v>
-[...1 lines deleted...]
-      <c r="V7" s="63">
+        <v>70124.699999999983</v>
+      </c>
+      <c r="V7" s="47">
         <f t="shared" si="1"/>
-        <v>51052.9</v>
-[...1 lines deleted...]
-      <c r="W7" s="63">
+        <v>61247.7</v>
+      </c>
+      <c r="W7" s="47">
         <f t="shared" si="1"/>
-        <v>23726.1</v>
-[...1 lines deleted...]
-      <c r="X7" s="63">
+        <v>28097.1</v>
+      </c>
+      <c r="X7" s="47">
         <f t="shared" si="1"/>
-        <v>166817.20000000001</v>
-[...1 lines deleted...]
-      <c r="Y7" s="63">
+        <v>210629.8</v>
+      </c>
+      <c r="Y7" s="47">
         <f t="shared" si="1"/>
-        <v>71023.600000000006</v>
+        <v>95773.299999999988</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="7" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="9">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="9">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="9">
         <v>28636.92209</v>
       </c>
       <c r="F8" s="9">
         <v>30984.165129999998</v>
       </c>
       <c r="G8" s="9">
         <v>8964.8019900000018</v>
       </c>
       <c r="H8" s="9">
         <v>48989.681239999991</v>
       </c>
       <c r="I8" s="9">
         <v>23260.981649999991</v>
       </c>
       <c r="J8" s="9">
         <v>39816.87988</v>
       </c>
       <c r="K8" s="9">
         <v>9875.7999999999993</v>
       </c>
       <c r="L8" s="9">
         <v>40593</v>
       </c>
       <c r="M8" s="9">
         <v>15746.6</v>
       </c>
-      <c r="N8" s="54">
-[...33 lines deleted...]
-        <v>45929</v>
+      <c r="N8" s="62">
+        <v>27847.500880000003</v>
+      </c>
+      <c r="O8" s="62">
+        <v>9854.9</v>
+      </c>
+      <c r="P8" s="62">
+        <v>165371.29999999999</v>
+      </c>
+      <c r="Q8" s="62">
+        <v>69987.3</v>
+      </c>
+      <c r="R8" s="63">
+        <v>9724.7000000000007</v>
+      </c>
+      <c r="S8" s="63">
+        <v>3935.8</v>
+      </c>
+      <c r="T8" s="63">
+        <v>79496.600000000006</v>
+      </c>
+      <c r="U8" s="63">
+        <v>34912</v>
+      </c>
+      <c r="V8" s="63">
+        <v>19700.7</v>
+      </c>
+      <c r="W8" s="63">
+        <v>7577.6</v>
+      </c>
+      <c r="X8" s="63">
+        <v>143895.29999999999</v>
+      </c>
+      <c r="Y8" s="63">
+        <v>61501.599999999999</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="7" customFormat="1" ht="22.5">
       <c r="A9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>966.7894</v>
       </c>
       <c r="C9" s="9">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="9">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="9">
         <v>1048.1586299999999</v>
       </c>
       <c r="F9" s="9">
         <v>1280.2466999999999</v>
       </c>
       <c r="G9" s="9">
         <v>1543.1043100000002</v>
       </c>
       <c r="H9" s="9">
         <v>120.94859999999998</v>
       </c>
       <c r="I9" s="9">
         <v>681.05128999999988</v>
       </c>
       <c r="J9" s="9">
         <v>640.60799999999995</v>
       </c>
       <c r="K9" s="9">
         <v>1794</v>
       </c>
       <c r="L9" s="9">
         <v>444.8</v>
       </c>
       <c r="M9" s="9">
         <v>2904.4</v>
       </c>
-      <c r="N9" s="54">
-[...29 lines deleted...]
-      <c r="X9" s="45">
+      <c r="N9" s="64">
+        <v>505.77859000000001</v>
+      </c>
+      <c r="O9" s="64">
+        <v>1691.1</v>
+      </c>
+      <c r="P9" s="64">
+        <v>168.1</v>
+      </c>
+      <c r="Q9" s="64">
+        <v>877.8</v>
+      </c>
+      <c r="R9" s="63">
+        <v>151.6</v>
+      </c>
+      <c r="S9" s="63">
+        <v>652.1</v>
+      </c>
+      <c r="T9" s="63">
+        <v>87.4</v>
+      </c>
+      <c r="U9" s="63">
+        <v>482.2</v>
+      </c>
+      <c r="V9" s="63">
+        <v>491</v>
+      </c>
+      <c r="W9" s="63">
+        <v>1205.3999999999999</v>
+      </c>
+      <c r="X9" s="63">
         <v>0.2</v>
       </c>
-      <c r="Y9" s="45">
-        <v>3.2</v>
+      <c r="Y9" s="63">
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="7" customFormat="1" ht="22.5">
       <c r="A10" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="9">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="9">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="9">
         <v>47865.542939999999</v>
       </c>
       <c r="F10" s="9">
         <v>18358.959780000005</v>
       </c>
       <c r="G10" s="9">
         <v>15658.41546</v>
       </c>
       <c r="H10" s="9">
         <v>18549.009940000007</v>
       </c>
       <c r="I10" s="9">
         <v>16535.777750000012</v>
       </c>
       <c r="J10" s="9">
         <v>52274.775999999998</v>
       </c>
       <c r="K10" s="9">
         <v>28144.6</v>
       </c>
       <c r="L10" s="9">
         <v>33870</v>
       </c>
       <c r="M10" s="9">
         <v>27023.1</v>
       </c>
-      <c r="N10" s="54">
-[...33 lines deleted...]
-        <v>25091.4</v>
+      <c r="N10" s="64">
+        <v>67773.032749999998</v>
+      </c>
+      <c r="O10" s="64">
+        <v>28164.6</v>
+      </c>
+      <c r="P10" s="64">
+        <v>90232.3</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>55872.800000000003</v>
+      </c>
+      <c r="R10" s="63">
+        <v>29420.799999999999</v>
+      </c>
+      <c r="S10" s="63">
+        <v>13191.400000000001</v>
+      </c>
+      <c r="T10" s="63">
+        <v>53049.400000000009</v>
+      </c>
+      <c r="U10" s="63">
+        <v>34730.499999999993</v>
+      </c>
+      <c r="V10" s="63">
+        <v>41056</v>
+      </c>
+      <c r="W10" s="63">
+        <v>19314.099999999999</v>
+      </c>
+      <c r="X10" s="63">
+        <v>66734.299999999988</v>
+      </c>
+      <c r="Y10" s="63">
+        <v>34267.599999999999</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="37" customFormat="1" ht="33.75">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="44"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9">
         <f>K10/K7*100</f>
         <v>70.68949927664363</v>
       </c>
       <c r="L11" s="9"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="9">
         <f>O10/O7*100</f>
-        <v>71.053276627574064</v>
+        <v>70.924639768726735</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="38"/>
       <c r="S11" s="29">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>71.596215405027664</v>
+        <v>74.195272029832438</v>
       </c>
       <c r="T11" s="39"/>
       <c r="U11" s="39"/>
       <c r="V11" s="38"/>
       <c r="W11" s="29">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>69.203113870379042</v>
+        <v>68.740546177363498</v>
       </c>
       <c r="X11" s="39"/>
       <c r="Y11" s="39"/>
     </row>
     <row r="13" spans="1:25" s="32" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>