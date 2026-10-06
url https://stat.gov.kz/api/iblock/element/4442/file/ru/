--- v5 (2026-08-24)
+++ v6 (2026-10-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10740" windowHeight="12465" tabRatio="757" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23295" windowHeight="12285" tabRatio="757"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="6" l="1"/>
   <c r="I29" i="6"/>
   <c r="H29" i="6"/>
   <c r="G29" i="6"/>
   <c r="F29" i="6"/>
   <c r="E29" i="6"/>
   <c r="D29" i="6"/>
   <c r="C29" i="6"/>
   <c r="B29" i="6"/>
   <c r="J16" i="6"/>
@@ -143,51 +143,51 @@
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="F26" i="6" s="1"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G4" i="6"/>
   <c r="G26" i="6" s="1"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="C4" i="6"/>
   <c r="C26" i="6" s="1"/>
   <c r="C28" i="6" s="1"/>
   <c r="C32" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="D28" i="6" s="1"/>
   <c r="D32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="210">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -850,108 +850,76 @@
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">1 квартал 2026г. </t>
   </si>
   <si>
     <t xml:space="preserve">2025 год </t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-    </r>
+    <t>1 полугодие 2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">Тастан Н.Ш.
+Ибраева Д.К.
 </t>
   </si>
   <si>
-    <t>+7 7172749260</t>
+    <t>+7 7172749260
++77172749302</t>
   </si>
   <si>
     <t xml:space="preserve">n.tastan@aspire.gov.kz
+d.ibraeva@aspire.gov.kz
  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -1014,58 +982,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1328,61 +1288,61 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1690,1140 +1650,1140 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A25" sqref="A25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34" style="55" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="55" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="48" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="49">
         <v>111211</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="48" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="48" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="51" t="s">
         <v>137</v>
       </c>
       <c r="B5" s="49" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="102" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" ht="102">
       <c r="A6" s="51" t="s">
         <v>139</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2">
       <c r="A7" s="48" t="s">
         <v>140</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2">
       <c r="A8" s="48" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2">
       <c r="A9" s="48" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="61" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2">
       <c r="A10" s="48" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2">
       <c r="A11" s="48" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="52"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2">
       <c r="A12" s="48" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2">
       <c r="A14" s="82" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="78" t="s">
+      <c r="B14" s="77" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2">
       <c r="A15" s="83"/>
-      <c r="B15" s="78" t="s">
+      <c r="B15" s="77" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2">
       <c r="A16" s="83"/>
-      <c r="B16" s="78" t="s">
+      <c r="B16" s="77" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2">
       <c r="A17" s="84"/>
-      <c r="B17" s="78" t="s">
+      <c r="B17" s="77" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2">
       <c r="A18" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="72" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2">
       <c r="A19" s="48" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="69">
-        <v>46248</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
       <c r="A20" s="48" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="69">
-        <v>46295</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46342</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
       <c r="A21" s="48" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2" ht="25.5" customHeight="1">
       <c r="A22" s="48" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="25.5" customHeight="1">
       <c r="A23" s="48" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="77" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="81" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="33.75" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="81" t="s">
-        <v>210</v>
+      <c r="B24" s="80" t="s">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B17" r:id="rId7"/>
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B24" r:id="rId8" display="n.tastan@aspire.gov.kz_x000a_ "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="55"/>
     <col min="2" max="2" width="62.140625" style="55" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:3">
       <c r="B6" s="74" t="s">
         <v>161</v>
       </c>
       <c r="C6" s="64"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:3">
       <c r="B7" s="74" t="s">
         <v>162</v>
       </c>
       <c r="C7" s="64"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:3">
       <c r="B8" s="74" t="s">
         <v>163</v>
       </c>
       <c r="C8" s="64"/>
     </row>
-    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:3">
       <c r="B9" s="74" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="64"/>
     </row>
-    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:3">
       <c r="B10" s="74" t="s">
         <v>165</v>
       </c>
       <c r="C10" s="64"/>
     </row>
-    <row r="11" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:3" ht="25.5">
       <c r="B11" s="75" t="s">
         <v>166</v>
       </c>
       <c r="C11" s="64"/>
     </row>
-    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:3">
       <c r="B12" s="63"/>
       <c r="C12" s="64"/>
     </row>
-    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:3">
       <c r="B13" s="64"/>
       <c r="C13" s="64"/>
     </row>
-    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:3">
       <c r="B14" s="73" t="s">
         <v>167</v>
       </c>
       <c r="C14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" ht="24" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10">
       <c r="A2" s="27"/>
       <c r="H2" s="85" t="s">
         <v>26</v>
       </c>
       <c r="I2" s="85"/>
     </row>
-    <row r="3" spans="1:10" s="66" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" s="66" customFormat="1" ht="24" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="67" t="s">
         <v>178</v>
       </c>
       <c r="C3" s="67" t="s">
         <v>180</v>
       </c>
       <c r="D3" s="67" t="s">
         <v>179</v>
       </c>
       <c r="E3" s="67" t="s">
         <v>181</v>
       </c>
       <c r="F3" s="67" t="s">
         <v>182</v>
       </c>
       <c r="G3" s="67" t="s">
         <v>183</v>
       </c>
       <c r="H3" s="67" t="s">
         <v>184</v>
       </c>
       <c r="I3" s="67" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10">
       <c r="A4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="39">
         <v>20.5</v>
       </c>
       <c r="C4" s="39">
         <v>27.2</v>
       </c>
       <c r="D4" s="39">
         <v>30.8</v>
       </c>
       <c r="E4" s="39">
         <v>28.7</v>
       </c>
       <c r="F4" s="39">
         <v>29.1</v>
       </c>
       <c r="G4" s="39">
         <v>23.5</v>
       </c>
       <c r="H4" s="39">
         <v>21.2</v>
       </c>
       <c r="I4" s="39">
         <v>21.4</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" ht="12.75" customHeight="1">
       <c r="A5" s="40" t="s">
         <v>98</v>
       </c>
       <c r="B5" s="13">
         <v>34</v>
       </c>
       <c r="C5" s="13">
         <v>29.5</v>
       </c>
       <c r="D5" s="13">
         <v>23.1</v>
       </c>
       <c r="E5" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="F5" s="13">
         <v>15</v>
       </c>
       <c r="G5" s="13">
         <v>12.3</v>
       </c>
       <c r="H5" s="13">
         <v>12.1</v>
       </c>
       <c r="I5" s="13">
         <v>11.4</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10">
       <c r="A6" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="13">
         <v>12</v>
       </c>
       <c r="C6" s="13">
         <v>9.1999999999999993</v>
       </c>
       <c r="D6" s="13">
         <v>8.6999999999999993</v>
       </c>
       <c r="E6" s="13">
         <v>8.3000000000000007</v>
       </c>
       <c r="F6" s="13">
         <v>9.6</v>
       </c>
       <c r="G6" s="13">
         <v>6.5</v>
       </c>
       <c r="H6" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="13">
         <v>4.2</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="13">
         <f>B8+B9</f>
         <v>9.4</v>
       </c>
       <c r="C7" s="13">
         <f t="shared" ref="C7:I7" si="0">C8+C9</f>
         <v>7.4</v>
       </c>
       <c r="D7" s="13">
         <f t="shared" si="0"/>
         <v>7.5</v>
       </c>
       <c r="E7" s="13">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="F7" s="13">
         <f t="shared" si="0"/>
         <v>11.1</v>
       </c>
       <c r="G7" s="13">
         <f t="shared" si="0"/>
         <v>10.7</v>
       </c>
       <c r="H7" s="13">
         <f t="shared" si="0"/>
         <v>11.2</v>
       </c>
       <c r="I7" s="13">
         <f t="shared" si="0"/>
         <v>11.7</v>
       </c>
       <c r="J7" s="35"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="41" t="s">
         <v>99</v>
       </c>
       <c r="B8" s="13">
         <v>8.6</v>
       </c>
       <c r="C8" s="13">
         <v>6.8</v>
       </c>
       <c r="D8" s="13">
         <v>7</v>
       </c>
       <c r="E8" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="F8" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="G8" s="13">
         <v>9.4</v>
       </c>
       <c r="H8" s="13">
         <v>9.6</v>
       </c>
       <c r="I8" s="13">
         <v>10.3</v>
       </c>
       <c r="J8" s="35"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="41" t="s">
         <v>100</v>
       </c>
       <c r="B9" s="13">
         <v>0.8</v>
       </c>
       <c r="C9" s="13">
         <v>0.6</v>
       </c>
       <c r="D9" s="13">
         <v>0.5</v>
       </c>
       <c r="E9" s="13">
         <v>0.7</v>
       </c>
       <c r="F9" s="13">
         <v>0.9</v>
       </c>
       <c r="G9" s="13">
         <v>1.3</v>
       </c>
       <c r="H9" s="13">
         <v>1.6</v>
       </c>
       <c r="I9" s="13">
         <v>1.4</v>
       </c>
       <c r="J9" s="35"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="40" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="C10" s="13">
         <v>8.1</v>
       </c>
       <c r="D10" s="13">
         <v>8.5</v>
       </c>
       <c r="E10" s="13">
         <v>10.4</v>
       </c>
       <c r="F10" s="13">
         <v>12.1</v>
       </c>
       <c r="G10" s="13">
         <v>17.2</v>
       </c>
       <c r="H10" s="13">
         <v>17.3</v>
       </c>
       <c r="I10" s="13">
         <v>15.7</v>
       </c>
       <c r="J10" s="35"/>
     </row>
-    <row r="11" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" ht="22.5">
       <c r="A11" s="40" t="s">
         <v>102</v>
       </c>
       <c r="B11" s="13">
         <v>0.2</v>
       </c>
       <c r="C11" s="13">
         <v>0.2</v>
       </c>
       <c r="D11" s="13">
         <v>0.1</v>
       </c>
       <c r="E11" s="13">
         <v>0.1</v>
       </c>
       <c r="F11" s="13">
         <v>0.1</v>
       </c>
       <c r="G11" s="13">
         <v>0.1</v>
       </c>
       <c r="H11" s="13">
         <v>0.1</v>
       </c>
       <c r="I11" s="13">
         <v>0.1</v>
       </c>
       <c r="J11" s="35"/>
     </row>
-    <row r="12" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" ht="22.5">
       <c r="A12" s="40" t="s">
         <v>103</v>
       </c>
       <c r="B12" s="13">
         <v>0.9</v>
       </c>
       <c r="C12" s="13">
         <v>0.7</v>
       </c>
       <c r="D12" s="13">
         <v>0.6</v>
       </c>
       <c r="E12" s="13">
         <v>0.5</v>
       </c>
       <c r="F12" s="13">
         <v>1.2</v>
       </c>
       <c r="G12" s="13">
         <v>0.6</v>
       </c>
       <c r="H12" s="13">
         <v>0.4</v>
       </c>
       <c r="I12" s="13">
         <v>0.5</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="40" t="s">
         <v>104</v>
       </c>
       <c r="B13" s="13">
         <v>1.7</v>
       </c>
       <c r="C13" s="13">
         <v>2</v>
       </c>
       <c r="D13" s="13">
         <v>2.1</v>
       </c>
       <c r="E13" s="13">
         <v>2.7</v>
       </c>
       <c r="F13" s="13">
         <v>4.8</v>
       </c>
       <c r="G13" s="13">
         <v>3.5</v>
       </c>
       <c r="H13" s="13">
         <v>3.8</v>
       </c>
       <c r="I13" s="13">
         <v>3.9</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="40" t="s">
         <v>105</v>
       </c>
       <c r="B14" s="13">
         <v>1.6</v>
       </c>
       <c r="C14" s="13">
         <v>3.1</v>
       </c>
       <c r="D14" s="13">
         <v>3.1</v>
       </c>
       <c r="E14" s="13">
         <v>2.9</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>2.9</v>
       </c>
       <c r="H14" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="I14" s="13">
         <v>5.6</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="22.5">
       <c r="A15" s="40" t="s">
         <v>106</v>
       </c>
       <c r="B15" s="13">
         <v>0.8</v>
       </c>
       <c r="C15" s="13">
         <v>0.9</v>
       </c>
       <c r="D15" s="13">
         <v>0.8</v>
       </c>
       <c r="E15" s="13">
         <v>0.7</v>
       </c>
       <c r="F15" s="13">
         <v>0.6</v>
       </c>
       <c r="G15" s="13">
         <v>0.5</v>
       </c>
       <c r="H15" s="13">
         <v>0.5</v>
       </c>
       <c r="I15" s="13">
         <v>0.7</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="22.5">
       <c r="A16" s="40" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="C16" s="13">
         <v>3.2</v>
       </c>
       <c r="D16" s="13">
         <v>1.6</v>
       </c>
       <c r="E16" s="13">
         <v>3</v>
       </c>
       <c r="F16" s="13">
         <v>1.6</v>
       </c>
       <c r="G16" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="13">
         <v>2.6</v>
       </c>
       <c r="I16" s="13">
         <v>2.6</v>
       </c>
       <c r="J16" s="35"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="13">
         <v>4.3</v>
       </c>
       <c r="C17" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="D17" s="13">
         <v>2.6</v>
       </c>
       <c r="E17" s="13">
         <v>4.3</v>
       </c>
       <c r="F17" s="13">
         <v>3.3</v>
       </c>
       <c r="G17" s="13">
         <v>3.9</v>
       </c>
       <c r="H17" s="13">
         <v>4.3</v>
       </c>
       <c r="I17" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="J17" s="35"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10">
       <c r="A18" s="40" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="13">
         <v>0.7</v>
       </c>
       <c r="C18" s="13">
         <v>0.7</v>
       </c>
       <c r="D18" s="13">
         <v>0.3</v>
       </c>
       <c r="E18" s="13">
         <v>0.5</v>
       </c>
       <c r="F18" s="13">
         <v>0.7</v>
       </c>
       <c r="G18" s="13">
         <v>0.5</v>
       </c>
       <c r="H18" s="13">
         <v>0.4</v>
       </c>
       <c r="I18" s="13">
         <v>0.5</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="A19" s="40" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="13">
         <v>0.7</v>
       </c>
       <c r="C19" s="13">
         <v>0.4</v>
       </c>
       <c r="D19" s="13">
         <v>0.6</v>
       </c>
       <c r="E19" s="13">
         <v>1</v>
       </c>
       <c r="F19" s="13">
         <v>0.3</v>
       </c>
       <c r="G19" s="13">
         <v>0.3</v>
       </c>
       <c r="H19" s="13">
         <v>0.3</v>
       </c>
       <c r="I19" s="13">
         <v>0.3</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10">
       <c r="A20" s="40" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="13">
         <v>2.7</v>
       </c>
       <c r="D20" s="13">
         <v>5.4</v>
       </c>
       <c r="E20" s="13">
         <v>6.3</v>
       </c>
       <c r="F20" s="13">
         <v>0.9</v>
       </c>
       <c r="G20" s="13">
         <v>1.3</v>
       </c>
       <c r="H20" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="I20" s="13">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10">
       <c r="A21" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>1.3</v>
       </c>
       <c r="D21" s="13">
         <v>1</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>1.5</v>
       </c>
       <c r="G21" s="13">
         <v>2.4</v>
       </c>
       <c r="H21" s="13">
         <v>2.6</v>
       </c>
       <c r="I21" s="13">
         <v>2.8</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10">
       <c r="A22" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="13">
         <v>0.6</v>
       </c>
       <c r="C22" s="13">
         <v>0.7</v>
       </c>
       <c r="D22" s="13">
         <v>1.4</v>
       </c>
       <c r="E22" s="13">
         <v>0.4</v>
       </c>
       <c r="F22" s="13">
         <v>0</v>
       </c>
       <c r="G22" s="13">
         <v>0.1</v>
       </c>
       <c r="H22" s="13">
         <v>0.2</v>
       </c>
       <c r="I22" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10">
       <c r="A23" s="40" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="13">
         <v>1.3</v>
       </c>
       <c r="C23" s="13">
         <v>0.8</v>
       </c>
       <c r="D23" s="13">
         <v>2.5</v>
       </c>
       <c r="E23" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>2.1</v>
       </c>
       <c r="G23" s="13">
         <v>7.8</v>
       </c>
       <c r="H23" s="13">
         <v>8.9</v>
       </c>
       <c r="I23" s="13">
         <v>8.9</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10">
       <c r="A24" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="32">
         <f>B4+B5+B6+B7+B10+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23</f>
         <v>101.2</v>
       </c>
       <c r="C24" s="32">
         <f t="shared" ref="C24:I24" si="1">C4+C5+C6+C7+C10+C11+C12+C13+C14+C15+C16+C17+C18+C19+C20+C21+C22+C23</f>
         <v>103</v>
       </c>
       <c r="D24" s="32">
         <f t="shared" si="1"/>
         <v>100.7</v>
       </c>
       <c r="E24" s="32">
         <f t="shared" si="1"/>
         <v>100.5</v>
       </c>
       <c r="F24" s="32">
         <f t="shared" si="1"/>
         <v>98</v>
       </c>
       <c r="G24" s="32">
         <f t="shared" si="1"/>
         <v>96.4</v>
       </c>
       <c r="H24" s="32">
         <f t="shared" si="1"/>
         <v>95.8</v>
       </c>
       <c r="I24" s="32">
         <f t="shared" si="1"/>
         <v>95.9</v>
       </c>
       <c r="J24" s="35"/>
     </row>
-    <row r="25" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" ht="24.75" customHeight="1">
       <c r="A25" s="40" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="13">
         <v>-0.9</v>
       </c>
       <c r="C25" s="13">
         <v>-2.4</v>
       </c>
       <c r="D25" s="13">
         <v>-5.2</v>
       </c>
       <c r="E25" s="13">
         <v>-6.6</v>
       </c>
       <c r="F25" s="13">
         <v>-1.3</v>
       </c>
       <c r="G25" s="13">
         <v>-0.7</v>
       </c>
       <c r="H25" s="13">
         <v>-0.8</v>
       </c>
       <c r="I25" s="13">
         <v>-0.5</v>
       </c>
       <c r="J25" s="35"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10">
       <c r="A26" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="32">
         <f>B24+B25</f>
         <v>100.3</v>
       </c>
       <c r="C26" s="32">
         <f t="shared" ref="C26:I26" si="2">C24+C25</f>
         <v>100.6</v>
       </c>
       <c r="D26" s="32">
         <f t="shared" si="2"/>
         <v>95.5</v>
       </c>
       <c r="E26" s="32">
         <f t="shared" si="2"/>
         <v>93.9</v>
       </c>
       <c r="F26" s="32">
         <f t="shared" si="2"/>
         <v>96.7</v>
       </c>
       <c r="G26" s="32">
         <f t="shared" si="2"/>
         <v>95.7</v>
       </c>
       <c r="H26" s="32">
         <f t="shared" si="2"/>
         <v>95</v>
       </c>
       <c r="I26" s="32">
         <f t="shared" si="2"/>
         <v>95.4</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10">
       <c r="A27" s="40" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="13">
         <v>10.4</v>
       </c>
       <c r="C27" s="13">
         <v>7</v>
       </c>
       <c r="D27" s="13">
         <v>6.7</v>
       </c>
       <c r="E27" s="13">
         <v>8.1</v>
       </c>
       <c r="F27" s="13">
         <v>5.0999999999999996</v>
       </c>
       <c r="G27" s="13">
         <v>5.5</v>
       </c>
       <c r="H27" s="13">
         <v>5.6</v>
       </c>
       <c r="I27" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10">
       <c r="A28" s="40" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="13">
         <v>10.7</v>
       </c>
       <c r="C28" s="13">
         <v>7.6</v>
       </c>
       <c r="D28" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="E28" s="13">
         <v>2</v>
       </c>
       <c r="F28" s="13">
         <v>1.8</v>
       </c>
       <c r="G28" s="13">
         <v>1.2</v>
       </c>
       <c r="H28" s="13">
         <v>0.6</v>
       </c>
       <c r="I28" s="13">
         <v>0.4</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10">
       <c r="A29" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="32">
         <f>B26+B27-B28</f>
         <v>100</v>
       </c>
       <c r="C29" s="32">
         <f t="shared" ref="C29:I29" si="3">C26+C27-C28</f>
         <v>100</v>
       </c>
       <c r="D29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="E29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="F29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="G29" s="32">
         <f t="shared" si="3"/>
@@ -2836,1067 +2796,1067 @@
       <c r="I29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="R21" sqref="R21"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="10.5" customHeight="1">
       <c r="A2" s="9"/>
       <c r="J2" s="34" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="66" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" s="66" customFormat="1" ht="29.25" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>186</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>187</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>188</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>189</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>190</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>191</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>192</v>
       </c>
       <c r="I3" s="44" t="s">
         <v>193</v>
       </c>
       <c r="J3" s="44" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <f>B5+B8+B12</f>
         <v>37.9</v>
       </c>
       <c r="C4" s="30">
         <f t="shared" ref="C4:J4" si="0">C5+C8+C12</f>
         <v>42.8</v>
       </c>
       <c r="D4" s="30">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E4" s="30">
         <f t="shared" si="0"/>
         <v>44.8</v>
       </c>
       <c r="F4" s="30">
         <f t="shared" si="0"/>
         <v>43.8</v>
       </c>
       <c r="G4" s="30">
         <f t="shared" si="0"/>
         <v>42.9</v>
       </c>
       <c r="H4" s="30">
         <f t="shared" si="0"/>
         <v>42.5</v>
       </c>
       <c r="I4" s="30">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="J4" s="30">
         <f t="shared" si="0"/>
         <v>44.9</v>
       </c>
       <c r="K4" s="35"/>
     </row>
-    <row r="5" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="22.5">
       <c r="A5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="13">
         <f>B6+B7</f>
         <v>8.6</v>
       </c>
       <c r="C5" s="13">
         <f t="shared" ref="C5:J5" si="1">C6+C7</f>
         <v>9.9</v>
       </c>
       <c r="D5" s="13">
         <f t="shared" si="1"/>
         <v>8.1999999999999993</v>
       </c>
       <c r="E5" s="13">
         <f t="shared" si="1"/>
         <v>8.6999999999999993</v>
       </c>
       <c r="F5" s="13">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="G5" s="13">
         <f t="shared" si="1"/>
         <v>7.8</v>
       </c>
       <c r="H5" s="13">
         <f t="shared" si="1"/>
         <v>7.1</v>
       </c>
       <c r="I5" s="13">
         <f t="shared" si="1"/>
         <v>6.4</v>
       </c>
       <c r="J5" s="13">
         <f t="shared" si="1"/>
         <v>5.5</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>8.5</v>
       </c>
       <c r="C6" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="D6" s="13">
         <v>8</v>
       </c>
       <c r="E6" s="13">
         <v>8.5</v>
       </c>
       <c r="F6" s="13">
         <v>7.8</v>
       </c>
       <c r="G6" s="13">
         <v>7.7</v>
       </c>
       <c r="H6" s="13">
         <v>7</v>
       </c>
       <c r="I6" s="13">
         <v>6.3</v>
       </c>
       <c r="J6" s="13">
         <v>5.4</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11">
       <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <v>0.1</v>
       </c>
       <c r="C7" s="13">
         <v>0.1</v>
       </c>
       <c r="D7" s="13">
         <v>0.2</v>
       </c>
       <c r="E7" s="13">
         <v>0.2</v>
       </c>
       <c r="F7" s="13">
         <v>0.2</v>
       </c>
       <c r="G7" s="13">
         <v>0.1</v>
       </c>
       <c r="H7" s="13">
         <v>0.1</v>
       </c>
       <c r="I7" s="13">
         <v>0.1</v>
       </c>
       <c r="J7" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11">
       <c r="A8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="13">
         <f>B9+B10+B11</f>
         <v>24.4</v>
       </c>
       <c r="C8" s="13">
         <f t="shared" ref="C8:J8" si="2">C9+C10+C11</f>
         <v>28.2</v>
       </c>
       <c r="D8" s="13">
         <f t="shared" si="2"/>
         <v>32.6</v>
       </c>
       <c r="E8" s="13">
         <f t="shared" si="2"/>
         <v>30.6</v>
       </c>
       <c r="F8" s="13">
         <f t="shared" si="2"/>
         <v>29.5</v>
       </c>
       <c r="G8" s="13">
         <f t="shared" si="2"/>
         <v>29.1</v>
       </c>
       <c r="H8" s="13">
         <f t="shared" si="2"/>
         <v>29.3</v>
       </c>
       <c r="I8" s="13">
         <f t="shared" si="2"/>
         <v>29.8</v>
       </c>
       <c r="J8" s="13">
         <f t="shared" si="2"/>
         <v>29.6</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="13.5" customHeight="1">
       <c r="A9" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="13">
         <v>7.9</v>
       </c>
       <c r="C9" s="13">
         <v>10.4</v>
       </c>
       <c r="D9" s="13">
         <v>13</v>
       </c>
       <c r="E9" s="13">
         <v>11.4</v>
       </c>
       <c r="F9" s="13">
         <v>12.1</v>
       </c>
       <c r="G9" s="13">
         <v>12.1</v>
       </c>
       <c r="H9" s="13">
         <v>13.6</v>
       </c>
       <c r="I9" s="13">
         <v>15.8</v>
       </c>
       <c r="J9" s="13">
         <v>16.100000000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" ht="12" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>12</v>
       </c>
       <c r="C10" s="13">
         <v>14.1</v>
       </c>
       <c r="D10" s="13">
         <v>16.5</v>
       </c>
       <c r="E10" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="F10" s="13">
         <v>14.5</v>
       </c>
       <c r="G10" s="13">
         <v>14.2</v>
       </c>
       <c r="H10" s="13">
         <v>13.3</v>
       </c>
       <c r="I10" s="13">
         <v>12</v>
       </c>
       <c r="J10" s="13">
         <v>11.7</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="22.5">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>4.5</v>
       </c>
       <c r="C11" s="13">
         <v>3.7</v>
       </c>
       <c r="D11" s="13">
         <v>3.1</v>
       </c>
       <c r="E11" s="13">
         <v>2.8</v>
       </c>
       <c r="F11" s="13">
         <v>2.9</v>
       </c>
       <c r="G11" s="13">
         <v>2.8</v>
       </c>
       <c r="H11" s="13">
         <v>2.4</v>
       </c>
       <c r="I11" s="13">
         <v>2</v>
       </c>
       <c r="J11" s="13">
         <v>1.8</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11">
       <c r="A12" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="13">
         <v>4.7</v>
       </c>
       <c r="D12" s="13">
         <v>5.2</v>
       </c>
       <c r="E12" s="13">
         <v>5.5</v>
       </c>
       <c r="F12" s="13">
         <v>6.3</v>
       </c>
       <c r="G12" s="13">
         <v>6</v>
       </c>
       <c r="H12" s="13">
         <v>6.1</v>
       </c>
       <c r="I12" s="13">
         <v>7.8</v>
       </c>
       <c r="J12" s="13">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="32">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24+B25</f>
         <v>56.7</v>
       </c>
       <c r="C13" s="32">
         <f t="shared" ref="C13:J13" si="3">C14+C15+C16+C19+C20+C21+C22+C23+C24+C25</f>
         <v>52.5</v>
       </c>
       <c r="D13" s="32">
         <f t="shared" si="3"/>
         <v>48.3</v>
       </c>
       <c r="E13" s="32">
         <f t="shared" si="3"/>
         <v>49.4</v>
       </c>
       <c r="F13" s="32">
         <f t="shared" si="3"/>
         <v>50.6</v>
       </c>
       <c r="G13" s="32">
         <f t="shared" si="3"/>
         <v>51.8</v>
       </c>
       <c r="H13" s="32">
         <f t="shared" si="3"/>
         <v>53.4</v>
       </c>
       <c r="I13" s="32">
         <f t="shared" si="3"/>
         <v>52</v>
       </c>
       <c r="J13" s="32">
         <f t="shared" si="3"/>
         <v>51.6</v>
       </c>
       <c r="K13" s="35"/>
     </row>
-    <row r="14" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="22.5">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13">
         <v>15.2</v>
       </c>
       <c r="C14" s="13">
         <v>13.6</v>
       </c>
       <c r="D14" s="13">
         <v>12.4</v>
       </c>
       <c r="E14" s="13">
         <v>12.1</v>
       </c>
       <c r="F14" s="13">
         <v>12.2</v>
       </c>
       <c r="G14" s="13">
         <v>11.6</v>
       </c>
       <c r="H14" s="13">
         <v>12.5</v>
       </c>
       <c r="I14" s="13">
         <v>11.8</v>
       </c>
       <c r="J14" s="13">
         <v>11.4</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11">
       <c r="A15" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="13">
         <v>0.6</v>
       </c>
       <c r="C15" s="13">
         <v>0.6</v>
       </c>
       <c r="D15" s="13">
         <v>0.6</v>
       </c>
       <c r="E15" s="13">
         <v>0.6</v>
       </c>
       <c r="F15" s="13">
         <v>0.7</v>
       </c>
       <c r="G15" s="13">
         <v>0.8</v>
       </c>
       <c r="H15" s="13">
         <v>0.9</v>
       </c>
       <c r="I15" s="13">
         <v>0.9</v>
       </c>
       <c r="J15" s="13">
         <v>0.8</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11">
       <c r="A16" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="13">
         <f>B17+B18</f>
         <v>13.9</v>
       </c>
       <c r="C16" s="13">
         <f t="shared" ref="C16:J16" si="4">C17+C18</f>
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <f t="shared" si="4"/>
         <v>11.5</v>
       </c>
       <c r="E16" s="13">
         <f t="shared" si="4"/>
         <v>11.2</v>
       </c>
       <c r="F16" s="13">
         <f t="shared" si="4"/>
         <v>11.6</v>
       </c>
       <c r="G16" s="13">
         <f t="shared" si="4"/>
         <v>12.4</v>
       </c>
       <c r="H16" s="13">
         <f t="shared" si="4"/>
         <v>11.8</v>
       </c>
       <c r="I16" s="13">
         <f t="shared" si="4"/>
         <v>11.8</v>
       </c>
       <c r="J16" s="13">
         <f t="shared" si="4"/>
         <v>11.5</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="36" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="13">
         <v>12.3</v>
       </c>
       <c r="C17" s="13">
         <v>10.5</v>
       </c>
       <c r="D17" s="13">
         <v>10</v>
       </c>
       <c r="E17" s="13">
         <v>9.6999999999999993</v>
       </c>
       <c r="F17" s="13">
         <v>10.1</v>
       </c>
       <c r="G17" s="13">
         <v>10.8</v>
       </c>
       <c r="H17" s="13">
         <v>10.1</v>
       </c>
       <c r="I17" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="J17" s="13">
         <v>9.3000000000000007</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10">
       <c r="A18" s="36" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="13">
         <v>1.6</v>
       </c>
       <c r="C18" s="13">
         <v>1.5</v>
       </c>
       <c r="D18" s="13">
         <v>1.5</v>
       </c>
       <c r="E18" s="13">
         <v>1.5</v>
       </c>
       <c r="F18" s="13">
         <v>1.5</v>
       </c>
       <c r="G18" s="13">
         <v>1.6</v>
       </c>
       <c r="H18" s="13">
         <v>1.7</v>
       </c>
       <c r="I18" s="13">
         <v>2</v>
       </c>
       <c r="J18" s="13">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="A19" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="13">
         <v>1.7</v>
       </c>
       <c r="C19" s="13">
         <v>2.8</v>
       </c>
       <c r="D19" s="13">
         <v>3.1</v>
       </c>
       <c r="E19" s="13">
         <v>3.4</v>
       </c>
       <c r="F19" s="13">
         <v>3.5</v>
       </c>
       <c r="G19" s="13">
         <v>3.2</v>
       </c>
       <c r="H19" s="13">
         <v>2.9</v>
       </c>
       <c r="I19" s="13">
         <v>3.2</v>
       </c>
       <c r="J19" s="13">
         <v>4.7</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="25.5" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="13">
         <v>13.1</v>
       </c>
       <c r="C20" s="13">
         <v>12</v>
       </c>
       <c r="D20" s="13">
         <v>10.8</v>
       </c>
       <c r="E20" s="13">
         <v>12.1</v>
       </c>
       <c r="F20" s="13">
         <v>12.5</v>
       </c>
       <c r="G20" s="13">
         <v>14.4</v>
       </c>
       <c r="H20" s="13">
         <v>15.3</v>
       </c>
       <c r="I20" s="13">
         <v>15.1</v>
       </c>
       <c r="J20" s="13">
         <v>14.8</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10">
       <c r="A21" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>2.9</v>
       </c>
       <c r="C21" s="13">
         <v>2.6</v>
       </c>
       <c r="D21" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>2</v>
       </c>
       <c r="G21" s="13">
         <v>1.9</v>
       </c>
       <c r="H21" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="I21" s="13">
         <v>2.1</v>
       </c>
       <c r="J21" s="13">
         <v>1.9</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="13">
         <v>4.5</v>
       </c>
       <c r="C22" s="13">
         <v>4.3</v>
       </c>
       <c r="D22" s="13">
         <v>3.7</v>
       </c>
       <c r="E22" s="13">
         <v>3.6</v>
       </c>
       <c r="F22" s="13">
         <v>3.5</v>
       </c>
       <c r="G22" s="13">
         <v>3.5</v>
       </c>
       <c r="H22" s="13">
         <v>3.7</v>
       </c>
       <c r="I22" s="13">
         <v>3.5</v>
       </c>
       <c r="J22" s="13">
         <v>3.1</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" ht="12" customHeight="1">
       <c r="A23" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="13">
         <v>2.7</v>
       </c>
       <c r="C23" s="13">
         <v>2.4</v>
       </c>
       <c r="D23" s="13">
         <v>2</v>
       </c>
       <c r="E23" s="13">
         <v>2.1</v>
       </c>
       <c r="F23" s="13">
         <v>2.1</v>
       </c>
       <c r="G23" s="13">
         <v>1.8</v>
       </c>
       <c r="H23" s="13">
         <v>1.9</v>
       </c>
       <c r="I23" s="13">
         <v>1.7</v>
       </c>
       <c r="J23" s="13">
         <v>1.6</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="22.5">
       <c r="A24" s="31" t="s">
         <v>117</v>
       </c>
       <c r="B24" s="13">
         <v>2.1</v>
       </c>
       <c r="C24" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="D24" s="13">
         <v>1.9</v>
       </c>
       <c r="E24" s="13">
         <v>2</v>
       </c>
       <c r="F24" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="G24" s="13">
         <v>2.1</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="13">
         <v>1.8</v>
       </c>
       <c r="J24" s="13">
         <v>1.7</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10">
       <c r="A25" s="31" t="s">
         <v>118</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>0.3</v>
       </c>
       <c r="F25" s="13">
         <v>0.3</v>
       </c>
       <c r="G25" s="13">
         <v>0.1</v>
       </c>
       <c r="H25" s="13">
         <v>0.2</v>
       </c>
       <c r="I25" s="13">
         <v>0.1</v>
       </c>
       <c r="J25" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10">
       <c r="A26" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="32">
         <f>B4+B13</f>
         <v>94.6</v>
       </c>
       <c r="C26" s="32">
         <f t="shared" ref="C26:J26" si="5">C4+C13</f>
         <v>95.3</v>
       </c>
       <c r="D26" s="32">
         <f t="shared" si="5"/>
         <v>94.3</v>
       </c>
       <c r="E26" s="32">
         <f t="shared" si="5"/>
         <v>94.2</v>
       </c>
       <c r="F26" s="32">
         <f t="shared" si="5"/>
         <v>94.4</v>
       </c>
       <c r="G26" s="32">
         <f t="shared" si="5"/>
         <v>94.7</v>
       </c>
       <c r="H26" s="32">
         <f t="shared" si="5"/>
         <v>95.9</v>
       </c>
       <c r="I26" s="32">
         <f t="shared" si="5"/>
         <v>96</v>
       </c>
       <c r="J26" s="32">
         <f t="shared" si="5"/>
         <v>96.5</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" ht="22.5">
       <c r="A27" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13">
         <v>-0.6</v>
       </c>
       <c r="C27" s="13">
         <v>-0.9</v>
       </c>
       <c r="D27" s="13">
         <v>-0.9</v>
       </c>
       <c r="E27" s="13">
         <v>-1.1000000000000001</v>
       </c>
       <c r="F27" s="13">
         <v>-1.5</v>
       </c>
       <c r="G27" s="13">
         <v>-1.5</v>
       </c>
       <c r="H27" s="13">
         <v>-1.9</v>
       </c>
       <c r="I27" s="13">
         <v>-2.2000000000000002</v>
       </c>
       <c r="J27" s="13">
         <v>-3</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10">
       <c r="A28" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="32">
         <f>B26+B27</f>
         <v>94</v>
       </c>
       <c r="C28" s="32">
         <f t="shared" ref="C28:J28" si="6">C26+C27</f>
         <v>94.4</v>
       </c>
       <c r="D28" s="32">
         <f t="shared" si="6"/>
         <v>93.4</v>
       </c>
       <c r="E28" s="32">
         <f t="shared" si="6"/>
         <v>93.1</v>
       </c>
       <c r="F28" s="32">
         <f t="shared" si="6"/>
         <v>92.9</v>
       </c>
       <c r="G28" s="32">
         <f t="shared" si="6"/>
         <v>93.2</v>
       </c>
       <c r="H28" s="32">
         <f t="shared" si="6"/>
         <v>94</v>
       </c>
       <c r="I28" s="32">
         <f t="shared" si="6"/>
         <v>93.8</v>
       </c>
       <c r="J28" s="32">
         <f t="shared" si="6"/>
         <v>93.5</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" ht="13.5" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <f>B30-B31</f>
         <v>6</v>
       </c>
       <c r="C29" s="13">
         <f t="shared" ref="C29:J29" si="7">C30-C31</f>
         <v>5.6</v>
       </c>
       <c r="D29" s="13">
         <f t="shared" si="7"/>
         <v>6.6</v>
       </c>
       <c r="E29" s="13">
         <f t="shared" si="7"/>
         <v>6.9</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="7"/>
         <v>7.1</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="7"/>
         <v>6.8</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="7"/>
         <v>6</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="7"/>
         <v>6.2</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="7"/>
         <v>6.5</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10">
       <c r="A30" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="13">
         <v>6.2</v>
       </c>
       <c r="C30" s="13">
         <v>5.9</v>
       </c>
       <c r="D30" s="13">
         <v>6.7</v>
       </c>
       <c r="E30" s="13">
         <v>7</v>
       </c>
       <c r="F30" s="13">
         <v>7.2</v>
       </c>
       <c r="G30" s="13">
         <v>6.9</v>
       </c>
       <c r="H30" s="13">
         <v>6.1</v>
       </c>
       <c r="I30" s="13">
         <v>6.3</v>
       </c>
       <c r="J30" s="13">
         <v>6.6</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10">
       <c r="A31" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="13">
         <v>0.2</v>
       </c>
       <c r="C31" s="13">
         <v>0.3</v>
       </c>
       <c r="D31" s="13">
         <v>0.1</v>
       </c>
       <c r="E31" s="13">
         <v>0.1</v>
       </c>
       <c r="F31" s="13">
         <v>0.1</v>
       </c>
       <c r="G31" s="13">
         <v>0.1</v>
       </c>
       <c r="H31" s="13">
         <v>0.1</v>
       </c>
       <c r="I31" s="13">
         <v>0.1</v>
       </c>
       <c r="J31" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10">
       <c r="A32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="32">
         <f>B28+B29</f>
         <v>100</v>
       </c>
       <c r="C32" s="32">
         <f t="shared" ref="C32:J32" si="8">C28+C29</f>
         <v>100</v>
       </c>
       <c r="D32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="E32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="F32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="G32" s="32">
         <f t="shared" si="8"/>
@@ -3906,576 +3866,576 @@
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="I32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="J32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" ht="19.5" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="27"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="D2" s="4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="28.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>60</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>43.4</v>
       </c>
       <c r="C4" s="30">
         <v>45.6</v>
       </c>
       <c r="D4" s="30">
         <v>44.7</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="22.5">
       <c r="A5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="13">
         <v>5.7</v>
       </c>
       <c r="C5" s="13">
         <v>5.3</v>
       </c>
       <c r="D5" s="13">
         <v>6.2</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>5.6</v>
       </c>
       <c r="C6" s="11">
         <v>5.2</v>
       </c>
       <c r="D6" s="11">
         <v>6.1</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <v>0.1</v>
       </c>
       <c r="C7" s="11">
         <v>0.1</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="13">
         <v>28.3</v>
       </c>
       <c r="C8" s="13">
         <v>32.200000000000003</v>
       </c>
       <c r="D8" s="13">
         <v>30.6</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" ht="13.5" customHeight="1">
       <c r="A9" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="13">
         <v>15.1</v>
       </c>
       <c r="C9" s="11">
         <v>18.7</v>
       </c>
       <c r="D9" s="11">
         <v>17.899999999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" ht="13.5" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>11.5</v>
       </c>
       <c r="C10" s="11">
         <v>11.8</v>
       </c>
       <c r="D10" s="11">
         <v>10.9</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="22.5">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>1.7</v>
       </c>
       <c r="C11" s="11">
         <v>1.7</v>
       </c>
       <c r="D11" s="11">
         <v>1.8</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4">
       <c r="A12" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>9.4</v>
       </c>
       <c r="C12" s="11">
         <v>8.1</v>
       </c>
       <c r="D12" s="11">
         <v>7.9</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="32">
         <v>54.3</v>
       </c>
       <c r="C13" s="32">
         <v>52.1</v>
       </c>
       <c r="D13" s="32">
         <v>53.9</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" ht="22.5">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13">
         <v>12.4</v>
       </c>
       <c r="C14" s="11">
         <v>12.3</v>
       </c>
       <c r="D14" s="13">
         <v>12.1</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4">
       <c r="A15" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="13">
         <v>0.9</v>
       </c>
       <c r="C15" s="11">
         <v>0.9</v>
       </c>
       <c r="D15" s="13">
         <v>0.8</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4">
       <c r="A16" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="13">
         <v>11.5</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4">
       <c r="A17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13">
         <v>9</v>
       </c>
       <c r="C17" s="11">
         <v>8.5</v>
       </c>
       <c r="D17" s="13">
         <v>8.3000000000000007</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4">
       <c r="A18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="13">
         <v>2.5</v>
       </c>
       <c r="C18" s="11">
         <v>2.5</v>
       </c>
       <c r="D18" s="13">
         <v>2.7</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4">
       <c r="A19" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="13">
         <v>5.9</v>
       </c>
       <c r="C19" s="11">
         <v>5.3</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4" ht="24.75" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="13">
         <v>14.8</v>
       </c>
       <c r="C20" s="11">
         <v>14.9</v>
       </c>
       <c r="D20" s="13">
         <v>15.9</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4">
       <c r="A21" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>1.9</v>
       </c>
       <c r="C21" s="11">
         <v>1.7</v>
       </c>
       <c r="D21" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="13">
         <v>3.3</v>
       </c>
       <c r="C22" s="11">
         <v>2.8</v>
       </c>
       <c r="D22" s="13">
         <v>3.2</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4" ht="11.25" customHeight="1">
       <c r="A23" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="13">
         <v>1.7</v>
       </c>
       <c r="C23" s="11">
         <v>1.5</v>
       </c>
       <c r="D23" s="13">
         <v>1.9</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4">
       <c r="A24" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>1.8</v>
       </c>
       <c r="C24" s="11">
         <v>1.7</v>
       </c>
       <c r="D24" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4">
       <c r="A25" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="32">
         <v>97.7</v>
       </c>
       <c r="C25" s="32">
         <v>97.7</v>
       </c>
       <c r="D25" s="32">
         <v>98.6</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4" ht="22.5">
       <c r="A26" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="13">
         <v>-4.8</v>
       </c>
       <c r="C26" s="11">
         <v>-4.7</v>
       </c>
       <c r="D26" s="11">
         <v>-3.2</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4" ht="13.5" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>92.9</v>
       </c>
       <c r="C27" s="32">
         <v>93</v>
       </c>
       <c r="D27" s="32">
         <v>95.4</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4">
       <c r="A28" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="13">
         <v>7.1</v>
       </c>
       <c r="C28" s="13">
         <v>7</v>
       </c>
       <c r="D28" s="13">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4">
       <c r="A29" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="13">
         <v>7.2</v>
       </c>
       <c r="C29" s="11">
         <v>7.1</v>
       </c>
       <c r="D29" s="13">
         <v>4.8</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4">
       <c r="A30" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="56">
         <v>0.1</v>
       </c>
       <c r="C30" s="11">
         <v>0.1</v>
       </c>
       <c r="D30" s="56">
         <v>0.2</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4">
       <c r="A31" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="20">
         <v>100</v>
       </c>
       <c r="C31" s="20">
         <v>100</v>
       </c>
       <c r="D31" s="20">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BO4" sqref="BO4:BO33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="54" width="10.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="11.28515625" style="2" customWidth="1"/>
     <col min="56" max="58" width="10.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.85546875" style="2" customWidth="1"/>
     <col min="62" max="62" width="11.85546875" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="13.42578125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.42578125" style="2" customWidth="1"/>
     <col min="66" max="66" width="10.7109375" style="2" customWidth="1"/>
     <col min="67" max="67" width="10.85546875" style="2" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:67" ht="21" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:67">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AZ2" s="5"/>
-      <c r="BN2" s="80"/>
-      <c r="BO2" s="79" t="s">
+      <c r="BN2" s="79"/>
+      <c r="BO2" s="78" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="3" spans="1:67" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:67" ht="31.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>44</v>
       </c>
       <c r="I3" s="45" t="s">
@@ -4634,51 +4594,51 @@
       <c r="BH3" s="45" t="s">
         <v>132</v>
       </c>
       <c r="BI3" s="45" t="s">
         <v>173</v>
       </c>
       <c r="BJ3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="45" t="s">
         <v>174</v>
       </c>
       <c r="BL3" s="45" t="s">
         <v>196</v>
       </c>
       <c r="BM3" s="45" t="s">
         <v>205</v>
       </c>
       <c r="BN3" s="45" t="s">
         <v>204</v>
       </c>
       <c r="BO3" s="45" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="4" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:67" s="27" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>42.2</v>
       </c>
       <c r="C4" s="7">
         <v>43.6</v>
       </c>
       <c r="D4" s="7">
         <v>44.7</v>
       </c>
       <c r="E4" s="7">
         <v>45.1</v>
       </c>
       <c r="F4" s="7">
         <v>41.2</v>
       </c>
       <c r="G4" s="7">
         <v>42.8</v>
       </c>
       <c r="H4" s="7">
         <v>43.4</v>
       </c>
       <c r="I4" s="7">
@@ -4837,51 +4797,51 @@
       <c r="BH4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="7">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="7">
         <v>34.9</v>
       </c>
       <c r="BK4" s="7">
         <v>35.6</v>
       </c>
       <c r="BL4" s="7">
         <v>35.9</v>
       </c>
       <c r="BM4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BN4" s="7">
         <v>35.700000000000003</v>
       </c>
       <c r="BO4" s="7">
         <v>36.4</v>
       </c>
     </row>
-    <row r="5" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:67">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="11">
         <v>2.6</v>
       </c>
       <c r="D5" s="11">
         <v>4.5</v>
       </c>
       <c r="E5" s="12">
         <v>4.5</v>
       </c>
       <c r="F5" s="11">
         <v>2.1</v>
       </c>
       <c r="G5" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="11">
         <v>4</v>
       </c>
       <c r="I5" s="12">
@@ -5040,51 +5000,51 @@
       <c r="BH5" s="16">
         <v>4</v>
       </c>
       <c r="BI5" s="16">
         <v>3.8</v>
       </c>
       <c r="BJ5" s="16">
         <v>1.9</v>
       </c>
       <c r="BK5" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL5" s="16">
         <v>3.6</v>
       </c>
       <c r="BM5" s="16">
         <v>3.8</v>
       </c>
       <c r="BN5" s="16">
         <v>2</v>
       </c>
       <c r="BO5" s="16">
         <v>2.2999999999999998</v>
       </c>
     </row>
-    <row r="6" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:67">
       <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>34.6</v>
       </c>
       <c r="C6" s="7">
         <v>34.6</v>
       </c>
       <c r="D6" s="7">
         <v>32.6</v>
       </c>
       <c r="E6" s="7">
         <v>32.9</v>
       </c>
       <c r="F6" s="7">
         <v>34.5</v>
       </c>
       <c r="G6" s="7">
         <v>35.4</v>
       </c>
       <c r="H6" s="7">
         <v>33.6</v>
       </c>
       <c r="I6" s="7">
@@ -5243,51 +5203,51 @@
       <c r="BH6" s="17">
         <v>26.8</v>
       </c>
       <c r="BI6" s="17">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="17">
         <v>28.2</v>
       </c>
       <c r="BK6" s="17">
         <v>28.2</v>
       </c>
       <c r="BL6" s="68">
         <v>26.9</v>
       </c>
       <c r="BM6" s="68">
         <v>26.2</v>
       </c>
       <c r="BN6" s="17">
         <v>28.5</v>
       </c>
       <c r="BO6" s="17">
         <v>28.6</v>
       </c>
     </row>
-    <row r="7" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:67" ht="22.5">
       <c r="A7" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>20.7</v>
       </c>
       <c r="C7" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>18.3</v>
       </c>
       <c r="E7" s="12">
         <v>19.5</v>
       </c>
       <c r="F7" s="11">
         <v>20.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.1</v>
       </c>
       <c r="H7" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="I7" s="12">
@@ -5443,54 +5403,54 @@
       <c r="BG7" s="16">
         <v>14</v>
       </c>
       <c r="BH7" s="16">
         <v>13.2</v>
       </c>
       <c r="BI7" s="16">
         <v>12</v>
       </c>
       <c r="BJ7" s="16">
         <v>12.2</v>
       </c>
       <c r="BK7" s="16">
         <v>13.4</v>
       </c>
       <c r="BL7" s="16">
         <v>12.7</v>
       </c>
       <c r="BM7" s="16">
         <v>11.7</v>
       </c>
       <c r="BN7" s="16">
         <v>10.6</v>
       </c>
       <c r="BO7" s="16">
-        <v>12.6</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:67" x14ac:dyDescent="0.2">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>10.9</v>
       </c>
       <c r="C8" s="11">
         <v>12.3</v>
       </c>
       <c r="D8" s="11">
         <v>12.1</v>
       </c>
       <c r="E8" s="12">
         <v>11.3</v>
       </c>
       <c r="F8" s="11">
         <v>10.8</v>
       </c>
       <c r="G8" s="11">
         <v>12.1</v>
       </c>
       <c r="H8" s="11">
         <v>12.5</v>
       </c>
       <c r="I8" s="12">
@@ -5646,54 +5606,54 @@
       <c r="BG8" s="16">
         <v>12.3</v>
       </c>
       <c r="BH8" s="16">
         <v>11.7</v>
       </c>
       <c r="BI8" s="16">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="16">
         <v>13.9</v>
       </c>
       <c r="BK8" s="16">
         <v>12.8</v>
       </c>
       <c r="BL8" s="16">
         <v>12.4</v>
       </c>
       <c r="BM8" s="16">
         <v>12.8</v>
       </c>
       <c r="BN8" s="16">
         <v>15.6</v>
       </c>
       <c r="BO8" s="16">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="22.5">
       <c r="A9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>2.7</v>
       </c>
       <c r="C9" s="11">
         <v>2.1</v>
       </c>
       <c r="D9" s="11">
         <v>1.9</v>
       </c>
       <c r="E9" s="12">
         <v>1.8</v>
       </c>
       <c r="F9" s="11">
         <v>2.4</v>
       </c>
       <c r="G9" s="11">
         <v>1.9</v>
       </c>
       <c r="H9" s="11">
         <v>1.7</v>
       </c>
       <c r="I9" s="12">
@@ -5852,51 +5812,51 @@
       <c r="BH9" s="16">
         <v>1.6</v>
       </c>
       <c r="BI9" s="16">
         <v>1.5</v>
       </c>
       <c r="BJ9" s="16">
         <v>1.8</v>
       </c>
       <c r="BK9" s="16">
         <v>1.7</v>
       </c>
       <c r="BL9" s="16">
         <v>1.6</v>
       </c>
       <c r="BM9" s="16">
         <v>1.5</v>
       </c>
       <c r="BN9" s="16">
         <v>2</v>
       </c>
       <c r="BO9" s="16">
         <v>1.8</v>
       </c>
     </row>
-    <row r="10" spans="1:67" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:67" ht="25.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
         <v>0.3</v>
       </c>
       <c r="C10" s="11">
         <v>0.3</v>
       </c>
       <c r="D10" s="11">
         <v>0.3</v>
       </c>
       <c r="E10" s="12">
         <v>0.3</v>
       </c>
       <c r="F10" s="11">
         <v>0.4</v>
       </c>
       <c r="G10" s="11">
         <v>0.3</v>
       </c>
       <c r="H10" s="11">
         <v>0.3</v>
       </c>
       <c r="I10" s="12">
@@ -6052,54 +6012,54 @@
       <c r="BG10" s="16">
         <v>0.3</v>
       </c>
       <c r="BH10" s="16">
         <v>0.3</v>
       </c>
       <c r="BI10" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ10" s="16">
         <v>0.3</v>
       </c>
       <c r="BK10" s="16">
         <v>0.3</v>
       </c>
       <c r="BL10" s="16">
         <v>0.2</v>
       </c>
       <c r="BM10" s="16">
         <v>0.2</v>
       </c>
       <c r="BN10" s="16">
         <v>0.3</v>
       </c>
       <c r="BO10" s="16">
-        <v>0.2</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:67" x14ac:dyDescent="0.2">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="11">
         <v>5.3</v>
       </c>
       <c r="C11" s="11">
         <v>6.4</v>
       </c>
       <c r="D11" s="11">
         <v>7.6</v>
       </c>
       <c r="E11" s="12">
         <v>7.7</v>
       </c>
       <c r="F11" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="11">
         <v>5.2</v>
       </c>
       <c r="H11" s="11">
         <v>5.8</v>
       </c>
       <c r="I11" s="12">
@@ -6258,51 +6218,51 @@
       <c r="BH11" s="16">
         <v>5.4</v>
       </c>
       <c r="BI11" s="16">
         <v>6</v>
       </c>
       <c r="BJ11" s="16">
         <v>4.8</v>
       </c>
       <c r="BK11" s="16">
         <v>5.2</v>
       </c>
       <c r="BL11" s="16">
         <v>5.4</v>
       </c>
       <c r="BM11" s="16">
         <v>6.2</v>
       </c>
       <c r="BN11" s="16">
         <v>5.2</v>
       </c>
       <c r="BO11" s="16">
         <v>5.5</v>
       </c>
     </row>
-    <row r="12" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:67" s="27" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
         <v>54.8</v>
       </c>
       <c r="C12" s="7">
         <v>53.9</v>
       </c>
       <c r="D12" s="7">
         <v>52.3</v>
       </c>
       <c r="E12" s="7">
         <v>51.7</v>
       </c>
       <c r="F12" s="7">
         <v>51.9</v>
       </c>
       <c r="G12" s="7">
         <v>49.3</v>
       </c>
       <c r="H12" s="7">
         <v>48.8</v>
       </c>
       <c r="I12" s="7">
@@ -6458,54 +6418,54 @@
       <c r="BG12" s="17">
         <v>57.1</v>
       </c>
       <c r="BH12" s="17">
         <v>56.7</v>
       </c>
       <c r="BI12" s="17">
         <v>58</v>
       </c>
       <c r="BJ12" s="17">
         <v>58.5</v>
       </c>
       <c r="BK12" s="17">
         <v>57.3</v>
       </c>
       <c r="BL12" s="68">
         <v>57.1</v>
       </c>
       <c r="BM12" s="68">
         <v>58</v>
       </c>
       <c r="BN12" s="17">
         <v>56.5</v>
       </c>
       <c r="BO12" s="17">
-        <v>55.4</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+        <v>55.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>13.2</v>
       </c>
       <c r="C13" s="11">
         <v>12.8</v>
       </c>
       <c r="D13" s="11">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
       <c r="F13" s="11">
         <v>12.6</v>
       </c>
       <c r="G13" s="11">
         <v>12.3</v>
       </c>
       <c r="H13" s="11">
         <v>13.4</v>
       </c>
       <c r="I13" s="12">
@@ -6661,54 +6621,54 @@
       <c r="BG13" s="16">
         <v>16</v>
       </c>
       <c r="BH13" s="16">
         <v>16.3</v>
       </c>
       <c r="BI13" s="16">
         <v>19</v>
       </c>
       <c r="BJ13" s="16">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="16">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="16">
         <v>16.7</v>
       </c>
       <c r="BM13" s="16">
         <v>20</v>
       </c>
       <c r="BN13" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="BO13" s="16">
-        <v>16.5</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:67" x14ac:dyDescent="0.2">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>7.2</v>
       </c>
       <c r="C14" s="11">
         <v>7.3</v>
       </c>
       <c r="D14" s="11">
         <v>7.9</v>
       </c>
       <c r="E14" s="12">
         <v>8</v>
       </c>
       <c r="F14" s="11">
         <v>6.9</v>
       </c>
       <c r="G14" s="11">
         <v>6.4</v>
       </c>
       <c r="H14" s="11">
         <v>6.9</v>
       </c>
       <c r="I14" s="12">
@@ -6867,51 +6827,51 @@
       <c r="BH14" s="16">
         <v>5.6</v>
       </c>
       <c r="BI14" s="16">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="16">
         <v>6.5</v>
       </c>
       <c r="BK14" s="16">
         <v>6.8</v>
       </c>
       <c r="BL14" s="16">
         <v>6.2</v>
       </c>
       <c r="BM14" s="16">
         <v>6</v>
       </c>
       <c r="BN14" s="16">
         <v>6.9</v>
       </c>
       <c r="BO14" s="16">
         <v>7</v>
       </c>
     </row>
-    <row r="15" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:67">
       <c r="A15" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0.9</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="11">
         <v>0.9</v>
       </c>
       <c r="H15" s="11">
         <v>0.8</v>
       </c>
       <c r="I15" s="12">
@@ -7070,51 +7030,51 @@
       <c r="BH15" s="16">
         <v>0.8</v>
       </c>
       <c r="BI15" s="16">
         <v>1.2</v>
       </c>
       <c r="BJ15" s="16">
         <v>0.9</v>
       </c>
       <c r="BK15" s="16">
         <v>0.9</v>
       </c>
       <c r="BL15" s="16">
         <v>0.9</v>
       </c>
       <c r="BM15" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BN15" s="16">
         <v>0.9</v>
       </c>
       <c r="BO15" s="16">
         <v>0.9</v>
       </c>
     </row>
-    <row r="16" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:67">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>2.8</v>
       </c>
       <c r="C16" s="11">
         <v>2.9</v>
       </c>
       <c r="D16" s="11">
         <v>2.8</v>
       </c>
       <c r="E16" s="12">
         <v>3.1</v>
       </c>
       <c r="F16" s="11">
         <v>2.6</v>
       </c>
       <c r="G16" s="11">
         <v>2.7</v>
       </c>
       <c r="H16" s="11">
         <v>2.6</v>
       </c>
       <c r="I16" s="12">
@@ -7270,54 +7230,54 @@
       <c r="BG16" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="16">
         <v>2</v>
       </c>
       <c r="BK16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="16">
         <v>2.1</v>
       </c>
       <c r="BM16" s="16">
         <v>2.7</v>
       </c>
       <c r="BN16" s="16">
         <v>1.9</v>
       </c>
       <c r="BO16" s="16">
-        <v>2.1</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:67" x14ac:dyDescent="0.2">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>3.6</v>
       </c>
       <c r="C17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="11">
         <v>4</v>
       </c>
       <c r="E17" s="12">
         <v>3.6</v>
       </c>
       <c r="F17" s="11">
         <v>3.6</v>
       </c>
       <c r="G17" s="11">
         <v>3.8</v>
       </c>
       <c r="H17" s="11">
         <v>3.5</v>
       </c>
       <c r="I17" s="12">
@@ -7473,54 +7433,54 @@
       <c r="BG17" s="16">
         <v>4</v>
       </c>
       <c r="BH17" s="16">
         <v>3.8</v>
       </c>
       <c r="BI17" s="16">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="16">
         <v>4.2</v>
       </c>
       <c r="BM17" s="16">
         <v>3.4</v>
       </c>
       <c r="BN17" s="16">
         <v>4</v>
       </c>
       <c r="BO17" s="16">
-        <v>4.0999999999999996</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:67" x14ac:dyDescent="0.2">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>9.5</v>
       </c>
       <c r="C18" s="11">
         <v>9.4</v>
       </c>
       <c r="D18" s="11">
         <v>8.5</v>
       </c>
       <c r="E18" s="12">
         <v>8.6</v>
       </c>
       <c r="F18" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="11">
         <v>7.2</v>
       </c>
       <c r="I18" s="12">
@@ -7679,51 +7639,51 @@
       <c r="BH18" s="16">
         <v>8.6</v>
       </c>
       <c r="BI18" s="16">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="16">
         <v>9.1</v>
       </c>
       <c r="BK18" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="16">
         <v>8.4</v>
       </c>
       <c r="BM18" s="16">
         <v>9.4</v>
       </c>
       <c r="BN18" s="16">
         <v>9.3000000000000007</v>
       </c>
       <c r="BO18" s="16">
         <v>8.6</v>
       </c>
     </row>
-    <row r="19" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:67" ht="22.5">
       <c r="A19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>5.3</v>
       </c>
       <c r="C19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D19" s="11">
         <v>3.9</v>
       </c>
       <c r="E19" s="12">
         <v>3.9</v>
       </c>
       <c r="F19" s="11">
         <v>5.2</v>
       </c>
       <c r="G19" s="11">
         <v>4.3</v>
       </c>
       <c r="H19" s="11">
         <v>3.7</v>
       </c>
       <c r="I19" s="12">
@@ -7879,54 +7839,54 @@
       <c r="BG19" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="16">
         <v>3.4</v>
       </c>
       <c r="BI19" s="16">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="16">
         <v>4.3</v>
       </c>
       <c r="BK19" s="16">
         <v>3.5</v>
       </c>
       <c r="BL19" s="16">
         <v>3.1</v>
       </c>
       <c r="BM19" s="16">
         <v>3.1</v>
       </c>
       <c r="BN19" s="16">
         <v>3.9</v>
       </c>
       <c r="BO19" s="16">
-        <v>3.4</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>2.6</v>
       </c>
       <c r="C20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D20" s="11">
         <v>2.1</v>
       </c>
       <c r="E20" s="12">
         <v>1.9</v>
       </c>
       <c r="F20" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="11">
         <v>1.7</v>
       </c>
       <c r="I20" s="12">
@@ -8082,54 +8042,54 @@
       <c r="BG20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="16">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="16">
         <v>2.1</v>
       </c>
       <c r="BK20" s="16">
         <v>2</v>
       </c>
       <c r="BL20" s="16">
         <v>2</v>
       </c>
       <c r="BM20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BN20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BO20" s="16">
-        <v>1.9</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>2</v>
       </c>
       <c r="C21" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="12">
         <v>2.1</v>
       </c>
       <c r="F21" s="11">
         <v>1.9</v>
       </c>
       <c r="G21" s="11">
         <v>1.7</v>
       </c>
       <c r="H21" s="11">
         <v>1.9</v>
       </c>
       <c r="I21" s="12">
@@ -8288,51 +8248,51 @@
       <c r="BH21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI21" s="16">
         <v>1.9</v>
       </c>
       <c r="BJ21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BK21" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL21" s="16">
         <v>2.1</v>
       </c>
       <c r="BM21" s="16">
         <v>1.9</v>
       </c>
       <c r="BN21" s="16">
         <v>2</v>
       </c>
       <c r="BO21" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:67">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="11">
         <v>3.8</v>
       </c>
       <c r="C22" s="11">
         <v>3.6</v>
       </c>
       <c r="D22" s="11">
         <v>3.3</v>
       </c>
       <c r="E22" s="12">
         <v>3.2</v>
       </c>
       <c r="F22" s="11">
         <v>3.7</v>
       </c>
       <c r="G22" s="11">
         <v>3.3</v>
       </c>
       <c r="H22" s="11">
         <v>3.1</v>
       </c>
       <c r="I22" s="12">
@@ -8488,54 +8448,54 @@
       <c r="BG22" s="16">
         <v>4.7</v>
       </c>
       <c r="BH22" s="16">
         <v>5</v>
       </c>
       <c r="BI22" s="16">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="16">
         <v>4.2</v>
       </c>
       <c r="BK22" s="16">
         <v>4.5</v>
       </c>
       <c r="BL22" s="16">
         <v>5</v>
       </c>
       <c r="BM22" s="16">
         <v>3</v>
       </c>
       <c r="BN22" s="16">
         <v>3.5</v>
       </c>
       <c r="BO22" s="16">
-        <v>3.7</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>2.1</v>
       </c>
       <c r="C23" s="11">
         <v>2.1</v>
       </c>
       <c r="D23" s="11">
         <v>2.1</v>
       </c>
       <c r="E23" s="12">
         <v>1.7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="11">
         <v>1.9</v>
       </c>
       <c r="H23" s="11">
         <v>2.1</v>
       </c>
       <c r="I23" s="12">
@@ -8691,54 +8651,54 @@
       <c r="BG23" s="16">
         <v>2.7</v>
       </c>
       <c r="BH23" s="16">
         <v>2.7</v>
       </c>
       <c r="BI23" s="16">
         <v>3</v>
       </c>
       <c r="BJ23" s="16">
         <v>2.7</v>
       </c>
       <c r="BK23" s="16">
         <v>2.8</v>
       </c>
       <c r="BL23" s="16">
         <v>2.7</v>
       </c>
       <c r="BM23" s="16">
         <v>1.8</v>
       </c>
       <c r="BN23" s="16">
         <v>1.2</v>
       </c>
       <c r="BO23" s="16">
-        <v>1.8</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:67" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>0.6</v>
       </c>
       <c r="C24" s="11">
         <v>0.7</v>
       </c>
       <c r="D24" s="11">
         <v>0.6</v>
       </c>
       <c r="E24" s="12">
         <v>0.6</v>
       </c>
       <c r="F24" s="11">
         <v>0.6</v>
       </c>
       <c r="G24" s="11">
         <v>0.6</v>
       </c>
       <c r="H24" s="11">
         <v>0.6</v>
       </c>
       <c r="I24" s="12">
@@ -8897,51 +8857,51 @@
       <c r="BH24" s="16">
         <v>0.8</v>
       </c>
       <c r="BI24" s="16">
         <v>0.9</v>
       </c>
       <c r="BJ24" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BK24" s="16">
         <v>0.8</v>
       </c>
       <c r="BL24" s="16">
         <v>0.8</v>
       </c>
       <c r="BM24" s="16">
         <v>1</v>
       </c>
       <c r="BN24" s="16">
         <v>1.2</v>
       </c>
       <c r="BO24" s="16">
         <v>0.9</v>
       </c>
     </row>
-    <row r="25" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:67">
       <c r="A25" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>0.9</v>
       </c>
       <c r="C25" s="11">
         <v>0.8</v>
       </c>
       <c r="D25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E25" s="12">
         <v>0.9</v>
       </c>
       <c r="F25" s="11">
         <v>0.7</v>
       </c>
       <c r="G25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="11">
         <v>1.3</v>
       </c>
       <c r="I25" s="12">
@@ -9097,54 +9057,54 @@
       <c r="BG25" s="16">
         <v>2.5</v>
       </c>
       <c r="BH25" s="16">
         <v>3</v>
       </c>
       <c r="BI25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="16">
         <v>2.8</v>
       </c>
       <c r="BM25" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BN25" s="16">
         <v>2.5</v>
       </c>
       <c r="BO25" s="16">
-        <v>2.4</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:67" ht="45" x14ac:dyDescent="0.2">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="45">
       <c r="A26" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>0.1</v>
       </c>
       <c r="C26" s="11">
         <v>0.1</v>
       </c>
       <c r="D26" s="11">
         <v>0.1</v>
       </c>
       <c r="E26" s="12">
         <v>0.1</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="12">
@@ -9303,51 +9263,51 @@
       <c r="BH26" s="16">
         <v>0.1</v>
       </c>
       <c r="BI26" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ26" s="16">
         <v>0.1</v>
       </c>
       <c r="BK26" s="16">
         <v>0.1</v>
       </c>
       <c r="BL26" s="16">
         <v>0.1</v>
       </c>
       <c r="BM26" s="16">
         <v>0.2</v>
       </c>
       <c r="BN26" s="16">
         <v>0.1</v>
       </c>
       <c r="BO26" s="16">
         <v>0.1</v>
       </c>
     </row>
-    <row r="27" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:67" s="27" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="20">
         <v>97</v>
       </c>
       <c r="C27" s="20">
         <v>97.5</v>
       </c>
       <c r="D27" s="20">
         <v>97</v>
       </c>
       <c r="E27" s="20">
         <v>96.8</v>
       </c>
       <c r="F27" s="20">
         <v>93.1</v>
       </c>
       <c r="G27" s="20">
         <v>92.1</v>
       </c>
       <c r="H27" s="20">
         <v>92.2</v>
       </c>
       <c r="I27" s="20">
@@ -9503,54 +9463,54 @@
       <c r="BG27" s="17">
         <v>93</v>
       </c>
       <c r="BH27" s="17">
         <v>92.9</v>
       </c>
       <c r="BI27" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="17">
         <v>93.4</v>
       </c>
       <c r="BK27" s="17">
         <v>92.9</v>
       </c>
       <c r="BL27" s="20">
         <v>93</v>
       </c>
       <c r="BM27" s="20">
         <v>94.2</v>
       </c>
       <c r="BN27" s="17">
         <v>92.2</v>
       </c>
       <c r="BO27" s="17">
-        <v>91.8</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="11">
         <v>-1.8</v>
       </c>
       <c r="C28" s="11">
         <v>-2.2999999999999998</v>
       </c>
       <c r="D28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="12">
         <v>-2.1</v>
       </c>
       <c r="F28" s="11">
         <v>-2.6</v>
       </c>
       <c r="G28" s="11">
         <v>-2.4</v>
       </c>
       <c r="H28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="I28" s="12" t="s">
@@ -9709,51 +9669,51 @@
       <c r="BH28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BI28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BJ28" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BK28" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BL28" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BM28" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BN28" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BO28" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="29" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:67" s="27" customFormat="1">
       <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="20">
         <v>95.2</v>
       </c>
       <c r="C29" s="20">
         <v>95.2</v>
       </c>
       <c r="D29" s="20">
         <v>94.8</v>
       </c>
       <c r="E29" s="20">
         <v>94.7</v>
       </c>
       <c r="F29" s="20">
         <v>90.5</v>
       </c>
       <c r="G29" s="20">
         <v>89.7</v>
       </c>
       <c r="H29" s="20">
         <v>90</v>
       </c>
       <c r="I29" s="20">
@@ -9909,54 +9869,54 @@
       <c r="BG29" s="17">
         <v>93</v>
       </c>
       <c r="BH29" s="17">
         <v>92.9</v>
       </c>
       <c r="BI29" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="17">
         <v>93.4</v>
       </c>
       <c r="BK29" s="17">
         <v>92.9</v>
       </c>
       <c r="BL29" s="20">
         <v>93</v>
       </c>
       <c r="BM29" s="20">
         <v>94.2</v>
       </c>
       <c r="BN29" s="17">
         <v>92.2</v>
       </c>
       <c r="BO29" s="17">
-        <v>91.8</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+        <v>91.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="27" customFormat="1">
       <c r="A30" s="40" t="s">
         <v>201</v>
       </c>
       <c r="B30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="C30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="D30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="E30" s="56">
         <v>5.3</v>
       </c>
       <c r="F30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="G30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="H30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="I30" s="56">
@@ -10115,51 +10075,51 @@
       <c r="BH30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BI30" s="21">
         <v>6.1</v>
       </c>
       <c r="BJ30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BK30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BL30" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BM30" s="58">
         <v>5.8</v>
       </c>
       <c r="BN30" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BO30" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="31" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:67" s="27" customFormat="1">
       <c r="A31" s="22" t="s">
         <v>202</v>
       </c>
       <c r="B31" s="11">
         <v>4.8</v>
       </c>
       <c r="C31" s="11">
         <v>5</v>
       </c>
       <c r="D31" s="11">
         <v>5.2</v>
       </c>
       <c r="E31" s="23">
         <v>5.6</v>
       </c>
       <c r="F31" s="11">
         <v>9.5</v>
       </c>
       <c r="G31" s="11">
         <v>10.3</v>
       </c>
       <c r="H31" s="11">
         <v>10</v>
       </c>
       <c r="I31" s="23">
@@ -10315,54 +10275,54 @@
       <c r="BG31" s="58">
         <v>7</v>
       </c>
       <c r="BH31" s="58">
         <v>7.1</v>
       </c>
       <c r="BI31" s="58">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="21">
         <v>6.6</v>
       </c>
       <c r="BK31" s="21">
         <v>7.1</v>
       </c>
       <c r="BL31" s="58">
         <v>7</v>
       </c>
       <c r="BM31" s="58">
         <v>6.2</v>
       </c>
       <c r="BN31" s="21">
         <v>7.8</v>
       </c>
       <c r="BO31" s="21">
-        <v>8.1999999999999993</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="27" customFormat="1">
       <c r="A32" s="22" t="s">
         <v>203</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E32" s="12">
         <v>0.3</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="I32" s="12">
@@ -10521,51 +10481,51 @@
       <c r="BH32" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BI32" s="58">
         <v>0.3</v>
       </c>
       <c r="BJ32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BK32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BL32" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BM32" s="58">
         <v>0.4</v>
       </c>
       <c r="BN32" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BO32" s="23" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="33" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:67" s="27" customFormat="1">
       <c r="A33" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="20">
         <v>100</v>
       </c>
       <c r="C33" s="20">
         <v>100.2</v>
       </c>
       <c r="D33" s="20">
         <v>100</v>
       </c>
       <c r="E33" s="20">
         <v>100</v>
       </c>
       <c r="F33" s="20">
         <v>100</v>
       </c>
       <c r="G33" s="20">
         <v>100</v>
       </c>
       <c r="H33" s="20">
         <v>100</v>
       </c>
       <c r="I33" s="20">
@@ -10724,88 +10684,86 @@
       <c r="BH33" s="17">
         <v>100</v>
       </c>
       <c r="BI33" s="17">
         <v>100</v>
       </c>
       <c r="BJ33" s="17">
         <v>100</v>
       </c>
       <c r="BK33" s="17">
         <v>100</v>
       </c>
       <c r="BL33" s="68">
         <v>100</v>
       </c>
       <c r="BM33" s="68">
         <v>100</v>
       </c>
       <c r="BN33" s="17">
         <v>100</v>
       </c>
       <c r="BO33" s="17">
         <v>100</v>
       </c>
     </row>
-    <row r="34" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:67">
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
     </row>
-    <row r="35" spans="1:67" ht="12.75" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="35" spans="1:67">
+      <c r="A35" s="76"/>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
     </row>
-    <row r="36" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:67">
       <c r="A36" s="76"/>
       <c r="B36" s="26"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
     </row>
-    <row r="37" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:67" ht="15" customHeight="1">
       <c r="A37" s="47"/>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
     </row>
-    <row r="38" spans="1:67" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:67">
       <c r="A38" s="47"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>