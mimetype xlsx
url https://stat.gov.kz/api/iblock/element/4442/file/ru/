--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="585" yWindow="75" windowWidth="14400" windowHeight="12000" tabRatio="757" activeTab="5"/>
+    <workbookView xWindow="-135" yWindow="75" windowWidth="14310" windowHeight="12330" tabRatio="757" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2025 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="6" l="1"/>
   <c r="I29" i="6"/>
   <c r="H29" i="6"/>
   <c r="G29" i="6"/>
   <c r="F29" i="6"/>
   <c r="E29" i="6"/>
   <c r="D29" i="6"/>
   <c r="C29" i="6"/>
   <c r="B29" i="6"/>
   <c r="J16" i="6"/>
@@ -143,51 +143,51 @@
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="F26" i="6" s="1"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G4" i="6"/>
   <c r="G26" i="6" s="1"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="C4" i="6"/>
   <c r="C26" i="6" s="1"/>
   <c r="C28" i="6" s="1"/>
   <c r="C32" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="D28" i="6" s="1"/>
   <c r="D32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="209">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -836,111 +836,116 @@
     <t>2006 год</t>
   </si>
   <si>
     <t>за 1990-1997гг. согласно  "Общесоюзнему классификатору "Отрасли народного хозяйства" (ОКОНХ), утвержденный Госкомстатом СССР;
 за 1998-2009гг.  согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК - 2003 ), который сопостовим с NACE Rev.1.1;
 за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2;</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <r>
       <t>2025 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
+  </si>
+  <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>ВВП методом доходов</t>
+  </si>
+  <si>
+    <t>ВВП методом конечного использования</t>
+  </si>
+  <si>
+    <t>Краткосрочный экономический индикатор</t>
+  </si>
+  <si>
+    <t>Ибраева Д.К,
+Ботабаева Ж.З.</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+zh.botabayeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Налоги на продукты </t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Оперативные данные.</t>
+      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
     </r>
-  </si>
-[...25 lines deleted...]
-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -988,67 +993,73 @@
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1093,59 +1104,63 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
@@ -1268,107 +1283,112 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1658,51 +1678,53 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" style="56" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="56" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>111211</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
@@ -1749,300 +1771,284 @@
       <c r="A9" s="49" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="62" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="49" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="49" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="49" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="76" t="s">
+      <c r="B12" s="73" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>150</v>
       </c>
-      <c r="B13" s="74" t="s">
+      <c r="B13" s="71" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="79" t="s">
+      <c r="A14" s="81" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="75" t="s">
+      <c r="B14" s="72" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="82"/>
+      <c r="B15" s="72" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B15" s="75" t="s">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="82"/>
+      <c r="B16" s="72" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="75" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="83"/>
+      <c r="B17" s="72" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="55" t="s">
         <v>153</v>
       </c>
-      <c r="B18" s="77" t="s">
+      <c r="B18" s="74" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="49" t="s">
         <v>154</v>
       </c>
-      <c r="B19" s="72">
-        <v>46070</v>
+      <c r="B19" s="70">
+        <v>46134</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>155</v>
       </c>
-      <c r="B20" s="72">
-        <v>46134</v>
+      <c r="B20" s="70">
+        <v>46157</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="49" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="49" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="54" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="78" t="s">
-        <v>204</v>
+      <c r="B23" s="75" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="73" t="s">
-        <v>205</v>
+      <c r="B24" s="76" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B6:C18"/>
+  <dimension ref="B6:C14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="56"/>
-    <col min="2" max="2" width="90.42578125" style="56" customWidth="1"/>
+    <col min="2" max="2" width="62.140625" style="56" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B6" s="64" t="s">
+      <c r="B6" s="78" t="s">
         <v>161</v>
       </c>
-      <c r="C6" s="66"/>
+      <c r="C6" s="65"/>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="78" t="s">
         <v>162</v>
       </c>
-      <c r="C7" s="66"/>
+      <c r="C7" s="65"/>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B8" s="64" t="s">
+      <c r="B8" s="78" t="s">
         <v>163</v>
       </c>
-      <c r="C8" s="66"/>
+      <c r="C8" s="65"/>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B9" s="64" t="s">
+      <c r="B9" s="78" t="s">
         <v>164</v>
       </c>
-      <c r="C9" s="66"/>
+      <c r="C9" s="65"/>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="78" t="s">
         <v>165</v>
       </c>
-      <c r="C10" s="66"/>
-[...6 lines deleted...]
-      <c r="B12" s="65" t="s">
+      <c r="C10" s="65"/>
+    </row>
+    <row r="11" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="79" t="s">
         <v>166</v>
       </c>
-      <c r="C12" s="66"/>
+      <c r="C11" s="65"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B12" s="64"/>
+      <c r="C12" s="65"/>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B13" s="64"/>
-      <c r="C13" s="66"/>
+      <c r="B13" s="65"/>
+      <c r="C13" s="65"/>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B14" s="64"/>
+      <c r="B14" s="77" t="s">
+        <v>167</v>
+      </c>
       <c r="C14" s="66"/>
-    </row>
-[...16 lines deleted...]
-      <c r="C18" s="67"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
-      <c r="H2" s="82" t="s">
+      <c r="H2" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="I2" s="82"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="69" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I2" s="84"/>
+    </row>
+    <row r="3" spans="1:10" s="67" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="45" t="s">
         <v>97</v>
       </c>
-      <c r="B3" s="70" t="s">
+      <c r="B3" s="68" t="s">
         <v>178</v>
       </c>
-      <c r="C3" s="70" t="s">
+      <c r="C3" s="68" t="s">
         <v>180</v>
       </c>
-      <c r="D3" s="70" t="s">
+      <c r="D3" s="68" t="s">
         <v>179</v>
       </c>
-      <c r="E3" s="70" t="s">
+      <c r="E3" s="68" t="s">
         <v>181</v>
       </c>
-      <c r="F3" s="70" t="s">
+      <c r="F3" s="68" t="s">
         <v>182</v>
       </c>
-      <c r="G3" s="70" t="s">
+      <c r="G3" s="68" t="s">
         <v>183</v>
       </c>
-      <c r="H3" s="70" t="s">
+      <c r="H3" s="68" t="s">
         <v>184</v>
       </c>
-      <c r="I3" s="70" t="s">
+      <c r="I3" s="68" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="39">
         <v>20.5</v>
       </c>
       <c r="C4" s="39">
         <v>27.2</v>
       </c>
       <c r="D4" s="39">
         <v>30.8</v>
       </c>
       <c r="E4" s="39">
         <v>28.7</v>
       </c>
       <c r="F4" s="39">
         <v>29.1</v>
       </c>
       <c r="G4" s="39">
         <v>23.5</v>
       </c>
@@ -2814,72 +2820,72 @@
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="I29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="R21" sqref="R21"/>
-      <selection pane="topRight" activeCell="J3" sqref="J3"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="J2" s="34" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="69" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" s="67" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>186</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>187</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>188</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>189</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>190</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>191</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>192</v>
       </c>
       <c r="I3" s="44" t="s">
@@ -3885,53 +3891,51 @@
       </c>
       <c r="H32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="I32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="J32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="D2" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>94</v>
@@ -4329,54 +4333,54 @@
         <v>21</v>
       </c>
       <c r="B31" s="20">
         <v>100</v>
       </c>
       <c r="C31" s="20">
         <v>100</v>
       </c>
       <c r="D31" s="20">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BM38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AW4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AU4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BM3" sqref="BM3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="54" width="10.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="11.28515625" style="2" customWidth="1"/>
     <col min="56" max="58" width="10.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.85546875" style="2" customWidth="1"/>
     <col min="62" max="62" width="11.85546875" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="13.42578125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.42578125" style="2" customWidth="1"/>
     <col min="66" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
@@ -4407,54 +4411,54 @@
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AZ2" s="5"/>
-      <c r="BL2" s="83" t="s">
+      <c r="BL2" s="85" t="s">
         <v>131</v>
       </c>
-      <c r="BM2" s="83"/>
+      <c r="BM2" s="85"/>
     </row>
     <row r="3" spans="1:65" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>44</v>
@@ -4803,51 +4807,51 @@
       <c r="BE4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BF4" s="7">
         <v>35.1</v>
       </c>
       <c r="BG4" s="7">
         <v>35.9</v>
       </c>
       <c r="BH4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="7">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="7">
         <v>34.9</v>
       </c>
       <c r="BK4" s="7">
         <v>35.6</v>
       </c>
       <c r="BL4" s="7">
         <v>35.9</v>
       </c>
       <c r="BM4" s="7">
-        <v>36.1</v>
+        <v>36.6</v>
       </c>
     </row>
     <row r="5" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="11">
         <v>2.6</v>
       </c>
       <c r="D5" s="11">
         <v>4.5</v>
       </c>
       <c r="E5" s="12">
         <v>4.5</v>
       </c>
       <c r="F5" s="11">
         <v>2.1</v>
       </c>
       <c r="G5" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="11">
@@ -5000,51 +5004,51 @@
       <c r="BE5" s="16">
         <v>3.8</v>
       </c>
       <c r="BF5" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG5" s="16">
         <v>2.5</v>
       </c>
       <c r="BH5" s="16">
         <v>4</v>
       </c>
       <c r="BI5" s="16">
         <v>3.8</v>
       </c>
       <c r="BJ5" s="16">
         <v>1.9</v>
       </c>
       <c r="BK5" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL5" s="16">
         <v>3.6</v>
       </c>
       <c r="BM5" s="16">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="6" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>34.6</v>
       </c>
       <c r="C6" s="7">
         <v>34.6</v>
       </c>
       <c r="D6" s="7">
         <v>32.6</v>
       </c>
       <c r="E6" s="7">
         <v>32.9</v>
       </c>
       <c r="F6" s="7">
         <v>34.5</v>
       </c>
       <c r="G6" s="7">
         <v>35.4</v>
       </c>
       <c r="H6" s="7">
@@ -5193,55 +5197,55 @@
       </c>
       <c r="BD6" s="17">
         <v>27.7</v>
       </c>
       <c r="BE6" s="17">
         <v>26.8</v>
       </c>
       <c r="BF6" s="17">
         <v>28.5</v>
       </c>
       <c r="BG6" s="17">
         <v>28.3</v>
       </c>
       <c r="BH6" s="17">
         <v>26.8</v>
       </c>
       <c r="BI6" s="17">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="17">
         <v>28.2</v>
       </c>
       <c r="BK6" s="17">
         <v>28.2</v>
       </c>
-      <c r="BL6" s="71">
+      <c r="BL6" s="69">
         <v>26.9</v>
       </c>
-      <c r="BM6" s="71">
-        <v>26.3</v>
+      <c r="BM6" s="69">
+        <v>26.6</v>
       </c>
     </row>
     <row r="7" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>20.7</v>
       </c>
       <c r="C7" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>18.3</v>
       </c>
       <c r="E7" s="12">
         <v>19.5</v>
       </c>
       <c r="F7" s="11">
         <v>20.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.1</v>
       </c>
       <c r="H7" s="11">
@@ -5591,51 +5595,51 @@
       <c r="BE8" s="16">
         <v>12.2</v>
       </c>
       <c r="BF8" s="16">
         <v>13.8</v>
       </c>
       <c r="BG8" s="16">
         <v>12.3</v>
       </c>
       <c r="BH8" s="16">
         <v>11.7</v>
       </c>
       <c r="BI8" s="16">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="16">
         <v>13.9</v>
       </c>
       <c r="BK8" s="16">
         <v>12.8</v>
       </c>
       <c r="BL8" s="16">
         <v>12.4</v>
       </c>
       <c r="BM8" s="16">
-        <v>12.7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>2.7</v>
       </c>
       <c r="C9" s="11">
         <v>2.1</v>
       </c>
       <c r="D9" s="11">
         <v>1.9</v>
       </c>
       <c r="E9" s="12">
         <v>1.8</v>
       </c>
       <c r="F9" s="11">
         <v>2.4</v>
       </c>
       <c r="G9" s="11">
         <v>1.9</v>
       </c>
       <c r="H9" s="11">
@@ -6182,51 +6186,51 @@
       <c r="BE11" s="16">
         <v>5.6</v>
       </c>
       <c r="BF11" s="16">
         <v>4.3</v>
       </c>
       <c r="BG11" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="BH11" s="16">
         <v>5.4</v>
       </c>
       <c r="BI11" s="16">
         <v>6</v>
       </c>
       <c r="BJ11" s="16">
         <v>4.8</v>
       </c>
       <c r="BK11" s="16">
         <v>5.2</v>
       </c>
       <c r="BL11" s="16">
         <v>5.4</v>
       </c>
       <c r="BM11" s="16">
-        <v>6.1</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="12" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
         <v>54.8</v>
       </c>
       <c r="C12" s="7">
         <v>53.9</v>
       </c>
       <c r="D12" s="7">
         <v>52.3</v>
       </c>
       <c r="E12" s="7">
         <v>51.7</v>
       </c>
       <c r="F12" s="7">
         <v>51.9</v>
       </c>
       <c r="G12" s="7">
         <v>49.3</v>
       </c>
       <c r="H12" s="7">
@@ -6375,55 +6379,55 @@
       </c>
       <c r="BD12" s="17">
         <v>54.2</v>
       </c>
       <c r="BE12" s="17">
         <v>56.4</v>
       </c>
       <c r="BF12" s="17">
         <v>57.9</v>
       </c>
       <c r="BG12" s="17">
         <v>57.1</v>
       </c>
       <c r="BH12" s="17">
         <v>56.7</v>
       </c>
       <c r="BI12" s="17">
         <v>58</v>
       </c>
       <c r="BJ12" s="17">
         <v>58.5</v>
       </c>
       <c r="BK12" s="17">
         <v>57.3</v>
       </c>
-      <c r="BL12" s="71">
+      <c r="BL12" s="69">
         <v>57.1</v>
       </c>
-      <c r="BM12" s="71">
-        <v>57.7</v>
+      <c r="BM12" s="69">
+        <v>57.6</v>
       </c>
     </row>
     <row r="13" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>13.2</v>
       </c>
       <c r="C13" s="11">
         <v>12.8</v>
       </c>
       <c r="D13" s="11">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
       <c r="F13" s="11">
         <v>12.6</v>
       </c>
       <c r="G13" s="11">
         <v>12.3</v>
       </c>
       <c r="H13" s="11">
@@ -6576,51 +6580,51 @@
       <c r="BE13" s="16">
         <v>18.2</v>
       </c>
       <c r="BF13" s="16">
         <v>16.5</v>
       </c>
       <c r="BG13" s="16">
         <v>16</v>
       </c>
       <c r="BH13" s="16">
         <v>16.3</v>
       </c>
       <c r="BI13" s="16">
         <v>19</v>
       </c>
       <c r="BJ13" s="16">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="16">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="16">
         <v>16.7</v>
       </c>
       <c r="BM13" s="16">
-        <v>19.2</v>
+        <v>19.899999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>7.2</v>
       </c>
       <c r="C14" s="11">
         <v>7.3</v>
       </c>
       <c r="D14" s="11">
         <v>7.9</v>
       </c>
       <c r="E14" s="12">
         <v>8</v>
       </c>
       <c r="F14" s="11">
         <v>6.9</v>
       </c>
       <c r="G14" s="11">
         <v>6.4</v>
       </c>
       <c r="H14" s="11">
@@ -6773,51 +6777,51 @@
       <c r="BE14" s="16">
         <v>5.6</v>
       </c>
       <c r="BF14" s="16">
         <v>6</v>
       </c>
       <c r="BG14" s="16">
         <v>6.1</v>
       </c>
       <c r="BH14" s="16">
         <v>5.6</v>
       </c>
       <c r="BI14" s="16">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="16">
         <v>6.5</v>
       </c>
       <c r="BK14" s="16">
         <v>6.8</v>
       </c>
       <c r="BL14" s="16">
         <v>6.2</v>
       </c>
       <c r="BM14" s="16">
-        <v>6</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="15" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0.9</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="11">
         <v>0.9</v>
       </c>
       <c r="H15" s="11">
@@ -6970,51 +6974,51 @@
       <c r="BE15" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BF15" s="16">
         <v>0.9</v>
       </c>
       <c r="BG15" s="16">
         <v>0.8</v>
       </c>
       <c r="BH15" s="16">
         <v>0.8</v>
       </c>
       <c r="BI15" s="16">
         <v>1.2</v>
       </c>
       <c r="BJ15" s="16">
         <v>0.9</v>
       </c>
       <c r="BK15" s="16">
         <v>0.9</v>
       </c>
       <c r="BL15" s="16">
         <v>0.9</v>
       </c>
       <c r="BM15" s="16">
-        <v>1.2</v>
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>2.8</v>
       </c>
       <c r="C16" s="11">
         <v>2.9</v>
       </c>
       <c r="D16" s="11">
         <v>2.8</v>
       </c>
       <c r="E16" s="12">
         <v>3.1</v>
       </c>
       <c r="F16" s="11">
         <v>2.6</v>
       </c>
       <c r="G16" s="11">
         <v>2.7</v>
       </c>
       <c r="H16" s="11">
@@ -7167,51 +7171,51 @@
       <c r="BE16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BF16" s="16">
         <v>1.9</v>
       </c>
       <c r="BG16" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="16">
         <v>2</v>
       </c>
       <c r="BK16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="16">
         <v>2.1</v>
       </c>
       <c r="BM16" s="16">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>3.6</v>
       </c>
       <c r="C17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="11">
         <v>4</v>
       </c>
       <c r="E17" s="12">
         <v>3.6</v>
       </c>
       <c r="F17" s="11">
         <v>3.6</v>
       </c>
       <c r="G17" s="11">
         <v>3.8</v>
       </c>
       <c r="H17" s="11">
@@ -7561,51 +7565,51 @@
       <c r="BE18" s="16">
         <v>7.5</v>
       </c>
       <c r="BF18" s="16">
         <v>8.9</v>
       </c>
       <c r="BG18" s="16">
         <v>8.4</v>
       </c>
       <c r="BH18" s="16">
         <v>8.6</v>
       </c>
       <c r="BI18" s="16">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="16">
         <v>9.1</v>
       </c>
       <c r="BK18" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="16">
         <v>8.4</v>
       </c>
       <c r="BM18" s="16">
-        <v>8.3000000000000007</v>
+        <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="19" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>5.3</v>
       </c>
       <c r="C19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D19" s="11">
         <v>3.9</v>
       </c>
       <c r="E19" s="12">
         <v>3.9</v>
       </c>
       <c r="F19" s="11">
         <v>5.2</v>
       </c>
       <c r="G19" s="11">
         <v>4.3</v>
       </c>
       <c r="H19" s="11">
@@ -7758,51 +7762,51 @@
       <c r="BE19" s="16">
         <v>3.5</v>
       </c>
       <c r="BF19" s="16">
         <v>4.5</v>
       </c>
       <c r="BG19" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="16">
         <v>3.4</v>
       </c>
       <c r="BI19" s="16">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="16">
         <v>4.3</v>
       </c>
       <c r="BK19" s="16">
         <v>3.5</v>
       </c>
       <c r="BL19" s="16">
         <v>3.1</v>
       </c>
       <c r="BM19" s="16">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="20" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>2.6</v>
       </c>
       <c r="C20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D20" s="11">
         <v>2.1</v>
       </c>
       <c r="E20" s="12">
         <v>1.9</v>
       </c>
       <c r="F20" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="11">
@@ -8349,51 +8353,51 @@
       <c r="BE22" s="16">
         <v>4.5</v>
       </c>
       <c r="BF22" s="16">
         <v>4.3</v>
       </c>
       <c r="BG22" s="16">
         <v>4.7</v>
       </c>
       <c r="BH22" s="16">
         <v>5</v>
       </c>
       <c r="BI22" s="16">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="16">
         <v>4.2</v>
       </c>
       <c r="BK22" s="16">
         <v>4.5</v>
       </c>
       <c r="BL22" s="16">
         <v>5</v>
       </c>
       <c r="BM22" s="16">
-        <v>4.0999999999999996</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="23" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>2.1</v>
       </c>
       <c r="C23" s="11">
         <v>2.1</v>
       </c>
       <c r="D23" s="11">
         <v>2.1</v>
       </c>
       <c r="E23" s="12">
         <v>1.7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="11">
         <v>1.9</v>
       </c>
       <c r="H23" s="11">
@@ -8546,51 +8550,51 @@
       <c r="BE23" s="16">
         <v>2.9</v>
       </c>
       <c r="BF23" s="16">
         <v>2.7</v>
       </c>
       <c r="BG23" s="16">
         <v>2.7</v>
       </c>
       <c r="BH23" s="16">
         <v>2.7</v>
       </c>
       <c r="BI23" s="16">
         <v>3</v>
       </c>
       <c r="BJ23" s="16">
         <v>2.7</v>
       </c>
       <c r="BK23" s="16">
         <v>2.8</v>
       </c>
       <c r="BL23" s="16">
         <v>2.7</v>
       </c>
       <c r="BM23" s="16">
-        <v>2.9</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="24" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>0.6</v>
       </c>
       <c r="C24" s="11">
         <v>0.7</v>
       </c>
       <c r="D24" s="11">
         <v>0.6</v>
       </c>
       <c r="E24" s="12">
         <v>0.6</v>
       </c>
       <c r="F24" s="11">
         <v>0.6</v>
       </c>
       <c r="G24" s="11">
         <v>0.6</v>
       </c>
       <c r="H24" s="11">
@@ -8743,51 +8747,51 @@
       <c r="BE24" s="16">
         <v>0.9</v>
       </c>
       <c r="BF24" s="16">
         <v>1</v>
       </c>
       <c r="BG24" s="16">
         <v>0.9</v>
       </c>
       <c r="BH24" s="16">
         <v>0.8</v>
       </c>
       <c r="BI24" s="16">
         <v>0.9</v>
       </c>
       <c r="BJ24" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BK24" s="16">
         <v>0.8</v>
       </c>
       <c r="BL24" s="16">
         <v>0.8</v>
       </c>
       <c r="BM24" s="16">
-        <v>0.9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>0.9</v>
       </c>
       <c r="C25" s="11">
         <v>0.8</v>
       </c>
       <c r="D25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E25" s="12">
         <v>0.9</v>
       </c>
       <c r="F25" s="11">
         <v>0.7</v>
       </c>
       <c r="G25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="11">
@@ -9334,51 +9338,51 @@
       <c r="BE27" s="17">
         <v>92.6</v>
       </c>
       <c r="BF27" s="17">
         <v>93</v>
       </c>
       <c r="BG27" s="17">
         <v>93</v>
       </c>
       <c r="BH27" s="17">
         <v>92.9</v>
       </c>
       <c r="BI27" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="17">
         <v>93.4</v>
       </c>
       <c r="BK27" s="17">
         <v>92.9</v>
       </c>
       <c r="BL27" s="20">
         <v>93</v>
       </c>
       <c r="BM27" s="20">
-        <v>93.8</v>
+        <v>94.2</v>
       </c>
     </row>
     <row r="28" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="11">
         <v>-1.8</v>
       </c>
       <c r="C28" s="11">
         <v>-2.2999999999999998</v>
       </c>
       <c r="D28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="12">
         <v>-2.1</v>
       </c>
       <c r="F28" s="11">
         <v>-2.6</v>
       </c>
       <c r="G28" s="11">
         <v>-2.4</v>
       </c>
       <c r="H28" s="11">
@@ -9728,56 +9732,56 @@
       <c r="BE29" s="17">
         <v>92.6</v>
       </c>
       <c r="BF29" s="17">
         <v>93</v>
       </c>
       <c r="BG29" s="17">
         <v>93</v>
       </c>
       <c r="BH29" s="17">
         <v>92.9</v>
       </c>
       <c r="BI29" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="17">
         <v>93.4</v>
       </c>
       <c r="BK29" s="17">
         <v>92.9</v>
       </c>
       <c r="BL29" s="20">
         <v>93</v>
       </c>
       <c r="BM29" s="20">
-        <v>93.8</v>
+        <v>94.2</v>
       </c>
     </row>
     <row r="30" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="10" t="s">
-        <v>27</v>
+      <c r="A30" s="40" t="s">
+        <v>205</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="C30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="D30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="E30" s="57">
         <v>5.3</v>
       </c>
       <c r="F30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="G30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="H30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="I30" s="57">
         <v>8.9</v>
       </c>
@@ -9924,57 +9928,57 @@
       </c>
       <c r="BE30" s="21">
         <v>7.4</v>
       </c>
       <c r="BF30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BG30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BH30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BI30" s="21">
         <v>6.1</v>
       </c>
       <c r="BJ30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BK30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BL30" s="59" t="s">
         <v>168</v>
       </c>
-      <c r="BM30" s="59" t="s">
-        <v>168</v>
+      <c r="BM30" s="59">
+        <v>5.8</v>
       </c>
     </row>
     <row r="31" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
-        <v>69</v>
+        <v>206</v>
       </c>
       <c r="B31" s="11">
         <v>4.8</v>
       </c>
       <c r="C31" s="11">
         <v>5</v>
       </c>
       <c r="D31" s="11">
         <v>5.2</v>
       </c>
       <c r="E31" s="23">
         <v>5.6</v>
       </c>
       <c r="F31" s="11">
         <v>9.5</v>
       </c>
       <c r="G31" s="11">
         <v>10.3</v>
       </c>
       <c r="H31" s="11">
         <v>10</v>
       </c>
       <c r="I31" s="23">
         <v>9.1</v>
       </c>
@@ -10127,51 +10131,51 @@
       </c>
       <c r="BG31" s="59">
         <v>7</v>
       </c>
       <c r="BH31" s="59">
         <v>7.1</v>
       </c>
       <c r="BI31" s="59">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="21">
         <v>6.6</v>
       </c>
       <c r="BK31" s="21">
         <v>7.1</v>
       </c>
       <c r="BL31" s="59">
         <v>7</v>
       </c>
       <c r="BM31" s="59">
         <v>6.2</v>
       </c>
     </row>
     <row r="32" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
-        <v>70</v>
+        <v>207</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E32" s="12">
         <v>0.3</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="I32" s="12">
         <v>0.3</v>
       </c>
@@ -10318,52 +10322,52 @@
       </c>
       <c r="BE32" s="59">
         <v>0.3</v>
       </c>
       <c r="BF32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BG32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BH32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BI32" s="59">
         <v>0.3</v>
       </c>
       <c r="BJ32" s="60" t="s">
         <v>168</v>
       </c>
       <c r="BK32" s="60" t="s">
         <v>168</v>
       </c>
       <c r="BL32" s="59" t="s">
         <v>168</v>
       </c>
-      <c r="BM32" s="59" t="s">
-        <v>168</v>
+      <c r="BM32" s="59">
+        <v>0.4</v>
       </c>
     </row>
     <row r="33" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="20">
         <v>100</v>
       </c>
       <c r="C33" s="20">
         <v>100.2</v>
       </c>
       <c r="D33" s="20">
         <v>100</v>
       </c>
       <c r="E33" s="20">
         <v>100</v>
       </c>
       <c r="F33" s="20">
         <v>100</v>
       </c>
       <c r="G33" s="20">
         <v>100</v>
       </c>
       <c r="H33" s="20">
@@ -10512,65 +10516,65 @@
       </c>
       <c r="BD33" s="17">
         <v>100</v>
       </c>
       <c r="BE33" s="17">
         <v>100</v>
       </c>
       <c r="BF33" s="17">
         <v>100</v>
       </c>
       <c r="BG33" s="17">
         <v>100</v>
       </c>
       <c r="BH33" s="17">
         <v>100</v>
       </c>
       <c r="BI33" s="17">
         <v>100</v>
       </c>
       <c r="BJ33" s="17">
         <v>100</v>
       </c>
       <c r="BK33" s="17">
         <v>100</v>
       </c>
-      <c r="BL33" s="71">
+      <c r="BL33" s="69">
         <v>100</v>
       </c>
-      <c r="BM33" s="71">
+      <c r="BM33" s="69">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:65" x14ac:dyDescent="0.2">
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
     </row>
     <row r="35" spans="1:65" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A35" s="25" t="s">
-        <v>198</v>
+      <c r="A35" s="80" t="s">
+        <v>208</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:65" x14ac:dyDescent="0.2">
       <c r="A36" s="47"/>
       <c r="B36" s="26"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="48"/>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>