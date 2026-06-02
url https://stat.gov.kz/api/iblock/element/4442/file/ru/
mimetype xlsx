--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-135" yWindow="75" windowWidth="14310" windowHeight="12330" tabRatio="757" activeTab="5"/>
+    <workbookView xWindow="495" yWindow="345" windowWidth="11775" windowHeight="12135" tabRatio="757" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
-    <sheet name="2010-2025 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
+    <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="6" l="1"/>
   <c r="I29" i="6"/>
   <c r="H29" i="6"/>
   <c r="G29" i="6"/>
   <c r="F29" i="6"/>
   <c r="E29" i="6"/>
   <c r="D29" i="6"/>
   <c r="C29" i="6"/>
   <c r="B29" i="6"/>
   <c r="J16" i="6"/>
   <c r="J13" i="6" s="1"/>
   <c r="I16" i="6"/>
   <c r="I13" i="6"/>
   <c r="H16" i="6"/>
   <c r="H13" i="6" s="1"/>
   <c r="G16" i="6"/>
   <c r="G13" i="6" s="1"/>
   <c r="F16" i="6"/>
@@ -143,51 +143,51 @@
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="F26" i="6" s="1"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G4" i="6"/>
   <c r="G26" i="6" s="1"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="C4" i="6"/>
   <c r="C26" i="6" s="1"/>
   <c r="C28" i="6" s="1"/>
   <c r="C32" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="D28" i="6" s="1"/>
   <c r="D32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="210">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -823,117 +823,124 @@
   <si>
     <t>2002 год</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>за 1990-1997гг. согласно  "Общесоюзнему классификатору "Отрасли народного хозяйства" (ОКОНХ), утвержденный Госкомстатом СССР;
 за 1998-2009гг.  согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК - 2003 ), который сопостовим с NACE Rev.1.1;
 за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2;</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>ВВП методом доходов</t>
+  </si>
+  <si>
+    <t>ВВП методом конечного использования</t>
+  </si>
+  <si>
+    <t>Краткосрочный экономический индикатор</t>
+  </si>
+  <si>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Налоги на продукты </t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З. А. Жунусова
+Н. Ш. Тастан
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
+  </si>
+  <si>
     <r>
-      <t>2025 год</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Оперативные данные.</t>
+    </r>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <r>
+      <t>1 квартал 2026г.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
-[...54 lines deleted...]
-      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
+      <t xml:space="preserve"> *</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1310,65 +1317,65 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -1679,51 +1686,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" style="56" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="56" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>111211</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>169</v>
       </c>
     </row>
@@ -1788,206 +1795,206 @@
         <v>147</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="49" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="73" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="55" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B14" s="72" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="82"/>
       <c r="B15" s="72" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="82"/>
       <c r="B16" s="72" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="83"/>
       <c r="B17" s="72" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="55" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="74" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="49" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="70">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="70">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="49" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="49" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="54" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="75" t="s">
-        <v>203</v>
+      <c r="B23" s="79" t="s">
+        <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="49" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="76" t="s">
-        <v>204</v>
+      <c r="B24" s="80" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="56"/>
     <col min="2" max="2" width="62.140625" style="56" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="76" t="s">
         <v>161</v>
       </c>
       <c r="C6" s="65"/>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B7" s="78" t="s">
+      <c r="B7" s="76" t="s">
         <v>162</v>
       </c>
       <c r="C7" s="65"/>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B8" s="78" t="s">
+      <c r="B8" s="76" t="s">
         <v>163</v>
       </c>
       <c r="C8" s="65"/>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B9" s="78" t="s">
+      <c r="B9" s="76" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="65"/>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B10" s="78" t="s">
+      <c r="B10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="C10" s="65"/>
     </row>
     <row r="11" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="79" t="s">
+      <c r="B11" s="77" t="s">
         <v>166</v>
       </c>
       <c r="C11" s="65"/>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B12" s="64"/>
       <c r="C12" s="65"/>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B13" s="65"/>
       <c r="C13" s="65"/>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B14" s="77" t="s">
+      <c r="B14" s="75" t="s">
         <v>167</v>
       </c>
       <c r="C14" s="66"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="63" t="s">
@@ -4330,137 +4337,137 @@
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="20">
         <v>100</v>
       </c>
       <c r="C31" s="20">
         <v>100</v>
       </c>
       <c r="D31" s="20">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM38"/>
+  <dimension ref="A1:BN38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AU4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BM3" sqref="BM3"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="54" width="10.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="11.28515625" style="2" customWidth="1"/>
     <col min="56" max="58" width="10.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.85546875" style="2" customWidth="1"/>
     <col min="62" max="62" width="11.85546875" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="13.42578125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.42578125" style="2" customWidth="1"/>
     <col min="66" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:66" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:65" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AZ2" s="5"/>
-      <c r="BL2" s="85" t="s">
+      <c r="BM2" s="85" t="s">
         <v>131</v>
       </c>
-      <c r="BM2" s="85"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:65" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BN2" s="85"/>
+    </row>
+    <row r="3" spans="1:66" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>44</v>
       </c>
       <c r="I3" s="45" t="s">
@@ -4610,54 +4617,57 @@
       <c r="BE3" s="45" t="s">
         <v>172</v>
       </c>
       <c r="BF3" s="45" t="s">
         <v>126</v>
       </c>
       <c r="BG3" s="45" t="s">
         <v>130</v>
       </c>
       <c r="BH3" s="45" t="s">
         <v>132</v>
       </c>
       <c r="BI3" s="45" t="s">
         <v>173</v>
       </c>
       <c r="BJ3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="45" t="s">
         <v>174</v>
       </c>
       <c r="BL3" s="45" t="s">
         <v>196</v>
       </c>
       <c r="BM3" s="45" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+        <v>208</v>
+      </c>
+      <c r="BN3" s="45" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>42.2</v>
       </c>
       <c r="C4" s="7">
         <v>43.6</v>
       </c>
       <c r="D4" s="7">
         <v>44.7</v>
       </c>
       <c r="E4" s="7">
         <v>45.1</v>
       </c>
       <c r="F4" s="7">
         <v>41.2</v>
       </c>
       <c r="G4" s="7">
         <v>42.8</v>
       </c>
       <c r="H4" s="7">
         <v>43.4</v>
       </c>
       <c r="I4" s="7">
@@ -4809,52 +4819,55 @@
       </c>
       <c r="BF4" s="7">
         <v>35.1</v>
       </c>
       <c r="BG4" s="7">
         <v>35.9</v>
       </c>
       <c r="BH4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="7">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="7">
         <v>34.9</v>
       </c>
       <c r="BK4" s="7">
         <v>35.6</v>
       </c>
       <c r="BL4" s="7">
         <v>35.9</v>
       </c>
       <c r="BM4" s="7">
         <v>36.6</v>
       </c>
-    </row>
-    <row r="5" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN4" s="7">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="11">
         <v>2.6</v>
       </c>
       <c r="D5" s="11">
         <v>4.5</v>
       </c>
       <c r="E5" s="12">
         <v>4.5</v>
       </c>
       <c r="F5" s="11">
         <v>2.1</v>
       </c>
       <c r="G5" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="11">
         <v>4</v>
       </c>
       <c r="I5" s="12">
@@ -5006,52 +5019,55 @@
       </c>
       <c r="BF5" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BG5" s="16">
         <v>2.5</v>
       </c>
       <c r="BH5" s="16">
         <v>4</v>
       </c>
       <c r="BI5" s="16">
         <v>3.8</v>
       </c>
       <c r="BJ5" s="16">
         <v>1.9</v>
       </c>
       <c r="BK5" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL5" s="16">
         <v>3.6</v>
       </c>
       <c r="BM5" s="16">
         <v>3.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN5" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>34.6</v>
       </c>
       <c r="C6" s="7">
         <v>34.6</v>
       </c>
       <c r="D6" s="7">
         <v>32.6</v>
       </c>
       <c r="E6" s="7">
         <v>32.9</v>
       </c>
       <c r="F6" s="7">
         <v>34.5</v>
       </c>
       <c r="G6" s="7">
         <v>35.4</v>
       </c>
       <c r="H6" s="7">
         <v>33.6</v>
       </c>
       <c r="I6" s="7">
@@ -5203,52 +5219,55 @@
       </c>
       <c r="BF6" s="17">
         <v>28.5</v>
       </c>
       <c r="BG6" s="17">
         <v>28.3</v>
       </c>
       <c r="BH6" s="17">
         <v>26.8</v>
       </c>
       <c r="BI6" s="17">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="17">
         <v>28.2</v>
       </c>
       <c r="BK6" s="17">
         <v>28.2</v>
       </c>
       <c r="BL6" s="69">
         <v>26.9</v>
       </c>
       <c r="BM6" s="69">
         <v>26.6</v>
       </c>
-    </row>
-    <row r="7" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN6" s="17">
+        <v>27.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>20.7</v>
       </c>
       <c r="C7" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>18.3</v>
       </c>
       <c r="E7" s="12">
         <v>19.5</v>
       </c>
       <c r="F7" s="11">
         <v>20.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.1</v>
       </c>
       <c r="H7" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="I7" s="12">
@@ -5400,52 +5419,55 @@
       </c>
       <c r="BF7" s="16">
         <v>12.5</v>
       </c>
       <c r="BG7" s="16">
         <v>14</v>
       </c>
       <c r="BH7" s="16">
         <v>13.2</v>
       </c>
       <c r="BI7" s="16">
         <v>12</v>
       </c>
       <c r="BJ7" s="16">
         <v>12.2</v>
       </c>
       <c r="BK7" s="16">
         <v>13.4</v>
       </c>
       <c r="BL7" s="16">
         <v>12.7</v>
       </c>
       <c r="BM7" s="16">
         <v>11.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN7" s="16">
+        <v>10.199999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>10.9</v>
       </c>
       <c r="C8" s="11">
         <v>12.3</v>
       </c>
       <c r="D8" s="11">
         <v>12.1</v>
       </c>
       <c r="E8" s="12">
         <v>11.3</v>
       </c>
       <c r="F8" s="11">
         <v>10.8</v>
       </c>
       <c r="G8" s="11">
         <v>12.1</v>
       </c>
       <c r="H8" s="11">
         <v>12.5</v>
       </c>
       <c r="I8" s="12">
@@ -5597,52 +5619,55 @@
       </c>
       <c r="BF8" s="16">
         <v>13.8</v>
       </c>
       <c r="BG8" s="16">
         <v>12.3</v>
       </c>
       <c r="BH8" s="16">
         <v>11.7</v>
       </c>
       <c r="BI8" s="16">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="16">
         <v>13.9</v>
       </c>
       <c r="BK8" s="16">
         <v>12.8</v>
       </c>
       <c r="BL8" s="16">
         <v>12.4</v>
       </c>
       <c r="BM8" s="16">
         <v>13</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN8" s="16">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>2.7</v>
       </c>
       <c r="C9" s="11">
         <v>2.1</v>
       </c>
       <c r="D9" s="11">
         <v>1.9</v>
       </c>
       <c r="E9" s="12">
         <v>1.8</v>
       </c>
       <c r="F9" s="11">
         <v>2.4</v>
       </c>
       <c r="G9" s="11">
         <v>1.9</v>
       </c>
       <c r="H9" s="11">
         <v>1.7</v>
       </c>
       <c r="I9" s="12">
@@ -5794,52 +5819,55 @@
       </c>
       <c r="BF9" s="16">
         <v>1.9</v>
       </c>
       <c r="BG9" s="16">
         <v>1.7</v>
       </c>
       <c r="BH9" s="16">
         <v>1.6</v>
       </c>
       <c r="BI9" s="16">
         <v>1.5</v>
       </c>
       <c r="BJ9" s="16">
         <v>1.8</v>
       </c>
       <c r="BK9" s="16">
         <v>1.7</v>
       </c>
       <c r="BL9" s="16">
         <v>1.6</v>
       </c>
       <c r="BM9" s="16">
         <v>1.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:65" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BN9" s="16">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
         <v>0.3</v>
       </c>
       <c r="C10" s="11">
         <v>0.3</v>
       </c>
       <c r="D10" s="11">
         <v>0.3</v>
       </c>
       <c r="E10" s="12">
         <v>0.3</v>
       </c>
       <c r="F10" s="11">
         <v>0.4</v>
       </c>
       <c r="G10" s="11">
         <v>0.3</v>
       </c>
       <c r="H10" s="11">
         <v>0.3</v>
       </c>
       <c r="I10" s="12">
@@ -5991,52 +6019,55 @@
       </c>
       <c r="BF10" s="16">
         <v>0.3</v>
       </c>
       <c r="BG10" s="16">
         <v>0.3</v>
       </c>
       <c r="BH10" s="16">
         <v>0.3</v>
       </c>
       <c r="BI10" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ10" s="16">
         <v>0.3</v>
       </c>
       <c r="BK10" s="16">
         <v>0.3</v>
       </c>
       <c r="BL10" s="16">
         <v>0.2</v>
       </c>
       <c r="BM10" s="16">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN10" s="16">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="11">
         <v>5.3</v>
       </c>
       <c r="C11" s="11">
         <v>6.4</v>
       </c>
       <c r="D11" s="11">
         <v>7.6</v>
       </c>
       <c r="E11" s="12">
         <v>7.7</v>
       </c>
       <c r="F11" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="11">
         <v>5.2</v>
       </c>
       <c r="H11" s="11">
         <v>5.8</v>
       </c>
       <c r="I11" s="12">
@@ -6188,52 +6219,55 @@
       </c>
       <c r="BF11" s="16">
         <v>4.3</v>
       </c>
       <c r="BG11" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="BH11" s="16">
         <v>5.4</v>
       </c>
       <c r="BI11" s="16">
         <v>6</v>
       </c>
       <c r="BJ11" s="16">
         <v>4.8</v>
       </c>
       <c r="BK11" s="16">
         <v>5.2</v>
       </c>
       <c r="BL11" s="16">
         <v>5.4</v>
       </c>
       <c r="BM11" s="16">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN11" s="16">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
         <v>54.8</v>
       </c>
       <c r="C12" s="7">
         <v>53.9</v>
       </c>
       <c r="D12" s="7">
         <v>52.3</v>
       </c>
       <c r="E12" s="7">
         <v>51.7</v>
       </c>
       <c r="F12" s="7">
         <v>51.9</v>
       </c>
       <c r="G12" s="7">
         <v>49.3</v>
       </c>
       <c r="H12" s="7">
         <v>48.8</v>
       </c>
       <c r="I12" s="7">
@@ -6385,52 +6419,55 @@
       </c>
       <c r="BF12" s="17">
         <v>57.9</v>
       </c>
       <c r="BG12" s="17">
         <v>57.1</v>
       </c>
       <c r="BH12" s="17">
         <v>56.7</v>
       </c>
       <c r="BI12" s="17">
         <v>58</v>
       </c>
       <c r="BJ12" s="17">
         <v>58.5</v>
       </c>
       <c r="BK12" s="17">
         <v>57.3</v>
       </c>
       <c r="BL12" s="69">
         <v>57.1</v>
       </c>
       <c r="BM12" s="69">
         <v>57.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN12" s="17">
+        <v>57.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>13.2</v>
       </c>
       <c r="C13" s="11">
         <v>12.8</v>
       </c>
       <c r="D13" s="11">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
       <c r="F13" s="11">
         <v>12.6</v>
       </c>
       <c r="G13" s="11">
         <v>12.3</v>
       </c>
       <c r="H13" s="11">
         <v>13.4</v>
       </c>
       <c r="I13" s="12">
@@ -6582,52 +6619,55 @@
       </c>
       <c r="BF13" s="16">
         <v>16.5</v>
       </c>
       <c r="BG13" s="16">
         <v>16</v>
       </c>
       <c r="BH13" s="16">
         <v>16.3</v>
       </c>
       <c r="BI13" s="16">
         <v>19</v>
       </c>
       <c r="BJ13" s="16">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="16">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="16">
         <v>16.7</v>
       </c>
       <c r="BM13" s="16">
         <v>19.899999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN13" s="16">
+        <v>16.600000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>7.2</v>
       </c>
       <c r="C14" s="11">
         <v>7.3</v>
       </c>
       <c r="D14" s="11">
         <v>7.9</v>
       </c>
       <c r="E14" s="12">
         <v>8</v>
       </c>
       <c r="F14" s="11">
         <v>6.9</v>
       </c>
       <c r="G14" s="11">
         <v>6.4</v>
       </c>
       <c r="H14" s="11">
         <v>6.9</v>
       </c>
       <c r="I14" s="12">
@@ -6779,52 +6819,55 @@
       </c>
       <c r="BF14" s="16">
         <v>6</v>
       </c>
       <c r="BG14" s="16">
         <v>6.1</v>
       </c>
       <c r="BH14" s="16">
         <v>5.6</v>
       </c>
       <c r="BI14" s="16">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="16">
         <v>6.5</v>
       </c>
       <c r="BK14" s="16">
         <v>6.8</v>
       </c>
       <c r="BL14" s="16">
         <v>6.2</v>
       </c>
       <c r="BM14" s="16">
         <v>6.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN14" s="16">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0.9</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="11">
         <v>0.9</v>
       </c>
       <c r="H15" s="11">
         <v>0.8</v>
       </c>
       <c r="I15" s="12">
@@ -6976,52 +7019,55 @@
       </c>
       <c r="BF15" s="16">
         <v>0.9</v>
       </c>
       <c r="BG15" s="16">
         <v>0.8</v>
       </c>
       <c r="BH15" s="16">
         <v>0.8</v>
       </c>
       <c r="BI15" s="16">
         <v>1.2</v>
       </c>
       <c r="BJ15" s="16">
         <v>0.9</v>
       </c>
       <c r="BK15" s="16">
         <v>0.9</v>
       </c>
       <c r="BL15" s="16">
         <v>0.9</v>
       </c>
       <c r="BM15" s="16">
         <v>1.1000000000000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN15" s="16">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>2.8</v>
       </c>
       <c r="C16" s="11">
         <v>2.9</v>
       </c>
       <c r="D16" s="11">
         <v>2.8</v>
       </c>
       <c r="E16" s="12">
         <v>3.1</v>
       </c>
       <c r="F16" s="11">
         <v>2.6</v>
       </c>
       <c r="G16" s="11">
         <v>2.7</v>
       </c>
       <c r="H16" s="11">
         <v>2.6</v>
       </c>
       <c r="I16" s="12">
@@ -7173,52 +7219,55 @@
       </c>
       <c r="BF16" s="16">
         <v>1.9</v>
       </c>
       <c r="BG16" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="16">
         <v>2</v>
       </c>
       <c r="BK16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="16">
         <v>2.1</v>
       </c>
       <c r="BM16" s="16">
         <v>2.2999999999999998</v>
       </c>
-    </row>
-    <row r="17" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN16" s="16">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>3.6</v>
       </c>
       <c r="C17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="11">
         <v>4</v>
       </c>
       <c r="E17" s="12">
         <v>3.6</v>
       </c>
       <c r="F17" s="11">
         <v>3.6</v>
       </c>
       <c r="G17" s="11">
         <v>3.8</v>
       </c>
       <c r="H17" s="11">
         <v>3.5</v>
       </c>
       <c r="I17" s="12">
@@ -7370,52 +7419,55 @@
       </c>
       <c r="BF17" s="16">
         <v>4</v>
       </c>
       <c r="BG17" s="16">
         <v>4</v>
       </c>
       <c r="BH17" s="16">
         <v>3.8</v>
       </c>
       <c r="BI17" s="16">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="16">
         <v>4.2</v>
       </c>
       <c r="BM17" s="16">
         <v>3.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN17" s="16">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>9.5</v>
       </c>
       <c r="C18" s="11">
         <v>9.4</v>
       </c>
       <c r="D18" s="11">
         <v>8.5</v>
       </c>
       <c r="E18" s="12">
         <v>8.6</v>
       </c>
       <c r="F18" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="11">
         <v>7.2</v>
       </c>
       <c r="I18" s="12">
@@ -7567,52 +7619,55 @@
       </c>
       <c r="BF18" s="16">
         <v>8.9</v>
       </c>
       <c r="BG18" s="16">
         <v>8.4</v>
       </c>
       <c r="BH18" s="16">
         <v>8.6</v>
       </c>
       <c r="BI18" s="16">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="16">
         <v>9.1</v>
       </c>
       <c r="BK18" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="16">
         <v>8.4</v>
       </c>
       <c r="BM18" s="16">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="19" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN18" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>5.3</v>
       </c>
       <c r="C19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D19" s="11">
         <v>3.9</v>
       </c>
       <c r="E19" s="12">
         <v>3.9</v>
       </c>
       <c r="F19" s="11">
         <v>5.2</v>
       </c>
       <c r="G19" s="11">
         <v>4.3</v>
       </c>
       <c r="H19" s="11">
         <v>3.7</v>
       </c>
       <c r="I19" s="12">
@@ -7764,52 +7819,55 @@
       </c>
       <c r="BF19" s="16">
         <v>4.5</v>
       </c>
       <c r="BG19" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="16">
         <v>3.4</v>
       </c>
       <c r="BI19" s="16">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="16">
         <v>4.3</v>
       </c>
       <c r="BK19" s="16">
         <v>3.5</v>
       </c>
       <c r="BL19" s="16">
         <v>3.1</v>
       </c>
       <c r="BM19" s="16">
         <v>2.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN19" s="16">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>2.6</v>
       </c>
       <c r="C20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D20" s="11">
         <v>2.1</v>
       </c>
       <c r="E20" s="12">
         <v>1.9</v>
       </c>
       <c r="F20" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="11">
         <v>1.7</v>
       </c>
       <c r="I20" s="12">
@@ -7961,52 +8019,55 @@
       </c>
       <c r="BF20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="16">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="16">
         <v>2.1</v>
       </c>
       <c r="BK20" s="16">
         <v>2</v>
       </c>
       <c r="BL20" s="16">
         <v>2</v>
       </c>
       <c r="BM20" s="16">
         <v>2.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN20" s="16">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>2</v>
       </c>
       <c r="C21" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="12">
         <v>2.1</v>
       </c>
       <c r="F21" s="11">
         <v>1.9</v>
       </c>
       <c r="G21" s="11">
         <v>1.7</v>
       </c>
       <c r="H21" s="11">
         <v>1.9</v>
       </c>
       <c r="I21" s="12">
@@ -8158,52 +8219,55 @@
       </c>
       <c r="BF21" s="16">
         <v>2.1</v>
       </c>
       <c r="BG21" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI21" s="16">
         <v>1.9</v>
       </c>
       <c r="BJ21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BK21" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL21" s="16">
         <v>2.1</v>
       </c>
       <c r="BM21" s="16">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="22" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN21" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="11">
         <v>3.8</v>
       </c>
       <c r="C22" s="11">
         <v>3.6</v>
       </c>
       <c r="D22" s="11">
         <v>3.3</v>
       </c>
       <c r="E22" s="12">
         <v>3.2</v>
       </c>
       <c r="F22" s="11">
         <v>3.7</v>
       </c>
       <c r="G22" s="11">
         <v>3.3</v>
       </c>
       <c r="H22" s="11">
         <v>3.1</v>
       </c>
       <c r="I22" s="12">
@@ -8355,52 +8419,55 @@
       </c>
       <c r="BF22" s="16">
         <v>4.3</v>
       </c>
       <c r="BG22" s="16">
         <v>4.7</v>
       </c>
       <c r="BH22" s="16">
         <v>5</v>
       </c>
       <c r="BI22" s="16">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="16">
         <v>4.2</v>
       </c>
       <c r="BK22" s="16">
         <v>4.5</v>
       </c>
       <c r="BL22" s="16">
         <v>5</v>
       </c>
       <c r="BM22" s="16">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN22" s="16">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>2.1</v>
       </c>
       <c r="C23" s="11">
         <v>2.1</v>
       </c>
       <c r="D23" s="11">
         <v>2.1</v>
       </c>
       <c r="E23" s="12">
         <v>1.7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="11">
         <v>1.9</v>
       </c>
       <c r="H23" s="11">
         <v>2.1</v>
       </c>
       <c r="I23" s="12">
@@ -8552,52 +8619,55 @@
       </c>
       <c r="BF23" s="16">
         <v>2.7</v>
       </c>
       <c r="BG23" s="16">
         <v>2.7</v>
       </c>
       <c r="BH23" s="16">
         <v>2.7</v>
       </c>
       <c r="BI23" s="16">
         <v>3</v>
       </c>
       <c r="BJ23" s="16">
         <v>2.7</v>
       </c>
       <c r="BK23" s="16">
         <v>2.8</v>
       </c>
       <c r="BL23" s="16">
         <v>2.7</v>
       </c>
       <c r="BM23" s="16">
         <v>1.8</v>
       </c>
-    </row>
-    <row r="24" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN23" s="16">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>0.6</v>
       </c>
       <c r="C24" s="11">
         <v>0.7</v>
       </c>
       <c r="D24" s="11">
         <v>0.6</v>
       </c>
       <c r="E24" s="12">
         <v>0.6</v>
       </c>
       <c r="F24" s="11">
         <v>0.6</v>
       </c>
       <c r="G24" s="11">
         <v>0.6</v>
       </c>
       <c r="H24" s="11">
         <v>0.6</v>
       </c>
       <c r="I24" s="12">
@@ -8749,52 +8819,55 @@
       </c>
       <c r="BF24" s="16">
         <v>1</v>
       </c>
       <c r="BG24" s="16">
         <v>0.9</v>
       </c>
       <c r="BH24" s="16">
         <v>0.8</v>
       </c>
       <c r="BI24" s="16">
         <v>0.9</v>
       </c>
       <c r="BJ24" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BK24" s="16">
         <v>0.8</v>
       </c>
       <c r="BL24" s="16">
         <v>0.8</v>
       </c>
       <c r="BM24" s="16">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN24" s="16">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>0.9</v>
       </c>
       <c r="C25" s="11">
         <v>0.8</v>
       </c>
       <c r="D25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E25" s="12">
         <v>0.9</v>
       </c>
       <c r="F25" s="11">
         <v>0.7</v>
       </c>
       <c r="G25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="11">
         <v>1.3</v>
       </c>
       <c r="I25" s="12">
@@ -8946,52 +9019,55 @@
       </c>
       <c r="BF25" s="16">
         <v>2.8</v>
       </c>
       <c r="BG25" s="16">
         <v>2.5</v>
       </c>
       <c r="BH25" s="16">
         <v>3</v>
       </c>
       <c r="BI25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="16">
         <v>2.8</v>
       </c>
       <c r="BM25" s="16">
         <v>2.2999999999999998</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="45" x14ac:dyDescent="0.2">
+      <c r="BN25" s="16">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="45" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>0.1</v>
       </c>
       <c r="C26" s="11">
         <v>0.1</v>
       </c>
       <c r="D26" s="11">
         <v>0.1</v>
       </c>
       <c r="E26" s="12">
         <v>0.1</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="12">
@@ -9143,52 +9219,55 @@
       </c>
       <c r="BF26" s="16">
         <v>0.1</v>
       </c>
       <c r="BG26" s="16">
         <v>0.1</v>
       </c>
       <c r="BH26" s="16">
         <v>0.1</v>
       </c>
       <c r="BI26" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ26" s="16">
         <v>0.1</v>
       </c>
       <c r="BK26" s="16">
         <v>0.1</v>
       </c>
       <c r="BL26" s="16">
         <v>0.1</v>
       </c>
       <c r="BM26" s="16">
         <v>0.2</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN26" s="16">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="20">
         <v>97</v>
       </c>
       <c r="C27" s="20">
         <v>97.5</v>
       </c>
       <c r="D27" s="20">
         <v>97</v>
       </c>
       <c r="E27" s="20">
         <v>96.8</v>
       </c>
       <c r="F27" s="20">
         <v>93.1</v>
       </c>
       <c r="G27" s="20">
         <v>92.1</v>
       </c>
       <c r="H27" s="20">
         <v>92.2</v>
       </c>
       <c r="I27" s="20">
@@ -9340,52 +9419,55 @@
       </c>
       <c r="BF27" s="17">
         <v>93</v>
       </c>
       <c r="BG27" s="17">
         <v>93</v>
       </c>
       <c r="BH27" s="17">
         <v>92.9</v>
       </c>
       <c r="BI27" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="17">
         <v>93.4</v>
       </c>
       <c r="BK27" s="17">
         <v>92.9</v>
       </c>
       <c r="BL27" s="20">
         <v>93</v>
       </c>
       <c r="BM27" s="20">
         <v>94.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:65" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="BN27" s="17">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="11">
         <v>-1.8</v>
       </c>
       <c r="C28" s="11">
         <v>-2.2999999999999998</v>
       </c>
       <c r="D28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="12">
         <v>-2.1</v>
       </c>
       <c r="F28" s="11">
         <v>-2.6</v>
       </c>
       <c r="G28" s="11">
         <v>-2.4</v>
       </c>
       <c r="H28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="I28" s="12" t="s">
@@ -9537,52 +9619,55 @@
       </c>
       <c r="BF28" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BG28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BH28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BI28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BJ28" s="60" t="s">
         <v>168</v>
       </c>
       <c r="BK28" s="60" t="s">
         <v>168</v>
       </c>
       <c r="BL28" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BM28" s="23" t="s">
         <v>168</v>
       </c>
-    </row>
-    <row r="29" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN28" s="60" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="20">
         <v>95.2</v>
       </c>
       <c r="C29" s="20">
         <v>95.2</v>
       </c>
       <c r="D29" s="20">
         <v>94.8</v>
       </c>
       <c r="E29" s="20">
         <v>94.7</v>
       </c>
       <c r="F29" s="20">
         <v>90.5</v>
       </c>
       <c r="G29" s="20">
         <v>89.7</v>
       </c>
       <c r="H29" s="20">
         <v>90</v>
       </c>
       <c r="I29" s="20">
@@ -9734,54 +9819,57 @@
       </c>
       <c r="BF29" s="17">
         <v>93</v>
       </c>
       <c r="BG29" s="17">
         <v>93</v>
       </c>
       <c r="BH29" s="17">
         <v>92.9</v>
       </c>
       <c r="BI29" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="17">
         <v>93.4</v>
       </c>
       <c r="BK29" s="17">
         <v>92.9</v>
       </c>
       <c r="BL29" s="20">
         <v>93</v>
       </c>
       <c r="BM29" s="20">
         <v>94.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN29" s="17" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="C30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="D30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="E30" s="57">
         <v>5.3</v>
       </c>
       <c r="F30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="G30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="H30" s="57" t="s">
         <v>168</v>
       </c>
       <c r="I30" s="57">
         <v>8.9</v>
       </c>
@@ -9931,54 +10019,57 @@
       </c>
       <c r="BF30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BG30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BH30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BI30" s="21">
         <v>6.1</v>
       </c>
       <c r="BJ30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BK30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BL30" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BM30" s="59">
         <v>5.8</v>
       </c>
-    </row>
-    <row r="31" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN30" s="21" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B31" s="11">
         <v>4.8</v>
       </c>
       <c r="C31" s="11">
         <v>5</v>
       </c>
       <c r="D31" s="11">
         <v>5.2</v>
       </c>
       <c r="E31" s="23">
         <v>5.6</v>
       </c>
       <c r="F31" s="11">
         <v>9.5</v>
       </c>
       <c r="G31" s="11">
         <v>10.3</v>
       </c>
       <c r="H31" s="11">
         <v>10</v>
       </c>
       <c r="I31" s="23">
         <v>9.1</v>
       </c>
@@ -10128,54 +10219,57 @@
       </c>
       <c r="BF31" s="59">
         <v>7</v>
       </c>
       <c r="BG31" s="59">
         <v>7</v>
       </c>
       <c r="BH31" s="59">
         <v>7.1</v>
       </c>
       <c r="BI31" s="59">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="21">
         <v>6.6</v>
       </c>
       <c r="BK31" s="21">
         <v>7.1</v>
       </c>
       <c r="BL31" s="59">
         <v>7</v>
       </c>
       <c r="BM31" s="59">
         <v>6.2</v>
       </c>
-    </row>
-    <row r="32" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN31" s="21">
+        <v>7.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E32" s="12">
         <v>0.3</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="I32" s="12">
         <v>0.3</v>
       </c>
@@ -10325,52 +10419,55 @@
       </c>
       <c r="BF32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BG32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BH32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BI32" s="59">
         <v>0.3</v>
       </c>
       <c r="BJ32" s="60" t="s">
         <v>168</v>
       </c>
       <c r="BK32" s="60" t="s">
         <v>168</v>
       </c>
       <c r="BL32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BM32" s="59">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN32" s="60" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="20">
         <v>100</v>
       </c>
       <c r="C33" s="20">
         <v>100.2</v>
       </c>
       <c r="D33" s="20">
         <v>100</v>
       </c>
       <c r="E33" s="20">
         <v>100</v>
       </c>
       <c r="F33" s="20">
         <v>100</v>
       </c>
       <c r="G33" s="20">
         <v>100</v>
       </c>
       <c r="H33" s="20">
         <v>100</v>
       </c>
       <c r="I33" s="20">
@@ -10522,94 +10619,97 @@
       </c>
       <c r="BF33" s="17">
         <v>100</v>
       </c>
       <c r="BG33" s="17">
         <v>100</v>
       </c>
       <c r="BH33" s="17">
         <v>100</v>
       </c>
       <c r="BI33" s="17">
         <v>100</v>
       </c>
       <c r="BJ33" s="17">
         <v>100</v>
       </c>
       <c r="BK33" s="17">
         <v>100</v>
       </c>
       <c r="BL33" s="69">
         <v>100</v>
       </c>
       <c r="BM33" s="69">
         <v>100</v>
       </c>
-    </row>
-    <row r="34" spans="1:65" x14ac:dyDescent="0.2">
+      <c r="BN33" s="17">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:66" x14ac:dyDescent="0.2">
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
     </row>
-    <row r="35" spans="1:65" ht="12.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>208</v>
+    <row r="35" spans="1:66" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="78" t="s">
+        <v>207</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
     </row>
-    <row r="36" spans="1:65" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A36" s="47"/>
       <c r="B36" s="26"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
     </row>
-    <row r="37" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="48"/>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
     </row>
-    <row r="38" spans="1:65" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A38" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BL2:BM2"/>
+    <mergeCell ref="BM2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
@@ -10710,44 +10810,44 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (ОКЭД ГК РК 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025 (ОКЭД НК РК 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026 (ОКЭД НК РК 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>