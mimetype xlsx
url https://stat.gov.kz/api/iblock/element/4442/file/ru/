--- v2 (2026-06-02)
+++ v3 (2026-07-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="495" yWindow="345" windowWidth="11775" windowHeight="12135" tabRatio="757" activeTab="5"/>
+    <workbookView xWindow="660" yWindow="120" windowWidth="24060" windowHeight="11520" tabRatio="757" firstSheet="1" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="6" l="1"/>
   <c r="I29" i="6"/>
   <c r="H29" i="6"/>
   <c r="G29" i="6"/>
   <c r="F29" i="6"/>
   <c r="E29" i="6"/>
   <c r="D29" i="6"/>
   <c r="C29" i="6"/>
   <c r="B29" i="6"/>
   <c r="J16" i="6"/>
@@ -143,51 +143,51 @@
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="F26" i="6" s="1"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G4" i="6"/>
   <c r="G26" i="6" s="1"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="C4" i="6"/>
   <c r="C26" i="6" s="1"/>
   <c r="C28" i="6" s="1"/>
   <c r="C32" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="D28" i="6" s="1"/>
   <c r="D32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="211">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -844,115 +844,146 @@
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жунусова
-[...11 lines deleted...]
-</t>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 год </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1 квартал 2026г. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Оперативные данные.</t>
+      <t>По предварительным данным, с учетом изменений Методики оценки ненаблюдаемой экономики от 21.08.2025 год.</t>
     </r>
   </si>
   <si>
-    <t>2025 год</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>1 квартал 2026г.</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <vertAlign val="superscript"/>
+        <i/>
         <sz val="8"/>
+        <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> *</t>
+      <t>Отчетные данные.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -1123,51 +1154,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
@@ -1242,53 +1273,50 @@
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1328,53 +1356,53 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1658,1166 +1686,1167 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709381?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709381?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="34" style="56" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="56"/>
+    <col min="1" max="1" width="34" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.7109375" style="55" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="B2" s="50">
+      <c r="B2" s="49">
         <v>111211</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="49" t="s">
+    <row r="3" spans="1:2">
+      <c r="A3" s="48" t="s">
         <v>135</v>
       </c>
-      <c r="B3" s="50" t="s">
+      <c r="B3" s="49" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="49" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="50" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="52" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="51" t="s">
         <v>137</v>
       </c>
-      <c r="B5" s="50" t="s">
+      <c r="B5" s="49" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="102" x14ac:dyDescent="0.2">
-      <c r="A6" s="52" t="s">
+    <row r="6" spans="1:2" ht="102">
+      <c r="A6" s="51" t="s">
         <v>139</v>
       </c>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="52" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="49" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="48" t="s">
         <v>140</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="52" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="49" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="48" t="s">
         <v>142</v>
       </c>
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="50" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A9" s="49" t="s">
+    <row r="9" spans="1:2">
+      <c r="A9" s="48" t="s">
         <v>144</v>
       </c>
-      <c r="B9" s="62" t="s">
+      <c r="B9" s="61" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A10" s="49" t="s">
+    <row r="10" spans="1:2">
+      <c r="A10" s="48" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="54" t="s">
+      <c r="B10" s="53" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A11" s="49" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="53"/>
-[...2 lines deleted...]
-      <c r="A12" s="49" t="s">
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="48" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="72" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A13" s="55" t="s">
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="54" t="s">
         <v>150</v>
       </c>
-      <c r="B13" s="71" t="s">
+      <c r="B13" s="70" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="81" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="80" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="72" t="s">
+      <c r="B14" s="71" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B15" s="72" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="81"/>
+      <c r="B15" s="71" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B16" s="72" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="81"/>
+      <c r="B16" s="71" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B17" s="72" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="82"/>
+      <c r="B17" s="71" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="55" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="54" t="s">
         <v>153</v>
       </c>
-      <c r="B18" s="74" t="s">
+      <c r="B18" s="73" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="49" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="48" t="s">
         <v>154</v>
       </c>
-      <c r="B19" s="70">
-[...4 lines deleted...]
-      <c r="A20" s="49" t="s">
+      <c r="B19" s="69">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="48" t="s">
         <v>155</v>
       </c>
-      <c r="B20" s="70">
-[...4 lines deleted...]
-      <c r="A21" s="49" t="s">
+      <c r="B20" s="69">
+        <v>46234</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="48" t="s">
         <v>156</v>
       </c>
-      <c r="B21" s="51" t="s">
+      <c r="B21" s="50" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="49" t="s">
+    <row r="22" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A22" s="48" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="54" t="s">
+      <c r="B22" s="53" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A23" s="48" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23" s="78" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="A24" s="49" t="s">
+    <row r="24" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A24" s="48" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="80" t="s">
-        <v>206</v>
+      <c r="B24" s="79" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="56"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="56"/>
+    <col min="1" max="1" width="9.140625" style="55"/>
+    <col min="2" max="2" width="62.140625" style="55" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
-      <c r="B6" s="76" t="s">
+    <row r="6" spans="2:3">
+      <c r="B6" s="75" t="s">
         <v>161</v>
       </c>
-      <c r="C6" s="65"/>
-[...2 lines deleted...]
-      <c r="B7" s="76" t="s">
+      <c r="C6" s="64"/>
+    </row>
+    <row r="7" spans="2:3">
+      <c r="B7" s="75" t="s">
         <v>162</v>
       </c>
-      <c r="C7" s="65"/>
-[...2 lines deleted...]
-      <c r="B8" s="76" t="s">
+      <c r="C7" s="64"/>
+    </row>
+    <row r="8" spans="2:3">
+      <c r="B8" s="75" t="s">
         <v>163</v>
       </c>
-      <c r="C8" s="65"/>
-[...2 lines deleted...]
-      <c r="B9" s="76" t="s">
+      <c r="C8" s="64"/>
+    </row>
+    <row r="9" spans="2:3">
+      <c r="B9" s="75" t="s">
         <v>164</v>
       </c>
-      <c r="C9" s="65"/>
-[...2 lines deleted...]
-      <c r="B10" s="76" t="s">
+      <c r="C9" s="64"/>
+    </row>
+    <row r="10" spans="2:3">
+      <c r="B10" s="75" t="s">
         <v>165</v>
       </c>
-      <c r="C10" s="65"/>
-[...2 lines deleted...]
-      <c r="B11" s="77" t="s">
+      <c r="C10" s="64"/>
+    </row>
+    <row r="11" spans="2:3" ht="25.5">
+      <c r="B11" s="76" t="s">
         <v>166</v>
       </c>
-      <c r="C11" s="65"/>
-[...10 lines deleted...]
-      <c r="B14" s="75" t="s">
+      <c r="C11" s="64"/>
+    </row>
+    <row r="12" spans="2:3">
+      <c r="B12" s="63"/>
+      <c r="C12" s="64"/>
+    </row>
+    <row r="13" spans="2:3">
+      <c r="B13" s="64"/>
+      <c r="C13" s="64"/>
+    </row>
+    <row r="14" spans="2:3">
+      <c r="B14" s="74" t="s">
         <v>167</v>
       </c>
-      <c r="C14" s="66"/>
+      <c r="C14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:10" ht="24" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10">
       <c r="A2" s="27"/>
-      <c r="H2" s="84" t="s">
+      <c r="H2" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="I2" s="84"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="67" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I2" s="83"/>
+    </row>
+    <row r="3" spans="1:10" s="66" customFormat="1" ht="24" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>97</v>
       </c>
-      <c r="B3" s="68" t="s">
+      <c r="B3" s="67" t="s">
         <v>178</v>
       </c>
-      <c r="C3" s="68" t="s">
+      <c r="C3" s="67" t="s">
         <v>180</v>
       </c>
-      <c r="D3" s="68" t="s">
+      <c r="D3" s="67" t="s">
         <v>179</v>
       </c>
-      <c r="E3" s="68" t="s">
+      <c r="E3" s="67" t="s">
         <v>181</v>
       </c>
-      <c r="F3" s="68" t="s">
+      <c r="F3" s="67" t="s">
         <v>182</v>
       </c>
-      <c r="G3" s="68" t="s">
+      <c r="G3" s="67" t="s">
         <v>183</v>
       </c>
-      <c r="H3" s="68" t="s">
+      <c r="H3" s="67" t="s">
         <v>184</v>
       </c>
-      <c r="I3" s="68" t="s">
+      <c r="I3" s="67" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10">
       <c r="A4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="39">
         <v>20.5</v>
       </c>
       <c r="C4" s="39">
         <v>27.2</v>
       </c>
       <c r="D4" s="39">
         <v>30.8</v>
       </c>
       <c r="E4" s="39">
         <v>28.7</v>
       </c>
       <c r="F4" s="39">
         <v>29.1</v>
       </c>
       <c r="G4" s="39">
         <v>23.5</v>
       </c>
       <c r="H4" s="39">
         <v>21.2</v>
       </c>
       <c r="I4" s="39">
         <v>21.4</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" ht="12.75" customHeight="1">
       <c r="A5" s="40" t="s">
         <v>98</v>
       </c>
       <c r="B5" s="13">
         <v>34</v>
       </c>
       <c r="C5" s="13">
         <v>29.5</v>
       </c>
       <c r="D5" s="13">
         <v>23.1</v>
       </c>
       <c r="E5" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="F5" s="13">
         <v>15</v>
       </c>
       <c r="G5" s="13">
         <v>12.3</v>
       </c>
       <c r="H5" s="13">
         <v>12.1</v>
       </c>
       <c r="I5" s="13">
         <v>11.4</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10">
       <c r="A6" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="13">
         <v>12</v>
       </c>
       <c r="C6" s="13">
         <v>9.1999999999999993</v>
       </c>
       <c r="D6" s="13">
         <v>8.6999999999999993</v>
       </c>
       <c r="E6" s="13">
         <v>8.3000000000000007</v>
       </c>
       <c r="F6" s="13">
         <v>9.6</v>
       </c>
       <c r="G6" s="13">
         <v>6.5</v>
       </c>
       <c r="H6" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="13">
         <v>4.2</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10">
       <c r="A7" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="13">
         <f>B8+B9</f>
         <v>9.4</v>
       </c>
       <c r="C7" s="13">
         <f t="shared" ref="C7:I7" si="0">C8+C9</f>
         <v>7.4</v>
       </c>
       <c r="D7" s="13">
         <f t="shared" si="0"/>
         <v>7.5</v>
       </c>
       <c r="E7" s="13">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="F7" s="13">
         <f t="shared" si="0"/>
         <v>11.1</v>
       </c>
       <c r="G7" s="13">
         <f t="shared" si="0"/>
         <v>10.7</v>
       </c>
       <c r="H7" s="13">
         <f t="shared" si="0"/>
         <v>11.2</v>
       </c>
       <c r="I7" s="13">
         <f t="shared" si="0"/>
         <v>11.7</v>
       </c>
       <c r="J7" s="35"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10">
       <c r="A8" s="41" t="s">
         <v>99</v>
       </c>
       <c r="B8" s="13">
         <v>8.6</v>
       </c>
       <c r="C8" s="13">
         <v>6.8</v>
       </c>
       <c r="D8" s="13">
         <v>7</v>
       </c>
       <c r="E8" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="F8" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="G8" s="13">
         <v>9.4</v>
       </c>
       <c r="H8" s="13">
         <v>9.6</v>
       </c>
       <c r="I8" s="13">
         <v>10.3</v>
       </c>
       <c r="J8" s="35"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10">
       <c r="A9" s="41" t="s">
         <v>100</v>
       </c>
       <c r="B9" s="13">
         <v>0.8</v>
       </c>
       <c r="C9" s="13">
         <v>0.6</v>
       </c>
       <c r="D9" s="13">
         <v>0.5</v>
       </c>
       <c r="E9" s="13">
         <v>0.7</v>
       </c>
       <c r="F9" s="13">
         <v>0.9</v>
       </c>
       <c r="G9" s="13">
         <v>1.3</v>
       </c>
       <c r="H9" s="13">
         <v>1.6</v>
       </c>
       <c r="I9" s="13">
         <v>1.4</v>
       </c>
       <c r="J9" s="35"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10">
       <c r="A10" s="40" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="C10" s="13">
         <v>8.1</v>
       </c>
       <c r="D10" s="13">
         <v>8.5</v>
       </c>
       <c r="E10" s="13">
         <v>10.4</v>
       </c>
       <c r="F10" s="13">
         <v>12.1</v>
       </c>
       <c r="G10" s="13">
         <v>17.2</v>
       </c>
       <c r="H10" s="13">
         <v>17.3</v>
       </c>
       <c r="I10" s="13">
         <v>15.7</v>
       </c>
       <c r="J10" s="35"/>
     </row>
-    <row r="11" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" ht="22.5">
       <c r="A11" s="40" t="s">
         <v>102</v>
       </c>
       <c r="B11" s="13">
         <v>0.2</v>
       </c>
       <c r="C11" s="13">
         <v>0.2</v>
       </c>
       <c r="D11" s="13">
         <v>0.1</v>
       </c>
       <c r="E11" s="13">
         <v>0.1</v>
       </c>
       <c r="F11" s="13">
         <v>0.1</v>
       </c>
       <c r="G11" s="13">
         <v>0.1</v>
       </c>
       <c r="H11" s="13">
         <v>0.1</v>
       </c>
       <c r="I11" s="13">
         <v>0.1</v>
       </c>
       <c r="J11" s="35"/>
     </row>
-    <row r="12" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" ht="22.5">
       <c r="A12" s="40" t="s">
         <v>103</v>
       </c>
       <c r="B12" s="13">
         <v>0.9</v>
       </c>
       <c r="C12" s="13">
         <v>0.7</v>
       </c>
       <c r="D12" s="13">
         <v>0.6</v>
       </c>
       <c r="E12" s="13">
         <v>0.5</v>
       </c>
       <c r="F12" s="13">
         <v>1.2</v>
       </c>
       <c r="G12" s="13">
         <v>0.6</v>
       </c>
       <c r="H12" s="13">
         <v>0.4</v>
       </c>
       <c r="I12" s="13">
         <v>0.5</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10">
       <c r="A13" s="40" t="s">
         <v>104</v>
       </c>
       <c r="B13" s="13">
         <v>1.7</v>
       </c>
       <c r="C13" s="13">
         <v>2</v>
       </c>
       <c r="D13" s="13">
         <v>2.1</v>
       </c>
       <c r="E13" s="13">
         <v>2.7</v>
       </c>
       <c r="F13" s="13">
         <v>4.8</v>
       </c>
       <c r="G13" s="13">
         <v>3.5</v>
       </c>
       <c r="H13" s="13">
         <v>3.8</v>
       </c>
       <c r="I13" s="13">
         <v>3.9</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10">
       <c r="A14" s="40" t="s">
         <v>105</v>
       </c>
       <c r="B14" s="13">
         <v>1.6</v>
       </c>
       <c r="C14" s="13">
         <v>3.1</v>
       </c>
       <c r="D14" s="13">
         <v>3.1</v>
       </c>
       <c r="E14" s="13">
         <v>2.9</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>2.9</v>
       </c>
       <c r="H14" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="I14" s="13">
         <v>5.6</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" ht="22.5">
       <c r="A15" s="40" t="s">
         <v>106</v>
       </c>
       <c r="B15" s="13">
         <v>0.8</v>
       </c>
       <c r="C15" s="13">
         <v>0.9</v>
       </c>
       <c r="D15" s="13">
         <v>0.8</v>
       </c>
       <c r="E15" s="13">
         <v>0.7</v>
       </c>
       <c r="F15" s="13">
         <v>0.6</v>
       </c>
       <c r="G15" s="13">
         <v>0.5</v>
       </c>
       <c r="H15" s="13">
         <v>0.5</v>
       </c>
       <c r="I15" s="13">
         <v>0.7</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" ht="22.5">
       <c r="A16" s="40" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="C16" s="13">
         <v>3.2</v>
       </c>
       <c r="D16" s="13">
         <v>1.6</v>
       </c>
       <c r="E16" s="13">
         <v>3</v>
       </c>
       <c r="F16" s="13">
         <v>1.6</v>
       </c>
       <c r="G16" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="13">
         <v>2.6</v>
       </c>
       <c r="I16" s="13">
         <v>2.6</v>
       </c>
       <c r="J16" s="35"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="13">
         <v>4.3</v>
       </c>
       <c r="C17" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="D17" s="13">
         <v>2.6</v>
       </c>
       <c r="E17" s="13">
         <v>4.3</v>
       </c>
       <c r="F17" s="13">
         <v>3.3</v>
       </c>
       <c r="G17" s="13">
         <v>3.9</v>
       </c>
       <c r="H17" s="13">
         <v>4.3</v>
       </c>
       <c r="I17" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="J17" s="35"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10">
       <c r="A18" s="40" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="13">
         <v>0.7</v>
       </c>
       <c r="C18" s="13">
         <v>0.7</v>
       </c>
       <c r="D18" s="13">
         <v>0.3</v>
       </c>
       <c r="E18" s="13">
         <v>0.5</v>
       </c>
       <c r="F18" s="13">
         <v>0.7</v>
       </c>
       <c r="G18" s="13">
         <v>0.5</v>
       </c>
       <c r="H18" s="13">
         <v>0.4</v>
       </c>
       <c r="I18" s="13">
         <v>0.5</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="A19" s="40" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="13">
         <v>0.7</v>
       </c>
       <c r="C19" s="13">
         <v>0.4</v>
       </c>
       <c r="D19" s="13">
         <v>0.6</v>
       </c>
       <c r="E19" s="13">
         <v>1</v>
       </c>
       <c r="F19" s="13">
         <v>0.3</v>
       </c>
       <c r="G19" s="13">
         <v>0.3</v>
       </c>
       <c r="H19" s="13">
         <v>0.3</v>
       </c>
       <c r="I19" s="13">
         <v>0.3</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10">
       <c r="A20" s="40" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="13">
         <v>2.7</v>
       </c>
       <c r="D20" s="13">
         <v>5.4</v>
       </c>
       <c r="E20" s="13">
         <v>6.3</v>
       </c>
       <c r="F20" s="13">
         <v>0.9</v>
       </c>
       <c r="G20" s="13">
         <v>1.3</v>
       </c>
       <c r="H20" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="I20" s="13">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10">
       <c r="A21" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>1.3</v>
       </c>
       <c r="D21" s="13">
         <v>1</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>1.5</v>
       </c>
       <c r="G21" s="13">
         <v>2.4</v>
       </c>
       <c r="H21" s="13">
         <v>2.6</v>
       </c>
       <c r="I21" s="13">
         <v>2.8</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10">
       <c r="A22" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="13">
         <v>0.6</v>
       </c>
       <c r="C22" s="13">
         <v>0.7</v>
       </c>
       <c r="D22" s="13">
         <v>1.4</v>
       </c>
       <c r="E22" s="13">
         <v>0.4</v>
       </c>
       <c r="F22" s="13">
         <v>0</v>
       </c>
       <c r="G22" s="13">
         <v>0.1</v>
       </c>
       <c r="H22" s="13">
         <v>0.2</v>
       </c>
       <c r="I22" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10">
       <c r="A23" s="40" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="13">
         <v>1.3</v>
       </c>
       <c r="C23" s="13">
         <v>0.8</v>
       </c>
       <c r="D23" s="13">
         <v>2.5</v>
       </c>
       <c r="E23" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>2.1</v>
       </c>
       <c r="G23" s="13">
         <v>7.8</v>
       </c>
       <c r="H23" s="13">
         <v>8.9</v>
       </c>
       <c r="I23" s="13">
         <v>8.9</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10">
       <c r="A24" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="32">
         <f>B4+B5+B6+B7+B10+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23</f>
         <v>101.2</v>
       </c>
       <c r="C24" s="32">
         <f t="shared" ref="C24:I24" si="1">C4+C5+C6+C7+C10+C11+C12+C13+C14+C15+C16+C17+C18+C19+C20+C21+C22+C23</f>
         <v>103</v>
       </c>
       <c r="D24" s="32">
         <f t="shared" si="1"/>
         <v>100.7</v>
       </c>
       <c r="E24" s="32">
         <f t="shared" si="1"/>
         <v>100.5</v>
       </c>
       <c r="F24" s="32">
         <f t="shared" si="1"/>
         <v>98</v>
       </c>
       <c r="G24" s="32">
         <f t="shared" si="1"/>
         <v>96.4</v>
       </c>
       <c r="H24" s="32">
         <f t="shared" si="1"/>
         <v>95.8</v>
       </c>
       <c r="I24" s="32">
         <f t="shared" si="1"/>
         <v>95.9</v>
       </c>
       <c r="J24" s="35"/>
     </row>
-    <row r="25" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" ht="24.75" customHeight="1">
       <c r="A25" s="40" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="13">
         <v>-0.9</v>
       </c>
       <c r="C25" s="13">
         <v>-2.4</v>
       </c>
       <c r="D25" s="13">
         <v>-5.2</v>
       </c>
       <c r="E25" s="13">
         <v>-6.6</v>
       </c>
       <c r="F25" s="13">
         <v>-1.3</v>
       </c>
       <c r="G25" s="13">
         <v>-0.7</v>
       </c>
       <c r="H25" s="13">
         <v>-0.8</v>
       </c>
       <c r="I25" s="13">
         <v>-0.5</v>
       </c>
       <c r="J25" s="35"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10">
       <c r="A26" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="32">
         <f>B24+B25</f>
         <v>100.3</v>
       </c>
       <c r="C26" s="32">
         <f t="shared" ref="C26:I26" si="2">C24+C25</f>
         <v>100.6</v>
       </c>
       <c r="D26" s="32">
         <f t="shared" si="2"/>
         <v>95.5</v>
       </c>
       <c r="E26" s="32">
         <f t="shared" si="2"/>
         <v>93.9</v>
       </c>
       <c r="F26" s="32">
         <f t="shared" si="2"/>
         <v>96.7</v>
       </c>
       <c r="G26" s="32">
         <f t="shared" si="2"/>
         <v>95.7</v>
       </c>
       <c r="H26" s="32">
         <f t="shared" si="2"/>
         <v>95</v>
       </c>
       <c r="I26" s="32">
         <f t="shared" si="2"/>
         <v>95.4</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10">
       <c r="A27" s="40" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="13">
         <v>10.4</v>
       </c>
       <c r="C27" s="13">
         <v>7</v>
       </c>
       <c r="D27" s="13">
         <v>6.7</v>
       </c>
       <c r="E27" s="13">
         <v>8.1</v>
       </c>
       <c r="F27" s="13">
         <v>5.0999999999999996</v>
       </c>
       <c r="G27" s="13">
         <v>5.5</v>
       </c>
       <c r="H27" s="13">
         <v>5.6</v>
       </c>
       <c r="I27" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10">
       <c r="A28" s="40" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="13">
         <v>10.7</v>
       </c>
       <c r="C28" s="13">
         <v>7.6</v>
       </c>
       <c r="D28" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="E28" s="13">
         <v>2</v>
       </c>
       <c r="F28" s="13">
         <v>1.8</v>
       </c>
       <c r="G28" s="13">
         <v>1.2</v>
       </c>
       <c r="H28" s="13">
         <v>0.6</v>
       </c>
       <c r="I28" s="13">
         <v>0.4</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10">
       <c r="A29" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="32">
         <f>B26+B27-B28</f>
         <v>100</v>
       </c>
       <c r="C29" s="32">
         <f t="shared" ref="C29:I29" si="3">C26+C27-C28</f>
         <v>100</v>
       </c>
       <c r="D29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="E29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="F29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="G29" s="32">
         <f t="shared" si="3"/>
@@ -2830,1067 +2859,1067 @@
       <c r="I29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="R21" sqref="R21"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:11" ht="21" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="10.5" customHeight="1">
       <c r="A2" s="9"/>
       <c r="J2" s="34" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="67" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" s="66" customFormat="1" ht="29.25" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>186</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>187</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>188</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>189</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>190</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>191</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>192</v>
       </c>
       <c r="I3" s="44" t="s">
         <v>193</v>
       </c>
       <c r="J3" s="44" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <f>B5+B8+B12</f>
         <v>37.9</v>
       </c>
       <c r="C4" s="30">
         <f t="shared" ref="C4:J4" si="0">C5+C8+C12</f>
         <v>42.8</v>
       </c>
       <c r="D4" s="30">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E4" s="30">
         <f t="shared" si="0"/>
         <v>44.8</v>
       </c>
       <c r="F4" s="30">
         <f t="shared" si="0"/>
         <v>43.8</v>
       </c>
       <c r="G4" s="30">
         <f t="shared" si="0"/>
         <v>42.9</v>
       </c>
       <c r="H4" s="30">
         <f t="shared" si="0"/>
         <v>42.5</v>
       </c>
       <c r="I4" s="30">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="J4" s="30">
         <f t="shared" si="0"/>
         <v>44.9</v>
       </c>
       <c r="K4" s="35"/>
     </row>
-    <row r="5" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="22.5">
       <c r="A5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="13">
         <f>B6+B7</f>
         <v>8.6</v>
       </c>
       <c r="C5" s="13">
         <f t="shared" ref="C5:J5" si="1">C6+C7</f>
         <v>9.9</v>
       </c>
       <c r="D5" s="13">
         <f t="shared" si="1"/>
         <v>8.1999999999999993</v>
       </c>
       <c r="E5" s="13">
         <f t="shared" si="1"/>
         <v>8.6999999999999993</v>
       </c>
       <c r="F5" s="13">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="G5" s="13">
         <f t="shared" si="1"/>
         <v>7.8</v>
       </c>
       <c r="H5" s="13">
         <f t="shared" si="1"/>
         <v>7.1</v>
       </c>
       <c r="I5" s="13">
         <f t="shared" si="1"/>
         <v>6.4</v>
       </c>
       <c r="J5" s="13">
         <f t="shared" si="1"/>
         <v>5.5</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>8.5</v>
       </c>
       <c r="C6" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="D6" s="13">
         <v>8</v>
       </c>
       <c r="E6" s="13">
         <v>8.5</v>
       </c>
       <c r="F6" s="13">
         <v>7.8</v>
       </c>
       <c r="G6" s="13">
         <v>7.7</v>
       </c>
       <c r="H6" s="13">
         <v>7</v>
       </c>
       <c r="I6" s="13">
         <v>6.3</v>
       </c>
       <c r="J6" s="13">
         <v>5.4</v>
       </c>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11">
       <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <v>0.1</v>
       </c>
       <c r="C7" s="13">
         <v>0.1</v>
       </c>
       <c r="D7" s="13">
         <v>0.2</v>
       </c>
       <c r="E7" s="13">
         <v>0.2</v>
       </c>
       <c r="F7" s="13">
         <v>0.2</v>
       </c>
       <c r="G7" s="13">
         <v>0.1</v>
       </c>
       <c r="H7" s="13">
         <v>0.1</v>
       </c>
       <c r="I7" s="13">
         <v>0.1</v>
       </c>
       <c r="J7" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11">
       <c r="A8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="13">
         <f>B9+B10+B11</f>
         <v>24.4</v>
       </c>
       <c r="C8" s="13">
         <f t="shared" ref="C8:J8" si="2">C9+C10+C11</f>
         <v>28.2</v>
       </c>
       <c r="D8" s="13">
         <f t="shared" si="2"/>
         <v>32.6</v>
       </c>
       <c r="E8" s="13">
         <f t="shared" si="2"/>
         <v>30.6</v>
       </c>
       <c r="F8" s="13">
         <f t="shared" si="2"/>
         <v>29.5</v>
       </c>
       <c r="G8" s="13">
         <f t="shared" si="2"/>
         <v>29.1</v>
       </c>
       <c r="H8" s="13">
         <f t="shared" si="2"/>
         <v>29.3</v>
       </c>
       <c r="I8" s="13">
         <f t="shared" si="2"/>
         <v>29.8</v>
       </c>
       <c r="J8" s="13">
         <f t="shared" si="2"/>
         <v>29.6</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="13.5" customHeight="1">
       <c r="A9" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="13">
         <v>7.9</v>
       </c>
       <c r="C9" s="13">
         <v>10.4</v>
       </c>
       <c r="D9" s="13">
         <v>13</v>
       </c>
       <c r="E9" s="13">
         <v>11.4</v>
       </c>
       <c r="F9" s="13">
         <v>12.1</v>
       </c>
       <c r="G9" s="13">
         <v>12.1</v>
       </c>
       <c r="H9" s="13">
         <v>13.6</v>
       </c>
       <c r="I9" s="13">
         <v>15.8</v>
       </c>
       <c r="J9" s="13">
         <v>16.100000000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" ht="12" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>12</v>
       </c>
       <c r="C10" s="13">
         <v>14.1</v>
       </c>
       <c r="D10" s="13">
         <v>16.5</v>
       </c>
       <c r="E10" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="F10" s="13">
         <v>14.5</v>
       </c>
       <c r="G10" s="13">
         <v>14.2</v>
       </c>
       <c r="H10" s="13">
         <v>13.3</v>
       </c>
       <c r="I10" s="13">
         <v>12</v>
       </c>
       <c r="J10" s="13">
         <v>11.7</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="22.5">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>4.5</v>
       </c>
       <c r="C11" s="13">
         <v>3.7</v>
       </c>
       <c r="D11" s="13">
         <v>3.1</v>
       </c>
       <c r="E11" s="13">
         <v>2.8</v>
       </c>
       <c r="F11" s="13">
         <v>2.9</v>
       </c>
       <c r="G11" s="13">
         <v>2.8</v>
       </c>
       <c r="H11" s="13">
         <v>2.4</v>
       </c>
       <c r="I11" s="13">
         <v>2</v>
       </c>
       <c r="J11" s="13">
         <v>1.8</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11">
       <c r="A12" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="13">
         <v>4.7</v>
       </c>
       <c r="D12" s="13">
         <v>5.2</v>
       </c>
       <c r="E12" s="13">
         <v>5.5</v>
       </c>
       <c r="F12" s="13">
         <v>6.3</v>
       </c>
       <c r="G12" s="13">
         <v>6</v>
       </c>
       <c r="H12" s="13">
         <v>6.1</v>
       </c>
       <c r="I12" s="13">
         <v>7.8</v>
       </c>
       <c r="J12" s="13">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="32">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24+B25</f>
         <v>56.7</v>
       </c>
       <c r="C13" s="32">
         <f t="shared" ref="C13:J13" si="3">C14+C15+C16+C19+C20+C21+C22+C23+C24+C25</f>
         <v>52.5</v>
       </c>
       <c r="D13" s="32">
         <f t="shared" si="3"/>
         <v>48.3</v>
       </c>
       <c r="E13" s="32">
         <f t="shared" si="3"/>
         <v>49.4</v>
       </c>
       <c r="F13" s="32">
         <f t="shared" si="3"/>
         <v>50.6</v>
       </c>
       <c r="G13" s="32">
         <f t="shared" si="3"/>
         <v>51.8</v>
       </c>
       <c r="H13" s="32">
         <f t="shared" si="3"/>
         <v>53.4</v>
       </c>
       <c r="I13" s="32">
         <f t="shared" si="3"/>
         <v>52</v>
       </c>
       <c r="J13" s="32">
         <f t="shared" si="3"/>
         <v>51.6</v>
       </c>
       <c r="K13" s="35"/>
     </row>
-    <row r="14" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="22.5">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13">
         <v>15.2</v>
       </c>
       <c r="C14" s="13">
         <v>13.6</v>
       </c>
       <c r="D14" s="13">
         <v>12.4</v>
       </c>
       <c r="E14" s="13">
         <v>12.1</v>
       </c>
       <c r="F14" s="13">
         <v>12.2</v>
       </c>
       <c r="G14" s="13">
         <v>11.6</v>
       </c>
       <c r="H14" s="13">
         <v>12.5</v>
       </c>
       <c r="I14" s="13">
         <v>11.8</v>
       </c>
       <c r="J14" s="13">
         <v>11.4</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:11">
       <c r="A15" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="13">
         <v>0.6</v>
       </c>
       <c r="C15" s="13">
         <v>0.6</v>
       </c>
       <c r="D15" s="13">
         <v>0.6</v>
       </c>
       <c r="E15" s="13">
         <v>0.6</v>
       </c>
       <c r="F15" s="13">
         <v>0.7</v>
       </c>
       <c r="G15" s="13">
         <v>0.8</v>
       </c>
       <c r="H15" s="13">
         <v>0.9</v>
       </c>
       <c r="I15" s="13">
         <v>0.9</v>
       </c>
       <c r="J15" s="13">
         <v>0.8</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11">
       <c r="A16" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="13">
         <f>B17+B18</f>
         <v>13.9</v>
       </c>
       <c r="C16" s="13">
         <f t="shared" ref="C16:J16" si="4">C17+C18</f>
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <f t="shared" si="4"/>
         <v>11.5</v>
       </c>
       <c r="E16" s="13">
         <f t="shared" si="4"/>
         <v>11.2</v>
       </c>
       <c r="F16" s="13">
         <f t="shared" si="4"/>
         <v>11.6</v>
       </c>
       <c r="G16" s="13">
         <f t="shared" si="4"/>
         <v>12.4</v>
       </c>
       <c r="H16" s="13">
         <f t="shared" si="4"/>
         <v>11.8</v>
       </c>
       <c r="I16" s="13">
         <f t="shared" si="4"/>
         <v>11.8</v>
       </c>
       <c r="J16" s="13">
         <f t="shared" si="4"/>
         <v>11.5</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="36" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="13">
         <v>12.3</v>
       </c>
       <c r="C17" s="13">
         <v>10.5</v>
       </c>
       <c r="D17" s="13">
         <v>10</v>
       </c>
       <c r="E17" s="13">
         <v>9.6999999999999993</v>
       </c>
       <c r="F17" s="13">
         <v>10.1</v>
       </c>
       <c r="G17" s="13">
         <v>10.8</v>
       </c>
       <c r="H17" s="13">
         <v>10.1</v>
       </c>
       <c r="I17" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="J17" s="13">
         <v>9.3000000000000007</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10">
       <c r="A18" s="36" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="13">
         <v>1.6</v>
       </c>
       <c r="C18" s="13">
         <v>1.5</v>
       </c>
       <c r="D18" s="13">
         <v>1.5</v>
       </c>
       <c r="E18" s="13">
         <v>1.5</v>
       </c>
       <c r="F18" s="13">
         <v>1.5</v>
       </c>
       <c r="G18" s="13">
         <v>1.6</v>
       </c>
       <c r="H18" s="13">
         <v>1.7</v>
       </c>
       <c r="I18" s="13">
         <v>2</v>
       </c>
       <c r="J18" s="13">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="A19" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="13">
         <v>1.7</v>
       </c>
       <c r="C19" s="13">
         <v>2.8</v>
       </c>
       <c r="D19" s="13">
         <v>3.1</v>
       </c>
       <c r="E19" s="13">
         <v>3.4</v>
       </c>
       <c r="F19" s="13">
         <v>3.5</v>
       </c>
       <c r="G19" s="13">
         <v>3.2</v>
       </c>
       <c r="H19" s="13">
         <v>2.9</v>
       </c>
       <c r="I19" s="13">
         <v>3.2</v>
       </c>
       <c r="J19" s="13">
         <v>4.7</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" ht="25.5" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="13">
         <v>13.1</v>
       </c>
       <c r="C20" s="13">
         <v>12</v>
       </c>
       <c r="D20" s="13">
         <v>10.8</v>
       </c>
       <c r="E20" s="13">
         <v>12.1</v>
       </c>
       <c r="F20" s="13">
         <v>12.5</v>
       </c>
       <c r="G20" s="13">
         <v>14.4</v>
       </c>
       <c r="H20" s="13">
         <v>15.3</v>
       </c>
       <c r="I20" s="13">
         <v>15.1</v>
       </c>
       <c r="J20" s="13">
         <v>14.8</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10">
       <c r="A21" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>2.9</v>
       </c>
       <c r="C21" s="13">
         <v>2.6</v>
       </c>
       <c r="D21" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>2</v>
       </c>
       <c r="G21" s="13">
         <v>1.9</v>
       </c>
       <c r="H21" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="I21" s="13">
         <v>2.1</v>
       </c>
       <c r="J21" s="13">
         <v>1.9</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="13">
         <v>4.5</v>
       </c>
       <c r="C22" s="13">
         <v>4.3</v>
       </c>
       <c r="D22" s="13">
         <v>3.7</v>
       </c>
       <c r="E22" s="13">
         <v>3.6</v>
       </c>
       <c r="F22" s="13">
         <v>3.5</v>
       </c>
       <c r="G22" s="13">
         <v>3.5</v>
       </c>
       <c r="H22" s="13">
         <v>3.7</v>
       </c>
       <c r="I22" s="13">
         <v>3.5</v>
       </c>
       <c r="J22" s="13">
         <v>3.1</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" ht="12" customHeight="1">
       <c r="A23" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="13">
         <v>2.7</v>
       </c>
       <c r="C23" s="13">
         <v>2.4</v>
       </c>
       <c r="D23" s="13">
         <v>2</v>
       </c>
       <c r="E23" s="13">
         <v>2.1</v>
       </c>
       <c r="F23" s="13">
         <v>2.1</v>
       </c>
       <c r="G23" s="13">
         <v>1.8</v>
       </c>
       <c r="H23" s="13">
         <v>1.9</v>
       </c>
       <c r="I23" s="13">
         <v>1.7</v>
       </c>
       <c r="J23" s="13">
         <v>1.6</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" ht="22.5">
       <c r="A24" s="31" t="s">
         <v>117</v>
       </c>
       <c r="B24" s="13">
         <v>2.1</v>
       </c>
       <c r="C24" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="D24" s="13">
         <v>1.9</v>
       </c>
       <c r="E24" s="13">
         <v>2</v>
       </c>
       <c r="F24" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="G24" s="13">
         <v>2.1</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="13">
         <v>1.8</v>
       </c>
       <c r="J24" s="13">
         <v>1.7</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10">
       <c r="A25" s="31" t="s">
         <v>118</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>0.3</v>
       </c>
       <c r="F25" s="13">
         <v>0.3</v>
       </c>
       <c r="G25" s="13">
         <v>0.1</v>
       </c>
       <c r="H25" s="13">
         <v>0.2</v>
       </c>
       <c r="I25" s="13">
         <v>0.1</v>
       </c>
       <c r="J25" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10">
       <c r="A26" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="32">
         <f>B4+B13</f>
         <v>94.6</v>
       </c>
       <c r="C26" s="32">
         <f t="shared" ref="C26:J26" si="5">C4+C13</f>
         <v>95.3</v>
       </c>
       <c r="D26" s="32">
         <f t="shared" si="5"/>
         <v>94.3</v>
       </c>
       <c r="E26" s="32">
         <f t="shared" si="5"/>
         <v>94.2</v>
       </c>
       <c r="F26" s="32">
         <f t="shared" si="5"/>
         <v>94.4</v>
       </c>
       <c r="G26" s="32">
         <f t="shared" si="5"/>
         <v>94.7</v>
       </c>
       <c r="H26" s="32">
         <f t="shared" si="5"/>
         <v>95.9</v>
       </c>
       <c r="I26" s="32">
         <f t="shared" si="5"/>
         <v>96</v>
       </c>
       <c r="J26" s="32">
         <f t="shared" si="5"/>
         <v>96.5</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" ht="22.5">
       <c r="A27" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13">
         <v>-0.6</v>
       </c>
       <c r="C27" s="13">
         <v>-0.9</v>
       </c>
       <c r="D27" s="13">
         <v>-0.9</v>
       </c>
       <c r="E27" s="13">
         <v>-1.1000000000000001</v>
       </c>
       <c r="F27" s="13">
         <v>-1.5</v>
       </c>
       <c r="G27" s="13">
         <v>-1.5</v>
       </c>
       <c r="H27" s="13">
         <v>-1.9</v>
       </c>
       <c r="I27" s="13">
         <v>-2.2000000000000002</v>
       </c>
       <c r="J27" s="13">
         <v>-3</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10">
       <c r="A28" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="32">
         <f>B26+B27</f>
         <v>94</v>
       </c>
       <c r="C28" s="32">
         <f t="shared" ref="C28:J28" si="6">C26+C27</f>
         <v>94.4</v>
       </c>
       <c r="D28" s="32">
         <f t="shared" si="6"/>
         <v>93.4</v>
       </c>
       <c r="E28" s="32">
         <f t="shared" si="6"/>
         <v>93.1</v>
       </c>
       <c r="F28" s="32">
         <f t="shared" si="6"/>
         <v>92.9</v>
       </c>
       <c r="G28" s="32">
         <f t="shared" si="6"/>
         <v>93.2</v>
       </c>
       <c r="H28" s="32">
         <f t="shared" si="6"/>
         <v>94</v>
       </c>
       <c r="I28" s="32">
         <f t="shared" si="6"/>
         <v>93.8</v>
       </c>
       <c r="J28" s="32">
         <f t="shared" si="6"/>
         <v>93.5</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" ht="13.5" customHeight="1">
       <c r="A29" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <f>B30-B31</f>
         <v>6</v>
       </c>
       <c r="C29" s="13">
         <f t="shared" ref="C29:J29" si="7">C30-C31</f>
         <v>5.6</v>
       </c>
       <c r="D29" s="13">
         <f t="shared" si="7"/>
         <v>6.6</v>
       </c>
       <c r="E29" s="13">
         <f t="shared" si="7"/>
         <v>6.9</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="7"/>
         <v>7.1</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="7"/>
         <v>6.8</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="7"/>
         <v>6</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="7"/>
         <v>6.2</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="7"/>
         <v>6.5</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10">
       <c r="A30" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="13">
         <v>6.2</v>
       </c>
       <c r="C30" s="13">
         <v>5.9</v>
       </c>
       <c r="D30" s="13">
         <v>6.7</v>
       </c>
       <c r="E30" s="13">
         <v>7</v>
       </c>
       <c r="F30" s="13">
         <v>7.2</v>
       </c>
       <c r="G30" s="13">
         <v>6.9</v>
       </c>
       <c r="H30" s="13">
         <v>6.1</v>
       </c>
       <c r="I30" s="13">
         <v>6.3</v>
       </c>
       <c r="J30" s="13">
         <v>6.6</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10">
       <c r="A31" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="13">
         <v>0.2</v>
       </c>
       <c r="C31" s="13">
         <v>0.3</v>
       </c>
       <c r="D31" s="13">
         <v>0.1</v>
       </c>
       <c r="E31" s="13">
         <v>0.1</v>
       </c>
       <c r="F31" s="13">
         <v>0.1</v>
       </c>
       <c r="G31" s="13">
         <v>0.1</v>
       </c>
       <c r="H31" s="13">
         <v>0.1</v>
       </c>
       <c r="I31" s="13">
         <v>0.1</v>
       </c>
       <c r="J31" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10">
       <c r="A32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="32">
         <f>B28+B29</f>
         <v>100</v>
       </c>
       <c r="C32" s="32">
         <f t="shared" ref="C32:J32" si="8">C28+C29</f>
         <v>100</v>
       </c>
       <c r="D32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="E32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="F32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="G32" s="32">
         <f t="shared" si="8"/>
@@ -3900,574 +3929,574 @@
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="I32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="J32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="63" t="s">
+    <row r="1" spans="1:4" ht="19.5" customHeight="1">
+      <c r="A1" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="27"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:4">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="D2" s="4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="28.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>60</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>43.4</v>
       </c>
       <c r="C4" s="30">
         <v>45.6</v>
       </c>
       <c r="D4" s="30">
         <v>44.7</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="22.5">
       <c r="A5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="13">
         <v>5.7</v>
       </c>
       <c r="C5" s="13">
         <v>5.3</v>
       </c>
       <c r="D5" s="13">
         <v>6.2</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>5.6</v>
       </c>
       <c r="C6" s="11">
         <v>5.2</v>
       </c>
       <c r="D6" s="11">
         <v>6.1</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4">
       <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <v>0.1</v>
       </c>
       <c r="C7" s="11">
         <v>0.1</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4">
       <c r="A8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="13">
         <v>28.3</v>
       </c>
       <c r="C8" s="13">
         <v>32.200000000000003</v>
       </c>
       <c r="D8" s="13">
         <v>30.6</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" ht="13.5" customHeight="1">
       <c r="A9" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="13">
         <v>15.1</v>
       </c>
       <c r="C9" s="11">
         <v>18.7</v>
       </c>
       <c r="D9" s="11">
         <v>17.899999999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" ht="13.5" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>11.5</v>
       </c>
       <c r="C10" s="11">
         <v>11.8</v>
       </c>
       <c r="D10" s="11">
         <v>10.9</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="22.5">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>1.7</v>
       </c>
       <c r="C11" s="11">
         <v>1.7</v>
       </c>
       <c r="D11" s="11">
         <v>1.8</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4">
       <c r="A12" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>9.4</v>
       </c>
       <c r="C12" s="11">
         <v>8.1</v>
       </c>
       <c r="D12" s="11">
         <v>7.9</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="32">
         <v>54.3</v>
       </c>
       <c r="C13" s="32">
         <v>52.1</v>
       </c>
       <c r="D13" s="32">
         <v>53.9</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" ht="22.5">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13">
         <v>12.4</v>
       </c>
       <c r="C14" s="11">
         <v>12.3</v>
       </c>
       <c r="D14" s="13">
         <v>12.1</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4">
       <c r="A15" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="13">
         <v>0.9</v>
       </c>
       <c r="C15" s="11">
         <v>0.9</v>
       </c>
       <c r="D15" s="13">
         <v>0.8</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4">
       <c r="A16" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="13">
         <v>11.5</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4">
       <c r="A17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13">
         <v>9</v>
       </c>
       <c r="C17" s="11">
         <v>8.5</v>
       </c>
       <c r="D17" s="13">
         <v>8.3000000000000007</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4">
       <c r="A18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="13">
         <v>2.5</v>
       </c>
       <c r="C18" s="11">
         <v>2.5</v>
       </c>
       <c r="D18" s="13">
         <v>2.7</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4">
       <c r="A19" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="13">
         <v>5.9</v>
       </c>
       <c r="C19" s="11">
         <v>5.3</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4" ht="24.75" customHeight="1">
       <c r="A20" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="13">
         <v>14.8</v>
       </c>
       <c r="C20" s="11">
         <v>14.9</v>
       </c>
       <c r="D20" s="13">
         <v>15.9</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4">
       <c r="A21" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>1.9</v>
       </c>
       <c r="C21" s="11">
         <v>1.7</v>
       </c>
       <c r="D21" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="13">
         <v>3.3</v>
       </c>
       <c r="C22" s="11">
         <v>2.8</v>
       </c>
       <c r="D22" s="13">
         <v>3.2</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4" ht="11.25" customHeight="1">
       <c r="A23" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="13">
         <v>1.7</v>
       </c>
       <c r="C23" s="11">
         <v>1.5</v>
       </c>
       <c r="D23" s="13">
         <v>1.9</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4">
       <c r="A24" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>1.8</v>
       </c>
       <c r="C24" s="11">
         <v>1.7</v>
       </c>
       <c r="D24" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4">
       <c r="A25" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="32">
         <v>97.7</v>
       </c>
       <c r="C25" s="32">
         <v>97.7</v>
       </c>
       <c r="D25" s="32">
         <v>98.6</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4" ht="22.5">
       <c r="A26" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="13">
         <v>-4.8</v>
       </c>
       <c r="C26" s="11">
         <v>-4.7</v>
       </c>
       <c r="D26" s="11">
         <v>-3.2</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4" ht="13.5" customHeight="1">
       <c r="A27" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>92.9</v>
       </c>
       <c r="C27" s="32">
         <v>93</v>
       </c>
       <c r="D27" s="32">
         <v>95.4</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4">
       <c r="A28" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="13">
         <v>7.1</v>
       </c>
       <c r="C28" s="13">
         <v>7</v>
       </c>
       <c r="D28" s="13">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4">
       <c r="A29" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="13">
         <v>7.2</v>
       </c>
       <c r="C29" s="11">
         <v>7.1</v>
       </c>
       <c r="D29" s="13">
         <v>4.8</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4">
       <c r="A30" s="22" t="s">
         <v>70</v>
       </c>
-      <c r="B30" s="57">
+      <c r="B30" s="56">
         <v>0.1</v>
       </c>
       <c r="C30" s="11">
         <v>0.1</v>
       </c>
-      <c r="D30" s="57">
+      <c r="D30" s="56">
         <v>0.2</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4">
       <c r="A31" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="20">
         <v>100</v>
       </c>
       <c r="C31" s="20">
         <v>100</v>
       </c>
       <c r="D31" s="20">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BK4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BT13" sqref="BT13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="54" width="10.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="11.28515625" style="2" customWidth="1"/>
     <col min="56" max="58" width="10.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.85546875" style="2" customWidth="1"/>
     <col min="62" max="62" width="11.85546875" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="13.42578125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.42578125" style="2" customWidth="1"/>
     <col min="66" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:66" ht="21" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:66">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AZ2" s="5"/>
-      <c r="BM2" s="85" t="s">
+      <c r="BM2" s="84" t="s">
         <v>131</v>
       </c>
-      <c r="BN2" s="85"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:66" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BN2" s="84"/>
+    </row>
+    <row r="3" spans="1:66" ht="31.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>44</v>
       </c>
       <c r="I3" s="45" t="s">
@@ -4617,57 +4646,57 @@
       <c r="BE3" s="45" t="s">
         <v>172</v>
       </c>
       <c r="BF3" s="45" t="s">
         <v>126</v>
       </c>
       <c r="BG3" s="45" t="s">
         <v>130</v>
       </c>
       <c r="BH3" s="45" t="s">
         <v>132</v>
       </c>
       <c r="BI3" s="45" t="s">
         <v>173</v>
       </c>
       <c r="BJ3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="45" t="s">
         <v>174</v>
       </c>
       <c r="BL3" s="45" t="s">
         <v>196</v>
       </c>
       <c r="BM3" s="45" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BN3" s="45" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="27" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>42.2</v>
       </c>
       <c r="C4" s="7">
         <v>43.6</v>
       </c>
       <c r="D4" s="7">
         <v>44.7</v>
       </c>
       <c r="E4" s="7">
         <v>45.1</v>
       </c>
       <c r="F4" s="7">
         <v>41.2</v>
       </c>
       <c r="G4" s="7">
         <v>42.8</v>
       </c>
       <c r="H4" s="7">
         <v>43.4</v>
       </c>
       <c r="I4" s="7">
@@ -4820,54 +4849,54 @@
       <c r="BF4" s="7">
         <v>35.1</v>
       </c>
       <c r="BG4" s="7">
         <v>35.9</v>
       </c>
       <c r="BH4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="7">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="7">
         <v>34.9</v>
       </c>
       <c r="BK4" s="7">
         <v>35.6</v>
       </c>
       <c r="BL4" s="7">
         <v>35.9</v>
       </c>
       <c r="BM4" s="7">
         <v>36.6</v>
       </c>
       <c r="BN4" s="7">
-        <v>34.5</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:66" x14ac:dyDescent="0.2">
+        <v>35.700000000000003</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="11">
         <v>2.6</v>
       </c>
       <c r="D5" s="11">
         <v>4.5</v>
       </c>
       <c r="E5" s="12">
         <v>4.5</v>
       </c>
       <c r="F5" s="11">
         <v>2.1</v>
       </c>
       <c r="G5" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="11">
         <v>4</v>
       </c>
       <c r="I5" s="12">
@@ -5023,51 +5052,51 @@
       <c r="BG5" s="16">
         <v>2.5</v>
       </c>
       <c r="BH5" s="16">
         <v>4</v>
       </c>
       <c r="BI5" s="16">
         <v>3.8</v>
       </c>
       <c r="BJ5" s="16">
         <v>1.9</v>
       </c>
       <c r="BK5" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL5" s="16">
         <v>3.6</v>
       </c>
       <c r="BM5" s="16">
         <v>3.8</v>
       </c>
       <c r="BN5" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:66">
       <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>34.6</v>
       </c>
       <c r="C6" s="7">
         <v>34.6</v>
       </c>
       <c r="D6" s="7">
         <v>32.6</v>
       </c>
       <c r="E6" s="7">
         <v>32.9</v>
       </c>
       <c r="F6" s="7">
         <v>34.5</v>
       </c>
       <c r="G6" s="7">
         <v>35.4</v>
       </c>
       <c r="H6" s="7">
         <v>33.6</v>
       </c>
       <c r="I6" s="7">
@@ -5213,61 +5242,61 @@
       </c>
       <c r="BD6" s="17">
         <v>27.7</v>
       </c>
       <c r="BE6" s="17">
         <v>26.8</v>
       </c>
       <c r="BF6" s="17">
         <v>28.5</v>
       </c>
       <c r="BG6" s="17">
         <v>28.3</v>
       </c>
       <c r="BH6" s="17">
         <v>26.8</v>
       </c>
       <c r="BI6" s="17">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="17">
         <v>28.2</v>
       </c>
       <c r="BK6" s="17">
         <v>28.2</v>
       </c>
-      <c r="BL6" s="69">
+      <c r="BL6" s="68">
         <v>26.9</v>
       </c>
-      <c r="BM6" s="69">
+      <c r="BM6" s="68">
         <v>26.6</v>
       </c>
       <c r="BN6" s="17">
-        <v>27.4</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>20.7</v>
       </c>
       <c r="C7" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>18.3</v>
       </c>
       <c r="E7" s="12">
         <v>19.5</v>
       </c>
       <c r="F7" s="11">
         <v>20.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.1</v>
       </c>
       <c r="H7" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="I7" s="12">
@@ -5420,54 +5449,54 @@
       <c r="BF7" s="16">
         <v>12.5</v>
       </c>
       <c r="BG7" s="16">
         <v>14</v>
       </c>
       <c r="BH7" s="16">
         <v>13.2</v>
       </c>
       <c r="BI7" s="16">
         <v>12</v>
       </c>
       <c r="BJ7" s="16">
         <v>12.2</v>
       </c>
       <c r="BK7" s="16">
         <v>13.4</v>
       </c>
       <c r="BL7" s="16">
         <v>12.7</v>
       </c>
       <c r="BM7" s="16">
         <v>11.9</v>
       </c>
       <c r="BN7" s="16">
-        <v>10.199999999999999</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:66" x14ac:dyDescent="0.2">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>10.9</v>
       </c>
       <c r="C8" s="11">
         <v>12.3</v>
       </c>
       <c r="D8" s="11">
         <v>12.1</v>
       </c>
       <c r="E8" s="12">
         <v>11.3</v>
       </c>
       <c r="F8" s="11">
         <v>10.8</v>
       </c>
       <c r="G8" s="11">
         <v>12.1</v>
       </c>
       <c r="H8" s="11">
         <v>12.5</v>
       </c>
       <c r="I8" s="12">
@@ -5620,54 +5649,54 @@
       <c r="BF8" s="16">
         <v>13.8</v>
       </c>
       <c r="BG8" s="16">
         <v>12.3</v>
       </c>
       <c r="BH8" s="16">
         <v>11.7</v>
       </c>
       <c r="BI8" s="16">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="16">
         <v>13.9</v>
       </c>
       <c r="BK8" s="16">
         <v>12.8</v>
       </c>
       <c r="BL8" s="16">
         <v>12.4</v>
       </c>
       <c r="BM8" s="16">
         <v>13</v>
       </c>
       <c r="BN8" s="16">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>2.7</v>
       </c>
       <c r="C9" s="11">
         <v>2.1</v>
       </c>
       <c r="D9" s="11">
         <v>1.9</v>
       </c>
       <c r="E9" s="12">
         <v>1.8</v>
       </c>
       <c r="F9" s="11">
         <v>2.4</v>
       </c>
       <c r="G9" s="11">
         <v>1.9</v>
       </c>
       <c r="H9" s="11">
         <v>1.7</v>
       </c>
       <c r="I9" s="12">
@@ -5820,54 +5849,54 @@
       <c r="BF9" s="16">
         <v>1.9</v>
       </c>
       <c r="BG9" s="16">
         <v>1.7</v>
       </c>
       <c r="BH9" s="16">
         <v>1.6</v>
       </c>
       <c r="BI9" s="16">
         <v>1.5</v>
       </c>
       <c r="BJ9" s="16">
         <v>1.8</v>
       </c>
       <c r="BK9" s="16">
         <v>1.7</v>
       </c>
       <c r="BL9" s="16">
         <v>1.6</v>
       </c>
       <c r="BM9" s="16">
         <v>1.5</v>
       </c>
       <c r="BN9" s="16">
-        <v>1.9</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:66" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="25.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
         <v>0.3</v>
       </c>
       <c r="C10" s="11">
         <v>0.3</v>
       </c>
       <c r="D10" s="11">
         <v>0.3</v>
       </c>
       <c r="E10" s="12">
         <v>0.3</v>
       </c>
       <c r="F10" s="11">
         <v>0.4</v>
       </c>
       <c r="G10" s="11">
         <v>0.3</v>
       </c>
       <c r="H10" s="11">
         <v>0.3</v>
       </c>
       <c r="I10" s="12">
@@ -6023,51 +6052,51 @@
       <c r="BG10" s="16">
         <v>0.3</v>
       </c>
       <c r="BH10" s="16">
         <v>0.3</v>
       </c>
       <c r="BI10" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ10" s="16">
         <v>0.3</v>
       </c>
       <c r="BK10" s="16">
         <v>0.3</v>
       </c>
       <c r="BL10" s="16">
         <v>0.2</v>
       </c>
       <c r="BM10" s="16">
         <v>0.2</v>
       </c>
       <c r="BN10" s="16">
         <v>0.3</v>
       </c>
     </row>
-    <row r="11" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:66">
       <c r="A11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="11">
         <v>5.3</v>
       </c>
       <c r="C11" s="11">
         <v>6.4</v>
       </c>
       <c r="D11" s="11">
         <v>7.6</v>
       </c>
       <c r="E11" s="12">
         <v>7.7</v>
       </c>
       <c r="F11" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="11">
         <v>5.2</v>
       </c>
       <c r="H11" s="11">
         <v>5.8</v>
       </c>
       <c r="I11" s="12">
@@ -6220,54 +6249,54 @@
       <c r="BF11" s="16">
         <v>4.3</v>
       </c>
       <c r="BG11" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="BH11" s="16">
         <v>5.4</v>
       </c>
       <c r="BI11" s="16">
         <v>6</v>
       </c>
       <c r="BJ11" s="16">
         <v>4.8</v>
       </c>
       <c r="BK11" s="16">
         <v>5.2</v>
       </c>
       <c r="BL11" s="16">
         <v>5.4</v>
       </c>
       <c r="BM11" s="16">
         <v>6.2</v>
       </c>
       <c r="BN11" s="16">
-        <v>5.0999999999999996</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+        <v>5.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="27" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
         <v>54.8</v>
       </c>
       <c r="C12" s="7">
         <v>53.9</v>
       </c>
       <c r="D12" s="7">
         <v>52.3</v>
       </c>
       <c r="E12" s="7">
         <v>51.7</v>
       </c>
       <c r="F12" s="7">
         <v>51.9</v>
       </c>
       <c r="G12" s="7">
         <v>49.3</v>
       </c>
       <c r="H12" s="7">
         <v>48.8</v>
       </c>
       <c r="I12" s="7">
@@ -6413,61 +6442,61 @@
       </c>
       <c r="BD12" s="17">
         <v>54.2</v>
       </c>
       <c r="BE12" s="17">
         <v>56.4</v>
       </c>
       <c r="BF12" s="17">
         <v>57.9</v>
       </c>
       <c r="BG12" s="17">
         <v>57.1</v>
       </c>
       <c r="BH12" s="17">
         <v>56.7</v>
       </c>
       <c r="BI12" s="17">
         <v>58</v>
       </c>
       <c r="BJ12" s="17">
         <v>58.5</v>
       </c>
       <c r="BK12" s="17">
         <v>57.3</v>
       </c>
-      <c r="BL12" s="69">
+      <c r="BL12" s="68">
         <v>57.1</v>
       </c>
-      <c r="BM12" s="69">
+      <c r="BM12" s="68">
         <v>57.6</v>
       </c>
       <c r="BN12" s="17">
-        <v>57.8</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>56.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>13.2</v>
       </c>
       <c r="C13" s="11">
         <v>12.8</v>
       </c>
       <c r="D13" s="11">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
       <c r="F13" s="11">
         <v>12.6</v>
       </c>
       <c r="G13" s="11">
         <v>12.3</v>
       </c>
       <c r="H13" s="11">
         <v>13.4</v>
       </c>
       <c r="I13" s="12">
@@ -6620,54 +6649,54 @@
       <c r="BF13" s="16">
         <v>16.5</v>
       </c>
       <c r="BG13" s="16">
         <v>16</v>
       </c>
       <c r="BH13" s="16">
         <v>16.3</v>
       </c>
       <c r="BI13" s="16">
         <v>19</v>
       </c>
       <c r="BJ13" s="16">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="16">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="16">
         <v>16.7</v>
       </c>
       <c r="BM13" s="16">
         <v>19.899999999999999</v>
       </c>
       <c r="BN13" s="16">
-        <v>16.600000000000001</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:66" x14ac:dyDescent="0.2">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>7.2</v>
       </c>
       <c r="C14" s="11">
         <v>7.3</v>
       </c>
       <c r="D14" s="11">
         <v>7.9</v>
       </c>
       <c r="E14" s="12">
         <v>8</v>
       </c>
       <c r="F14" s="11">
         <v>6.9</v>
       </c>
       <c r="G14" s="11">
         <v>6.4</v>
       </c>
       <c r="H14" s="11">
         <v>6.9</v>
       </c>
       <c r="I14" s="12">
@@ -6820,54 +6849,54 @@
       <c r="BF14" s="16">
         <v>6</v>
       </c>
       <c r="BG14" s="16">
         <v>6.1</v>
       </c>
       <c r="BH14" s="16">
         <v>5.6</v>
       </c>
       <c r="BI14" s="16">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="16">
         <v>6.5</v>
       </c>
       <c r="BK14" s="16">
         <v>6.8</v>
       </c>
       <c r="BL14" s="16">
         <v>6.2</v>
       </c>
       <c r="BM14" s="16">
         <v>6.1</v>
       </c>
       <c r="BN14" s="16">
-        <v>6.6</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:66" x14ac:dyDescent="0.2">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0.9</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="11">
         <v>0.9</v>
       </c>
       <c r="H15" s="11">
         <v>0.8</v>
       </c>
       <c r="I15" s="12">
@@ -7023,51 +7052,51 @@
       <c r="BG15" s="16">
         <v>0.8</v>
       </c>
       <c r="BH15" s="16">
         <v>0.8</v>
       </c>
       <c r="BI15" s="16">
         <v>1.2</v>
       </c>
       <c r="BJ15" s="16">
         <v>0.9</v>
       </c>
       <c r="BK15" s="16">
         <v>0.9</v>
       </c>
       <c r="BL15" s="16">
         <v>0.9</v>
       </c>
       <c r="BM15" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BN15" s="16">
         <v>0.9</v>
       </c>
     </row>
-    <row r="16" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:66">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>2.8</v>
       </c>
       <c r="C16" s="11">
         <v>2.9</v>
       </c>
       <c r="D16" s="11">
         <v>2.8</v>
       </c>
       <c r="E16" s="12">
         <v>3.1</v>
       </c>
       <c r="F16" s="11">
         <v>2.6</v>
       </c>
       <c r="G16" s="11">
         <v>2.7</v>
       </c>
       <c r="H16" s="11">
         <v>2.6</v>
       </c>
       <c r="I16" s="12">
@@ -7223,51 +7252,51 @@
       <c r="BG16" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="16">
         <v>2</v>
       </c>
       <c r="BK16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="16">
         <v>2.1</v>
       </c>
       <c r="BM16" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BN16" s="16">
         <v>1.9</v>
       </c>
     </row>
-    <row r="17" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:66">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>3.6</v>
       </c>
       <c r="C17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="11">
         <v>4</v>
       </c>
       <c r="E17" s="12">
         <v>3.6</v>
       </c>
       <c r="F17" s="11">
         <v>3.6</v>
       </c>
       <c r="G17" s="11">
         <v>3.8</v>
       </c>
       <c r="H17" s="11">
         <v>3.5</v>
       </c>
       <c r="I17" s="12">
@@ -7420,54 +7449,54 @@
       <c r="BF17" s="16">
         <v>4</v>
       </c>
       <c r="BG17" s="16">
         <v>4</v>
       </c>
       <c r="BH17" s="16">
         <v>3.8</v>
       </c>
       <c r="BI17" s="16">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="16">
         <v>4.2</v>
       </c>
       <c r="BM17" s="16">
         <v>3.6</v>
       </c>
       <c r="BN17" s="16">
-        <v>3.7</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:66" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>9.5</v>
       </c>
       <c r="C18" s="11">
         <v>9.4</v>
       </c>
       <c r="D18" s="11">
         <v>8.5</v>
       </c>
       <c r="E18" s="12">
         <v>8.6</v>
       </c>
       <c r="F18" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="11">
         <v>7.2</v>
       </c>
       <c r="I18" s="12">
@@ -7620,54 +7649,54 @@
       <c r="BF18" s="16">
         <v>8.9</v>
       </c>
       <c r="BG18" s="16">
         <v>8.4</v>
       </c>
       <c r="BH18" s="16">
         <v>8.6</v>
       </c>
       <c r="BI18" s="16">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="16">
         <v>9.1</v>
       </c>
       <c r="BK18" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="16">
         <v>8.4</v>
       </c>
       <c r="BM18" s="16">
         <v>9.1999999999999993</v>
       </c>
       <c r="BN18" s="16">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>9.3000000000000007</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>5.3</v>
       </c>
       <c r="C19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D19" s="11">
         <v>3.9</v>
       </c>
       <c r="E19" s="12">
         <v>3.9</v>
       </c>
       <c r="F19" s="11">
         <v>5.2</v>
       </c>
       <c r="G19" s="11">
         <v>4.3</v>
       </c>
       <c r="H19" s="11">
         <v>3.7</v>
       </c>
       <c r="I19" s="12">
@@ -7820,54 +7849,54 @@
       <c r="BF19" s="16">
         <v>4.5</v>
       </c>
       <c r="BG19" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="16">
         <v>3.4</v>
       </c>
       <c r="BI19" s="16">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="16">
         <v>4.3</v>
       </c>
       <c r="BK19" s="16">
         <v>3.5</v>
       </c>
       <c r="BL19" s="16">
         <v>3.1</v>
       </c>
       <c r="BM19" s="16">
         <v>2.9</v>
       </c>
       <c r="BN19" s="16">
-        <v>4.5</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>2.6</v>
       </c>
       <c r="C20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D20" s="11">
         <v>2.1</v>
       </c>
       <c r="E20" s="12">
         <v>1.9</v>
       </c>
       <c r="F20" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="11">
         <v>1.7</v>
       </c>
       <c r="I20" s="12">
@@ -8020,54 +8049,54 @@
       <c r="BF20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="16">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="16">
         <v>2.1</v>
       </c>
       <c r="BK20" s="16">
         <v>2</v>
       </c>
       <c r="BL20" s="16">
         <v>2</v>
       </c>
       <c r="BM20" s="16">
         <v>2.1</v>
       </c>
       <c r="BN20" s="16">
-        <v>2.1</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>2</v>
       </c>
       <c r="C21" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="12">
         <v>2.1</v>
       </c>
       <c r="F21" s="11">
         <v>1.9</v>
       </c>
       <c r="G21" s="11">
         <v>1.7</v>
       </c>
       <c r="H21" s="11">
         <v>1.9</v>
       </c>
       <c r="I21" s="12">
@@ -8223,51 +8252,51 @@
       <c r="BG21" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI21" s="16">
         <v>1.9</v>
       </c>
       <c r="BJ21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BK21" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL21" s="16">
         <v>2.1</v>
       </c>
       <c r="BM21" s="16">
         <v>1.9</v>
       </c>
       <c r="BN21" s="16">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:66">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="11">
         <v>3.8</v>
       </c>
       <c r="C22" s="11">
         <v>3.6</v>
       </c>
       <c r="D22" s="11">
         <v>3.3</v>
       </c>
       <c r="E22" s="12">
         <v>3.2</v>
       </c>
       <c r="F22" s="11">
         <v>3.7</v>
       </c>
       <c r="G22" s="11">
         <v>3.3</v>
       </c>
       <c r="H22" s="11">
         <v>3.1</v>
       </c>
       <c r="I22" s="12">
@@ -8420,54 +8449,54 @@
       <c r="BF22" s="16">
         <v>4.3</v>
       </c>
       <c r="BG22" s="16">
         <v>4.7</v>
       </c>
       <c r="BH22" s="16">
         <v>5</v>
       </c>
       <c r="BI22" s="16">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="16">
         <v>4.2</v>
       </c>
       <c r="BK22" s="16">
         <v>4.5</v>
       </c>
       <c r="BL22" s="16">
         <v>5</v>
       </c>
       <c r="BM22" s="16">
         <v>3.2</v>
       </c>
       <c r="BN22" s="16">
-        <v>4.0999999999999996</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>2.1</v>
       </c>
       <c r="C23" s="11">
         <v>2.1</v>
       </c>
       <c r="D23" s="11">
         <v>2.1</v>
       </c>
       <c r="E23" s="12">
         <v>1.7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="11">
         <v>1.9</v>
       </c>
       <c r="H23" s="11">
         <v>2.1</v>
       </c>
       <c r="I23" s="12">
@@ -8620,54 +8649,54 @@
       <c r="BF23" s="16">
         <v>2.7</v>
       </c>
       <c r="BG23" s="16">
         <v>2.7</v>
       </c>
       <c r="BH23" s="16">
         <v>2.7</v>
       </c>
       <c r="BI23" s="16">
         <v>3</v>
       </c>
       <c r="BJ23" s="16">
         <v>2.7</v>
       </c>
       <c r="BK23" s="16">
         <v>2.8</v>
       </c>
       <c r="BL23" s="16">
         <v>2.7</v>
       </c>
       <c r="BM23" s="16">
         <v>1.8</v>
       </c>
       <c r="BN23" s="16">
-        <v>2.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:66" x14ac:dyDescent="0.2">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>0.6</v>
       </c>
       <c r="C24" s="11">
         <v>0.7</v>
       </c>
       <c r="D24" s="11">
         <v>0.6</v>
       </c>
       <c r="E24" s="12">
         <v>0.6</v>
       </c>
       <c r="F24" s="11">
         <v>0.6</v>
       </c>
       <c r="G24" s="11">
         <v>0.6</v>
       </c>
       <c r="H24" s="11">
         <v>0.6</v>
       </c>
       <c r="I24" s="12">
@@ -8823,51 +8852,51 @@
       <c r="BG24" s="16">
         <v>0.9</v>
       </c>
       <c r="BH24" s="16">
         <v>0.8</v>
       </c>
       <c r="BI24" s="16">
         <v>0.9</v>
       </c>
       <c r="BJ24" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BK24" s="16">
         <v>0.8</v>
       </c>
       <c r="BL24" s="16">
         <v>0.8</v>
       </c>
       <c r="BM24" s="16">
         <v>1</v>
       </c>
       <c r="BN24" s="16">
         <v>1.2</v>
       </c>
     </row>
-    <row r="25" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:66">
       <c r="A25" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>0.9</v>
       </c>
       <c r="C25" s="11">
         <v>0.8</v>
       </c>
       <c r="D25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E25" s="12">
         <v>0.9</v>
       </c>
       <c r="F25" s="11">
         <v>0.7</v>
       </c>
       <c r="G25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="11">
         <v>1.3</v>
       </c>
       <c r="I25" s="12">
@@ -9020,54 +9049,54 @@
       <c r="BF25" s="16">
         <v>2.8</v>
       </c>
       <c r="BG25" s="16">
         <v>2.5</v>
       </c>
       <c r="BH25" s="16">
         <v>3</v>
       </c>
       <c r="BI25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="16">
         <v>2.8</v>
       </c>
       <c r="BM25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BN25" s="16">
-        <v>2.6</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:66" ht="45" x14ac:dyDescent="0.2">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="45">
       <c r="A26" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>0.1</v>
       </c>
       <c r="C26" s="11">
         <v>0.1</v>
       </c>
       <c r="D26" s="11">
         <v>0.1</v>
       </c>
       <c r="E26" s="12">
         <v>0.1</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="12">
@@ -9223,51 +9252,51 @@
       <c r="BG26" s="16">
         <v>0.1</v>
       </c>
       <c r="BH26" s="16">
         <v>0.1</v>
       </c>
       <c r="BI26" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ26" s="16">
         <v>0.1</v>
       </c>
       <c r="BK26" s="16">
         <v>0.1</v>
       </c>
       <c r="BL26" s="16">
         <v>0.1</v>
       </c>
       <c r="BM26" s="16">
         <v>0.2</v>
       </c>
       <c r="BN26" s="16">
         <v>0.1</v>
       </c>
     </row>
-    <row r="27" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:66" s="27" customFormat="1">
       <c r="A27" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="20">
         <v>97</v>
       </c>
       <c r="C27" s="20">
         <v>97.5</v>
       </c>
       <c r="D27" s="20">
         <v>97</v>
       </c>
       <c r="E27" s="20">
         <v>96.8</v>
       </c>
       <c r="F27" s="20">
         <v>93.1</v>
       </c>
       <c r="G27" s="20">
         <v>92.1</v>
       </c>
       <c r="H27" s="20">
         <v>92.2</v>
       </c>
       <c r="I27" s="20">
@@ -9420,54 +9449,54 @@
       <c r="BF27" s="17">
         <v>93</v>
       </c>
       <c r="BG27" s="17">
         <v>93</v>
       </c>
       <c r="BH27" s="17">
         <v>92.9</v>
       </c>
       <c r="BI27" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="17">
         <v>93.4</v>
       </c>
       <c r="BK27" s="17">
         <v>92.9</v>
       </c>
       <c r="BL27" s="20">
         <v>93</v>
       </c>
       <c r="BM27" s="20">
         <v>94.2</v>
       </c>
       <c r="BN27" s="17">
-        <v>92.3</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:66" ht="22.5" x14ac:dyDescent="0.2">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="11">
         <v>-1.8</v>
       </c>
       <c r="C28" s="11">
         <v>-2.2999999999999998</v>
       </c>
       <c r="D28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="12">
         <v>-2.1</v>
       </c>
       <c r="F28" s="11">
         <v>-2.6</v>
       </c>
       <c r="G28" s="11">
         <v>-2.4</v>
       </c>
       <c r="H28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="I28" s="12" t="s">
@@ -9487,187 +9516,187 @@
       </c>
       <c r="N28" s="11" t="s">
         <v>168</v>
       </c>
       <c r="O28" s="11" t="s">
         <v>168</v>
       </c>
       <c r="P28" s="11" t="s">
         <v>168</v>
       </c>
       <c r="Q28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="R28" s="11" t="s">
         <v>168</v>
       </c>
       <c r="S28" s="11" t="s">
         <v>168</v>
       </c>
       <c r="T28" s="11" t="s">
         <v>168</v>
       </c>
       <c r="U28" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="V28" s="57" t="s">
+      <c r="V28" s="56" t="s">
         <v>168</v>
       </c>
       <c r="W28" s="14" t="s">
         <v>168</v>
       </c>
       <c r="X28" s="14" t="s">
         <v>168</v>
       </c>
       <c r="Y28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="Z28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AA28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AB28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AC28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AD28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AE28" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="AF28" s="57" t="s">
-[...5 lines deleted...]
-      <c r="AH28" s="57" t="s">
+      <c r="AF28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH28" s="56" t="s">
         <v>168</v>
       </c>
       <c r="AI28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AJ28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AK28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AL28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AM28" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AN28" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="AO28" s="57" t="s">
-[...50 lines deleted...]
-      <c r="BF28" s="59" t="s">
+      <c r="AO28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AP28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AR28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AS28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AU28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV28" s="57" t="s">
+        <v>168</v>
+      </c>
+      <c r="AW28" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="AX28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AY28" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AZ28" s="57" t="s">
+        <v>168</v>
+      </c>
+      <c r="BA28" s="57" t="s">
+        <v>168</v>
+      </c>
+      <c r="BB28" s="57" t="s">
+        <v>168</v>
+      </c>
+      <c r="BC28" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BD28" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BE28" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BF28" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BG28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BH28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BI28" s="17" t="s">
         <v>168</v>
       </c>
-      <c r="BJ28" s="60" t="s">
-[...2 lines deleted...]
-      <c r="BK28" s="60" t="s">
+      <c r="BJ28" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="BK28" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BL28" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BM28" s="23" t="s">
         <v>168</v>
       </c>
-      <c r="BN28" s="60" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN28" s="23" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="27" customFormat="1">
       <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="20">
         <v>95.2</v>
       </c>
       <c r="C29" s="20">
         <v>95.2</v>
       </c>
       <c r="D29" s="20">
         <v>94.8</v>
       </c>
       <c r="E29" s="20">
         <v>94.7</v>
       </c>
       <c r="F29" s="20">
         <v>90.5</v>
       </c>
       <c r="G29" s="20">
         <v>89.7</v>
       </c>
       <c r="H29" s="20">
         <v>90</v>
       </c>
       <c r="I29" s="20">
@@ -9819,143 +9848,143 @@
       </c>
       <c r="BF29" s="17">
         <v>93</v>
       </c>
       <c r="BG29" s="17">
         <v>93</v>
       </c>
       <c r="BH29" s="17">
         <v>92.9</v>
       </c>
       <c r="BI29" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="17">
         <v>93.4</v>
       </c>
       <c r="BK29" s="17">
         <v>92.9</v>
       </c>
       <c r="BL29" s="20">
         <v>93</v>
       </c>
       <c r="BM29" s="20">
         <v>94.2</v>
       </c>
-      <c r="BN29" s="17" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN29" s="17">
+        <v>92.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66" s="27" customFormat="1">
       <c r="A30" s="40" t="s">
         <v>201</v>
       </c>
-      <c r="B30" s="57" t="s">
-[...8 lines deleted...]
-      <c r="E30" s="57">
+      <c r="B30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="C30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="E30" s="56">
         <v>5.3</v>
       </c>
-      <c r="F30" s="57" t="s">
-[...8 lines deleted...]
-      <c r="I30" s="57">
+      <c r="F30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="H30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="I30" s="56">
         <v>8.9</v>
       </c>
-      <c r="J30" s="57" t="s">
-[...8 lines deleted...]
-      <c r="M30" s="57">
+      <c r="J30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="K30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="L30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="M30" s="56">
         <v>8</v>
       </c>
-      <c r="N30" s="57" t="s">
-[...8 lines deleted...]
-      <c r="Q30" s="57">
+      <c r="N30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="O30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="P30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q30" s="56">
         <v>8.6</v>
       </c>
-      <c r="R30" s="57" t="s">
-[...8 lines deleted...]
-      <c r="U30" s="57">
+      <c r="R30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="S30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="T30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="U30" s="56">
         <v>7.6</v>
       </c>
-      <c r="V30" s="57" t="s">
-[...8 lines deleted...]
-      <c r="Y30" s="57">
+      <c r="V30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="W30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="X30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y30" s="56">
         <v>5.0999999999999996</v>
       </c>
-      <c r="Z30" s="57" t="s">
-[...5 lines deleted...]
-      <c r="AB30" s="57" t="s">
+      <c r="Z30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AA30" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="AC30" s="12">
         <v>5.6</v>
       </c>
-      <c r="AD30" s="57" t="s">
+      <c r="AD30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="AE30" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AF30" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AG30" s="12">
         <v>5.9</v>
       </c>
       <c r="AH30" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AI30" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AJ30" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AK30" s="12">
         <v>6.6</v>
       </c>
       <c r="AL30" s="12" t="s">
         <v>168</v>
@@ -10013,61 +10042,61 @@
       </c>
       <c r="BD30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BE30" s="21">
         <v>7.4</v>
       </c>
       <c r="BF30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BG30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BH30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BI30" s="21">
         <v>6.1</v>
       </c>
       <c r="BJ30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BK30" s="21" t="s">
         <v>168</v>
       </c>
-      <c r="BL30" s="59" t="s">
-[...2 lines deleted...]
-      <c r="BM30" s="59">
+      <c r="BL30" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BM30" s="58">
         <v>5.8</v>
       </c>
-      <c r="BN30" s="21" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN30" s="23" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="27" customFormat="1">
       <c r="A31" s="22" t="s">
         <v>202</v>
       </c>
       <c r="B31" s="11">
         <v>4.8</v>
       </c>
       <c r="C31" s="11">
         <v>5</v>
       </c>
       <c r="D31" s="11">
         <v>5.2</v>
       </c>
       <c r="E31" s="23">
         <v>5.6</v>
       </c>
       <c r="F31" s="11">
         <v>9.5</v>
       </c>
       <c r="G31" s="11">
         <v>10.3</v>
       </c>
       <c r="H31" s="11">
         <v>10</v>
       </c>
       <c r="I31" s="23">
@@ -10117,157 +10146,157 @@
       </c>
       <c r="X31" s="11">
         <v>5.3</v>
       </c>
       <c r="Y31" s="23">
         <v>5.4</v>
       </c>
       <c r="Z31" s="23">
         <v>6.4</v>
       </c>
       <c r="AA31" s="23">
         <v>6.4</v>
       </c>
       <c r="AB31" s="23">
         <v>6.3</v>
       </c>
       <c r="AC31" s="12">
         <v>5.9</v>
       </c>
       <c r="AD31" s="23">
         <v>7.2</v>
       </c>
       <c r="AE31" s="12">
         <v>7</v>
       </c>
-      <c r="AF31" s="57">
+      <c r="AF31" s="56">
         <v>6.4</v>
       </c>
-      <c r="AG31" s="57">
+      <c r="AG31" s="56">
         <v>6.2</v>
       </c>
-      <c r="AH31" s="57">
+      <c r="AH31" s="56">
         <v>7.4</v>
       </c>
       <c r="AI31" s="12">
         <v>7.5</v>
       </c>
       <c r="AJ31" s="12">
         <v>7.6</v>
       </c>
       <c r="AK31" s="12">
         <v>6.9</v>
       </c>
       <c r="AL31" s="12">
         <v>8.1999999999999993</v>
       </c>
       <c r="AM31" s="12">
         <v>8.1</v>
       </c>
       <c r="AN31" s="12">
         <v>8.1</v>
       </c>
-      <c r="AO31" s="57">
+      <c r="AO31" s="56">
         <v>7.3</v>
       </c>
-      <c r="AP31" s="57">
+      <c r="AP31" s="56">
         <v>6.9</v>
       </c>
-      <c r="AQ31" s="57">
+      <c r="AQ31" s="56">
         <v>6.1</v>
       </c>
-      <c r="AR31" s="57">
+      <c r="AR31" s="56">
         <v>6.1</v>
       </c>
-      <c r="AS31" s="57">
+      <c r="AS31" s="56">
         <v>5.8</v>
       </c>
-      <c r="AT31" s="57">
+      <c r="AT31" s="56">
         <v>5.4</v>
       </c>
-      <c r="AU31" s="57">
+      <c r="AU31" s="56">
         <v>7.1</v>
       </c>
-      <c r="AV31" s="58">
+      <c r="AV31" s="57">
         <v>7</v>
       </c>
-      <c r="AW31" s="59">
+      <c r="AW31" s="58">
         <v>6.1</v>
       </c>
-      <c r="AX31" s="57">
+      <c r="AX31" s="56">
         <v>8.5</v>
       </c>
-      <c r="AY31" s="57">
+      <c r="AY31" s="56">
         <v>8.8000000000000007</v>
       </c>
-      <c r="AZ31" s="58">
+      <c r="AZ31" s="57">
         <v>8.6</v>
       </c>
-      <c r="BA31" s="58">
+      <c r="BA31" s="57">
         <v>7.5</v>
       </c>
-      <c r="BB31" s="58">
+      <c r="BB31" s="57">
         <v>8.9</v>
       </c>
-      <c r="BC31" s="59">
+      <c r="BC31" s="58">
         <v>8.9</v>
       </c>
-      <c r="BD31" s="59">
+      <c r="BD31" s="58">
         <v>8.6</v>
       </c>
-      <c r="BE31" s="59">
+      <c r="BE31" s="58">
         <v>7.7</v>
       </c>
-      <c r="BF31" s="59">
+      <c r="BF31" s="58">
         <v>7</v>
       </c>
-      <c r="BG31" s="59">
+      <c r="BG31" s="58">
         <v>7</v>
       </c>
-      <c r="BH31" s="59">
+      <c r="BH31" s="58">
         <v>7.1</v>
       </c>
-      <c r="BI31" s="59">
+      <c r="BI31" s="58">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="21">
         <v>6.6</v>
       </c>
       <c r="BK31" s="21">
         <v>7.1</v>
       </c>
-      <c r="BL31" s="59">
+      <c r="BL31" s="58">
         <v>7</v>
       </c>
-      <c r="BM31" s="59">
+      <c r="BM31" s="58">
         <v>6.2</v>
       </c>
       <c r="BN31" s="21">
-        <v>7.7</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="27" customFormat="1">
       <c r="A32" s="22" t="s">
         <v>203</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E32" s="12">
         <v>0.3</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="I32" s="12">
@@ -10317,157 +10346,157 @@
       </c>
       <c r="X32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="Y32" s="12">
         <v>0.3</v>
       </c>
       <c r="Z32" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AA32" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AB32" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AC32" s="12">
         <v>0.3</v>
       </c>
       <c r="AD32" s="12" t="s">
         <v>168</v>
       </c>
       <c r="AE32" s="12" t="s">
         <v>168</v>
       </c>
-      <c r="AF32" s="57" t="s">
-[...2 lines deleted...]
-      <c r="AG32" s="57">
+      <c r="AF32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG32" s="56">
         <v>0.3</v>
       </c>
-      <c r="AH32" s="57" t="s">
-[...8 lines deleted...]
-      <c r="AK32" s="57">
+      <c r="AH32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AJ32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK32" s="56">
         <v>0.3</v>
       </c>
-      <c r="AL32" s="57" t="s">
-[...8 lines deleted...]
-      <c r="AO32" s="57">
+      <c r="AL32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AM32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AN32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AO32" s="56">
         <v>0.3</v>
       </c>
-      <c r="AP32" s="57" t="s">
-[...8 lines deleted...]
-      <c r="AS32" s="57">
+      <c r="AP32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AR32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AS32" s="56">
         <v>0.4</v>
       </c>
-      <c r="AT32" s="57" t="s">
-[...8 lines deleted...]
-      <c r="AW32" s="59">
+      <c r="AT32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AU32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AV32" s="60" t="s">
+        <v>168</v>
+      </c>
+      <c r="AW32" s="58">
         <v>0.4</v>
       </c>
-      <c r="AX32" s="57" t="s">
-[...8 lines deleted...]
-      <c r="BA32" s="59">
+      <c r="AX32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AY32" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="AZ32" s="60" t="s">
+        <v>168</v>
+      </c>
+      <c r="BA32" s="58">
         <v>0.4</v>
       </c>
-      <c r="BB32" s="61" t="s">
-[...8 lines deleted...]
-      <c r="BE32" s="59">
+      <c r="BB32" s="60" t="s">
+        <v>168</v>
+      </c>
+      <c r="BC32" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BD32" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BE32" s="58">
         <v>0.3</v>
       </c>
-      <c r="BF32" s="59" t="s">
-[...8 lines deleted...]
-      <c r="BI32" s="59">
+      <c r="BF32" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BG32" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BH32" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BI32" s="58">
         <v>0.3</v>
       </c>
-      <c r="BJ32" s="60" t="s">
-[...8 lines deleted...]
-      <c r="BM32" s="59">
+      <c r="BJ32" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="BK32" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="BL32" s="58" t="s">
+        <v>168</v>
+      </c>
+      <c r="BM32" s="58">
         <v>0.4</v>
       </c>
-      <c r="BN32" s="60" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:66" s="27" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="BN32" s="23" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="27" customFormat="1">
       <c r="A33" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="20">
         <v>100</v>
       </c>
       <c r="C33" s="20">
         <v>100.2</v>
       </c>
       <c r="D33" s="20">
         <v>100</v>
       </c>
       <c r="E33" s="20">
         <v>100</v>
       </c>
       <c r="F33" s="20">
         <v>100</v>
       </c>
       <c r="G33" s="20">
         <v>100</v>
       </c>
       <c r="H33" s="20">
         <v>100</v>
       </c>
       <c r="I33" s="20">
@@ -10613,136 +10642,138 @@
       </c>
       <c r="BD33" s="17">
         <v>100</v>
       </c>
       <c r="BE33" s="17">
         <v>100</v>
       </c>
       <c r="BF33" s="17">
         <v>100</v>
       </c>
       <c r="BG33" s="17">
         <v>100</v>
       </c>
       <c r="BH33" s="17">
         <v>100</v>
       </c>
       <c r="BI33" s="17">
         <v>100</v>
       </c>
       <c r="BJ33" s="17">
         <v>100</v>
       </c>
       <c r="BK33" s="17">
         <v>100</v>
       </c>
-      <c r="BL33" s="69">
+      <c r="BL33" s="68">
         <v>100</v>
       </c>
-      <c r="BM33" s="69">
+      <c r="BM33" s="68">
         <v>100</v>
       </c>
       <c r="BN33" s="17">
         <v>100</v>
       </c>
     </row>
-    <row r="34" spans="1:66" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:66">
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
     </row>
-    <row r="35" spans="1:66" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A35" s="78" t="s">
+    <row r="35" spans="1:66">
+      <c r="A35" s="77" t="s">
         <v>207</v>
       </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
     </row>
-    <row r="36" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A36" s="47"/>
+    <row r="36" spans="1:66">
+      <c r="A36" s="77" t="s">
+        <v>208</v>
+      </c>
       <c r="B36" s="26"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
     </row>
-    <row r="37" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="48"/>
+    <row r="37" spans="1:66" ht="15" customHeight="1">
+      <c r="A37" s="47"/>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
     </row>
-    <row r="38" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A38" s="48"/>
+    <row r="38" spans="1:66">
+      <c r="A38" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BM2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10751,68 +10782,68 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43BEBF97-82EA-434D-B075-1612784E7CE0}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A1D4FB6-8AE2-40AD-A7F7-E3AC52B06B78}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43BEBF97-82EA-434D-B075-1612784E7CE0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090C1804-20F5-44CB-99B4-096A00315A8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>