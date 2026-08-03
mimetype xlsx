--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -10,184 +10,184 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="660" yWindow="120" windowWidth="24060" windowHeight="11520" tabRatio="757" firstSheet="1" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10740" windowHeight="12465" tabRatio="757" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="6" l="1"/>
   <c r="I29" i="6"/>
   <c r="H29" i="6"/>
   <c r="G29" i="6"/>
   <c r="F29" i="6"/>
   <c r="E29" i="6"/>
   <c r="D29" i="6"/>
   <c r="C29" i="6"/>
   <c r="B29" i="6"/>
   <c r="J16" i="6"/>
   <c r="J13" i="6" s="1"/>
   <c r="I16" i="6"/>
-  <c r="I13" i="6"/>
+  <c r="I13" i="6" s="1"/>
   <c r="H16" i="6"/>
   <c r="H13" i="6" s="1"/>
   <c r="G16" i="6"/>
   <c r="G13" i="6" s="1"/>
   <c r="F16" i="6"/>
   <c r="F13" i="6" s="1"/>
   <c r="E16" i="6"/>
   <c r="E13" i="6" s="1"/>
   <c r="D16" i="6"/>
   <c r="D13" i="6" s="1"/>
   <c r="C16" i="6"/>
   <c r="C13" i="6" s="1"/>
   <c r="B16" i="6"/>
   <c r="B13" i="6" s="1"/>
   <c r="J8" i="6"/>
   <c r="I8" i="6"/>
   <c r="H8" i="6"/>
   <c r="G8" i="6"/>
   <c r="F8" i="6"/>
   <c r="E8" i="6"/>
   <c r="D8" i="6"/>
   <c r="C8" i="6"/>
   <c r="B8" i="6"/>
   <c r="J5" i="6"/>
   <c r="I5" i="6"/>
   <c r="H5" i="6"/>
   <c r="G5" i="6"/>
   <c r="F5" i="6"/>
   <c r="E5" i="6"/>
-  <c r="E4" i="6" s="1"/>
   <c r="D5" i="6"/>
   <c r="C5" i="6"/>
   <c r="B5" i="6"/>
   <c r="I7" i="5"/>
   <c r="I24" i="5"/>
   <c r="I26" i="5" s="1"/>
   <c r="I29" i="5" s="1"/>
   <c r="H7" i="5"/>
   <c r="H24" i="5" s="1"/>
   <c r="H26" i="5" s="1"/>
   <c r="H29" i="5" s="1"/>
   <c r="G7" i="5"/>
-  <c r="G24" i="5"/>
+  <c r="G24" i="5" s="1"/>
   <c r="G26" i="5" s="1"/>
   <c r="G29" i="5" s="1"/>
   <c r="F7" i="5"/>
   <c r="F24" i="5" s="1"/>
   <c r="F26" i="5" s="1"/>
   <c r="F29" i="5" s="1"/>
   <c r="E7" i="5"/>
   <c r="E24" i="5" s="1"/>
   <c r="E26" i="5" s="1"/>
   <c r="E29" i="5" s="1"/>
   <c r="D7" i="5"/>
-  <c r="D24" i="5"/>
+  <c r="D24" i="5" s="1"/>
   <c r="D26" i="5" s="1"/>
   <c r="D29" i="5" s="1"/>
   <c r="C7" i="5"/>
   <c r="C24" i="5" s="1"/>
   <c r="C26" i="5" s="1"/>
   <c r="C29" i="5" s="1"/>
   <c r="B7" i="5"/>
   <c r="B24" i="5" s="1"/>
   <c r="B26" i="5" s="1"/>
   <c r="B29" i="5" s="1"/>
-  <c r="B4" i="6" l="1"/>
+  <c r="E4" i="6" l="1"/>
+  <c r="E26" i="6" s="1"/>
+  <c r="E28" i="6" s="1"/>
+  <c r="E32" i="6" s="1"/>
+  <c r="B4" i="6"/>
   <c r="J4" i="6"/>
   <c r="J26" i="6" s="1"/>
   <c r="J28" i="6" s="1"/>
   <c r="J32" i="6" s="1"/>
-  <c r="E26" i="6"/>
-[...1 lines deleted...]
-  <c r="E32" i="6" s="1"/>
   <c r="H4" i="6"/>
   <c r="H26" i="6" s="1"/>
   <c r="H28" i="6" s="1"/>
   <c r="H32" i="6" s="1"/>
   <c r="I4" i="6"/>
   <c r="I26" i="6" s="1"/>
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="F26" i="6" s="1"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G4" i="6"/>
   <c r="G26" i="6" s="1"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="C4" i="6"/>
   <c r="C26" i="6" s="1"/>
   <c r="C28" i="6" s="1"/>
   <c r="C32" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="D28" i="6" s="1"/>
   <c r="D32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="209">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -847,143 +847,73 @@
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
-    <r>
-[...74 lines deleted...]
-  <si>
     <t xml:space="preserve">Ибраева Д.К,
 </t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 квартал 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -1046,58 +976,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1337,72 +1259,72 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1686,79 +1608,79 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709381?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709381?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34" style="55" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="55" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="48" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="49">
         <v>111211</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="48" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>169</v>
       </c>
     </row>
@@ -1806,224 +1728,224 @@
       <c r="A9" s="48" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="61" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="48" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="48" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="52"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="48" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="72" t="s">
+      <c r="B12" s="71" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="80" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="71" t="s">
+      <c r="B14" s="78" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="81"/>
-      <c r="B15" s="71" t="s">
+      <c r="B15" s="78" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="81"/>
-      <c r="B16" s="71" t="s">
+      <c r="B16" s="78" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="82"/>
-      <c r="B17" s="71" t="s">
+      <c r="B17" s="78" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="54" t="s">
         <v>153</v>
       </c>
-      <c r="B18" s="73" t="s">
+      <c r="B18" s="72" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="48" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="69">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="48" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="69">
-        <v>46234</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="48" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="13.5" customHeight="1">
       <c r="A22" s="48" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1">
       <c r="A23" s="48" t="s">
         <v>159</v>
       </c>
-      <c r="B23" s="78" t="s">
+      <c r="B23" s="77" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="15.75" customHeight="1">
       <c r="A24" s="48" t="s">
         <v>160</v>
       </c>
       <c r="B24" s="79" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
-[...4 lines deleted...]
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
+    <hyperlink ref="B24" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6"/>
+    <hyperlink ref="B16" r:id="rId7"/>
+    <hyperlink ref="B17" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="55"/>
     <col min="2" max="2" width="62.140625" style="55" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:3">
-      <c r="B6" s="75" t="s">
+      <c r="B6" s="74" t="s">
         <v>161</v>
       </c>
       <c r="C6" s="64"/>
     </row>
     <row r="7" spans="2:3">
-      <c r="B7" s="75" t="s">
+      <c r="B7" s="74" t="s">
         <v>162</v>
       </c>
       <c r="C7" s="64"/>
     </row>
     <row r="8" spans="2:3">
-      <c r="B8" s="75" t="s">
+      <c r="B8" s="74" t="s">
         <v>163</v>
       </c>
       <c r="C8" s="64"/>
     </row>
     <row r="9" spans="2:3">
-      <c r="B9" s="75" t="s">
+      <c r="B9" s="74" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="64"/>
     </row>
     <row r="10" spans="2:3">
-      <c r="B10" s="75" t="s">
+      <c r="B10" s="74" t="s">
         <v>165</v>
       </c>
       <c r="C10" s="64"/>
     </row>
     <row r="11" spans="2:3" ht="25.5">
-      <c r="B11" s="76" t="s">
+      <c r="B11" s="75" t="s">
         <v>166</v>
       </c>
       <c r="C11" s="64"/>
     </row>
     <row r="12" spans="2:3">
       <c r="B12" s="63"/>
       <c r="C12" s="64"/>
     </row>
     <row r="13" spans="2:3">
       <c r="B13" s="64"/>
       <c r="C13" s="64"/>
     </row>
     <row r="14" spans="2:3">
-      <c r="B14" s="74" t="s">
+      <c r="B14" s="73" t="s">
         <v>167</v>
       </c>
       <c r="C14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
       <c r="A1" s="62" t="s">
@@ -4369,54 +4291,54 @@
         <v>21</v>
       </c>
       <c r="B31" s="20">
         <v>100</v>
       </c>
       <c r="C31" s="20">
         <v>100</v>
       </c>
       <c r="D31" s="20">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BK4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BT13" sqref="BT13"/>
+      <selection pane="bottomRight" activeCell="BS10" sqref="BS10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="54" width="10.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="11.28515625" style="2" customWidth="1"/>
     <col min="56" max="58" width="10.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.85546875" style="2" customWidth="1"/>
     <col min="62" max="62" width="11.85546875" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="13.42578125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.42578125" style="2" customWidth="1"/>
     <col min="66" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="21" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:66">
       <c r="A2" s="3"/>
@@ -4646,54 +4568,54 @@
       <c r="BE3" s="45" t="s">
         <v>172</v>
       </c>
       <c r="BF3" s="45" t="s">
         <v>126</v>
       </c>
       <c r="BG3" s="45" t="s">
         <v>130</v>
       </c>
       <c r="BH3" s="45" t="s">
         <v>132</v>
       </c>
       <c r="BI3" s="45" t="s">
         <v>173</v>
       </c>
       <c r="BJ3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="45" t="s">
         <v>174</v>
       </c>
       <c r="BL3" s="45" t="s">
         <v>196</v>
       </c>
       <c r="BM3" s="45" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="BN3" s="45" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="27" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>42.2</v>
       </c>
       <c r="C4" s="7">
         <v>43.6</v>
       </c>
       <c r="D4" s="7">
         <v>44.7</v>
       </c>
       <c r="E4" s="7">
         <v>45.1</v>
       </c>
       <c r="F4" s="7">
         <v>41.2</v>
       </c>
       <c r="G4" s="7">
         <v>42.8</v>
       </c>
       <c r="H4" s="7">
@@ -4846,51 +4768,51 @@
       <c r="BE4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BF4" s="7">
         <v>35.1</v>
       </c>
       <c r="BG4" s="7">
         <v>35.9</v>
       </c>
       <c r="BH4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="7">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="7">
         <v>34.9</v>
       </c>
       <c r="BK4" s="7">
         <v>35.6</v>
       </c>
       <c r="BL4" s="7">
         <v>35.9</v>
       </c>
       <c r="BM4" s="7">
-        <v>36.6</v>
+        <v>36.200000000000003</v>
       </c>
       <c r="BN4" s="7">
         <v>35.700000000000003</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="11">
         <v>2.6</v>
       </c>
       <c r="D5" s="11">
         <v>4.5</v>
       </c>
       <c r="E5" s="12">
         <v>4.5</v>
       </c>
       <c r="F5" s="11">
         <v>2.1</v>
       </c>
       <c r="G5" s="11">
@@ -5246,51 +5168,51 @@
       <c r="BE6" s="17">
         <v>26.8</v>
       </c>
       <c r="BF6" s="17">
         <v>28.5</v>
       </c>
       <c r="BG6" s="17">
         <v>28.3</v>
       </c>
       <c r="BH6" s="17">
         <v>26.8</v>
       </c>
       <c r="BI6" s="17">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="17">
         <v>28.2</v>
       </c>
       <c r="BK6" s="17">
         <v>28.2</v>
       </c>
       <c r="BL6" s="68">
         <v>26.9</v>
       </c>
       <c r="BM6" s="68">
-        <v>26.6</v>
+        <v>26.2</v>
       </c>
       <c r="BN6" s="17">
         <v>28.5</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>20.7</v>
       </c>
       <c r="C7" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>18.3</v>
       </c>
       <c r="E7" s="12">
         <v>19.5</v>
       </c>
       <c r="F7" s="11">
         <v>20.9</v>
       </c>
       <c r="G7" s="11">
@@ -5446,51 +5368,51 @@
       <c r="BE7" s="16">
         <v>13</v>
       </c>
       <c r="BF7" s="16">
         <v>12.5</v>
       </c>
       <c r="BG7" s="16">
         <v>14</v>
       </c>
       <c r="BH7" s="16">
         <v>13.2</v>
       </c>
       <c r="BI7" s="16">
         <v>12</v>
       </c>
       <c r="BJ7" s="16">
         <v>12.2</v>
       </c>
       <c r="BK7" s="16">
         <v>13.4</v>
       </c>
       <c r="BL7" s="16">
         <v>12.7</v>
       </c>
       <c r="BM7" s="16">
-        <v>11.9</v>
+        <v>11.7</v>
       </c>
       <c r="BN7" s="16">
         <v>10.6</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>10.9</v>
       </c>
       <c r="C8" s="11">
         <v>12.3</v>
       </c>
       <c r="D8" s="11">
         <v>12.1</v>
       </c>
       <c r="E8" s="12">
         <v>11.3</v>
       </c>
       <c r="F8" s="11">
         <v>10.8</v>
       </c>
       <c r="G8" s="11">
@@ -5646,51 +5568,51 @@
       <c r="BE8" s="16">
         <v>12.2</v>
       </c>
       <c r="BF8" s="16">
         <v>13.8</v>
       </c>
       <c r="BG8" s="16">
         <v>12.3</v>
       </c>
       <c r="BH8" s="16">
         <v>11.7</v>
       </c>
       <c r="BI8" s="16">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="16">
         <v>13.9</v>
       </c>
       <c r="BK8" s="16">
         <v>12.8</v>
       </c>
       <c r="BL8" s="16">
         <v>12.4</v>
       </c>
       <c r="BM8" s="16">
-        <v>13</v>
+        <v>12.8</v>
       </c>
       <c r="BN8" s="16">
         <v>15.6</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="22.5">
       <c r="A9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>2.7</v>
       </c>
       <c r="C9" s="11">
         <v>2.1</v>
       </c>
       <c r="D9" s="11">
         <v>1.9</v>
       </c>
       <c r="E9" s="12">
         <v>1.8</v>
       </c>
       <c r="F9" s="11">
         <v>2.4</v>
       </c>
       <c r="G9" s="11">
@@ -6446,51 +6368,51 @@
       <c r="BE12" s="17">
         <v>56.4</v>
       </c>
       <c r="BF12" s="17">
         <v>57.9</v>
       </c>
       <c r="BG12" s="17">
         <v>57.1</v>
       </c>
       <c r="BH12" s="17">
         <v>56.7</v>
       </c>
       <c r="BI12" s="17">
         <v>58</v>
       </c>
       <c r="BJ12" s="17">
         <v>58.5</v>
       </c>
       <c r="BK12" s="17">
         <v>57.3</v>
       </c>
       <c r="BL12" s="68">
         <v>57.1</v>
       </c>
       <c r="BM12" s="68">
-        <v>57.6</v>
+        <v>58</v>
       </c>
       <c r="BN12" s="17">
         <v>56.5</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>13.2</v>
       </c>
       <c r="C13" s="11">
         <v>12.8</v>
       </c>
       <c r="D13" s="11">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
       <c r="F13" s="11">
         <v>12.6</v>
       </c>
       <c r="G13" s="11">
@@ -6646,51 +6568,51 @@
       <c r="BE13" s="16">
         <v>18.2</v>
       </c>
       <c r="BF13" s="16">
         <v>16.5</v>
       </c>
       <c r="BG13" s="16">
         <v>16</v>
       </c>
       <c r="BH13" s="16">
         <v>16.3</v>
       </c>
       <c r="BI13" s="16">
         <v>19</v>
       </c>
       <c r="BJ13" s="16">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="16">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="16">
         <v>16.7</v>
       </c>
       <c r="BM13" s="16">
-        <v>19.899999999999999</v>
+        <v>20</v>
       </c>
       <c r="BN13" s="16">
         <v>16.899999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>7.2</v>
       </c>
       <c r="C14" s="11">
         <v>7.3</v>
       </c>
       <c r="D14" s="11">
         <v>7.9</v>
       </c>
       <c r="E14" s="12">
         <v>8</v>
       </c>
       <c r="F14" s="11">
         <v>6.9</v>
       </c>
       <c r="G14" s="11">
@@ -6846,51 +6768,51 @@
       <c r="BE14" s="16">
         <v>5.6</v>
       </c>
       <c r="BF14" s="16">
         <v>6</v>
       </c>
       <c r="BG14" s="16">
         <v>6.1</v>
       </c>
       <c r="BH14" s="16">
         <v>5.6</v>
       </c>
       <c r="BI14" s="16">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="16">
         <v>6.5</v>
       </c>
       <c r="BK14" s="16">
         <v>6.8</v>
       </c>
       <c r="BL14" s="16">
         <v>6.2</v>
       </c>
       <c r="BM14" s="16">
-        <v>6.1</v>
+        <v>6</v>
       </c>
       <c r="BN14" s="16">
         <v>6.9</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0.9</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="11">
@@ -7246,51 +7168,51 @@
       <c r="BE16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BF16" s="16">
         <v>1.9</v>
       </c>
       <c r="BG16" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="16">
         <v>2</v>
       </c>
       <c r="BK16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="16">
         <v>2.1</v>
       </c>
       <c r="BM16" s="16">
-        <v>2.2999999999999998</v>
+        <v>2.7</v>
       </c>
       <c r="BN16" s="16">
         <v>1.9</v>
       </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>3.6</v>
       </c>
       <c r="C17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="11">
         <v>4</v>
       </c>
       <c r="E17" s="12">
         <v>3.6</v>
       </c>
       <c r="F17" s="11">
         <v>3.6</v>
       </c>
       <c r="G17" s="11">
@@ -7446,51 +7368,51 @@
       <c r="BE17" s="16">
         <v>3.3</v>
       </c>
       <c r="BF17" s="16">
         <v>4</v>
       </c>
       <c r="BG17" s="16">
         <v>4</v>
       </c>
       <c r="BH17" s="16">
         <v>3.8</v>
       </c>
       <c r="BI17" s="16">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="16">
         <v>4.2</v>
       </c>
       <c r="BM17" s="16">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="BN17" s="16">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>9.5</v>
       </c>
       <c r="C18" s="11">
         <v>9.4</v>
       </c>
       <c r="D18" s="11">
         <v>8.5</v>
       </c>
       <c r="E18" s="12">
         <v>8.6</v>
       </c>
       <c r="F18" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="11">
@@ -7646,51 +7568,51 @@
       <c r="BE18" s="16">
         <v>7.5</v>
       </c>
       <c r="BF18" s="16">
         <v>8.9</v>
       </c>
       <c r="BG18" s="16">
         <v>8.4</v>
       </c>
       <c r="BH18" s="16">
         <v>8.6</v>
       </c>
       <c r="BI18" s="16">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="16">
         <v>9.1</v>
       </c>
       <c r="BK18" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="16">
         <v>8.4</v>
       </c>
       <c r="BM18" s="16">
-        <v>9.1999999999999993</v>
+        <v>9.4</v>
       </c>
       <c r="BN18" s="16">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>5.3</v>
       </c>
       <c r="C19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D19" s="11">
         <v>3.9</v>
       </c>
       <c r="E19" s="12">
         <v>3.9</v>
       </c>
       <c r="F19" s="11">
         <v>5.2</v>
       </c>
       <c r="G19" s="11">
@@ -7846,51 +7768,51 @@
       <c r="BE19" s="16">
         <v>3.5</v>
       </c>
       <c r="BF19" s="16">
         <v>4.5</v>
       </c>
       <c r="BG19" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="16">
         <v>3.4</v>
       </c>
       <c r="BI19" s="16">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="16">
         <v>4.3</v>
       </c>
       <c r="BK19" s="16">
         <v>3.5</v>
       </c>
       <c r="BL19" s="16">
         <v>3.1</v>
       </c>
       <c r="BM19" s="16">
-        <v>2.9</v>
+        <v>3.1</v>
       </c>
       <c r="BN19" s="16">
         <v>3.9</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>2.6</v>
       </c>
       <c r="C20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D20" s="11">
         <v>2.1</v>
       </c>
       <c r="E20" s="12">
         <v>1.9</v>
       </c>
       <c r="F20" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="11">
@@ -8046,51 +7968,51 @@
       <c r="BE20" s="16">
         <v>2.4</v>
       </c>
       <c r="BF20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BG20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="16">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="16">
         <v>2.1</v>
       </c>
       <c r="BK20" s="16">
         <v>2</v>
       </c>
       <c r="BL20" s="16">
         <v>2</v>
       </c>
       <c r="BM20" s="16">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BN20" s="16">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>2</v>
       </c>
       <c r="C21" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="12">
         <v>2.1</v>
       </c>
       <c r="F21" s="11">
         <v>1.9</v>
       </c>
       <c r="G21" s="11">
@@ -8446,51 +8368,51 @@
       <c r="BE22" s="16">
         <v>4.5</v>
       </c>
       <c r="BF22" s="16">
         <v>4.3</v>
       </c>
       <c r="BG22" s="16">
         <v>4.7</v>
       </c>
       <c r="BH22" s="16">
         <v>5</v>
       </c>
       <c r="BI22" s="16">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="16">
         <v>4.2</v>
       </c>
       <c r="BK22" s="16">
         <v>4.5</v>
       </c>
       <c r="BL22" s="16">
         <v>5</v>
       </c>
       <c r="BM22" s="16">
-        <v>3.2</v>
+        <v>3</v>
       </c>
       <c r="BN22" s="16">
         <v>3.5</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>2.1</v>
       </c>
       <c r="C23" s="11">
         <v>2.1</v>
       </c>
       <c r="D23" s="11">
         <v>2.1</v>
       </c>
       <c r="E23" s="12">
         <v>1.7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="11">
@@ -9046,51 +8968,51 @@
       <c r="BE25" s="16">
         <v>2.1</v>
       </c>
       <c r="BF25" s="16">
         <v>2.8</v>
       </c>
       <c r="BG25" s="16">
         <v>2.5</v>
       </c>
       <c r="BH25" s="16">
         <v>3</v>
       </c>
       <c r="BI25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="16">
         <v>2.8</v>
       </c>
       <c r="BM25" s="16">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="BN25" s="16">
         <v>2.5</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="45">
       <c r="A26" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>0.1</v>
       </c>
       <c r="C26" s="11">
         <v>0.1</v>
       </c>
       <c r="D26" s="11">
         <v>0.1</v>
       </c>
       <c r="E26" s="12">
         <v>0.1</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
@@ -10658,207 +10580,203 @@
       <c r="BI33" s="17">
         <v>100</v>
       </c>
       <c r="BJ33" s="17">
         <v>100</v>
       </c>
       <c r="BK33" s="17">
         <v>100</v>
       </c>
       <c r="BL33" s="68">
         <v>100</v>
       </c>
       <c r="BM33" s="68">
         <v>100</v>
       </c>
       <c r="BN33" s="17">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
     </row>
     <row r="35" spans="1:66">
-      <c r="A35" s="77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A35" s="76"/>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A36" s="76"/>
       <c r="B36" s="26"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:66" ht="15" customHeight="1">
       <c r="A37" s="47"/>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
     </row>
     <row r="38" spans="1:66">
       <c r="A38" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BM2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A1D4FB6-8AE2-40AD-A7F7-E3AC52B06B78}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090C1804-20F5-44CB-99B4-096A00315A8B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43BEBF97-82EA-434D-B075-1612784E7CE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090C1804-20F5-44CB-99B4-096A00315A8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A1D4FB6-8AE2-40AD-A7F7-E3AC52B06B78}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>