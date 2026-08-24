--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -143,51 +143,51 @@
   <c r="I28" i="6" s="1"/>
   <c r="I32" i="6" s="1"/>
   <c r="F4" i="6"/>
   <c r="F26" i="6" s="1"/>
   <c r="F28" i="6" s="1"/>
   <c r="F32" i="6" s="1"/>
   <c r="B26" i="6"/>
   <c r="B28" i="6" s="1"/>
   <c r="B32" i="6" s="1"/>
   <c r="G4" i="6"/>
   <c r="G26" i="6" s="1"/>
   <c r="G28" i="6" s="1"/>
   <c r="G32" i="6" s="1"/>
   <c r="C4" i="6"/>
   <c r="C26" i="6" s="1"/>
   <c r="C28" i="6" s="1"/>
   <c r="C32" i="6" s="1"/>
   <c r="D4" i="6"/>
   <c r="D26" i="6" s="1"/>
   <c r="D28" i="6" s="1"/>
   <c r="D32" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="211">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -844,76 +844,114 @@
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
-    <t>+7 7172749302</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ибраева Д.К,
+    <t xml:space="preserve">1 квартал 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
+  </si>
+  <si>
+    <r>
+      <t>1 полугодие 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Оперативные данные.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Тастан Н.Ш.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
-[...6 lines deleted...]
-    <t xml:space="preserve">2025 год </t>
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -979,50 +1017,66 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1076,51 +1130,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
@@ -1280,66 +1334,67 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1608,2240 +1663,2240 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709381?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709381?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="34" style="55" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" style="55" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="48" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="49">
         <v>111211</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="48" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="48" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="51" t="s">
         <v>137</v>
       </c>
       <c r="B5" s="49" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="102">
+    <row r="6" spans="1:2" ht="102" x14ac:dyDescent="0.2">
       <c r="A6" s="51" t="s">
         <v>139</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="48" t="s">
         <v>140</v>
       </c>
       <c r="B7" s="52" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="48" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="50" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="48" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="61" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="48" t="s">
         <v>146</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="48" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="52"/>
     </row>
-    <row r="12" spans="1:2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="71" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
+    <row r="13" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A13" s="54" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" s="80" t="s">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="82" t="s">
         <v>152</v>
       </c>
       <c r="B14" s="78" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" s="81"/>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="83"/>
       <c r="B15" s="78" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" s="81"/>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="83"/>
       <c r="B16" s="78" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-      <c r="A17" s="82"/>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="84"/>
       <c r="B17" s="78" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="54" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="72" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
         <v>154</v>
       </c>
       <c r="B19" s="69">
-        <v>46234</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
         <v>155</v>
       </c>
       <c r="B20" s="69">
-        <v>46248</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:2">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
         <v>156</v>
       </c>
       <c r="B21" s="50" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="13.5" customHeight="1">
+    <row r="22" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="48" t="s">
         <v>158</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="12.75" customHeight="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="77" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" ht="15.75" customHeight="1">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="48" t="s">
         <v>160</v>
       </c>
-      <c r="B24" s="79" t="s">
-        <v>206</v>
+      <c r="B24" s="81" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
-    <hyperlink ref="B24" r:id="rId4"/>
-[...3 lines deleted...]
-    <hyperlink ref="B17" r:id="rId8"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B17" r:id="rId7"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="55"/>
     <col min="2" max="2" width="62.140625" style="55" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:3">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B6" s="74" t="s">
         <v>161</v>
       </c>
       <c r="C6" s="64"/>
     </row>
-    <row r="7" spans="2:3">
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B7" s="74" t="s">
         <v>162</v>
       </c>
       <c r="C7" s="64"/>
     </row>
-    <row r="8" spans="2:3">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B8" s="74" t="s">
         <v>163</v>
       </c>
       <c r="C8" s="64"/>
     </row>
-    <row r="9" spans="2:3">
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B9" s="74" t="s">
         <v>164</v>
       </c>
       <c r="C9" s="64"/>
     </row>
-    <row r="10" spans="2:3">
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B10" s="74" t="s">
         <v>165</v>
       </c>
       <c r="C10" s="64"/>
     </row>
-    <row r="11" spans="2:3" ht="25.5">
+    <row r="11" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="75" t="s">
         <v>166</v>
       </c>
       <c r="C11" s="64"/>
     </row>
-    <row r="12" spans="2:3">
+    <row r="12" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B12" s="63"/>
       <c r="C12" s="64"/>
     </row>
-    <row r="13" spans="2:3">
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B13" s="64"/>
       <c r="C13" s="64"/>
     </row>
-    <row r="14" spans="2:3">
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
       <c r="B14" s="73" t="s">
         <v>167</v>
       </c>
       <c r="C14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24" customHeight="1">
+    <row r="1" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="62" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
-      <c r="H2" s="83" t="s">
+      <c r="H2" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="I2" s="83"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="66" customFormat="1" ht="24" customHeight="1">
+      <c r="I2" s="85"/>
+    </row>
+    <row r="3" spans="1:10" s="66" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="45" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="67" t="s">
         <v>178</v>
       </c>
       <c r="C3" s="67" t="s">
         <v>180</v>
       </c>
       <c r="D3" s="67" t="s">
         <v>179</v>
       </c>
       <c r="E3" s="67" t="s">
         <v>181</v>
       </c>
       <c r="F3" s="67" t="s">
         <v>182</v>
       </c>
       <c r="G3" s="67" t="s">
         <v>183</v>
       </c>
       <c r="H3" s="67" t="s">
         <v>184</v>
       </c>
       <c r="I3" s="67" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="39">
         <v>20.5</v>
       </c>
       <c r="C4" s="39">
         <v>27.2</v>
       </c>
       <c r="D4" s="39">
         <v>30.8</v>
       </c>
       <c r="E4" s="39">
         <v>28.7</v>
       </c>
       <c r="F4" s="39">
         <v>29.1</v>
       </c>
       <c r="G4" s="39">
         <v>23.5</v>
       </c>
       <c r="H4" s="39">
         <v>21.2</v>
       </c>
       <c r="I4" s="39">
         <v>21.4</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="12.75" customHeight="1">
+    <row r="5" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="40" t="s">
         <v>98</v>
       </c>
       <c r="B5" s="13">
         <v>34</v>
       </c>
       <c r="C5" s="13">
         <v>29.5</v>
       </c>
       <c r="D5" s="13">
         <v>23.1</v>
       </c>
       <c r="E5" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="F5" s="13">
         <v>15</v>
       </c>
       <c r="G5" s="13">
         <v>12.3</v>
       </c>
       <c r="H5" s="13">
         <v>12.1</v>
       </c>
       <c r="I5" s="13">
         <v>11.4</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="13">
         <v>12</v>
       </c>
       <c r="C6" s="13">
         <v>9.1999999999999993</v>
       </c>
       <c r="D6" s="13">
         <v>8.6999999999999993</v>
       </c>
       <c r="E6" s="13">
         <v>8.3000000000000007</v>
       </c>
       <c r="F6" s="13">
         <v>9.6</v>
       </c>
       <c r="G6" s="13">
         <v>6.5</v>
       </c>
       <c r="H6" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="13">
         <v>4.2</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="13">
         <f>B8+B9</f>
         <v>9.4</v>
       </c>
       <c r="C7" s="13">
         <f t="shared" ref="C7:I7" si="0">C8+C9</f>
         <v>7.4</v>
       </c>
       <c r="D7" s="13">
         <f t="shared" si="0"/>
         <v>7.5</v>
       </c>
       <c r="E7" s="13">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="F7" s="13">
         <f t="shared" si="0"/>
         <v>11.1</v>
       </c>
       <c r="G7" s="13">
         <f t="shared" si="0"/>
         <v>10.7</v>
       </c>
       <c r="H7" s="13">
         <f t="shared" si="0"/>
         <v>11.2</v>
       </c>
       <c r="I7" s="13">
         <f t="shared" si="0"/>
         <v>11.7</v>
       </c>
       <c r="J7" s="35"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="41" t="s">
         <v>99</v>
       </c>
       <c r="B8" s="13">
         <v>8.6</v>
       </c>
       <c r="C8" s="13">
         <v>6.8</v>
       </c>
       <c r="D8" s="13">
         <v>7</v>
       </c>
       <c r="E8" s="13">
         <v>9.3000000000000007</v>
       </c>
       <c r="F8" s="13">
         <v>10.199999999999999</v>
       </c>
       <c r="G8" s="13">
         <v>9.4</v>
       </c>
       <c r="H8" s="13">
         <v>9.6</v>
       </c>
       <c r="I8" s="13">
         <v>10.3</v>
       </c>
       <c r="J8" s="35"/>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
         <v>100</v>
       </c>
       <c r="B9" s="13">
         <v>0.8</v>
       </c>
       <c r="C9" s="13">
         <v>0.6</v>
       </c>
       <c r="D9" s="13">
         <v>0.5</v>
       </c>
       <c r="E9" s="13">
         <v>0.7</v>
       </c>
       <c r="F9" s="13">
         <v>0.9</v>
       </c>
       <c r="G9" s="13">
         <v>1.3</v>
       </c>
       <c r="H9" s="13">
         <v>1.6</v>
       </c>
       <c r="I9" s="13">
         <v>1.4</v>
       </c>
       <c r="J9" s="35"/>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="40" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="13">
         <v>8.1999999999999993</v>
       </c>
       <c r="C10" s="13">
         <v>8.1</v>
       </c>
       <c r="D10" s="13">
         <v>8.5</v>
       </c>
       <c r="E10" s="13">
         <v>10.4</v>
       </c>
       <c r="F10" s="13">
         <v>12.1</v>
       </c>
       <c r="G10" s="13">
         <v>17.2</v>
       </c>
       <c r="H10" s="13">
         <v>17.3</v>
       </c>
       <c r="I10" s="13">
         <v>15.7</v>
       </c>
       <c r="J10" s="35"/>
     </row>
-    <row r="11" spans="1:10" ht="22.5">
+    <row r="11" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
         <v>102</v>
       </c>
       <c r="B11" s="13">
         <v>0.2</v>
       </c>
       <c r="C11" s="13">
         <v>0.2</v>
       </c>
       <c r="D11" s="13">
         <v>0.1</v>
       </c>
       <c r="E11" s="13">
         <v>0.1</v>
       </c>
       <c r="F11" s="13">
         <v>0.1</v>
       </c>
       <c r="G11" s="13">
         <v>0.1</v>
       </c>
       <c r="H11" s="13">
         <v>0.1</v>
       </c>
       <c r="I11" s="13">
         <v>0.1</v>
       </c>
       <c r="J11" s="35"/>
     </row>
-    <row r="12" spans="1:10" ht="22.5">
+    <row r="12" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="40" t="s">
         <v>103</v>
       </c>
       <c r="B12" s="13">
         <v>0.9</v>
       </c>
       <c r="C12" s="13">
         <v>0.7</v>
       </c>
       <c r="D12" s="13">
         <v>0.6</v>
       </c>
       <c r="E12" s="13">
         <v>0.5</v>
       </c>
       <c r="F12" s="13">
         <v>1.2</v>
       </c>
       <c r="G12" s="13">
         <v>0.6</v>
       </c>
       <c r="H12" s="13">
         <v>0.4</v>
       </c>
       <c r="I12" s="13">
         <v>0.5</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="40" t="s">
         <v>104</v>
       </c>
       <c r="B13" s="13">
         <v>1.7</v>
       </c>
       <c r="C13" s="13">
         <v>2</v>
       </c>
       <c r="D13" s="13">
         <v>2.1</v>
       </c>
       <c r="E13" s="13">
         <v>2.7</v>
       </c>
       <c r="F13" s="13">
         <v>4.8</v>
       </c>
       <c r="G13" s="13">
         <v>3.5</v>
       </c>
       <c r="H13" s="13">
         <v>3.8</v>
       </c>
       <c r="I13" s="13">
         <v>3.9</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="40" t="s">
         <v>105</v>
       </c>
       <c r="B14" s="13">
         <v>1.6</v>
       </c>
       <c r="C14" s="13">
         <v>3.1</v>
       </c>
       <c r="D14" s="13">
         <v>3.1</v>
       </c>
       <c r="E14" s="13">
         <v>2.9</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>2.9</v>
       </c>
       <c r="H14" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="I14" s="13">
         <v>5.6</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="22.5">
+    <row r="15" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="40" t="s">
         <v>106</v>
       </c>
       <c r="B15" s="13">
         <v>0.8</v>
       </c>
       <c r="C15" s="13">
         <v>0.9</v>
       </c>
       <c r="D15" s="13">
         <v>0.8</v>
       </c>
       <c r="E15" s="13">
         <v>0.7</v>
       </c>
       <c r="F15" s="13">
         <v>0.6</v>
       </c>
       <c r="G15" s="13">
         <v>0.5</v>
       </c>
       <c r="H15" s="13">
         <v>0.5</v>
       </c>
       <c r="I15" s="13">
         <v>0.7</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="22.5">
+    <row r="16" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="40" t="s">
         <v>107</v>
       </c>
       <c r="B16" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="C16" s="13">
         <v>3.2</v>
       </c>
       <c r="D16" s="13">
         <v>1.6</v>
       </c>
       <c r="E16" s="13">
         <v>3</v>
       </c>
       <c r="F16" s="13">
         <v>1.6</v>
       </c>
       <c r="G16" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="H16" s="13">
         <v>2.6</v>
       </c>
       <c r="I16" s="13">
         <v>2.6</v>
       </c>
       <c r="J16" s="35"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="13">
         <v>4.3</v>
       </c>
       <c r="C17" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="D17" s="13">
         <v>2.6</v>
       </c>
       <c r="E17" s="13">
         <v>4.3</v>
       </c>
       <c r="F17" s="13">
         <v>3.3</v>
       </c>
       <c r="G17" s="13">
         <v>3.9</v>
       </c>
       <c r="H17" s="13">
         <v>4.3</v>
       </c>
       <c r="I17" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="J17" s="35"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="40" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="13">
         <v>0.7</v>
       </c>
       <c r="C18" s="13">
         <v>0.7</v>
       </c>
       <c r="D18" s="13">
         <v>0.3</v>
       </c>
       <c r="E18" s="13">
         <v>0.5</v>
       </c>
       <c r="F18" s="13">
         <v>0.7</v>
       </c>
       <c r="G18" s="13">
         <v>0.5</v>
       </c>
       <c r="H18" s="13">
         <v>0.4</v>
       </c>
       <c r="I18" s="13">
         <v>0.5</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="40" t="s">
         <v>109</v>
       </c>
       <c r="B19" s="13">
         <v>0.7</v>
       </c>
       <c r="C19" s="13">
         <v>0.4</v>
       </c>
       <c r="D19" s="13">
         <v>0.6</v>
       </c>
       <c r="E19" s="13">
         <v>1</v>
       </c>
       <c r="F19" s="13">
         <v>0.3</v>
       </c>
       <c r="G19" s="13">
         <v>0.3</v>
       </c>
       <c r="H19" s="13">
         <v>0.3</v>
       </c>
       <c r="I19" s="13">
         <v>0.3</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="40" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="13">
         <v>2.7</v>
       </c>
       <c r="D20" s="13">
         <v>5.4</v>
       </c>
       <c r="E20" s="13">
         <v>6.3</v>
       </c>
       <c r="F20" s="13">
         <v>0.9</v>
       </c>
       <c r="G20" s="13">
         <v>1.3</v>
       </c>
       <c r="H20" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="I20" s="13">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>1.3</v>
       </c>
       <c r="D21" s="13">
         <v>1</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>1.5</v>
       </c>
       <c r="G21" s="13">
         <v>2.4</v>
       </c>
       <c r="H21" s="13">
         <v>2.6</v>
       </c>
       <c r="I21" s="13">
         <v>2.8</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="40" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="13">
         <v>0.6</v>
       </c>
       <c r="C22" s="13">
         <v>0.7</v>
       </c>
       <c r="D22" s="13">
         <v>1.4</v>
       </c>
       <c r="E22" s="13">
         <v>0.4</v>
       </c>
       <c r="F22" s="13">
         <v>0</v>
       </c>
       <c r="G22" s="13">
         <v>0.1</v>
       </c>
       <c r="H22" s="13">
         <v>0.2</v>
       </c>
       <c r="I22" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="40" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="13">
         <v>1.3</v>
       </c>
       <c r="C23" s="13">
         <v>0.8</v>
       </c>
       <c r="D23" s="13">
         <v>2.5</v>
       </c>
       <c r="E23" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="F23" s="13">
         <v>2.1</v>
       </c>
       <c r="G23" s="13">
         <v>7.8</v>
       </c>
       <c r="H23" s="13">
         <v>8.9</v>
       </c>
       <c r="I23" s="13">
         <v>8.9</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="42" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="32">
         <f>B4+B5+B6+B7+B10+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23</f>
         <v>101.2</v>
       </c>
       <c r="C24" s="32">
         <f t="shared" ref="C24:I24" si="1">C4+C5+C6+C7+C10+C11+C12+C13+C14+C15+C16+C17+C18+C19+C20+C21+C22+C23</f>
         <v>103</v>
       </c>
       <c r="D24" s="32">
         <f t="shared" si="1"/>
         <v>100.7</v>
       </c>
       <c r="E24" s="32">
         <f t="shared" si="1"/>
         <v>100.5</v>
       </c>
       <c r="F24" s="32">
         <f t="shared" si="1"/>
         <v>98</v>
       </c>
       <c r="G24" s="32">
         <f t="shared" si="1"/>
         <v>96.4</v>
       </c>
       <c r="H24" s="32">
         <f t="shared" si="1"/>
         <v>95.8</v>
       </c>
       <c r="I24" s="32">
         <f t="shared" si="1"/>
         <v>95.9</v>
       </c>
       <c r="J24" s="35"/>
     </row>
-    <row r="25" spans="1:10" ht="24.75" customHeight="1">
+    <row r="25" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="40" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="13">
         <v>-0.9</v>
       </c>
       <c r="C25" s="13">
         <v>-2.4</v>
       </c>
       <c r="D25" s="13">
         <v>-5.2</v>
       </c>
       <c r="E25" s="13">
         <v>-6.6</v>
       </c>
       <c r="F25" s="13">
         <v>-1.3</v>
       </c>
       <c r="G25" s="13">
         <v>-0.7</v>
       </c>
       <c r="H25" s="13">
         <v>-0.8</v>
       </c>
       <c r="I25" s="13">
         <v>-0.5</v>
       </c>
       <c r="J25" s="35"/>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="32">
         <f>B24+B25</f>
         <v>100.3</v>
       </c>
       <c r="C26" s="32">
         <f t="shared" ref="C26:I26" si="2">C24+C25</f>
         <v>100.6</v>
       </c>
       <c r="D26" s="32">
         <f t="shared" si="2"/>
         <v>95.5</v>
       </c>
       <c r="E26" s="32">
         <f t="shared" si="2"/>
         <v>93.9</v>
       </c>
       <c r="F26" s="32">
         <f t="shared" si="2"/>
         <v>96.7</v>
       </c>
       <c r="G26" s="32">
         <f t="shared" si="2"/>
         <v>95.7</v>
       </c>
       <c r="H26" s="32">
         <f t="shared" si="2"/>
         <v>95</v>
       </c>
       <c r="I26" s="32">
         <f t="shared" si="2"/>
         <v>95.4</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="40" t="s">
         <v>114</v>
       </c>
       <c r="B27" s="13">
         <v>10.4</v>
       </c>
       <c r="C27" s="13">
         <v>7</v>
       </c>
       <c r="D27" s="13">
         <v>6.7</v>
       </c>
       <c r="E27" s="13">
         <v>8.1</v>
       </c>
       <c r="F27" s="13">
         <v>5.0999999999999996</v>
       </c>
       <c r="G27" s="13">
         <v>5.5</v>
       </c>
       <c r="H27" s="13">
         <v>5.6</v>
       </c>
       <c r="I27" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="40" t="s">
         <v>115</v>
       </c>
       <c r="B28" s="13">
         <v>10.7</v>
       </c>
       <c r="C28" s="13">
         <v>7.6</v>
       </c>
       <c r="D28" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="E28" s="13">
         <v>2</v>
       </c>
       <c r="F28" s="13">
         <v>1.8</v>
       </c>
       <c r="G28" s="13">
         <v>1.2</v>
       </c>
       <c r="H28" s="13">
         <v>0.6</v>
       </c>
       <c r="I28" s="13">
         <v>0.4</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="32">
         <f>B26+B27-B28</f>
         <v>100</v>
       </c>
       <c r="C29" s="32">
         <f t="shared" ref="C29:I29" si="3">C26+C27-C28</f>
         <v>100</v>
       </c>
       <c r="D29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="E29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="F29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="G29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="H29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
       <c r="I29" s="32">
         <f t="shared" si="3"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="R21" sqref="R21"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="2" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="21" customHeight="1">
+    <row r="1" spans="1:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="62" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:11" ht="10.5" customHeight="1">
+    <row r="2" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="J2" s="34" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:11" s="66" customFormat="1" ht="29.25" customHeight="1">
+    <row r="3" spans="1:11" s="66" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>186</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>187</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>188</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>189</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>190</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>191</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>192</v>
       </c>
       <c r="I3" s="44" t="s">
         <v>193</v>
       </c>
       <c r="J3" s="44" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <f>B5+B8+B12</f>
         <v>37.9</v>
       </c>
       <c r="C4" s="30">
         <f t="shared" ref="C4:J4" si="0">C5+C8+C12</f>
         <v>42.8</v>
       </c>
       <c r="D4" s="30">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="E4" s="30">
         <f t="shared" si="0"/>
         <v>44.8</v>
       </c>
       <c r="F4" s="30">
         <f t="shared" si="0"/>
         <v>43.8</v>
       </c>
       <c r="G4" s="30">
         <f t="shared" si="0"/>
         <v>42.9</v>
       </c>
       <c r="H4" s="30">
         <f t="shared" si="0"/>
         <v>42.5</v>
       </c>
       <c r="I4" s="30">
         <f t="shared" si="0"/>
         <v>44</v>
       </c>
       <c r="J4" s="30">
         <f t="shared" si="0"/>
         <v>44.9</v>
       </c>
       <c r="K4" s="35"/>
     </row>
-    <row r="5" spans="1:11" ht="22.5">
+    <row r="5" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="13">
         <f>B6+B7</f>
         <v>8.6</v>
       </c>
       <c r="C5" s="13">
         <f t="shared" ref="C5:J5" si="1">C6+C7</f>
         <v>9.9</v>
       </c>
       <c r="D5" s="13">
         <f t="shared" si="1"/>
         <v>8.1999999999999993</v>
       </c>
       <c r="E5" s="13">
         <f t="shared" si="1"/>
         <v>8.6999999999999993</v>
       </c>
       <c r="F5" s="13">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="G5" s="13">
         <f t="shared" si="1"/>
         <v>7.8</v>
       </c>
       <c r="H5" s="13">
         <f t="shared" si="1"/>
         <v>7.1</v>
       </c>
       <c r="I5" s="13">
         <f t="shared" si="1"/>
         <v>6.4</v>
       </c>
       <c r="J5" s="13">
         <f t="shared" si="1"/>
         <v>5.5</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>8.5</v>
       </c>
       <c r="C6" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="D6" s="13">
         <v>8</v>
       </c>
       <c r="E6" s="13">
         <v>8.5</v>
       </c>
       <c r="F6" s="13">
         <v>7.8</v>
       </c>
       <c r="G6" s="13">
         <v>7.7</v>
       </c>
       <c r="H6" s="13">
         <v>7</v>
       </c>
       <c r="I6" s="13">
         <v>6.3</v>
       </c>
       <c r="J6" s="13">
         <v>5.4</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <v>0.1</v>
       </c>
       <c r="C7" s="13">
         <v>0.1</v>
       </c>
       <c r="D7" s="13">
         <v>0.2</v>
       </c>
       <c r="E7" s="13">
         <v>0.2</v>
       </c>
       <c r="F7" s="13">
         <v>0.2</v>
       </c>
       <c r="G7" s="13">
         <v>0.1</v>
       </c>
       <c r="H7" s="13">
         <v>0.1</v>
       </c>
       <c r="I7" s="13">
         <v>0.1</v>
       </c>
       <c r="J7" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="13">
         <f>B9+B10+B11</f>
         <v>24.4</v>
       </c>
       <c r="C8" s="13">
         <f t="shared" ref="C8:J8" si="2">C9+C10+C11</f>
         <v>28.2</v>
       </c>
       <c r="D8" s="13">
         <f t="shared" si="2"/>
         <v>32.6</v>
       </c>
       <c r="E8" s="13">
         <f t="shared" si="2"/>
         <v>30.6</v>
       </c>
       <c r="F8" s="13">
         <f t="shared" si="2"/>
         <v>29.5</v>
       </c>
       <c r="G8" s="13">
         <f t="shared" si="2"/>
         <v>29.1</v>
       </c>
       <c r="H8" s="13">
         <f t="shared" si="2"/>
         <v>29.3</v>
       </c>
       <c r="I8" s="13">
         <f t="shared" si="2"/>
         <v>29.8</v>
       </c>
       <c r="J8" s="13">
         <f t="shared" si="2"/>
         <v>29.6</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="13.5" customHeight="1">
+    <row r="9" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="13">
         <v>7.9</v>
       </c>
       <c r="C9" s="13">
         <v>10.4</v>
       </c>
       <c r="D9" s="13">
         <v>13</v>
       </c>
       <c r="E9" s="13">
         <v>11.4</v>
       </c>
       <c r="F9" s="13">
         <v>12.1</v>
       </c>
       <c r="G9" s="13">
         <v>12.1</v>
       </c>
       <c r="H9" s="13">
         <v>13.6</v>
       </c>
       <c r="I9" s="13">
         <v>15.8</v>
       </c>
       <c r="J9" s="13">
         <v>16.100000000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="12" customHeight="1">
+    <row r="10" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>12</v>
       </c>
       <c r="C10" s="13">
         <v>14.1</v>
       </c>
       <c r="D10" s="13">
         <v>16.5</v>
       </c>
       <c r="E10" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="F10" s="13">
         <v>14.5</v>
       </c>
       <c r="G10" s="13">
         <v>14.2</v>
       </c>
       <c r="H10" s="13">
         <v>13.3</v>
       </c>
       <c r="I10" s="13">
         <v>12</v>
       </c>
       <c r="J10" s="13">
         <v>11.7</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="22.5">
+    <row r="11" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>4.5</v>
       </c>
       <c r="C11" s="13">
         <v>3.7</v>
       </c>
       <c r="D11" s="13">
         <v>3.1</v>
       </c>
       <c r="E11" s="13">
         <v>2.8</v>
       </c>
       <c r="F11" s="13">
         <v>2.9</v>
       </c>
       <c r="G11" s="13">
         <v>2.8</v>
       </c>
       <c r="H11" s="13">
         <v>2.4</v>
       </c>
       <c r="I11" s="13">
         <v>2</v>
       </c>
       <c r="J11" s="13">
         <v>1.8</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>4.9000000000000004</v>
       </c>
       <c r="C12" s="13">
         <v>4.7</v>
       </c>
       <c r="D12" s="13">
         <v>5.2</v>
       </c>
       <c r="E12" s="13">
         <v>5.5</v>
       </c>
       <c r="F12" s="13">
         <v>6.3</v>
       </c>
       <c r="G12" s="13">
         <v>6</v>
       </c>
       <c r="H12" s="13">
         <v>6.1</v>
       </c>
       <c r="I12" s="13">
         <v>7.8</v>
       </c>
       <c r="J12" s="13">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="32">
         <f>B14+B15+B16+B19+B20+B21+B22+B23+B24+B25</f>
         <v>56.7</v>
       </c>
       <c r="C13" s="32">
         <f t="shared" ref="C13:J13" si="3">C14+C15+C16+C19+C20+C21+C22+C23+C24+C25</f>
         <v>52.5</v>
       </c>
       <c r="D13" s="32">
         <f t="shared" si="3"/>
         <v>48.3</v>
       </c>
       <c r="E13" s="32">
         <f t="shared" si="3"/>
         <v>49.4</v>
       </c>
       <c r="F13" s="32">
         <f t="shared" si="3"/>
         <v>50.6</v>
       </c>
       <c r="G13" s="32">
         <f t="shared" si="3"/>
         <v>51.8</v>
       </c>
       <c r="H13" s="32">
         <f t="shared" si="3"/>
         <v>53.4</v>
       </c>
       <c r="I13" s="32">
         <f t="shared" si="3"/>
         <v>52</v>
       </c>
       <c r="J13" s="32">
         <f t="shared" si="3"/>
         <v>51.6</v>
       </c>
       <c r="K13" s="35"/>
     </row>
-    <row r="14" spans="1:11" ht="22.5">
+    <row r="14" spans="1:11" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13">
         <v>15.2</v>
       </c>
       <c r="C14" s="13">
         <v>13.6</v>
       </c>
       <c r="D14" s="13">
         <v>12.4</v>
       </c>
       <c r="E14" s="13">
         <v>12.1</v>
       </c>
       <c r="F14" s="13">
         <v>12.2</v>
       </c>
       <c r="G14" s="13">
         <v>11.6</v>
       </c>
       <c r="H14" s="13">
         <v>12.5</v>
       </c>
       <c r="I14" s="13">
         <v>11.8</v>
       </c>
       <c r="J14" s="13">
         <v>11.4</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="13">
         <v>0.6</v>
       </c>
       <c r="C15" s="13">
         <v>0.6</v>
       </c>
       <c r="D15" s="13">
         <v>0.6</v>
       </c>
       <c r="E15" s="13">
         <v>0.6</v>
       </c>
       <c r="F15" s="13">
         <v>0.7</v>
       </c>
       <c r="G15" s="13">
         <v>0.8</v>
       </c>
       <c r="H15" s="13">
         <v>0.9</v>
       </c>
       <c r="I15" s="13">
         <v>0.9</v>
       </c>
       <c r="J15" s="13">
         <v>0.8</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="13">
         <f>B17+B18</f>
         <v>13.9</v>
       </c>
       <c r="C16" s="13">
         <f t="shared" ref="C16:J16" si="4">C17+C18</f>
         <v>12</v>
       </c>
       <c r="D16" s="13">
         <f t="shared" si="4"/>
         <v>11.5</v>
       </c>
       <c r="E16" s="13">
         <f t="shared" si="4"/>
         <v>11.2</v>
       </c>
       <c r="F16" s="13">
         <f t="shared" si="4"/>
         <v>11.6</v>
       </c>
       <c r="G16" s="13">
         <f t="shared" si="4"/>
         <v>12.4</v>
       </c>
       <c r="H16" s="13">
         <f t="shared" si="4"/>
         <v>11.8</v>
       </c>
       <c r="I16" s="13">
         <f t="shared" si="4"/>
         <v>11.8</v>
       </c>
       <c r="J16" s="13">
         <f t="shared" si="4"/>
         <v>11.5</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="36" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="13">
         <v>12.3</v>
       </c>
       <c r="C17" s="13">
         <v>10.5</v>
       </c>
       <c r="D17" s="13">
         <v>10</v>
       </c>
       <c r="E17" s="13">
         <v>9.6999999999999993</v>
       </c>
       <c r="F17" s="13">
         <v>10.1</v>
       </c>
       <c r="G17" s="13">
         <v>10.8</v>
       </c>
       <c r="H17" s="13">
         <v>10.1</v>
       </c>
       <c r="I17" s="13">
         <v>9.8000000000000007</v>
       </c>
       <c r="J17" s="13">
         <v>9.3000000000000007</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="36" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="13">
         <v>1.6</v>
       </c>
       <c r="C18" s="13">
         <v>1.5</v>
       </c>
       <c r="D18" s="13">
         <v>1.5</v>
       </c>
       <c r="E18" s="13">
         <v>1.5</v>
       </c>
       <c r="F18" s="13">
         <v>1.5</v>
       </c>
       <c r="G18" s="13">
         <v>1.6</v>
       </c>
       <c r="H18" s="13">
         <v>1.7</v>
       </c>
       <c r="I18" s="13">
         <v>2</v>
       </c>
       <c r="J18" s="13">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="13">
         <v>1.7</v>
       </c>
       <c r="C19" s="13">
         <v>2.8</v>
       </c>
       <c r="D19" s="13">
         <v>3.1</v>
       </c>
       <c r="E19" s="13">
         <v>3.4</v>
       </c>
       <c r="F19" s="13">
         <v>3.5</v>
       </c>
       <c r="G19" s="13">
         <v>3.2</v>
       </c>
       <c r="H19" s="13">
         <v>2.9</v>
       </c>
       <c r="I19" s="13">
         <v>3.2</v>
       </c>
       <c r="J19" s="13">
         <v>4.7</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="25.5" customHeight="1">
+    <row r="20" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="13">
         <v>13.1</v>
       </c>
       <c r="C20" s="13">
         <v>12</v>
       </c>
       <c r="D20" s="13">
         <v>10.8</v>
       </c>
       <c r="E20" s="13">
         <v>12.1</v>
       </c>
       <c r="F20" s="13">
         <v>12.5</v>
       </c>
       <c r="G20" s="13">
         <v>14.4</v>
       </c>
       <c r="H20" s="13">
         <v>15.3</v>
       </c>
       <c r="I20" s="13">
         <v>15.1</v>
       </c>
       <c r="J20" s="13">
         <v>14.8</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>2.9</v>
       </c>
       <c r="C21" s="13">
         <v>2.6</v>
       </c>
       <c r="D21" s="13">
         <v>2.2999999999999998</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>2</v>
       </c>
       <c r="G21" s="13">
         <v>1.9</v>
       </c>
       <c r="H21" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="I21" s="13">
         <v>2.1</v>
       </c>
       <c r="J21" s="13">
         <v>1.9</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="13">
         <v>4.5</v>
       </c>
       <c r="C22" s="13">
         <v>4.3</v>
       </c>
       <c r="D22" s="13">
         <v>3.7</v>
       </c>
       <c r="E22" s="13">
         <v>3.6</v>
       </c>
       <c r="F22" s="13">
         <v>3.5</v>
       </c>
       <c r="G22" s="13">
         <v>3.5</v>
       </c>
       <c r="H22" s="13">
         <v>3.7</v>
       </c>
       <c r="I22" s="13">
         <v>3.5</v>
       </c>
       <c r="J22" s="13">
         <v>3.1</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="12" customHeight="1">
+    <row r="23" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="13">
         <v>2.7</v>
       </c>
       <c r="C23" s="13">
         <v>2.4</v>
       </c>
       <c r="D23" s="13">
         <v>2</v>
       </c>
       <c r="E23" s="13">
         <v>2.1</v>
       </c>
       <c r="F23" s="13">
         <v>2.1</v>
       </c>
       <c r="G23" s="13">
         <v>1.8</v>
       </c>
       <c r="H23" s="13">
         <v>1.9</v>
       </c>
       <c r="I23" s="13">
         <v>1.7</v>
       </c>
       <c r="J23" s="13">
         <v>1.6</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="22.5">
+    <row r="24" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>117</v>
       </c>
       <c r="B24" s="13">
         <v>2.1</v>
       </c>
       <c r="C24" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="D24" s="13">
         <v>1.9</v>
       </c>
       <c r="E24" s="13">
         <v>2</v>
       </c>
       <c r="F24" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="G24" s="13">
         <v>2.1</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="13">
         <v>1.8</v>
       </c>
       <c r="J24" s="13">
         <v>1.7</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>118</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13">
         <v>0</v>
       </c>
       <c r="E25" s="13">
         <v>0.3</v>
       </c>
       <c r="F25" s="13">
         <v>0.3</v>
       </c>
       <c r="G25" s="13">
         <v>0.1</v>
       </c>
       <c r="H25" s="13">
         <v>0.2</v>
       </c>
       <c r="I25" s="13">
         <v>0.1</v>
       </c>
       <c r="J25" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="32">
         <f>B4+B13</f>
         <v>94.6</v>
       </c>
       <c r="C26" s="32">
         <f t="shared" ref="C26:J26" si="5">C4+C13</f>
         <v>95.3</v>
       </c>
       <c r="D26" s="32">
         <f t="shared" si="5"/>
         <v>94.3</v>
       </c>
       <c r="E26" s="32">
         <f t="shared" si="5"/>
         <v>94.2</v>
       </c>
       <c r="F26" s="32">
         <f t="shared" si="5"/>
         <v>94.4</v>
       </c>
       <c r="G26" s="32">
         <f t="shared" si="5"/>
         <v>94.7</v>
       </c>
       <c r="H26" s="32">
         <f t="shared" si="5"/>
         <v>95.9</v>
       </c>
       <c r="I26" s="32">
         <f t="shared" si="5"/>
         <v>96</v>
       </c>
       <c r="J26" s="32">
         <f t="shared" si="5"/>
         <v>96.5</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="22.5">
+    <row r="27" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13">
         <v>-0.6</v>
       </c>
       <c r="C27" s="13">
         <v>-0.9</v>
       </c>
       <c r="D27" s="13">
         <v>-0.9</v>
       </c>
       <c r="E27" s="13">
         <v>-1.1000000000000001</v>
       </c>
       <c r="F27" s="13">
         <v>-1.5</v>
       </c>
       <c r="G27" s="13">
         <v>-1.5</v>
       </c>
       <c r="H27" s="13">
         <v>-1.9</v>
       </c>
       <c r="I27" s="13">
         <v>-2.2000000000000002</v>
       </c>
       <c r="J27" s="13">
         <v>-3</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="32">
         <f>B26+B27</f>
         <v>94</v>
       </c>
       <c r="C28" s="32">
         <f t="shared" ref="C28:J28" si="6">C26+C27</f>
         <v>94.4</v>
       </c>
       <c r="D28" s="32">
         <f t="shared" si="6"/>
         <v>93.4</v>
       </c>
       <c r="E28" s="32">
         <f t="shared" si="6"/>
         <v>93.1</v>
       </c>
       <c r="F28" s="32">
         <f t="shared" si="6"/>
         <v>92.9</v>
       </c>
       <c r="G28" s="32">
         <f t="shared" si="6"/>
         <v>93.2</v>
       </c>
       <c r="H28" s="32">
         <f t="shared" si="6"/>
         <v>94</v>
       </c>
       <c r="I28" s="32">
         <f t="shared" si="6"/>
         <v>93.8</v>
       </c>
       <c r="J28" s="32">
         <f t="shared" si="6"/>
         <v>93.5</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="13.5" customHeight="1">
+    <row r="29" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="13">
         <f>B30-B31</f>
         <v>6</v>
       </c>
       <c r="C29" s="13">
         <f t="shared" ref="C29:J29" si="7">C30-C31</f>
         <v>5.6</v>
       </c>
       <c r="D29" s="13">
         <f t="shared" si="7"/>
         <v>6.6</v>
       </c>
       <c r="E29" s="13">
         <f t="shared" si="7"/>
         <v>6.9</v>
       </c>
       <c r="F29" s="13">
         <f t="shared" si="7"/>
         <v>7.1</v>
       </c>
       <c r="G29" s="13">
         <f t="shared" si="7"/>
         <v>6.8</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="7"/>
         <v>6</v>
       </c>
       <c r="I29" s="13">
         <f t="shared" si="7"/>
         <v>6.2</v>
       </c>
       <c r="J29" s="13">
         <f t="shared" si="7"/>
         <v>6.5</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="13">
         <v>6.2</v>
       </c>
       <c r="C30" s="13">
         <v>5.9</v>
       </c>
       <c r="D30" s="13">
         <v>6.7</v>
       </c>
       <c r="E30" s="13">
         <v>7</v>
       </c>
       <c r="F30" s="13">
         <v>7.2</v>
       </c>
       <c r="G30" s="13">
         <v>6.9</v>
       </c>
       <c r="H30" s="13">
         <v>6.1</v>
       </c>
       <c r="I30" s="13">
         <v>6.3</v>
       </c>
       <c r="J30" s="13">
         <v>6.6</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="13">
         <v>0.2</v>
       </c>
       <c r="C31" s="13">
         <v>0.3</v>
       </c>
       <c r="D31" s="13">
         <v>0.1</v>
       </c>
       <c r="E31" s="13">
         <v>0.1</v>
       </c>
       <c r="F31" s="13">
         <v>0.1</v>
       </c>
       <c r="G31" s="13">
         <v>0.1</v>
       </c>
       <c r="H31" s="13">
         <v>0.1</v>
       </c>
       <c r="I31" s="13">
         <v>0.1</v>
       </c>
       <c r="J31" s="13">
         <v>0.1</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="32">
         <f>B28+B29</f>
         <v>100</v>
       </c>
       <c r="C32" s="32">
         <f t="shared" ref="C32:J32" si="8">C28+C29</f>
         <v>100</v>
       </c>
       <c r="D32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="E32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="F32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="G32" s="32">
         <f t="shared" si="8"/>
@@ -3849,576 +3904,578 @@
       </c>
       <c r="H32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="I32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
       <c r="J32" s="32">
         <f t="shared" si="8"/>
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="19.5" customHeight="1">
+    <row r="1" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="62" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="27"/>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="28"/>
       <c r="B2" s="28"/>
       <c r="D2" s="4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="28.5" customHeight="1">
+    <row r="3" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>60</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>43.4</v>
       </c>
       <c r="C4" s="30">
         <v>45.6</v>
       </c>
       <c r="D4" s="30">
         <v>44.7</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="22.5">
+    <row r="5" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="13">
         <v>5.7</v>
       </c>
       <c r="C5" s="13">
         <v>5.3</v>
       </c>
       <c r="D5" s="13">
         <v>6.2</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>5.6</v>
       </c>
       <c r="C6" s="11">
         <v>5.2</v>
       </c>
       <c r="D6" s="11">
         <v>6.1</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13">
         <v>0.1</v>
       </c>
       <c r="C7" s="11">
         <v>0.1</v>
       </c>
       <c r="D7" s="11">
         <v>0.1</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="13">
         <v>28.3</v>
       </c>
       <c r="C8" s="13">
         <v>32.200000000000003</v>
       </c>
       <c r="D8" s="13">
         <v>30.6</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="13.5" customHeight="1">
+    <row r="9" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="13">
         <v>15.1</v>
       </c>
       <c r="C9" s="11">
         <v>18.7</v>
       </c>
       <c r="D9" s="11">
         <v>17.899999999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="13.5" customHeight="1">
+    <row r="10" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="13">
         <v>11.5</v>
       </c>
       <c r="C10" s="11">
         <v>11.8</v>
       </c>
       <c r="D10" s="11">
         <v>10.9</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="22.5">
+    <row r="11" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="13">
         <v>1.7</v>
       </c>
       <c r="C11" s="11">
         <v>1.7</v>
       </c>
       <c r="D11" s="11">
         <v>1.8</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>9.4</v>
       </c>
       <c r="C12" s="11">
         <v>8.1</v>
       </c>
       <c r="D12" s="11">
         <v>7.9</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="32">
         <v>54.3</v>
       </c>
       <c r="C13" s="32">
         <v>52.1</v>
       </c>
       <c r="D13" s="32">
         <v>53.9</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="22.5">
+    <row r="14" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13">
         <v>12.4</v>
       </c>
       <c r="C14" s="11">
         <v>12.3</v>
       </c>
       <c r="D14" s="13">
         <v>12.1</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="13">
         <v>0.9</v>
       </c>
       <c r="C15" s="11">
         <v>0.9</v>
       </c>
       <c r="D15" s="13">
         <v>0.8</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="13">
         <v>11.5</v>
       </c>
       <c r="C16" s="13">
         <v>11</v>
       </c>
       <c r="D16" s="13">
         <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13">
         <v>9</v>
       </c>
       <c r="C17" s="11">
         <v>8.5</v>
       </c>
       <c r="D17" s="13">
         <v>8.3000000000000007</v>
       </c>
     </row>
-    <row r="18" spans="1:4">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="13">
         <v>2.5</v>
       </c>
       <c r="C18" s="11">
         <v>2.5</v>
       </c>
       <c r="D18" s="13">
         <v>2.7</v>
       </c>
     </row>
-    <row r="19" spans="1:4">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="13">
         <v>5.9</v>
       </c>
       <c r="C19" s="11">
         <v>5.3</v>
       </c>
       <c r="D19" s="13">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="24.75" customHeight="1">
+    <row r="20" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="13">
         <v>14.8</v>
       </c>
       <c r="C20" s="11">
         <v>14.9</v>
       </c>
       <c r="D20" s="13">
         <v>15.9</v>
       </c>
     </row>
-    <row r="21" spans="1:4">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="13">
         <v>1.9</v>
       </c>
       <c r="C21" s="11">
         <v>1.7</v>
       </c>
       <c r="D21" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="13">
         <v>3.3</v>
       </c>
       <c r="C22" s="11">
         <v>2.8</v>
       </c>
       <c r="D22" s="13">
         <v>3.2</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="11.25" customHeight="1">
+    <row r="23" spans="1:4" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="13">
         <v>1.7</v>
       </c>
       <c r="C23" s="11">
         <v>1.5</v>
       </c>
       <c r="D23" s="13">
         <v>1.9</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="11">
         <v>1.8</v>
       </c>
       <c r="C24" s="11">
         <v>1.7</v>
       </c>
       <c r="D24" s="13">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="32">
         <v>97.7</v>
       </c>
       <c r="C25" s="32">
         <v>97.7</v>
       </c>
       <c r="D25" s="32">
         <v>98.6</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="22.5">
+    <row r="26" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="13">
         <v>-4.8</v>
       </c>
       <c r="C26" s="11">
         <v>-4.7</v>
       </c>
       <c r="D26" s="11">
         <v>-3.2</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="13.5" customHeight="1">
+    <row r="27" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="32">
         <v>92.9</v>
       </c>
       <c r="C27" s="32">
         <v>93</v>
       </c>
       <c r="D27" s="32">
         <v>95.4</v>
       </c>
     </row>
-    <row r="28" spans="1:4">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="13">
         <v>7.1</v>
       </c>
       <c r="C28" s="13">
         <v>7</v>
       </c>
       <c r="D28" s="13">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="13">
         <v>7.2</v>
       </c>
       <c r="C29" s="11">
         <v>7.1</v>
       </c>
       <c r="D29" s="13">
         <v>4.8</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="56">
         <v>0.1</v>
       </c>
       <c r="C30" s="11">
         <v>0.1</v>
       </c>
       <c r="D30" s="56">
         <v>0.2</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="20">
         <v>100</v>
       </c>
       <c r="C31" s="20">
         <v>100</v>
       </c>
       <c r="D31" s="20">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN38"/>
+  <dimension ref="A1:BO38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BM4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BS10" sqref="BS10"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="54" width="10.42578125" style="2" customWidth="1"/>
     <col min="55" max="55" width="11.28515625" style="2" customWidth="1"/>
     <col min="56" max="58" width="10.42578125" style="2" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="2" customWidth="1"/>
     <col min="60" max="60" width="10.42578125" style="2" customWidth="1"/>
     <col min="61" max="61" width="10.85546875" style="2" customWidth="1"/>
     <col min="62" max="62" width="11.85546875" style="2" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="2" customWidth="1"/>
     <col min="64" max="64" width="13.42578125" style="2" customWidth="1"/>
     <col min="65" max="65" width="11.42578125" style="2" customWidth="1"/>
-    <col min="66" max="16384" width="9.140625" style="2"/>
+    <col min="66" max="66" width="10.7109375" style="2" customWidth="1"/>
+    <col min="67" max="67" width="10.85546875" style="2" customWidth="1"/>
+    <col min="68" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="21" customHeight="1">
+    <row r="1" spans="1:67" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
       <c r="AK2" s="4"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
       <c r="AT2" s="4"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AZ2" s="5"/>
-      <c r="BM2" s="84" t="s">
+      <c r="BN2" s="80"/>
+      <c r="BO2" s="79" t="s">
         <v>131</v>
       </c>
-      <c r="BN2" s="84"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:66" ht="31.5" customHeight="1">
+    </row>
+    <row r="3" spans="1:67" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>44</v>
       </c>
       <c r="I3" s="45" t="s">
@@ -4568,57 +4625,60 @@
       <c r="BE3" s="45" t="s">
         <v>172</v>
       </c>
       <c r="BF3" s="45" t="s">
         <v>126</v>
       </c>
       <c r="BG3" s="45" t="s">
         <v>130</v>
       </c>
       <c r="BH3" s="45" t="s">
         <v>132</v>
       </c>
       <c r="BI3" s="45" t="s">
         <v>173</v>
       </c>
       <c r="BJ3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="45" t="s">
         <v>174</v>
       </c>
       <c r="BL3" s="45" t="s">
         <v>196</v>
       </c>
       <c r="BM3" s="45" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="BN3" s="45" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="27" customFormat="1">
+        <v>204</v>
+      </c>
+      <c r="BO3" s="45" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>42.2</v>
       </c>
       <c r="C4" s="7">
         <v>43.6</v>
       </c>
       <c r="D4" s="7">
         <v>44.7</v>
       </c>
       <c r="E4" s="7">
         <v>45.1</v>
       </c>
       <c r="F4" s="7">
         <v>41.2</v>
       </c>
       <c r="G4" s="7">
         <v>42.8</v>
       </c>
       <c r="H4" s="7">
         <v>43.4</v>
       </c>
       <c r="I4" s="7">
@@ -4773,52 +4833,55 @@
       </c>
       <c r="BG4" s="7">
         <v>35.9</v>
       </c>
       <c r="BH4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BI4" s="7">
         <v>35.9</v>
       </c>
       <c r="BJ4" s="7">
         <v>34.9</v>
       </c>
       <c r="BK4" s="7">
         <v>35.6</v>
       </c>
       <c r="BL4" s="7">
         <v>35.9</v>
       </c>
       <c r="BM4" s="7">
         <v>36.200000000000003</v>
       </c>
       <c r="BN4" s="7">
         <v>35.700000000000003</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="7">
+        <v>36.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="C5" s="11">
         <v>2.6</v>
       </c>
       <c r="D5" s="11">
         <v>4.5</v>
       </c>
       <c r="E5" s="12">
         <v>4.5</v>
       </c>
       <c r="F5" s="11">
         <v>2.1</v>
       </c>
       <c r="G5" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="H5" s="11">
         <v>4</v>
       </c>
       <c r="I5" s="12">
@@ -4973,52 +5036,55 @@
       </c>
       <c r="BG5" s="16">
         <v>2.5</v>
       </c>
       <c r="BH5" s="16">
         <v>4</v>
       </c>
       <c r="BI5" s="16">
         <v>3.8</v>
       </c>
       <c r="BJ5" s="16">
         <v>1.9</v>
       </c>
       <c r="BK5" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL5" s="16">
         <v>3.6</v>
       </c>
       <c r="BM5" s="16">
         <v>3.8</v>
       </c>
       <c r="BN5" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="16">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="7">
         <v>34.6</v>
       </c>
       <c r="C6" s="7">
         <v>34.6</v>
       </c>
       <c r="D6" s="7">
         <v>32.6</v>
       </c>
       <c r="E6" s="7">
         <v>32.9</v>
       </c>
       <c r="F6" s="7">
         <v>34.5</v>
       </c>
       <c r="G6" s="7">
         <v>35.4</v>
       </c>
       <c r="H6" s="7">
         <v>33.6</v>
       </c>
       <c r="I6" s="7">
@@ -5173,52 +5239,55 @@
       </c>
       <c r="BG6" s="17">
         <v>28.3</v>
       </c>
       <c r="BH6" s="17">
         <v>26.8</v>
       </c>
       <c r="BI6" s="17">
         <v>26.1</v>
       </c>
       <c r="BJ6" s="17">
         <v>28.2</v>
       </c>
       <c r="BK6" s="17">
         <v>28.2</v>
       </c>
       <c r="BL6" s="68">
         <v>26.9</v>
       </c>
       <c r="BM6" s="68">
         <v>26.2</v>
       </c>
       <c r="BN6" s="17">
         <v>28.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:66" ht="22.5">
+      <c r="BO6" s="17">
+        <v>28.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>20.7</v>
       </c>
       <c r="C7" s="11">
         <v>19.899999999999999</v>
       </c>
       <c r="D7" s="11">
         <v>18.3</v>
       </c>
       <c r="E7" s="12">
         <v>19.5</v>
       </c>
       <c r="F7" s="11">
         <v>20.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.1</v>
       </c>
       <c r="H7" s="11">
         <v>19.100000000000001</v>
       </c>
       <c r="I7" s="12">
@@ -5373,52 +5442,55 @@
       </c>
       <c r="BG7" s="16">
         <v>14</v>
       </c>
       <c r="BH7" s="16">
         <v>13.2</v>
       </c>
       <c r="BI7" s="16">
         <v>12</v>
       </c>
       <c r="BJ7" s="16">
         <v>12.2</v>
       </c>
       <c r="BK7" s="16">
         <v>13.4</v>
       </c>
       <c r="BL7" s="16">
         <v>12.7</v>
       </c>
       <c r="BM7" s="16">
         <v>11.7</v>
       </c>
       <c r="BN7" s="16">
         <v>10.6</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="16">
+        <v>12.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="11">
         <v>10.9</v>
       </c>
       <c r="C8" s="11">
         <v>12.3</v>
       </c>
       <c r="D8" s="11">
         <v>12.1</v>
       </c>
       <c r="E8" s="12">
         <v>11.3</v>
       </c>
       <c r="F8" s="11">
         <v>10.8</v>
       </c>
       <c r="G8" s="11">
         <v>12.1</v>
       </c>
       <c r="H8" s="11">
         <v>12.5</v>
       </c>
       <c r="I8" s="12">
@@ -5573,52 +5645,55 @@
       </c>
       <c r="BG8" s="16">
         <v>12.3</v>
       </c>
       <c r="BH8" s="16">
         <v>11.7</v>
       </c>
       <c r="BI8" s="16">
         <v>12.4</v>
       </c>
       <c r="BJ8" s="16">
         <v>13.9</v>
       </c>
       <c r="BK8" s="16">
         <v>12.8</v>
       </c>
       <c r="BL8" s="16">
         <v>12.4</v>
       </c>
       <c r="BM8" s="16">
         <v>12.8</v>
       </c>
       <c r="BN8" s="16">
         <v>15.6</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="22.5">
+      <c r="BO8" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>2.7</v>
       </c>
       <c r="C9" s="11">
         <v>2.1</v>
       </c>
       <c r="D9" s="11">
         <v>1.9</v>
       </c>
       <c r="E9" s="12">
         <v>1.8</v>
       </c>
       <c r="F9" s="11">
         <v>2.4</v>
       </c>
       <c r="G9" s="11">
         <v>1.9</v>
       </c>
       <c r="H9" s="11">
         <v>1.7</v>
       </c>
       <c r="I9" s="12">
@@ -5773,52 +5848,55 @@
       </c>
       <c r="BG9" s="16">
         <v>1.7</v>
       </c>
       <c r="BH9" s="16">
         <v>1.6</v>
       </c>
       <c r="BI9" s="16">
         <v>1.5</v>
       </c>
       <c r="BJ9" s="16">
         <v>1.8</v>
       </c>
       <c r="BK9" s="16">
         <v>1.7</v>
       </c>
       <c r="BL9" s="16">
         <v>1.6</v>
       </c>
       <c r="BM9" s="16">
         <v>1.5</v>
       </c>
       <c r="BN9" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="25.5" customHeight="1">
+      <c r="BO9" s="16">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
         <v>0.3</v>
       </c>
       <c r="C10" s="11">
         <v>0.3</v>
       </c>
       <c r="D10" s="11">
         <v>0.3</v>
       </c>
       <c r="E10" s="12">
         <v>0.3</v>
       </c>
       <c r="F10" s="11">
         <v>0.4</v>
       </c>
       <c r="G10" s="11">
         <v>0.3</v>
       </c>
       <c r="H10" s="11">
         <v>0.3</v>
       </c>
       <c r="I10" s="12">
@@ -5973,52 +6051,55 @@
       </c>
       <c r="BG10" s="16">
         <v>0.3</v>
       </c>
       <c r="BH10" s="16">
         <v>0.3</v>
       </c>
       <c r="BI10" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ10" s="16">
         <v>0.3</v>
       </c>
       <c r="BK10" s="16">
         <v>0.3</v>
       </c>
       <c r="BL10" s="16">
         <v>0.2</v>
       </c>
       <c r="BM10" s="16">
         <v>0.2</v>
       </c>
       <c r="BN10" s="16">
         <v>0.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="16">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="11">
         <v>5.3</v>
       </c>
       <c r="C11" s="11">
         <v>6.4</v>
       </c>
       <c r="D11" s="11">
         <v>7.6</v>
       </c>
       <c r="E11" s="12">
         <v>7.7</v>
       </c>
       <c r="F11" s="11">
         <v>4.5999999999999996</v>
       </c>
       <c r="G11" s="11">
         <v>5.2</v>
       </c>
       <c r="H11" s="11">
         <v>5.8</v>
       </c>
       <c r="I11" s="12">
@@ -6173,52 +6254,55 @@
       </c>
       <c r="BG11" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="BH11" s="16">
         <v>5.4</v>
       </c>
       <c r="BI11" s="16">
         <v>6</v>
       </c>
       <c r="BJ11" s="16">
         <v>4.8</v>
       </c>
       <c r="BK11" s="16">
         <v>5.2</v>
       </c>
       <c r="BL11" s="16">
         <v>5.4</v>
       </c>
       <c r="BM11" s="16">
         <v>6.2</v>
       </c>
       <c r="BN11" s="16">
         <v>5.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="27" customFormat="1">
+      <c r="BO11" s="16">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="7">
         <v>54.8</v>
       </c>
       <c r="C12" s="7">
         <v>53.9</v>
       </c>
       <c r="D12" s="7">
         <v>52.3</v>
       </c>
       <c r="E12" s="7">
         <v>51.7</v>
       </c>
       <c r="F12" s="7">
         <v>51.9</v>
       </c>
       <c r="G12" s="7">
         <v>49.3</v>
       </c>
       <c r="H12" s="7">
         <v>48.8</v>
       </c>
       <c r="I12" s="7">
@@ -6373,52 +6457,55 @@
       </c>
       <c r="BG12" s="17">
         <v>57.1</v>
       </c>
       <c r="BH12" s="17">
         <v>56.7</v>
       </c>
       <c r="BI12" s="17">
         <v>58</v>
       </c>
       <c r="BJ12" s="17">
         <v>58.5</v>
       </c>
       <c r="BK12" s="17">
         <v>57.3</v>
       </c>
       <c r="BL12" s="68">
         <v>57.1</v>
       </c>
       <c r="BM12" s="68">
         <v>58</v>
       </c>
       <c r="BN12" s="17">
         <v>56.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="22.5">
+      <c r="BO12" s="17">
+        <v>55.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>13.2</v>
       </c>
       <c r="C13" s="11">
         <v>12.8</v>
       </c>
       <c r="D13" s="11">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
       <c r="F13" s="11">
         <v>12.6</v>
       </c>
       <c r="G13" s="11">
         <v>12.3</v>
       </c>
       <c r="H13" s="11">
         <v>13.4</v>
       </c>
       <c r="I13" s="12">
@@ -6573,52 +6660,55 @@
       </c>
       <c r="BG13" s="16">
         <v>16</v>
       </c>
       <c r="BH13" s="16">
         <v>16.3</v>
       </c>
       <c r="BI13" s="16">
         <v>19</v>
       </c>
       <c r="BJ13" s="16">
         <v>16.600000000000001</v>
       </c>
       <c r="BK13" s="16">
         <v>16.399999999999999</v>
       </c>
       <c r="BL13" s="16">
         <v>16.7</v>
       </c>
       <c r="BM13" s="16">
         <v>20</v>
       </c>
       <c r="BN13" s="16">
         <v>16.899999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="16">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A14" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>7.2</v>
       </c>
       <c r="C14" s="11">
         <v>7.3</v>
       </c>
       <c r="D14" s="11">
         <v>7.9</v>
       </c>
       <c r="E14" s="12">
         <v>8</v>
       </c>
       <c r="F14" s="11">
         <v>6.9</v>
       </c>
       <c r="G14" s="11">
         <v>6.4</v>
       </c>
       <c r="H14" s="11">
         <v>6.9</v>
       </c>
       <c r="I14" s="12">
@@ -6773,52 +6863,55 @@
       </c>
       <c r="BG14" s="16">
         <v>6.1</v>
       </c>
       <c r="BH14" s="16">
         <v>5.6</v>
       </c>
       <c r="BI14" s="16">
         <v>5.7</v>
       </c>
       <c r="BJ14" s="16">
         <v>6.5</v>
       </c>
       <c r="BK14" s="16">
         <v>6.8</v>
       </c>
       <c r="BL14" s="16">
         <v>6.2</v>
       </c>
       <c r="BM14" s="16">
         <v>6</v>
       </c>
       <c r="BN14" s="16">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="11">
         <v>1</v>
       </c>
       <c r="D15" s="11">
         <v>0.9</v>
       </c>
       <c r="E15" s="12">
         <v>1</v>
       </c>
       <c r="F15" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="G15" s="11">
         <v>0.9</v>
       </c>
       <c r="H15" s="11">
         <v>0.8</v>
       </c>
       <c r="I15" s="12">
@@ -6973,52 +7066,55 @@
       </c>
       <c r="BG15" s="16">
         <v>0.8</v>
       </c>
       <c r="BH15" s="16">
         <v>0.8</v>
       </c>
       <c r="BI15" s="16">
         <v>1.2</v>
       </c>
       <c r="BJ15" s="16">
         <v>0.9</v>
       </c>
       <c r="BK15" s="16">
         <v>0.9</v>
       </c>
       <c r="BL15" s="16">
         <v>0.9</v>
       </c>
       <c r="BM15" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BN15" s="16">
         <v>0.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="16">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A16" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>2.8</v>
       </c>
       <c r="C16" s="11">
         <v>2.9</v>
       </c>
       <c r="D16" s="11">
         <v>2.8</v>
       </c>
       <c r="E16" s="12">
         <v>3.1</v>
       </c>
       <c r="F16" s="11">
         <v>2.6</v>
       </c>
       <c r="G16" s="11">
         <v>2.7</v>
       </c>
       <c r="H16" s="11">
         <v>2.6</v>
       </c>
       <c r="I16" s="12">
@@ -7173,52 +7269,55 @@
       </c>
       <c r="BG16" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BJ16" s="16">
         <v>2</v>
       </c>
       <c r="BK16" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BL16" s="16">
         <v>2.1</v>
       </c>
       <c r="BM16" s="16">
         <v>2.7</v>
       </c>
       <c r="BN16" s="16">
         <v>1.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="16">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>3.6</v>
       </c>
       <c r="C17" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="11">
         <v>4</v>
       </c>
       <c r="E17" s="12">
         <v>3.6</v>
       </c>
       <c r="F17" s="11">
         <v>3.6</v>
       </c>
       <c r="G17" s="11">
         <v>3.8</v>
       </c>
       <c r="H17" s="11">
         <v>3.5</v>
       </c>
       <c r="I17" s="12">
@@ -7373,52 +7472,55 @@
       </c>
       <c r="BG17" s="16">
         <v>4</v>
       </c>
       <c r="BH17" s="16">
         <v>3.8</v>
       </c>
       <c r="BI17" s="16">
         <v>3.4</v>
       </c>
       <c r="BJ17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BK17" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="BL17" s="16">
         <v>4.2</v>
       </c>
       <c r="BM17" s="16">
         <v>3.4</v>
       </c>
       <c r="BN17" s="16">
         <v>4</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="16">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>9.5</v>
       </c>
       <c r="C18" s="11">
         <v>9.4</v>
       </c>
       <c r="D18" s="11">
         <v>8.5</v>
       </c>
       <c r="E18" s="12">
         <v>8.6</v>
       </c>
       <c r="F18" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="G18" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="H18" s="11">
         <v>7.2</v>
       </c>
       <c r="I18" s="12">
@@ -7573,52 +7675,55 @@
       </c>
       <c r="BG18" s="16">
         <v>8.4</v>
       </c>
       <c r="BH18" s="16">
         <v>8.6</v>
       </c>
       <c r="BI18" s="16">
         <v>8.5</v>
       </c>
       <c r="BJ18" s="16">
         <v>9.1</v>
       </c>
       <c r="BK18" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="BL18" s="16">
         <v>8.4</v>
       </c>
       <c r="BM18" s="16">
         <v>9.4</v>
       </c>
       <c r="BN18" s="16">
         <v>9.3000000000000007</v>
       </c>
-    </row>
-    <row r="19" spans="1:66" ht="22.5">
+      <c r="BO18" s="16">
+        <v>8.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>5.3</v>
       </c>
       <c r="C19" s="11">
         <v>4.4000000000000004</v>
       </c>
       <c r="D19" s="11">
         <v>3.9</v>
       </c>
       <c r="E19" s="12">
         <v>3.9</v>
       </c>
       <c r="F19" s="11">
         <v>5.2</v>
       </c>
       <c r="G19" s="11">
         <v>4.3</v>
       </c>
       <c r="H19" s="11">
         <v>3.7</v>
       </c>
       <c r="I19" s="12">
@@ -7773,52 +7878,55 @@
       </c>
       <c r="BG19" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="BH19" s="16">
         <v>3.4</v>
       </c>
       <c r="BI19" s="16">
         <v>3.1</v>
       </c>
       <c r="BJ19" s="16">
         <v>4.3</v>
       </c>
       <c r="BK19" s="16">
         <v>3.5</v>
       </c>
       <c r="BL19" s="16">
         <v>3.1</v>
       </c>
       <c r="BM19" s="16">
         <v>3.1</v>
       </c>
       <c r="BN19" s="16">
         <v>3.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="22.5">
+      <c r="BO19" s="16">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>2.6</v>
       </c>
       <c r="C20" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D20" s="11">
         <v>2.1</v>
       </c>
       <c r="E20" s="12">
         <v>1.9</v>
       </c>
       <c r="F20" s="11">
         <v>2.2999999999999998</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="11">
         <v>1.7</v>
       </c>
       <c r="I20" s="12">
@@ -7973,52 +8081,55 @@
       </c>
       <c r="BG20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BH20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI20" s="16">
         <v>2.4</v>
       </c>
       <c r="BJ20" s="16">
         <v>2.1</v>
       </c>
       <c r="BK20" s="16">
         <v>2</v>
       </c>
       <c r="BL20" s="16">
         <v>2</v>
       </c>
       <c r="BM20" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BN20" s="16">
         <v>2.2000000000000002</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="16">
+        <v>1.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A21" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>2</v>
       </c>
       <c r="C21" s="11">
         <v>2.2000000000000002</v>
       </c>
       <c r="D21" s="11">
         <v>2</v>
       </c>
       <c r="E21" s="12">
         <v>2.1</v>
       </c>
       <c r="F21" s="11">
         <v>1.9</v>
       </c>
       <c r="G21" s="11">
         <v>1.7</v>
       </c>
       <c r="H21" s="11">
         <v>1.9</v>
       </c>
       <c r="I21" s="12">
@@ -8173,52 +8284,55 @@
       </c>
       <c r="BG21" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BH21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BI21" s="16">
         <v>1.9</v>
       </c>
       <c r="BJ21" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BK21" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL21" s="16">
         <v>2.1</v>
       </c>
       <c r="BM21" s="16">
         <v>1.9</v>
       </c>
       <c r="BN21" s="16">
         <v>2</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="16">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="11">
         <v>3.8</v>
       </c>
       <c r="C22" s="11">
         <v>3.6</v>
       </c>
       <c r="D22" s="11">
         <v>3.3</v>
       </c>
       <c r="E22" s="12">
         <v>3.2</v>
       </c>
       <c r="F22" s="11">
         <v>3.7</v>
       </c>
       <c r="G22" s="11">
         <v>3.3</v>
       </c>
       <c r="H22" s="11">
         <v>3.1</v>
       </c>
       <c r="I22" s="12">
@@ -8373,52 +8487,55 @@
       </c>
       <c r="BG22" s="16">
         <v>4.7</v>
       </c>
       <c r="BH22" s="16">
         <v>5</v>
       </c>
       <c r="BI22" s="16">
         <v>4.2</v>
       </c>
       <c r="BJ22" s="16">
         <v>4.2</v>
       </c>
       <c r="BK22" s="16">
         <v>4.5</v>
       </c>
       <c r="BL22" s="16">
         <v>5</v>
       </c>
       <c r="BM22" s="16">
         <v>3</v>
       </c>
       <c r="BN22" s="16">
         <v>3.5</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="22.5">
+      <c r="BO22" s="16">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A23" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>2.1</v>
       </c>
       <c r="C23" s="11">
         <v>2.1</v>
       </c>
       <c r="D23" s="11">
         <v>2.1</v>
       </c>
       <c r="E23" s="12">
         <v>1.7</v>
       </c>
       <c r="F23" s="11">
         <v>2</v>
       </c>
       <c r="G23" s="11">
         <v>1.9</v>
       </c>
       <c r="H23" s="11">
         <v>2.1</v>
       </c>
       <c r="I23" s="12">
@@ -8573,52 +8690,55 @@
       </c>
       <c r="BG23" s="16">
         <v>2.7</v>
       </c>
       <c r="BH23" s="16">
         <v>2.7</v>
       </c>
       <c r="BI23" s="16">
         <v>3</v>
       </c>
       <c r="BJ23" s="16">
         <v>2.7</v>
       </c>
       <c r="BK23" s="16">
         <v>2.8</v>
       </c>
       <c r="BL23" s="16">
         <v>2.7</v>
       </c>
       <c r="BM23" s="16">
         <v>1.8</v>
       </c>
       <c r="BN23" s="16">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="16">
+        <v>1.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A24" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>0.6</v>
       </c>
       <c r="C24" s="11">
         <v>0.7</v>
       </c>
       <c r="D24" s="11">
         <v>0.6</v>
       </c>
       <c r="E24" s="12">
         <v>0.6</v>
       </c>
       <c r="F24" s="11">
         <v>0.6</v>
       </c>
       <c r="G24" s="11">
         <v>0.6</v>
       </c>
       <c r="H24" s="11">
         <v>0.6</v>
       </c>
       <c r="I24" s="12">
@@ -8773,52 +8893,55 @@
       </c>
       <c r="BG24" s="16">
         <v>0.9</v>
       </c>
       <c r="BH24" s="16">
         <v>0.8</v>
       </c>
       <c r="BI24" s="16">
         <v>0.9</v>
       </c>
       <c r="BJ24" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="BK24" s="16">
         <v>0.8</v>
       </c>
       <c r="BL24" s="16">
         <v>0.8</v>
       </c>
       <c r="BM24" s="16">
         <v>1</v>
       </c>
       <c r="BN24" s="16">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="16">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A25" s="10" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>0.9</v>
       </c>
       <c r="C25" s="11">
         <v>0.8</v>
       </c>
       <c r="D25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="E25" s="12">
         <v>0.9</v>
       </c>
       <c r="F25" s="11">
         <v>0.7</v>
       </c>
       <c r="G25" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="H25" s="11">
         <v>1.3</v>
       </c>
       <c r="I25" s="12">
@@ -8973,52 +9096,55 @@
       </c>
       <c r="BG25" s="16">
         <v>2.5</v>
       </c>
       <c r="BH25" s="16">
         <v>3</v>
       </c>
       <c r="BI25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BJ25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BK25" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="BL25" s="16">
         <v>2.8</v>
       </c>
       <c r="BM25" s="16">
         <v>2.2000000000000002</v>
       </c>
       <c r="BN25" s="16">
         <v>2.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="45">
+      <c r="BO25" s="16">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="45" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>0.1</v>
       </c>
       <c r="C26" s="11">
         <v>0.1</v>
       </c>
       <c r="D26" s="11">
         <v>0.1</v>
       </c>
       <c r="E26" s="12">
         <v>0.1</v>
       </c>
       <c r="F26" s="11">
         <v>0</v>
       </c>
       <c r="G26" s="11">
         <v>0</v>
       </c>
       <c r="H26" s="11">
         <v>0</v>
       </c>
       <c r="I26" s="12">
@@ -9173,52 +9299,55 @@
       </c>
       <c r="BG26" s="16">
         <v>0.1</v>
       </c>
       <c r="BH26" s="16">
         <v>0.1</v>
       </c>
       <c r="BI26" s="16">
         <v>0.2</v>
       </c>
       <c r="BJ26" s="16">
         <v>0.1</v>
       </c>
       <c r="BK26" s="16">
         <v>0.1</v>
       </c>
       <c r="BL26" s="16">
         <v>0.1</v>
       </c>
       <c r="BM26" s="16">
         <v>0.2</v>
       </c>
       <c r="BN26" s="16">
         <v>0.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="27" customFormat="1">
+      <c r="BO26" s="16">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="20">
         <v>97</v>
       </c>
       <c r="C27" s="20">
         <v>97.5</v>
       </c>
       <c r="D27" s="20">
         <v>97</v>
       </c>
       <c r="E27" s="20">
         <v>96.8</v>
       </c>
       <c r="F27" s="20">
         <v>93.1</v>
       </c>
       <c r="G27" s="20">
         <v>92.1</v>
       </c>
       <c r="H27" s="20">
         <v>92.2</v>
       </c>
       <c r="I27" s="20">
@@ -9373,52 +9502,55 @@
       </c>
       <c r="BG27" s="17">
         <v>93</v>
       </c>
       <c r="BH27" s="17">
         <v>92.9</v>
       </c>
       <c r="BI27" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ27" s="17">
         <v>93.4</v>
       </c>
       <c r="BK27" s="17">
         <v>92.9</v>
       </c>
       <c r="BL27" s="20">
         <v>93</v>
       </c>
       <c r="BM27" s="20">
         <v>94.2</v>
       </c>
       <c r="BN27" s="17">
         <v>92.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:66" ht="22.5">
+      <c r="BO27" s="17">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="11">
         <v>-1.8</v>
       </c>
       <c r="C28" s="11">
         <v>-2.2999999999999998</v>
       </c>
       <c r="D28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="E28" s="12">
         <v>-2.1</v>
       </c>
       <c r="F28" s="11">
         <v>-2.6</v>
       </c>
       <c r="G28" s="11">
         <v>-2.4</v>
       </c>
       <c r="H28" s="11">
         <v>-2.2000000000000002</v>
       </c>
       <c r="I28" s="12" t="s">
@@ -9573,52 +9705,55 @@
       </c>
       <c r="BG28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BH28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BI28" s="17" t="s">
         <v>168</v>
       </c>
       <c r="BJ28" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BK28" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BL28" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BM28" s="23" t="s">
         <v>168</v>
       </c>
       <c r="BN28" s="23" t="s">
         <v>168</v>
       </c>
-    </row>
-    <row r="29" spans="1:66" s="27" customFormat="1">
+      <c r="BO28" s="23" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="20">
         <v>95.2</v>
       </c>
       <c r="C29" s="20">
         <v>95.2</v>
       </c>
       <c r="D29" s="20">
         <v>94.8</v>
       </c>
       <c r="E29" s="20">
         <v>94.7</v>
       </c>
       <c r="F29" s="20">
         <v>90.5</v>
       </c>
       <c r="G29" s="20">
         <v>89.7</v>
       </c>
       <c r="H29" s="20">
         <v>90</v>
       </c>
       <c r="I29" s="20">
@@ -9773,52 +9908,55 @@
       </c>
       <c r="BG29" s="17">
         <v>93</v>
       </c>
       <c r="BH29" s="17">
         <v>92.9</v>
       </c>
       <c r="BI29" s="17">
         <v>93.9</v>
       </c>
       <c r="BJ29" s="17">
         <v>93.4</v>
       </c>
       <c r="BK29" s="17">
         <v>92.9</v>
       </c>
       <c r="BL29" s="20">
         <v>93</v>
       </c>
       <c r="BM29" s="20">
         <v>94.2</v>
       </c>
       <c r="BN29" s="17">
         <v>92.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:66" s="27" customFormat="1">
+      <c r="BO29" s="17">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="40" t="s">
         <v>201</v>
       </c>
       <c r="B30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="C30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="D30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="E30" s="56">
         <v>5.3</v>
       </c>
       <c r="F30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="G30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="H30" s="56" t="s">
         <v>168</v>
       </c>
       <c r="I30" s="56">
@@ -9973,52 +10111,55 @@
       </c>
       <c r="BG30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BH30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BI30" s="21">
         <v>6.1</v>
       </c>
       <c r="BJ30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BK30" s="21" t="s">
         <v>168</v>
       </c>
       <c r="BL30" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BM30" s="58">
         <v>5.8</v>
       </c>
       <c r="BN30" s="23" t="s">
         <v>168</v>
       </c>
-    </row>
-    <row r="31" spans="1:66" s="27" customFormat="1">
+      <c r="BO30" s="23" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>202</v>
       </c>
       <c r="B31" s="11">
         <v>4.8</v>
       </c>
       <c r="C31" s="11">
         <v>5</v>
       </c>
       <c r="D31" s="11">
         <v>5.2</v>
       </c>
       <c r="E31" s="23">
         <v>5.6</v>
       </c>
       <c r="F31" s="11">
         <v>9.5</v>
       </c>
       <c r="G31" s="11">
         <v>10.3</v>
       </c>
       <c r="H31" s="11">
         <v>10</v>
       </c>
       <c r="I31" s="23">
@@ -10173,52 +10314,55 @@
       </c>
       <c r="BG31" s="58">
         <v>7</v>
       </c>
       <c r="BH31" s="58">
         <v>7.1</v>
       </c>
       <c r="BI31" s="58">
         <v>6.4</v>
       </c>
       <c r="BJ31" s="21">
         <v>6.6</v>
       </c>
       <c r="BK31" s="21">
         <v>7.1</v>
       </c>
       <c r="BL31" s="58">
         <v>7</v>
       </c>
       <c r="BM31" s="58">
         <v>6.2</v>
       </c>
       <c r="BN31" s="21">
         <v>7.8</v>
       </c>
-    </row>
-    <row r="32" spans="1:66" s="27" customFormat="1">
+      <c r="BO31" s="21">
+        <v>8.1999999999999993</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>203</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="E32" s="12">
         <v>0.3</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="G32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>168</v>
       </c>
       <c r="I32" s="12">
@@ -10373,52 +10517,55 @@
       </c>
       <c r="BG32" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BH32" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BI32" s="58">
         <v>0.3</v>
       </c>
       <c r="BJ32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BK32" s="59" t="s">
         <v>168</v>
       </c>
       <c r="BL32" s="58" t="s">
         <v>168</v>
       </c>
       <c r="BM32" s="58">
         <v>0.4</v>
       </c>
       <c r="BN32" s="23" t="s">
         <v>168</v>
       </c>
-    </row>
-    <row r="33" spans="1:66" s="27" customFormat="1">
+      <c r="BO32" s="23" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="27" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="20">
         <v>100</v>
       </c>
       <c r="C33" s="20">
         <v>100.2</v>
       </c>
       <c r="D33" s="20">
         <v>100</v>
       </c>
       <c r="E33" s="20">
         <v>100</v>
       </c>
       <c r="F33" s="20">
         <v>100</v>
       </c>
       <c r="G33" s="20">
         <v>100</v>
       </c>
       <c r="H33" s="20">
         <v>100</v>
       </c>
       <c r="I33" s="20">
@@ -10573,210 +10720,212 @@
       </c>
       <c r="BG33" s="17">
         <v>100</v>
       </c>
       <c r="BH33" s="17">
         <v>100</v>
       </c>
       <c r="BI33" s="17">
         <v>100</v>
       </c>
       <c r="BJ33" s="17">
         <v>100</v>
       </c>
       <c r="BK33" s="17">
         <v>100</v>
       </c>
       <c r="BL33" s="68">
         <v>100</v>
       </c>
       <c r="BM33" s="68">
         <v>100</v>
       </c>
       <c r="BN33" s="17">
         <v>100</v>
       </c>
-    </row>
-    <row r="34" spans="1:66">
+      <c r="BO33" s="17">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:67" x14ac:dyDescent="0.2">
       <c r="S34" s="27"/>
       <c r="T34" s="27"/>
       <c r="U34" s="27"/>
     </row>
-    <row r="35" spans="1:66">
-      <c r="A35" s="76"/>
+    <row r="35" spans="1:67" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A35" s="76" t="s">
+        <v>207</v>
+      </c>
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
     </row>
-    <row r="36" spans="1:66">
+    <row r="36" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A36" s="76"/>
       <c r="B36" s="26"/>
       <c r="C36" s="26"/>
       <c r="D36" s="26"/>
       <c r="E36" s="26"/>
       <c r="F36" s="26"/>
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
     </row>
-    <row r="37" spans="1:66" ht="15" customHeight="1">
+    <row r="37" spans="1:67" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="47"/>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
     </row>
-    <row r="38" spans="1:66">
+    <row r="38" spans="1:67" x14ac:dyDescent="0.2">
       <c r="A38" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A1D4FB6-8AE2-40AD-A7F7-E3AC52B06B78}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090C1804-20F5-44CB-99B4-096A00315A8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43BEBF97-82EA-434D-B075-1612784E7CE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>