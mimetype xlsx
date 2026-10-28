--- v4 (2026-09-15)
+++ v5 (2026-10-28)
@@ -1457,51 +1457,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="78" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1">
       <c r="A2" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="18">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1">
       <c r="A3" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="22" t="s">
@@ -1732,51 +1732,51 @@
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="25"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="26" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.85546875" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
@@ -2615,51 +2615,53 @@
       </c>
       <c r="B24" s="38">
         <v>42357.7</v>
       </c>
       <c r="C24" s="39">
         <v>82577.899999999994</v>
       </c>
       <c r="D24" s="39">
         <v>126973.6</v>
       </c>
       <c r="E24" s="39">
         <v>169775.8</v>
       </c>
       <c r="F24" s="39">
         <v>213301.16</v>
       </c>
       <c r="G24" s="39">
         <v>255817.02</v>
       </c>
       <c r="H24" s="39">
         <v>298327.53000000003</v>
       </c>
       <c r="I24" s="39">
         <v>342570.17</v>
       </c>
-      <c r="J24" s="39"/>
+      <c r="J24" s="39">
+        <v>385876.31</v>
+      </c>
       <c r="K24" s="38"/>
       <c r="L24" s="38"/>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" s="30" customFormat="1" ht="37.5" customHeight="1">
       <c r="A25" s="75" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="75"/>
       <c r="C25" s="75"/>
       <c r="D25" s="75"/>
       <c r="E25" s="75"/>
       <c r="F25" s="75"/>
       <c r="G25" s="75"/>
       <c r="H25" s="75"/>
       <c r="I25" s="75"/>
       <c r="J25" s="75"/>
       <c r="K25" s="75"/>
       <c r="L25" s="75"/>
       <c r="M25" s="75"/>
     </row>
     <row r="26" spans="1:13" s="30" customFormat="1" ht="36.75" customHeight="1">
       <c r="A26" s="76" t="s">
         <v>44</v>
       </c>
@@ -2691,51 +2693,51 @@
       <c r="J27" s="77"/>
       <c r="K27" s="77"/>
       <c r="L27" s="77"/>
       <c r="M27" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
@@ -3573,90 +3575,92 @@
       </c>
       <c r="B24" s="38">
         <v>24948.799999999999</v>
       </c>
       <c r="C24" s="38">
         <v>48504.5</v>
       </c>
       <c r="D24" s="38">
         <v>74655.899999999994</v>
       </c>
       <c r="E24" s="38">
         <v>98899.3</v>
       </c>
       <c r="F24" s="38">
         <v>123424.01</v>
       </c>
       <c r="G24" s="38">
         <v>146656.18</v>
       </c>
       <c r="H24" s="38">
         <v>170067.75</v>
       </c>
       <c r="I24" s="38">
         <v>194432.78</v>
       </c>
-      <c r="J24" s="64"/>
+      <c r="J24" s="38">
+        <v>219617.6</v>
+      </c>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="77"/>
       <c r="E25" s="77"/>
       <c r="F25" s="77"/>
       <c r="G25" s="77"/>
       <c r="H25" s="77"/>
       <c r="I25" s="77"/>
       <c r="J25" s="77"/>
       <c r="K25" s="77"/>
       <c r="L25" s="77"/>
       <c r="M25" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="7" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
@@ -4497,91 +4501,93 @@
       </c>
       <c r="B24" s="38">
         <v>3671.99</v>
       </c>
       <c r="C24" s="39">
         <v>7335.93</v>
       </c>
       <c r="D24" s="39">
         <v>11014.44</v>
       </c>
       <c r="E24" s="39">
         <v>14966.65</v>
       </c>
       <c r="F24" s="39">
         <v>18981.68</v>
       </c>
       <c r="G24" s="39">
         <v>23387.17</v>
       </c>
       <c r="H24" s="39">
         <v>27730.29</v>
       </c>
       <c r="I24" s="39">
         <v>32026.45</v>
       </c>
-      <c r="J24" s="39"/>
+      <c r="J24" s="39">
+        <v>36496.089999999997</v>
+      </c>
       <c r="K24" s="46"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13" s="30" customFormat="1" ht="37.5" customHeight="1">
       <c r="A25" s="75" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="75"/>
       <c r="C25" s="75"/>
       <c r="D25" s="75"/>
       <c r="E25" s="75"/>
       <c r="F25" s="75"/>
       <c r="G25" s="75"/>
       <c r="H25" s="75"/>
       <c r="I25" s="75"/>
       <c r="J25" s="75"/>
       <c r="K25" s="75"/>
       <c r="L25" s="75"/>
       <c r="M25" s="75"/>
     </row>
     <row r="26" spans="1:13" s="30" customFormat="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="13" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
@@ -5416,93 +5422,95 @@
       </c>
       <c r="B24" s="38">
         <v>13584.84</v>
       </c>
       <c r="C24" s="39">
         <v>26431.279999999999</v>
       </c>
       <c r="D24" s="39">
         <v>40798.58</v>
       </c>
       <c r="E24" s="39">
         <v>55211.9</v>
       </c>
       <c r="F24" s="39">
         <v>69959.490000000005</v>
       </c>
       <c r="G24" s="39">
         <v>84640.31</v>
       </c>
       <c r="H24" s="39">
         <v>99204.800000000003</v>
       </c>
       <c r="I24" s="39">
         <v>114583.17</v>
       </c>
-      <c r="J24" s="39"/>
+      <c r="J24" s="39">
+        <v>128041.22</v>
+      </c>
       <c r="K24" s="46"/>
       <c r="L24" s="39"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" s="30" customFormat="1" ht="34.5" customHeight="1">
       <c r="A25" s="76" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="76"/>
       <c r="C25" s="76"/>
       <c r="D25" s="76"/>
       <c r="E25" s="76"/>
       <c r="F25" s="76"/>
       <c r="G25" s="76"/>
       <c r="H25" s="76"/>
       <c r="I25" s="76"/>
       <c r="J25" s="76"/>
       <c r="K25" s="76"/>
       <c r="L25" s="76"/>
       <c r="M25" s="76"/>
     </row>
     <row r="26" spans="1:13" s="30" customFormat="1"/>
     <row r="27" spans="1:13" s="30" customFormat="1"/>
     <row r="28" spans="1:13" s="30" customFormat="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M26"/>
   <sheetViews>
     <sheetView topLeftCell="D1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N58" sqref="N58"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.5703125" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75">
       <c r="A3" s="6"/>
@@ -6332,76 +6340,78 @@
       </c>
       <c r="B24" s="38">
         <v>4.3600000000000003</v>
       </c>
       <c r="C24" s="38">
         <v>8.68</v>
       </c>
       <c r="D24" s="38">
         <v>13.37</v>
       </c>
       <c r="E24" s="73">
         <v>18.02</v>
       </c>
       <c r="F24" s="73">
         <v>22.94</v>
       </c>
       <c r="G24" s="73">
         <v>30.42</v>
       </c>
       <c r="H24" s="73">
         <v>36.840000000000003</v>
       </c>
       <c r="I24" s="73">
         <v>44.47</v>
       </c>
-      <c r="J24" s="64"/>
+      <c r="J24" s="73">
+        <v>50.45</v>
+      </c>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
     </row>
     <row r="25" spans="1:13" ht="12.75">
       <c r="E25" s="60"/>
     </row>
     <row r="26" spans="1:13">
       <c r="E26" s="74"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="13" width="9.5703125" style="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
@@ -7247,87 +7257,89 @@
       </c>
       <c r="B24" s="38">
         <v>147.63999999999999</v>
       </c>
       <c r="C24" s="38">
         <v>297.52999999999997</v>
       </c>
       <c r="D24" s="38">
         <v>491.28</v>
       </c>
       <c r="E24" s="38">
         <v>675.53</v>
       </c>
       <c r="F24" s="38">
         <v>879.57</v>
       </c>
       <c r="G24" s="38">
         <v>1054.74</v>
       </c>
       <c r="H24" s="38">
         <v>1227.05</v>
       </c>
       <c r="I24" s="38">
         <v>1410.08</v>
       </c>
-      <c r="J24" s="64"/>
+      <c r="J24" s="38">
+        <v>1567.66</v>
+      </c>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
       <c r="N24" s="30"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="30"/>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="30"/>
       <c r="E25" s="30"/>
       <c r="F25" s="30"/>
       <c r="G25" s="30"/>
       <c r="H25" s="30"/>
       <c r="I25" s="30"/>
       <c r="J25" s="30"/>
       <c r="K25" s="30"/>
       <c r="L25" s="30"/>
       <c r="M25" s="30"/>
       <c r="N25" s="30"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="14" width="10.85546875" style="1" customWidth="1"/>
     <col min="15" max="29" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="36" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Freight turnover</v>
       </c>
     </row>
@@ -8159,51 +8171,53 @@
       </c>
       <c r="B24" s="71" t="s">
         <v>61</v>
       </c>
       <c r="C24" s="71" t="s">
         <v>61</v>
       </c>
       <c r="D24" s="71" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="42">
         <v>4.41</v>
       </c>
       <c r="F24" s="42">
         <v>33.46</v>
       </c>
       <c r="G24" s="42">
         <v>48.21</v>
       </c>
       <c r="H24" s="42">
         <v>60.8</v>
       </c>
       <c r="I24" s="42">
         <v>73.22</v>
       </c>
-      <c r="J24" s="64"/>
+      <c r="J24" s="42">
+        <v>103.28</v>
+      </c>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="64"/>
     </row>
     <row r="25" spans="1:13" s="30" customFormat="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>