--- v4 (2026-09-15)
+++ v5 (2026-10-28)
@@ -1466,51 +1466,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="78" style="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="7" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19">
         <v>181104</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="7" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="25" t="s">
@@ -1746,51 +1746,51 @@
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="28"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="28"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="30" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J54" sqref="J54"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="11" width="10.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
@@ -2628,51 +2628,53 @@
       </c>
       <c r="B24" s="41">
         <v>42357.7</v>
       </c>
       <c r="C24" s="42">
         <v>82577.899999999994</v>
       </c>
       <c r="D24" s="42">
         <v>126973.6</v>
       </c>
       <c r="E24" s="42">
         <v>169775.8</v>
       </c>
       <c r="F24" s="42">
         <v>213301.16</v>
       </c>
       <c r="G24" s="42">
         <v>255817.02</v>
       </c>
       <c r="H24" s="42">
         <v>298327.53000000003</v>
       </c>
       <c r="I24" s="42">
         <v>342570.17</v>
       </c>
-      <c r="J24" s="42"/>
+      <c r="J24" s="42">
+        <v>385876.31</v>
+      </c>
       <c r="K24" s="41"/>
       <c r="L24" s="41"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="36" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1" ht="37.5" customHeight="1">
       <c r="A26" s="79" t="s">
         <v>44</v>
       </c>
@@ -3590,90 +3592,92 @@
       </c>
       <c r="B24" s="41">
         <v>24948.799999999999</v>
       </c>
       <c r="C24" s="41">
         <v>48504.5</v>
       </c>
       <c r="D24" s="41">
         <v>74655.899999999994</v>
       </c>
       <c r="E24" s="41">
         <v>98899.3</v>
       </c>
       <c r="F24" s="41">
         <v>123424.01</v>
       </c>
       <c r="G24" s="41">
         <v>146656.18</v>
       </c>
       <c r="H24" s="41">
         <v>170067.75</v>
       </c>
       <c r="I24" s="41">
         <v>194432.78</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="41">
+        <v>219617.6</v>
+      </c>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1">
       <c r="A25" s="80" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="80"/>
       <c r="C25" s="80"/>
       <c r="D25" s="80"/>
       <c r="E25" s="80"/>
       <c r="F25" s="80"/>
       <c r="G25" s="80"/>
       <c r="H25" s="80"/>
       <c r="I25" s="80"/>
       <c r="J25" s="80"/>
       <c r="K25" s="80"/>
       <c r="L25" s="80"/>
       <c r="M25" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="23" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
@@ -4516,92 +4520,94 @@
       </c>
       <c r="B24" s="41">
         <v>3671.99</v>
       </c>
       <c r="C24" s="42">
         <v>7335.93</v>
       </c>
       <c r="D24" s="42">
         <v>11014.44</v>
       </c>
       <c r="E24" s="42">
         <v>14966.65</v>
       </c>
       <c r="F24" s="42">
         <v>18981.68</v>
       </c>
       <c r="G24" s="42">
         <v>23387.17</v>
       </c>
       <c r="H24" s="42">
         <v>27730.29</v>
       </c>
       <c r="I24" s="42">
         <v>32026.45</v>
       </c>
-      <c r="J24" s="42"/>
+      <c r="J24" s="42">
+        <v>36496.089999999997</v>
+      </c>
       <c r="K24" s="45"/>
       <c r="L24" s="41"/>
       <c r="M24" s="41"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="39" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="78"/>
       <c r="C25" s="78"/>
       <c r="D25" s="78"/>
       <c r="E25" s="78"/>
       <c r="F25" s="78"/>
       <c r="G25" s="78"/>
       <c r="H25" s="78"/>
       <c r="I25" s="78"/>
       <c r="J25" s="78"/>
       <c r="K25" s="78"/>
       <c r="L25" s="78"/>
       <c r="M25" s="78"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1"/>
     <row r="27" spans="1:13" s="17" customFormat="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="12" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
@@ -5439,92 +5445,94 @@
       </c>
       <c r="B24" s="41">
         <v>13584.84</v>
       </c>
       <c r="C24" s="42">
         <v>26431.279999999999</v>
       </c>
       <c r="D24" s="42">
         <v>40798.58</v>
       </c>
       <c r="E24" s="42">
         <v>55211.9</v>
       </c>
       <c r="F24" s="42">
         <v>69959.490000000005</v>
       </c>
       <c r="G24" s="42">
         <v>84640.31</v>
       </c>
       <c r="H24" s="42">
         <v>99204.800000000003</v>
       </c>
       <c r="I24" s="42">
         <v>114583.17</v>
       </c>
-      <c r="J24" s="42"/>
+      <c r="J24" s="42">
+        <v>128041.22</v>
+      </c>
       <c r="K24" s="45"/>
       <c r="L24" s="42"/>
       <c r="M24" s="46"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1">
       <c r="A25" s="79" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="79"/>
       <c r="E25" s="79"/>
       <c r="F25" s="79"/>
       <c r="G25" s="79"/>
       <c r="H25" s="79"/>
       <c r="I25" s="79"/>
       <c r="J25" s="79"/>
       <c r="K25" s="79"/>
       <c r="L25" s="79"/>
       <c r="M25" s="79"/>
     </row>
     <row r="26" spans="1:13" s="17" customFormat="1"/>
     <row r="27" spans="1:13" s="17" customFormat="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M27"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="1" customWidth="1"/>
     <col min="3" max="12" width="9.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.42578125" style="1" customWidth="1"/>
     <col min="15" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
       </c>
     </row>
@@ -6356,73 +6364,75 @@
       </c>
       <c r="B24" s="41">
         <v>4.3600000000000003</v>
       </c>
       <c r="C24" s="41">
         <v>8.68</v>
       </c>
       <c r="D24" s="41">
         <v>13.37</v>
       </c>
       <c r="E24" s="77">
         <v>18.02</v>
       </c>
       <c r="F24" s="77">
         <v>22.94</v>
       </c>
       <c r="G24" s="77">
         <v>30.42</v>
       </c>
       <c r="H24" s="77">
         <v>36.840000000000003</v>
       </c>
       <c r="I24" s="77">
         <v>44.47</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="77">
+        <v>50.45</v>
+      </c>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
     </row>
     <row r="25" spans="1:13" s="17" customFormat="1"/>
     <row r="26" spans="1:13" s="17" customFormat="1"/>
     <row r="27" spans="1:13" s="17" customFormat="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181104</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Жүк айналымы</v>
@@ -7264,87 +7274,89 @@
       </c>
       <c r="B24" s="41">
         <v>147.63999999999999</v>
       </c>
       <c r="C24" s="41">
         <v>297.52999999999997</v>
       </c>
       <c r="D24" s="41">
         <v>491.28</v>
       </c>
       <c r="E24" s="41">
         <v>675.53</v>
       </c>
       <c r="F24" s="41">
         <v>879.57</v>
       </c>
       <c r="G24" s="41">
         <v>1054.74</v>
       </c>
       <c r="H24" s="41">
         <v>1227.05</v>
       </c>
       <c r="I24" s="41">
         <v>1410.08</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="41">
+        <v>1567.66</v>
+      </c>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
       <c r="N24" s="17"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="17"/>
       <c r="B25" s="17"/>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M33" sqref="M33"/>
+      <selection activeCell="J30" sqref="J30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="29" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="36" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="5">
@@ -8184,51 +8196,53 @@
       </c>
       <c r="B24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="75" t="s">
         <v>2</v>
       </c>
       <c r="E24" s="46">
         <v>4.41</v>
       </c>
       <c r="F24" s="46">
         <v>33.46</v>
       </c>
       <c r="G24" s="46">
         <v>48.21</v>
       </c>
       <c r="H24" s="46">
         <v>60.8</v>
       </c>
       <c r="I24" s="46">
         <v>73.22</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="46">
+        <v>103.28</v>
+      </c>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>