--- v0 (2026-05-30)
+++ v1 (2026-06-24)
@@ -6,97 +6,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" tabRatio="849" firstSheet="3" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="16020" windowHeight="9360" tabRatio="849" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="90">
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/30/</t>
   </si>
   <si>
     <t xml:space="preserve">Акишева Гулистан Темирхановна </t>
   </si>
   <si>
     <t>+7 7172749271</t>
   </si>
   <si>
     <t>g.akisheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
@@ -451,64 +446,50 @@
     <t>250 817,92)</t>
   </si>
   <si>
     <t>275 100,42)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>100,9</t>
   </si>
   <si>
     <t>221,7</t>
   </si>
   <si>
     <t>307,3</t>
   </si>
   <si>
     <t>398,5</t>
   </si>
   <si>
     <t xml:space="preserve">    х</t>
   </si>
   <si>
     <r>
-      <t>2025</t>
-[...12 lines deleted...]
-    <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Өткен жылдың тиісті кезеңіне арналған деректер құбыр көлігі кәсіпорындары бойынша көлемдерді қайта бөлу ескеріле отырып қайта қалыптастырылды.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2025</t>
     </r>
     <r>
       <rPr>
@@ -519,63 +500,139 @@
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Өткен жылдың тиісті кезеңіне арналған деректер құбыр көлігі кәсіпорындары бойынша көлемдерді қайта бөлу ескеріле отырып қайта қалыптастырылды.</t>
     </r>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3),4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2026</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>4)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
+    </r>
+  </si>
+  <si>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>2026*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="175" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -822,55 +879,55 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="175" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="175" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -903,185 +960,196 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="183" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="179" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="183" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1117,86 +1185,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1404,6680 +1472,6729 @@
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="78" style="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
-    <row r="2" spans="1:10" s="7" customFormat="1">
+    <row r="2" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="21">
         <v>181103</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="7" customFormat="1">
+    <row r="3" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="7" customFormat="1">
+    <row r="4" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="7" customFormat="1">
+    <row r="5" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="7" customFormat="1">
+    <row r="6" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="7" customFormat="1">
+    <row r="7" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="7" customFormat="1">
+    <row r="8" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="7" customFormat="1">
+    <row r="9" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="25"/>
     </row>
-    <row r="10" spans="1:10" s="7" customFormat="1" ht="51">
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="51" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="7" customFormat="1" ht="25.5">
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="8"/>
     </row>
-    <row r="12" spans="1:10" s="7" customFormat="1">
+    <row r="12" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="8"/>
     </row>
-    <row r="13" spans="1:10" s="7" customFormat="1">
+    <row r="13" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="8"/>
     </row>
-    <row r="14" spans="1:10" s="7" customFormat="1">
+    <row r="14" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="12"/>
       <c r="J14" s="8"/>
     </row>
-    <row r="15" spans="1:10" s="7" customFormat="1">
+    <row r="15" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="79">
+      <c r="B16" s="77">
         <v>46125</v>
       </c>
       <c r="J16" s="3"/>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="79">
+      <c r="B17" s="77">
         <v>46154</v>
       </c>
       <c r="J17" s="4"/>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="3"/>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J19" s="4"/>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>4</v>
       </c>
       <c r="J20" s="3"/>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="59" t="s">
         <v>5</v>
       </c>
       <c r="J21" s="4"/>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J22" s="4"/>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J23" s="3"/>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="4"/>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B6" sqref="B6:B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="27" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="27" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="27" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="27"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5">
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="27"/>
     </row>
-    <row r="14" spans="2:2">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="27"/>
     </row>
-    <row r="21" spans="2:2">
+    <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="29" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AK27"/>
+  <dimension ref="A2:AK28"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E39" sqref="E39"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I37" sqref="I37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="27" customHeight="1">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="31">
         <v>2007</v>
       </c>
       <c r="B5" s="32">
         <v>144504.42000000001</v>
       </c>
       <c r="C5" s="32">
         <v>279270.8</v>
       </c>
       <c r="D5" s="32">
         <v>424023.7</v>
       </c>
       <c r="E5" s="32">
         <v>586417.80000000005</v>
       </c>
       <c r="F5" s="32">
         <v>754165.5</v>
       </c>
       <c r="G5" s="32">
         <v>924994.14</v>
       </c>
       <c r="H5" s="32">
         <v>1114675.5900000001</v>
       </c>
       <c r="I5" s="32">
         <v>1316443.1000000001</v>
       </c>
       <c r="J5" s="32">
         <v>1527135.37</v>
       </c>
       <c r="K5" s="32">
         <v>1733247.77</v>
       </c>
       <c r="L5" s="32">
         <v>1933283.4</v>
       </c>
       <c r="M5" s="32">
         <v>2124184.14</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="32">
         <v>149555</v>
       </c>
       <c r="C6" s="32">
         <v>289485.09999999998</v>
       </c>
       <c r="D6" s="32">
         <v>437950.5</v>
       </c>
       <c r="E6" s="32">
         <v>604205.19999999995</v>
       </c>
       <c r="F6" s="32">
         <v>778012.4</v>
       </c>
       <c r="G6" s="32">
         <v>954424.5</v>
       </c>
       <c r="H6" s="32">
         <v>1147403.2</v>
       </c>
       <c r="I6" s="32">
         <v>1355616.4</v>
       </c>
       <c r="J6" s="32">
         <v>1573004.6</v>
       </c>
       <c r="K6" s="32">
         <v>1786207.6</v>
       </c>
       <c r="L6" s="32">
         <v>1995291.2</v>
       </c>
       <c r="M6" s="32">
         <v>2191839.7000000002</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="32">
         <v>143075.76999999999</v>
       </c>
       <c r="C7" s="32">
         <v>277672.7</v>
       </c>
       <c r="D7" s="32">
         <v>416254.44</v>
       </c>
       <c r="E7" s="32">
         <v>557306.56999999995</v>
       </c>
       <c r="F7" s="32">
         <v>702024.93</v>
       </c>
       <c r="G7" s="32">
         <v>850470.6</v>
       </c>
       <c r="H7" s="32">
         <v>1012024.83</v>
       </c>
       <c r="I7" s="32">
         <v>1192081.6000000001</v>
       </c>
       <c r="J7" s="32">
         <v>1390391.2</v>
       </c>
       <c r="K7" s="32">
         <v>1622542.8</v>
       </c>
       <c r="L7" s="32">
         <v>1860507.12</v>
       </c>
       <c r="M7" s="32">
         <v>2104254.13</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="32">
         <v>164061.53</v>
       </c>
       <c r="C8" s="32">
         <v>317400.90999999997</v>
       </c>
       <c r="D8" s="32">
         <v>471484.81</v>
       </c>
       <c r="E8" s="32">
         <v>633825.13</v>
       </c>
       <c r="F8" s="32">
         <v>807598.14</v>
       </c>
       <c r="G8" s="32">
         <v>993636.12</v>
       </c>
       <c r="H8" s="32">
         <v>1194518.8600000001</v>
       </c>
       <c r="I8" s="32">
         <v>1414075.31</v>
       </c>
       <c r="J8" s="32">
         <v>1650352.77</v>
       </c>
       <c r="K8" s="32">
         <v>1897015.29</v>
       </c>
       <c r="L8" s="32">
         <v>2158028.5699999998</v>
       </c>
       <c r="M8" s="32">
         <v>2430077.66</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="32">
         <v>190505.95</v>
       </c>
       <c r="C9" s="32">
         <v>372939.11</v>
       </c>
       <c r="D9" s="32">
         <v>558498.61</v>
       </c>
       <c r="E9" s="32">
         <v>748551.87</v>
       </c>
       <c r="F9" s="32">
         <v>954957.69</v>
       </c>
       <c r="G9" s="32">
         <v>1181253.8999999999</v>
       </c>
       <c r="H9" s="32">
         <v>1432929.29</v>
       </c>
       <c r="I9" s="32">
         <v>1704776.19</v>
       </c>
       <c r="J9" s="32">
         <v>1995684.55</v>
       </c>
       <c r="K9" s="32">
         <v>2307596.1800000002</v>
       </c>
       <c r="L9" s="32">
         <v>2632871.04</v>
       </c>
       <c r="M9" s="32">
         <v>2964963.52</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="32">
         <v>228656.7</v>
       </c>
       <c r="C10" s="32">
         <v>447085.8</v>
       </c>
       <c r="D10" s="32">
         <v>670271.9</v>
       </c>
       <c r="E10" s="32">
         <v>897409.83</v>
       </c>
       <c r="F10" s="32">
         <v>1138235.68</v>
       </c>
       <c r="G10" s="32">
         <v>1402329.66</v>
       </c>
       <c r="H10" s="32">
         <v>1687812.18</v>
       </c>
       <c r="I10" s="32">
         <v>1982358.89</v>
       </c>
       <c r="J10" s="32">
         <v>2289024.34</v>
       </c>
       <c r="K10" s="32">
         <v>2595742.83</v>
       </c>
       <c r="L10" s="32">
         <v>2897971.3</v>
       </c>
       <c r="M10" s="32">
         <v>3221626.41</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="32">
         <v>242677.85</v>
       </c>
       <c r="C11" s="32">
         <v>484104.3</v>
       </c>
       <c r="D11" s="32">
         <v>728906.3</v>
       </c>
       <c r="E11" s="32">
         <v>972604.42</v>
       </c>
       <c r="F11" s="32">
         <v>1234600.71</v>
       </c>
       <c r="G11" s="32">
         <v>1522740.3</v>
       </c>
       <c r="H11" s="32">
         <v>1827849.5</v>
       </c>
       <c r="I11" s="32">
         <v>2147909.0699999998</v>
       </c>
       <c r="J11" s="32">
         <v>2476532.0299999998</v>
       </c>
       <c r="K11" s="32">
         <v>2811888.01</v>
       </c>
       <c r="L11" s="32">
         <v>3149907.67</v>
       </c>
       <c r="M11" s="32">
         <v>3497918.5</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="32">
         <v>250671.72</v>
       </c>
       <c r="C12" s="32">
         <v>500621.16</v>
       </c>
       <c r="D12" s="32">
         <v>754536.76</v>
       </c>
       <c r="E12" s="32">
         <v>1008795.77</v>
       </c>
       <c r="F12" s="32">
         <v>1283189.78</v>
       </c>
       <c r="G12" s="32">
         <v>1581317.24</v>
       </c>
       <c r="H12" s="32">
         <v>1905933.28</v>
       </c>
       <c r="I12" s="32">
         <v>2238839.02</v>
       </c>
       <c r="J12" s="32">
         <v>2572524.31</v>
       </c>
       <c r="K12" s="32">
         <v>2921986.12</v>
       </c>
       <c r="L12" s="32">
         <v>3267817.65</v>
       </c>
       <c r="M12" s="32">
         <v>3627931.79</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="32">
         <v>271173.57</v>
       </c>
       <c r="C13" s="32">
         <v>534310.57999999996</v>
       </c>
       <c r="D13" s="32">
         <v>803365.42</v>
       </c>
       <c r="E13" s="32">
         <v>1072913.7</v>
       </c>
       <c r="F13" s="32">
         <v>1362949.64</v>
       </c>
       <c r="G13" s="32">
         <v>1676489.64</v>
       </c>
       <c r="H13" s="32">
         <v>2005122.63</v>
       </c>
       <c r="I13" s="32">
         <v>2341628.71</v>
       </c>
       <c r="J13" s="32">
         <v>2684432.52</v>
       </c>
       <c r="K13" s="32">
         <v>3025081.2</v>
       </c>
       <c r="L13" s="32">
         <v>3368504.69</v>
       </c>
       <c r="M13" s="32">
         <v>3728592.21</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="32">
         <v>270059.5</v>
       </c>
       <c r="C14" s="32">
         <v>535054.84</v>
       </c>
       <c r="D14" s="32">
         <v>803553.05</v>
       </c>
       <c r="E14" s="32">
         <v>1067730.33</v>
       </c>
       <c r="F14" s="32">
         <v>1355850.82</v>
       </c>
       <c r="G14" s="32">
         <v>1675163.67</v>
       </c>
       <c r="H14" s="32">
         <v>1999814.99</v>
       </c>
       <c r="I14" s="32">
         <v>2333358.46</v>
       </c>
       <c r="J14" s="32">
         <v>2675061.9</v>
       </c>
       <c r="K14" s="32">
         <v>3010675.24</v>
       </c>
       <c r="L14" s="32">
         <v>3352404.77</v>
       </c>
       <c r="M14" s="32">
         <v>3722634.66</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="32">
         <v>272408.94</v>
       </c>
       <c r="C15" s="32">
         <v>536851.99</v>
       </c>
       <c r="D15" s="32">
         <v>812671.29</v>
       </c>
       <c r="E15" s="32">
         <v>1089730.96</v>
       </c>
       <c r="F15" s="32">
         <v>1394472.43</v>
       </c>
       <c r="G15" s="32">
         <v>1728746.22</v>
       </c>
       <c r="H15" s="32">
         <v>2072533.69</v>
       </c>
       <c r="I15" s="32">
         <v>2423786.4300000002</v>
       </c>
       <c r="J15" s="32">
         <v>2782705.17</v>
       </c>
       <c r="K15" s="32">
         <v>3146792.87</v>
       </c>
       <c r="L15" s="32">
         <v>3520244.68</v>
       </c>
       <c r="M15" s="32">
         <v>3916211.08</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="2" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="32">
         <v>279160.99</v>
       </c>
       <c r="C16" s="32">
         <v>554635.24</v>
       </c>
       <c r="D16" s="32">
         <v>847789.06</v>
       </c>
       <c r="E16" s="32">
         <v>1145359.8700000001</v>
       </c>
       <c r="F16" s="32">
         <v>1470880.37</v>
       </c>
       <c r="G16" s="32">
         <v>1838560.59</v>
       </c>
       <c r="H16" s="32">
         <v>2212130.4</v>
       </c>
       <c r="I16" s="32">
         <v>2575576.08</v>
       </c>
       <c r="J16" s="32">
         <v>2945666.97</v>
       </c>
       <c r="K16" s="32">
         <v>3316083.59</v>
       </c>
       <c r="L16" s="32">
         <v>3703362.37</v>
       </c>
       <c r="M16" s="32">
         <v>4103647.5</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="32">
         <v>288672.2</v>
       </c>
       <c r="C17" s="32">
         <v>570705.80000000005</v>
       </c>
       <c r="D17" s="32">
         <v>873960.9</v>
       </c>
       <c r="E17" s="32">
         <v>1185185.1100000001</v>
       </c>
       <c r="F17" s="32">
         <v>1525508.94</v>
       </c>
       <c r="G17" s="32">
         <v>1904753.07</v>
       </c>
       <c r="H17" s="32">
         <v>2295335.84</v>
       </c>
       <c r="I17" s="32">
         <v>2677771.19</v>
       </c>
       <c r="J17" s="32">
         <v>3063442.98</v>
       </c>
       <c r="K17" s="32">
         <v>3451038.98</v>
       </c>
       <c r="L17" s="32">
         <v>3838666.71</v>
       </c>
       <c r="M17" s="32">
         <v>4237932.99</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="2" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="32">
         <v>296906.7</v>
       </c>
       <c r="C18" s="32">
         <v>574399.56999999995</v>
       </c>
       <c r="D18" s="32">
         <v>843932.01</v>
       </c>
       <c r="E18" s="32">
         <v>1101092.77</v>
       </c>
       <c r="F18" s="32">
         <v>1420636.54</v>
       </c>
       <c r="G18" s="32">
         <v>1763991.56</v>
       </c>
       <c r="H18" s="32">
         <v>2122265.92</v>
       </c>
       <c r="I18" s="32">
         <v>2477612.38</v>
       </c>
       <c r="J18" s="32">
         <v>2836099.15</v>
       </c>
       <c r="K18" s="32">
         <v>3206878.92</v>
       </c>
       <c r="L18" s="32">
         <v>3576475.87</v>
       </c>
       <c r="M18" s="32">
         <v>3957480.2</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="2" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>282164.40999999997</v>
       </c>
       <c r="C19" s="32">
         <v>548061.81999999995</v>
       </c>
       <c r="D19" s="32">
         <v>815367</v>
       </c>
       <c r="E19" s="32">
         <v>1076664.95</v>
       </c>
       <c r="F19" s="32">
         <v>1376579.01</v>
       </c>
       <c r="G19" s="32">
         <v>1706865.27</v>
       </c>
       <c r="H19" s="32">
         <v>2054983.4</v>
       </c>
       <c r="I19" s="32">
         <v>2410228.08</v>
       </c>
       <c r="J19" s="32">
         <v>2773243.63</v>
       </c>
       <c r="K19" s="32">
         <v>3153509.92</v>
       </c>
       <c r="L19" s="32">
         <v>3578377.87</v>
       </c>
       <c r="M19" s="32">
         <v>3999373.54</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="2" customFormat="1" ht="14.25">
+    <row r="20" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="34">
         <v>78363.89</v>
       </c>
       <c r="C20" s="32">
         <v>151068.72788069808</v>
       </c>
       <c r="D20" s="32">
         <v>232012.1482710471</v>
       </c>
       <c r="E20" s="32">
         <v>307032.29001453129</v>
       </c>
       <c r="F20" s="32">
         <v>384405.42295801546</v>
       </c>
       <c r="G20" s="32">
         <v>463974.15530149965</v>
       </c>
       <c r="H20" s="32">
         <v>545210.51153881231</v>
       </c>
       <c r="I20" s="32">
         <v>625316.45947612496</v>
       </c>
       <c r="J20" s="32">
         <v>703153.9819134376</v>
       </c>
       <c r="K20" s="32">
         <v>783190.71227048617</v>
       </c>
       <c r="L20" s="34">
         <v>861598.48872753477</v>
       </c>
       <c r="M20" s="32">
         <v>939530.05138458335</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="2" customFormat="1" ht="14.25">
+    <row r="21" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="34">
         <v>76781.87</v>
       </c>
       <c r="C21" s="32">
         <v>150601.26999999999</v>
       </c>
       <c r="D21" s="57">
         <v>229000.93</v>
       </c>
       <c r="E21" s="32">
         <v>307751.82</v>
       </c>
       <c r="F21" s="32">
         <v>391729.77</v>
       </c>
       <c r="G21" s="58" t="s">
         <v>59</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>60</v>
       </c>
       <c r="I21" s="35" t="s">
         <v>61</v>
       </c>
       <c r="J21" s="35" t="s">
         <v>62</v>
       </c>
       <c r="K21" s="35" t="s">
         <v>63</v>
       </c>
       <c r="L21" s="34" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="34" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="2" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="33">
         <v>2024</v>
       </c>
       <c r="B22" s="34">
         <v>76429.5</v>
       </c>
       <c r="C22" s="32">
         <v>149839.06</v>
       </c>
       <c r="D22" s="57">
         <v>236715.02</v>
       </c>
       <c r="E22" s="32">
         <v>321278.44</v>
       </c>
       <c r="F22" s="32">
         <v>407627.11</v>
       </c>
       <c r="G22" s="32">
         <v>496759.64</v>
       </c>
       <c r="H22" s="35">
         <v>589870.38</v>
       </c>
       <c r="I22" s="35">
         <v>685723.31</v>
       </c>
       <c r="J22" s="35">
         <v>782443.4</v>
       </c>
       <c r="K22" s="32">
         <v>883403.57</v>
       </c>
       <c r="L22" s="34">
         <v>977352.32</v>
       </c>
       <c r="M22" s="32">
         <v>1078831.44</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="2" customFormat="1" ht="14.25">
+    <row r="23" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="61" t="s">
-        <v>81</v>
-[...40 lines deleted...]
-        <v>2026</v>
+        <v>85</v>
+      </c>
+      <c r="B23" s="72">
+        <v>73318.462900000013</v>
+      </c>
+      <c r="C23" s="73">
+        <v>145099.0684472</v>
+      </c>
+      <c r="D23" s="74">
+        <v>220715.42721759999</v>
+      </c>
+      <c r="E23" s="73">
+        <v>296657.37164159998</v>
+      </c>
+      <c r="F23" s="73">
+        <v>374746.93620480003</v>
+      </c>
+      <c r="G23" s="73">
+        <v>453600.95503420802</v>
+      </c>
+      <c r="H23" s="75">
+        <v>535718.50439580798</v>
+      </c>
+      <c r="I23" s="75">
+        <v>621794.852383808</v>
+      </c>
+      <c r="J23" s="75">
+        <v>705621.39740780788</v>
+      </c>
+      <c r="K23" s="73">
+        <v>789206.94840460806</v>
+      </c>
+      <c r="L23" s="72">
+        <v>873683.86650700809</v>
+      </c>
+      <c r="M23" s="72">
+        <v>962223.36994300992</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A24" s="38" t="s">
+        <v>86</v>
       </c>
       <c r="B24" s="39">
-        <v>87836.47</v>
+        <v>78796.800000000003</v>
       </c>
       <c r="C24" s="40">
-        <v>163303.85</v>
+        <v>154264.20000000001</v>
       </c>
       <c r="D24" s="40">
-        <v>239781.97</v>
+        <v>230742.3</v>
       </c>
       <c r="E24" s="40">
-        <v>309554.39</v>
-[...1 lines deleted...]
-      <c r="F24" s="40"/>
+        <v>307631.40000000002</v>
+      </c>
+      <c r="F24" s="40">
+        <v>382123.01</v>
+      </c>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A25" s="80" t="s">
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="80"/>
-[...13 lines deleted...]
-      <c r="A26" s="81" t="s">
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
+    </row>
+    <row r="26" spans="1:13" s="16" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="82" t="s">
         <v>45</v>
       </c>
-      <c r="B26" s="81"/>
-[...27 lines deleted...]
-      <c r="M27" s="82"/>
+      <c r="B26" s="82"/>
+      <c r="C26" s="82"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="82"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
+    </row>
+    <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="83" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="83"/>
+      <c r="C27" s="83"/>
+      <c r="D27" s="83"/>
+      <c r="E27" s="83"/>
+      <c r="F27" s="83"/>
+      <c r="G27" s="83"/>
+      <c r="H27" s="83"/>
+      <c r="I27" s="83"/>
+      <c r="J27" s="83"/>
+      <c r="K27" s="83"/>
+      <c r="L27" s="83"/>
+      <c r="M27" s="83"/>
+    </row>
+    <row r="28" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="84" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="84"/>
+      <c r="C28" s="84"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="84"/>
+      <c r="F28" s="84"/>
+      <c r="G28" s="84"/>
+      <c r="H28" s="84"/>
+      <c r="I28" s="84"/>
+      <c r="J28" s="84"/>
+      <c r="K28" s="84"/>
+      <c r="L28" s="84"/>
+      <c r="M28" s="84"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="F40" sqref="F40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="41">
         <v>2007</v>
       </c>
       <c r="B5" s="42">
         <v>20454.900000000001</v>
       </c>
       <c r="C5" s="42">
         <v>39419.4</v>
       </c>
       <c r="D5" s="42">
         <v>60831.1</v>
       </c>
       <c r="E5" s="42">
         <v>82622.100000000006</v>
       </c>
       <c r="F5" s="42">
         <v>104182.6</v>
       </c>
       <c r="G5" s="42">
         <v>125328.1</v>
       </c>
       <c r="H5" s="42">
         <v>146936.6</v>
       </c>
       <c r="I5" s="42">
         <v>168486.3</v>
       </c>
       <c r="J5" s="42">
         <v>190891.7</v>
       </c>
       <c r="K5" s="42">
         <v>213890.6</v>
       </c>
       <c r="L5" s="42">
         <v>236902.6</v>
       </c>
       <c r="M5" s="42">
         <v>261848.1</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="2">
         <v>2008</v>
       </c>
       <c r="B6" s="35">
         <v>22530.2</v>
       </c>
       <c r="C6" s="35">
         <v>44325.1</v>
       </c>
       <c r="D6" s="35">
         <v>67672.5</v>
       </c>
       <c r="E6" s="35">
         <v>90307.6</v>
       </c>
       <c r="F6" s="35">
         <v>113115</v>
       </c>
       <c r="G6" s="35">
         <v>135283.5</v>
       </c>
       <c r="H6" s="35">
         <v>157483.5</v>
       </c>
       <c r="I6" s="35">
         <v>180630.1</v>
       </c>
       <c r="J6" s="35">
         <v>204024.2</v>
       </c>
       <c r="K6" s="35">
         <v>228046.7</v>
       </c>
       <c r="L6" s="35">
         <v>251042.6</v>
       </c>
       <c r="M6" s="35">
         <v>271547.8</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="2">
         <v>2009</v>
       </c>
       <c r="B7" s="35">
         <v>16705.98</v>
       </c>
       <c r="C7" s="35">
         <v>34401.699999999997</v>
       </c>
       <c r="D7" s="35">
         <v>53893.5</v>
       </c>
       <c r="E7" s="35">
         <v>72417.490000000005</v>
       </c>
       <c r="F7" s="35">
         <v>92736.83</v>
       </c>
       <c r="G7" s="35">
         <v>110658.16</v>
       </c>
       <c r="H7" s="35">
         <v>132038.07999999999</v>
       </c>
       <c r="I7" s="35">
         <v>154751.1</v>
       </c>
       <c r="J7" s="35">
         <v>177898.8</v>
       </c>
       <c r="K7" s="35">
         <v>201939.20000000001</v>
       </c>
       <c r="L7" s="35">
         <v>224420.61</v>
       </c>
       <c r="M7" s="35">
         <v>247414.36</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="2">
         <v>2010</v>
       </c>
       <c r="B8" s="35">
         <v>18917.14</v>
       </c>
       <c r="C8" s="35">
         <v>38844.99</v>
       </c>
       <c r="D8" s="35">
         <v>60564.23</v>
       </c>
       <c r="E8" s="35">
         <v>83140.960000000006</v>
       </c>
       <c r="F8" s="35">
         <v>105684.78</v>
       </c>
       <c r="G8" s="35">
         <v>127275.54</v>
       </c>
       <c r="H8" s="35">
         <v>149022.23000000001</v>
       </c>
       <c r="I8" s="35">
         <v>170864.42</v>
       </c>
       <c r="J8" s="35">
         <v>193200.9</v>
       </c>
       <c r="K8" s="35">
         <v>217194.16</v>
       </c>
       <c r="L8" s="35">
         <v>241484.89</v>
       </c>
       <c r="M8" s="35">
         <v>265663.18</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="2">
         <v>2011</v>
       </c>
       <c r="B9" s="35">
         <v>22780</v>
       </c>
       <c r="C9" s="35">
         <v>44452</v>
       </c>
       <c r="D9" s="35">
         <v>67095.3</v>
       </c>
       <c r="E9" s="35">
         <v>89736.29</v>
       </c>
       <c r="F9" s="35">
         <v>111962.56</v>
       </c>
       <c r="G9" s="35">
         <v>133634.70000000001</v>
       </c>
       <c r="H9" s="35">
         <v>155722.94</v>
       </c>
       <c r="I9" s="35">
         <v>178946.32</v>
       </c>
       <c r="J9" s="35">
         <v>201766.91</v>
       </c>
       <c r="K9" s="35">
         <v>226999.45</v>
       </c>
       <c r="L9" s="35">
         <v>251705.60000000001</v>
       </c>
       <c r="M9" s="35">
         <v>277150</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="2">
         <v>2012</v>
       </c>
       <c r="B10" s="35">
         <v>24666.799999999999</v>
       </c>
       <c r="C10" s="35">
         <v>47575.3</v>
       </c>
       <c r="D10" s="35">
         <v>72319.240000000005</v>
       </c>
       <c r="E10" s="35">
         <v>95918.2</v>
       </c>
       <c r="F10" s="35">
         <v>119304.75</v>
       </c>
       <c r="G10" s="35">
         <v>142296.6</v>
       </c>
       <c r="H10" s="35">
         <v>166249.09</v>
       </c>
       <c r="I10" s="35">
         <v>190329.09</v>
       </c>
       <c r="J10" s="35">
         <v>215448.21</v>
       </c>
       <c r="K10" s="35">
         <v>241958.92</v>
       </c>
       <c r="L10" s="35">
         <v>267283.34000000003</v>
       </c>
       <c r="M10" s="35">
         <v>290873.68</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="2">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>19838.3</v>
       </c>
       <c r="C11" s="35">
         <v>41923.71</v>
       </c>
       <c r="D11" s="35">
         <v>65452.92</v>
       </c>
       <c r="E11" s="35">
         <v>88438.14</v>
       </c>
       <c r="F11" s="35">
         <v>111318.78</v>
       </c>
       <c r="G11" s="35">
         <v>134311.5</v>
       </c>
       <c r="H11" s="35">
         <v>158267.20000000001</v>
       </c>
       <c r="I11" s="35">
         <v>182391.45</v>
       </c>
       <c r="J11" s="35">
         <v>207420.41</v>
       </c>
       <c r="K11" s="35">
         <v>234158.88</v>
       </c>
       <c r="L11" s="35">
         <v>261063.1</v>
       </c>
       <c r="M11" s="35">
         <v>289349.5</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="2">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>15858.04</v>
       </c>
       <c r="C12" s="35">
         <v>35773.99</v>
       </c>
       <c r="D12" s="35">
         <v>57804.98</v>
       </c>
       <c r="E12" s="35">
         <v>79607.360000000001</v>
       </c>
       <c r="F12" s="35">
         <v>101941.63</v>
       </c>
       <c r="G12" s="35">
         <v>123604.72</v>
       </c>
       <c r="H12" s="35">
         <v>147403.98000000001</v>
       </c>
       <c r="I12" s="35">
         <v>172380.26</v>
       </c>
       <c r="J12" s="35">
         <v>197191.56</v>
       </c>
       <c r="K12" s="35">
         <v>223478.1</v>
       </c>
       <c r="L12" s="35">
         <v>248758.48</v>
       </c>
       <c r="M12" s="35">
         <v>273399.58</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="2">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>26704.71</v>
       </c>
       <c r="C13" s="35">
         <v>52206.59</v>
       </c>
       <c r="D13" s="35">
         <v>79398.559999999998</v>
       </c>
       <c r="E13" s="35">
         <v>106600.48</v>
       </c>
       <c r="F13" s="35">
         <v>134812.35999999999</v>
       </c>
       <c r="G13" s="35">
         <v>160113.20000000001</v>
       </c>
       <c r="H13" s="35">
         <v>188816.2</v>
       </c>
       <c r="I13" s="35">
         <v>217714.16</v>
       </c>
       <c r="J13" s="35">
         <v>246246.91</v>
       </c>
       <c r="K13" s="35">
         <v>277251.73</v>
       </c>
       <c r="L13" s="35">
         <v>306756.44</v>
       </c>
       <c r="M13" s="35">
         <v>335141.18</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="2">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>24503.47</v>
       </c>
       <c r="C14" s="35">
         <v>49154.23</v>
       </c>
       <c r="D14" s="35">
         <v>74870.06</v>
       </c>
       <c r="E14" s="35">
         <v>100561.98</v>
       </c>
       <c r="F14" s="35">
         <v>127132.74</v>
       </c>
       <c r="G14" s="35">
         <v>153903.5</v>
       </c>
       <c r="H14" s="35">
         <v>180161.27</v>
       </c>
       <c r="I14" s="35">
         <v>207562.26</v>
       </c>
       <c r="J14" s="35">
         <v>236093.18</v>
       </c>
       <c r="K14" s="35">
         <v>268696.23</v>
       </c>
       <c r="L14" s="35">
         <v>300288.18</v>
       </c>
       <c r="M14" s="35">
         <v>332268.09000000003</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="2">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>29264.720000000001</v>
       </c>
       <c r="C15" s="35">
         <v>55983.519999999997</v>
       </c>
       <c r="D15" s="35">
         <v>86620.38</v>
       </c>
       <c r="E15" s="35">
         <v>114976.26</v>
       </c>
       <c r="F15" s="35">
         <v>145309.17000000001</v>
       </c>
       <c r="G15" s="35">
         <v>176087.06</v>
       </c>
       <c r="H15" s="35">
         <v>208494.83</v>
       </c>
       <c r="I15" s="35">
         <v>242149.67</v>
       </c>
       <c r="J15" s="35">
         <v>275445.46999999997</v>
       </c>
       <c r="K15" s="35">
         <v>310907.37</v>
       </c>
       <c r="L15" s="35">
         <v>344592.21</v>
       </c>
       <c r="M15" s="35">
         <v>378803.09</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="2">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>31137.82</v>
       </c>
       <c r="C16" s="35">
         <v>61090.7</v>
       </c>
       <c r="D16" s="35">
         <v>95030.52</v>
       </c>
       <c r="E16" s="35">
         <v>126942.65</v>
       </c>
       <c r="F16" s="35">
         <v>159510.79999999999</v>
       </c>
       <c r="G16" s="35">
         <v>191617.8</v>
       </c>
       <c r="H16" s="35">
         <v>225387.83</v>
       </c>
       <c r="I16" s="35">
         <v>260452.74</v>
       </c>
       <c r="J16" s="35">
         <v>295015.77</v>
       </c>
       <c r="K16" s="35">
         <v>330310.71999999997</v>
       </c>
       <c r="L16" s="35">
         <v>363244.79999999999</v>
       </c>
       <c r="M16" s="35">
         <v>397710.77</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="2">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>32934.769999999997</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="35">
         <v>126656.13</v>
       </c>
       <c r="F17" s="35">
         <v>159367.19</v>
       </c>
       <c r="G17" s="35">
         <v>192072.16</v>
       </c>
       <c r="H17" s="35">
         <v>227601.1</v>
       </c>
       <c r="I17" s="35">
         <v>263620.37</v>
       </c>
       <c r="J17" s="35">
         <v>298343.59000000003</v>
       </c>
       <c r="K17" s="35">
         <v>335899.83</v>
       </c>
       <c r="L17" s="35">
         <v>371845.94</v>
       </c>
       <c r="M17" s="35">
         <v>407992.94</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="2">
         <v>2020</v>
       </c>
       <c r="B18" s="35">
         <v>31669.9</v>
       </c>
       <c r="C18" s="35">
         <v>62568.99</v>
       </c>
       <c r="D18" s="35">
         <v>96944.81</v>
       </c>
       <c r="E18" s="35">
         <v>130597.81</v>
       </c>
       <c r="F18" s="35">
         <v>164111.81</v>
       </c>
       <c r="G18" s="35">
         <v>196570.66</v>
       </c>
       <c r="H18" s="35">
         <v>232013.06</v>
       </c>
       <c r="I18" s="35">
         <v>267197.36</v>
       </c>
       <c r="J18" s="35">
         <v>302405.76000000001</v>
       </c>
       <c r="K18" s="35">
         <v>340172.66</v>
       </c>
       <c r="L18" s="35">
         <v>376517.47</v>
       </c>
       <c r="M18" s="35">
         <v>413335.3</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="2">
         <v>2021</v>
       </c>
       <c r="B19" s="35">
         <v>33745.629999999997</v>
       </c>
       <c r="C19" s="35">
         <v>64288.17</v>
       </c>
       <c r="D19" s="35">
         <v>98356.99</v>
       </c>
       <c r="E19" s="35">
         <v>134577.88</v>
       </c>
       <c r="F19" s="35">
         <v>170442.86</v>
       </c>
       <c r="G19" s="35">
         <v>204092.93</v>
       </c>
       <c r="H19" s="35">
         <v>238837.85</v>
       </c>
       <c r="I19" s="35">
         <v>273687.83</v>
       </c>
       <c r="J19" s="35">
         <v>307286.93</v>
       </c>
       <c r="K19" s="35">
         <v>342665.83</v>
       </c>
       <c r="L19" s="35">
         <v>378826.61</v>
       </c>
       <c r="M19" s="35">
         <v>416068.23</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="2">
         <v>2022</v>
       </c>
       <c r="B20" s="35">
         <v>37125.65</v>
       </c>
       <c r="C20" s="35">
         <v>70828.429999999993</v>
       </c>
       <c r="D20" s="35">
         <v>107742.66</v>
       </c>
       <c r="E20" s="35">
         <v>140330.26999999999</v>
       </c>
       <c r="F20" s="35">
         <v>174023.57</v>
       </c>
       <c r="G20" s="35">
         <v>206177.19</v>
       </c>
       <c r="H20" s="35">
         <v>239288.01</v>
       </c>
       <c r="I20" s="35">
         <v>273044.51</v>
       </c>
       <c r="J20" s="35">
         <v>305976.78000000003</v>
       </c>
       <c r="K20" s="35">
         <v>340365.7</v>
       </c>
       <c r="L20" s="35">
         <v>372524.04</v>
       </c>
       <c r="M20" s="35">
         <v>404974.55</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="2">
         <v>2023</v>
       </c>
       <c r="B21" s="35">
         <v>33604.01</v>
       </c>
       <c r="C21" s="35">
         <v>65533.84</v>
       </c>
       <c r="D21" s="35">
         <v>100489.27</v>
       </c>
       <c r="E21" s="35">
         <v>134203.85</v>
       </c>
       <c r="F21" s="35">
         <v>168827.77</v>
       </c>
       <c r="G21" s="35">
         <v>202212.09</v>
       </c>
       <c r="H21" s="35">
         <v>237426.3</v>
       </c>
       <c r="I21" s="35">
         <v>272857.84999999998</v>
       </c>
       <c r="J21" s="35">
         <v>308080.71999999997</v>
       </c>
       <c r="K21" s="35">
         <v>344722.7</v>
       </c>
       <c r="L21" s="35">
         <v>380584.09</v>
       </c>
       <c r="M21" s="35">
         <v>416361.85</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="2">
         <v>2024</v>
       </c>
       <c r="B22" s="35">
         <v>31762.94</v>
       </c>
       <c r="C22" s="35">
         <v>61561.74</v>
       </c>
       <c r="D22" s="35">
         <v>96927.37</v>
       </c>
       <c r="E22" s="35">
         <v>128691.25</v>
       </c>
       <c r="F22" s="35">
         <v>162514.76</v>
       </c>
       <c r="G22" s="35">
         <v>197629.21</v>
       </c>
       <c r="H22" s="35">
         <v>232785.89</v>
       </c>
       <c r="I22" s="35">
         <v>269620.92</v>
       </c>
       <c r="J22" s="35">
         <v>307217.09999999998</v>
       </c>
       <c r="K22" s="35">
         <v>352425.25</v>
       </c>
       <c r="L22" s="35">
         <v>390592.94</v>
       </c>
       <c r="M22" s="35">
         <v>437108.99</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>2025</v>
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="79" t="s">
+        <v>88</v>
       </c>
       <c r="B23" s="64">
-        <v>37416.17</v>
+        <v>27423.291799999999</v>
       </c>
       <c r="C23" s="64">
-        <v>73187.320000000007</v>
+        <v>53755.165300000001</v>
       </c>
       <c r="D23" s="64">
-        <v>111344.89</v>
+        <v>82653.6348</v>
       </c>
       <c r="E23" s="64">
-        <v>147548.71</v>
+        <v>109762.9283</v>
       </c>
       <c r="F23" s="64">
-        <v>185490.4</v>
+        <v>138098.98759999999</v>
       </c>
       <c r="G23" s="64">
-        <v>222058.78</v>
+        <v>165049.72930000001</v>
       </c>
       <c r="H23" s="64">
-        <v>260449.79</v>
+        <v>193325.21819999997</v>
       </c>
       <c r="I23" s="64">
-        <v>300263.93</v>
-[...8 lines deleted...]
-        <v>420689.38</v>
+        <v>222897.0491</v>
+      </c>
+      <c r="J23" s="66">
+        <v>251925.31129999997</v>
+      </c>
+      <c r="K23" s="66">
+        <v>282260.6802</v>
+      </c>
+      <c r="L23" s="66">
+        <v>312410.09669999999</v>
       </c>
       <c r="M23" s="64">
-        <v>466727.15</v>
-[...4 lines deleted...]
-        <v>2026</v>
+        <v>347729.03459999996</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A24" s="80" t="s">
+        <v>89</v>
       </c>
       <c r="B24" s="60">
-        <v>36531</v>
+        <v>27491.3</v>
       </c>
       <c r="C24" s="60">
-        <v>62376.28</v>
+        <v>53336.6</v>
       </c>
       <c r="D24" s="60">
-        <v>90668.51</v>
+        <v>81628.899999999994</v>
       </c>
       <c r="E24" s="60">
-        <v>110304.94</v>
-[...10 lines deleted...]
-    <row r="25" spans="1:13" s="16" customFormat="1"/>
+        <v>108381.9</v>
+      </c>
+      <c r="F24" s="60">
+        <v>135680.41</v>
+      </c>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+    </row>
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="85" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="85"/>
+      <c r="C25" s="85"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="85"/>
+      <c r="F25" s="85"/>
+      <c r="G25" s="85"/>
+      <c r="H25" s="85"/>
+      <c r="I25" s="85"/>
+      <c r="J25" s="85"/>
+      <c r="K25" s="85"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="85"/>
+    </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A25:M25"/>
+  </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F45" sqref="F45"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="30" customHeight="1">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="42">
         <v>107030.2</v>
       </c>
       <c r="C5" s="42">
         <v>206153.4</v>
       </c>
       <c r="D5" s="42">
         <v>313005.90000000002</v>
       </c>
       <c r="E5" s="42">
         <v>437070.8</v>
       </c>
       <c r="F5" s="42">
         <v>567277.1</v>
       </c>
       <c r="G5" s="42">
         <v>701395.1</v>
       </c>
       <c r="H5" s="42">
         <v>853655.6</v>
       </c>
       <c r="I5" s="42">
         <v>1017787.2</v>
       </c>
       <c r="J5" s="42">
         <v>1190637.8</v>
       </c>
       <c r="K5" s="42">
         <v>1357065.8</v>
       </c>
       <c r="L5" s="42">
         <v>1517851.1</v>
       </c>
       <c r="M5" s="42">
         <v>1667494.8</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="35">
         <v>110342.27</v>
       </c>
       <c r="C6" s="35">
         <v>213802.9</v>
       </c>
       <c r="D6" s="35">
         <v>323735.09999999998</v>
       </c>
       <c r="E6" s="35">
         <v>450004.8</v>
       </c>
       <c r="F6" s="35">
         <v>583711.6</v>
       </c>
       <c r="G6" s="35">
         <v>720279.7</v>
       </c>
       <c r="H6" s="35">
         <v>847092</v>
       </c>
       <c r="I6" s="35">
         <v>1042139.8</v>
       </c>
       <c r="J6" s="35">
         <v>1219819.2</v>
       </c>
       <c r="K6" s="35">
         <v>1392517.1</v>
       </c>
       <c r="L6" s="35">
         <v>1561219.5</v>
       </c>
       <c r="M6" s="35">
         <v>1720926.9</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="35">
         <v>110181.05</v>
       </c>
       <c r="C7" s="35">
         <v>211812.2</v>
       </c>
       <c r="D7" s="35">
         <v>315294.40999999997</v>
       </c>
       <c r="E7" s="35">
         <v>421128.47</v>
       </c>
       <c r="F7" s="35">
         <v>532424.80000000005</v>
       </c>
       <c r="G7" s="35">
         <v>650265.66</v>
       </c>
       <c r="H7" s="35">
         <v>777553.15</v>
       </c>
       <c r="I7" s="35">
         <v>921699.1</v>
       </c>
       <c r="J7" s="35">
         <v>1083988.7</v>
       </c>
       <c r="K7" s="35">
         <v>1279280.6000000001</v>
       </c>
       <c r="L7" s="35">
         <v>1480723.46</v>
       </c>
       <c r="M7" s="35">
         <v>1687333.5</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="35">
         <v>129724.14</v>
       </c>
       <c r="C8" s="35">
         <v>247898.75</v>
       </c>
       <c r="D8" s="35">
         <v>364919.65</v>
       </c>
       <c r="E8" s="35">
         <v>488487.6</v>
       </c>
       <c r="F8" s="35">
         <v>622829.77</v>
       </c>
       <c r="G8" s="35">
         <v>770452.24</v>
       </c>
       <c r="H8" s="35">
         <v>932970.9</v>
       </c>
       <c r="I8" s="35">
         <v>1113603.8899999999</v>
       </c>
       <c r="J8" s="35">
         <v>1312463.3400000001</v>
       </c>
       <c r="K8" s="35">
         <v>1520565.13</v>
       </c>
       <c r="L8" s="35">
         <v>1740890.69</v>
       </c>
       <c r="M8" s="35">
         <v>1971611.97</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="35">
         <v>150508.57</v>
       </c>
       <c r="C9" s="35">
         <v>295161.40999999997</v>
       </c>
       <c r="D9" s="35">
         <v>441435.6</v>
       </c>
       <c r="E9" s="35">
         <v>591109.99</v>
       </c>
       <c r="F9" s="35">
         <v>756945.95</v>
       </c>
       <c r="G9" s="35">
         <v>943134.63</v>
       </c>
       <c r="H9" s="35">
         <v>1154889.69</v>
       </c>
       <c r="I9" s="35">
         <v>1385194.79</v>
       </c>
       <c r="J9" s="35">
         <v>1635263.56</v>
       </c>
       <c r="K9" s="35">
         <v>1904546.12</v>
       </c>
       <c r="L9" s="35">
         <v>2187315.9900000002</v>
       </c>
       <c r="M9" s="35">
         <v>2475481.88</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="35">
         <v>186066.3</v>
       </c>
       <c r="C10" s="35">
         <v>365740.02</v>
       </c>
       <c r="D10" s="35">
         <v>546531.23</v>
       </c>
       <c r="E10" s="35">
         <v>732323.72</v>
       </c>
       <c r="F10" s="35">
         <v>932236.52</v>
       </c>
       <c r="G10" s="35">
         <v>1155160.3700000001</v>
       </c>
       <c r="H10" s="35">
         <v>1398161.62</v>
       </c>
       <c r="I10" s="35">
         <v>1650375.95</v>
       </c>
       <c r="J10" s="35">
         <v>1914573.41</v>
       </c>
       <c r="K10" s="35">
         <v>2177457.7599999998</v>
       </c>
       <c r="L10" s="35">
         <v>2437099.88</v>
       </c>
       <c r="M10" s="35">
         <v>2718113.14</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>204069.83</v>
       </c>
       <c r="C11" s="35">
         <v>406297.14</v>
       </c>
       <c r="D11" s="35">
         <v>609060.81999999995</v>
       </c>
       <c r="E11" s="35">
         <v>811560.7</v>
       </c>
       <c r="F11" s="35">
         <v>1032496.77</v>
       </c>
       <c r="G11" s="35">
         <v>1278598.6000000001</v>
       </c>
       <c r="H11" s="35">
         <v>1541128</v>
       </c>
       <c r="I11" s="35">
         <v>1818081.66</v>
       </c>
       <c r="J11" s="35">
         <v>2104035.2400000002</v>
       </c>
       <c r="K11" s="35">
         <v>2393504.2200000002</v>
       </c>
       <c r="L11" s="35">
         <v>2683660</v>
       </c>
       <c r="M11" s="35">
         <v>2982660.8</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>215970.38</v>
       </c>
       <c r="C12" s="35">
         <v>428595.69</v>
       </c>
       <c r="D12" s="35">
         <v>642839.18999999994</v>
       </c>
       <c r="E12" s="35">
         <v>856481.79</v>
       </c>
       <c r="F12" s="35">
         <v>1089566.69</v>
       </c>
       <c r="G12" s="35">
         <v>1347108.67</v>
       </c>
       <c r="H12" s="35">
         <v>1628252.92</v>
       </c>
       <c r="I12" s="35">
         <v>1917158.38</v>
       </c>
       <c r="J12" s="35">
         <v>2208047.46</v>
       </c>
       <c r="K12" s="35">
         <v>2512820.63</v>
       </c>
       <c r="L12" s="35">
         <v>2814014.64</v>
       </c>
       <c r="M12" s="35">
         <v>3128501.32</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>224187.19</v>
       </c>
       <c r="C13" s="35">
         <v>443981.2</v>
       </c>
       <c r="D13" s="35">
         <v>667508.56999999995</v>
       </c>
       <c r="E13" s="35">
         <v>892242.42</v>
       </c>
       <c r="F13" s="35">
         <v>1136155.8500000001</v>
       </c>
       <c r="G13" s="35">
         <v>1406993.9</v>
       </c>
       <c r="H13" s="35">
         <v>1689272.14</v>
       </c>
       <c r="I13" s="35">
         <v>1979372.01</v>
       </c>
       <c r="J13" s="35">
         <v>2276569.37</v>
       </c>
       <c r="K13" s="35">
         <v>2570478.83</v>
       </c>
       <c r="L13" s="35">
         <v>2863784.33</v>
       </c>
       <c r="M13" s="35">
         <v>3174292.25</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>224497.81</v>
       </c>
       <c r="C14" s="35">
         <v>444490.83</v>
       </c>
       <c r="D14" s="35">
         <v>668196.32999999996</v>
       </c>
       <c r="E14" s="35">
         <v>889603.11</v>
       </c>
       <c r="F14" s="35">
         <v>1134580.55</v>
       </c>
       <c r="G14" s="35">
         <v>1411031.42</v>
       </c>
       <c r="H14" s="35">
         <v>1693339.18</v>
       </c>
       <c r="I14" s="35">
         <v>1984414.01</v>
       </c>
       <c r="J14" s="35">
         <v>2281914.02</v>
       </c>
       <c r="K14" s="35">
         <v>2568411.4</v>
       </c>
       <c r="L14" s="35">
         <v>2861087.11</v>
       </c>
       <c r="M14" s="35">
         <v>3181102.27</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>224079.68</v>
       </c>
       <c r="C15" s="35">
         <v>444089.64</v>
       </c>
       <c r="D15" s="35">
         <v>669723.39</v>
       </c>
       <c r="E15" s="35">
         <v>898877.69</v>
       </c>
       <c r="F15" s="35">
         <v>1153376.3</v>
       </c>
       <c r="G15" s="35">
         <v>1437769.43</v>
       </c>
       <c r="H15" s="35">
         <v>1729035.03</v>
       </c>
       <c r="I15" s="35">
         <v>2025872.58</v>
       </c>
       <c r="J15" s="35">
         <v>2331037.04</v>
       </c>
       <c r="K15" s="35">
         <v>2639774.79</v>
       </c>
       <c r="L15" s="35">
         <v>2959179.1</v>
       </c>
       <c r="M15" s="35">
         <v>3300818.85</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>224433.41</v>
       </c>
       <c r="C16" s="35">
         <v>447718.36</v>
       </c>
       <c r="D16" s="35">
         <v>683762.63</v>
       </c>
       <c r="E16" s="35">
         <v>925736.3</v>
       </c>
       <c r="F16" s="35">
         <v>1194555.31</v>
       </c>
       <c r="G16" s="35">
         <v>1506299.99</v>
       </c>
       <c r="H16" s="35">
         <v>1822095.16</v>
       </c>
       <c r="I16" s="35">
         <v>2125989.2400000002</v>
       </c>
       <c r="J16" s="35">
         <v>2437576.79</v>
       </c>
       <c r="K16" s="35">
         <v>2749067.36</v>
       </c>
       <c r="L16" s="35">
         <v>3080393.16</v>
       </c>
       <c r="M16" s="35">
         <v>3422276.94</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>231108.3</v>
       </c>
       <c r="C17" s="35">
         <v>462719.46</v>
       </c>
       <c r="D17" s="35">
         <v>711009.2</v>
       </c>
       <c r="E17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="35">
         <v>1248563.19</v>
       </c>
       <c r="G17" s="35">
         <v>1571919.88</v>
       </c>
       <c r="H17" s="35">
         <v>1903138.04</v>
       </c>
       <c r="I17" s="35">
         <v>2226064.9900000002</v>
       </c>
       <c r="J17" s="35">
         <v>2555713.34</v>
       </c>
       <c r="K17" s="35">
         <v>2883314.05</v>
       </c>
       <c r="L17" s="35">
         <v>3212060.31</v>
       </c>
       <c r="M17" s="35">
         <v>3550343.34</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="35">
         <v>240555.02</v>
       </c>
       <c r="C18" s="35">
         <v>462908.97</v>
       </c>
       <c r="D18" s="35">
         <v>675302.59</v>
       </c>
       <c r="E18" s="35">
         <v>877430.08</v>
       </c>
       <c r="F18" s="35">
         <v>1143078.3400000001</v>
       </c>
       <c r="G18" s="35">
         <v>1433859.35</v>
       </c>
       <c r="H18" s="35">
         <v>1737434.5</v>
       </c>
       <c r="I18" s="35">
         <v>2037171.67</v>
       </c>
       <c r="J18" s="35">
         <v>2341579.7400000002</v>
       </c>
       <c r="K18" s="35">
         <v>2654437.63</v>
       </c>
       <c r="L18" s="35">
         <v>2966711.93</v>
       </c>
       <c r="M18" s="35">
         <v>3288661.08</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>225936.45</v>
       </c>
       <c r="C19" s="32">
         <v>440479.63</v>
       </c>
       <c r="D19" s="32">
         <v>652603.94999999995</v>
       </c>
       <c r="E19" s="32">
         <v>856670.18</v>
       </c>
       <c r="F19" s="32">
         <v>1098956.1599999999</v>
       </c>
       <c r="G19" s="32">
         <v>1373540.61</v>
       </c>
       <c r="H19" s="32">
         <v>1662838.4</v>
       </c>
       <c r="I19" s="32">
         <v>1959949.03</v>
       </c>
       <c r="J19" s="32">
         <v>2268119.0099999998</v>
       </c>
       <c r="K19" s="35">
         <v>2590140.5</v>
       </c>
       <c r="L19" s="32">
         <v>2954923.58</v>
       </c>
       <c r="M19" s="32">
         <v>3314245.67</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="14.25">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="34">
         <v>16404.91</v>
       </c>
       <c r="C20" s="32">
         <v>32680.492180698056</v>
       </c>
       <c r="D20" s="32">
         <v>52771.22827104709</v>
       </c>
       <c r="E20" s="32">
         <v>71012.699114531279</v>
       </c>
       <c r="F20" s="32">
         <v>90530.921858015456</v>
       </c>
       <c r="G20" s="32">
         <v>116460.65500149963</v>
       </c>
       <c r="H20" s="32">
         <v>141046.54263881224</v>
       </c>
       <c r="I20" s="32">
         <v>165694.86027612488</v>
       </c>
       <c r="J20" s="32">
         <v>190818.73791343751</v>
       </c>
       <c r="K20" s="35">
         <v>214780.38657048612</v>
       </c>
       <c r="L20" s="34">
         <v>237963.14522753473</v>
       </c>
       <c r="M20" s="34">
         <v>259734.43388458333</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="14.25">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="34">
         <v>19823.96</v>
       </c>
       <c r="C21" s="32">
         <v>39609.69</v>
       </c>
       <c r="D21" s="32">
         <v>59527.87</v>
       </c>
       <c r="E21" s="35">
         <v>81199.28</v>
       </c>
       <c r="F21" s="32">
         <v>106781.98</v>
       </c>
       <c r="G21" s="32">
         <v>133111.53</v>
       </c>
       <c r="H21" s="32">
         <v>158404.49</v>
       </c>
       <c r="I21" s="32">
         <v>183636.28</v>
       </c>
       <c r="J21" s="32">
         <v>210714.38</v>
       </c>
       <c r="K21" s="35">
         <v>236678.16</v>
       </c>
       <c r="L21" s="34">
         <v>262060.02</v>
       </c>
       <c r="M21" s="34">
         <v>287165.21999999997</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="61">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>19686.28</v>
       </c>
       <c r="C22" s="63">
         <v>40547.11</v>
       </c>
       <c r="D22" s="63">
         <v>66184.69</v>
       </c>
       <c r="E22" s="62">
         <v>94443.94</v>
       </c>
       <c r="F22" s="63">
         <v>123062.34</v>
       </c>
       <c r="G22" s="63">
         <v>152940.85</v>
       </c>
       <c r="H22" s="63">
         <v>185352.11</v>
       </c>
       <c r="I22" s="63">
         <v>218040.42</v>
       </c>
       <c r="J22" s="63">
         <v>252690.37</v>
       </c>
       <c r="K22" s="62">
         <v>283639.76</v>
       </c>
       <c r="L22" s="62">
         <v>314086.74</v>
       </c>
       <c r="M22" s="62">
         <v>343081.34</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="61">
         <v>2025</v>
       </c>
       <c r="B23" s="62">
         <v>23889.51</v>
       </c>
       <c r="C23" s="63">
         <v>47928.9</v>
       </c>
       <c r="D23" s="63">
         <v>71364.38</v>
       </c>
       <c r="E23" s="62">
         <v>97868.93</v>
       </c>
       <c r="F23" s="63">
         <v>125953.46</v>
       </c>
       <c r="G23" s="63">
         <v>155722.54</v>
       </c>
       <c r="H23" s="63">
         <v>187667.11</v>
       </c>
       <c r="I23" s="63">
         <v>221946.67</v>
       </c>
       <c r="J23" s="63">
         <v>256109.64</v>
       </c>
       <c r="K23" s="62">
         <v>288413.56</v>
       </c>
       <c r="L23" s="62">
         <v>321111.37</v>
       </c>
       <c r="M23" s="62">
         <v>352734.76</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="38">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>31146.57</v>
       </c>
       <c r="C24" s="40">
         <v>60158.9</v>
       </c>
       <c r="D24" s="40">
         <v>85910.55</v>
       </c>
       <c r="E24" s="40">
         <v>113062.35</v>
       </c>
-      <c r="F24" s="40"/>
+      <c r="F24" s="40">
+        <v>138121.99</v>
+      </c>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" ht="36.75" customHeight="1">
-      <c r="A25" s="80" t="s">
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="80"/>
-[...10 lines deleted...]
-      <c r="M25" s="80"/>
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G39" sqref="G39"/>
+      <selection activeCell="M29" sqref="M29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="10" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9" max="10" width="10.7109375" style="1" customWidth="1"/>
+    <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75">
+    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="31">
         <v>2007</v>
       </c>
       <c r="B5" s="35">
         <v>17018.2</v>
       </c>
       <c r="C5" s="35">
         <v>33695.300000000003</v>
       </c>
       <c r="D5" s="35">
         <v>50150.400000000001</v>
       </c>
       <c r="E5" s="35">
         <v>66580.399999999994</v>
       </c>
       <c r="F5" s="35">
         <v>82223.7</v>
       </c>
       <c r="G5" s="35">
         <v>97479.7</v>
       </c>
       <c r="H5" s="35">
         <v>112996.1</v>
       </c>
       <c r="I5" s="35">
         <v>128724.3</v>
       </c>
       <c r="J5" s="35">
         <v>143815</v>
       </c>
       <c r="K5" s="35">
         <v>160149.29999999999</v>
       </c>
       <c r="L5" s="35">
         <v>176163.4</v>
       </c>
       <c r="M5" s="35">
         <v>192454.5</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="35">
         <v>16681.400000000001</v>
       </c>
       <c r="C6" s="35">
         <v>31354.3</v>
       </c>
       <c r="D6" s="35">
         <v>46529.2</v>
       </c>
       <c r="E6" s="35">
         <v>63653.48</v>
       </c>
       <c r="F6" s="35">
         <v>80584.53</v>
       </c>
       <c r="G6" s="35">
         <v>97874.8</v>
       </c>
       <c r="H6" s="35">
         <v>114504.1</v>
       </c>
       <c r="I6" s="35">
         <v>131090.42000000001</v>
       </c>
       <c r="J6" s="35">
         <v>147067.99</v>
       </c>
       <c r="K6" s="35">
         <v>163110.26999999999</v>
       </c>
       <c r="L6" s="35">
         <v>180152.75</v>
       </c>
       <c r="M6" s="35">
         <v>196413.9</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="35">
         <v>16086.74</v>
       </c>
       <c r="C7" s="35">
         <v>31267.7</v>
       </c>
       <c r="D7" s="35">
         <v>46753.1</v>
       </c>
       <c r="E7" s="35">
         <v>63359.7</v>
       </c>
       <c r="F7" s="35">
         <v>76054.91</v>
       </c>
       <c r="G7" s="35">
         <v>88183.66</v>
       </c>
       <c r="H7" s="35">
         <v>100382.29</v>
       </c>
       <c r="I7" s="35">
         <v>113076.5</v>
       </c>
       <c r="J7" s="35">
         <v>125407.74</v>
       </c>
       <c r="K7" s="35">
         <v>137635.70000000001</v>
       </c>
       <c r="L7" s="35">
         <v>151166.41</v>
       </c>
       <c r="M7" s="35">
         <v>165029.51</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="35">
         <v>15197.39</v>
       </c>
       <c r="C8" s="35">
         <v>30235.86</v>
       </c>
       <c r="D8" s="35">
         <v>45363.28</v>
       </c>
       <c r="E8" s="35">
         <v>61146</v>
       </c>
       <c r="F8" s="35">
         <v>77394.600000000006</v>
       </c>
       <c r="G8" s="35">
         <v>93603.55</v>
       </c>
       <c r="H8" s="35">
         <v>109595.06</v>
       </c>
       <c r="I8" s="35">
         <v>125940.07</v>
       </c>
       <c r="J8" s="35">
         <v>140309.68</v>
       </c>
       <c r="K8" s="35">
         <v>154241.34</v>
       </c>
       <c r="L8" s="35">
         <v>169958.22</v>
       </c>
       <c r="M8" s="35">
         <v>186999.23</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="35">
         <v>16907.8</v>
       </c>
       <c r="C9" s="35">
         <v>32723.3</v>
       </c>
       <c r="D9" s="35">
         <v>49036.92</v>
       </c>
       <c r="E9" s="35">
         <v>66413.78</v>
       </c>
       <c r="F9" s="35">
         <v>84138.42</v>
       </c>
       <c r="G9" s="35">
         <v>102009.8</v>
       </c>
       <c r="H9" s="35">
         <v>119111.31</v>
       </c>
       <c r="I9" s="35">
         <v>136876.93</v>
       </c>
       <c r="J9" s="35">
         <v>154344.93</v>
       </c>
       <c r="K9" s="35">
         <v>171198.95</v>
       </c>
       <c r="L9" s="35">
         <v>188529.44</v>
       </c>
       <c r="M9" s="35">
         <v>206663.25</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="35">
         <v>17523.8</v>
       </c>
       <c r="C10" s="35">
         <v>33047.839999999997</v>
       </c>
       <c r="D10" s="35">
         <v>50340.36</v>
       </c>
       <c r="E10" s="35">
         <v>67798.990000000005</v>
       </c>
       <c r="F10" s="35">
         <v>84873.52</v>
       </c>
       <c r="G10" s="35">
         <v>102510.09</v>
       </c>
       <c r="H10" s="35">
         <v>120489.04</v>
       </c>
       <c r="I10" s="35">
         <v>138220.41</v>
       </c>
       <c r="J10" s="35">
         <v>155050.13</v>
       </c>
       <c r="K10" s="35">
         <v>171691.47</v>
       </c>
       <c r="L10" s="35">
         <v>188543.47</v>
       </c>
       <c r="M10" s="35">
         <v>207298.2</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>18380.36</v>
       </c>
       <c r="C11" s="35">
         <v>35177.660000000003</v>
       </c>
       <c r="D11" s="35">
         <v>53359.64</v>
       </c>
       <c r="E11" s="35">
         <v>71183.789999999994</v>
       </c>
       <c r="F11" s="35">
         <v>89015.3</v>
       </c>
       <c r="G11" s="35">
         <v>107626.4</v>
       </c>
       <c r="H11" s="35">
         <v>125846.96</v>
       </c>
       <c r="I11" s="35">
         <v>144442.57999999999</v>
       </c>
       <c r="J11" s="35">
         <v>161706.93</v>
       </c>
       <c r="K11" s="35">
         <v>180278.45</v>
       </c>
       <c r="L11" s="35">
         <v>200397.7</v>
       </c>
       <c r="M11" s="35">
         <v>220807.02</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>18520.97</v>
       </c>
       <c r="C12" s="35">
         <v>35627.53</v>
       </c>
       <c r="D12" s="35">
         <v>52958.12</v>
       </c>
       <c r="E12" s="35">
         <v>71403.97</v>
       </c>
       <c r="F12" s="35">
         <v>89967.81</v>
       </c>
       <c r="G12" s="35">
         <v>108561.93</v>
       </c>
       <c r="H12" s="35">
         <v>127747.78</v>
       </c>
       <c r="I12" s="35">
         <v>146218.29</v>
       </c>
       <c r="J12" s="35">
         <v>163685.29999999999</v>
       </c>
       <c r="K12" s="35">
         <v>181622.98</v>
       </c>
       <c r="L12" s="35">
         <v>200457.15</v>
       </c>
       <c r="M12" s="35">
         <v>221086.44</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>19998.07</v>
       </c>
       <c r="C13" s="35">
         <v>37580.43</v>
       </c>
       <c r="D13" s="35">
         <v>55692.91</v>
       </c>
       <c r="E13" s="35">
         <v>72982.759999999995</v>
       </c>
       <c r="F13" s="35">
         <v>90551.83</v>
       </c>
       <c r="G13" s="35">
         <v>107614.66</v>
       </c>
       <c r="H13" s="35">
         <v>124952.7</v>
       </c>
       <c r="I13" s="35">
         <v>142112.49</v>
       </c>
       <c r="J13" s="35">
         <v>158828.85</v>
       </c>
       <c r="K13" s="35">
         <v>174201.68</v>
       </c>
       <c r="L13" s="35">
         <v>194519.44</v>
       </c>
       <c r="M13" s="35">
         <v>215448.65</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>21187.759999999998</v>
       </c>
       <c r="C14" s="35">
         <v>41364.29</v>
       </c>
       <c r="D14" s="35">
         <v>60006.61</v>
       </c>
       <c r="E14" s="35">
         <v>76688.58</v>
       </c>
       <c r="F14" s="35">
         <v>92827.96</v>
       </c>
       <c r="G14" s="35">
         <v>108615.85</v>
       </c>
       <c r="H14" s="35">
         <v>124289.93</v>
       </c>
       <c r="I14" s="35">
         <v>138950.19</v>
       </c>
       <c r="J14" s="35">
         <v>154263.85</v>
       </c>
       <c r="K14" s="35">
         <v>170325.88</v>
       </c>
       <c r="L14" s="35">
         <v>187451.95</v>
       </c>
       <c r="M14" s="35">
         <v>205445.13</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>18875.54</v>
       </c>
       <c r="C15" s="35">
         <v>36443.199999999997</v>
       </c>
       <c r="D15" s="35">
         <v>55837.29</v>
       </c>
       <c r="E15" s="35">
         <v>75141.86</v>
       </c>
       <c r="F15" s="35">
         <v>94614.76</v>
       </c>
       <c r="G15" s="35">
         <v>113298.95</v>
       </c>
       <c r="H15" s="35">
         <v>133016.5</v>
       </c>
       <c r="I15" s="35">
         <v>153464.64000000001</v>
       </c>
       <c r="J15" s="35">
         <v>173552.39</v>
       </c>
       <c r="K15" s="35">
         <v>192970.58</v>
       </c>
       <c r="L15" s="35">
         <v>212936.99</v>
       </c>
       <c r="M15" s="35">
         <v>232814.63</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75">
+    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>23335.88</v>
       </c>
       <c r="C16" s="35">
         <v>45330.79</v>
       </c>
       <c r="D16" s="35">
         <v>68257.649999999994</v>
       </c>
       <c r="E16" s="35">
         <v>91679.78</v>
       </c>
       <c r="F16" s="35">
         <v>115483.9</v>
       </c>
       <c r="G16" s="35">
         <v>139016.12</v>
       </c>
       <c r="H16" s="35">
         <v>162782.13</v>
       </c>
       <c r="I16" s="35">
         <v>186996.3</v>
       </c>
       <c r="J16" s="35">
         <v>210684.48</v>
       </c>
       <c r="K16" s="35">
         <v>234077.26</v>
       </c>
       <c r="L16" s="35">
         <v>256907.44</v>
       </c>
       <c r="M16" s="35">
         <v>280763.36</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>24549.98</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="35">
         <v>24583.3</v>
       </c>
       <c r="C18" s="35">
         <v>48753.31</v>
       </c>
       <c r="D18" s="35">
         <v>71444.38</v>
       </c>
       <c r="E18" s="35">
         <v>92747.85</v>
       </c>
       <c r="F18" s="35">
         <v>112896.63</v>
       </c>
       <c r="G18" s="35">
         <v>132688.19</v>
       </c>
       <c r="H18" s="35">
         <v>151768.72</v>
       </c>
       <c r="I18" s="35">
         <v>171996.66</v>
       </c>
       <c r="J18" s="35">
         <v>190665.16</v>
       </c>
       <c r="K18" s="35">
         <v>210630.63</v>
       </c>
       <c r="L18" s="35">
         <v>231479.6</v>
       </c>
       <c r="M18" s="35">
         <v>253660.23</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>22401.919999999998</v>
       </c>
       <c r="C19" s="32">
         <v>43140.09</v>
       </c>
       <c r="D19" s="32">
         <v>64174.14</v>
       </c>
       <c r="E19" s="32">
         <v>85038.69</v>
       </c>
       <c r="F19" s="32">
         <v>106567.15</v>
       </c>
       <c r="G19" s="32">
         <v>128416.8</v>
       </c>
       <c r="H19" s="32">
         <v>152305.85999999999</v>
       </c>
       <c r="I19" s="32">
         <v>175403.21</v>
       </c>
       <c r="J19" s="32">
         <v>196493.07</v>
       </c>
       <c r="K19" s="35">
         <v>219197.97</v>
       </c>
       <c r="L19" s="32">
         <v>243027.7</v>
       </c>
       <c r="M19" s="32">
         <v>267428.33</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="32">
         <v>24756.53</v>
       </c>
       <c r="C20" s="32">
         <v>47399.14</v>
       </c>
       <c r="D20" s="32">
         <v>71248.42</v>
       </c>
       <c r="E20" s="32">
         <v>95321.74</v>
       </c>
       <c r="F20" s="32">
         <v>119286.44</v>
       </c>
       <c r="G20" s="32">
         <v>140513.04</v>
       </c>
       <c r="H20" s="32">
         <v>163797.49</v>
       </c>
       <c r="I20" s="32">
         <v>185287.76</v>
       </c>
       <c r="J20" s="32">
         <v>204897.33</v>
       </c>
       <c r="K20" s="35">
         <v>226419.51</v>
       </c>
       <c r="L20" s="34">
         <v>249330.71</v>
       </c>
       <c r="M20" s="32">
         <v>272906.33</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="25.5">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A21" s="31">
         <v>2023</v>
       </c>
       <c r="B21" s="34">
         <v>23269.31</v>
       </c>
       <c r="C21" s="32">
         <v>45316.9</v>
       </c>
       <c r="D21" s="32">
         <v>68821.63</v>
       </c>
       <c r="E21" s="32">
         <v>91966.3</v>
       </c>
       <c r="F21" s="32">
         <v>115441.2</v>
       </c>
       <c r="G21" s="36" t="s">
         <v>68</v>
       </c>
       <c r="H21" s="37" t="s">
         <v>69</v>
       </c>
       <c r="I21" s="37" t="s">
         <v>70</v>
       </c>
       <c r="J21" s="44" t="s">
         <v>71</v>
       </c>
       <c r="K21" s="44" t="s">
         <v>72</v>
       </c>
       <c r="L21" s="34" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="34" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
-      <c r="A22" s="69">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="67">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>24773.77</v>
       </c>
       <c r="C22" s="63">
         <v>47312.71</v>
       </c>
       <c r="D22" s="63">
         <v>72943.45</v>
       </c>
       <c r="E22" s="62">
         <v>97235.1</v>
       </c>
       <c r="F22" s="63">
         <v>120855.67</v>
       </c>
       <c r="G22" s="63">
         <v>144652.46</v>
       </c>
       <c r="H22" s="63">
         <v>169849.15</v>
       </c>
       <c r="I22" s="63">
         <v>195869.53</v>
       </c>
       <c r="J22" s="63">
         <v>220085.25</v>
       </c>
-      <c r="K22" s="70">
+      <c r="K22" s="68">
         <v>244600.25</v>
       </c>
       <c r="L22" s="62">
         <v>269732.86</v>
       </c>
       <c r="M22" s="63">
         <v>295444.95</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="14.25">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A23" s="61" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B23" s="74">
+        <v>82</v>
+      </c>
+      <c r="B23" s="72">
         <v>21648.711500000001</v>
       </c>
-      <c r="C23" s="75">
+      <c r="C23" s="73">
         <v>42715.9327472</v>
       </c>
-      <c r="D23" s="75">
+      <c r="D23" s="73">
         <v>65671.005217600003</v>
       </c>
-      <c r="E23" s="74">
+      <c r="E23" s="72">
         <v>87707.981441600001</v>
       </c>
-      <c r="F23" s="75">
+      <c r="F23" s="78">
         <v>109069.48280480001</v>
       </c>
-      <c r="G23" s="75">
+      <c r="G23" s="73">
         <v>130816.12453420799</v>
       </c>
-      <c r="H23" s="75">
+      <c r="H23" s="73">
         <v>152360.33379580802</v>
       </c>
-      <c r="I23" s="75">
+      <c r="I23" s="73">
         <v>174316.96218380801</v>
       </c>
-      <c r="J23" s="75">
+      <c r="J23" s="73">
         <v>194584.77360780802</v>
       </c>
-      <c r="K23" s="78">
+      <c r="K23" s="76">
         <v>215152.893804608</v>
       </c>
-      <c r="L23" s="74">
+      <c r="L23" s="72">
         <v>236312.57400700799</v>
       </c>
-      <c r="M23" s="75">
+      <c r="M23" s="73">
         <v>257529.48644300801</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>19838.96</v>
       </c>
       <c r="C24" s="40">
         <v>40144.17</v>
       </c>
       <c r="D24" s="40">
         <v>62187.35</v>
       </c>
       <c r="E24" s="40">
         <v>84808.36</v>
       </c>
-      <c r="F24" s="40"/>
+      <c r="F24" s="40">
+        <v>106489.2</v>
+      </c>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="46"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" ht="39" customHeight="1">
-      <c r="A25" s="81" t="s">
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="81"/>
-[...27 lines deleted...]
-      <c r="M26" s="82"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
+    </row>
+    <row r="26" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="83" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="83"/>
+      <c r="C26" s="83"/>
+      <c r="D26" s="83"/>
+      <c r="E26" s="83"/>
+      <c r="F26" s="83"/>
+      <c r="G26" s="83"/>
+      <c r="H26" s="83"/>
+      <c r="I26" s="83"/>
+      <c r="J26" s="83"/>
+      <c r="K26" s="83"/>
+      <c r="L26" s="83"/>
+      <c r="M26" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I28" sqref="I28"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="32.25" customHeight="1">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="47">
         <v>1.1000000000000001</v>
       </c>
       <c r="C5" s="47">
         <v>2.7</v>
       </c>
       <c r="D5" s="47">
         <v>4.3</v>
       </c>
       <c r="E5" s="47">
         <v>6.5</v>
       </c>
       <c r="F5" s="47">
         <v>8.6</v>
       </c>
       <c r="G5" s="47">
         <v>10.5</v>
       </c>
       <c r="H5" s="47">
         <v>12.1</v>
       </c>
       <c r="I5" s="47">
         <v>14.5</v>
       </c>
       <c r="J5" s="47">
         <v>17.5</v>
       </c>
       <c r="K5" s="47">
         <v>20.2</v>
       </c>
       <c r="L5" s="47">
         <v>22.9</v>
       </c>
       <c r="M5" s="47">
         <v>25.4</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="48">
         <v>1.3</v>
       </c>
       <c r="C6" s="48">
         <v>3.1</v>
       </c>
       <c r="D6" s="48">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="48">
         <v>7.0609999999999999</v>
       </c>
       <c r="F6" s="48">
         <v>8.89</v>
       </c>
       <c r="G6" s="48">
         <v>10.683999999999999</v>
       </c>
       <c r="H6" s="48">
         <v>12.449</v>
       </c>
       <c r="I6" s="48">
         <v>14.53</v>
       </c>
       <c r="J6" s="48">
         <v>17.097999999999999</v>
       </c>
       <c r="K6" s="48">
         <v>19.587</v>
       </c>
       <c r="L6" s="48">
         <v>21.8</v>
       </c>
       <c r="M6" s="48">
         <v>23.7</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="48">
         <v>1.1000000000000001</v>
       </c>
       <c r="C7" s="48">
         <v>2.2669999999999999</v>
       </c>
       <c r="D7" s="48">
         <v>4</v>
       </c>
       <c r="E7" s="48">
         <v>5.5</v>
       </c>
       <c r="F7" s="48">
         <v>6.78</v>
       </c>
       <c r="G7" s="48">
         <v>8.0649999999999995</v>
       </c>
       <c r="H7" s="48">
         <v>9.3800000000000008</v>
       </c>
       <c r="I7" s="48">
         <v>11.7</v>
       </c>
       <c r="J7" s="48">
         <v>13.6</v>
       </c>
       <c r="K7" s="48">
         <v>15.9</v>
       </c>
       <c r="L7" s="48">
         <v>18.462</v>
       </c>
       <c r="M7" s="48">
         <v>21.268000000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="48">
         <v>1.1539999999999999</v>
       </c>
       <c r="C8" s="48">
         <v>3.0859999999999999</v>
       </c>
       <c r="D8" s="48">
         <v>5.2</v>
       </c>
       <c r="E8" s="48">
         <v>7.4</v>
       </c>
       <c r="F8" s="48">
         <v>10.16</v>
       </c>
       <c r="G8" s="48">
         <v>12.36</v>
       </c>
       <c r="H8" s="48">
         <v>14.3</v>
       </c>
       <c r="I8" s="48">
         <v>16.748999999999999</v>
       </c>
       <c r="J8" s="48">
         <v>19.2</v>
       </c>
       <c r="K8" s="48">
         <v>22.1</v>
       </c>
       <c r="L8" s="48">
         <v>25.768000000000001</v>
       </c>
       <c r="M8" s="48">
         <v>29.167000000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="48">
         <v>2.2999999999999998</v>
       </c>
       <c r="C9" s="48">
         <v>4.8499999999999996</v>
       </c>
       <c r="D9" s="48">
         <v>7.48</v>
       </c>
       <c r="E9" s="48">
         <v>9.9</v>
       </c>
       <c r="F9" s="48">
         <v>12.46</v>
       </c>
       <c r="G9" s="48">
         <v>14.65</v>
       </c>
       <c r="H9" s="48">
         <v>16.8</v>
       </c>
       <c r="I9" s="48">
         <v>18.8</v>
       </c>
       <c r="J9" s="48">
         <v>21.1</v>
       </c>
       <c r="K9" s="48">
         <v>23.19</v>
       </c>
       <c r="L9" s="48">
         <v>25.98</v>
       </c>
       <c r="M9" s="48">
         <v>29.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="48">
         <v>1.2</v>
       </c>
       <c r="C10" s="48">
         <v>2.5</v>
       </c>
       <c r="D10" s="48">
         <v>4.2300000000000004</v>
       </c>
       <c r="E10" s="48">
         <v>5.7</v>
       </c>
       <c r="F10" s="48">
         <v>7.1</v>
       </c>
       <c r="G10" s="48">
         <v>8.5</v>
       </c>
       <c r="H10" s="48">
         <v>10.02</v>
       </c>
       <c r="I10" s="48">
         <v>11.76</v>
       </c>
       <c r="J10" s="48">
         <v>13.42</v>
       </c>
       <c r="K10" s="48">
         <v>15.224500000000001</v>
       </c>
       <c r="L10" s="48">
         <v>17.13</v>
       </c>
       <c r="M10" s="48">
         <v>19.605399999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="48">
         <v>1.65</v>
       </c>
       <c r="C11" s="48">
         <v>3.3839999999999999</v>
       </c>
       <c r="D11" s="48">
         <v>5.1093999999999999</v>
       </c>
       <c r="E11" s="48">
         <v>7.0473999999999997</v>
       </c>
       <c r="F11" s="48">
         <v>9.2718000000000007</v>
       </c>
       <c r="G11" s="48">
         <v>11.1</v>
       </c>
       <c r="H11" s="48">
         <v>12.9</v>
       </c>
       <c r="I11" s="48">
         <v>14.8315</v>
       </c>
       <c r="J11" s="48">
         <v>16.813800000000001</v>
       </c>
       <c r="K11" s="48">
         <v>18.992799999999999</v>
       </c>
       <c r="L11" s="48">
         <v>21.442699999999999</v>
       </c>
       <c r="M11" s="48">
         <v>23.962700000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="48">
         <v>1.3887</v>
       </c>
       <c r="C12" s="48">
         <v>3.1360000000000001</v>
       </c>
       <c r="D12" s="48">
         <v>4.7747000000000002</v>
       </c>
       <c r="E12" s="48">
         <v>6.2270000000000003</v>
       </c>
       <c r="F12" s="48">
         <v>7.7</v>
       </c>
       <c r="G12" s="48">
         <v>8.8800000000000008</v>
       </c>
       <c r="H12" s="48">
         <v>10.4</v>
       </c>
       <c r="I12" s="48">
         <v>11.9985</v>
       </c>
       <c r="J12" s="48">
         <v>13.722</v>
       </c>
       <c r="K12" s="48">
         <v>15.439</v>
       </c>
       <c r="L12" s="48">
         <v>17.155999999999999</v>
       </c>
       <c r="M12" s="48">
         <v>19.613</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="48">
         <v>1.1389</v>
       </c>
       <c r="C13" s="48">
         <v>2.3778000000000001</v>
       </c>
       <c r="D13" s="48">
         <v>3.7450000000000001</v>
       </c>
       <c r="E13" s="48">
         <v>5.1589</v>
       </c>
       <c r="F13" s="48">
         <v>6.5289000000000001</v>
       </c>
       <c r="G13" s="48">
         <v>7.8674999999999997</v>
       </c>
       <c r="H13" s="48">
         <v>9.0486000000000004</v>
       </c>
       <c r="I13" s="48">
         <v>9.9260999999999999</v>
       </c>
       <c r="J13" s="48">
         <v>11.4032</v>
       </c>
       <c r="K13" s="48">
         <v>13.360900000000001</v>
       </c>
       <c r="L13" s="48">
         <v>15.257999999999999</v>
       </c>
       <c r="M13" s="48">
         <v>17.047000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="48">
         <v>0.99560000000000004</v>
       </c>
       <c r="C14" s="48">
         <v>2.181</v>
       </c>
       <c r="D14" s="48">
         <v>3.5518999999999998</v>
       </c>
       <c r="E14" s="48">
         <v>4.8746999999999998</v>
       </c>
       <c r="F14" s="48">
         <v>6.1146000000000003</v>
       </c>
       <c r="G14" s="48">
         <v>7.5827</v>
       </c>
       <c r="H14" s="48">
         <v>9.0827000000000009</v>
       </c>
       <c r="I14" s="48">
         <v>10.6851</v>
       </c>
       <c r="J14" s="35">
         <v>12.417</v>
       </c>
       <c r="K14" s="35">
         <v>14.2197</v>
       </c>
       <c r="L14" s="35">
         <v>15.984299999999999</v>
       </c>
       <c r="M14" s="35">
         <v>18.123200000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="48">
         <v>1.4308000000000001</v>
       </c>
       <c r="C15" s="48">
         <v>2.8224999999999998</v>
       </c>
       <c r="D15" s="48">
         <v>4.4730999999999996</v>
       </c>
       <c r="E15" s="48">
         <v>6.1485000000000003</v>
       </c>
       <c r="F15" s="48">
         <v>7.8853999999999997</v>
       </c>
       <c r="G15" s="48">
         <v>9.7777999999999992</v>
       </c>
       <c r="H15" s="48">
         <v>11.5532</v>
       </c>
       <c r="I15" s="48">
         <v>13.6602</v>
       </c>
       <c r="J15" s="35">
         <v>15.760300000000001</v>
       </c>
       <c r="K15" s="35">
         <v>17.789100000000001</v>
       </c>
       <c r="L15" s="35">
         <v>19.9238</v>
       </c>
       <c r="M15" s="35">
         <v>22.4499</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="48">
         <v>1.7396</v>
       </c>
       <c r="C16" s="48">
         <v>3.3698999999999999</v>
       </c>
       <c r="D16" s="48">
         <v>5.2388000000000003</v>
       </c>
       <c r="E16" s="48">
         <v>7.0101000000000004</v>
       </c>
       <c r="F16" s="48">
         <v>8.8457000000000008</v>
       </c>
       <c r="G16" s="48">
         <v>10.744999999999999</v>
       </c>
       <c r="H16" s="48">
         <v>12.645300000000001</v>
       </c>
       <c r="I16" s="48">
         <v>14.8909</v>
       </c>
       <c r="J16" s="48">
         <v>20.9</v>
       </c>
       <c r="K16" s="35">
         <v>24.44</v>
       </c>
       <c r="L16" s="35">
         <v>26.634699999999999</v>
       </c>
       <c r="M16" s="35">
         <v>29.1355</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="48">
         <v>1.44</v>
       </c>
       <c r="C17" s="48">
         <v>3.5707</v>
       </c>
       <c r="D17" s="48">
         <v>6</v>
       </c>
       <c r="E17" s="48">
         <v>8.01</v>
       </c>
       <c r="F17" s="48">
         <v>10.1</v>
       </c>
       <c r="G17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="48">
         <v>1.85</v>
       </c>
       <c r="C18" s="48">
         <v>3.97</v>
       </c>
       <c r="D18" s="48">
         <v>5.47</v>
       </c>
       <c r="E18" s="48">
         <v>6.09</v>
       </c>
       <c r="F18" s="48">
         <v>7.69</v>
       </c>
       <c r="G18" s="48">
         <v>9.49</v>
       </c>
       <c r="H18" s="48">
         <v>10.92</v>
       </c>
       <c r="I18" s="48">
         <v>13.01</v>
       </c>
       <c r="J18" s="48">
         <v>15.48</v>
       </c>
       <c r="K18" s="35">
         <v>17.53</v>
       </c>
       <c r="L18" s="35">
         <v>20.420000000000002</v>
       </c>
       <c r="M18" s="35">
         <v>24.15</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>2.48</v>
       </c>
       <c r="C19" s="32">
         <v>4.07</v>
       </c>
       <c r="D19" s="32">
         <v>6.67</v>
       </c>
       <c r="E19" s="32">
         <v>10.08</v>
       </c>
       <c r="F19" s="32">
         <v>13.85</v>
       </c>
       <c r="G19" s="32">
         <v>16.72</v>
       </c>
       <c r="H19" s="32">
         <v>19.95</v>
       </c>
       <c r="I19" s="32">
         <v>22.52</v>
       </c>
       <c r="J19" s="32">
         <v>25.04</v>
       </c>
       <c r="K19" s="35">
         <v>27.84</v>
       </c>
       <c r="L19" s="32">
         <v>30.62</v>
       </c>
       <c r="M19" s="32">
         <v>34.01</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="32">
         <v>1.1599999999999999</v>
       </c>
       <c r="C20" s="32">
         <v>2.73</v>
       </c>
       <c r="D20" s="32">
         <v>4.3</v>
       </c>
       <c r="E20" s="32">
         <v>6.18</v>
       </c>
       <c r="F20" s="32">
         <v>8.2100000000000009</v>
       </c>
       <c r="G20" s="32">
         <v>10.38</v>
       </c>
       <c r="H20" s="32">
         <v>12.74</v>
       </c>
       <c r="I20" s="32">
         <v>15.14</v>
       </c>
       <c r="J20" s="32">
         <v>17.260000000000002</v>
       </c>
       <c r="K20" s="35">
         <v>19.37</v>
       </c>
       <c r="L20" s="34">
         <v>21.8</v>
       </c>
       <c r="M20" s="35">
         <v>24.51</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="31">
         <v>2023</v>
       </c>
       <c r="B21" s="34">
         <v>1.85</v>
       </c>
       <c r="C21" s="32">
         <v>3.8</v>
       </c>
       <c r="D21" s="49">
         <v>5.91</v>
       </c>
       <c r="E21" s="48">
         <v>7.82</v>
       </c>
       <c r="F21" s="32">
         <v>9.6</v>
       </c>
       <c r="G21" s="35">
         <v>11.39</v>
       </c>
       <c r="H21" s="32">
         <v>13.27</v>
       </c>
       <c r="I21" s="32">
         <v>15.19</v>
       </c>
       <c r="J21" s="32">
         <v>17.18</v>
       </c>
       <c r="K21" s="35">
         <v>18.98</v>
       </c>
       <c r="L21" s="34">
         <v>21.22</v>
       </c>
       <c r="M21" s="35">
         <v>23.83</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
-      <c r="A22" s="69">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="67">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>1.72</v>
       </c>
       <c r="C22" s="63">
         <v>3.62</v>
       </c>
-      <c r="D22" s="71">
+      <c r="D22" s="69">
         <v>5.82</v>
       </c>
       <c r="E22" s="62">
         <v>7.91</v>
       </c>
       <c r="F22" s="63">
         <v>10.199999999999999</v>
       </c>
       <c r="G22" s="64">
         <v>12.37</v>
       </c>
       <c r="H22" s="63">
         <v>15.05</v>
       </c>
       <c r="I22" s="63">
         <v>17.72</v>
       </c>
       <c r="J22" s="63">
         <v>20.3</v>
       </c>
-      <c r="K22" s="70">
+      <c r="K22" s="68">
         <v>22.43</v>
       </c>
       <c r="L22" s="62">
         <v>25.16</v>
       </c>
       <c r="M22" s="64">
         <v>27.88</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
-      <c r="A23" s="69">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="67">
         <v>2025</v>
       </c>
       <c r="B23" s="62">
         <v>2.1</v>
       </c>
       <c r="C23" s="63">
         <v>4.0599999999999996</v>
       </c>
-      <c r="D23" s="71">
+      <c r="D23" s="69">
         <v>6.4</v>
       </c>
       <c r="E23" s="62">
         <v>8.9</v>
       </c>
       <c r="F23" s="63">
         <v>11.44</v>
       </c>
       <c r="G23" s="63">
         <v>14.01</v>
       </c>
       <c r="H23" s="63">
         <v>16.489999999999998</v>
       </c>
       <c r="I23" s="63">
         <v>19.05</v>
       </c>
       <c r="J23" s="63">
         <v>21.35</v>
       </c>
-      <c r="K23" s="70">
+      <c r="K23" s="68">
         <v>23.84</v>
       </c>
       <c r="L23" s="62">
         <v>26.47</v>
       </c>
       <c r="M23" s="64">
         <v>30.15</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>1.84</v>
       </c>
       <c r="C24" s="39">
         <v>4.67</v>
       </c>
       <c r="D24" s="39">
         <v>6.61</v>
       </c>
       <c r="E24" s="39">
         <v>8.48</v>
       </c>
-      <c r="F24" s="66"/>
-[...6 lines deleted...]
-      <c r="M24" s="66"/>
+      <c r="F24" s="40">
+        <v>10.39</v>
+      </c>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+      <selection activeCell="J30" sqref="J30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>75</v>
       </c>
       <c r="C5" s="42" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="42">
         <v>32</v>
       </c>
       <c r="E5" s="42">
         <v>117</v>
       </c>
       <c r="F5" s="42">
         <v>241</v>
       </c>
       <c r="G5" s="42">
         <v>371</v>
       </c>
       <c r="H5" s="42">
         <v>511</v>
       </c>
       <c r="I5" s="42">
         <v>679</v>
       </c>
       <c r="J5" s="42">
         <v>816</v>
       </c>
       <c r="K5" s="42">
         <v>974</v>
       </c>
       <c r="L5" s="42">
         <v>1074</v>
       </c>
       <c r="M5" s="42">
         <v>1074</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>75</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="35">
         <v>9.99</v>
       </c>
       <c r="E6" s="35">
         <v>110.45</v>
       </c>
       <c r="F6" s="35">
         <v>274.52</v>
       </c>
       <c r="G6" s="35">
         <v>511.57</v>
       </c>
       <c r="H6" s="35">
         <v>741.97</v>
       </c>
       <c r="I6" s="35">
         <v>1011.95</v>
       </c>
       <c r="J6" s="35">
         <v>1209.18</v>
       </c>
       <c r="K6" s="35">
         <v>1455.59</v>
       </c>
       <c r="L6" s="35">
         <v>1656.09</v>
       </c>
       <c r="M6" s="35">
         <v>1715.4</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>76</v>
       </c>
       <c r="C7" s="35">
         <v>188.9</v>
       </c>
       <c r="D7" s="35">
         <v>309.43</v>
       </c>
       <c r="E7" s="35">
         <v>378.01</v>
       </c>
       <c r="F7" s="35">
         <v>678.25</v>
       </c>
       <c r="G7" s="35">
         <v>1101.8800000000001</v>
       </c>
       <c r="H7" s="35">
         <v>1654.4</v>
       </c>
       <c r="I7" s="35">
         <v>2046.9</v>
       </c>
       <c r="J7" s="35">
         <v>2431.5</v>
       </c>
       <c r="K7" s="35">
         <v>2866.7</v>
       </c>
       <c r="L7" s="35">
         <v>3291.1</v>
       </c>
       <c r="M7" s="35">
         <v>3554.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="35">
         <v>418.22</v>
       </c>
       <c r="D8" s="35">
         <v>632.4</v>
       </c>
       <c r="E8" s="35">
         <v>988.42</v>
       </c>
       <c r="F8" s="35">
         <v>1469.37</v>
       </c>
       <c r="G8" s="35">
         <v>1928.83</v>
       </c>
       <c r="H8" s="35">
         <v>2398.06</v>
       </c>
       <c r="I8" s="35">
         <v>2961.13</v>
       </c>
       <c r="J8" s="35">
         <v>3527.09</v>
       </c>
       <c r="K8" s="35">
         <v>4008.16</v>
       </c>
       <c r="L8" s="35">
         <v>4561.3900000000003</v>
       </c>
       <c r="M8" s="35">
         <v>4654.96</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>78</v>
       </c>
       <c r="C9" s="35">
         <v>597.6</v>
       </c>
       <c r="D9" s="35">
         <v>923.31</v>
       </c>
       <c r="E9" s="35">
         <v>1281.9100000000001</v>
       </c>
       <c r="F9" s="35">
         <v>1707.99</v>
       </c>
       <c r="G9" s="35">
         <v>2113.8200000000002</v>
       </c>
       <c r="H9" s="35">
         <v>2641.47</v>
       </c>
       <c r="I9" s="35">
         <v>3002.5</v>
       </c>
       <c r="J9" s="35">
         <v>3390.25</v>
       </c>
       <c r="K9" s="35">
         <v>3775.9</v>
       </c>
       <c r="L9" s="35">
         <v>4212.03</v>
       </c>
       <c r="M9" s="35">
         <v>4556.96</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>79</v>
       </c>
       <c r="C10" s="35">
         <v>720.1</v>
       </c>
       <c r="D10" s="35">
         <v>1076.8699999999999</v>
       </c>
       <c r="E10" s="35">
         <v>1320.7</v>
       </c>
       <c r="F10" s="35">
         <v>1584.04</v>
       </c>
       <c r="G10" s="35">
         <v>1945.4</v>
       </c>
       <c r="H10" s="35">
         <v>2335.7600000000002</v>
       </c>
       <c r="I10" s="35">
         <v>2674.79</v>
       </c>
       <c r="J10" s="35">
         <v>3050.55</v>
       </c>
       <c r="K10" s="35">
         <v>3426.93</v>
       </c>
       <c r="L10" s="35">
         <v>3754.13</v>
       </c>
       <c r="M10" s="35">
         <v>4048.29</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>387.71</v>
       </c>
       <c r="C11" s="35">
         <v>702.41</v>
       </c>
       <c r="D11" s="35">
         <v>1027.82</v>
       </c>
       <c r="E11" s="35">
         <v>1353.49</v>
       </c>
       <c r="F11" s="35">
         <v>1590.29</v>
       </c>
       <c r="G11" s="35">
         <v>1908.4</v>
       </c>
       <c r="H11" s="35">
         <v>2177.9499999999998</v>
       </c>
       <c r="I11" s="35">
         <v>2474.46</v>
       </c>
       <c r="J11" s="35">
         <v>2760.39</v>
       </c>
       <c r="K11" s="35">
         <v>3216.5</v>
       </c>
       <c r="L11" s="35">
         <v>3672.8</v>
       </c>
       <c r="M11" s="35">
         <v>3984.47</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>319.83999999999997</v>
       </c>
       <c r="C12" s="35">
         <v>619.71</v>
       </c>
       <c r="D12" s="35">
         <v>928.6</v>
       </c>
       <c r="E12" s="35">
         <v>1246.93</v>
       </c>
       <c r="F12" s="35">
         <v>1584.03</v>
       </c>
       <c r="G12" s="35">
         <v>1782.6</v>
       </c>
       <c r="H12" s="35">
         <v>2118.3200000000002</v>
       </c>
       <c r="I12" s="35">
         <v>2385.9499999999998</v>
       </c>
       <c r="J12" s="35">
         <v>2663.05</v>
       </c>
       <c r="K12" s="35">
         <v>2981.93</v>
       </c>
       <c r="L12" s="35">
         <v>3295.29</v>
       </c>
       <c r="M12" s="35">
         <v>3630.19</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>282.45999999999998</v>
       </c>
       <c r="C13" s="35">
         <v>539.96</v>
       </c>
       <c r="D13" s="35">
         <v>761.6</v>
       </c>
       <c r="E13" s="35">
         <v>1015.54</v>
       </c>
       <c r="F13" s="35">
         <v>1270.96</v>
       </c>
       <c r="G13" s="35">
         <v>1414.64</v>
       </c>
       <c r="H13" s="35">
         <v>1595.67</v>
       </c>
       <c r="I13" s="35">
         <v>1758.65</v>
       </c>
       <c r="J13" s="35">
         <v>1928.73</v>
       </c>
       <c r="K13" s="35">
         <v>2120.6999999999998</v>
       </c>
       <c r="L13" s="35">
         <v>2300.2800000000002</v>
       </c>
       <c r="M13" s="35">
         <v>2476.59</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>118.94</v>
       </c>
       <c r="C14" s="35">
         <v>292.76</v>
       </c>
       <c r="D14" s="35">
         <v>459.77</v>
       </c>
       <c r="E14" s="35">
         <v>736.59</v>
       </c>
       <c r="F14" s="35">
         <v>1065.06</v>
       </c>
       <c r="G14" s="35">
         <v>1286.95</v>
       </c>
       <c r="H14" s="35">
         <v>1526.65</v>
       </c>
       <c r="I14" s="35">
         <v>1718.39</v>
       </c>
       <c r="J14" s="35">
         <v>1939.47</v>
       </c>
       <c r="K14" s="35">
         <v>2166.4299999999998</v>
       </c>
       <c r="L14" s="35">
         <v>2404.65</v>
       </c>
       <c r="M14" s="35">
         <v>2612.5</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>187.57</v>
       </c>
       <c r="C15" s="35">
         <v>332.81</v>
       </c>
       <c r="D15" s="35">
         <v>485.76</v>
       </c>
       <c r="E15" s="35">
         <v>644.13</v>
       </c>
       <c r="F15" s="35">
         <v>842.79</v>
       </c>
       <c r="G15" s="35">
         <v>1009.5</v>
       </c>
       <c r="H15" s="35">
         <v>1147.0999999999999</v>
       </c>
       <c r="I15" s="35">
         <v>1252.1500000000001</v>
       </c>
       <c r="J15" s="35">
         <v>1448.28</v>
       </c>
       <c r="K15" s="35">
         <v>1677.8</v>
       </c>
       <c r="L15" s="35">
         <v>1903.21</v>
       </c>
       <c r="M15" s="35">
         <v>2102.62</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>249.77</v>
       </c>
       <c r="C16" s="35">
         <v>489.65</v>
       </c>
       <c r="D16" s="35">
         <v>730.64</v>
       </c>
       <c r="E16" s="35">
         <v>985.46</v>
       </c>
       <c r="F16" s="35">
         <v>1193.02</v>
       </c>
       <c r="G16" s="35">
         <v>1325.93</v>
       </c>
       <c r="H16" s="35">
         <v>1411.86</v>
       </c>
       <c r="I16" s="35">
         <v>1486.07</v>
       </c>
       <c r="J16" s="35">
         <v>1615.42</v>
       </c>
       <c r="K16" s="35">
         <v>1697.22</v>
       </c>
       <c r="L16" s="35">
         <v>1759.4</v>
       </c>
       <c r="M16" s="35">
         <v>1829.51</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>77.7</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="35">
         <v>256.93</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>80</v>
       </c>
       <c r="G17" s="35">
         <v>432.85</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="35">
         <v>161.83000000000001</v>
       </c>
       <c r="D18" s="35">
         <v>232.26</v>
       </c>
       <c r="E18" s="35">
         <v>308.43</v>
       </c>
       <c r="F18" s="35">
         <v>393.66</v>
       </c>
       <c r="G18" s="35">
         <v>483.43</v>
       </c>
       <c r="H18" s="35">
         <v>552.97</v>
       </c>
       <c r="I18" s="35">
         <v>625.27</v>
       </c>
       <c r="J18" s="35">
         <v>684.59</v>
       </c>
       <c r="K18" s="35">
         <v>741.59</v>
       </c>
       <c r="L18" s="35">
         <v>818.76</v>
       </c>
       <c r="M18" s="35">
         <v>871.74</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="35">
         <v>149.86000000000001</v>
       </c>
       <c r="D19" s="35">
         <v>225.25</v>
       </c>
       <c r="E19" s="35">
         <v>305.31</v>
       </c>
       <c r="F19" s="35">
         <v>378.61</v>
       </c>
       <c r="G19" s="35">
         <v>463.28</v>
       </c>
       <c r="H19" s="35">
         <v>541.70000000000005</v>
       </c>
       <c r="I19" s="35">
         <v>626.58000000000004</v>
       </c>
       <c r="J19" s="35">
         <v>703.47</v>
       </c>
       <c r="K19" s="35">
         <v>767.15</v>
       </c>
       <c r="L19" s="35">
         <v>785.33</v>
       </c>
       <c r="M19" s="35">
         <v>812.95</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="35">
         <v>157.94</v>
       </c>
       <c r="D20" s="35">
         <v>245.54</v>
       </c>
       <c r="E20" s="35">
         <v>353.98</v>
       </c>
       <c r="F20" s="35">
         <v>452.55</v>
       </c>
       <c r="G20" s="35">
         <v>557.99</v>
       </c>
       <c r="H20" s="35">
         <v>668.16</v>
       </c>
       <c r="I20" s="35">
         <v>790.71</v>
       </c>
       <c r="J20" s="35">
         <v>905.77</v>
       </c>
       <c r="K20" s="35">
         <v>983.5</v>
       </c>
       <c r="L20" s="35">
         <v>1081.19</v>
       </c>
       <c r="M20" s="35">
         <v>1193.67</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
-      <c r="A21" s="69">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="67">
         <v>2023</v>
       </c>
       <c r="B21" s="62">
         <v>82.73</v>
       </c>
       <c r="C21" s="64">
         <v>137.03</v>
       </c>
-      <c r="D21" s="70">
+      <c r="D21" s="68">
         <v>156.25</v>
       </c>
-      <c r="E21" s="70">
+      <c r="E21" s="68">
         <v>292.22000000000003</v>
       </c>
       <c r="F21" s="64">
         <v>483.64</v>
       </c>
       <c r="G21" s="64">
         <v>633.19000000000005</v>
       </c>
       <c r="H21" s="64">
         <v>798.58</v>
       </c>
       <c r="I21" s="64">
         <v>890.74</v>
       </c>
       <c r="J21" s="64">
         <v>973.57</v>
       </c>
       <c r="K21" s="64">
         <v>1077.43</v>
       </c>
       <c r="L21" s="64">
         <v>1173.82</v>
       </c>
       <c r="M21" s="64">
         <v>1325.43</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
-      <c r="A22" s="69">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="67">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>204.79</v>
       </c>
       <c r="C22" s="64">
         <v>413.88</v>
       </c>
       <c r="D22" s="64">
         <v>653.70000000000005</v>
       </c>
       <c r="E22" s="62">
         <v>891.61</v>
       </c>
       <c r="F22" s="64">
         <v>1112.01</v>
       </c>
       <c r="G22" s="64">
         <v>1368.46</v>
       </c>
       <c r="H22" s="64">
         <v>1646.77</v>
       </c>
       <c r="I22" s="64">
         <v>1903.57</v>
       </c>
       <c r="J22" s="64">
         <v>2117.6999999999998</v>
       </c>
-      <c r="K22" s="70">
+      <c r="K22" s="68">
         <v>2366.42</v>
       </c>
       <c r="L22" s="64">
         <v>2564.9</v>
       </c>
       <c r="M22" s="64">
         <v>2818.56</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
-      <c r="A23" s="69">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="67">
         <v>2025</v>
       </c>
       <c r="B23" s="62">
         <v>354.84</v>
       </c>
       <c r="C23" s="64">
         <v>695.01</v>
       </c>
       <c r="D23" s="64">
         <v>1020</v>
       </c>
       <c r="E23" s="62">
         <v>1308.6300000000001</v>
       </c>
       <c r="F23" s="64">
         <v>1599.97</v>
       </c>
       <c r="G23" s="64">
         <v>1943.5</v>
       </c>
       <c r="H23" s="64">
         <v>2257.25</v>
       </c>
       <c r="I23" s="64">
         <v>2485.5100000000002</v>
       </c>
       <c r="J23" s="64">
         <v>2812.53</v>
       </c>
-      <c r="K23" s="70">
+      <c r="K23" s="68">
         <v>3158.65</v>
       </c>
       <c r="L23" s="64">
         <v>3625.65</v>
       </c>
       <c r="M23" s="64">
         <v>4002.23</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>318.12</v>
       </c>
       <c r="C24" s="39">
         <v>619.83000000000004</v>
       </c>
       <c r="D24" s="39">
         <v>1008.95</v>
       </c>
       <c r="E24" s="39">
         <v>1362.95</v>
       </c>
-      <c r="F24" s="66"/>
-[...8 lines deleted...]
-    <row r="25" spans="1:13" s="16" customFormat="1">
+      <c r="F24" s="39">
+        <v>1751.63</v>
+      </c>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+    </row>
+    <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75">
+    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75">
+    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>75</v>
       </c>
       <c r="C5" s="50" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E5" s="47">
         <v>21</v>
       </c>
       <c r="F5" s="47">
         <v>232.6</v>
       </c>
       <c r="G5" s="47">
         <v>409.81</v>
       </c>
       <c r="H5" s="47">
         <v>564.30999999999995</v>
       </c>
       <c r="I5" s="47">
         <v>751.8</v>
       </c>
       <c r="J5" s="35">
         <v>957.49</v>
       </c>
       <c r="K5" s="35">
         <v>1148.0899999999999</v>
       </c>
       <c r="L5" s="35">
         <v>1269.55</v>
       </c>
       <c r="M5" s="35">
         <v>1287.5999999999999</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C6" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="48">
         <v>123.3</v>
       </c>
       <c r="F6" s="48">
         <v>319.60000000000002</v>
       </c>
       <c r="G6" s="48">
         <v>466.02</v>
       </c>
       <c r="H6" s="48">
         <v>571.15</v>
       </c>
       <c r="I6" s="48">
         <v>731.65</v>
       </c>
       <c r="J6" s="35">
         <v>869.03</v>
       </c>
       <c r="K6" s="35">
         <v>1060.43</v>
       </c>
       <c r="L6" s="35">
         <v>1200.44</v>
       </c>
       <c r="M6" s="35">
         <v>1214.21</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E7" s="48">
         <v>17.36</v>
       </c>
       <c r="F7" s="48">
         <v>123.35</v>
       </c>
       <c r="G7" s="48">
         <v>253.18</v>
       </c>
       <c r="H7" s="48">
         <v>387.5</v>
       </c>
       <c r="I7" s="48">
         <v>496.31</v>
       </c>
       <c r="J7" s="35">
         <v>650.9</v>
       </c>
       <c r="K7" s="35">
         <v>804.6</v>
       </c>
       <c r="L7" s="35">
         <v>887.08</v>
       </c>
       <c r="M7" s="35">
         <v>900.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C8" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="48">
         <v>54.7</v>
       </c>
       <c r="F8" s="48">
         <v>209.46</v>
       </c>
       <c r="G8" s="48">
         <v>363.59</v>
       </c>
       <c r="H8" s="48">
         <v>518.26</v>
       </c>
       <c r="I8" s="48">
         <v>689.06</v>
       </c>
       <c r="J8" s="35">
         <v>832.56</v>
       </c>
       <c r="K8" s="35">
         <v>984.39</v>
       </c>
       <c r="L8" s="35">
         <v>1107.6099999999999</v>
       </c>
       <c r="M8" s="35">
         <v>1119.1600000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="F9" s="48">
         <v>190.31</v>
       </c>
       <c r="G9" s="48">
         <v>346.29</v>
       </c>
       <c r="H9" s="48">
         <v>547.07000000000005</v>
       </c>
       <c r="I9" s="48">
         <v>736.79</v>
       </c>
       <c r="J9" s="35">
         <v>897.78</v>
       </c>
       <c r="K9" s="35">
         <v>1052.5</v>
       </c>
       <c r="L9" s="35">
         <v>1081.98</v>
       </c>
       <c r="M9" s="35">
         <v>1081.98</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="52">
         <v>42.6</v>
       </c>
       <c r="F10" s="48">
         <v>229.7</v>
       </c>
       <c r="G10" s="48">
         <v>408.7</v>
       </c>
       <c r="H10" s="48">
         <v>566.65</v>
       </c>
       <c r="I10" s="48">
         <v>746.88</v>
       </c>
       <c r="J10" s="35">
         <v>888.62</v>
       </c>
       <c r="K10" s="35">
         <v>1192.53</v>
       </c>
       <c r="L10" s="35">
         <v>1273.3399999999999</v>
       </c>
       <c r="M10" s="35">
         <v>1273.48</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="48">
         <v>61.25</v>
       </c>
       <c r="F11" s="48">
         <v>170.3</v>
       </c>
       <c r="G11" s="48">
         <v>284.3</v>
       </c>
       <c r="H11" s="48">
         <v>416.4</v>
       </c>
       <c r="I11" s="48">
         <v>504.1</v>
       </c>
       <c r="J11" s="35">
         <v>592.24</v>
       </c>
       <c r="K11" s="35">
         <v>710.97</v>
       </c>
       <c r="L11" s="35">
         <v>1092.6300000000001</v>
       </c>
       <c r="M11" s="35">
         <v>1092.72</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="52">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="51">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="51">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="48">
         <v>49.49</v>
       </c>
       <c r="F12" s="48">
         <v>121.9</v>
       </c>
       <c r="G12" s="48">
         <v>250.42</v>
       </c>
       <c r="H12" s="48">
         <v>399.88</v>
       </c>
       <c r="I12" s="48">
         <v>684.15</v>
       </c>
       <c r="J12" s="35">
         <v>923.21</v>
       </c>
       <c r="K12" s="35">
         <v>1067.04</v>
       </c>
       <c r="L12" s="35">
         <v>1274.93</v>
       </c>
       <c r="M12" s="35">
         <v>1294.6400000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="48">
         <v>67.349999999999994</v>
       </c>
       <c r="F13" s="48">
         <v>152.11000000000001</v>
       </c>
       <c r="G13" s="48">
         <v>345.38</v>
       </c>
       <c r="H13" s="52">
         <v>476.88</v>
       </c>
       <c r="I13" s="48">
         <v>661.48</v>
       </c>
       <c r="J13" s="35">
         <v>850.26</v>
       </c>
       <c r="K13" s="35">
         <v>1014.89</v>
       </c>
       <c r="L13" s="35">
         <v>1128.94</v>
       </c>
       <c r="M13" s="35">
         <v>1216.5</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>16.73</v>
       </c>
       <c r="C14" s="51">
         <v>16.73</v>
       </c>
       <c r="D14" s="51">
         <v>16.73</v>
       </c>
       <c r="E14" s="48">
         <v>135.19</v>
       </c>
       <c r="F14" s="48">
         <v>238.4</v>
       </c>
       <c r="G14" s="48">
         <v>318.38</v>
       </c>
       <c r="H14" s="48">
         <v>488.88</v>
       </c>
       <c r="I14" s="48">
         <v>702.93</v>
       </c>
       <c r="J14" s="35">
         <v>838.97</v>
       </c>
       <c r="K14" s="35">
         <v>1061.08</v>
       </c>
       <c r="L14" s="35">
         <v>1156.9000000000001</v>
       </c>
       <c r="M14" s="35">
         <v>1188.55</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="48">
         <v>84.88</v>
       </c>
       <c r="F15" s="48">
         <v>321.52</v>
       </c>
       <c r="G15" s="48">
         <v>571.5</v>
       </c>
       <c r="H15" s="48">
         <v>828.69</v>
       </c>
       <c r="I15" s="35">
         <v>1033.73</v>
       </c>
       <c r="J15" s="35">
         <v>1206.24</v>
       </c>
       <c r="K15" s="35">
         <v>1444.55</v>
       </c>
       <c r="L15" s="35">
         <v>1613.24</v>
       </c>
       <c r="M15" s="35">
         <v>1649.44</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="51">
         <v>2.37</v>
       </c>
       <c r="D16" s="51">
         <v>2.37</v>
       </c>
       <c r="E16" s="48">
         <v>8.67</v>
       </c>
       <c r="F16" s="48">
         <v>128.5</v>
       </c>
       <c r="G16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="H16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="K16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="L16" s="48">
         <v>1030.93</v>
       </c>
       <c r="M16" s="48">
         <v>1037.79</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="33" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="48">
         <v>81.19</v>
       </c>
       <c r="F17" s="48">
         <v>258.37</v>
       </c>
       <c r="G17" s="48">
         <v>432.21</v>
       </c>
       <c r="H17" s="48">
         <v>692.95</v>
       </c>
       <c r="I17" s="48">
         <v>902.06</v>
       </c>
       <c r="J17" s="35">
         <v>1101.3399999999999</v>
       </c>
       <c r="K17" s="35">
         <v>1271.58</v>
       </c>
       <c r="L17" s="35">
         <v>1326.19</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="51" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="33" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="48" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="48">
         <v>148.41999999999999</v>
       </c>
       <c r="G18" s="48">
         <v>380.44</v>
       </c>
       <c r="H18" s="48">
         <v>485.76</v>
       </c>
       <c r="I18" s="48">
         <v>608.4</v>
       </c>
       <c r="J18" s="48">
         <v>748.43</v>
       </c>
       <c r="K18" s="35">
         <v>878.87</v>
       </c>
       <c r="L18" s="35">
         <v>927.69</v>
       </c>
       <c r="M18" s="35">
         <v>927.69</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="32">
         <v>62.81</v>
       </c>
       <c r="F19" s="32">
         <v>220.37</v>
       </c>
       <c r="G19" s="32">
         <v>334.92</v>
       </c>
       <c r="H19" s="32">
         <v>439.63</v>
       </c>
       <c r="I19" s="32">
         <v>538.9</v>
       </c>
       <c r="J19" s="32">
         <v>616.1</v>
       </c>
       <c r="K19" s="35">
         <v>710.63</v>
       </c>
       <c r="L19" s="35">
         <v>784.03</v>
       </c>
       <c r="M19" s="35">
         <v>784.35</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="32">
         <v>7.42</v>
       </c>
       <c r="F20" s="32">
         <v>103.73</v>
       </c>
       <c r="G20" s="32">
         <v>254.88</v>
       </c>
       <c r="H20" s="32">
         <v>397.44</v>
       </c>
       <c r="I20" s="32">
         <v>483.2</v>
       </c>
       <c r="J20" s="32">
         <v>537.89</v>
       </c>
       <c r="K20" s="35">
         <v>621.97</v>
       </c>
       <c r="L20" s="35">
         <v>677.18</v>
       </c>
       <c r="M20" s="35">
         <v>696.19</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="31">
         <v>2023</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="32">
         <v>82.35</v>
       </c>
       <c r="F21" s="32">
         <v>185.57</v>
       </c>
       <c r="G21" s="32">
         <v>264.02999999999997</v>
       </c>
       <c r="H21" s="32">
         <v>377.61</v>
       </c>
       <c r="I21" s="32">
         <v>508.07</v>
       </c>
       <c r="J21" s="32">
         <v>612.28</v>
       </c>
       <c r="K21" s="35">
         <v>676.3</v>
       </c>
       <c r="L21" s="35">
         <v>754.22</v>
       </c>
       <c r="M21" s="35">
         <v>762.23</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="31">
         <v>2024</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="34">
         <v>8.6199999999999992</v>
       </c>
       <c r="F22" s="32">
         <v>72.13</v>
       </c>
       <c r="G22" s="32">
         <v>156.30000000000001</v>
       </c>
       <c r="H22" s="32">
         <v>221.42</v>
       </c>
       <c r="I22" s="32">
         <v>271.14999999999998</v>
       </c>
       <c r="J22" s="32">
         <v>312.69</v>
       </c>
       <c r="K22" s="35">
         <v>349.48</v>
       </c>
       <c r="L22" s="35">
         <v>349.73</v>
       </c>
       <c r="M22" s="35">
         <v>349.73</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
-      <c r="A23" s="69">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A23" s="67">
         <v>2025</v>
       </c>
-      <c r="B23" s="73" t="s">
+      <c r="B23" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="C23" s="73" t="s">
+      <c r="C23" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="73" t="s">
+      <c r="D23" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="E23" s="73" t="s">
+      <c r="E23" s="71" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="63">
         <v>13.6</v>
       </c>
       <c r="G23" s="63">
         <v>55.05</v>
       </c>
       <c r="H23" s="63">
         <v>92.1</v>
       </c>
       <c r="I23" s="63">
         <v>129.61000000000001</v>
       </c>
       <c r="J23" s="63">
         <v>167.8</v>
       </c>
       <c r="K23" s="35">
         <v>197.33</v>
       </c>
       <c r="L23" s="35">
         <v>197.71</v>
       </c>
       <c r="M23" s="35">
         <v>197.71</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
-      <c r="B24" s="72" t="s">
+      <c r="B24" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="72" t="s">
+      <c r="C24" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="D24" s="72" t="s">
+      <c r="D24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="40">
         <v>7.31</v>
       </c>
-      <c r="F24" s="66"/>
-[...8 lines deleted...]
-    <row r="25" spans="1:13" s="16" customFormat="1"/>
+      <c r="F24" s="40">
+        <v>69.39</v>
+      </c>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+    </row>
+    <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>