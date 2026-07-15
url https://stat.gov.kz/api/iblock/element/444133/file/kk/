--- v1 (2026-06-24)
+++ v2 (2026-07-15)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16020" windowHeight="9360" tabRatio="849" activeTab="2"/>
+    <workbookView xWindow="14745" yWindow="-15" windowWidth="14025" windowHeight="12405" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
@@ -1468,52 +1468,52 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="78" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="21">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="22" t="s">
@@ -1600,60 +1600,60 @@
         <v>2</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="12"/>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="77">
-        <v>46125</v>
+        <v>46216</v>
       </c>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="77">
-        <v>46154</v>
+        <v>46246</v>
       </c>
       <c r="J17" s="4"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J19" s="4"/>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="18" t="s">
         <v>24</v>
       </c>
@@ -1746,52 +1746,52 @@
       <c r="B12" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="27"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="29" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I37" sqref="I37"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
@@ -2615,51 +2615,53 @@
         <v>873683.86650700809</v>
       </c>
       <c r="M23" s="72">
         <v>962223.36994300992</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="39">
         <v>78796.800000000003</v>
       </c>
       <c r="C24" s="40">
         <v>154264.20000000001</v>
       </c>
       <c r="D24" s="40">
         <v>230742.3</v>
       </c>
       <c r="E24" s="40">
         <v>307631.40000000002</v>
       </c>
       <c r="F24" s="40">
         <v>382123.01</v>
       </c>
-      <c r="G24" s="40"/>
+      <c r="G24" s="40">
+        <v>462663.56</v>
+      </c>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="81" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="81"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
     </row>
     <row r="26" spans="1:13" s="16" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -2712,51 +2714,51 @@
       <c r="K28" s="84"/>
       <c r="L28" s="84"/>
       <c r="M28" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F40" sqref="F40"/>
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
@@ -3581,93 +3583,95 @@
         <v>312410.09669999999</v>
       </c>
       <c r="M23" s="64">
         <v>347729.03459999996</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="60">
         <v>27491.3</v>
       </c>
       <c r="C24" s="60">
         <v>53336.6</v>
       </c>
       <c r="D24" s="60">
         <v>81628.899999999994</v>
       </c>
       <c r="E24" s="60">
         <v>108381.9</v>
       </c>
       <c r="F24" s="60">
         <v>135680.41</v>
       </c>
-      <c r="G24" s="65"/>
+      <c r="G24" s="60">
+        <v>162462.54999999999</v>
+      </c>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="85" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="85"/>
       <c r="C25" s="85"/>
       <c r="D25" s="85"/>
       <c r="E25" s="85"/>
       <c r="F25" s="85"/>
       <c r="G25" s="85"/>
       <c r="H25" s="85"/>
       <c r="I25" s="85"/>
       <c r="J25" s="85"/>
       <c r="K25" s="85"/>
       <c r="L25" s="85"/>
       <c r="M25" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
@@ -4493,93 +4497,95 @@
         <v>321111.37</v>
       </c>
       <c r="M23" s="62">
         <v>352734.76</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="38">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>31146.57</v>
       </c>
       <c r="C24" s="40">
         <v>60158.9</v>
       </c>
       <c r="D24" s="40">
         <v>85910.55</v>
       </c>
       <c r="E24" s="40">
         <v>113062.35</v>
       </c>
       <c r="F24" s="40">
         <v>138121.99</v>
       </c>
-      <c r="G24" s="40"/>
+      <c r="G24" s="40">
+        <v>169793.75</v>
+      </c>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="81" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="81"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M29" sqref="M29"/>
+      <selection activeCell="F43" sqref="F43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
@@ -5408,51 +5414,53 @@
         <v>236312.57400700799</v>
       </c>
       <c r="M23" s="73">
         <v>257529.48644300801</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>19838.96</v>
       </c>
       <c r="C24" s="40">
         <v>40144.17</v>
       </c>
       <c r="D24" s="40">
         <v>62187.35</v>
       </c>
       <c r="E24" s="40">
         <v>84808.36</v>
       </c>
       <c r="F24" s="40">
         <v>106489.2</v>
       </c>
-      <c r="G24" s="40"/>
+      <c r="G24" s="40">
+        <v>128197.96</v>
+      </c>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="46"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="82" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="82"/>
       <c r="C25" s="82"/>
       <c r="D25" s="82"/>
       <c r="E25" s="82"/>
       <c r="F25" s="82"/>
       <c r="G25" s="82"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
       <c r="J25" s="82"/>
       <c r="K25" s="82"/>
       <c r="L25" s="82"/>
       <c r="M25" s="82"/>
     </row>
     <row r="26" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
@@ -5468,51 +5476,51 @@
       <c r="H26" s="83"/>
       <c r="I26" s="83"/>
       <c r="J26" s="83"/>
       <c r="K26" s="83"/>
       <c r="L26" s="83"/>
       <c r="M26" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+      <selection activeCell="H44" sqref="H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
@@ -6333,73 +6341,75 @@
         <v>26.47</v>
       </c>
       <c r="M23" s="64">
         <v>30.15</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>1.84</v>
       </c>
       <c r="C24" s="39">
         <v>4.67</v>
       </c>
       <c r="D24" s="39">
         <v>6.61</v>
       </c>
       <c r="E24" s="39">
         <v>8.48</v>
       </c>
       <c r="F24" s="40">
         <v>10.39</v>
       </c>
-      <c r="G24" s="65"/>
+      <c r="G24" s="40">
+        <v>12.89</v>
+      </c>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J30" sqref="J30"/>
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
@@ -7235,88 +7245,90 @@
         <v>3625.65</v>
       </c>
       <c r="M23" s="64">
         <v>4002.23</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>318.12</v>
       </c>
       <c r="C24" s="39">
         <v>619.83000000000004</v>
       </c>
       <c r="D24" s="39">
         <v>1008.95</v>
       </c>
       <c r="E24" s="39">
         <v>1362.95</v>
       </c>
       <c r="F24" s="39">
         <v>1751.63</v>
       </c>
-      <c r="G24" s="65"/>
+      <c r="G24" s="39">
+        <v>2085.6</v>
+      </c>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J32" sqref="J32"/>
+      <selection activeCell="F33" sqref="F33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
@@ -8142,51 +8154,53 @@
         <v>197.71</v>
       </c>
       <c r="M23" s="35">
         <v>197.71</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="40">
         <v>7.31</v>
       </c>
       <c r="F24" s="40">
         <v>69.39</v>
       </c>
-      <c r="G24" s="65"/>
+      <c r="G24" s="40">
+        <v>110.81</v>
+      </c>
       <c r="H24" s="65"/>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>