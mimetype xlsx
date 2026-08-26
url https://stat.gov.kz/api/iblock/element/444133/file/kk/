--- v2 (2026-07-15)
+++ v3 (2026-08-26)
@@ -6,68 +6,73 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики услуг и энергетики\Управление статистики услуг и транспорта\722 услуги\Байбек\1 транспорт на сайт\2026\07\ДИНАМИКА\период\181103\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14745" yWindow="-15" windowWidth="14025" windowHeight="12405" tabRatio="849"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="849" firstSheet="3" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
   <c r="A2" i="33"/>
   <c r="B2" i="32"/>
   <c r="A2" i="32"/>
   <c r="B2" i="31"/>
   <c r="A2" i="31"/>
   <c r="B2" i="30"/>
   <c r="A2" i="30"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="90">
   <si>
@@ -580,59 +585,59 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
     </r>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -740,50 +745,55 @@
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -883,51 +893,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1093,50 +1103,53 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
@@ -1185,86 +1198,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1468,51 +1481,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="78" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
     <row r="2" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="21">
         <v>181103</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18" t="s">
         <v>7</v>
       </c>
@@ -1679,51 +1692,51 @@
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J24" s="4"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B22"/>
+      <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="27" t="s">
         <v>35</v>
@@ -1747,51 +1760,51 @@
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="27"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="27"/>
     </row>
     <row r="21" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B21" s="29" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
@@ -2618,154 +2631,158 @@
         <v>962223.36994300992</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="39">
         <v>78796.800000000003</v>
       </c>
       <c r="C24" s="40">
         <v>154264.20000000001</v>
       </c>
       <c r="D24" s="40">
         <v>230742.3</v>
       </c>
       <c r="E24" s="40">
         <v>307631.40000000002</v>
       </c>
       <c r="F24" s="40">
         <v>382123.01</v>
       </c>
       <c r="G24" s="40">
         <v>462663.56</v>
       </c>
-      <c r="H24" s="40"/>
+      <c r="H24" s="40">
+        <v>540451.13</v>
+      </c>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="81" t="s">
+      <c r="A25" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="81"/>
-[...10 lines deleted...]
-      <c r="M25" s="81"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
     </row>
     <row r="26" spans="1:13" s="16" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="82" t="s">
+      <c r="A26" s="83" t="s">
         <v>45</v>
       </c>
-      <c r="B26" s="82"/>
-[...10 lines deleted...]
-      <c r="M26" s="82"/>
+      <c r="B26" s="83"/>
+      <c r="C26" s="83"/>
+      <c r="D26" s="83"/>
+      <c r="E26" s="83"/>
+      <c r="F26" s="83"/>
+      <c r="G26" s="83"/>
+      <c r="H26" s="83"/>
+      <c r="I26" s="83"/>
+      <c r="J26" s="83"/>
+      <c r="K26" s="83"/>
+      <c r="L26" s="83"/>
+      <c r="M26" s="83"/>
     </row>
     <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="83" t="s">
+      <c r="A27" s="84" t="s">
         <v>81</v>
       </c>
-      <c r="B27" s="83"/>
-[...10 lines deleted...]
-      <c r="M27" s="83"/>
+      <c r="B27" s="84"/>
+      <c r="C27" s="84"/>
+      <c r="D27" s="84"/>
+      <c r="E27" s="84"/>
+      <c r="F27" s="84"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="84"/>
+      <c r="I27" s="84"/>
+      <c r="J27" s="84"/>
+      <c r="K27" s="84"/>
+      <c r="L27" s="84"/>
+      <c r="M27" s="84"/>
     </row>
     <row r="28" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="84" t="s">
+      <c r="A28" s="85" t="s">
         <v>84</v>
       </c>
-      <c r="B28" s="84"/>
-[...10 lines deleted...]
-      <c r="M28" s="84"/>
+      <c r="B28" s="85"/>
+      <c r="C28" s="85"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="85"/>
+      <c r="G28" s="85"/>
+      <c r="H28" s="85"/>
+      <c r="I28" s="85"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="85"/>
+      <c r="L28" s="85"/>
+      <c r="M28" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
-    <col min="3" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
     <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -3586,92 +3603,94 @@
         <v>347729.03459999996</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="60">
         <v>27491.3</v>
       </c>
       <c r="C24" s="60">
         <v>53336.6</v>
       </c>
       <c r="D24" s="60">
         <v>81628.899999999994</v>
       </c>
       <c r="E24" s="60">
         <v>108381.9</v>
       </c>
       <c r="F24" s="60">
         <v>135680.41</v>
       </c>
       <c r="G24" s="60">
         <v>162462.54999999999</v>
       </c>
-      <c r="H24" s="65"/>
+      <c r="H24" s="81">
+        <v>190132.4</v>
+      </c>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="85" t="s">
+      <c r="A25" s="86" t="s">
         <v>87</v>
       </c>
-      <c r="B25" s="85"/>
-[...10 lines deleted...]
-      <c r="M25" s="85"/>
+      <c r="B25" s="86"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="86"/>
+      <c r="E25" s="86"/>
+      <c r="F25" s="86"/>
+      <c r="G25" s="86"/>
+      <c r="H25" s="86"/>
+      <c r="I25" s="86"/>
+      <c r="J25" s="86"/>
+      <c r="K25" s="86"/>
+      <c r="L25" s="86"/>
+      <c r="M25" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="K44" sqref="K44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
@@ -4500,92 +4519,94 @@
         <v>352734.76</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="38">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>31146.57</v>
       </c>
       <c r="C24" s="40">
         <v>60158.9</v>
       </c>
       <c r="D24" s="40">
         <v>85910.55</v>
       </c>
       <c r="E24" s="40">
         <v>113062.35</v>
       </c>
       <c r="F24" s="40">
         <v>138121.99</v>
       </c>
       <c r="G24" s="40">
         <v>169793.75</v>
       </c>
-      <c r="H24" s="40"/>
+      <c r="H24" s="40">
+        <v>199257.46</v>
+      </c>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="81" t="s">
+      <c r="A25" s="82" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="81"/>
-[...10 lines deleted...]
-      <c r="M25" s="81"/>
+      <c r="B25" s="82"/>
+      <c r="C25" s="82"/>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="82"/>
+      <c r="H25" s="82"/>
+      <c r="I25" s="82"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F43" sqref="F43"/>
+      <selection activeCell="L41" sqref="L41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
@@ -5417,110 +5438,112 @@
         <v>257529.48644300801</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>19838.96</v>
       </c>
       <c r="C24" s="40">
         <v>40144.17</v>
       </c>
       <c r="D24" s="40">
         <v>62187.35</v>
       </c>
       <c r="E24" s="40">
         <v>84808.36</v>
       </c>
       <c r="F24" s="40">
         <v>106489.2</v>
       </c>
       <c r="G24" s="40">
         <v>128197.96</v>
       </c>
-      <c r="H24" s="40"/>
+      <c r="H24" s="40">
+        <v>148470.41</v>
+      </c>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="46"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="82" t="s">
+      <c r="A25" s="83" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="82"/>
-[...10 lines deleted...]
-      <c r="M25" s="82"/>
+      <c r="B25" s="83"/>
+      <c r="C25" s="83"/>
+      <c r="D25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="F25" s="83"/>
+      <c r="G25" s="83"/>
+      <c r="H25" s="83"/>
+      <c r="I25" s="83"/>
+      <c r="J25" s="83"/>
+      <c r="K25" s="83"/>
+      <c r="L25" s="83"/>
+      <c r="M25" s="83"/>
     </row>
     <row r="26" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="83" t="s">
+      <c r="A26" s="84" t="s">
         <v>83</v>
       </c>
-      <c r="B26" s="83"/>
-[...10 lines deleted...]
-      <c r="M26" s="83"/>
+      <c r="B26" s="84"/>
+      <c r="C26" s="84"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="84"/>
+      <c r="F26" s="84"/>
+      <c r="G26" s="84"/>
+      <c r="H26" s="84"/>
+      <c r="I26" s="84"/>
+      <c r="J26" s="84"/>
+      <c r="K26" s="84"/>
+      <c r="L26" s="84"/>
+      <c r="M26" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H44" sqref="H44"/>
+    <sheetView topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K52" sqref="K52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
@@ -6344,72 +6367,74 @@
         <v>30.15</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>1.84</v>
       </c>
       <c r="C24" s="39">
         <v>4.67</v>
       </c>
       <c r="D24" s="39">
         <v>6.61</v>
       </c>
       <c r="E24" s="39">
         <v>8.48</v>
       </c>
       <c r="F24" s="40">
         <v>10.39</v>
       </c>
       <c r="G24" s="40">
         <v>12.89</v>
       </c>
-      <c r="H24" s="65"/>
+      <c r="H24" s="40">
+        <v>15.15</v>
+      </c>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+      <selection activeCell="I35" sqref="I35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
@@ -7248,87 +7273,89 @@
         <v>4002.23</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>318.12</v>
       </c>
       <c r="C24" s="39">
         <v>619.83000000000004</v>
       </c>
       <c r="D24" s="39">
         <v>1008.95</v>
       </c>
       <c r="E24" s="39">
         <v>1362.95</v>
       </c>
       <c r="F24" s="39">
         <v>1751.63</v>
       </c>
       <c r="G24" s="39">
         <v>2085.6</v>
       </c>
-      <c r="H24" s="65"/>
+      <c r="H24" s="39">
+        <v>2420.5500000000002</v>
+      </c>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F33" sqref="F33"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
@@ -8157,51 +8184,53 @@
         <v>197.71</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="40">
         <v>7.31</v>
       </c>
       <c r="F24" s="40">
         <v>69.39</v>
       </c>
       <c r="G24" s="40">
         <v>110.81</v>
       </c>
-      <c r="H24" s="65"/>
+      <c r="H24" s="40">
+        <v>155.15</v>
+      </c>
       <c r="I24" s="65"/>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
     <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>