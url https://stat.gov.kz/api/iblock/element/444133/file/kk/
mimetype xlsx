--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -6,60 +6,55 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="849" firstSheet="3" activeTab="8"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13410" windowHeight="11880" tabRatio="849"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көліктің барлық түрлері бойынша" sheetId="30" r:id="rId3"/>
     <sheet name="Темір жол" sheetId="31" r:id="rId4"/>
     <sheet name="Автомобиль" sheetId="32" r:id="rId5"/>
     <sheet name="Құбыр" sheetId="33" r:id="rId6"/>
     <sheet name="Әуемен" sheetId="34" r:id="rId7"/>
     <sheet name="Теңізбен" sheetId="35" r:id="rId8"/>
     <sheet name="Ішкі сумен" sheetId="36" r:id="rId9"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="36" l="1"/>
   <c r="A2" i="36"/>
   <c r="B2" i="35"/>
   <c r="A2" i="35"/>
   <c r="B2" i="34"/>
   <c r="A2" i="34"/>
   <c r="B2" i="33"/>
@@ -585,59 +580,59 @@
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Жүк теміржол көлігі бойынша есепті кезең мен өткен жылдың сәйкес кезеңінің деректері бос вагондардың жүрісін есепке алмастан қалыптастырылған. </t>
     </r>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
     <t>2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -893,51 +888,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1121,50 +1116,51 @@
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 3 2" xfId="7"/>
     <cellStyle name="Обычный 3 3" xfId="8"/>
     <cellStyle name="Обычный 4" xfId="9"/>
     <cellStyle name="Обычный 5" xfId="10"/>
     <cellStyle name="Финансовый 2" xfId="11"/>
     <cellStyle name="Финансовый 2 2" xfId="12"/>
     <cellStyle name="Финансовый 3" xfId="13"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1198,86 +1194,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1481,6763 +1477,6777 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="14" customWidth="1"/>
     <col min="2" max="2" width="78" style="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10">
       <c r="A1" s="9"/>
       <c r="B1" s="9"/>
     </row>
-    <row r="2" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" s="7" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="21">
         <v>181103</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" s="7" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" s="7" customFormat="1">
       <c r="A4" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" s="7" customFormat="1">
       <c r="A5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" s="7" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" s="7" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" s="7" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" s="7" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="25"/>
     </row>
-    <row r="10" spans="1:10" s="7" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" s="7" customFormat="1" ht="51">
       <c r="A10" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="7" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" s="7" customFormat="1" ht="25.5">
       <c r="A11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>31</v>
       </c>
       <c r="J11" s="8"/>
     </row>
-    <row r="12" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" s="7" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>1</v>
       </c>
       <c r="J12" s="8"/>
     </row>
-    <row r="13" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" s="7" customFormat="1">
       <c r="A13" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>2</v>
       </c>
       <c r="J13" s="8"/>
     </row>
-    <row r="14" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" s="7" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="12"/>
       <c r="J14" s="8"/>
     </row>
-    <row r="15" spans="1:10" s="7" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" s="7" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>0</v>
       </c>
       <c r="J15" s="8"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10">
       <c r="A16" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="77">
         <v>46216</v>
       </c>
       <c r="J16" s="3"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10">
       <c r="A17" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="77">
         <v>46246</v>
       </c>
       <c r="J17" s="4"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10">
       <c r="A18" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>32</v>
       </c>
       <c r="J18" s="3"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10">
       <c r="A19" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J19" s="4"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10">
       <c r="A20" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>4</v>
       </c>
       <c r="J20" s="3"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10">
       <c r="A21" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="59" t="s">
         <v>5</v>
       </c>
       <c r="J21" s="4"/>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10">
       <c r="J22" s="4"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10">
       <c r="J23" s="3"/>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10">
       <c r="J24" s="4"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10">
       <c r="J25" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B21"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="27" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="27" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="27" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="27" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="27" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="27"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="27"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="27"/>
     </row>
-    <row r="21" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:2">
       <c r="B21" s="29" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK28"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A5" s="31">
         <v>2007</v>
       </c>
       <c r="B5" s="32">
         <v>144504.42000000001</v>
       </c>
       <c r="C5" s="32">
         <v>279270.8</v>
       </c>
       <c r="D5" s="32">
         <v>424023.7</v>
       </c>
       <c r="E5" s="32">
         <v>586417.80000000005</v>
       </c>
       <c r="F5" s="32">
         <v>754165.5</v>
       </c>
       <c r="G5" s="32">
         <v>924994.14</v>
       </c>
       <c r="H5" s="32">
         <v>1114675.5900000001</v>
       </c>
       <c r="I5" s="32">
         <v>1316443.1000000001</v>
       </c>
       <c r="J5" s="32">
         <v>1527135.37</v>
       </c>
       <c r="K5" s="32">
         <v>1733247.77</v>
       </c>
       <c r="L5" s="32">
         <v>1933283.4</v>
       </c>
       <c r="M5" s="32">
         <v>2124184.14</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="32">
         <v>149555</v>
       </c>
       <c r="C6" s="32">
         <v>289485.09999999998</v>
       </c>
       <c r="D6" s="32">
         <v>437950.5</v>
       </c>
       <c r="E6" s="32">
         <v>604205.19999999995</v>
       </c>
       <c r="F6" s="32">
         <v>778012.4</v>
       </c>
       <c r="G6" s="32">
         <v>954424.5</v>
       </c>
       <c r="H6" s="32">
         <v>1147403.2</v>
       </c>
       <c r="I6" s="32">
         <v>1355616.4</v>
       </c>
       <c r="J6" s="32">
         <v>1573004.6</v>
       </c>
       <c r="K6" s="32">
         <v>1786207.6</v>
       </c>
       <c r="L6" s="32">
         <v>1995291.2</v>
       </c>
       <c r="M6" s="32">
         <v>2191839.7000000002</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="32">
         <v>143075.76999999999</v>
       </c>
       <c r="C7" s="32">
         <v>277672.7</v>
       </c>
       <c r="D7" s="32">
         <v>416254.44</v>
       </c>
       <c r="E7" s="32">
         <v>557306.56999999995</v>
       </c>
       <c r="F7" s="32">
         <v>702024.93</v>
       </c>
       <c r="G7" s="32">
         <v>850470.6</v>
       </c>
       <c r="H7" s="32">
         <v>1012024.83</v>
       </c>
       <c r="I7" s="32">
         <v>1192081.6000000001</v>
       </c>
       <c r="J7" s="32">
         <v>1390391.2</v>
       </c>
       <c r="K7" s="32">
         <v>1622542.8</v>
       </c>
       <c r="L7" s="32">
         <v>1860507.12</v>
       </c>
       <c r="M7" s="32">
         <v>2104254.13</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="32">
         <v>164061.53</v>
       </c>
       <c r="C8" s="32">
         <v>317400.90999999997</v>
       </c>
       <c r="D8" s="32">
         <v>471484.81</v>
       </c>
       <c r="E8" s="32">
         <v>633825.13</v>
       </c>
       <c r="F8" s="32">
         <v>807598.14</v>
       </c>
       <c r="G8" s="32">
         <v>993636.12</v>
       </c>
       <c r="H8" s="32">
         <v>1194518.8600000001</v>
       </c>
       <c r="I8" s="32">
         <v>1414075.31</v>
       </c>
       <c r="J8" s="32">
         <v>1650352.77</v>
       </c>
       <c r="K8" s="32">
         <v>1897015.29</v>
       </c>
       <c r="L8" s="32">
         <v>2158028.5699999998</v>
       </c>
       <c r="M8" s="32">
         <v>2430077.66</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="32">
         <v>190505.95</v>
       </c>
       <c r="C9" s="32">
         <v>372939.11</v>
       </c>
       <c r="D9" s="32">
         <v>558498.61</v>
       </c>
       <c r="E9" s="32">
         <v>748551.87</v>
       </c>
       <c r="F9" s="32">
         <v>954957.69</v>
       </c>
       <c r="G9" s="32">
         <v>1181253.8999999999</v>
       </c>
       <c r="H9" s="32">
         <v>1432929.29</v>
       </c>
       <c r="I9" s="32">
         <v>1704776.19</v>
       </c>
       <c r="J9" s="32">
         <v>1995684.55</v>
       </c>
       <c r="K9" s="32">
         <v>2307596.1800000002</v>
       </c>
       <c r="L9" s="32">
         <v>2632871.04</v>
       </c>
       <c r="M9" s="32">
         <v>2964963.52</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="32">
         <v>228656.7</v>
       </c>
       <c r="C10" s="32">
         <v>447085.8</v>
       </c>
       <c r="D10" s="32">
         <v>670271.9</v>
       </c>
       <c r="E10" s="32">
         <v>897409.83</v>
       </c>
       <c r="F10" s="32">
         <v>1138235.68</v>
       </c>
       <c r="G10" s="32">
         <v>1402329.66</v>
       </c>
       <c r="H10" s="32">
         <v>1687812.18</v>
       </c>
       <c r="I10" s="32">
         <v>1982358.89</v>
       </c>
       <c r="J10" s="32">
         <v>2289024.34</v>
       </c>
       <c r="K10" s="32">
         <v>2595742.83</v>
       </c>
       <c r="L10" s="32">
         <v>2897971.3</v>
       </c>
       <c r="M10" s="32">
         <v>3221626.41</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="32">
         <v>242677.85</v>
       </c>
       <c r="C11" s="32">
         <v>484104.3</v>
       </c>
       <c r="D11" s="32">
         <v>728906.3</v>
       </c>
       <c r="E11" s="32">
         <v>972604.42</v>
       </c>
       <c r="F11" s="32">
         <v>1234600.71</v>
       </c>
       <c r="G11" s="32">
         <v>1522740.3</v>
       </c>
       <c r="H11" s="32">
         <v>1827849.5</v>
       </c>
       <c r="I11" s="32">
         <v>2147909.0699999998</v>
       </c>
       <c r="J11" s="32">
         <v>2476532.0299999998</v>
       </c>
       <c r="K11" s="32">
         <v>2811888.01</v>
       </c>
       <c r="L11" s="32">
         <v>3149907.67</v>
       </c>
       <c r="M11" s="32">
         <v>3497918.5</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="32">
         <v>250671.72</v>
       </c>
       <c r="C12" s="32">
         <v>500621.16</v>
       </c>
       <c r="D12" s="32">
         <v>754536.76</v>
       </c>
       <c r="E12" s="32">
         <v>1008795.77</v>
       </c>
       <c r="F12" s="32">
         <v>1283189.78</v>
       </c>
       <c r="G12" s="32">
         <v>1581317.24</v>
       </c>
       <c r="H12" s="32">
         <v>1905933.28</v>
       </c>
       <c r="I12" s="32">
         <v>2238839.02</v>
       </c>
       <c r="J12" s="32">
         <v>2572524.31</v>
       </c>
       <c r="K12" s="32">
         <v>2921986.12</v>
       </c>
       <c r="L12" s="32">
         <v>3267817.65</v>
       </c>
       <c r="M12" s="32">
         <v>3627931.79</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="32">
         <v>271173.57</v>
       </c>
       <c r="C13" s="32">
         <v>534310.57999999996</v>
       </c>
       <c r="D13" s="32">
         <v>803365.42</v>
       </c>
       <c r="E13" s="32">
         <v>1072913.7</v>
       </c>
       <c r="F13" s="32">
         <v>1362949.64</v>
       </c>
       <c r="G13" s="32">
         <v>1676489.64</v>
       </c>
       <c r="H13" s="32">
         <v>2005122.63</v>
       </c>
       <c r="I13" s="32">
         <v>2341628.71</v>
       </c>
       <c r="J13" s="32">
         <v>2684432.52</v>
       </c>
       <c r="K13" s="32">
         <v>3025081.2</v>
       </c>
       <c r="L13" s="32">
         <v>3368504.69</v>
       </c>
       <c r="M13" s="32">
         <v>3728592.21</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="32">
         <v>270059.5</v>
       </c>
       <c r="C14" s="32">
         <v>535054.84</v>
       </c>
       <c r="D14" s="32">
         <v>803553.05</v>
       </c>
       <c r="E14" s="32">
         <v>1067730.33</v>
       </c>
       <c r="F14" s="32">
         <v>1355850.82</v>
       </c>
       <c r="G14" s="32">
         <v>1675163.67</v>
       </c>
       <c r="H14" s="32">
         <v>1999814.99</v>
       </c>
       <c r="I14" s="32">
         <v>2333358.46</v>
       </c>
       <c r="J14" s="32">
         <v>2675061.9</v>
       </c>
       <c r="K14" s="32">
         <v>3010675.24</v>
       </c>
       <c r="L14" s="32">
         <v>3352404.77</v>
       </c>
       <c r="M14" s="32">
         <v>3722634.66</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="32">
         <v>272408.94</v>
       </c>
       <c r="C15" s="32">
         <v>536851.99</v>
       </c>
       <c r="D15" s="32">
         <v>812671.29</v>
       </c>
       <c r="E15" s="32">
         <v>1089730.96</v>
       </c>
       <c r="F15" s="32">
         <v>1394472.43</v>
       </c>
       <c r="G15" s="32">
         <v>1728746.22</v>
       </c>
       <c r="H15" s="32">
         <v>2072533.69</v>
       </c>
       <c r="I15" s="32">
         <v>2423786.4300000002</v>
       </c>
       <c r="J15" s="32">
         <v>2782705.17</v>
       </c>
       <c r="K15" s="32">
         <v>3146792.87</v>
       </c>
       <c r="L15" s="32">
         <v>3520244.68</v>
       </c>
       <c r="M15" s="32">
         <v>3916211.08</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:37" s="2" customFormat="1" ht="12.75">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="32">
         <v>279160.99</v>
       </c>
       <c r="C16" s="32">
         <v>554635.24</v>
       </c>
       <c r="D16" s="32">
         <v>847789.06</v>
       </c>
       <c r="E16" s="32">
         <v>1145359.8700000001</v>
       </c>
       <c r="F16" s="32">
         <v>1470880.37</v>
       </c>
       <c r="G16" s="32">
         <v>1838560.59</v>
       </c>
       <c r="H16" s="32">
         <v>2212130.4</v>
       </c>
       <c r="I16" s="32">
         <v>2575576.08</v>
       </c>
       <c r="J16" s="32">
         <v>2945666.97</v>
       </c>
       <c r="K16" s="32">
         <v>3316083.59</v>
       </c>
       <c r="L16" s="32">
         <v>3703362.37</v>
       </c>
       <c r="M16" s="32">
         <v>4103647.5</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="2" customFormat="1" ht="12.75">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="32">
         <v>288672.2</v>
       </c>
       <c r="C17" s="32">
         <v>570705.80000000005</v>
       </c>
       <c r="D17" s="32">
         <v>873960.9</v>
       </c>
       <c r="E17" s="32">
         <v>1185185.1100000001</v>
       </c>
       <c r="F17" s="32">
         <v>1525508.94</v>
       </c>
       <c r="G17" s="32">
         <v>1904753.07</v>
       </c>
       <c r="H17" s="32">
         <v>2295335.84</v>
       </c>
       <c r="I17" s="32">
         <v>2677771.19</v>
       </c>
       <c r="J17" s="32">
         <v>3063442.98</v>
       </c>
       <c r="K17" s="32">
         <v>3451038.98</v>
       </c>
       <c r="L17" s="32">
         <v>3838666.71</v>
       </c>
       <c r="M17" s="32">
         <v>4237932.99</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="2" customFormat="1" ht="12.75">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="32">
         <v>296906.7</v>
       </c>
       <c r="C18" s="32">
         <v>574399.56999999995</v>
       </c>
       <c r="D18" s="32">
         <v>843932.01</v>
       </c>
       <c r="E18" s="32">
         <v>1101092.77</v>
       </c>
       <c r="F18" s="32">
         <v>1420636.54</v>
       </c>
       <c r="G18" s="32">
         <v>1763991.56</v>
       </c>
       <c r="H18" s="32">
         <v>2122265.92</v>
       </c>
       <c r="I18" s="32">
         <v>2477612.38</v>
       </c>
       <c r="J18" s="32">
         <v>2836099.15</v>
       </c>
       <c r="K18" s="32">
         <v>3206878.92</v>
       </c>
       <c r="L18" s="32">
         <v>3576475.87</v>
       </c>
       <c r="M18" s="32">
         <v>3957480.2</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="2" customFormat="1" ht="12.75">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>282164.40999999997</v>
       </c>
       <c r="C19" s="32">
         <v>548061.81999999995</v>
       </c>
       <c r="D19" s="32">
         <v>815367</v>
       </c>
       <c r="E19" s="32">
         <v>1076664.95</v>
       </c>
       <c r="F19" s="32">
         <v>1376579.01</v>
       </c>
       <c r="G19" s="32">
         <v>1706865.27</v>
       </c>
       <c r="H19" s="32">
         <v>2054983.4</v>
       </c>
       <c r="I19" s="32">
         <v>2410228.08</v>
       </c>
       <c r="J19" s="32">
         <v>2773243.63</v>
       </c>
       <c r="K19" s="32">
         <v>3153509.92</v>
       </c>
       <c r="L19" s="32">
         <v>3578377.87</v>
       </c>
       <c r="M19" s="32">
         <v>3999373.54</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="2" customFormat="1" ht="14.25">
       <c r="A20" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="34">
         <v>78363.89</v>
       </c>
       <c r="C20" s="32">
         <v>151068.72788069808</v>
       </c>
       <c r="D20" s="32">
         <v>232012.1482710471</v>
       </c>
       <c r="E20" s="32">
         <v>307032.29001453129</v>
       </c>
       <c r="F20" s="32">
         <v>384405.42295801546</v>
       </c>
       <c r="G20" s="32">
         <v>463974.15530149965</v>
       </c>
       <c r="H20" s="32">
         <v>545210.51153881231</v>
       </c>
       <c r="I20" s="32">
         <v>625316.45947612496</v>
       </c>
       <c r="J20" s="32">
         <v>703153.9819134376</v>
       </c>
       <c r="K20" s="32">
         <v>783190.71227048617</v>
       </c>
       <c r="L20" s="34">
         <v>861598.48872753477</v>
       </c>
       <c r="M20" s="32">
         <v>939530.05138458335</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="2" customFormat="1" ht="14.25">
       <c r="A21" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="34">
         <v>76781.87</v>
       </c>
       <c r="C21" s="32">
         <v>150601.26999999999</v>
       </c>
       <c r="D21" s="57">
         <v>229000.93</v>
       </c>
       <c r="E21" s="32">
         <v>307751.82</v>
       </c>
       <c r="F21" s="32">
         <v>391729.77</v>
       </c>
       <c r="G21" s="58" t="s">
         <v>59</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>60</v>
       </c>
       <c r="I21" s="35" t="s">
         <v>61</v>
       </c>
       <c r="J21" s="35" t="s">
         <v>62</v>
       </c>
       <c r="K21" s="35" t="s">
         <v>63</v>
       </c>
       <c r="L21" s="34" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="34" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="2" customFormat="1" ht="12.75">
       <c r="A22" s="33">
         <v>2024</v>
       </c>
       <c r="B22" s="34">
         <v>76429.5</v>
       </c>
       <c r="C22" s="32">
         <v>149839.06</v>
       </c>
       <c r="D22" s="57">
         <v>236715.02</v>
       </c>
       <c r="E22" s="32">
         <v>321278.44</v>
       </c>
       <c r="F22" s="32">
         <v>407627.11</v>
       </c>
       <c r="G22" s="32">
         <v>496759.64</v>
       </c>
       <c r="H22" s="35">
         <v>589870.38</v>
       </c>
       <c r="I22" s="35">
         <v>685723.31</v>
       </c>
       <c r="J22" s="35">
         <v>782443.4</v>
       </c>
       <c r="K22" s="32">
         <v>883403.57</v>
       </c>
       <c r="L22" s="34">
         <v>977352.32</v>
       </c>
       <c r="M22" s="32">
         <v>1078831.44</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="2" customFormat="1" ht="14.25">
       <c r="A23" s="61" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="72">
         <v>73318.462900000013</v>
       </c>
       <c r="C23" s="73">
         <v>145099.0684472</v>
       </c>
       <c r="D23" s="74">
         <v>220715.42721759999</v>
       </c>
       <c r="E23" s="73">
         <v>296657.37164159998</v>
       </c>
       <c r="F23" s="73">
         <v>374746.93620480003</v>
       </c>
       <c r="G23" s="73">
         <v>453600.95503420802</v>
       </c>
       <c r="H23" s="75">
         <v>535718.50439580798</v>
       </c>
       <c r="I23" s="75">
         <v>621794.852383808</v>
       </c>
       <c r="J23" s="75">
         <v>705621.39740780788</v>
       </c>
       <c r="K23" s="73">
         <v>789206.94840460806</v>
       </c>
       <c r="L23" s="72">
         <v>873683.86650700809</v>
       </c>
       <c r="M23" s="72">
         <v>962223.36994300992</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="2" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="2" customFormat="1" ht="14.25">
       <c r="A24" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="39">
         <v>78796.800000000003</v>
       </c>
       <c r="C24" s="40">
         <v>154264.20000000001</v>
       </c>
       <c r="D24" s="40">
         <v>230742.3</v>
       </c>
       <c r="E24" s="40">
         <v>307631.40000000002</v>
       </c>
       <c r="F24" s="40">
         <v>382123.01</v>
       </c>
       <c r="G24" s="40">
         <v>462663.56</v>
       </c>
       <c r="H24" s="40">
         <v>540451.13</v>
       </c>
-      <c r="I24" s="40"/>
+      <c r="I24" s="40">
+        <v>625688.89</v>
+      </c>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="37.5" customHeight="1">
       <c r="A25" s="82" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="82"/>
       <c r="C25" s="82"/>
       <c r="D25" s="82"/>
       <c r="E25" s="82"/>
       <c r="F25" s="82"/>
       <c r="G25" s="82"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
       <c r="J25" s="82"/>
       <c r="K25" s="82"/>
       <c r="L25" s="82"/>
       <c r="M25" s="82"/>
     </row>
-    <row r="26" spans="1:13" s="16" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" s="16" customFormat="1" ht="38.25" customHeight="1">
       <c r="A26" s="83" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="83"/>
       <c r="C26" s="83"/>
       <c r="D26" s="83"/>
       <c r="E26" s="83"/>
       <c r="F26" s="83"/>
       <c r="G26" s="83"/>
       <c r="H26" s="83"/>
       <c r="I26" s="83"/>
       <c r="J26" s="83"/>
       <c r="K26" s="83"/>
       <c r="L26" s="83"/>
       <c r="M26" s="83"/>
     </row>
-    <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" ht="11.25" customHeight="1">
       <c r="A27" s="84" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="84"/>
       <c r="C27" s="84"/>
       <c r="D27" s="84"/>
       <c r="E27" s="84"/>
       <c r="F27" s="84"/>
       <c r="G27" s="84"/>
       <c r="H27" s="84"/>
       <c r="I27" s="84"/>
       <c r="J27" s="84"/>
       <c r="K27" s="84"/>
       <c r="L27" s="84"/>
       <c r="M27" s="84"/>
     </row>
-    <row r="28" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13" ht="14.25" customHeight="1">
       <c r="A28" s="85" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="85"/>
       <c r="C28" s="85"/>
       <c r="D28" s="85"/>
       <c r="E28" s="85"/>
       <c r="F28" s="85"/>
       <c r="G28" s="85"/>
       <c r="H28" s="85"/>
       <c r="I28" s="85"/>
       <c r="J28" s="85"/>
       <c r="K28" s="85"/>
       <c r="L28" s="85"/>
       <c r="M28" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="12" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A5" s="41">
         <v>2007</v>
       </c>
       <c r="B5" s="42">
         <v>20454.900000000001</v>
       </c>
       <c r="C5" s="42">
         <v>39419.4</v>
       </c>
       <c r="D5" s="42">
         <v>60831.1</v>
       </c>
       <c r="E5" s="42">
         <v>82622.100000000006</v>
       </c>
       <c r="F5" s="42">
         <v>104182.6</v>
       </c>
       <c r="G5" s="42">
         <v>125328.1</v>
       </c>
       <c r="H5" s="42">
         <v>146936.6</v>
       </c>
       <c r="I5" s="42">
         <v>168486.3</v>
       </c>
       <c r="J5" s="42">
         <v>190891.7</v>
       </c>
       <c r="K5" s="42">
         <v>213890.6</v>
       </c>
       <c r="L5" s="42">
         <v>236902.6</v>
       </c>
       <c r="M5" s="42">
         <v>261848.1</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A6" s="2">
         <v>2008</v>
       </c>
       <c r="B6" s="35">
         <v>22530.2</v>
       </c>
       <c r="C6" s="35">
         <v>44325.1</v>
       </c>
       <c r="D6" s="35">
         <v>67672.5</v>
       </c>
       <c r="E6" s="35">
         <v>90307.6</v>
       </c>
       <c r="F6" s="35">
         <v>113115</v>
       </c>
       <c r="G6" s="35">
         <v>135283.5</v>
       </c>
       <c r="H6" s="35">
         <v>157483.5</v>
       </c>
       <c r="I6" s="35">
         <v>180630.1</v>
       </c>
       <c r="J6" s="35">
         <v>204024.2</v>
       </c>
       <c r="K6" s="35">
         <v>228046.7</v>
       </c>
       <c r="L6" s="35">
         <v>251042.6</v>
       </c>
       <c r="M6" s="35">
         <v>271547.8</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A7" s="2">
         <v>2009</v>
       </c>
       <c r="B7" s="35">
         <v>16705.98</v>
       </c>
       <c r="C7" s="35">
         <v>34401.699999999997</v>
       </c>
       <c r="D7" s="35">
         <v>53893.5</v>
       </c>
       <c r="E7" s="35">
         <v>72417.490000000005</v>
       </c>
       <c r="F7" s="35">
         <v>92736.83</v>
       </c>
       <c r="G7" s="35">
         <v>110658.16</v>
       </c>
       <c r="H7" s="35">
         <v>132038.07999999999</v>
       </c>
       <c r="I7" s="35">
         <v>154751.1</v>
       </c>
       <c r="J7" s="35">
         <v>177898.8</v>
       </c>
       <c r="K7" s="35">
         <v>201939.20000000001</v>
       </c>
       <c r="L7" s="35">
         <v>224420.61</v>
       </c>
       <c r="M7" s="35">
         <v>247414.36</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="2">
         <v>2010</v>
       </c>
       <c r="B8" s="35">
         <v>18917.14</v>
       </c>
       <c r="C8" s="35">
         <v>38844.99</v>
       </c>
       <c r="D8" s="35">
         <v>60564.23</v>
       </c>
       <c r="E8" s="35">
         <v>83140.960000000006</v>
       </c>
       <c r="F8" s="35">
         <v>105684.78</v>
       </c>
       <c r="G8" s="35">
         <v>127275.54</v>
       </c>
       <c r="H8" s="35">
         <v>149022.23000000001</v>
       </c>
       <c r="I8" s="35">
         <v>170864.42</v>
       </c>
       <c r="J8" s="35">
         <v>193200.9</v>
       </c>
       <c r="K8" s="35">
         <v>217194.16</v>
       </c>
       <c r="L8" s="35">
         <v>241484.89</v>
       </c>
       <c r="M8" s="35">
         <v>265663.18</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="2">
         <v>2011</v>
       </c>
       <c r="B9" s="35">
         <v>22780</v>
       </c>
       <c r="C9" s="35">
         <v>44452</v>
       </c>
       <c r="D9" s="35">
         <v>67095.3</v>
       </c>
       <c r="E9" s="35">
         <v>89736.29</v>
       </c>
       <c r="F9" s="35">
         <v>111962.56</v>
       </c>
       <c r="G9" s="35">
         <v>133634.70000000001</v>
       </c>
       <c r="H9" s="35">
         <v>155722.94</v>
       </c>
       <c r="I9" s="35">
         <v>178946.32</v>
       </c>
       <c r="J9" s="35">
         <v>201766.91</v>
       </c>
       <c r="K9" s="35">
         <v>226999.45</v>
       </c>
       <c r="L9" s="35">
         <v>251705.60000000001</v>
       </c>
       <c r="M9" s="35">
         <v>277150</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="2">
         <v>2012</v>
       </c>
       <c r="B10" s="35">
         <v>24666.799999999999</v>
       </c>
       <c r="C10" s="35">
         <v>47575.3</v>
       </c>
       <c r="D10" s="35">
         <v>72319.240000000005</v>
       </c>
       <c r="E10" s="35">
         <v>95918.2</v>
       </c>
       <c r="F10" s="35">
         <v>119304.75</v>
       </c>
       <c r="G10" s="35">
         <v>142296.6</v>
       </c>
       <c r="H10" s="35">
         <v>166249.09</v>
       </c>
       <c r="I10" s="35">
         <v>190329.09</v>
       </c>
       <c r="J10" s="35">
         <v>215448.21</v>
       </c>
       <c r="K10" s="35">
         <v>241958.92</v>
       </c>
       <c r="L10" s="35">
         <v>267283.34000000003</v>
       </c>
       <c r="M10" s="35">
         <v>290873.68</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A11" s="2">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>19838.3</v>
       </c>
       <c r="C11" s="35">
         <v>41923.71</v>
       </c>
       <c r="D11" s="35">
         <v>65452.92</v>
       </c>
       <c r="E11" s="35">
         <v>88438.14</v>
       </c>
       <c r="F11" s="35">
         <v>111318.78</v>
       </c>
       <c r="G11" s="35">
         <v>134311.5</v>
       </c>
       <c r="H11" s="35">
         <v>158267.20000000001</v>
       </c>
       <c r="I11" s="35">
         <v>182391.45</v>
       </c>
       <c r="J11" s="35">
         <v>207420.41</v>
       </c>
       <c r="K11" s="35">
         <v>234158.88</v>
       </c>
       <c r="L11" s="35">
         <v>261063.1</v>
       </c>
       <c r="M11" s="35">
         <v>289349.5</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="2">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>15858.04</v>
       </c>
       <c r="C12" s="35">
         <v>35773.99</v>
       </c>
       <c r="D12" s="35">
         <v>57804.98</v>
       </c>
       <c r="E12" s="35">
         <v>79607.360000000001</v>
       </c>
       <c r="F12" s="35">
         <v>101941.63</v>
       </c>
       <c r="G12" s="35">
         <v>123604.72</v>
       </c>
       <c r="H12" s="35">
         <v>147403.98000000001</v>
       </c>
       <c r="I12" s="35">
         <v>172380.26</v>
       </c>
       <c r="J12" s="35">
         <v>197191.56</v>
       </c>
       <c r="K12" s="35">
         <v>223478.1</v>
       </c>
       <c r="L12" s="35">
         <v>248758.48</v>
       </c>
       <c r="M12" s="35">
         <v>273399.58</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="2">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>26704.71</v>
       </c>
       <c r="C13" s="35">
         <v>52206.59</v>
       </c>
       <c r="D13" s="35">
         <v>79398.559999999998</v>
       </c>
       <c r="E13" s="35">
         <v>106600.48</v>
       </c>
       <c r="F13" s="35">
         <v>134812.35999999999</v>
       </c>
       <c r="G13" s="35">
         <v>160113.20000000001</v>
       </c>
       <c r="H13" s="35">
         <v>188816.2</v>
       </c>
       <c r="I13" s="35">
         <v>217714.16</v>
       </c>
       <c r="J13" s="35">
         <v>246246.91</v>
       </c>
       <c r="K13" s="35">
         <v>277251.73</v>
       </c>
       <c r="L13" s="35">
         <v>306756.44</v>
       </c>
       <c r="M13" s="35">
         <v>335141.18</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="2">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>24503.47</v>
       </c>
       <c r="C14" s="35">
         <v>49154.23</v>
       </c>
       <c r="D14" s="35">
         <v>74870.06</v>
       </c>
       <c r="E14" s="35">
         <v>100561.98</v>
       </c>
       <c r="F14" s="35">
         <v>127132.74</v>
       </c>
       <c r="G14" s="35">
         <v>153903.5</v>
       </c>
       <c r="H14" s="35">
         <v>180161.27</v>
       </c>
       <c r="I14" s="35">
         <v>207562.26</v>
       </c>
       <c r="J14" s="35">
         <v>236093.18</v>
       </c>
       <c r="K14" s="35">
         <v>268696.23</v>
       </c>
       <c r="L14" s="35">
         <v>300288.18</v>
       </c>
       <c r="M14" s="35">
         <v>332268.09000000003</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="2">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>29264.720000000001</v>
       </c>
       <c r="C15" s="35">
         <v>55983.519999999997</v>
       </c>
       <c r="D15" s="35">
         <v>86620.38</v>
       </c>
       <c r="E15" s="35">
         <v>114976.26</v>
       </c>
       <c r="F15" s="35">
         <v>145309.17000000001</v>
       </c>
       <c r="G15" s="35">
         <v>176087.06</v>
       </c>
       <c r="H15" s="35">
         <v>208494.83</v>
       </c>
       <c r="I15" s="35">
         <v>242149.67</v>
       </c>
       <c r="J15" s="35">
         <v>275445.46999999997</v>
       </c>
       <c r="K15" s="35">
         <v>310907.37</v>
       </c>
       <c r="L15" s="35">
         <v>344592.21</v>
       </c>
       <c r="M15" s="35">
         <v>378803.09</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="2">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>31137.82</v>
       </c>
       <c r="C16" s="35">
         <v>61090.7</v>
       </c>
       <c r="D16" s="35">
         <v>95030.52</v>
       </c>
       <c r="E16" s="35">
         <v>126942.65</v>
       </c>
       <c r="F16" s="35">
         <v>159510.79999999999</v>
       </c>
       <c r="G16" s="35">
         <v>191617.8</v>
       </c>
       <c r="H16" s="35">
         <v>225387.83</v>
       </c>
       <c r="I16" s="35">
         <v>260452.74</v>
       </c>
       <c r="J16" s="35">
         <v>295015.77</v>
       </c>
       <c r="K16" s="35">
         <v>330310.71999999997</v>
       </c>
       <c r="L16" s="35">
         <v>363244.79999999999</v>
       </c>
       <c r="M16" s="35">
         <v>397710.77</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="2">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>32934.769999999997</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="35">
         <v>126656.13</v>
       </c>
       <c r="F17" s="35">
         <v>159367.19</v>
       </c>
       <c r="G17" s="35">
         <v>192072.16</v>
       </c>
       <c r="H17" s="35">
         <v>227601.1</v>
       </c>
       <c r="I17" s="35">
         <v>263620.37</v>
       </c>
       <c r="J17" s="35">
         <v>298343.59000000003</v>
       </c>
       <c r="K17" s="35">
         <v>335899.83</v>
       </c>
       <c r="L17" s="35">
         <v>371845.94</v>
       </c>
       <c r="M17" s="35">
         <v>407992.94</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="2">
         <v>2020</v>
       </c>
       <c r="B18" s="35">
         <v>31669.9</v>
       </c>
       <c r="C18" s="35">
         <v>62568.99</v>
       </c>
       <c r="D18" s="35">
         <v>96944.81</v>
       </c>
       <c r="E18" s="35">
         <v>130597.81</v>
       </c>
       <c r="F18" s="35">
         <v>164111.81</v>
       </c>
       <c r="G18" s="35">
         <v>196570.66</v>
       </c>
       <c r="H18" s="35">
         <v>232013.06</v>
       </c>
       <c r="I18" s="35">
         <v>267197.36</v>
       </c>
       <c r="J18" s="35">
         <v>302405.76000000001</v>
       </c>
       <c r="K18" s="35">
         <v>340172.66</v>
       </c>
       <c r="L18" s="35">
         <v>376517.47</v>
       </c>
       <c r="M18" s="35">
         <v>413335.3</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="2">
         <v>2021</v>
       </c>
       <c r="B19" s="35">
         <v>33745.629999999997</v>
       </c>
       <c r="C19" s="35">
         <v>64288.17</v>
       </c>
       <c r="D19" s="35">
         <v>98356.99</v>
       </c>
       <c r="E19" s="35">
         <v>134577.88</v>
       </c>
       <c r="F19" s="35">
         <v>170442.86</v>
       </c>
       <c r="G19" s="35">
         <v>204092.93</v>
       </c>
       <c r="H19" s="35">
         <v>238837.85</v>
       </c>
       <c r="I19" s="35">
         <v>273687.83</v>
       </c>
       <c r="J19" s="35">
         <v>307286.93</v>
       </c>
       <c r="K19" s="35">
         <v>342665.83</v>
       </c>
       <c r="L19" s="35">
         <v>378826.61</v>
       </c>
       <c r="M19" s="35">
         <v>416068.23</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="2">
         <v>2022</v>
       </c>
       <c r="B20" s="35">
         <v>37125.65</v>
       </c>
       <c r="C20" s="35">
         <v>70828.429999999993</v>
       </c>
       <c r="D20" s="35">
         <v>107742.66</v>
       </c>
       <c r="E20" s="35">
         <v>140330.26999999999</v>
       </c>
       <c r="F20" s="35">
         <v>174023.57</v>
       </c>
       <c r="G20" s="35">
         <v>206177.19</v>
       </c>
       <c r="H20" s="35">
         <v>239288.01</v>
       </c>
       <c r="I20" s="35">
         <v>273044.51</v>
       </c>
       <c r="J20" s="35">
         <v>305976.78000000003</v>
       </c>
       <c r="K20" s="35">
         <v>340365.7</v>
       </c>
       <c r="L20" s="35">
         <v>372524.04</v>
       </c>
       <c r="M20" s="35">
         <v>404974.55</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A21" s="2">
         <v>2023</v>
       </c>
       <c r="B21" s="35">
         <v>33604.01</v>
       </c>
       <c r="C21" s="35">
         <v>65533.84</v>
       </c>
       <c r="D21" s="35">
         <v>100489.27</v>
       </c>
       <c r="E21" s="35">
         <v>134203.85</v>
       </c>
       <c r="F21" s="35">
         <v>168827.77</v>
       </c>
       <c r="G21" s="35">
         <v>202212.09</v>
       </c>
       <c r="H21" s="35">
         <v>237426.3</v>
       </c>
       <c r="I21" s="35">
         <v>272857.84999999998</v>
       </c>
       <c r="J21" s="35">
         <v>308080.71999999997</v>
       </c>
       <c r="K21" s="35">
         <v>344722.7</v>
       </c>
       <c r="L21" s="35">
         <v>380584.09</v>
       </c>
       <c r="M21" s="35">
         <v>416361.85</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="2">
         <v>2024</v>
       </c>
       <c r="B22" s="35">
         <v>31762.94</v>
       </c>
       <c r="C22" s="35">
         <v>61561.74</v>
       </c>
       <c r="D22" s="35">
         <v>96927.37</v>
       </c>
       <c r="E22" s="35">
         <v>128691.25</v>
       </c>
       <c r="F22" s="35">
         <v>162514.76</v>
       </c>
       <c r="G22" s="35">
         <v>197629.21</v>
       </c>
       <c r="H22" s="35">
         <v>232785.89</v>
       </c>
       <c r="I22" s="35">
         <v>269620.92</v>
       </c>
       <c r="J22" s="35">
         <v>307217.09999999998</v>
       </c>
       <c r="K22" s="35">
         <v>352425.25</v>
       </c>
       <c r="L22" s="35">
         <v>390592.94</v>
       </c>
       <c r="M22" s="35">
         <v>437108.99</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A23" s="79" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="64">
         <v>27423.291799999999</v>
       </c>
       <c r="C23" s="64">
         <v>53755.165300000001</v>
       </c>
       <c r="D23" s="64">
         <v>82653.6348</v>
       </c>
       <c r="E23" s="64">
         <v>109762.9283</v>
       </c>
       <c r="F23" s="64">
         <v>138098.98759999999</v>
       </c>
       <c r="G23" s="64">
         <v>165049.72930000001</v>
       </c>
       <c r="H23" s="64">
         <v>193325.21819999997</v>
       </c>
       <c r="I23" s="64">
         <v>222897.0491</v>
       </c>
       <c r="J23" s="66">
         <v>251925.31129999997</v>
       </c>
       <c r="K23" s="66">
         <v>282260.6802</v>
       </c>
       <c r="L23" s="66">
         <v>312410.09669999999</v>
       </c>
       <c r="M23" s="64">
         <v>347729.03459999996</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A24" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="60">
         <v>27491.3</v>
       </c>
       <c r="C24" s="60">
         <v>53336.6</v>
       </c>
       <c r="D24" s="60">
         <v>81628.899999999994</v>
       </c>
       <c r="E24" s="60">
         <v>108381.9</v>
       </c>
       <c r="F24" s="60">
         <v>135680.41</v>
       </c>
       <c r="G24" s="60">
         <v>162462.54999999999</v>
       </c>
       <c r="H24" s="81">
         <v>190132.4</v>
       </c>
-      <c r="I24" s="65"/>
+      <c r="I24" s="60">
+        <v>218829.33</v>
+      </c>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="11.25" customHeight="1">
       <c r="A25" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="86"/>
       <c r="C25" s="86"/>
       <c r="D25" s="86"/>
       <c r="E25" s="86"/>
       <c r="F25" s="86"/>
       <c r="G25" s="86"/>
       <c r="H25" s="86"/>
       <c r="I25" s="86"/>
       <c r="J25" s="86"/>
       <c r="K25" s="86"/>
       <c r="L25" s="86"/>
       <c r="M25" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K44" sqref="K44"/>
+      <selection activeCell="L56" sqref="L56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="22" width="10.5703125" style="1" customWidth="1"/>
     <col min="23" max="26" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="37" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="30" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="42">
         <v>107030.2</v>
       </c>
       <c r="C5" s="42">
         <v>206153.4</v>
       </c>
       <c r="D5" s="42">
         <v>313005.90000000002</v>
       </c>
       <c r="E5" s="42">
         <v>437070.8</v>
       </c>
       <c r="F5" s="42">
         <v>567277.1</v>
       </c>
       <c r="G5" s="42">
         <v>701395.1</v>
       </c>
       <c r="H5" s="42">
         <v>853655.6</v>
       </c>
       <c r="I5" s="42">
         <v>1017787.2</v>
       </c>
       <c r="J5" s="42">
         <v>1190637.8</v>
       </c>
       <c r="K5" s="42">
         <v>1357065.8</v>
       </c>
       <c r="L5" s="42">
         <v>1517851.1</v>
       </c>
       <c r="M5" s="42">
         <v>1667494.8</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="35">
         <v>110342.27</v>
       </c>
       <c r="C6" s="35">
         <v>213802.9</v>
       </c>
       <c r="D6" s="35">
         <v>323735.09999999998</v>
       </c>
       <c r="E6" s="35">
         <v>450004.8</v>
       </c>
       <c r="F6" s="35">
         <v>583711.6</v>
       </c>
       <c r="G6" s="35">
         <v>720279.7</v>
       </c>
       <c r="H6" s="35">
         <v>847092</v>
       </c>
       <c r="I6" s="35">
         <v>1042139.8</v>
       </c>
       <c r="J6" s="35">
         <v>1219819.2</v>
       </c>
       <c r="K6" s="35">
         <v>1392517.1</v>
       </c>
       <c r="L6" s="35">
         <v>1561219.5</v>
       </c>
       <c r="M6" s="35">
         <v>1720926.9</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="35">
         <v>110181.05</v>
       </c>
       <c r="C7" s="35">
         <v>211812.2</v>
       </c>
       <c r="D7" s="35">
         <v>315294.40999999997</v>
       </c>
       <c r="E7" s="35">
         <v>421128.47</v>
       </c>
       <c r="F7" s="35">
         <v>532424.80000000005</v>
       </c>
       <c r="G7" s="35">
         <v>650265.66</v>
       </c>
       <c r="H7" s="35">
         <v>777553.15</v>
       </c>
       <c r="I7" s="35">
         <v>921699.1</v>
       </c>
       <c r="J7" s="35">
         <v>1083988.7</v>
       </c>
       <c r="K7" s="35">
         <v>1279280.6000000001</v>
       </c>
       <c r="L7" s="35">
         <v>1480723.46</v>
       </c>
       <c r="M7" s="35">
         <v>1687333.5</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="35">
         <v>129724.14</v>
       </c>
       <c r="C8" s="35">
         <v>247898.75</v>
       </c>
       <c r="D8" s="35">
         <v>364919.65</v>
       </c>
       <c r="E8" s="35">
         <v>488487.6</v>
       </c>
       <c r="F8" s="35">
         <v>622829.77</v>
       </c>
       <c r="G8" s="35">
         <v>770452.24</v>
       </c>
       <c r="H8" s="35">
         <v>932970.9</v>
       </c>
       <c r="I8" s="35">
         <v>1113603.8899999999</v>
       </c>
       <c r="J8" s="35">
         <v>1312463.3400000001</v>
       </c>
       <c r="K8" s="35">
         <v>1520565.13</v>
       </c>
       <c r="L8" s="35">
         <v>1740890.69</v>
       </c>
       <c r="M8" s="35">
         <v>1971611.97</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="35">
         <v>150508.57</v>
       </c>
       <c r="C9" s="35">
         <v>295161.40999999997</v>
       </c>
       <c r="D9" s="35">
         <v>441435.6</v>
       </c>
       <c r="E9" s="35">
         <v>591109.99</v>
       </c>
       <c r="F9" s="35">
         <v>756945.95</v>
       </c>
       <c r="G9" s="35">
         <v>943134.63</v>
       </c>
       <c r="H9" s="35">
         <v>1154889.69</v>
       </c>
       <c r="I9" s="35">
         <v>1385194.79</v>
       </c>
       <c r="J9" s="35">
         <v>1635263.56</v>
       </c>
       <c r="K9" s="35">
         <v>1904546.12</v>
       </c>
       <c r="L9" s="35">
         <v>2187315.9900000002</v>
       </c>
       <c r="M9" s="35">
         <v>2475481.88</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="35">
         <v>186066.3</v>
       </c>
       <c r="C10" s="35">
         <v>365740.02</v>
       </c>
       <c r="D10" s="35">
         <v>546531.23</v>
       </c>
       <c r="E10" s="35">
         <v>732323.72</v>
       </c>
       <c r="F10" s="35">
         <v>932236.52</v>
       </c>
       <c r="G10" s="35">
         <v>1155160.3700000001</v>
       </c>
       <c r="H10" s="35">
         <v>1398161.62</v>
       </c>
       <c r="I10" s="35">
         <v>1650375.95</v>
       </c>
       <c r="J10" s="35">
         <v>1914573.41</v>
       </c>
       <c r="K10" s="35">
         <v>2177457.7599999998</v>
       </c>
       <c r="L10" s="35">
         <v>2437099.88</v>
       </c>
       <c r="M10" s="35">
         <v>2718113.14</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>204069.83</v>
       </c>
       <c r="C11" s="35">
         <v>406297.14</v>
       </c>
       <c r="D11" s="35">
         <v>609060.81999999995</v>
       </c>
       <c r="E11" s="35">
         <v>811560.7</v>
       </c>
       <c r="F11" s="35">
         <v>1032496.77</v>
       </c>
       <c r="G11" s="35">
         <v>1278598.6000000001</v>
       </c>
       <c r="H11" s="35">
         <v>1541128</v>
       </c>
       <c r="I11" s="35">
         <v>1818081.66</v>
       </c>
       <c r="J11" s="35">
         <v>2104035.2400000002</v>
       </c>
       <c r="K11" s="35">
         <v>2393504.2200000002</v>
       </c>
       <c r="L11" s="35">
         <v>2683660</v>
       </c>
       <c r="M11" s="35">
         <v>2982660.8</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>215970.38</v>
       </c>
       <c r="C12" s="35">
         <v>428595.69</v>
       </c>
       <c r="D12" s="35">
         <v>642839.18999999994</v>
       </c>
       <c r="E12" s="35">
         <v>856481.79</v>
       </c>
       <c r="F12" s="35">
         <v>1089566.69</v>
       </c>
       <c r="G12" s="35">
         <v>1347108.67</v>
       </c>
       <c r="H12" s="35">
         <v>1628252.92</v>
       </c>
       <c r="I12" s="35">
         <v>1917158.38</v>
       </c>
       <c r="J12" s="35">
         <v>2208047.46</v>
       </c>
       <c r="K12" s="35">
         <v>2512820.63</v>
       </c>
       <c r="L12" s="35">
         <v>2814014.64</v>
       </c>
       <c r="M12" s="35">
         <v>3128501.32</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>224187.19</v>
       </c>
       <c r="C13" s="35">
         <v>443981.2</v>
       </c>
       <c r="D13" s="35">
         <v>667508.56999999995</v>
       </c>
       <c r="E13" s="35">
         <v>892242.42</v>
       </c>
       <c r="F13" s="35">
         <v>1136155.8500000001</v>
       </c>
       <c r="G13" s="35">
         <v>1406993.9</v>
       </c>
       <c r="H13" s="35">
         <v>1689272.14</v>
       </c>
       <c r="I13" s="35">
         <v>1979372.01</v>
       </c>
       <c r="J13" s="35">
         <v>2276569.37</v>
       </c>
       <c r="K13" s="35">
         <v>2570478.83</v>
       </c>
       <c r="L13" s="35">
         <v>2863784.33</v>
       </c>
       <c r="M13" s="35">
         <v>3174292.25</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>224497.81</v>
       </c>
       <c r="C14" s="35">
         <v>444490.83</v>
       </c>
       <c r="D14" s="35">
         <v>668196.32999999996</v>
       </c>
       <c r="E14" s="35">
         <v>889603.11</v>
       </c>
       <c r="F14" s="35">
         <v>1134580.55</v>
       </c>
       <c r="G14" s="35">
         <v>1411031.42</v>
       </c>
       <c r="H14" s="35">
         <v>1693339.18</v>
       </c>
       <c r="I14" s="35">
         <v>1984414.01</v>
       </c>
       <c r="J14" s="35">
         <v>2281914.02</v>
       </c>
       <c r="K14" s="35">
         <v>2568411.4</v>
       </c>
       <c r="L14" s="35">
         <v>2861087.11</v>
       </c>
       <c r="M14" s="35">
         <v>3181102.27</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>224079.68</v>
       </c>
       <c r="C15" s="35">
         <v>444089.64</v>
       </c>
       <c r="D15" s="35">
         <v>669723.39</v>
       </c>
       <c r="E15" s="35">
         <v>898877.69</v>
       </c>
       <c r="F15" s="35">
         <v>1153376.3</v>
       </c>
       <c r="G15" s="35">
         <v>1437769.43</v>
       </c>
       <c r="H15" s="35">
         <v>1729035.03</v>
       </c>
       <c r="I15" s="35">
         <v>2025872.58</v>
       </c>
       <c r="J15" s="35">
         <v>2331037.04</v>
       </c>
       <c r="K15" s="35">
         <v>2639774.79</v>
       </c>
       <c r="L15" s="35">
         <v>2959179.1</v>
       </c>
       <c r="M15" s="35">
         <v>3300818.85</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>224433.41</v>
       </c>
       <c r="C16" s="35">
         <v>447718.36</v>
       </c>
       <c r="D16" s="35">
         <v>683762.63</v>
       </c>
       <c r="E16" s="35">
         <v>925736.3</v>
       </c>
       <c r="F16" s="35">
         <v>1194555.31</v>
       </c>
       <c r="G16" s="35">
         <v>1506299.99</v>
       </c>
       <c r="H16" s="35">
         <v>1822095.16</v>
       </c>
       <c r="I16" s="35">
         <v>2125989.2400000002</v>
       </c>
       <c r="J16" s="35">
         <v>2437576.79</v>
       </c>
       <c r="K16" s="35">
         <v>2749067.36</v>
       </c>
       <c r="L16" s="35">
         <v>3080393.16</v>
       </c>
       <c r="M16" s="35">
         <v>3422276.94</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>231108.3</v>
       </c>
       <c r="C17" s="35">
         <v>462719.46</v>
       </c>
       <c r="D17" s="35">
         <v>711009.2</v>
       </c>
       <c r="E17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="35">
         <v>1248563.19</v>
       </c>
       <c r="G17" s="35">
         <v>1571919.88</v>
       </c>
       <c r="H17" s="35">
         <v>1903138.04</v>
       </c>
       <c r="I17" s="35">
         <v>2226064.9900000002</v>
       </c>
       <c r="J17" s="35">
         <v>2555713.34</v>
       </c>
       <c r="K17" s="35">
         <v>2883314.05</v>
       </c>
       <c r="L17" s="35">
         <v>3212060.31</v>
       </c>
       <c r="M17" s="35">
         <v>3550343.34</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="35">
         <v>240555.02</v>
       </c>
       <c r="C18" s="35">
         <v>462908.97</v>
       </c>
       <c r="D18" s="35">
         <v>675302.59</v>
       </c>
       <c r="E18" s="35">
         <v>877430.08</v>
       </c>
       <c r="F18" s="35">
         <v>1143078.3400000001</v>
       </c>
       <c r="G18" s="35">
         <v>1433859.35</v>
       </c>
       <c r="H18" s="35">
         <v>1737434.5</v>
       </c>
       <c r="I18" s="35">
         <v>2037171.67</v>
       </c>
       <c r="J18" s="35">
         <v>2341579.7400000002</v>
       </c>
       <c r="K18" s="35">
         <v>2654437.63</v>
       </c>
       <c r="L18" s="35">
         <v>2966711.93</v>
       </c>
       <c r="M18" s="35">
         <v>3288661.08</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>225936.45</v>
       </c>
       <c r="C19" s="32">
         <v>440479.63</v>
       </c>
       <c r="D19" s="32">
         <v>652603.94999999995</v>
       </c>
       <c r="E19" s="32">
         <v>856670.18</v>
       </c>
       <c r="F19" s="32">
         <v>1098956.1599999999</v>
       </c>
       <c r="G19" s="32">
         <v>1373540.61</v>
       </c>
       <c r="H19" s="32">
         <v>1662838.4</v>
       </c>
       <c r="I19" s="32">
         <v>1959949.03</v>
       </c>
       <c r="J19" s="32">
         <v>2268119.0099999998</v>
       </c>
       <c r="K19" s="35">
         <v>2590140.5</v>
       </c>
       <c r="L19" s="32">
         <v>2954923.58</v>
       </c>
       <c r="M19" s="32">
         <v>3314245.67</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="14.25">
       <c r="A20" s="33" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="34">
         <v>16404.91</v>
       </c>
       <c r="C20" s="32">
         <v>32680.492180698056</v>
       </c>
       <c r="D20" s="32">
         <v>52771.22827104709</v>
       </c>
       <c r="E20" s="32">
         <v>71012.699114531279</v>
       </c>
       <c r="F20" s="32">
         <v>90530.921858015456</v>
       </c>
       <c r="G20" s="32">
         <v>116460.65500149963</v>
       </c>
       <c r="H20" s="32">
         <v>141046.54263881224</v>
       </c>
       <c r="I20" s="32">
         <v>165694.86027612488</v>
       </c>
       <c r="J20" s="32">
         <v>190818.73791343751</v>
       </c>
       <c r="K20" s="35">
         <v>214780.38657048612</v>
       </c>
       <c r="L20" s="34">
         <v>237963.14522753473</v>
       </c>
       <c r="M20" s="34">
         <v>259734.43388458333</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="14.25">
       <c r="A21" s="33" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="34">
         <v>19823.96</v>
       </c>
       <c r="C21" s="32">
         <v>39609.69</v>
       </c>
       <c r="D21" s="32">
         <v>59527.87</v>
       </c>
       <c r="E21" s="35">
         <v>81199.28</v>
       </c>
       <c r="F21" s="32">
         <v>106781.98</v>
       </c>
       <c r="G21" s="32">
         <v>133111.53</v>
       </c>
       <c r="H21" s="32">
         <v>158404.49</v>
       </c>
       <c r="I21" s="32">
         <v>183636.28</v>
       </c>
       <c r="J21" s="32">
         <v>210714.38</v>
       </c>
       <c r="K21" s="35">
         <v>236678.16</v>
       </c>
       <c r="L21" s="34">
         <v>262060.02</v>
       </c>
       <c r="M21" s="34">
         <v>287165.21999999997</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="61">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>19686.28</v>
       </c>
       <c r="C22" s="63">
         <v>40547.11</v>
       </c>
       <c r="D22" s="63">
         <v>66184.69</v>
       </c>
       <c r="E22" s="62">
         <v>94443.94</v>
       </c>
       <c r="F22" s="63">
         <v>123062.34</v>
       </c>
       <c r="G22" s="63">
         <v>152940.85</v>
       </c>
       <c r="H22" s="63">
         <v>185352.11</v>
       </c>
       <c r="I22" s="63">
         <v>218040.42</v>
       </c>
       <c r="J22" s="63">
         <v>252690.37</v>
       </c>
       <c r="K22" s="62">
         <v>283639.76</v>
       </c>
       <c r="L22" s="62">
         <v>314086.74</v>
       </c>
       <c r="M22" s="62">
         <v>343081.34</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A23" s="61">
         <v>2025</v>
       </c>
       <c r="B23" s="62">
         <v>23889.51</v>
       </c>
       <c r="C23" s="63">
         <v>47928.9</v>
       </c>
       <c r="D23" s="63">
         <v>71364.38</v>
       </c>
       <c r="E23" s="62">
         <v>97868.93</v>
       </c>
       <c r="F23" s="63">
         <v>125953.46</v>
       </c>
       <c r="G23" s="63">
         <v>155722.54</v>
       </c>
       <c r="H23" s="63">
         <v>187667.11</v>
       </c>
       <c r="I23" s="63">
         <v>221946.67</v>
       </c>
       <c r="J23" s="63">
         <v>256109.64</v>
       </c>
       <c r="K23" s="62">
         <v>288413.56</v>
       </c>
       <c r="L23" s="62">
         <v>321111.37</v>
       </c>
       <c r="M23" s="62">
         <v>352734.76</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A24" s="38">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>31146.57</v>
       </c>
       <c r="C24" s="40">
         <v>60158.9</v>
       </c>
       <c r="D24" s="40">
         <v>85910.55</v>
       </c>
       <c r="E24" s="40">
         <v>113062.35</v>
       </c>
       <c r="F24" s="40">
         <v>138121.99</v>
       </c>
       <c r="G24" s="40">
         <v>169793.75</v>
       </c>
       <c r="H24" s="40">
         <v>199257.46</v>
       </c>
-      <c r="I24" s="40"/>
+      <c r="I24" s="40">
+        <v>233581.78</v>
+      </c>
       <c r="J24" s="40"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="36.75" customHeight="1">
       <c r="A25" s="82" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="82"/>
       <c r="C25" s="82"/>
       <c r="D25" s="82"/>
       <c r="E25" s="82"/>
       <c r="F25" s="82"/>
       <c r="G25" s="82"/>
       <c r="H25" s="82"/>
       <c r="I25" s="82"/>
       <c r="J25" s="82"/>
       <c r="K25" s="82"/>
       <c r="L25" s="82"/>
       <c r="M25" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L41" sqref="L41"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="5" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="36" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:37" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="AK3" s="17"/>
     </row>
-    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:37" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A5" s="31">
         <v>2007</v>
       </c>
       <c r="B5" s="35">
         <v>17018.2</v>
       </c>
       <c r="C5" s="35">
         <v>33695.300000000003</v>
       </c>
       <c r="D5" s="35">
         <v>50150.400000000001</v>
       </c>
       <c r="E5" s="35">
         <v>66580.399999999994</v>
       </c>
       <c r="F5" s="35">
         <v>82223.7</v>
       </c>
       <c r="G5" s="35">
         <v>97479.7</v>
       </c>
       <c r="H5" s="35">
         <v>112996.1</v>
       </c>
       <c r="I5" s="35">
         <v>128724.3</v>
       </c>
       <c r="J5" s="35">
         <v>143815</v>
       </c>
       <c r="K5" s="35">
         <v>160149.29999999999</v>
       </c>
       <c r="L5" s="35">
         <v>176163.4</v>
       </c>
       <c r="M5" s="35">
         <v>192454.5</v>
       </c>
     </row>
-    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="35">
         <v>16681.400000000001</v>
       </c>
       <c r="C6" s="35">
         <v>31354.3</v>
       </c>
       <c r="D6" s="35">
         <v>46529.2</v>
       </c>
       <c r="E6" s="35">
         <v>63653.48</v>
       </c>
       <c r="F6" s="35">
         <v>80584.53</v>
       </c>
       <c r="G6" s="35">
         <v>97874.8</v>
       </c>
       <c r="H6" s="35">
         <v>114504.1</v>
       </c>
       <c r="I6" s="35">
         <v>131090.42000000001</v>
       </c>
       <c r="J6" s="35">
         <v>147067.99</v>
       </c>
       <c r="K6" s="35">
         <v>163110.26999999999</v>
       </c>
       <c r="L6" s="35">
         <v>180152.75</v>
       </c>
       <c r="M6" s="35">
         <v>196413.9</v>
       </c>
     </row>
-    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="35">
         <v>16086.74</v>
       </c>
       <c r="C7" s="35">
         <v>31267.7</v>
       </c>
       <c r="D7" s="35">
         <v>46753.1</v>
       </c>
       <c r="E7" s="35">
         <v>63359.7</v>
       </c>
       <c r="F7" s="35">
         <v>76054.91</v>
       </c>
       <c r="G7" s="35">
         <v>88183.66</v>
       </c>
       <c r="H7" s="35">
         <v>100382.29</v>
       </c>
       <c r="I7" s="35">
         <v>113076.5</v>
       </c>
       <c r="J7" s="35">
         <v>125407.74</v>
       </c>
       <c r="K7" s="35">
         <v>137635.70000000001</v>
       </c>
       <c r="L7" s="35">
         <v>151166.41</v>
       </c>
       <c r="M7" s="35">
         <v>165029.51</v>
       </c>
     </row>
-    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="35">
         <v>15197.39</v>
       </c>
       <c r="C8" s="35">
         <v>30235.86</v>
       </c>
       <c r="D8" s="35">
         <v>45363.28</v>
       </c>
       <c r="E8" s="35">
         <v>61146</v>
       </c>
       <c r="F8" s="35">
         <v>77394.600000000006</v>
       </c>
       <c r="G8" s="35">
         <v>93603.55</v>
       </c>
       <c r="H8" s="35">
         <v>109595.06</v>
       </c>
       <c r="I8" s="35">
         <v>125940.07</v>
       </c>
       <c r="J8" s="35">
         <v>140309.68</v>
       </c>
       <c r="K8" s="35">
         <v>154241.34</v>
       </c>
       <c r="L8" s="35">
         <v>169958.22</v>
       </c>
       <c r="M8" s="35">
         <v>186999.23</v>
       </c>
     </row>
-    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="35">
         <v>16907.8</v>
       </c>
       <c r="C9" s="35">
         <v>32723.3</v>
       </c>
       <c r="D9" s="35">
         <v>49036.92</v>
       </c>
       <c r="E9" s="35">
         <v>66413.78</v>
       </c>
       <c r="F9" s="35">
         <v>84138.42</v>
       </c>
       <c r="G9" s="35">
         <v>102009.8</v>
       </c>
       <c r="H9" s="35">
         <v>119111.31</v>
       </c>
       <c r="I9" s="35">
         <v>136876.93</v>
       </c>
       <c r="J9" s="35">
         <v>154344.93</v>
       </c>
       <c r="K9" s="35">
         <v>171198.95</v>
       </c>
       <c r="L9" s="35">
         <v>188529.44</v>
       </c>
       <c r="M9" s="35">
         <v>206663.25</v>
       </c>
     </row>
-    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="35">
         <v>17523.8</v>
       </c>
       <c r="C10" s="35">
         <v>33047.839999999997</v>
       </c>
       <c r="D10" s="35">
         <v>50340.36</v>
       </c>
       <c r="E10" s="35">
         <v>67798.990000000005</v>
       </c>
       <c r="F10" s="35">
         <v>84873.52</v>
       </c>
       <c r="G10" s="35">
         <v>102510.09</v>
       </c>
       <c r="H10" s="35">
         <v>120489.04</v>
       </c>
       <c r="I10" s="35">
         <v>138220.41</v>
       </c>
       <c r="J10" s="35">
         <v>155050.13</v>
       </c>
       <c r="K10" s="35">
         <v>171691.47</v>
       </c>
       <c r="L10" s="35">
         <v>188543.47</v>
       </c>
       <c r="M10" s="35">
         <v>207298.2</v>
       </c>
     </row>
-    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>18380.36</v>
       </c>
       <c r="C11" s="35">
         <v>35177.660000000003</v>
       </c>
       <c r="D11" s="35">
         <v>53359.64</v>
       </c>
       <c r="E11" s="35">
         <v>71183.789999999994</v>
       </c>
       <c r="F11" s="35">
         <v>89015.3</v>
       </c>
       <c r="G11" s="35">
         <v>107626.4</v>
       </c>
       <c r="H11" s="35">
         <v>125846.96</v>
       </c>
       <c r="I11" s="35">
         <v>144442.57999999999</v>
       </c>
       <c r="J11" s="35">
         <v>161706.93</v>
       </c>
       <c r="K11" s="35">
         <v>180278.45</v>
       </c>
       <c r="L11" s="35">
         <v>200397.7</v>
       </c>
       <c r="M11" s="35">
         <v>220807.02</v>
       </c>
     </row>
-    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>18520.97</v>
       </c>
       <c r="C12" s="35">
         <v>35627.53</v>
       </c>
       <c r="D12" s="35">
         <v>52958.12</v>
       </c>
       <c r="E12" s="35">
         <v>71403.97</v>
       </c>
       <c r="F12" s="35">
         <v>89967.81</v>
       </c>
       <c r="G12" s="35">
         <v>108561.93</v>
       </c>
       <c r="H12" s="35">
         <v>127747.78</v>
       </c>
       <c r="I12" s="35">
         <v>146218.29</v>
       </c>
       <c r="J12" s="35">
         <v>163685.29999999999</v>
       </c>
       <c r="K12" s="35">
         <v>181622.98</v>
       </c>
       <c r="L12" s="35">
         <v>200457.15</v>
       </c>
       <c r="M12" s="35">
         <v>221086.44</v>
       </c>
     </row>
-    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>19998.07</v>
       </c>
       <c r="C13" s="35">
         <v>37580.43</v>
       </c>
       <c r="D13" s="35">
         <v>55692.91</v>
       </c>
       <c r="E13" s="35">
         <v>72982.759999999995</v>
       </c>
       <c r="F13" s="35">
         <v>90551.83</v>
       </c>
       <c r="G13" s="35">
         <v>107614.66</v>
       </c>
       <c r="H13" s="35">
         <v>124952.7</v>
       </c>
       <c r="I13" s="35">
         <v>142112.49</v>
       </c>
       <c r="J13" s="35">
         <v>158828.85</v>
       </c>
       <c r="K13" s="35">
         <v>174201.68</v>
       </c>
       <c r="L13" s="35">
         <v>194519.44</v>
       </c>
       <c r="M13" s="35">
         <v>215448.65</v>
       </c>
     </row>
-    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>21187.759999999998</v>
       </c>
       <c r="C14" s="35">
         <v>41364.29</v>
       </c>
       <c r="D14" s="35">
         <v>60006.61</v>
       </c>
       <c r="E14" s="35">
         <v>76688.58</v>
       </c>
       <c r="F14" s="35">
         <v>92827.96</v>
       </c>
       <c r="G14" s="35">
         <v>108615.85</v>
       </c>
       <c r="H14" s="35">
         <v>124289.93</v>
       </c>
       <c r="I14" s="35">
         <v>138950.19</v>
       </c>
       <c r="J14" s="35">
         <v>154263.85</v>
       </c>
       <c r="K14" s="35">
         <v>170325.88</v>
       </c>
       <c r="L14" s="35">
         <v>187451.95</v>
       </c>
       <c r="M14" s="35">
         <v>205445.13</v>
       </c>
     </row>
-    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>18875.54</v>
       </c>
       <c r="C15" s="35">
         <v>36443.199999999997</v>
       </c>
       <c r="D15" s="35">
         <v>55837.29</v>
       </c>
       <c r="E15" s="35">
         <v>75141.86</v>
       </c>
       <c r="F15" s="35">
         <v>94614.76</v>
       </c>
       <c r="G15" s="35">
         <v>113298.95</v>
       </c>
       <c r="H15" s="35">
         <v>133016.5</v>
       </c>
       <c r="I15" s="35">
         <v>153464.64000000001</v>
       </c>
       <c r="J15" s="35">
         <v>173552.39</v>
       </c>
       <c r="K15" s="35">
         <v>192970.58</v>
       </c>
       <c r="L15" s="35">
         <v>212936.99</v>
       </c>
       <c r="M15" s="35">
         <v>232814.63</v>
       </c>
     </row>
-    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:37" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>23335.88</v>
       </c>
       <c r="C16" s="35">
         <v>45330.79</v>
       </c>
       <c r="D16" s="35">
         <v>68257.649999999994</v>
       </c>
       <c r="E16" s="35">
         <v>91679.78</v>
       </c>
       <c r="F16" s="35">
         <v>115483.9</v>
       </c>
       <c r="G16" s="35">
         <v>139016.12</v>
       </c>
       <c r="H16" s="35">
         <v>162782.13</v>
       </c>
       <c r="I16" s="35">
         <v>186996.3</v>
       </c>
       <c r="J16" s="35">
         <v>210684.48</v>
       </c>
       <c r="K16" s="35">
         <v>234077.26</v>
       </c>
       <c r="L16" s="35">
         <v>256907.44</v>
       </c>
       <c r="M16" s="35">
         <v>280763.36</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>24549.98</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="35">
         <v>24583.3</v>
       </c>
       <c r="C18" s="35">
         <v>48753.31</v>
       </c>
       <c r="D18" s="35">
         <v>71444.38</v>
       </c>
       <c r="E18" s="35">
         <v>92747.85</v>
       </c>
       <c r="F18" s="35">
         <v>112896.63</v>
       </c>
       <c r="G18" s="35">
         <v>132688.19</v>
       </c>
       <c r="H18" s="35">
         <v>151768.72</v>
       </c>
       <c r="I18" s="35">
         <v>171996.66</v>
       </c>
       <c r="J18" s="35">
         <v>190665.16</v>
       </c>
       <c r="K18" s="35">
         <v>210630.63</v>
       </c>
       <c r="L18" s="35">
         <v>231479.6</v>
       </c>
       <c r="M18" s="35">
         <v>253660.23</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>22401.919999999998</v>
       </c>
       <c r="C19" s="32">
         <v>43140.09</v>
       </c>
       <c r="D19" s="32">
         <v>64174.14</v>
       </c>
       <c r="E19" s="32">
         <v>85038.69</v>
       </c>
       <c r="F19" s="32">
         <v>106567.15</v>
       </c>
       <c r="G19" s="32">
         <v>128416.8</v>
       </c>
       <c r="H19" s="32">
         <v>152305.85999999999</v>
       </c>
       <c r="I19" s="32">
         <v>175403.21</v>
       </c>
       <c r="J19" s="32">
         <v>196493.07</v>
       </c>
       <c r="K19" s="35">
         <v>219197.97</v>
       </c>
       <c r="L19" s="32">
         <v>243027.7</v>
       </c>
       <c r="M19" s="32">
         <v>267428.33</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="32">
         <v>24756.53</v>
       </c>
       <c r="C20" s="32">
         <v>47399.14</v>
       </c>
       <c r="D20" s="32">
         <v>71248.42</v>
       </c>
       <c r="E20" s="32">
         <v>95321.74</v>
       </c>
       <c r="F20" s="32">
         <v>119286.44</v>
       </c>
       <c r="G20" s="32">
         <v>140513.04</v>
       </c>
       <c r="H20" s="32">
         <v>163797.49</v>
       </c>
       <c r="I20" s="32">
         <v>185287.76</v>
       </c>
       <c r="J20" s="32">
         <v>204897.33</v>
       </c>
       <c r="K20" s="35">
         <v>226419.51</v>
       </c>
       <c r="L20" s="34">
         <v>249330.71</v>
       </c>
       <c r="M20" s="32">
         <v>272906.33</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="25.5">
       <c r="A21" s="31">
         <v>2023</v>
       </c>
       <c r="B21" s="34">
         <v>23269.31</v>
       </c>
       <c r="C21" s="32">
         <v>45316.9</v>
       </c>
       <c r="D21" s="32">
         <v>68821.63</v>
       </c>
       <c r="E21" s="32">
         <v>91966.3</v>
       </c>
       <c r="F21" s="32">
         <v>115441.2</v>
       </c>
       <c r="G21" s="36" t="s">
         <v>68</v>
       </c>
       <c r="H21" s="37" t="s">
         <v>69</v>
       </c>
       <c r="I21" s="37" t="s">
         <v>70</v>
       </c>
       <c r="J21" s="44" t="s">
         <v>71</v>
       </c>
       <c r="K21" s="44" t="s">
         <v>72</v>
       </c>
       <c r="L21" s="34" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="34" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="67">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>24773.77</v>
       </c>
       <c r="C22" s="63">
         <v>47312.71</v>
       </c>
       <c r="D22" s="63">
         <v>72943.45</v>
       </c>
       <c r="E22" s="62">
         <v>97235.1</v>
       </c>
       <c r="F22" s="63">
         <v>120855.67</v>
       </c>
       <c r="G22" s="63">
         <v>144652.46</v>
       </c>
       <c r="H22" s="63">
         <v>169849.15</v>
       </c>
       <c r="I22" s="63">
         <v>195869.53</v>
       </c>
       <c r="J22" s="63">
         <v>220085.25</v>
       </c>
       <c r="K22" s="68">
         <v>244600.25</v>
       </c>
       <c r="L22" s="62">
         <v>269732.86</v>
       </c>
       <c r="M22" s="63">
         <v>295444.95</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="14.25">
       <c r="A23" s="61" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="72">
         <v>21648.711500000001</v>
       </c>
       <c r="C23" s="73">
         <v>42715.9327472</v>
       </c>
       <c r="D23" s="73">
         <v>65671.005217600003</v>
       </c>
       <c r="E23" s="72">
         <v>87707.981441600001</v>
       </c>
       <c r="F23" s="78">
         <v>109069.48280480001</v>
       </c>
       <c r="G23" s="73">
         <v>130816.12453420799</v>
       </c>
       <c r="H23" s="73">
         <v>152360.33379580802</v>
       </c>
       <c r="I23" s="73">
         <v>174316.96218380801</v>
       </c>
       <c r="J23" s="73">
         <v>194584.77360780802</v>
       </c>
       <c r="K23" s="76">
         <v>215152.893804608</v>
       </c>
       <c r="L23" s="72">
         <v>236312.57400700799</v>
       </c>
       <c r="M23" s="73">
         <v>257529.48644300801</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>19838.96</v>
       </c>
       <c r="C24" s="40">
         <v>40144.17</v>
       </c>
       <c r="D24" s="40">
         <v>62187.35</v>
       </c>
       <c r="E24" s="40">
         <v>84808.36</v>
       </c>
       <c r="F24" s="40">
         <v>106489.2</v>
       </c>
       <c r="G24" s="40">
         <v>128197.96</v>
       </c>
       <c r="H24" s="40">
         <v>148470.41</v>
       </c>
-      <c r="I24" s="40"/>
+      <c r="I24" s="40">
+        <v>170300.96</v>
+      </c>
       <c r="J24" s="40"/>
       <c r="K24" s="46"/>
       <c r="L24" s="39"/>
       <c r="M24" s="40"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="16" customFormat="1" ht="39" customHeight="1">
       <c r="A25" s="83" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="83"/>
       <c r="C25" s="83"/>
       <c r="D25" s="83"/>
       <c r="E25" s="83"/>
       <c r="F25" s="83"/>
       <c r="G25" s="83"/>
       <c r="H25" s="83"/>
       <c r="I25" s="83"/>
       <c r="J25" s="83"/>
       <c r="K25" s="83"/>
       <c r="L25" s="83"/>
       <c r="M25" s="83"/>
     </row>
-    <row r="26" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" s="16" customFormat="1">
       <c r="A26" s="84" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="84"/>
       <c r="C26" s="84"/>
       <c r="D26" s="84"/>
       <c r="E26" s="84"/>
       <c r="F26" s="84"/>
       <c r="G26" s="84"/>
       <c r="H26" s="84"/>
       <c r="I26" s="84"/>
       <c r="J26" s="84"/>
       <c r="K26" s="84"/>
       <c r="L26" s="84"/>
       <c r="M26" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A26:M26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K52" sqref="K52"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="36" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="32.25" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="47">
         <v>1.1000000000000001</v>
       </c>
       <c r="C5" s="47">
         <v>2.7</v>
       </c>
       <c r="D5" s="47">
         <v>4.3</v>
       </c>
       <c r="E5" s="47">
         <v>6.5</v>
       </c>
       <c r="F5" s="47">
         <v>8.6</v>
       </c>
       <c r="G5" s="47">
         <v>10.5</v>
       </c>
       <c r="H5" s="47">
         <v>12.1</v>
       </c>
       <c r="I5" s="47">
         <v>14.5</v>
       </c>
       <c r="J5" s="47">
         <v>17.5</v>
       </c>
       <c r="K5" s="47">
         <v>20.2</v>
       </c>
       <c r="L5" s="47">
         <v>22.9</v>
       </c>
       <c r="M5" s="47">
         <v>25.4</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="48">
         <v>1.3</v>
       </c>
       <c r="C6" s="48">
         <v>3.1</v>
       </c>
       <c r="D6" s="48">
         <v>5.0999999999999996</v>
       </c>
       <c r="E6" s="48">
         <v>7.0609999999999999</v>
       </c>
       <c r="F6" s="48">
         <v>8.89</v>
       </c>
       <c r="G6" s="48">
         <v>10.683999999999999</v>
       </c>
       <c r="H6" s="48">
         <v>12.449</v>
       </c>
       <c r="I6" s="48">
         <v>14.53</v>
       </c>
       <c r="J6" s="48">
         <v>17.097999999999999</v>
       </c>
       <c r="K6" s="48">
         <v>19.587</v>
       </c>
       <c r="L6" s="48">
         <v>21.8</v>
       </c>
       <c r="M6" s="48">
         <v>23.7</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="48">
         <v>1.1000000000000001</v>
       </c>
       <c r="C7" s="48">
         <v>2.2669999999999999</v>
       </c>
       <c r="D7" s="48">
         <v>4</v>
       </c>
       <c r="E7" s="48">
         <v>5.5</v>
       </c>
       <c r="F7" s="48">
         <v>6.78</v>
       </c>
       <c r="G7" s="48">
         <v>8.0649999999999995</v>
       </c>
       <c r="H7" s="48">
         <v>9.3800000000000008</v>
       </c>
       <c r="I7" s="48">
         <v>11.7</v>
       </c>
       <c r="J7" s="48">
         <v>13.6</v>
       </c>
       <c r="K7" s="48">
         <v>15.9</v>
       </c>
       <c r="L7" s="48">
         <v>18.462</v>
       </c>
       <c r="M7" s="48">
         <v>21.268000000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="48">
         <v>1.1539999999999999</v>
       </c>
       <c r="C8" s="48">
         <v>3.0859999999999999</v>
       </c>
       <c r="D8" s="48">
         <v>5.2</v>
       </c>
       <c r="E8" s="48">
         <v>7.4</v>
       </c>
       <c r="F8" s="48">
         <v>10.16</v>
       </c>
       <c r="G8" s="48">
         <v>12.36</v>
       </c>
       <c r="H8" s="48">
         <v>14.3</v>
       </c>
       <c r="I8" s="48">
         <v>16.748999999999999</v>
       </c>
       <c r="J8" s="48">
         <v>19.2</v>
       </c>
       <c r="K8" s="48">
         <v>22.1</v>
       </c>
       <c r="L8" s="48">
         <v>25.768000000000001</v>
       </c>
       <c r="M8" s="48">
         <v>29.167000000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="48">
         <v>2.2999999999999998</v>
       </c>
       <c r="C9" s="48">
         <v>4.8499999999999996</v>
       </c>
       <c r="D9" s="48">
         <v>7.48</v>
       </c>
       <c r="E9" s="48">
         <v>9.9</v>
       </c>
       <c r="F9" s="48">
         <v>12.46</v>
       </c>
       <c r="G9" s="48">
         <v>14.65</v>
       </c>
       <c r="H9" s="48">
         <v>16.8</v>
       </c>
       <c r="I9" s="48">
         <v>18.8</v>
       </c>
       <c r="J9" s="48">
         <v>21.1</v>
       </c>
       <c r="K9" s="48">
         <v>23.19</v>
       </c>
       <c r="L9" s="48">
         <v>25.98</v>
       </c>
       <c r="M9" s="48">
         <v>29.4</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="48">
         <v>1.2</v>
       </c>
       <c r="C10" s="48">
         <v>2.5</v>
       </c>
       <c r="D10" s="48">
         <v>4.2300000000000004</v>
       </c>
       <c r="E10" s="48">
         <v>5.7</v>
       </c>
       <c r="F10" s="48">
         <v>7.1</v>
       </c>
       <c r="G10" s="48">
         <v>8.5</v>
       </c>
       <c r="H10" s="48">
         <v>10.02</v>
       </c>
       <c r="I10" s="48">
         <v>11.76</v>
       </c>
       <c r="J10" s="48">
         <v>13.42</v>
       </c>
       <c r="K10" s="48">
         <v>15.224500000000001</v>
       </c>
       <c r="L10" s="48">
         <v>17.13</v>
       </c>
       <c r="M10" s="48">
         <v>19.605399999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="48">
         <v>1.65</v>
       </c>
       <c r="C11" s="48">
         <v>3.3839999999999999</v>
       </c>
       <c r="D11" s="48">
         <v>5.1093999999999999</v>
       </c>
       <c r="E11" s="48">
         <v>7.0473999999999997</v>
       </c>
       <c r="F11" s="48">
         <v>9.2718000000000007</v>
       </c>
       <c r="G11" s="48">
         <v>11.1</v>
       </c>
       <c r="H11" s="48">
         <v>12.9</v>
       </c>
       <c r="I11" s="48">
         <v>14.8315</v>
       </c>
       <c r="J11" s="48">
         <v>16.813800000000001</v>
       </c>
       <c r="K11" s="48">
         <v>18.992799999999999</v>
       </c>
       <c r="L11" s="48">
         <v>21.442699999999999</v>
       </c>
       <c r="M11" s="48">
         <v>23.962700000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="48">
         <v>1.3887</v>
       </c>
       <c r="C12" s="48">
         <v>3.1360000000000001</v>
       </c>
       <c r="D12" s="48">
         <v>4.7747000000000002</v>
       </c>
       <c r="E12" s="48">
         <v>6.2270000000000003</v>
       </c>
       <c r="F12" s="48">
         <v>7.7</v>
       </c>
       <c r="G12" s="48">
         <v>8.8800000000000008</v>
       </c>
       <c r="H12" s="48">
         <v>10.4</v>
       </c>
       <c r="I12" s="48">
         <v>11.9985</v>
       </c>
       <c r="J12" s="48">
         <v>13.722</v>
       </c>
       <c r="K12" s="48">
         <v>15.439</v>
       </c>
       <c r="L12" s="48">
         <v>17.155999999999999</v>
       </c>
       <c r="M12" s="48">
         <v>19.613</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="48">
         <v>1.1389</v>
       </c>
       <c r="C13" s="48">
         <v>2.3778000000000001</v>
       </c>
       <c r="D13" s="48">
         <v>3.7450000000000001</v>
       </c>
       <c r="E13" s="48">
         <v>5.1589</v>
       </c>
       <c r="F13" s="48">
         <v>6.5289000000000001</v>
       </c>
       <c r="G13" s="48">
         <v>7.8674999999999997</v>
       </c>
       <c r="H13" s="48">
         <v>9.0486000000000004</v>
       </c>
       <c r="I13" s="48">
         <v>9.9260999999999999</v>
       </c>
       <c r="J13" s="48">
         <v>11.4032</v>
       </c>
       <c r="K13" s="48">
         <v>13.360900000000001</v>
       </c>
       <c r="L13" s="48">
         <v>15.257999999999999</v>
       </c>
       <c r="M13" s="48">
         <v>17.047000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="48">
         <v>0.99560000000000004</v>
       </c>
       <c r="C14" s="48">
         <v>2.181</v>
       </c>
       <c r="D14" s="48">
         <v>3.5518999999999998</v>
       </c>
       <c r="E14" s="48">
         <v>4.8746999999999998</v>
       </c>
       <c r="F14" s="48">
         <v>6.1146000000000003</v>
       </c>
       <c r="G14" s="48">
         <v>7.5827</v>
       </c>
       <c r="H14" s="48">
         <v>9.0827000000000009</v>
       </c>
       <c r="I14" s="48">
         <v>10.6851</v>
       </c>
       <c r="J14" s="35">
         <v>12.417</v>
       </c>
       <c r="K14" s="35">
         <v>14.2197</v>
       </c>
       <c r="L14" s="35">
         <v>15.984299999999999</v>
       </c>
       <c r="M14" s="35">
         <v>18.123200000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="48">
         <v>1.4308000000000001</v>
       </c>
       <c r="C15" s="48">
         <v>2.8224999999999998</v>
       </c>
       <c r="D15" s="48">
         <v>4.4730999999999996</v>
       </c>
       <c r="E15" s="48">
         <v>6.1485000000000003</v>
       </c>
       <c r="F15" s="48">
         <v>7.8853999999999997</v>
       </c>
       <c r="G15" s="48">
         <v>9.7777999999999992</v>
       </c>
       <c r="H15" s="48">
         <v>11.5532</v>
       </c>
       <c r="I15" s="48">
         <v>13.6602</v>
       </c>
       <c r="J15" s="35">
         <v>15.760300000000001</v>
       </c>
       <c r="K15" s="35">
         <v>17.789100000000001</v>
       </c>
       <c r="L15" s="35">
         <v>19.9238</v>
       </c>
       <c r="M15" s="35">
         <v>22.4499</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="48">
         <v>1.7396</v>
       </c>
       <c r="C16" s="48">
         <v>3.3698999999999999</v>
       </c>
       <c r="D16" s="48">
         <v>5.2388000000000003</v>
       </c>
       <c r="E16" s="48">
         <v>7.0101000000000004</v>
       </c>
       <c r="F16" s="48">
         <v>8.8457000000000008</v>
       </c>
       <c r="G16" s="48">
         <v>10.744999999999999</v>
       </c>
       <c r="H16" s="48">
         <v>12.645300000000001</v>
       </c>
       <c r="I16" s="48">
         <v>14.8909</v>
       </c>
       <c r="J16" s="48">
         <v>20.9</v>
       </c>
       <c r="K16" s="35">
         <v>24.44</v>
       </c>
       <c r="L16" s="35">
         <v>26.634699999999999</v>
       </c>
       <c r="M16" s="35">
         <v>29.1355</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="48">
         <v>1.44</v>
       </c>
       <c r="C17" s="48">
         <v>3.5707</v>
       </c>
       <c r="D17" s="48">
         <v>6</v>
       </c>
       <c r="E17" s="48">
         <v>8.01</v>
       </c>
       <c r="F17" s="48">
         <v>10.1</v>
       </c>
       <c r="G17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="I17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="48" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="48">
         <v>1.85</v>
       </c>
       <c r="C18" s="48">
         <v>3.97</v>
       </c>
       <c r="D18" s="48">
         <v>5.47</v>
       </c>
       <c r="E18" s="48">
         <v>6.09</v>
       </c>
       <c r="F18" s="48">
         <v>7.69</v>
       </c>
       <c r="G18" s="48">
         <v>9.49</v>
       </c>
       <c r="H18" s="48">
         <v>10.92</v>
       </c>
       <c r="I18" s="48">
         <v>13.01</v>
       </c>
       <c r="J18" s="48">
         <v>15.48</v>
       </c>
       <c r="K18" s="35">
         <v>17.53</v>
       </c>
       <c r="L18" s="35">
         <v>20.420000000000002</v>
       </c>
       <c r="M18" s="35">
         <v>24.15</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="32">
         <v>2.48</v>
       </c>
       <c r="C19" s="32">
         <v>4.07</v>
       </c>
       <c r="D19" s="32">
         <v>6.67</v>
       </c>
       <c r="E19" s="32">
         <v>10.08</v>
       </c>
       <c r="F19" s="32">
         <v>13.85</v>
       </c>
       <c r="G19" s="32">
         <v>16.72</v>
       </c>
       <c r="H19" s="32">
         <v>19.95</v>
       </c>
       <c r="I19" s="32">
         <v>22.52</v>
       </c>
       <c r="J19" s="32">
         <v>25.04</v>
       </c>
       <c r="K19" s="35">
         <v>27.84</v>
       </c>
       <c r="L19" s="32">
         <v>30.62</v>
       </c>
       <c r="M19" s="32">
         <v>34.01</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="32">
         <v>1.1599999999999999</v>
       </c>
       <c r="C20" s="32">
         <v>2.73</v>
       </c>
       <c r="D20" s="32">
         <v>4.3</v>
       </c>
       <c r="E20" s="32">
         <v>6.18</v>
       </c>
       <c r="F20" s="32">
         <v>8.2100000000000009</v>
       </c>
       <c r="G20" s="32">
         <v>10.38</v>
       </c>
       <c r="H20" s="32">
         <v>12.74</v>
       </c>
       <c r="I20" s="32">
         <v>15.14</v>
       </c>
       <c r="J20" s="32">
         <v>17.260000000000002</v>
       </c>
       <c r="K20" s="35">
         <v>19.37</v>
       </c>
       <c r="L20" s="34">
         <v>21.8</v>
       </c>
       <c r="M20" s="35">
         <v>24.51</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A21" s="31">
         <v>2023</v>
       </c>
       <c r="B21" s="34">
         <v>1.85</v>
       </c>
       <c r="C21" s="32">
         <v>3.8</v>
       </c>
       <c r="D21" s="49">
         <v>5.91</v>
       </c>
       <c r="E21" s="48">
         <v>7.82</v>
       </c>
       <c r="F21" s="32">
         <v>9.6</v>
       </c>
       <c r="G21" s="35">
         <v>11.39</v>
       </c>
       <c r="H21" s="32">
         <v>13.27</v>
       </c>
       <c r="I21" s="32">
         <v>15.19</v>
       </c>
       <c r="J21" s="32">
         <v>17.18</v>
       </c>
       <c r="K21" s="35">
         <v>18.98</v>
       </c>
       <c r="L21" s="34">
         <v>21.22</v>
       </c>
       <c r="M21" s="35">
         <v>23.83</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="67">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>1.72</v>
       </c>
       <c r="C22" s="63">
         <v>3.62</v>
       </c>
       <c r="D22" s="69">
         <v>5.82</v>
       </c>
       <c r="E22" s="62">
         <v>7.91</v>
       </c>
       <c r="F22" s="63">
         <v>10.199999999999999</v>
       </c>
       <c r="G22" s="64">
         <v>12.37</v>
       </c>
       <c r="H22" s="63">
         <v>15.05</v>
       </c>
       <c r="I22" s="63">
         <v>17.72</v>
       </c>
       <c r="J22" s="63">
         <v>20.3</v>
       </c>
       <c r="K22" s="68">
         <v>22.43</v>
       </c>
       <c r="L22" s="62">
         <v>25.16</v>
       </c>
       <c r="M22" s="64">
         <v>27.88</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A23" s="67">
         <v>2025</v>
       </c>
       <c r="B23" s="62">
         <v>2.1</v>
       </c>
       <c r="C23" s="63">
         <v>4.0599999999999996</v>
       </c>
       <c r="D23" s="69">
         <v>6.4</v>
       </c>
       <c r="E23" s="62">
         <v>8.9</v>
       </c>
       <c r="F23" s="63">
         <v>11.44</v>
       </c>
       <c r="G23" s="63">
         <v>14.01</v>
       </c>
       <c r="H23" s="63">
         <v>16.489999999999998</v>
       </c>
       <c r="I23" s="63">
         <v>19.05</v>
       </c>
       <c r="J23" s="63">
         <v>21.35</v>
       </c>
       <c r="K23" s="68">
         <v>23.84</v>
       </c>
       <c r="L23" s="62">
         <v>26.47</v>
       </c>
       <c r="M23" s="64">
         <v>30.15</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>1.84</v>
       </c>
       <c r="C24" s="39">
         <v>4.67</v>
       </c>
       <c r="D24" s="39">
         <v>6.61</v>
       </c>
       <c r="E24" s="39">
         <v>8.48</v>
       </c>
       <c r="F24" s="40">
         <v>10.39</v>
       </c>
       <c r="G24" s="40">
         <v>12.89</v>
       </c>
       <c r="H24" s="40">
         <v>15.15</v>
       </c>
-      <c r="I24" s="65"/>
+      <c r="I24" s="87">
+        <v>17.8</v>
+      </c>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I35" sqref="I35"/>
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="1" customWidth="1"/>
     <col min="14" max="15" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.85546875" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>75</v>
       </c>
       <c r="C5" s="42" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="42">
         <v>32</v>
       </c>
       <c r="E5" s="42">
         <v>117</v>
       </c>
       <c r="F5" s="42">
         <v>241</v>
       </c>
       <c r="G5" s="42">
         <v>371</v>
       </c>
       <c r="H5" s="42">
         <v>511</v>
       </c>
       <c r="I5" s="42">
         <v>679</v>
       </c>
       <c r="J5" s="42">
         <v>816</v>
       </c>
       <c r="K5" s="42">
         <v>974</v>
       </c>
       <c r="L5" s="42">
         <v>1074</v>
       </c>
       <c r="M5" s="42">
         <v>1074</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>75</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="35">
         <v>9.99</v>
       </c>
       <c r="E6" s="35">
         <v>110.45</v>
       </c>
       <c r="F6" s="35">
         <v>274.52</v>
       </c>
       <c r="G6" s="35">
         <v>511.57</v>
       </c>
       <c r="H6" s="35">
         <v>741.97</v>
       </c>
       <c r="I6" s="35">
         <v>1011.95</v>
       </c>
       <c r="J6" s="35">
         <v>1209.18</v>
       </c>
       <c r="K6" s="35">
         <v>1455.59</v>
       </c>
       <c r="L6" s="35">
         <v>1656.09</v>
       </c>
       <c r="M6" s="35">
         <v>1715.4</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>76</v>
       </c>
       <c r="C7" s="35">
         <v>188.9</v>
       </c>
       <c r="D7" s="35">
         <v>309.43</v>
       </c>
       <c r="E7" s="35">
         <v>378.01</v>
       </c>
       <c r="F7" s="35">
         <v>678.25</v>
       </c>
       <c r="G7" s="35">
         <v>1101.8800000000001</v>
       </c>
       <c r="H7" s="35">
         <v>1654.4</v>
       </c>
       <c r="I7" s="35">
         <v>2046.9</v>
       </c>
       <c r="J7" s="35">
         <v>2431.5</v>
       </c>
       <c r="K7" s="35">
         <v>2866.7</v>
       </c>
       <c r="L7" s="35">
         <v>3291.1</v>
       </c>
       <c r="M7" s="35">
         <v>3554.6</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="35">
         <v>418.22</v>
       </c>
       <c r="D8" s="35">
         <v>632.4</v>
       </c>
       <c r="E8" s="35">
         <v>988.42</v>
       </c>
       <c r="F8" s="35">
         <v>1469.37</v>
       </c>
       <c r="G8" s="35">
         <v>1928.83</v>
       </c>
       <c r="H8" s="35">
         <v>2398.06</v>
       </c>
       <c r="I8" s="35">
         <v>2961.13</v>
       </c>
       <c r="J8" s="35">
         <v>3527.09</v>
       </c>
       <c r="K8" s="35">
         <v>4008.16</v>
       </c>
       <c r="L8" s="35">
         <v>4561.3900000000003</v>
       </c>
       <c r="M8" s="35">
         <v>4654.96</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>78</v>
       </c>
       <c r="C9" s="35">
         <v>597.6</v>
       </c>
       <c r="D9" s="35">
         <v>923.31</v>
       </c>
       <c r="E9" s="35">
         <v>1281.9100000000001</v>
       </c>
       <c r="F9" s="35">
         <v>1707.99</v>
       </c>
       <c r="G9" s="35">
         <v>2113.8200000000002</v>
       </c>
       <c r="H9" s="35">
         <v>2641.47</v>
       </c>
       <c r="I9" s="35">
         <v>3002.5</v>
       </c>
       <c r="J9" s="35">
         <v>3390.25</v>
       </c>
       <c r="K9" s="35">
         <v>3775.9</v>
       </c>
       <c r="L9" s="35">
         <v>4212.03</v>
       </c>
       <c r="M9" s="35">
         <v>4556.96</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>79</v>
       </c>
       <c r="C10" s="35">
         <v>720.1</v>
       </c>
       <c r="D10" s="35">
         <v>1076.8699999999999</v>
       </c>
       <c r="E10" s="35">
         <v>1320.7</v>
       </c>
       <c r="F10" s="35">
         <v>1584.04</v>
       </c>
       <c r="G10" s="35">
         <v>1945.4</v>
       </c>
       <c r="H10" s="35">
         <v>2335.7600000000002</v>
       </c>
       <c r="I10" s="35">
         <v>2674.79</v>
       </c>
       <c r="J10" s="35">
         <v>3050.55</v>
       </c>
       <c r="K10" s="35">
         <v>3426.93</v>
       </c>
       <c r="L10" s="35">
         <v>3754.13</v>
       </c>
       <c r="M10" s="35">
         <v>4048.29</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="35">
         <v>387.71</v>
       </c>
       <c r="C11" s="35">
         <v>702.41</v>
       </c>
       <c r="D11" s="35">
         <v>1027.82</v>
       </c>
       <c r="E11" s="35">
         <v>1353.49</v>
       </c>
       <c r="F11" s="35">
         <v>1590.29</v>
       </c>
       <c r="G11" s="35">
         <v>1908.4</v>
       </c>
       <c r="H11" s="35">
         <v>2177.9499999999998</v>
       </c>
       <c r="I11" s="35">
         <v>2474.46</v>
       </c>
       <c r="J11" s="35">
         <v>2760.39</v>
       </c>
       <c r="K11" s="35">
         <v>3216.5</v>
       </c>
       <c r="L11" s="35">
         <v>3672.8</v>
       </c>
       <c r="M11" s="35">
         <v>3984.47</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="35">
         <v>319.83999999999997</v>
       </c>
       <c r="C12" s="35">
         <v>619.71</v>
       </c>
       <c r="D12" s="35">
         <v>928.6</v>
       </c>
       <c r="E12" s="35">
         <v>1246.93</v>
       </c>
       <c r="F12" s="35">
         <v>1584.03</v>
       </c>
       <c r="G12" s="35">
         <v>1782.6</v>
       </c>
       <c r="H12" s="35">
         <v>2118.3200000000002</v>
       </c>
       <c r="I12" s="35">
         <v>2385.9499999999998</v>
       </c>
       <c r="J12" s="35">
         <v>2663.05</v>
       </c>
       <c r="K12" s="35">
         <v>2981.93</v>
       </c>
       <c r="L12" s="35">
         <v>3295.29</v>
       </c>
       <c r="M12" s="35">
         <v>3630.19</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="35">
         <v>282.45999999999998</v>
       </c>
       <c r="C13" s="35">
         <v>539.96</v>
       </c>
       <c r="D13" s="35">
         <v>761.6</v>
       </c>
       <c r="E13" s="35">
         <v>1015.54</v>
       </c>
       <c r="F13" s="35">
         <v>1270.96</v>
       </c>
       <c r="G13" s="35">
         <v>1414.64</v>
       </c>
       <c r="H13" s="35">
         <v>1595.67</v>
       </c>
       <c r="I13" s="35">
         <v>1758.65</v>
       </c>
       <c r="J13" s="35">
         <v>1928.73</v>
       </c>
       <c r="K13" s="35">
         <v>2120.6999999999998</v>
       </c>
       <c r="L13" s="35">
         <v>2300.2800000000002</v>
       </c>
       <c r="M13" s="35">
         <v>2476.59</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>118.94</v>
       </c>
       <c r="C14" s="35">
         <v>292.76</v>
       </c>
       <c r="D14" s="35">
         <v>459.77</v>
       </c>
       <c r="E14" s="35">
         <v>736.59</v>
       </c>
       <c r="F14" s="35">
         <v>1065.06</v>
       </c>
       <c r="G14" s="35">
         <v>1286.95</v>
       </c>
       <c r="H14" s="35">
         <v>1526.65</v>
       </c>
       <c r="I14" s="35">
         <v>1718.39</v>
       </c>
       <c r="J14" s="35">
         <v>1939.47</v>
       </c>
       <c r="K14" s="35">
         <v>2166.4299999999998</v>
       </c>
       <c r="L14" s="35">
         <v>2404.65</v>
       </c>
       <c r="M14" s="35">
         <v>2612.5</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="35">
         <v>187.57</v>
       </c>
       <c r="C15" s="35">
         <v>332.81</v>
       </c>
       <c r="D15" s="35">
         <v>485.76</v>
       </c>
       <c r="E15" s="35">
         <v>644.13</v>
       </c>
       <c r="F15" s="35">
         <v>842.79</v>
       </c>
       <c r="G15" s="35">
         <v>1009.5</v>
       </c>
       <c r="H15" s="35">
         <v>1147.0999999999999</v>
       </c>
       <c r="I15" s="35">
         <v>1252.1500000000001</v>
       </c>
       <c r="J15" s="35">
         <v>1448.28</v>
       </c>
       <c r="K15" s="35">
         <v>1677.8</v>
       </c>
       <c r="L15" s="35">
         <v>1903.21</v>
       </c>
       <c r="M15" s="35">
         <v>2102.62</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="35">
         <v>249.77</v>
       </c>
       <c r="C16" s="35">
         <v>489.65</v>
       </c>
       <c r="D16" s="35">
         <v>730.64</v>
       </c>
       <c r="E16" s="35">
         <v>985.46</v>
       </c>
       <c r="F16" s="35">
         <v>1193.02</v>
       </c>
       <c r="G16" s="35">
         <v>1325.93</v>
       </c>
       <c r="H16" s="35">
         <v>1411.86</v>
       </c>
       <c r="I16" s="35">
         <v>1486.07</v>
       </c>
       <c r="J16" s="35">
         <v>1615.42</v>
       </c>
       <c r="K16" s="35">
         <v>1697.22</v>
       </c>
       <c r="L16" s="35">
         <v>1759.4</v>
       </c>
       <c r="M16" s="35">
         <v>1829.51</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="35">
         <v>77.7</v>
       </c>
       <c r="C17" s="35" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="35">
         <v>256.93</v>
       </c>
       <c r="F17" s="35" t="s">
         <v>80</v>
       </c>
       <c r="G17" s="35">
         <v>432.85</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="L17" s="35" t="s">
         <v>66</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="35">
         <v>161.83000000000001</v>
       </c>
       <c r="D18" s="35">
         <v>232.26</v>
       </c>
       <c r="E18" s="35">
         <v>308.43</v>
       </c>
       <c r="F18" s="35">
         <v>393.66</v>
       </c>
       <c r="G18" s="35">
         <v>483.43</v>
       </c>
       <c r="H18" s="35">
         <v>552.97</v>
       </c>
       <c r="I18" s="35">
         <v>625.27</v>
       </c>
       <c r="J18" s="35">
         <v>684.59</v>
       </c>
       <c r="K18" s="35">
         <v>741.59</v>
       </c>
       <c r="L18" s="35">
         <v>818.76</v>
       </c>
       <c r="M18" s="35">
         <v>871.74</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="35">
         <v>149.86000000000001</v>
       </c>
       <c r="D19" s="35">
         <v>225.25</v>
       </c>
       <c r="E19" s="35">
         <v>305.31</v>
       </c>
       <c r="F19" s="35">
         <v>378.61</v>
       </c>
       <c r="G19" s="35">
         <v>463.28</v>
       </c>
       <c r="H19" s="35">
         <v>541.70000000000005</v>
       </c>
       <c r="I19" s="35">
         <v>626.58000000000004</v>
       </c>
       <c r="J19" s="35">
         <v>703.47</v>
       </c>
       <c r="K19" s="35">
         <v>767.15</v>
       </c>
       <c r="L19" s="35">
         <v>785.33</v>
       </c>
       <c r="M19" s="35">
         <v>812.95</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="35">
         <v>157.94</v>
       </c>
       <c r="D20" s="35">
         <v>245.54</v>
       </c>
       <c r="E20" s="35">
         <v>353.98</v>
       </c>
       <c r="F20" s="35">
         <v>452.55</v>
       </c>
       <c r="G20" s="35">
         <v>557.99</v>
       </c>
       <c r="H20" s="35">
         <v>668.16</v>
       </c>
       <c r="I20" s="35">
         <v>790.71</v>
       </c>
       <c r="J20" s="35">
         <v>905.77</v>
       </c>
       <c r="K20" s="35">
         <v>983.5</v>
       </c>
       <c r="L20" s="35">
         <v>1081.19</v>
       </c>
       <c r="M20" s="35">
         <v>1193.67</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A21" s="67">
         <v>2023</v>
       </c>
       <c r="B21" s="62">
         <v>82.73</v>
       </c>
       <c r="C21" s="64">
         <v>137.03</v>
       </c>
       <c r="D21" s="68">
         <v>156.25</v>
       </c>
       <c r="E21" s="68">
         <v>292.22000000000003</v>
       </c>
       <c r="F21" s="64">
         <v>483.64</v>
       </c>
       <c r="G21" s="64">
         <v>633.19000000000005</v>
       </c>
       <c r="H21" s="64">
         <v>798.58</v>
       </c>
       <c r="I21" s="64">
         <v>890.74</v>
       </c>
       <c r="J21" s="64">
         <v>973.57</v>
       </c>
       <c r="K21" s="64">
         <v>1077.43</v>
       </c>
       <c r="L21" s="64">
         <v>1173.82</v>
       </c>
       <c r="M21" s="64">
         <v>1325.43</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="67">
         <v>2024</v>
       </c>
       <c r="B22" s="62">
         <v>204.79</v>
       </c>
       <c r="C22" s="64">
         <v>413.88</v>
       </c>
       <c r="D22" s="64">
         <v>653.70000000000005</v>
       </c>
       <c r="E22" s="62">
         <v>891.61</v>
       </c>
       <c r="F22" s="64">
         <v>1112.01</v>
       </c>
       <c r="G22" s="64">
         <v>1368.46</v>
       </c>
       <c r="H22" s="64">
         <v>1646.77</v>
       </c>
       <c r="I22" s="64">
         <v>1903.57</v>
       </c>
       <c r="J22" s="64">
         <v>2117.6999999999998</v>
       </c>
       <c r="K22" s="68">
         <v>2366.42</v>
       </c>
       <c r="L22" s="64">
         <v>2564.9</v>
       </c>
       <c r="M22" s="64">
         <v>2818.56</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A23" s="67">
         <v>2025</v>
       </c>
       <c r="B23" s="62">
         <v>354.84</v>
       </c>
       <c r="C23" s="64">
         <v>695.01</v>
       </c>
       <c r="D23" s="64">
         <v>1020</v>
       </c>
       <c r="E23" s="62">
         <v>1308.6300000000001</v>
       </c>
       <c r="F23" s="64">
         <v>1599.97</v>
       </c>
       <c r="G23" s="64">
         <v>1943.5</v>
       </c>
       <c r="H23" s="64">
         <v>2257.25</v>
       </c>
       <c r="I23" s="64">
         <v>2485.5100000000002</v>
       </c>
       <c r="J23" s="64">
         <v>2812.53</v>
       </c>
       <c r="K23" s="68">
         <v>3158.65</v>
       </c>
       <c r="L23" s="64">
         <v>3625.65</v>
       </c>
       <c r="M23" s="64">
         <v>4002.23</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="39">
         <v>318.12</v>
       </c>
       <c r="C24" s="39">
         <v>619.83000000000004</v>
       </c>
       <c r="D24" s="39">
         <v>1008.95</v>
       </c>
       <c r="E24" s="39">
         <v>1362.95</v>
       </c>
       <c r="F24" s="39">
         <v>1751.63</v>
       </c>
       <c r="G24" s="39">
         <v>2085.6</v>
       </c>
       <c r="H24" s="39">
         <v>2420.5500000000002</v>
       </c>
-      <c r="I24" s="65"/>
+      <c r="I24" s="39">
+        <v>2765.49</v>
+      </c>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="16" customFormat="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J32" sqref="J32"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="I24" sqref="I24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="1" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="1" customWidth="1"/>
     <col min="14" max="18" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="21" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="29" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="36" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="42" width="9.140625" style="1"/>
     <col min="43" max="43" width="8.85546875" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="5">
         <f>Метадеректер!B2</f>
         <v>181103</v>
       </c>
       <c r="B2" s="5" t="str">
         <f>Метадеректер!B3</f>
         <v>Тасымалданған жүк, жолжүгі, жүк-жолжүгі</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="15.75">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
     </row>
-    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A4" s="30"/>
       <c r="B4" s="54" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>48</v>
       </c>
       <c r="D4" s="55" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="53" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="55" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="55" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="53" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="55" t="s">
         <v>54</v>
       </c>
       <c r="J4" s="55" t="s">
         <v>55</v>
       </c>
       <c r="K4" s="53" t="s">
         <v>56</v>
       </c>
       <c r="L4" s="53" t="s">
         <v>57</v>
       </c>
       <c r="M4" s="56" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A5" s="43">
         <v>2007</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>75</v>
       </c>
       <c r="C5" s="50" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>75</v>
       </c>
       <c r="E5" s="47">
         <v>21</v>
       </c>
       <c r="F5" s="47">
         <v>232.6</v>
       </c>
       <c r="G5" s="47">
         <v>409.81</v>
       </c>
       <c r="H5" s="47">
         <v>564.30999999999995</v>
       </c>
       <c r="I5" s="47">
         <v>751.8</v>
       </c>
       <c r="J5" s="35">
         <v>957.49</v>
       </c>
       <c r="K5" s="35">
         <v>1148.0899999999999</v>
       </c>
       <c r="L5" s="35">
         <v>1269.55</v>
       </c>
       <c r="M5" s="35">
         <v>1287.5999999999999</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A6" s="31">
         <v>2008</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C6" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E6" s="48">
         <v>123.3</v>
       </c>
       <c r="F6" s="48">
         <v>319.60000000000002</v>
       </c>
       <c r="G6" s="48">
         <v>466.02</v>
       </c>
       <c r="H6" s="48">
         <v>571.15</v>
       </c>
       <c r="I6" s="48">
         <v>731.65</v>
       </c>
       <c r="J6" s="35">
         <v>869.03</v>
       </c>
       <c r="K6" s="35">
         <v>1060.43</v>
       </c>
       <c r="L6" s="35">
         <v>1200.44</v>
       </c>
       <c r="M6" s="35">
         <v>1214.21</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A7" s="31">
         <v>2009</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E7" s="48">
         <v>17.36</v>
       </c>
       <c r="F7" s="48">
         <v>123.35</v>
       </c>
       <c r="G7" s="48">
         <v>253.18</v>
       </c>
       <c r="H7" s="48">
         <v>387.5</v>
       </c>
       <c r="I7" s="48">
         <v>496.31</v>
       </c>
       <c r="J7" s="35">
         <v>650.9</v>
       </c>
       <c r="K7" s="35">
         <v>804.6</v>
       </c>
       <c r="L7" s="35">
         <v>887.08</v>
       </c>
       <c r="M7" s="35">
         <v>900.9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A8" s="31">
         <v>2010</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C8" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="48">
         <v>54.7</v>
       </c>
       <c r="F8" s="48">
         <v>209.46</v>
       </c>
       <c r="G8" s="48">
         <v>363.59</v>
       </c>
       <c r="H8" s="48">
         <v>518.26</v>
       </c>
       <c r="I8" s="48">
         <v>689.06</v>
       </c>
       <c r="J8" s="35">
         <v>832.56</v>
       </c>
       <c r="K8" s="35">
         <v>984.39</v>
       </c>
       <c r="L8" s="35">
         <v>1107.6099999999999</v>
       </c>
       <c r="M8" s="35">
         <v>1119.1600000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A9" s="31">
         <v>2011</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="51" t="s">
         <v>75</v>
       </c>
       <c r="F9" s="48">
         <v>190.31</v>
       </c>
       <c r="G9" s="48">
         <v>346.29</v>
       </c>
       <c r="H9" s="48">
         <v>547.07000000000005</v>
       </c>
       <c r="I9" s="48">
         <v>736.79</v>
       </c>
       <c r="J9" s="35">
         <v>897.78</v>
       </c>
       <c r="K9" s="35">
         <v>1052.5</v>
       </c>
       <c r="L9" s="35">
         <v>1081.98</v>
       </c>
       <c r="M9" s="35">
         <v>1081.98</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A10" s="31">
         <v>2012</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="52">
         <v>42.6</v>
       </c>
       <c r="F10" s="48">
         <v>229.7</v>
       </c>
       <c r="G10" s="48">
         <v>408.7</v>
       </c>
       <c r="H10" s="48">
         <v>566.65</v>
       </c>
       <c r="I10" s="48">
         <v>746.88</v>
       </c>
       <c r="J10" s="35">
         <v>888.62</v>
       </c>
       <c r="K10" s="35">
         <v>1192.53</v>
       </c>
       <c r="L10" s="35">
         <v>1273.3399999999999</v>
       </c>
       <c r="M10" s="35">
         <v>1273.48</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A11" s="31">
         <v>2013</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="48">
         <v>61.25</v>
       </c>
       <c r="F11" s="48">
         <v>170.3</v>
       </c>
       <c r="G11" s="48">
         <v>284.3</v>
       </c>
       <c r="H11" s="48">
         <v>416.4</v>
       </c>
       <c r="I11" s="48">
         <v>504.1</v>
       </c>
       <c r="J11" s="35">
         <v>592.24</v>
       </c>
       <c r="K11" s="35">
         <v>710.97</v>
       </c>
       <c r="L11" s="35">
         <v>1092.6300000000001</v>
       </c>
       <c r="M11" s="35">
         <v>1092.72</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A12" s="31">
         <v>2014</v>
       </c>
       <c r="B12" s="52">
         <v>1.1000000000000001</v>
       </c>
       <c r="C12" s="51">
         <v>1.1000000000000001</v>
       </c>
       <c r="D12" s="51">
         <v>1.1000000000000001</v>
       </c>
       <c r="E12" s="48">
         <v>49.49</v>
       </c>
       <c r="F12" s="48">
         <v>121.9</v>
       </c>
       <c r="G12" s="48">
         <v>250.42</v>
       </c>
       <c r="H12" s="48">
         <v>399.88</v>
       </c>
       <c r="I12" s="48">
         <v>684.15</v>
       </c>
       <c r="J12" s="35">
         <v>923.21</v>
       </c>
       <c r="K12" s="35">
         <v>1067.04</v>
       </c>
       <c r="L12" s="35">
         <v>1274.93</v>
       </c>
       <c r="M12" s="35">
         <v>1294.6400000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A13" s="31">
         <v>2015</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C13" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="48">
         <v>67.349999999999994</v>
       </c>
       <c r="F13" s="48">
         <v>152.11000000000001</v>
       </c>
       <c r="G13" s="48">
         <v>345.38</v>
       </c>
       <c r="H13" s="52">
         <v>476.88</v>
       </c>
       <c r="I13" s="48">
         <v>661.48</v>
       </c>
       <c r="J13" s="35">
         <v>850.26</v>
       </c>
       <c r="K13" s="35">
         <v>1014.89</v>
       </c>
       <c r="L13" s="35">
         <v>1128.94</v>
       </c>
       <c r="M13" s="35">
         <v>1216.5</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A14" s="31">
         <v>2016</v>
       </c>
       <c r="B14" s="35">
         <v>16.73</v>
       </c>
       <c r="C14" s="51">
         <v>16.73</v>
       </c>
       <c r="D14" s="51">
         <v>16.73</v>
       </c>
       <c r="E14" s="48">
         <v>135.19</v>
       </c>
       <c r="F14" s="48">
         <v>238.4</v>
       </c>
       <c r="G14" s="48">
         <v>318.38</v>
       </c>
       <c r="H14" s="48">
         <v>488.88</v>
       </c>
       <c r="I14" s="48">
         <v>702.93</v>
       </c>
       <c r="J14" s="35">
         <v>838.97</v>
       </c>
       <c r="K14" s="35">
         <v>1061.08</v>
       </c>
       <c r="L14" s="35">
         <v>1156.9000000000001</v>
       </c>
       <c r="M14" s="35">
         <v>1188.55</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A15" s="31">
         <v>2017</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>75</v>
       </c>
       <c r="E15" s="48">
         <v>84.88</v>
       </c>
       <c r="F15" s="48">
         <v>321.52</v>
       </c>
       <c r="G15" s="48">
         <v>571.5</v>
       </c>
       <c r="H15" s="48">
         <v>828.69</v>
       </c>
       <c r="I15" s="35">
         <v>1033.73</v>
       </c>
       <c r="J15" s="35">
         <v>1206.24</v>
       </c>
       <c r="K15" s="35">
         <v>1444.55</v>
       </c>
       <c r="L15" s="35">
         <v>1613.24</v>
       </c>
       <c r="M15" s="35">
         <v>1649.44</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A16" s="31">
         <v>2018</v>
       </c>
       <c r="B16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="51">
         <v>2.37</v>
       </c>
       <c r="D16" s="51">
         <v>2.37</v>
       </c>
       <c r="E16" s="48">
         <v>8.67</v>
       </c>
       <c r="F16" s="48">
         <v>128.5</v>
       </c>
       <c r="G16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="H16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="K16" s="48" t="s">
         <v>66</v>
       </c>
       <c r="L16" s="48">
         <v>1030.93</v>
       </c>
       <c r="M16" s="48">
         <v>1037.79</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A17" s="31">
         <v>2019</v>
       </c>
       <c r="B17" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="51" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="33" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="48">
         <v>81.19</v>
       </c>
       <c r="F17" s="48">
         <v>258.37</v>
       </c>
       <c r="G17" s="48">
         <v>432.21</v>
       </c>
       <c r="H17" s="48">
         <v>692.95</v>
       </c>
       <c r="I17" s="48">
         <v>902.06</v>
       </c>
       <c r="J17" s="35">
         <v>1101.3399999999999</v>
       </c>
       <c r="K17" s="35">
         <v>1271.58</v>
       </c>
       <c r="L17" s="35">
         <v>1326.19</v>
       </c>
       <c r="M17" s="35" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A18" s="31">
         <v>2020</v>
       </c>
       <c r="B18" s="48" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="51" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="33" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="48" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="48">
         <v>148.41999999999999</v>
       </c>
       <c r="G18" s="48">
         <v>380.44</v>
       </c>
       <c r="H18" s="48">
         <v>485.76</v>
       </c>
       <c r="I18" s="48">
         <v>608.4</v>
       </c>
       <c r="J18" s="48">
         <v>748.43</v>
       </c>
       <c r="K18" s="35">
         <v>878.87</v>
       </c>
       <c r="L18" s="35">
         <v>927.69</v>
       </c>
       <c r="M18" s="35">
         <v>927.69</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A19" s="31">
         <v>2021</v>
       </c>
       <c r="B19" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="32">
         <v>62.81</v>
       </c>
       <c r="F19" s="32">
         <v>220.37</v>
       </c>
       <c r="G19" s="32">
         <v>334.92</v>
       </c>
       <c r="H19" s="32">
         <v>439.63</v>
       </c>
       <c r="I19" s="32">
         <v>538.9</v>
       </c>
       <c r="J19" s="32">
         <v>616.1</v>
       </c>
       <c r="K19" s="35">
         <v>710.63</v>
       </c>
       <c r="L19" s="35">
         <v>784.03</v>
       </c>
       <c r="M19" s="35">
         <v>784.35</v>
       </c>
     </row>
-    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A20" s="31">
         <v>2022</v>
       </c>
       <c r="B20" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="32">
         <v>7.42</v>
       </c>
       <c r="F20" s="32">
         <v>103.73</v>
       </c>
       <c r="G20" s="32">
         <v>254.88</v>
       </c>
       <c r="H20" s="32">
         <v>397.44</v>
       </c>
       <c r="I20" s="32">
         <v>483.2</v>
       </c>
       <c r="J20" s="32">
         <v>537.89</v>
       </c>
       <c r="K20" s="35">
         <v>621.97</v>
       </c>
       <c r="L20" s="35">
         <v>677.18</v>
       </c>
       <c r="M20" s="35">
         <v>696.19</v>
       </c>
     </row>
-    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A21" s="31">
         <v>2023</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="32">
         <v>82.35</v>
       </c>
       <c r="F21" s="32">
         <v>185.57</v>
       </c>
       <c r="G21" s="32">
         <v>264.02999999999997</v>
       </c>
       <c r="H21" s="32">
         <v>377.61</v>
       </c>
       <c r="I21" s="32">
         <v>508.07</v>
       </c>
       <c r="J21" s="32">
         <v>612.28</v>
       </c>
       <c r="K21" s="35">
         <v>676.3</v>
       </c>
       <c r="L21" s="35">
         <v>754.22</v>
       </c>
       <c r="M21" s="35">
         <v>762.23</v>
       </c>
     </row>
-    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A22" s="31">
         <v>2024</v>
       </c>
       <c r="B22" s="48" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="48" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="48" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="34">
         <v>8.6199999999999992</v>
       </c>
       <c r="F22" s="32">
         <v>72.13</v>
       </c>
       <c r="G22" s="32">
         <v>156.30000000000001</v>
       </c>
       <c r="H22" s="32">
         <v>221.42</v>
       </c>
       <c r="I22" s="32">
         <v>271.14999999999998</v>
       </c>
       <c r="J22" s="32">
         <v>312.69</v>
       </c>
       <c r="K22" s="35">
         <v>349.48</v>
       </c>
       <c r="L22" s="35">
         <v>349.73</v>
       </c>
       <c r="M22" s="35">
         <v>349.73</v>
       </c>
     </row>
-    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A23" s="67">
         <v>2025</v>
       </c>
       <c r="B23" s="71" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="71" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="71" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="71" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="63">
         <v>13.6</v>
       </c>
       <c r="G23" s="63">
         <v>55.05</v>
       </c>
       <c r="H23" s="63">
         <v>92.1</v>
       </c>
       <c r="I23" s="63">
         <v>129.61000000000001</v>
       </c>
       <c r="J23" s="63">
         <v>167.8</v>
       </c>
       <c r="K23" s="35">
         <v>197.33</v>
       </c>
       <c r="L23" s="35">
         <v>197.71</v>
       </c>
       <c r="M23" s="35">
         <v>197.71</v>
       </c>
     </row>
-    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" s="16" customFormat="1" ht="12.75">
       <c r="A24" s="45">
         <v>2026</v>
       </c>
       <c r="B24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="70" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="40">
         <v>7.31</v>
       </c>
       <c r="F24" s="40">
         <v>69.39</v>
       </c>
       <c r="G24" s="40">
         <v>110.81</v>
       </c>
       <c r="H24" s="40">
         <v>155.15</v>
       </c>
-      <c r="I24" s="65"/>
+      <c r="I24" s="40">
+        <v>193.54</v>
+      </c>
       <c r="J24" s="65"/>
       <c r="K24" s="65"/>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
     </row>
-    <row r="25" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:13" s="16" customFormat="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>