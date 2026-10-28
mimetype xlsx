--- v4 (2026-09-15)
+++ v5 (2026-10-28)
@@ -1133,51 +1133,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="78" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:10" s="8" customFormat="1">
       <c r="A2" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="17">
         <v>181102</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="8" customFormat="1">
       <c r="A3" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="18" t="s">
@@ -1408,51 +1408,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="14"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="15" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK25"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="18" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="22" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="32" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="37" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
@@ -2286,91 +2286,93 @@
       </c>
       <c r="B24" s="30">
         <v>7298.3</v>
       </c>
       <c r="C24" s="30">
         <v>14034.2</v>
       </c>
       <c r="D24" s="49">
         <v>21707.7</v>
       </c>
       <c r="E24" s="49">
         <v>29052.6</v>
       </c>
       <c r="F24" s="49">
         <v>36685.9</v>
       </c>
       <c r="G24" s="49">
         <v>45342.8</v>
       </c>
       <c r="H24" s="86">
         <v>54627.9</v>
       </c>
       <c r="I24" s="34">
         <v>64000.6</v>
       </c>
-      <c r="J24" s="56"/>
+      <c r="J24" s="34">
+        <v>72095.8</v>
+      </c>
       <c r="K24" s="56"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
     </row>
     <row r="25" spans="1:13" s="24" customFormat="1" ht="37.5" customHeight="1">
       <c r="A25" s="87" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="87"/>
       <c r="C25" s="87"/>
       <c r="D25" s="87"/>
       <c r="E25" s="87"/>
       <c r="F25" s="87"/>
       <c r="G25" s="87"/>
       <c r="H25" s="87"/>
       <c r="I25" s="87"/>
       <c r="J25" s="87"/>
       <c r="K25" s="87"/>
       <c r="L25" s="87"/>
       <c r="M25" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A25:M25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK24"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
@@ -3208,70 +3210,72 @@
       </c>
       <c r="B24" s="68">
         <v>1330.1</v>
       </c>
       <c r="C24" s="68">
         <v>2348.6</v>
       </c>
       <c r="D24" s="68">
         <v>3608</v>
       </c>
       <c r="E24" s="68">
         <v>4729.5</v>
       </c>
       <c r="F24" s="68">
         <v>5990.3</v>
       </c>
       <c r="G24" s="68">
         <v>7582.1</v>
       </c>
       <c r="H24" s="68">
         <v>9335.5</v>
       </c>
       <c r="I24" s="68">
         <v>11031</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="68">
+        <v>12090.3</v>
+      </c>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AF160"/>
   <sheetViews>
     <sheetView topLeftCell="A136" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I153" sqref="I153:I159"/>
+      <selection activeCell="J153" sqref="J153:J159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="24" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="24" customWidth="1"/>
     <col min="3" max="11" width="10.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="24" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="10.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="15" max="17" width="11.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="18" max="27" width="10.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="9" style="24" bestFit="1" customWidth="1"/>
     <col min="29" max="32" width="10.5703125" style="24" bestFit="1" customWidth="1"/>
     <col min="33" max="38" width="9.140625" style="24"/>
     <col min="39" max="39" width="8.85546875" style="24" customWidth="1"/>
     <col min="40" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:32" ht="15.75">
       <c r="A2" s="35">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="35" t="str">
         <f>Metadata!B3</f>
@@ -8487,272 +8491,284 @@
       </c>
       <c r="B153" s="75">
         <v>3399.8</v>
       </c>
       <c r="C153" s="65">
         <v>6908.1</v>
       </c>
       <c r="D153" s="74">
         <v>10799.7</v>
       </c>
       <c r="E153" s="74">
         <v>14828.6</v>
       </c>
       <c r="F153" s="74">
         <v>18707.5</v>
       </c>
       <c r="G153" s="74">
         <v>22490.400000000001</v>
       </c>
       <c r="H153" s="71">
         <v>26295.9</v>
       </c>
       <c r="I153" s="71">
         <v>30221.8</v>
       </c>
-      <c r="J153" s="66"/>
+      <c r="J153" s="71">
+        <v>34477.199999999997</v>
+      </c>
       <c r="K153" s="65"/>
       <c r="L153" s="65"/>
       <c r="M153" s="71"/>
     </row>
     <row r="154" spans="1:21" ht="12.75">
       <c r="A154" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B154" s="75"/>
       <c r="C154" s="65"/>
       <c r="D154" s="74"/>
       <c r="E154" s="74"/>
       <c r="F154" s="74"/>
       <c r="G154" s="74"/>
       <c r="H154" s="71"/>
       <c r="I154" s="64"/>
       <c r="J154" s="66"/>
       <c r="K154" s="65"/>
       <c r="L154" s="65"/>
       <c r="M154" s="71"/>
     </row>
     <row r="155" spans="1:21" ht="12.75">
       <c r="A155" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B155" s="76">
         <v>2984.3</v>
       </c>
       <c r="C155" s="65">
         <v>6101.7</v>
       </c>
       <c r="D155" s="74">
         <v>9628.7999999999993</v>
       </c>
       <c r="E155" s="74">
         <v>13305.5</v>
       </c>
       <c r="F155" s="74">
         <v>16973.5</v>
       </c>
       <c r="G155" s="74">
         <v>20532.900000000001</v>
       </c>
       <c r="H155" s="71">
         <v>24119.5</v>
       </c>
       <c r="I155" s="71">
         <v>27823.8</v>
       </c>
-      <c r="J155" s="66"/>
+      <c r="J155" s="71">
+        <v>31856.7</v>
+      </c>
       <c r="K155" s="65"/>
       <c r="L155" s="65"/>
       <c r="M155" s="71"/>
     </row>
     <row r="156" spans="1:21" ht="12.75">
       <c r="A156" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B156" s="76">
         <v>6.5</v>
       </c>
       <c r="C156" s="65">
         <v>13.1</v>
       </c>
       <c r="D156" s="74">
         <v>20.3</v>
       </c>
       <c r="E156" s="74">
         <v>28.4</v>
       </c>
       <c r="F156" s="74">
         <v>35.9</v>
       </c>
       <c r="G156" s="74">
         <v>43.3</v>
       </c>
       <c r="H156" s="84">
         <v>50.3</v>
       </c>
       <c r="I156" s="71">
         <v>57.3</v>
       </c>
-      <c r="J156" s="66"/>
+      <c r="J156" s="71">
+        <v>65.3</v>
+      </c>
       <c r="K156" s="65"/>
       <c r="L156" s="65"/>
       <c r="M156" s="71"/>
     </row>
     <row r="157" spans="1:21" ht="12.75">
       <c r="A157" s="37" t="s">
         <v>44</v>
       </c>
       <c r="B157" s="76">
         <v>10.3</v>
       </c>
       <c r="C157" s="65">
         <v>21.7</v>
       </c>
       <c r="D157" s="74">
         <v>32.799999999999997</v>
       </c>
       <c r="E157" s="74">
         <v>44.2</v>
       </c>
       <c r="F157" s="74">
         <v>77.900000000000006</v>
       </c>
       <c r="G157" s="74">
         <v>112.9</v>
       </c>
       <c r="H157" s="84">
         <v>145.4</v>
       </c>
       <c r="I157" s="71">
         <v>178.3</v>
       </c>
-      <c r="J157" s="66"/>
+      <c r="J157" s="71">
+        <v>219</v>
+      </c>
       <c r="K157" s="65"/>
       <c r="L157" s="65"/>
       <c r="M157" s="71"/>
     </row>
     <row r="158" spans="1:21" ht="12.75">
       <c r="A158" s="37" t="s">
         <v>45</v>
       </c>
       <c r="B158" s="76">
         <v>369.1</v>
       </c>
       <c r="C158" s="65">
         <v>705.5</v>
       </c>
       <c r="D158" s="74">
         <v>1017.1</v>
       </c>
       <c r="E158" s="74">
         <v>1303.3</v>
       </c>
       <c r="F158" s="74">
         <v>1411.1</v>
       </c>
       <c r="G158" s="74">
         <v>1510.3</v>
       </c>
       <c r="H158" s="84">
         <v>1606.2</v>
       </c>
       <c r="I158" s="71">
         <v>1700.7</v>
       </c>
-      <c r="J158" s="66"/>
+      <c r="J158" s="71">
+        <v>1788.3</v>
+      </c>
       <c r="K158" s="65"/>
       <c r="L158" s="65"/>
       <c r="M158" s="71"/>
     </row>
     <row r="159" spans="1:21" ht="12.75">
       <c r="A159" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B159" s="77">
         <v>29.7</v>
       </c>
       <c r="C159" s="49">
         <v>66.2</v>
       </c>
       <c r="D159" s="56">
         <v>100.7</v>
       </c>
       <c r="E159" s="56">
         <v>147.19999999999999</v>
       </c>
       <c r="F159" s="56">
         <v>209.2</v>
       </c>
       <c r="G159" s="56">
         <v>291</v>
       </c>
       <c r="H159" s="34">
         <v>302.8</v>
       </c>
       <c r="I159" s="34">
         <v>461.6</v>
       </c>
-      <c r="J159" s="31"/>
+      <c r="J159" s="34">
+        <v>547.9</v>
+      </c>
       <c r="K159" s="49"/>
       <c r="L159" s="49"/>
       <c r="M159" s="34"/>
     </row>
     <row r="160" spans="1:21" ht="26.25" customHeight="1">
       <c r="A160" s="87" t="s">
         <v>47</v>
       </c>
       <c r="B160" s="87"/>
       <c r="C160" s="87"/>
       <c r="D160" s="87"/>
       <c r="E160" s="87"/>
       <c r="F160" s="87"/>
       <c r="G160" s="87"/>
       <c r="H160" s="87"/>
       <c r="I160" s="87"/>
       <c r="J160" s="87"/>
       <c r="K160" s="87"/>
       <c r="L160" s="87"/>
       <c r="M160" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A160:M160"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK29"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I24" sqref="I24"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="34" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
@@ -9592,75 +9608,77 @@
       </c>
       <c r="B24" s="68">
         <v>2568.4</v>
       </c>
       <c r="C24" s="68">
         <v>4777.5</v>
       </c>
       <c r="D24" s="68">
         <v>7300</v>
       </c>
       <c r="E24" s="68">
         <v>9494.5</v>
       </c>
       <c r="F24" s="68">
         <v>11987.6</v>
       </c>
       <c r="G24" s="68">
         <v>15268.4</v>
       </c>
       <c r="H24" s="68">
         <v>18992.8</v>
       </c>
       <c r="I24" s="68">
         <v>22742.9</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="68">
+        <v>25523.1</v>
+      </c>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
     </row>
     <row r="25" spans="1:13" s="24" customFormat="1"/>
     <row r="26" spans="1:13" s="24" customFormat="1"/>
     <row r="27" spans="1:13" s="24" customFormat="1"/>
     <row r="28" spans="1:13" s="24" customFormat="1"/>
     <row r="29" spans="1:13" s="24" customFormat="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M15"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="14" width="10.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" ht="15.75">
       <c r="A2" s="6">
         <f>Metadata!B2</f>
         <v>181102</v>
       </c>
       <c r="B2" s="6" t="str">
         <f>Metadata!B3</f>
         <v>Passenger turnover</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="15.75">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
@@ -10039,72 +10057,74 @@
       </c>
       <c r="B13" s="58" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="58" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="58" t="s">
         <v>64</v>
       </c>
       <c r="E13" s="58" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="31">
         <v>0</v>
       </c>
       <c r="G13" s="31">
         <v>0</v>
       </c>
       <c r="H13" s="85">
         <v>0.1</v>
       </c>
       <c r="I13" s="85">
         <v>0.1</v>
       </c>
-      <c r="J13" s="69"/>
+      <c r="J13" s="85">
+        <v>0.1</v>
+      </c>
       <c r="K13" s="69"/>
       <c r="L13" s="69"/>
       <c r="M13" s="69"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1"/>
     <row r="15" spans="1:13" s="24" customFormat="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AK26"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="J30" sqref="J30"/>
+      <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="16" width="12.140625" style="1" customWidth="1"/>
     <col min="17" max="22" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="34" width="5.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="37" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="43" width="9.140625" style="1"/>
     <col min="44" max="44" width="8.85546875" style="1" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="1"/>
   </cols>
@@ -10948,51 +10968,53 @@
       </c>
       <c r="B24" s="81" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="58" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="58" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="58" t="s">
         <v>64</v>
       </c>
       <c r="F24" s="31">
         <v>0.5</v>
       </c>
       <c r="G24" s="31">
         <v>1.8</v>
       </c>
       <c r="H24" s="85">
         <v>3.7</v>
       </c>
       <c r="I24" s="85">
         <v>4.8</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="85">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="K24" s="69"/>
       <c r="L24" s="69"/>
       <c r="M24" s="69"/>
     </row>
     <row r="25" spans="1:13" s="24" customFormat="1"/>
     <row r="26" spans="1:13" s="24" customFormat="1"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>