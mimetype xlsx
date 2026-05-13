--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="5520" yWindow="375" windowWidth="14340" windowHeight="12090" tabRatio="710" activeTab="5"/>
+    <workbookView xWindow="-90" yWindow="45" windowWidth="14520" windowHeight="12330" tabRatio="710" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2025 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="207">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -683,119 +683,144 @@
   <si>
     <t>1999 год</t>
   </si>
   <si>
     <t>2000 год</t>
   </si>
   <si>
     <t>2001 год</t>
   </si>
   <si>
     <t>2002 год</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
-    <t xml:space="preserve">* Оперативные данные. </t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>2025 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жунусова
-[...11 lines deleted...]
-</t>
+    <t>Ибраева Д.К,
+Ботабаева Ж.З.</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+zh.botabayeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Налоги на продукты </t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">* </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
@@ -862,56 +887,50 @@
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -936,50 +955,72 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1033,146 +1074,151 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="58">
+  <cellStyleXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="173" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1230,201 +1276,206 @@
     <xf numFmtId="2" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="172" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="172" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="172" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="27" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="58">
+  <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
     <cellStyle name="S16" xfId="27"/>
     <cellStyle name="S2" xfId="28"/>
     <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
     <cellStyle name="S4 3 2" xfId="30"/>
     <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
     <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
     <cellStyle name="S6" xfId="33"/>
     <cellStyle name="S7" xfId="34"/>
     <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
     <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
     <cellStyle name="Total" xfId="37"/>
     <cellStyle name="Гиперссылка" xfId="38" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="59"/>
     <cellStyle name="Денежный 2" xfId="39"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="40"/>
     <cellStyle name="Обычный 2 2" xfId="41"/>
+    <cellStyle name="Обычный 2 3" xfId="58"/>
     <cellStyle name="Обычный 3" xfId="42"/>
     <cellStyle name="Обычный 3 2" xfId="43"/>
     <cellStyle name="Обычный 3 3" xfId="44"/>
     <cellStyle name="Обычный 4" xfId="45"/>
     <cellStyle name="Обычный 5" xfId="46"/>
     <cellStyle name="Обычный 6" xfId="47"/>
     <cellStyle name="Обычный 6 2" xfId="48"/>
     <cellStyle name="Обычный 7" xfId="49"/>
     <cellStyle name="Обычный 7 2" xfId="50"/>
     <cellStyle name="Обычный 8" xfId="51"/>
     <cellStyle name="Обычный 9" xfId="52"/>
     <cellStyle name="Обычный_Лист17" xfId="53"/>
     <cellStyle name="Процентный 2" xfId="54"/>
     <cellStyle name="Тысячи_Sheet1" xfId="55"/>
     <cellStyle name="Финансовый 2 2" xfId="56"/>
     <cellStyle name="Финансовый 2 3" xfId="57"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1704,67 +1755,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45" style="58" customWidth="1"/>
     <col min="2" max="2" width="77" style="58" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1809,285 +1866,272 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="49" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="54"/>
     </row>
     <row r="10" spans="1:2" ht="15.75" customHeight="1">
       <c r="A10" s="49" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="49" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="49" t="s">
         <v>147</v>
       </c>
-      <c r="B12" s="77" t="s">
+      <c r="B12" s="75" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="55" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="76" t="s">
+      <c r="B13" s="74" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="80" t="s">
+      <c r="A14" s="81" t="s">
         <v>151</v>
       </c>
-      <c r="B14" s="75" t="s">
-        <v>200</v>
+      <c r="B14" s="73" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="81"/>
-[...1 lines deleted...]
-        <v>199</v>
+      <c r="A15" s="82"/>
+      <c r="B15" s="73" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="81"/>
-[...1 lines deleted...]
-        <v>198</v>
+      <c r="A16" s="82"/>
+      <c r="B16" s="73" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="82"/>
-[...1 lines deleted...]
-        <v>197</v>
+      <c r="A17" s="83"/>
+      <c r="B17" s="73" t="s">
+        <v>196</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="55" t="s">
         <v>152</v>
       </c>
-      <c r="B18" s="78" t="s">
+      <c r="B18" s="76" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>153</v>
       </c>
-      <c r="B19" s="73">
-        <v>46070</v>
+      <c r="B19" s="72">
+        <v>46134</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>154</v>
       </c>
-      <c r="B20" s="73">
-        <v>46134</v>
+      <c r="B20" s="72">
+        <v>46157</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="54" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="30.75" customHeight="1">
       <c r="A23" s="49" t="s">
         <v>158</v>
       </c>
-      <c r="B23" s="79" t="s">
-        <v>202</v>
+      <c r="B23" s="77" t="s">
+        <v>201</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="30" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B24" s="74" t="s">
-        <v>203</v>
+      <c r="B24" s="78" t="s">
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B6:B18"/>
+  <dimension ref="B6:B14"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="107.7109375" customWidth="1"/>
+    <col min="2" max="2" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="56" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="56" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="56" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="56" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="56" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="57" t="s">
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="57" t="s">
         <v>165</v>
       </c>
     </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="56"/>
+    </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="56"/>
+      <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="56"/>
-[...11 lines deleted...]
-      <c r="B18" s="63" t="s">
+      <c r="B14" s="79" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" customHeight="1">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="64" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="4"/>
-      <c r="E2" s="83" t="s">
+      <c r="E2" s="84" t="s">
         <v>118</v>
       </c>
-      <c r="F2" s="84"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:8" s="67" customFormat="1" ht="40.5" customHeight="1">
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+    </row>
+    <row r="3" spans="1:8" s="66" customFormat="1" ht="40.5" customHeight="1">
       <c r="A3" s="25" t="s">
         <v>99</v>
       </c>
-      <c r="B3" s="66" t="s">
+      <c r="B3" s="65" t="s">
         <v>178</v>
       </c>
-      <c r="C3" s="66" t="s">
+      <c r="C3" s="65" t="s">
         <v>179</v>
       </c>
-      <c r="D3" s="66" t="s">
+      <c r="D3" s="65" t="s">
         <v>180</v>
       </c>
-      <c r="E3" s="66" t="s">
+      <c r="E3" s="65" t="s">
         <v>181</v>
       </c>
-      <c r="F3" s="66" t="s">
+      <c r="F3" s="65" t="s">
         <v>182</v>
       </c>
-      <c r="G3" s="66" t="s">
+      <c r="G3" s="65" t="s">
         <v>183</v>
       </c>
-      <c r="H3" s="66" t="s">
+      <c r="H3" s="65" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="9">
         <v>236.5</v>
       </c>
       <c r="C4" s="9">
         <v>1943.1</v>
       </c>
       <c r="D4" s="9">
         <v>1306.5999999999999</v>
       </c>
       <c r="E4" s="9">
         <v>2013.8</v>
       </c>
       <c r="F4" s="9">
         <v>211.9</v>
       </c>
       <c r="G4" s="9">
         <v>125.3</v>
       </c>
@@ -2716,111 +2760,111 @@
       <c r="F29" s="7">
         <v>260.89999999999998</v>
       </c>
       <c r="G29" s="7">
         <v>138.9</v>
       </c>
       <c r="H29" s="7">
         <v>116.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E2:H2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="85"/>
-[...7 lines deleted...]
-      <c r="J1" s="85"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="4"/>
-      <c r="H2" s="83" t="s">
+      <c r="H2" s="84" t="s">
         <v>118</v>
       </c>
-      <c r="I2" s="84"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" s="67" customFormat="1" ht="34.5" customHeight="1">
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+    </row>
+    <row r="3" spans="1:10" s="66" customFormat="1" ht="34.5" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>96</v>
       </c>
-      <c r="B3" s="66" t="s">
+      <c r="B3" s="65" t="s">
         <v>185</v>
       </c>
-      <c r="C3" s="66" t="s">
+      <c r="C3" s="65" t="s">
         <v>186</v>
       </c>
-      <c r="D3" s="66" t="s">
+      <c r="D3" s="65" t="s">
         <v>187</v>
       </c>
-      <c r="E3" s="66" t="s">
+      <c r="E3" s="65" t="s">
         <v>188</v>
       </c>
-      <c r="F3" s="66" t="s">
+      <c r="F3" s="65" t="s">
         <v>189</v>
       </c>
-      <c r="G3" s="66" t="s">
+      <c r="G3" s="65" t="s">
         <v>190</v>
       </c>
-      <c r="H3" s="66" t="s">
+      <c r="H3" s="65" t="s">
         <v>191</v>
       </c>
-      <c r="I3" s="66" t="s">
+      <c r="I3" s="65" t="s">
         <v>192</v>
       </c>
-      <c r="J3" s="66" t="s">
+      <c r="J3" s="65" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="11">
         <v>103.4</v>
       </c>
       <c r="C4" s="11">
         <v>122.3</v>
       </c>
       <c r="D4" s="11">
         <v>124.3</v>
       </c>
       <c r="E4" s="11">
         <v>105.7</v>
       </c>
       <c r="F4" s="11">
         <v>103</v>
       </c>
       <c r="G4" s="11">
         <v>110.9</v>
       </c>
@@ -3719,76 +3763,76 @@
       <c r="H32" s="7">
         <v>116.1</v>
       </c>
       <c r="I32" s="7">
         <v>117.9</v>
       </c>
       <c r="J32" s="7">
         <v>121.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D40" sqref="D40"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" customHeight="1">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="86"/>
-      <c r="C1" s="86"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
     </row>
     <row r="2" spans="1:6" ht="12.75" customHeight="1">
       <c r="B2" s="3"/>
-      <c r="C2" s="87" t="s">
+      <c r="C2" s="88" t="s">
         <v>118</v>
       </c>
-      <c r="D2" s="87"/>
-[...1 lines deleted...]
-      <c r="F2" s="64"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
     </row>
     <row r="3" spans="1:6" ht="26.25" customHeight="1">
       <c r="A3" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="11">
         <v>112.6</v>
       </c>
       <c r="C4" s="12">
         <v>129.4</v>
       </c>
@@ -4176,54 +4220,54 @@
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="1"/>
       <c r="B33" s="19"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BM35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AV4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AU4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="BM3" sqref="BM3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="47" customWidth="1"/>
     <col min="4" max="48" width="10.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="10.85546875" style="1" customWidth="1"/>
     <col min="55" max="55" width="12" style="1" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="1" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.140625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.42578125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12" style="1" customWidth="1"/>
     <col min="64" max="64" width="13" style="1" customWidth="1"/>
     <col min="65" max="65" width="12.140625" style="1" customWidth="1"/>
     <col min="66" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65" ht="24" customHeight="1">
       <c r="A1" s="48" t="s">
@@ -4282,56 +4326,56 @@
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3" t="s">
         <v>119</v>
       </c>
       <c r="AU2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3" t="s">
         <v>121</v>
       </c>
       <c r="BE2" s="27"/>
       <c r="BI2" s="27"/>
-      <c r="BJ2" s="87" t="s">
+      <c r="BJ2" s="88" t="s">
         <v>132</v>
       </c>
-      <c r="BK2" s="87"/>
-[...1 lines deleted...]
-      <c r="BM2" s="87"/>
+      <c r="BK2" s="88"/>
+      <c r="BL2" s="88"/>
+      <c r="BM2" s="88"/>
     </row>
     <row r="3" spans="1:65" ht="56.25" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>43</v>
@@ -4480,54 +4524,54 @@
       <c r="BD3" s="25" t="s">
         <v>130</v>
       </c>
       <c r="BE3" s="25" t="s">
         <v>171</v>
       </c>
       <c r="BF3" s="25" t="s">
         <v>131</v>
       </c>
       <c r="BG3" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BH3" s="25" t="s">
         <v>126</v>
       </c>
       <c r="BI3" s="25" t="s">
         <v>172</v>
       </c>
       <c r="BJ3" s="25" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="25" t="s">
         <v>173</v>
       </c>
       <c r="BL3" s="25" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="BM3" s="25" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:65" s="4" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="31">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="30">
         <v>120.8</v>
       </c>
       <c r="E4" s="32">
         <v>122</v>
       </c>
       <c r="F4" s="30">
         <v>121</v>
       </c>
       <c r="G4" s="30">
         <v>120.9</v>
       </c>
       <c r="H4" s="30">
@@ -4676,55 +4720,55 @@
       </c>
       <c r="BD4" s="32">
         <v>99.1</v>
       </c>
       <c r="BE4" s="32">
         <v>100.6</v>
       </c>
       <c r="BF4" s="32">
         <v>103.8</v>
       </c>
       <c r="BG4" s="32">
         <v>104.3</v>
       </c>
       <c r="BH4" s="32">
         <v>104.7</v>
       </c>
       <c r="BI4" s="32">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="32">
         <v>108.9</v>
       </c>
       <c r="BK4" s="32">
         <v>107.5</v>
       </c>
-      <c r="BL4" s="68">
+      <c r="BL4" s="67">
         <v>107.3</v>
       </c>
-      <c r="BM4" s="68">
-        <v>107.7</v>
+      <c r="BM4" s="67">
+        <v>108.7</v>
       </c>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="34">
         <v>109.1</v>
       </c>
       <c r="C5" s="34">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="34">
         <v>97.2</v>
       </c>
       <c r="E5" s="35">
         <v>108.1</v>
       </c>
       <c r="F5" s="34">
         <v>125.7</v>
       </c>
       <c r="G5" s="34">
         <v>110.2</v>
       </c>
       <c r="H5" s="34">
@@ -4873,55 +4917,55 @@
       </c>
       <c r="BD5" s="5">
         <v>101.2</v>
       </c>
       <c r="BE5" s="5">
         <v>100.4</v>
       </c>
       <c r="BF5" s="5">
         <v>106.6</v>
       </c>
       <c r="BG5" s="5">
         <v>100.3</v>
       </c>
       <c r="BH5" s="5">
         <v>99.7</v>
       </c>
       <c r="BI5" s="5">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="5">
         <v>96.6</v>
       </c>
       <c r="BK5" s="5">
         <v>99.4</v>
       </c>
-      <c r="BL5" s="69">
+      <c r="BL5" s="68">
         <v>102.7</v>
       </c>
-      <c r="BM5" s="69">
-        <v>106.3</v>
+      <c r="BM5" s="68">
+        <v>108.3</v>
       </c>
     </row>
     <row r="6" spans="1:65">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="34">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="35">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="34">
         <v>122.5</v>
       </c>
       <c r="G6" s="34">
         <v>124.8</v>
       </c>
       <c r="H6" s="34">
@@ -5070,55 +5114,55 @@
       </c>
       <c r="BD6" s="35">
         <v>97.9</v>
       </c>
       <c r="BE6" s="35">
         <v>99.4</v>
       </c>
       <c r="BF6" s="35">
         <v>103.2</v>
       </c>
       <c r="BG6" s="35">
         <v>104.6</v>
       </c>
       <c r="BH6" s="35">
         <v>105.7</v>
       </c>
       <c r="BI6" s="35">
         <v>108</v>
       </c>
       <c r="BJ6" s="35">
         <v>109.3</v>
       </c>
       <c r="BK6" s="35">
         <v>109.3</v>
       </c>
-      <c r="BL6" s="70">
+      <c r="BL6" s="69">
         <v>109.1</v>
       </c>
-      <c r="BM6" s="70">
-        <v>109.3</v>
+      <c r="BM6" s="69">
+        <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:65" ht="22.5">
       <c r="A7" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="34">
         <v>171.8</v>
       </c>
       <c r="C7" s="34">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="34">
         <v>134.6</v>
       </c>
       <c r="E7" s="35">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="34">
         <v>126</v>
       </c>
       <c r="G7" s="34">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="34">
@@ -5267,55 +5311,55 @@
       </c>
       <c r="BD7" s="5">
         <v>92.8</v>
       </c>
       <c r="BE7" s="5">
         <v>96.4</v>
       </c>
       <c r="BF7" s="5">
         <v>105.8</v>
       </c>
       <c r="BG7" s="5">
         <v>108</v>
       </c>
       <c r="BH7" s="5">
         <v>108.1</v>
       </c>
       <c r="BI7" s="5">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="5">
         <v>106.7</v>
       </c>
       <c r="BK7" s="5">
         <v>103.7</v>
       </c>
-      <c r="BL7" s="69">
+      <c r="BL7" s="68">
         <v>103.5</v>
       </c>
-      <c r="BM7" s="69">
-        <v>105.4</v>
+      <c r="BM7" s="68">
+        <v>105.8</v>
       </c>
     </row>
     <row r="8" spans="1:65">
       <c r="A8" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="34">
         <v>118.2</v>
       </c>
       <c r="C8" s="34">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="34">
         <v>123.6</v>
       </c>
       <c r="E8" s="35">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="34">
         <v>118.3</v>
       </c>
       <c r="G8" s="34">
         <v>117.3</v>
       </c>
       <c r="H8" s="34">
@@ -5464,55 +5508,55 @@
       </c>
       <c r="BD8" s="5">
         <v>102.5</v>
       </c>
       <c r="BE8" s="5">
         <v>101.4</v>
       </c>
       <c r="BF8" s="5">
         <v>99.1</v>
       </c>
       <c r="BG8" s="5">
         <v>99.9</v>
       </c>
       <c r="BH8" s="5">
         <v>102.2</v>
       </c>
       <c r="BI8" s="5">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="5">
         <v>111.1</v>
       </c>
       <c r="BK8" s="5">
         <v>114.9</v>
       </c>
-      <c r="BL8" s="69">
+      <c r="BL8" s="68">
         <v>114.6</v>
       </c>
-      <c r="BM8" s="69">
-        <v>112.5</v>
+      <c r="BM8" s="68">
+        <v>113.2</v>
       </c>
     </row>
     <row r="9" spans="1:65" ht="21" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="34">
         <v>118.7</v>
       </c>
       <c r="C9" s="34">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="34">
         <v>128.6</v>
       </c>
       <c r="E9" s="35">
         <v>127.1</v>
       </c>
       <c r="F9" s="34">
         <v>111.3</v>
       </c>
       <c r="G9" s="34">
         <v>112</v>
       </c>
       <c r="H9" s="34">
@@ -5661,55 +5705,55 @@
       </c>
       <c r="BD9" s="5">
         <v>109.9</v>
       </c>
       <c r="BE9" s="5">
         <v>110.4</v>
       </c>
       <c r="BF9" s="5">
         <v>117.7</v>
       </c>
       <c r="BG9" s="5">
         <v>113</v>
       </c>
       <c r="BH9" s="5">
         <v>112.3</v>
       </c>
       <c r="BI9" s="5">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="5">
         <v>112.3</v>
       </c>
       <c r="BK9" s="5">
         <v>114.2</v>
       </c>
-      <c r="BL9" s="69">
+      <c r="BL9" s="68">
         <v>115.5</v>
       </c>
-      <c r="BM9" s="69">
-        <v>115.6</v>
+      <c r="BM9" s="68">
+        <v>116.5</v>
       </c>
     </row>
     <row r="10" spans="1:65" ht="21" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="34">
         <v>113.1</v>
       </c>
       <c r="C10" s="34">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="34">
         <v>123.2</v>
       </c>
       <c r="E10" s="35">
         <v>109.5</v>
       </c>
       <c r="F10" s="34">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="34">
         <v>114.7</v>
       </c>
       <c r="H10" s="34">
@@ -5858,55 +5902,55 @@
       </c>
       <c r="BD10" s="5">
         <v>109.2</v>
       </c>
       <c r="BE10" s="5">
         <v>111.2</v>
       </c>
       <c r="BF10" s="5">
         <v>115</v>
       </c>
       <c r="BG10" s="5">
         <v>112.4</v>
       </c>
       <c r="BH10" s="5">
         <v>115.7</v>
       </c>
       <c r="BI10" s="5">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="5">
         <v>113.9</v>
       </c>
       <c r="BK10" s="5">
         <v>113.8</v>
       </c>
-      <c r="BL10" s="69">
+      <c r="BL10" s="68">
         <v>115.1</v>
       </c>
-      <c r="BM10" s="69">
-        <v>112.7</v>
+      <c r="BM10" s="68">
+        <v>120.3</v>
       </c>
     </row>
     <row r="11" spans="1:65">
       <c r="A11" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="34">
         <v>102.9</v>
       </c>
       <c r="C11" s="34">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="34">
         <v>104.6</v>
       </c>
       <c r="E11" s="35">
         <v>103.5</v>
       </c>
       <c r="F11" s="34">
         <v>108.5</v>
       </c>
       <c r="G11" s="34">
         <v>102.8</v>
       </c>
       <c r="H11" s="34">
@@ -6055,55 +6099,55 @@
       </c>
       <c r="BD11" s="5">
         <v>103.9</v>
       </c>
       <c r="BE11" s="5">
         <v>107.1</v>
       </c>
       <c r="BF11" s="5">
         <v>106.4</v>
       </c>
       <c r="BG11" s="5">
         <v>104.8</v>
       </c>
       <c r="BH11" s="5">
         <v>103.5</v>
       </c>
       <c r="BI11" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="5">
         <v>112.1</v>
       </c>
       <c r="BK11" s="5">
         <v>102.1</v>
       </c>
-      <c r="BL11" s="69">
+      <c r="BL11" s="68">
         <v>102.2</v>
       </c>
-      <c r="BM11" s="69">
-        <v>102</v>
+      <c r="BM11" s="68">
+        <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:65" s="4" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="39">
         <v>107.8</v>
       </c>
       <c r="C12" s="40">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="39">
         <v>113.1</v>
       </c>
       <c r="E12" s="32">
         <v>115.8</v>
       </c>
       <c r="F12" s="39">
         <v>115.7</v>
       </c>
       <c r="G12" s="39">
         <v>109.8</v>
       </c>
       <c r="H12" s="39">
@@ -6252,55 +6296,55 @@
       </c>
       <c r="BD12" s="32">
         <v>121.7</v>
       </c>
       <c r="BE12" s="32">
         <v>119.6</v>
       </c>
       <c r="BF12" s="32">
         <v>111.6</v>
       </c>
       <c r="BG12" s="32">
         <v>112.8</v>
       </c>
       <c r="BH12" s="32">
         <v>112.8</v>
       </c>
       <c r="BI12" s="32">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="32">
         <v>112.7</v>
       </c>
       <c r="BK12" s="32">
         <v>111.9</v>
       </c>
-      <c r="BL12" s="71">
+      <c r="BL12" s="70">
         <v>112.4</v>
       </c>
-      <c r="BM12" s="71">
-        <v>110.5</v>
+      <c r="BM12" s="70">
+        <v>110.6</v>
       </c>
     </row>
     <row r="13" spans="1:65" ht="22.5">
       <c r="A13" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="34">
         <v>107.4</v>
       </c>
       <c r="C13" s="34">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="34">
         <v>110.7</v>
       </c>
       <c r="E13" s="35">
         <v>120.6</v>
       </c>
       <c r="F13" s="34">
         <v>108.1</v>
       </c>
       <c r="G13" s="34">
         <v>108.4</v>
       </c>
       <c r="H13" s="34">
@@ -6449,55 +6493,55 @@
       </c>
       <c r="BD13" s="5">
         <v>116.3</v>
       </c>
       <c r="BE13" s="5">
         <v>118.6</v>
       </c>
       <c r="BF13" s="5">
         <v>109.3</v>
       </c>
       <c r="BG13" s="5">
         <v>108.9</v>
       </c>
       <c r="BH13" s="5">
         <v>108.6</v>
       </c>
       <c r="BI13" s="5">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="5">
         <v>110.3</v>
       </c>
       <c r="BK13" s="5">
         <v>110.5</v>
       </c>
-      <c r="BL13" s="69">
+      <c r="BL13" s="68">
         <v>111.5</v>
       </c>
-      <c r="BM13" s="69">
-        <v>108</v>
+      <c r="BM13" s="68">
+        <v>112.3</v>
       </c>
     </row>
     <row r="14" spans="1:65">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="34">
         <v>114.9</v>
       </c>
       <c r="C14" s="34">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="34">
         <v>114.6</v>
       </c>
       <c r="E14" s="35">
         <v>114.6</v>
       </c>
       <c r="F14" s="34">
         <v>115.3</v>
       </c>
       <c r="G14" s="34">
         <v>105</v>
       </c>
       <c r="H14" s="34">
@@ -6646,55 +6690,55 @@
       </c>
       <c r="BD14" s="5">
         <v>122.9</v>
       </c>
       <c r="BE14" s="5">
         <v>114</v>
       </c>
       <c r="BF14" s="5">
         <v>106.9</v>
       </c>
       <c r="BG14" s="5">
         <v>107.3</v>
       </c>
       <c r="BH14" s="5">
         <v>106.5</v>
       </c>
       <c r="BI14" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="5">
         <v>106</v>
       </c>
       <c r="BK14" s="5">
         <v>107.2</v>
       </c>
-      <c r="BL14" s="69">
+      <c r="BL14" s="68">
         <v>108</v>
       </c>
-      <c r="BM14" s="69">
-        <v>102</v>
+      <c r="BM14" s="68">
+        <v>105.5</v>
       </c>
     </row>
     <row r="15" spans="1:65">
       <c r="A15" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="34">
         <v>108.3</v>
       </c>
       <c r="C15" s="34">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="34">
         <v>108</v>
       </c>
       <c r="E15" s="35">
         <v>108.1</v>
       </c>
       <c r="F15" s="34">
         <v>111.8</v>
       </c>
       <c r="G15" s="34">
         <v>111.8</v>
       </c>
       <c r="H15" s="34">
@@ -6843,55 +6887,55 @@
       </c>
       <c r="BD15" s="5">
         <v>118.1</v>
       </c>
       <c r="BE15" s="5">
         <v>119.6</v>
       </c>
       <c r="BF15" s="5">
         <v>107.3</v>
       </c>
       <c r="BG15" s="5">
         <v>112.6</v>
       </c>
       <c r="BH15" s="5">
         <v>114.4</v>
       </c>
       <c r="BI15" s="5">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="5">
         <v>110.1</v>
       </c>
       <c r="BK15" s="5">
         <v>115.5</v>
       </c>
-      <c r="BL15" s="69">
+      <c r="BL15" s="68">
         <v>116.7</v>
       </c>
-      <c r="BM15" s="69">
-        <v>115.1</v>
+      <c r="BM15" s="68">
+        <v>111.6</v>
       </c>
     </row>
     <row r="16" spans="1:65">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="34">
         <v>100.6</v>
       </c>
       <c r="C16" s="34">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="34">
         <v>106.9</v>
       </c>
       <c r="E16" s="35">
         <v>106.3</v>
       </c>
       <c r="F16" s="34">
         <v>102.5</v>
       </c>
       <c r="G16" s="34">
         <v>105</v>
       </c>
       <c r="H16" s="34">
@@ -7040,55 +7084,55 @@
       </c>
       <c r="BD16" s="5">
         <v>113.2</v>
       </c>
       <c r="BE16" s="5">
         <v>113.4</v>
       </c>
       <c r="BF16" s="5">
         <v>108.7</v>
       </c>
       <c r="BG16" s="5">
         <v>107.6</v>
       </c>
       <c r="BH16" s="5">
         <v>106.7</v>
       </c>
       <c r="BI16" s="5">
         <v>110</v>
       </c>
       <c r="BJ16" s="5">
         <v>113.9</v>
       </c>
       <c r="BK16" s="5">
         <v>110.9</v>
       </c>
-      <c r="BL16" s="69">
+      <c r="BL16" s="68">
         <v>113.5</v>
       </c>
-      <c r="BM16" s="69">
-        <v>111.6</v>
+      <c r="BM16" s="68">
+        <v>113.8</v>
       </c>
     </row>
     <row r="17" spans="1:65">
       <c r="A17" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="34">
         <v>101.4</v>
       </c>
       <c r="C17" s="34">
         <v>110.2</v>
       </c>
       <c r="D17" s="34">
         <v>104.8</v>
       </c>
       <c r="E17" s="35">
         <v>107.1</v>
       </c>
       <c r="F17" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="34">
         <v>113.9</v>
       </c>
       <c r="H17" s="34">
@@ -7237,55 +7281,55 @@
       </c>
       <c r="BD17" s="5">
         <v>122.1</v>
       </c>
       <c r="BE17" s="5">
         <v>122.4</v>
       </c>
       <c r="BF17" s="5">
         <v>114.2</v>
       </c>
       <c r="BG17" s="5">
         <v>108.1</v>
       </c>
       <c r="BH17" s="5">
         <v>112</v>
       </c>
       <c r="BI17" s="5">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="5">
         <v>127.2</v>
       </c>
       <c r="BK17" s="5">
         <v>127.8</v>
       </c>
-      <c r="BL17" s="69">
+      <c r="BL17" s="68">
         <v>125.3</v>
       </c>
-      <c r="BM17" s="69">
-        <v>121.7</v>
+      <c r="BM17" s="68">
+        <v>121.6</v>
       </c>
     </row>
     <row r="18" spans="1:65">
       <c r="A18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="34">
         <v>107.2</v>
       </c>
       <c r="C18" s="34">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="34">
         <v>120.2</v>
       </c>
       <c r="E18" s="35">
         <v>120.8</v>
       </c>
       <c r="F18" s="34">
         <v>117.5</v>
       </c>
       <c r="G18" s="34">
         <v>112.1</v>
       </c>
       <c r="H18" s="34">
@@ -7434,55 +7478,55 @@
       </c>
       <c r="BD18" s="5">
         <v>129.6</v>
       </c>
       <c r="BE18" s="5">
         <v>129.19999999999999</v>
       </c>
       <c r="BF18" s="5">
         <v>118.7</v>
       </c>
       <c r="BG18" s="5">
         <v>123</v>
       </c>
       <c r="BH18" s="5">
         <v>121.5</v>
       </c>
       <c r="BI18" s="5">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="5">
         <v>115.3</v>
       </c>
       <c r="BK18" s="5">
         <v>114.3</v>
       </c>
-      <c r="BL18" s="69">
+      <c r="BL18" s="68">
         <v>111</v>
       </c>
-      <c r="BM18" s="69">
-        <v>112.3</v>
+      <c r="BM18" s="68">
+        <v>126.5</v>
       </c>
     </row>
     <row r="19" spans="1:65" ht="22.5">
       <c r="A19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="34">
         <v>105</v>
       </c>
       <c r="C19" s="34">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="34">
         <v>112.7</v>
       </c>
       <c r="E19" s="35">
         <v>109.6</v>
       </c>
       <c r="F19" s="34">
         <v>124.3</v>
       </c>
       <c r="G19" s="34">
         <v>119.9</v>
       </c>
       <c r="H19" s="34">
@@ -7631,55 +7675,55 @@
       </c>
       <c r="BD19" s="5">
         <v>127.2</v>
       </c>
       <c r="BE19" s="5">
         <v>123.5</v>
       </c>
       <c r="BF19" s="5">
         <v>100.2</v>
       </c>
       <c r="BG19" s="5">
         <v>117</v>
       </c>
       <c r="BH19" s="5">
         <v>114.9</v>
       </c>
       <c r="BI19" s="5">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="5">
         <v>117.1</v>
       </c>
       <c r="BK19" s="5">
         <v>106.7</v>
       </c>
-      <c r="BL19" s="69">
+      <c r="BL19" s="68">
         <v>115</v>
       </c>
-      <c r="BM19" s="69">
-        <v>116.2</v>
+      <c r="BM19" s="68">
+        <v>114.6</v>
       </c>
     </row>
     <row r="20" spans="1:65" ht="22.5">
       <c r="A20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="34">
         <v>109.4</v>
       </c>
       <c r="C20" s="34">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="34">
         <v>115.9</v>
       </c>
       <c r="E20" s="35">
         <v>99.1</v>
       </c>
       <c r="F20" s="34">
         <v>106.8</v>
       </c>
       <c r="G20" s="34">
         <v>102.6</v>
       </c>
       <c r="H20" s="34">
@@ -7828,55 +7872,55 @@
       </c>
       <c r="BD20" s="5">
         <v>128.30000000000001</v>
       </c>
       <c r="BE20" s="5">
         <v>124.1</v>
       </c>
       <c r="BF20" s="5">
         <v>113.6</v>
       </c>
       <c r="BG20" s="5">
         <v>117.5</v>
       </c>
       <c r="BH20" s="5">
         <v>111</v>
       </c>
       <c r="BI20" s="5">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="5">
         <v>112.1</v>
       </c>
       <c r="BK20" s="5">
         <v>108.8</v>
       </c>
-      <c r="BL20" s="69">
+      <c r="BL20" s="68">
         <v>107.8</v>
       </c>
-      <c r="BM20" s="69">
-        <v>110.6</v>
+      <c r="BM20" s="68">
+        <v>110.2</v>
       </c>
     </row>
     <row r="21" spans="1:65" ht="22.5">
       <c r="A21" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="34">
         <v>109.7</v>
       </c>
       <c r="C21" s="34">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="34">
         <v>107.7</v>
       </c>
       <c r="E21" s="35">
         <v>129.1</v>
       </c>
       <c r="F21" s="34">
         <v>124</v>
       </c>
       <c r="G21" s="34">
         <v>101.5</v>
       </c>
       <c r="H21" s="34">
@@ -8025,55 +8069,55 @@
       </c>
       <c r="BD21" s="5">
         <v>112.6</v>
       </c>
       <c r="BE21" s="5">
         <v>112.5</v>
       </c>
       <c r="BF21" s="5">
         <v>110.6</v>
       </c>
       <c r="BG21" s="5">
         <v>113.8</v>
       </c>
       <c r="BH21" s="5">
         <v>115.4</v>
       </c>
       <c r="BI21" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="5">
         <v>120</v>
       </c>
       <c r="BK21" s="5">
         <v>114</v>
       </c>
-      <c r="BL21" s="69">
+      <c r="BL21" s="68">
         <v>113.5</v>
       </c>
-      <c r="BM21" s="69">
-        <v>113.2</v>
+      <c r="BM21" s="68">
+        <v>112.5</v>
       </c>
     </row>
     <row r="22" spans="1:65">
       <c r="A22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="34">
         <v>108.3</v>
       </c>
       <c r="C22" s="34">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="34">
         <v>116.8</v>
       </c>
       <c r="E22" s="35">
         <v>123.5</v>
       </c>
       <c r="F22" s="34">
         <v>123.5</v>
       </c>
       <c r="G22" s="34">
         <v>113.8</v>
       </c>
       <c r="H22" s="34">
@@ -8222,55 +8266,55 @@
       </c>
       <c r="BD22" s="5">
         <v>123</v>
       </c>
       <c r="BE22" s="5">
         <v>123.6</v>
       </c>
       <c r="BF22" s="5">
         <v>115.6</v>
       </c>
       <c r="BG22" s="5">
         <v>110.2</v>
       </c>
       <c r="BH22" s="5">
         <v>117.1</v>
       </c>
       <c r="BI22" s="5">
         <v>106</v>
       </c>
       <c r="BJ22" s="5">
         <v>110.8</v>
       </c>
       <c r="BK22" s="5">
         <v>110.3</v>
       </c>
-      <c r="BL22" s="69">
+      <c r="BL22" s="68">
         <v>114.1</v>
       </c>
-      <c r="BM22" s="69">
-        <v>111.5</v>
+      <c r="BM22" s="68">
+        <v>87.2</v>
       </c>
     </row>
     <row r="23" spans="1:65" ht="22.5">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34">
         <v>111.9</v>
       </c>
       <c r="C23" s="34">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="34">
         <v>119.9</v>
       </c>
       <c r="E23" s="35">
         <v>121.1</v>
       </c>
       <c r="F23" s="34">
         <v>126.1</v>
       </c>
       <c r="G23" s="34">
         <v>116.5</v>
       </c>
       <c r="H23" s="34">
@@ -8419,55 +8463,55 @@
       </c>
       <c r="BD23" s="5">
         <v>124.9</v>
       </c>
       <c r="BE23" s="5">
         <v>115.7</v>
       </c>
       <c r="BF23" s="5">
         <v>114.4</v>
       </c>
       <c r="BG23" s="5">
         <v>122.2</v>
       </c>
       <c r="BH23" s="5">
         <v>114.6</v>
       </c>
       <c r="BI23" s="5">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="5">
         <v>109.3</v>
       </c>
       <c r="BK23" s="5">
         <v>113.6</v>
       </c>
-      <c r="BL23" s="69">
+      <c r="BL23" s="68">
         <v>114.9</v>
       </c>
-      <c r="BM23" s="69">
-        <v>111.1</v>
+      <c r="BM23" s="68">
+        <v>70.099999999999994</v>
       </c>
     </row>
     <row r="24" spans="1:65">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="34">
         <v>112.5</v>
       </c>
       <c r="C24" s="34">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="34">
         <v>120.7</v>
       </c>
       <c r="E24" s="35">
         <v>102.9</v>
       </c>
       <c r="F24" s="34">
         <v>126</v>
       </c>
       <c r="G24" s="34">
         <v>104.8</v>
       </c>
       <c r="H24" s="34">
@@ -8616,55 +8660,55 @@
       </c>
       <c r="BD24" s="5">
         <v>125.6</v>
       </c>
       <c r="BE24" s="5">
         <v>119.6</v>
       </c>
       <c r="BF24" s="5">
         <v>128.5</v>
       </c>
       <c r="BG24" s="5">
         <v>121.9</v>
       </c>
       <c r="BH24" s="5">
         <v>117.8</v>
       </c>
       <c r="BI24" s="5">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="5">
         <v>121.6</v>
       </c>
       <c r="BK24" s="5">
         <v>119.3</v>
       </c>
-      <c r="BL24" s="69">
+      <c r="BL24" s="68">
         <v>117.4</v>
       </c>
-      <c r="BM24" s="69">
-        <v>116.9</v>
+      <c r="BM24" s="68">
+        <v>117.3</v>
       </c>
     </row>
     <row r="25" spans="1:65">
       <c r="A25" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="34">
         <v>111.5</v>
       </c>
       <c r="C25" s="34">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="34">
         <v>113.7</v>
       </c>
       <c r="E25" s="35">
         <v>114.1</v>
       </c>
       <c r="F25" s="34">
         <v>116.3</v>
       </c>
       <c r="G25" s="34">
         <v>106.5</v>
       </c>
       <c r="H25" s="34">
@@ -8813,55 +8857,55 @@
       </c>
       <c r="BD25" s="5">
         <v>127.7</v>
       </c>
       <c r="BE25" s="5">
         <v>109.4</v>
       </c>
       <c r="BF25" s="5">
         <v>119.2</v>
       </c>
       <c r="BG25" s="5">
         <v>115.2</v>
       </c>
       <c r="BH25" s="5">
         <v>118.8</v>
       </c>
       <c r="BI25" s="5">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="5">
         <v>106.9</v>
       </c>
       <c r="BK25" s="5">
         <v>108.7</v>
       </c>
-      <c r="BL25" s="69">
+      <c r="BL25" s="68">
         <v>106.7</v>
       </c>
-      <c r="BM25" s="69">
-        <v>116.3</v>
+      <c r="BM25" s="68">
+        <v>117.3</v>
       </c>
     </row>
     <row r="26" spans="1:65" ht="45">
       <c r="A26" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="34">
         <v>108.6</v>
       </c>
       <c r="C26" s="34">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="34">
         <v>113.1</v>
       </c>
       <c r="E26" s="35">
         <v>112.4</v>
       </c>
       <c r="F26" s="34">
         <v>100</v>
       </c>
       <c r="G26" s="34">
         <v>108.4</v>
       </c>
       <c r="H26" s="34">
@@ -9010,55 +9054,55 @@
       </c>
       <c r="BD26" s="5">
         <v>116.1</v>
       </c>
       <c r="BE26" s="5">
         <v>130.30000000000001</v>
       </c>
       <c r="BF26" s="5">
         <v>109.3</v>
       </c>
       <c r="BG26" s="5">
         <v>108.9</v>
       </c>
       <c r="BH26" s="5">
         <v>108.7</v>
       </c>
       <c r="BI26" s="5">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="5">
         <v>109.3</v>
       </c>
       <c r="BK26" s="5">
         <v>110.4</v>
       </c>
-      <c r="BL26" s="69">
+      <c r="BL26" s="68">
         <v>111</v>
       </c>
-      <c r="BM26" s="69">
-        <v>114.4</v>
+      <c r="BM26" s="68">
+        <v>102.3</v>
       </c>
     </row>
     <row r="27" spans="1:65" s="4" customFormat="1">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="39">
         <v>118.4</v>
       </c>
       <c r="C27" s="40">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="39">
         <v>116.5</v>
       </c>
       <c r="E27" s="32">
         <v>118.6</v>
       </c>
       <c r="F27" s="39">
         <v>118</v>
       </c>
       <c r="G27" s="39">
         <v>114.7</v>
       </c>
       <c r="H27" s="39">
@@ -9211,51 +9255,51 @@
       <c r="BE27" s="32">
         <v>111.4</v>
       </c>
       <c r="BF27" s="32">
         <v>108.5</v>
       </c>
       <c r="BG27" s="32">
         <v>109.4</v>
       </c>
       <c r="BH27" s="32">
         <v>109.5</v>
       </c>
       <c r="BI27" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="32">
         <v>111.3</v>
       </c>
       <c r="BK27" s="32">
         <v>110.2</v>
       </c>
       <c r="BL27" s="41">
         <v>110.4</v>
       </c>
       <c r="BM27" s="41">
-        <v>109.4</v>
+        <v>109.8</v>
       </c>
     </row>
     <row r="28" spans="1:65" ht="22.5">
       <c r="A28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="34">
         <v>44.9</v>
       </c>
       <c r="C28" s="34">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="34">
         <v>91.5</v>
       </c>
       <c r="E28" s="35">
         <v>119.8</v>
       </c>
       <c r="F28" s="34">
         <v>217.6</v>
       </c>
       <c r="G28" s="34">
         <v>160.1</v>
       </c>
       <c r="H28" s="34">
@@ -9404,54 +9448,54 @@
       </c>
       <c r="BD28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BE28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BF28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BG28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BJ28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK28" s="43" t="s">
         <v>167</v>
       </c>
-      <c r="BL28" s="70" t="s">
-[...2 lines deleted...]
-      <c r="BM28" s="70" t="s">
+      <c r="BL28" s="69" t="s">
+        <v>167</v>
+      </c>
+      <c r="BM28" s="69" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:65" s="4" customFormat="1">
       <c r="A29" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="39">
         <v>122</v>
       </c>
       <c r="C29" s="60">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="39">
         <v>117.3</v>
       </c>
       <c r="E29" s="41">
         <v>118.6</v>
       </c>
       <c r="F29" s="39">
         <v>116.5</v>
       </c>
       <c r="G29" s="39">
         <v>113.8</v>
       </c>
@@ -9605,56 +9649,56 @@
       <c r="BE29" s="32">
         <v>111.4</v>
       </c>
       <c r="BF29" s="32">
         <v>108.5</v>
       </c>
       <c r="BG29" s="32">
         <v>109.4</v>
       </c>
       <c r="BH29" s="32">
         <v>109.5</v>
       </c>
       <c r="BI29" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="32">
         <v>111.3</v>
       </c>
       <c r="BK29" s="32">
         <v>110.2</v>
       </c>
       <c r="BL29" s="41">
         <v>110.4</v>
       </c>
       <c r="BM29" s="41">
-        <v>109.4</v>
+        <v>109.8</v>
       </c>
     </row>
     <row r="30" spans="1:65" s="4" customFormat="1">
       <c r="A30" s="22" t="s">
-        <v>26</v>
+        <v>203</v>
       </c>
       <c r="B30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="D30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="E30" s="36">
         <v>140.1</v>
       </c>
       <c r="F30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="H30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="I30" s="36">
         <v>153.9</v>
       </c>
@@ -9798,60 +9842,60 @@
       </c>
       <c r="BD30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BE30" s="35">
         <v>109.5</v>
       </c>
       <c r="BF30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BG30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BH30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BI30" s="35">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BK30" s="35" t="s">
         <v>167</v>
       </c>
-      <c r="BL30" s="72" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="BL30" s="71" t="s">
+        <v>167</v>
+      </c>
+      <c r="BM30" s="71">
+        <v>106.9</v>
       </c>
     </row>
     <row r="31" spans="1:65" s="4" customFormat="1">
       <c r="A31" s="8" t="s">
-        <v>68</v>
+        <v>204</v>
       </c>
       <c r="B31" s="62">
         <v>118.4</v>
       </c>
       <c r="C31" s="62">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="62">
         <v>116.5</v>
       </c>
       <c r="E31" s="35">
         <v>143.1</v>
       </c>
       <c r="F31" s="62">
         <v>171.8</v>
       </c>
       <c r="G31" s="62">
         <v>185</v>
       </c>
       <c r="H31" s="62">
         <v>164.2</v>
       </c>
       <c r="I31" s="35">
         <v>152.1</v>
       </c>
@@ -9995,60 +10039,60 @@
       </c>
       <c r="BD31" s="43">
         <v>108.2</v>
       </c>
       <c r="BE31" s="43">
         <v>109.7</v>
       </c>
       <c r="BF31" s="43">
         <v>84</v>
       </c>
       <c r="BG31" s="43">
         <v>86.4</v>
       </c>
       <c r="BH31" s="43">
         <v>91.4</v>
       </c>
       <c r="BI31" s="43">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="43">
         <v>105.3</v>
       </c>
       <c r="BK31" s="43">
         <v>112.2</v>
       </c>
-      <c r="BL31" s="72">
+      <c r="BL31" s="71">
         <v>110.2</v>
       </c>
-      <c r="BM31" s="72">
-        <v>113.3</v>
+      <c r="BM31" s="71">
+        <v>107.7</v>
       </c>
     </row>
     <row r="32" spans="1:65" s="4" customFormat="1">
       <c r="A32" s="8" t="s">
-        <v>69</v>
+        <v>205</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="C32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="D32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="E32" s="35">
         <v>244</v>
       </c>
       <c r="F32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="H32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="35">
         <v>112.6</v>
       </c>
@@ -10192,55 +10236,55 @@
       </c>
       <c r="BD32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BE32" s="43">
         <v>115.9</v>
       </c>
       <c r="BF32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BG32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI32" s="43">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK32" s="43" t="s">
         <v>167</v>
       </c>
-      <c r="BL32" s="72" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="BL32" s="71" t="s">
+        <v>167</v>
+      </c>
+      <c r="BM32" s="71">
+        <v>122.9</v>
       </c>
     </row>
     <row r="33" spans="1:65" s="4" customFormat="1">
       <c r="A33" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="39">
         <v>122.8</v>
       </c>
       <c r="C33" s="40">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="39">
         <v>117.2</v>
       </c>
       <c r="E33" s="32">
         <v>119.6</v>
       </c>
       <c r="F33" s="39">
         <v>120.1</v>
       </c>
       <c r="G33" s="39">
         <v>118.5</v>
       </c>
       <c r="H33" s="39">
@@ -10389,63 +10433,63 @@
       </c>
       <c r="BD33" s="32">
         <v>111.1</v>
       </c>
       <c r="BE33" s="32">
         <v>111.2</v>
       </c>
       <c r="BF33" s="32">
         <v>106.3</v>
       </c>
       <c r="BG33" s="32">
         <v>107.4</v>
       </c>
       <c r="BH33" s="32">
         <v>108</v>
       </c>
       <c r="BI33" s="32">
         <v>109</v>
       </c>
       <c r="BJ33" s="32">
         <v>110.8</v>
       </c>
       <c r="BK33" s="32">
         <v>110.3</v>
       </c>
-      <c r="BL33" s="71">
+      <c r="BL33" s="70">
         <v>110.4</v>
       </c>
-      <c r="BM33" s="71">
+      <c r="BM33" s="70">
         <v>109.7</v>
       </c>
     </row>
     <row r="34" spans="1:65">
       <c r="A34" s="46"/>
     </row>
-    <row r="35" spans="1:65">
-[...1 lines deleted...]
-        <v>194</v>
+    <row r="35" spans="1:65" ht="12.75">
+      <c r="A35" s="80" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BJ2:BM2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 