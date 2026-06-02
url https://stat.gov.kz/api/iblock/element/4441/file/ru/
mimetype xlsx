--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="45" windowWidth="14520" windowHeight="12330" tabRatio="710" activeTab="5"/>
+    <workbookView xWindow="480" yWindow="180" windowWidth="11730" windowHeight="12405" tabRatio="710" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
-    <sheet name="2010-2025 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
+    <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="208">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -683,120 +683,127 @@
   <si>
     <t>1999 год</t>
   </si>
   <si>
     <t>2000 год</t>
   </si>
   <si>
     <t>2001 год</t>
   </si>
   <si>
     <t>2002 год</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
+    <t>9 месяцев 2025г.</t>
+  </si>
+  <si>
+    <t>Краткосрочный экономический индикатор</t>
+  </si>
+  <si>
+    <t>ВВП методом конечного использования</t>
+  </si>
+  <si>
+    <t>ВВП методом доходов</t>
+  </si>
+  <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Налоги на продукты </t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З. А. Жунусова
+Н. Ш. Тастан
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
+  </si>
+  <si>
     <r>
-      <t>2025 год</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Оперативные данные.</t>
+    </r>
+  </si>
+  <si>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <r>
+      <t>1 квартал 2026г.*</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
-[...57 lines deleted...]
-      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="32">
     <font>
@@ -1352,61 +1359,61 @@
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
@@ -1775,53 +1782,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45" style="58" customWidth="1"/>
     <col min="2" max="2" width="77" style="58" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1883,125 +1888,125 @@
         <v>146</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="49" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="75" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="55" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="74" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="81" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="73" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="82"/>
       <c r="B15" s="73" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="82"/>
       <c r="B16" s="73" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="83"/>
       <c r="B17" s="73" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="55" t="s">
         <v>152</v>
       </c>
       <c r="B18" s="76" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="72">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>154</v>
       </c>
       <c r="B20" s="72">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="54" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="30.75" customHeight="1">
       <c r="A23" s="49" t="s">
         <v>158</v>
       </c>
-      <c r="B23" s="77" t="s">
-        <v>201</v>
+      <c r="B23" s="79" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="30" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B24" s="78" t="s">
-        <v>202</v>
+      <c r="B24" s="80" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
@@ -2028,51 +2033,51 @@
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="56" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="56" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="57" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="56"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="79" t="s">
+      <c r="B14" s="77" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" customHeight="1">
       <c r="A1" s="64" t="s">
         <v>23</v>
@@ -4217,105 +4222,106 @@
       <c r="D31" s="16">
         <v>104.7</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="1"/>
       <c r="B33" s="19"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM35"/>
+  <dimension ref="A1:BN35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AU4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AY4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BM3" sqref="BM3"/>
+      <selection pane="bottomRight" activeCell="BP28" sqref="BP28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="47" customWidth="1"/>
     <col min="4" max="48" width="10.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="10.85546875" style="1" customWidth="1"/>
     <col min="55" max="55" width="12" style="1" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="1" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.140625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.42578125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12" style="1" customWidth="1"/>
     <col min="64" max="64" width="13" style="1" customWidth="1"/>
     <col min="65" max="65" width="12.140625" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="8.85546875" style="1"/>
+    <col min="66" max="66" width="11.42578125" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="24" customHeight="1">
+    <row r="1" spans="1:66" ht="24" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
@@ -4326,58 +4332,58 @@
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3" t="s">
         <v>119</v>
       </c>
       <c r="AU2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3" t="s">
         <v>121</v>
       </c>
       <c r="BE2" s="27"/>
       <c r="BI2" s="27"/>
-      <c r="BJ2" s="88" t="s">
+      <c r="BK2" s="88" t="s">
         <v>132</v>
       </c>
-      <c r="BK2" s="88"/>
       <c r="BL2" s="88"/>
       <c r="BM2" s="88"/>
-    </row>
-    <row r="3" spans="1:65" ht="56.25" customHeight="1">
+      <c r="BN2" s="88"/>
+    </row>
+    <row r="3" spans="1:66" ht="56.25" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>43</v>
       </c>
       <c r="I3" s="25" t="s">
@@ -4524,57 +4530,60 @@
       <c r="BD3" s="25" t="s">
         <v>130</v>
       </c>
       <c r="BE3" s="25" t="s">
         <v>171</v>
       </c>
       <c r="BF3" s="25" t="s">
         <v>131</v>
       </c>
       <c r="BG3" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BH3" s="25" t="s">
         <v>126</v>
       </c>
       <c r="BI3" s="25" t="s">
         <v>172</v>
       </c>
       <c r="BJ3" s="25" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="25" t="s">
         <v>173</v>
       </c>
       <c r="BL3" s="25" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="BM3" s="25" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:65" s="4" customFormat="1">
+        <v>206</v>
+      </c>
+      <c r="BN3" s="25" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="4" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="31">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="30">
         <v>120.8</v>
       </c>
       <c r="E4" s="32">
         <v>122</v>
       </c>
       <c r="F4" s="30">
         <v>121</v>
       </c>
       <c r="G4" s="30">
         <v>120.9</v>
       </c>
       <c r="H4" s="30">
         <v>121.9</v>
       </c>
       <c r="I4" s="32">
@@ -4726,52 +4735,55 @@
       </c>
       <c r="BF4" s="32">
         <v>103.8</v>
       </c>
       <c r="BG4" s="32">
         <v>104.3</v>
       </c>
       <c r="BH4" s="32">
         <v>104.7</v>
       </c>
       <c r="BI4" s="32">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="32">
         <v>108.9</v>
       </c>
       <c r="BK4" s="32">
         <v>107.5</v>
       </c>
       <c r="BL4" s="67">
         <v>107.3</v>
       </c>
       <c r="BM4" s="67">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4" s="32">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="34">
         <v>109.1</v>
       </c>
       <c r="C5" s="34">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="34">
         <v>97.2</v>
       </c>
       <c r="E5" s="35">
         <v>108.1</v>
       </c>
       <c r="F5" s="34">
         <v>125.7</v>
       </c>
       <c r="G5" s="34">
         <v>110.2</v>
       </c>
       <c r="H5" s="34">
         <v>107</v>
       </c>
       <c r="I5" s="35">
@@ -4923,52 +4935,55 @@
       </c>
       <c r="BF5" s="5">
         <v>106.6</v>
       </c>
       <c r="BG5" s="5">
         <v>100.3</v>
       </c>
       <c r="BH5" s="5">
         <v>99.7</v>
       </c>
       <c r="BI5" s="5">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="5">
         <v>96.6</v>
       </c>
       <c r="BK5" s="5">
         <v>99.4</v>
       </c>
       <c r="BL5" s="68">
         <v>102.7</v>
       </c>
       <c r="BM5" s="68">
         <v>108.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5" s="5">
+        <v>113.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="34">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="35">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="34">
         <v>122.5</v>
       </c>
       <c r="G6" s="34">
         <v>124.8</v>
       </c>
       <c r="H6" s="34">
         <v>129.5</v>
       </c>
       <c r="I6" s="35">
@@ -5120,52 +5135,55 @@
       </c>
       <c r="BF6" s="35">
         <v>103.2</v>
       </c>
       <c r="BG6" s="35">
         <v>104.6</v>
       </c>
       <c r="BH6" s="35">
         <v>105.7</v>
       </c>
       <c r="BI6" s="35">
         <v>108</v>
       </c>
       <c r="BJ6" s="35">
         <v>109.3</v>
       </c>
       <c r="BK6" s="35">
         <v>109.3</v>
       </c>
       <c r="BL6" s="69">
         <v>109.1</v>
       </c>
       <c r="BM6" s="69">
         <v>110</v>
       </c>
-    </row>
-    <row r="7" spans="1:65" ht="22.5">
+      <c r="BN6" s="35">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="34">
         <v>171.8</v>
       </c>
       <c r="C7" s="34">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="34">
         <v>134.6</v>
       </c>
       <c r="E7" s="35">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="34">
         <v>126</v>
       </c>
       <c r="G7" s="34">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="34">
         <v>134.5</v>
       </c>
       <c r="I7" s="35">
@@ -5317,52 +5335,55 @@
       </c>
       <c r="BF7" s="5">
         <v>105.8</v>
       </c>
       <c r="BG7" s="5">
         <v>108</v>
       </c>
       <c r="BH7" s="5">
         <v>108.1</v>
       </c>
       <c r="BI7" s="5">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="5">
         <v>106.7</v>
       </c>
       <c r="BK7" s="5">
         <v>103.7</v>
       </c>
       <c r="BL7" s="68">
         <v>103.5</v>
       </c>
       <c r="BM7" s="68">
         <v>105.8</v>
       </c>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7" s="5">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="34">
         <v>118.2</v>
       </c>
       <c r="C8" s="34">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="34">
         <v>123.6</v>
       </c>
       <c r="E8" s="35">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="34">
         <v>118.3</v>
       </c>
       <c r="G8" s="34">
         <v>117.3</v>
       </c>
       <c r="H8" s="34">
         <v>124.9</v>
       </c>
       <c r="I8" s="35">
@@ -5514,52 +5535,55 @@
       </c>
       <c r="BF8" s="5">
         <v>99.1</v>
       </c>
       <c r="BG8" s="5">
         <v>99.9</v>
       </c>
       <c r="BH8" s="5">
         <v>102.2</v>
       </c>
       <c r="BI8" s="5">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="5">
         <v>111.1</v>
       </c>
       <c r="BK8" s="5">
         <v>114.9</v>
       </c>
       <c r="BL8" s="68">
         <v>114.6</v>
       </c>
       <c r="BM8" s="68">
         <v>113.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="21" customHeight="1">
+      <c r="BN8" s="5">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="21" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="34">
         <v>118.7</v>
       </c>
       <c r="C9" s="34">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="34">
         <v>128.6</v>
       </c>
       <c r="E9" s="35">
         <v>127.1</v>
       </c>
       <c r="F9" s="34">
         <v>111.3</v>
       </c>
       <c r="G9" s="34">
         <v>112</v>
       </c>
       <c r="H9" s="34">
         <v>112.2</v>
       </c>
       <c r="I9" s="35">
@@ -5711,52 +5735,55 @@
       </c>
       <c r="BF9" s="5">
         <v>117.7</v>
       </c>
       <c r="BG9" s="5">
         <v>113</v>
       </c>
       <c r="BH9" s="5">
         <v>112.3</v>
       </c>
       <c r="BI9" s="5">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="5">
         <v>112.3</v>
       </c>
       <c r="BK9" s="5">
         <v>114.2</v>
       </c>
       <c r="BL9" s="68">
         <v>115.5</v>
       </c>
       <c r="BM9" s="68">
         <v>116.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:65" ht="21" customHeight="1">
+      <c r="BN9" s="5">
+        <v>115.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="21" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="34">
         <v>113.1</v>
       </c>
       <c r="C10" s="34">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="34">
         <v>123.2</v>
       </c>
       <c r="E10" s="35">
         <v>109.5</v>
       </c>
       <c r="F10" s="34">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="34">
         <v>114.7</v>
       </c>
       <c r="H10" s="34">
         <v>128.69999999999999</v>
       </c>
       <c r="I10" s="35">
@@ -5908,52 +5935,55 @@
       </c>
       <c r="BF10" s="5">
         <v>115</v>
       </c>
       <c r="BG10" s="5">
         <v>112.4</v>
       </c>
       <c r="BH10" s="5">
         <v>115.7</v>
       </c>
       <c r="BI10" s="5">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="5">
         <v>113.9</v>
       </c>
       <c r="BK10" s="5">
         <v>113.8</v>
       </c>
       <c r="BL10" s="68">
         <v>115.1</v>
       </c>
       <c r="BM10" s="68">
         <v>120.3</v>
       </c>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10" s="5">
+        <v>94.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="34">
         <v>102.9</v>
       </c>
       <c r="C11" s="34">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="34">
         <v>104.6</v>
       </c>
       <c r="E11" s="35">
         <v>103.5</v>
       </c>
       <c r="F11" s="34">
         <v>108.5</v>
       </c>
       <c r="G11" s="34">
         <v>102.8</v>
       </c>
       <c r="H11" s="34">
         <v>98.3</v>
       </c>
       <c r="I11" s="35">
@@ -6105,52 +6135,55 @@
       </c>
       <c r="BF11" s="5">
         <v>106.4</v>
       </c>
       <c r="BG11" s="5">
         <v>104.8</v>
       </c>
       <c r="BH11" s="5">
         <v>103.5</v>
       </c>
       <c r="BI11" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="5">
         <v>112.1</v>
       </c>
       <c r="BK11" s="5">
         <v>102.1</v>
       </c>
       <c r="BL11" s="68">
         <v>102.2</v>
       </c>
       <c r="BM11" s="68">
         <v>104</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" s="4" customFormat="1">
+      <c r="BN11" s="5">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="4" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="39">
         <v>107.8</v>
       </c>
       <c r="C12" s="40">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="39">
         <v>113.1</v>
       </c>
       <c r="E12" s="32">
         <v>115.8</v>
       </c>
       <c r="F12" s="39">
         <v>115.7</v>
       </c>
       <c r="G12" s="39">
         <v>109.8</v>
       </c>
       <c r="H12" s="39">
         <v>114.2</v>
       </c>
       <c r="I12" s="32">
@@ -6302,52 +6335,55 @@
       </c>
       <c r="BF12" s="32">
         <v>111.6</v>
       </c>
       <c r="BG12" s="32">
         <v>112.8</v>
       </c>
       <c r="BH12" s="32">
         <v>112.8</v>
       </c>
       <c r="BI12" s="32">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="32">
         <v>112.7</v>
       </c>
       <c r="BK12" s="32">
         <v>111.9</v>
       </c>
       <c r="BL12" s="70">
         <v>112.4</v>
       </c>
       <c r="BM12" s="70">
         <v>110.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:65" ht="22.5">
+      <c r="BN12" s="32">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="34">
         <v>107.4</v>
       </c>
       <c r="C13" s="34">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="34">
         <v>110.7</v>
       </c>
       <c r="E13" s="35">
         <v>120.6</v>
       </c>
       <c r="F13" s="34">
         <v>108.1</v>
       </c>
       <c r="G13" s="34">
         <v>108.4</v>
       </c>
       <c r="H13" s="34">
         <v>119.2</v>
       </c>
       <c r="I13" s="35">
@@ -6499,52 +6535,55 @@
       </c>
       <c r="BF13" s="5">
         <v>109.3</v>
       </c>
       <c r="BG13" s="5">
         <v>108.9</v>
       </c>
       <c r="BH13" s="5">
         <v>108.6</v>
       </c>
       <c r="BI13" s="5">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="5">
         <v>110.3</v>
       </c>
       <c r="BK13" s="5">
         <v>110.5</v>
       </c>
       <c r="BL13" s="68">
         <v>111.5</v>
       </c>
       <c r="BM13" s="68">
         <v>112.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13" s="5">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="34">
         <v>114.9</v>
       </c>
       <c r="C14" s="34">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="34">
         <v>114.6</v>
       </c>
       <c r="E14" s="35">
         <v>114.6</v>
       </c>
       <c r="F14" s="34">
         <v>115.3</v>
       </c>
       <c r="G14" s="34">
         <v>105</v>
       </c>
       <c r="H14" s="34">
         <v>108.7</v>
       </c>
       <c r="I14" s="35">
@@ -6696,52 +6735,55 @@
       </c>
       <c r="BF14" s="5">
         <v>106.9</v>
       </c>
       <c r="BG14" s="5">
         <v>107.3</v>
       </c>
       <c r="BH14" s="5">
         <v>106.5</v>
       </c>
       <c r="BI14" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="5">
         <v>106</v>
       </c>
       <c r="BK14" s="5">
         <v>107.2</v>
       </c>
       <c r="BL14" s="68">
         <v>108</v>
       </c>
       <c r="BM14" s="68">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14" s="5">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="34">
         <v>108.3</v>
       </c>
       <c r="C15" s="34">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="34">
         <v>108</v>
       </c>
       <c r="E15" s="35">
         <v>108.1</v>
       </c>
       <c r="F15" s="34">
         <v>111.8</v>
       </c>
       <c r="G15" s="34">
         <v>111.8</v>
       </c>
       <c r="H15" s="34">
         <v>109.1</v>
       </c>
       <c r="I15" s="35">
@@ -6893,52 +6935,55 @@
       </c>
       <c r="BF15" s="5">
         <v>107.3</v>
       </c>
       <c r="BG15" s="5">
         <v>112.6</v>
       </c>
       <c r="BH15" s="5">
         <v>114.4</v>
       </c>
       <c r="BI15" s="5">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="5">
         <v>110.1</v>
       </c>
       <c r="BK15" s="5">
         <v>115.5</v>
       </c>
       <c r="BL15" s="68">
         <v>116.7</v>
       </c>
       <c r="BM15" s="68">
         <v>111.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15" s="5">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="34">
         <v>100.6</v>
       </c>
       <c r="C16" s="34">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="34">
         <v>106.9</v>
       </c>
       <c r="E16" s="35">
         <v>106.3</v>
       </c>
       <c r="F16" s="34">
         <v>102.5</v>
       </c>
       <c r="G16" s="34">
         <v>105</v>
       </c>
       <c r="H16" s="34">
         <v>102</v>
       </c>
       <c r="I16" s="35">
@@ -7090,52 +7135,55 @@
       </c>
       <c r="BF16" s="5">
         <v>108.7</v>
       </c>
       <c r="BG16" s="5">
         <v>107.6</v>
       </c>
       <c r="BH16" s="5">
         <v>106.7</v>
       </c>
       <c r="BI16" s="5">
         <v>110</v>
       </c>
       <c r="BJ16" s="5">
         <v>113.9</v>
       </c>
       <c r="BK16" s="5">
         <v>110.9</v>
       </c>
       <c r="BL16" s="68">
         <v>113.5</v>
       </c>
       <c r="BM16" s="68">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16" s="5">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="34">
         <v>101.4</v>
       </c>
       <c r="C17" s="34">
         <v>110.2</v>
       </c>
       <c r="D17" s="34">
         <v>104.8</v>
       </c>
       <c r="E17" s="35">
         <v>107.1</v>
       </c>
       <c r="F17" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="34">
         <v>113.9</v>
       </c>
       <c r="H17" s="34">
         <v>113.2</v>
       </c>
       <c r="I17" s="35">
@@ -7287,52 +7335,55 @@
       </c>
       <c r="BF17" s="5">
         <v>114.2</v>
       </c>
       <c r="BG17" s="5">
         <v>108.1</v>
       </c>
       <c r="BH17" s="5">
         <v>112</v>
       </c>
       <c r="BI17" s="5">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="5">
         <v>127.2</v>
       </c>
       <c r="BK17" s="5">
         <v>127.8</v>
       </c>
       <c r="BL17" s="68">
         <v>125.3</v>
       </c>
       <c r="BM17" s="68">
         <v>121.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17" s="5">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="34">
         <v>107.2</v>
       </c>
       <c r="C18" s="34">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="34">
         <v>120.2</v>
       </c>
       <c r="E18" s="35">
         <v>120.8</v>
       </c>
       <c r="F18" s="34">
         <v>117.5</v>
       </c>
       <c r="G18" s="34">
         <v>112.1</v>
       </c>
       <c r="H18" s="34">
         <v>110.6</v>
       </c>
       <c r="I18" s="35">
@@ -7484,52 +7535,55 @@
       </c>
       <c r="BF18" s="5">
         <v>118.7</v>
       </c>
       <c r="BG18" s="5">
         <v>123</v>
       </c>
       <c r="BH18" s="5">
         <v>121.5</v>
       </c>
       <c r="BI18" s="5">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="5">
         <v>115.3</v>
       </c>
       <c r="BK18" s="5">
         <v>114.3</v>
       </c>
       <c r="BL18" s="68">
         <v>111</v>
       </c>
       <c r="BM18" s="68">
         <v>126.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:65" ht="22.5">
+      <c r="BN18" s="5">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="34">
         <v>105</v>
       </c>
       <c r="C19" s="34">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="34">
         <v>112.7</v>
       </c>
       <c r="E19" s="35">
         <v>109.6</v>
       </c>
       <c r="F19" s="34">
         <v>124.3</v>
       </c>
       <c r="G19" s="34">
         <v>119.9</v>
       </c>
       <c r="H19" s="34">
         <v>124.4</v>
       </c>
       <c r="I19" s="35">
@@ -7681,52 +7735,55 @@
       </c>
       <c r="BF19" s="5">
         <v>100.2</v>
       </c>
       <c r="BG19" s="5">
         <v>117</v>
       </c>
       <c r="BH19" s="5">
         <v>114.9</v>
       </c>
       <c r="BI19" s="5">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="5">
         <v>117.1</v>
       </c>
       <c r="BK19" s="5">
         <v>106.7</v>
       </c>
       <c r="BL19" s="68">
         <v>115</v>
       </c>
       <c r="BM19" s="68">
         <v>114.6</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="22.5">
+      <c r="BN19" s="5">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="34">
         <v>109.4</v>
       </c>
       <c r="C20" s="34">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="34">
         <v>115.9</v>
       </c>
       <c r="E20" s="35">
         <v>99.1</v>
       </c>
       <c r="F20" s="34">
         <v>106.8</v>
       </c>
       <c r="G20" s="34">
         <v>102.6</v>
       </c>
       <c r="H20" s="34">
         <v>100.8</v>
       </c>
       <c r="I20" s="35">
@@ -7878,52 +7935,55 @@
       </c>
       <c r="BF20" s="5">
         <v>113.6</v>
       </c>
       <c r="BG20" s="5">
         <v>117.5</v>
       </c>
       <c r="BH20" s="5">
         <v>111</v>
       </c>
       <c r="BI20" s="5">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="5">
         <v>112.1</v>
       </c>
       <c r="BK20" s="5">
         <v>108.8</v>
       </c>
       <c r="BL20" s="68">
         <v>107.8</v>
       </c>
       <c r="BM20" s="68">
         <v>110.2</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5">
+      <c r="BN20" s="5">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="34">
         <v>109.7</v>
       </c>
       <c r="C21" s="34">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="34">
         <v>107.7</v>
       </c>
       <c r="E21" s="35">
         <v>129.1</v>
       </c>
       <c r="F21" s="34">
         <v>124</v>
       </c>
       <c r="G21" s="34">
         <v>101.5</v>
       </c>
       <c r="H21" s="34">
         <v>116.4</v>
       </c>
       <c r="I21" s="35">
@@ -8075,52 +8135,55 @@
       </c>
       <c r="BF21" s="5">
         <v>110.6</v>
       </c>
       <c r="BG21" s="5">
         <v>113.8</v>
       </c>
       <c r="BH21" s="5">
         <v>115.4</v>
       </c>
       <c r="BI21" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="5">
         <v>120</v>
       </c>
       <c r="BK21" s="5">
         <v>114</v>
       </c>
       <c r="BL21" s="68">
         <v>113.5</v>
       </c>
       <c r="BM21" s="68">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="5">
+        <v>101.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="34">
         <v>108.3</v>
       </c>
       <c r="C22" s="34">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="34">
         <v>116.8</v>
       </c>
       <c r="E22" s="35">
         <v>123.5</v>
       </c>
       <c r="F22" s="34">
         <v>123.5</v>
       </c>
       <c r="G22" s="34">
         <v>113.8</v>
       </c>
       <c r="H22" s="34">
         <v>116.6</v>
       </c>
       <c r="I22" s="35">
@@ -8272,52 +8335,55 @@
       </c>
       <c r="BF22" s="5">
         <v>115.6</v>
       </c>
       <c r="BG22" s="5">
         <v>110.2</v>
       </c>
       <c r="BH22" s="5">
         <v>117.1</v>
       </c>
       <c r="BI22" s="5">
         <v>106</v>
       </c>
       <c r="BJ22" s="5">
         <v>110.8</v>
       </c>
       <c r="BK22" s="5">
         <v>110.3</v>
       </c>
       <c r="BL22" s="68">
         <v>114.1</v>
       </c>
       <c r="BM22" s="68">
         <v>87.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="22.5">
+      <c r="BN22" s="5">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34">
         <v>111.9</v>
       </c>
       <c r="C23" s="34">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="34">
         <v>119.9</v>
       </c>
       <c r="E23" s="35">
         <v>121.1</v>
       </c>
       <c r="F23" s="34">
         <v>126.1</v>
       </c>
       <c r="G23" s="34">
         <v>116.5</v>
       </c>
       <c r="H23" s="34">
         <v>121.9</v>
       </c>
       <c r="I23" s="35">
@@ -8469,52 +8535,55 @@
       </c>
       <c r="BF23" s="5">
         <v>114.4</v>
       </c>
       <c r="BG23" s="5">
         <v>122.2</v>
       </c>
       <c r="BH23" s="5">
         <v>114.6</v>
       </c>
       <c r="BI23" s="5">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="5">
         <v>109.3</v>
       </c>
       <c r="BK23" s="5">
         <v>113.6</v>
       </c>
       <c r="BL23" s="68">
         <v>114.9</v>
       </c>
       <c r="BM23" s="68">
         <v>70.099999999999994</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="5">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="34">
         <v>112.5</v>
       </c>
       <c r="C24" s="34">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="34">
         <v>120.7</v>
       </c>
       <c r="E24" s="35">
         <v>102.9</v>
       </c>
       <c r="F24" s="34">
         <v>126</v>
       </c>
       <c r="G24" s="34">
         <v>104.8</v>
       </c>
       <c r="H24" s="34">
         <v>109.7</v>
       </c>
       <c r="I24" s="35">
@@ -8666,52 +8735,55 @@
       </c>
       <c r="BF24" s="5">
         <v>128.5</v>
       </c>
       <c r="BG24" s="5">
         <v>121.9</v>
       </c>
       <c r="BH24" s="5">
         <v>117.8</v>
       </c>
       <c r="BI24" s="5">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="5">
         <v>121.6</v>
       </c>
       <c r="BK24" s="5">
         <v>119.3</v>
       </c>
       <c r="BL24" s="68">
         <v>117.4</v>
       </c>
       <c r="BM24" s="68">
         <v>117.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24" s="5">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="34">
         <v>111.5</v>
       </c>
       <c r="C25" s="34">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="34">
         <v>113.7</v>
       </c>
       <c r="E25" s="35">
         <v>114.1</v>
       </c>
       <c r="F25" s="34">
         <v>116.3</v>
       </c>
       <c r="G25" s="34">
         <v>106.5</v>
       </c>
       <c r="H25" s="34">
         <v>124.8</v>
       </c>
       <c r="I25" s="35">
@@ -8863,52 +8935,55 @@
       </c>
       <c r="BF25" s="5">
         <v>119.2</v>
       </c>
       <c r="BG25" s="5">
         <v>115.2</v>
       </c>
       <c r="BH25" s="5">
         <v>118.8</v>
       </c>
       <c r="BI25" s="5">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="5">
         <v>106.9</v>
       </c>
       <c r="BK25" s="5">
         <v>108.7</v>
       </c>
       <c r="BL25" s="68">
         <v>106.7</v>
       </c>
       <c r="BM25" s="68">
         <v>117.3</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="45">
+      <c r="BN25" s="5">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="45">
       <c r="A26" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="34">
         <v>108.6</v>
       </c>
       <c r="C26" s="34">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="34">
         <v>113.1</v>
       </c>
       <c r="E26" s="35">
         <v>112.4</v>
       </c>
       <c r="F26" s="34">
         <v>100</v>
       </c>
       <c r="G26" s="34">
         <v>108.4</v>
       </c>
       <c r="H26" s="34">
         <v>108.6</v>
       </c>
       <c r="I26" s="35">
@@ -9060,52 +9135,55 @@
       </c>
       <c r="BF26" s="5">
         <v>109.3</v>
       </c>
       <c r="BG26" s="5">
         <v>108.9</v>
       </c>
       <c r="BH26" s="5">
         <v>108.7</v>
       </c>
       <c r="BI26" s="5">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="5">
         <v>109.3</v>
       </c>
       <c r="BK26" s="5">
         <v>110.4</v>
       </c>
       <c r="BL26" s="68">
         <v>111</v>
       </c>
       <c r="BM26" s="68">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="4" customFormat="1">
+      <c r="BN26" s="5">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="4" customFormat="1">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="39">
         <v>118.4</v>
       </c>
       <c r="C27" s="40">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="39">
         <v>116.5</v>
       </c>
       <c r="E27" s="32">
         <v>118.6</v>
       </c>
       <c r="F27" s="39">
         <v>118</v>
       </c>
       <c r="G27" s="39">
         <v>114.7</v>
       </c>
       <c r="H27" s="39">
         <v>117.7</v>
       </c>
       <c r="I27" s="41">
@@ -9257,52 +9335,55 @@
       </c>
       <c r="BF27" s="32">
         <v>108.5</v>
       </c>
       <c r="BG27" s="32">
         <v>109.4</v>
       </c>
       <c r="BH27" s="32">
         <v>109.5</v>
       </c>
       <c r="BI27" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="32">
         <v>111.3</v>
       </c>
       <c r="BK27" s="32">
         <v>110.2</v>
       </c>
       <c r="BL27" s="41">
         <v>110.4</v>
       </c>
       <c r="BM27" s="41">
         <v>109.8</v>
       </c>
-    </row>
-    <row r="28" spans="1:65" ht="22.5">
+      <c r="BN27" s="32">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="34">
         <v>44.9</v>
       </c>
       <c r="C28" s="34">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="34">
         <v>91.5</v>
       </c>
       <c r="E28" s="35">
         <v>119.8</v>
       </c>
       <c r="F28" s="34">
         <v>217.6</v>
       </c>
       <c r="G28" s="34">
         <v>160.1</v>
       </c>
       <c r="H28" s="34">
         <v>149.1</v>
       </c>
       <c r="I28" s="35" t="s">
@@ -9454,52 +9535,55 @@
       </c>
       <c r="BF28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BG28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BJ28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BL28" s="69" t="s">
         <v>167</v>
       </c>
       <c r="BM28" s="69" t="s">
         <v>167</v>
       </c>
-    </row>
-    <row r="29" spans="1:65" s="4" customFormat="1">
+      <c r="BN28" s="43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="4" customFormat="1">
       <c r="A29" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="39">
         <v>122</v>
       </c>
       <c r="C29" s="60">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="39">
         <v>117.3</v>
       </c>
       <c r="E29" s="41">
         <v>118.6</v>
       </c>
       <c r="F29" s="39">
         <v>116.5</v>
       </c>
       <c r="G29" s="39">
         <v>113.8</v>
       </c>
       <c r="H29" s="39">
         <v>117.1</v>
       </c>
       <c r="I29" s="41">
@@ -9651,54 +9735,57 @@
       </c>
       <c r="BF29" s="32">
         <v>108.5</v>
       </c>
       <c r="BG29" s="32">
         <v>109.4</v>
       </c>
       <c r="BH29" s="32">
         <v>109.5</v>
       </c>
       <c r="BI29" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="32">
         <v>111.3</v>
       </c>
       <c r="BK29" s="32">
         <v>110.2</v>
       </c>
       <c r="BL29" s="41">
         <v>110.4</v>
       </c>
       <c r="BM29" s="41">
         <v>109.8</v>
       </c>
-    </row>
-    <row r="30" spans="1:65" s="4" customFormat="1">
+      <c r="BN29" s="32">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66" s="4" customFormat="1">
       <c r="A30" s="22" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="D30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="E30" s="36">
         <v>140.1</v>
       </c>
       <c r="F30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="H30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="I30" s="36">
         <v>153.9</v>
       </c>
@@ -9848,54 +9935,57 @@
       </c>
       <c r="BF30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BG30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BH30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BI30" s="35">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BK30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BL30" s="71" t="s">
         <v>167</v>
       </c>
       <c r="BM30" s="71">
         <v>106.9</v>
       </c>
-    </row>
-    <row r="31" spans="1:65" s="4" customFormat="1">
+      <c r="BN30" s="35" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="4" customFormat="1">
       <c r="A31" s="8" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B31" s="62">
         <v>118.4</v>
       </c>
       <c r="C31" s="62">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="62">
         <v>116.5</v>
       </c>
       <c r="E31" s="35">
         <v>143.1</v>
       </c>
       <c r="F31" s="62">
         <v>171.8</v>
       </c>
       <c r="G31" s="62">
         <v>185</v>
       </c>
       <c r="H31" s="62">
         <v>164.2</v>
       </c>
       <c r="I31" s="35">
         <v>152.1</v>
       </c>
@@ -10045,54 +10135,57 @@
       </c>
       <c r="BF31" s="43">
         <v>84</v>
       </c>
       <c r="BG31" s="43">
         <v>86.4</v>
       </c>
       <c r="BH31" s="43">
         <v>91.4</v>
       </c>
       <c r="BI31" s="43">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="43">
         <v>105.3</v>
       </c>
       <c r="BK31" s="43">
         <v>112.2</v>
       </c>
       <c r="BL31" s="71">
         <v>110.2</v>
       </c>
       <c r="BM31" s="71">
         <v>107.7</v>
       </c>
-    </row>
-    <row r="32" spans="1:65" s="4" customFormat="1">
+      <c r="BN31" s="43">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="4" customFormat="1">
       <c r="A32" s="8" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="C32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="D32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="E32" s="35">
         <v>244</v>
       </c>
       <c r="F32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="H32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="35">
         <v>112.6</v>
       </c>
@@ -10242,52 +10335,55 @@
       </c>
       <c r="BF32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BG32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI32" s="43">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BL32" s="71" t="s">
         <v>167</v>
       </c>
       <c r="BM32" s="71">
         <v>122.9</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="4" customFormat="1">
+      <c r="BN32" s="43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="4" customFormat="1">
       <c r="A33" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="39">
         <v>122.8</v>
       </c>
       <c r="C33" s="40">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="39">
         <v>117.2</v>
       </c>
       <c r="E33" s="32">
         <v>119.6</v>
       </c>
       <c r="F33" s="39">
         <v>120.1</v>
       </c>
       <c r="G33" s="39">
         <v>118.5</v>
       </c>
       <c r="H33" s="39">
         <v>120.6</v>
       </c>
       <c r="I33" s="32">
@@ -10439,199 +10535,202 @@
       </c>
       <c r="BF33" s="32">
         <v>106.3</v>
       </c>
       <c r="BG33" s="32">
         <v>107.4</v>
       </c>
       <c r="BH33" s="32">
         <v>108</v>
       </c>
       <c r="BI33" s="32">
         <v>109</v>
       </c>
       <c r="BJ33" s="32">
         <v>110.8</v>
       </c>
       <c r="BK33" s="32">
         <v>110.3</v>
       </c>
       <c r="BL33" s="70">
         <v>110.4</v>
       </c>
       <c r="BM33" s="70">
         <v>109.7</v>
       </c>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33" s="32">
+        <v>110.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" s="46"/>
     </row>
-    <row r="35" spans="1:65" ht="12.75">
-[...1 lines deleted...]
-        <v>206</v>
+    <row r="35" spans="1:66" ht="12.75">
+      <c r="A35" s="78" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BJ2:BM2"/>
+    <mergeCell ref="BK2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{527B4EB0-F841-4884-8191-2B74A8E3BAFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA5CBB3-6283-4F45-B160-0320900D7C0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F58A82A-C959-43F4-BE1F-F08CB74469D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA5CBB3-6283-4F45-B160-0320900D7C0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{527B4EB0-F841-4884-8191-2B74A8E3BAFE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (ОКЭД ГК РК 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025 (ОКЭД НК РК 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026 (ОКЭД НК РК 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>