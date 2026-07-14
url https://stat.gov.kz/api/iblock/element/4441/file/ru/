--- v2 (2026-06-02)
+++ v3 (2026-07-14)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="180" windowWidth="11730" windowHeight="12405" tabRatio="710" activeTab="5"/>
+    <workbookView xWindow="240" yWindow="120" windowWidth="26775" windowHeight="11985" tabRatio="710" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="209">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -707,104 +707,135 @@
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жунусова
-[...11 lines deleted...]
-</t>
+    <r>
+      <t xml:space="preserve">2025 год </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1 квартал 2026г. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Оперативные данные.</t>
+      <t>По предварительным данным, с учетом изменений Методики оценки ненаблюдаемой экономики от 21.08.2025 год.</t>
     </r>
   </si>
   <si>
-    <t>2025 год</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>1 квартал 2026г.*</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <vertAlign val="superscript"/>
+        <i/>
         <sz val="8"/>
+        <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>Отчетные данные.</t>
     </r>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="10"/>
@@ -1365,54 +1396,54 @@
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
@@ -1759,74 +1790,76 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J15" sqref="J15"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45" style="58" customWidth="1"/>
     <col min="2" max="2" width="77" style="58" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1922,108 +1955,109 @@
     <row r="16" spans="1:2">
       <c r="A16" s="82"/>
       <c r="B16" s="73" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="83"/>
       <c r="B17" s="73" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="55" t="s">
         <v>152</v>
       </c>
       <c r="B18" s="76" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="72">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>154</v>
       </c>
       <c r="B20" s="72">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="26.25" customHeight="1">
+    <row r="22" spans="1:2" ht="13.5" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="54" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="30.75" customHeight="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="49" t="s">
         <v>158</v>
       </c>
       <c r="B23" s="79" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" ht="30" customHeight="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="16.5" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="80" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="56" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="56" t="s">
         <v>161</v>
       </c>
@@ -4222,57 +4256,57 @@
       <c r="D31" s="16">
         <v>104.7</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="1"/>
       <c r="B33" s="19"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN35"/>
+  <dimension ref="A1:BN36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AY4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BK4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BP28" sqref="BP28"/>
+      <selection pane="bottomRight" activeCell="CB10" sqref="CB10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="47" customWidth="1"/>
     <col min="4" max="48" width="10.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="10.85546875" style="1" customWidth="1"/>
     <col min="55" max="55" width="12" style="1" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="1" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.140625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.42578125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12" style="1" customWidth="1"/>
     <col min="64" max="64" width="13" style="1" customWidth="1"/>
     <col min="65" max="65" width="12.140625" style="1" customWidth="1"/>
     <col min="66" max="66" width="11.42578125" style="1" customWidth="1"/>
     <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="24" customHeight="1">
@@ -4533,54 +4567,54 @@
       <c r="BE3" s="25" t="s">
         <v>171</v>
       </c>
       <c r="BF3" s="25" t="s">
         <v>131</v>
       </c>
       <c r="BG3" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BH3" s="25" t="s">
         <v>126</v>
       </c>
       <c r="BI3" s="25" t="s">
         <v>172</v>
       </c>
       <c r="BJ3" s="25" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="25" t="s">
         <v>173</v>
       </c>
       <c r="BL3" s="25" t="s">
         <v>194</v>
       </c>
       <c r="BM3" s="25" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="BN3" s="25" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="4" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="31">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="30">
         <v>120.8</v>
       </c>
       <c r="E4" s="32">
         <v>122</v>
       </c>
       <c r="F4" s="30">
         <v>121</v>
       </c>
       <c r="G4" s="30">
         <v>120.9</v>
       </c>
       <c r="H4" s="30">
@@ -4736,51 +4770,51 @@
       <c r="BF4" s="32">
         <v>103.8</v>
       </c>
       <c r="BG4" s="32">
         <v>104.3</v>
       </c>
       <c r="BH4" s="32">
         <v>104.7</v>
       </c>
       <c r="BI4" s="32">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="32">
         <v>108.9</v>
       </c>
       <c r="BK4" s="32">
         <v>107.5</v>
       </c>
       <c r="BL4" s="67">
         <v>107.3</v>
       </c>
       <c r="BM4" s="67">
         <v>108.7</v>
       </c>
       <c r="BN4" s="32">
-        <v>109.6</v>
+        <v>111.9</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="34">
         <v>109.1</v>
       </c>
       <c r="C5" s="34">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="34">
         <v>97.2</v>
       </c>
       <c r="E5" s="35">
         <v>108.1</v>
       </c>
       <c r="F5" s="34">
         <v>125.7</v>
       </c>
       <c r="G5" s="34">
         <v>110.2</v>
       </c>
       <c r="H5" s="34">
@@ -4936,51 +4970,51 @@
       <c r="BF5" s="5">
         <v>106.6</v>
       </c>
       <c r="BG5" s="5">
         <v>100.3</v>
       </c>
       <c r="BH5" s="5">
         <v>99.7</v>
       </c>
       <c r="BI5" s="5">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="5">
         <v>96.6</v>
       </c>
       <c r="BK5" s="5">
         <v>99.4</v>
       </c>
       <c r="BL5" s="68">
         <v>102.7</v>
       </c>
       <c r="BM5" s="68">
         <v>108.3</v>
       </c>
       <c r="BN5" s="5">
-        <v>113.6</v>
+        <v>113.8</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="34">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="35">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="34">
         <v>122.5</v>
       </c>
       <c r="G6" s="34">
         <v>124.8</v>
       </c>
       <c r="H6" s="34">
@@ -5136,51 +5170,51 @@
       <c r="BF6" s="35">
         <v>103.2</v>
       </c>
       <c r="BG6" s="35">
         <v>104.6</v>
       </c>
       <c r="BH6" s="35">
         <v>105.7</v>
       </c>
       <c r="BI6" s="35">
         <v>108</v>
       </c>
       <c r="BJ6" s="35">
         <v>109.3</v>
       </c>
       <c r="BK6" s="35">
         <v>109.3</v>
       </c>
       <c r="BL6" s="69">
         <v>109.1</v>
       </c>
       <c r="BM6" s="69">
         <v>110</v>
       </c>
       <c r="BN6" s="35">
-        <v>110.4</v>
+        <v>113.2</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="34">
         <v>171.8</v>
       </c>
       <c r="C7" s="34">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="34">
         <v>134.6</v>
       </c>
       <c r="E7" s="35">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="34">
         <v>126</v>
       </c>
       <c r="G7" s="34">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="34">
@@ -5336,51 +5370,51 @@
       <c r="BF7" s="5">
         <v>105.8</v>
       </c>
       <c r="BG7" s="5">
         <v>108</v>
       </c>
       <c r="BH7" s="5">
         <v>108.1</v>
       </c>
       <c r="BI7" s="5">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="5">
         <v>106.7</v>
       </c>
       <c r="BK7" s="5">
         <v>103.7</v>
       </c>
       <c r="BL7" s="68">
         <v>103.5</v>
       </c>
       <c r="BM7" s="68">
         <v>105.8</v>
       </c>
       <c r="BN7" s="5">
-        <v>107.5</v>
+        <v>109.1</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="34">
         <v>118.2</v>
       </c>
       <c r="C8" s="34">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="34">
         <v>123.6</v>
       </c>
       <c r="E8" s="35">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="34">
         <v>118.3</v>
       </c>
       <c r="G8" s="34">
         <v>117.3</v>
       </c>
       <c r="H8" s="34">
@@ -5536,51 +5570,51 @@
       <c r="BF8" s="5">
         <v>99.1</v>
       </c>
       <c r="BG8" s="5">
         <v>99.9</v>
       </c>
       <c r="BH8" s="5">
         <v>102.2</v>
       </c>
       <c r="BI8" s="5">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="5">
         <v>111.1</v>
       </c>
       <c r="BK8" s="5">
         <v>114.9</v>
       </c>
       <c r="BL8" s="68">
         <v>114.6</v>
       </c>
       <c r="BM8" s="68">
         <v>113.2</v>
       </c>
       <c r="BN8" s="5">
-        <v>112.1</v>
+        <v>116.2</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="21" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="34">
         <v>118.7</v>
       </c>
       <c r="C9" s="34">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="34">
         <v>128.6</v>
       </c>
       <c r="E9" s="35">
         <v>127.1</v>
       </c>
       <c r="F9" s="34">
         <v>111.3</v>
       </c>
       <c r="G9" s="34">
         <v>112</v>
       </c>
       <c r="H9" s="34">
@@ -5736,51 +5770,51 @@
       <c r="BF9" s="5">
         <v>117.7</v>
       </c>
       <c r="BG9" s="5">
         <v>113</v>
       </c>
       <c r="BH9" s="5">
         <v>112.3</v>
       </c>
       <c r="BI9" s="5">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="5">
         <v>112.3</v>
       </c>
       <c r="BK9" s="5">
         <v>114.2</v>
       </c>
       <c r="BL9" s="68">
         <v>115.5</v>
       </c>
       <c r="BM9" s="68">
         <v>116.5</v>
       </c>
       <c r="BN9" s="5">
-        <v>115.1</v>
+        <v>115.4</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="21" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="34">
         <v>113.1</v>
       </c>
       <c r="C10" s="34">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="34">
         <v>123.2</v>
       </c>
       <c r="E10" s="35">
         <v>109.5</v>
       </c>
       <c r="F10" s="34">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="34">
         <v>114.7</v>
       </c>
       <c r="H10" s="34">
@@ -5936,51 +5970,51 @@
       <c r="BF10" s="5">
         <v>115</v>
       </c>
       <c r="BG10" s="5">
         <v>112.4</v>
       </c>
       <c r="BH10" s="5">
         <v>115.7</v>
       </c>
       <c r="BI10" s="5">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="5">
         <v>113.9</v>
       </c>
       <c r="BK10" s="5">
         <v>113.8</v>
       </c>
       <c r="BL10" s="68">
         <v>115.1</v>
       </c>
       <c r="BM10" s="68">
         <v>120.3</v>
       </c>
       <c r="BN10" s="5">
-        <v>94.6</v>
+        <v>98.6</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="34">
         <v>102.9</v>
       </c>
       <c r="C11" s="34">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="34">
         <v>104.6</v>
       </c>
       <c r="E11" s="35">
         <v>103.5</v>
       </c>
       <c r="F11" s="34">
         <v>108.5</v>
       </c>
       <c r="G11" s="34">
         <v>102.8</v>
       </c>
       <c r="H11" s="34">
@@ -6336,51 +6370,51 @@
       <c r="BF12" s="32">
         <v>111.6</v>
       </c>
       <c r="BG12" s="32">
         <v>112.8</v>
       </c>
       <c r="BH12" s="32">
         <v>112.8</v>
       </c>
       <c r="BI12" s="32">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="32">
         <v>112.7</v>
       </c>
       <c r="BK12" s="32">
         <v>111.9</v>
       </c>
       <c r="BL12" s="70">
         <v>112.4</v>
       </c>
       <c r="BM12" s="70">
         <v>110.6</v>
       </c>
       <c r="BN12" s="32">
-        <v>108.2</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="34">
         <v>107.4</v>
       </c>
       <c r="C13" s="34">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="34">
         <v>110.7</v>
       </c>
       <c r="E13" s="35">
         <v>120.6</v>
       </c>
       <c r="F13" s="34">
         <v>108.1</v>
       </c>
       <c r="G13" s="34">
         <v>108.4</v>
       </c>
       <c r="H13" s="34">
@@ -6736,51 +6770,51 @@
       <c r="BF14" s="5">
         <v>106.9</v>
       </c>
       <c r="BG14" s="5">
         <v>107.3</v>
       </c>
       <c r="BH14" s="5">
         <v>106.5</v>
       </c>
       <c r="BI14" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="5">
         <v>106</v>
       </c>
       <c r="BK14" s="5">
         <v>107.2</v>
       </c>
       <c r="BL14" s="68">
         <v>108</v>
       </c>
       <c r="BM14" s="68">
         <v>105.5</v>
       </c>
       <c r="BN14" s="5">
-        <v>100.7</v>
+        <v>104.8</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="34">
         <v>108.3</v>
       </c>
       <c r="C15" s="34">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="34">
         <v>108</v>
       </c>
       <c r="E15" s="35">
         <v>108.1</v>
       </c>
       <c r="F15" s="34">
         <v>111.8</v>
       </c>
       <c r="G15" s="34">
         <v>111.8</v>
       </c>
       <c r="H15" s="34">
@@ -6936,51 +6970,51 @@
       <c r="BF15" s="5">
         <v>107.3</v>
       </c>
       <c r="BG15" s="5">
         <v>112.6</v>
       </c>
       <c r="BH15" s="5">
         <v>114.4</v>
       </c>
       <c r="BI15" s="5">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="5">
         <v>110.1</v>
       </c>
       <c r="BK15" s="5">
         <v>115.5</v>
       </c>
       <c r="BL15" s="68">
         <v>116.7</v>
       </c>
       <c r="BM15" s="68">
         <v>111.6</v>
       </c>
       <c r="BN15" s="5">
-        <v>113.8</v>
+        <v>113.9</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="34">
         <v>100.6</v>
       </c>
       <c r="C16" s="34">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="34">
         <v>106.9</v>
       </c>
       <c r="E16" s="35">
         <v>106.3</v>
       </c>
       <c r="F16" s="34">
         <v>102.5</v>
       </c>
       <c r="G16" s="34">
         <v>105</v>
       </c>
       <c r="H16" s="34">
@@ -7136,51 +7170,51 @@
       <c r="BF16" s="5">
         <v>108.7</v>
       </c>
       <c r="BG16" s="5">
         <v>107.6</v>
       </c>
       <c r="BH16" s="5">
         <v>106.7</v>
       </c>
       <c r="BI16" s="5">
         <v>110</v>
       </c>
       <c r="BJ16" s="5">
         <v>113.9</v>
       </c>
       <c r="BK16" s="5">
         <v>110.9</v>
       </c>
       <c r="BL16" s="68">
         <v>113.5</v>
       </c>
       <c r="BM16" s="68">
         <v>113.8</v>
       </c>
       <c r="BN16" s="5">
-        <v>106.5</v>
+        <v>105.2</v>
       </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="34">
         <v>101.4</v>
       </c>
       <c r="C17" s="34">
         <v>110.2</v>
       </c>
       <c r="D17" s="34">
         <v>104.8</v>
       </c>
       <c r="E17" s="35">
         <v>107.1</v>
       </c>
       <c r="F17" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="34">
         <v>113.9</v>
       </c>
       <c r="H17" s="34">
@@ -7336,51 +7370,51 @@
       <c r="BF17" s="5">
         <v>114.2</v>
       </c>
       <c r="BG17" s="5">
         <v>108.1</v>
       </c>
       <c r="BH17" s="5">
         <v>112</v>
       </c>
       <c r="BI17" s="5">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="5">
         <v>127.2</v>
       </c>
       <c r="BK17" s="5">
         <v>127.8</v>
       </c>
       <c r="BL17" s="68">
         <v>125.3</v>
       </c>
       <c r="BM17" s="68">
         <v>121.6</v>
       </c>
       <c r="BN17" s="5">
-        <v>95</v>
+        <v>100.5</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="34">
         <v>107.2</v>
       </c>
       <c r="C18" s="34">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="34">
         <v>120.2</v>
       </c>
       <c r="E18" s="35">
         <v>120.8</v>
       </c>
       <c r="F18" s="34">
         <v>117.5</v>
       </c>
       <c r="G18" s="34">
         <v>112.1</v>
       </c>
       <c r="H18" s="34">
@@ -7536,51 +7570,51 @@
       <c r="BF18" s="5">
         <v>118.7</v>
       </c>
       <c r="BG18" s="5">
         <v>123</v>
       </c>
       <c r="BH18" s="5">
         <v>121.5</v>
       </c>
       <c r="BI18" s="5">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="5">
         <v>115.3</v>
       </c>
       <c r="BK18" s="5">
         <v>114.3</v>
       </c>
       <c r="BL18" s="68">
         <v>111</v>
       </c>
       <c r="BM18" s="68">
         <v>126.5</v>
       </c>
       <c r="BN18" s="5">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="34">
         <v>105</v>
       </c>
       <c r="C19" s="34">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="34">
         <v>112.7</v>
       </c>
       <c r="E19" s="35">
         <v>109.6</v>
       </c>
       <c r="F19" s="34">
         <v>124.3</v>
       </c>
       <c r="G19" s="34">
         <v>119.9</v>
       </c>
       <c r="H19" s="34">
@@ -7736,51 +7770,51 @@
       <c r="BF19" s="5">
         <v>100.2</v>
       </c>
       <c r="BG19" s="5">
         <v>117</v>
       </c>
       <c r="BH19" s="5">
         <v>114.9</v>
       </c>
       <c r="BI19" s="5">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="5">
         <v>117.1</v>
       </c>
       <c r="BK19" s="5">
         <v>106.7</v>
       </c>
       <c r="BL19" s="68">
         <v>115</v>
       </c>
       <c r="BM19" s="68">
         <v>114.6</v>
       </c>
       <c r="BN19" s="5">
-        <v>116.1</v>
+        <v>96.4</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="34">
         <v>109.4</v>
       </c>
       <c r="C20" s="34">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="34">
         <v>115.9</v>
       </c>
       <c r="E20" s="35">
         <v>99.1</v>
       </c>
       <c r="F20" s="34">
         <v>106.8</v>
       </c>
       <c r="G20" s="34">
         <v>102.6</v>
       </c>
       <c r="H20" s="34">
@@ -7936,51 +7970,51 @@
       <c r="BF20" s="5">
         <v>113.6</v>
       </c>
       <c r="BG20" s="5">
         <v>117.5</v>
       </c>
       <c r="BH20" s="5">
         <v>111</v>
       </c>
       <c r="BI20" s="5">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="5">
         <v>112.1</v>
       </c>
       <c r="BK20" s="5">
         <v>108.8</v>
       </c>
       <c r="BL20" s="68">
         <v>107.8</v>
       </c>
       <c r="BM20" s="68">
         <v>110.2</v>
       </c>
       <c r="BN20" s="5">
-        <v>118.8</v>
+        <v>115.3</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="34">
         <v>109.7</v>
       </c>
       <c r="C21" s="34">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="34">
         <v>107.7</v>
       </c>
       <c r="E21" s="35">
         <v>129.1</v>
       </c>
       <c r="F21" s="34">
         <v>124</v>
       </c>
       <c r="G21" s="34">
         <v>101.5</v>
       </c>
       <c r="H21" s="34">
@@ -8336,51 +8370,51 @@
       <c r="BF22" s="5">
         <v>115.6</v>
       </c>
       <c r="BG22" s="5">
         <v>110.2</v>
       </c>
       <c r="BH22" s="5">
         <v>117.1</v>
       </c>
       <c r="BI22" s="5">
         <v>106</v>
       </c>
       <c r="BJ22" s="5">
         <v>110.8</v>
       </c>
       <c r="BK22" s="5">
         <v>110.3</v>
       </c>
       <c r="BL22" s="68">
         <v>114.1</v>
       </c>
       <c r="BM22" s="68">
         <v>87.2</v>
       </c>
       <c r="BN22" s="5">
-        <v>108.8</v>
+        <v>92.2</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34">
         <v>111.9</v>
       </c>
       <c r="C23" s="34">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="34">
         <v>119.9</v>
       </c>
       <c r="E23" s="35">
         <v>121.1</v>
       </c>
       <c r="F23" s="34">
         <v>126.1</v>
       </c>
       <c r="G23" s="34">
         <v>116.5</v>
       </c>
       <c r="H23" s="34">
@@ -8536,51 +8570,51 @@
       <c r="BF23" s="5">
         <v>114.4</v>
       </c>
       <c r="BG23" s="5">
         <v>122.2</v>
       </c>
       <c r="BH23" s="5">
         <v>114.6</v>
       </c>
       <c r="BI23" s="5">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="5">
         <v>109.3</v>
       </c>
       <c r="BK23" s="5">
         <v>113.6</v>
       </c>
       <c r="BL23" s="68">
         <v>114.9</v>
       </c>
       <c r="BM23" s="68">
         <v>70.099999999999994</v>
       </c>
       <c r="BN23" s="5">
-        <v>106.4</v>
+        <v>52.3</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="34">
         <v>112.5</v>
       </c>
       <c r="C24" s="34">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="34">
         <v>120.7</v>
       </c>
       <c r="E24" s="35">
         <v>102.9</v>
       </c>
       <c r="F24" s="34">
         <v>126</v>
       </c>
       <c r="G24" s="34">
         <v>104.8</v>
       </c>
       <c r="H24" s="34">
@@ -8736,51 +8770,51 @@
       <c r="BF24" s="5">
         <v>128.5</v>
       </c>
       <c r="BG24" s="5">
         <v>121.9</v>
       </c>
       <c r="BH24" s="5">
         <v>117.8</v>
       </c>
       <c r="BI24" s="5">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="5">
         <v>121.6</v>
       </c>
       <c r="BK24" s="5">
         <v>119.3</v>
       </c>
       <c r="BL24" s="68">
         <v>117.4</v>
       </c>
       <c r="BM24" s="68">
         <v>117.3</v>
       </c>
       <c r="BN24" s="5">
-        <v>114.5</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="34">
         <v>111.5</v>
       </c>
       <c r="C25" s="34">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="34">
         <v>113.7</v>
       </c>
       <c r="E25" s="35">
         <v>114.1</v>
       </c>
       <c r="F25" s="34">
         <v>116.3</v>
       </c>
       <c r="G25" s="34">
         <v>106.5</v>
       </c>
       <c r="H25" s="34">
@@ -8936,51 +8970,51 @@
       <c r="BF25" s="5">
         <v>119.2</v>
       </c>
       <c r="BG25" s="5">
         <v>115.2</v>
       </c>
       <c r="BH25" s="5">
         <v>118.8</v>
       </c>
       <c r="BI25" s="5">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="5">
         <v>106.9</v>
       </c>
       <c r="BK25" s="5">
         <v>108.7</v>
       </c>
       <c r="BL25" s="68">
         <v>106.7</v>
       </c>
       <c r="BM25" s="68">
         <v>117.3</v>
       </c>
       <c r="BN25" s="5">
-        <v>114.9</v>
+        <v>114.1</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="45">
       <c r="A26" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="34">
         <v>108.6</v>
       </c>
       <c r="C26" s="34">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="34">
         <v>113.1</v>
       </c>
       <c r="E26" s="35">
         <v>112.4</v>
       </c>
       <c r="F26" s="34">
         <v>100</v>
       </c>
       <c r="G26" s="34">
         <v>108.4</v>
       </c>
       <c r="H26" s="34">
@@ -9136,51 +9170,51 @@
       <c r="BF26" s="5">
         <v>109.3</v>
       </c>
       <c r="BG26" s="5">
         <v>108.9</v>
       </c>
       <c r="BH26" s="5">
         <v>108.7</v>
       </c>
       <c r="BI26" s="5">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="5">
         <v>109.3</v>
       </c>
       <c r="BK26" s="5">
         <v>110.4</v>
       </c>
       <c r="BL26" s="68">
         <v>111</v>
       </c>
       <c r="BM26" s="68">
         <v>102.3</v>
       </c>
       <c r="BN26" s="5">
-        <v>110.8</v>
+        <v>121.3</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="4" customFormat="1">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="39">
         <v>118.4</v>
       </c>
       <c r="C27" s="40">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="39">
         <v>116.5</v>
       </c>
       <c r="E27" s="32">
         <v>118.6</v>
       </c>
       <c r="F27" s="39">
         <v>118</v>
       </c>
       <c r="G27" s="39">
         <v>114.7</v>
       </c>
       <c r="H27" s="39">
@@ -9336,51 +9370,51 @@
       <c r="BF27" s="32">
         <v>108.5</v>
       </c>
       <c r="BG27" s="32">
         <v>109.4</v>
       </c>
       <c r="BH27" s="32">
         <v>109.5</v>
       </c>
       <c r="BI27" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="32">
         <v>111.3</v>
       </c>
       <c r="BK27" s="32">
         <v>110.2</v>
       </c>
       <c r="BL27" s="41">
         <v>110.4</v>
       </c>
       <c r="BM27" s="41">
         <v>109.8</v>
       </c>
       <c r="BN27" s="32">
-        <v>108.7</v>
+        <v>107.2</v>
       </c>
     </row>
     <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="34">
         <v>44.9</v>
       </c>
       <c r="C28" s="34">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="34">
         <v>91.5</v>
       </c>
       <c r="E28" s="35">
         <v>119.8</v>
       </c>
       <c r="F28" s="34">
         <v>217.6</v>
       </c>
       <c r="G28" s="34">
         <v>160.1</v>
       </c>
       <c r="H28" s="34">
@@ -9535,51 +9569,51 @@
       </c>
       <c r="BF28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BG28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BJ28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BL28" s="69" t="s">
         <v>167</v>
       </c>
       <c r="BM28" s="69" t="s">
         <v>167</v>
       </c>
-      <c r="BN28" s="43" t="s">
+      <c r="BN28" s="71" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="4" customFormat="1">
       <c r="A29" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="39">
         <v>122</v>
       </c>
       <c r="C29" s="60">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="39">
         <v>117.3</v>
       </c>
       <c r="E29" s="41">
         <v>118.6</v>
       </c>
       <c r="F29" s="39">
         <v>116.5</v>
       </c>
       <c r="G29" s="39">
         <v>113.8</v>
       </c>
@@ -9736,51 +9770,51 @@
       <c r="BF29" s="32">
         <v>108.5</v>
       </c>
       <c r="BG29" s="32">
         <v>109.4</v>
       </c>
       <c r="BH29" s="32">
         <v>109.5</v>
       </c>
       <c r="BI29" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="32">
         <v>111.3</v>
       </c>
       <c r="BK29" s="32">
         <v>110.2</v>
       </c>
       <c r="BL29" s="41">
         <v>110.4</v>
       </c>
       <c r="BM29" s="41">
         <v>109.8</v>
       </c>
       <c r="BN29" s="32">
-        <v>108.7</v>
+        <v>107.2</v>
       </c>
     </row>
     <row r="30" spans="1:66" s="4" customFormat="1">
       <c r="A30" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="D30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="E30" s="36">
         <v>140.1</v>
       </c>
       <c r="F30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="H30" s="61" t="s">
@@ -9935,51 +9969,51 @@
       </c>
       <c r="BF30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BG30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BH30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BI30" s="35">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BK30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BL30" s="71" t="s">
         <v>167</v>
       </c>
       <c r="BM30" s="71">
         <v>106.9</v>
       </c>
-      <c r="BN30" s="35" t="s">
+      <c r="BN30" s="71" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="31" spans="1:66" s="4" customFormat="1">
       <c r="A31" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B31" s="62">
         <v>118.4</v>
       </c>
       <c r="C31" s="62">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="62">
         <v>116.5</v>
       </c>
       <c r="E31" s="35">
         <v>143.1</v>
       </c>
       <c r="F31" s="62">
         <v>171.8</v>
       </c>
       <c r="G31" s="62">
         <v>185</v>
       </c>
@@ -10335,51 +10369,51 @@
       </c>
       <c r="BF32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BG32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI32" s="43">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BL32" s="71" t="s">
         <v>167</v>
       </c>
       <c r="BM32" s="71">
         <v>122.9</v>
       </c>
-      <c r="BN32" s="43" t="s">
+      <c r="BN32" s="71" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="4" customFormat="1">
       <c r="A33" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="39">
         <v>122.8</v>
       </c>
       <c r="C33" s="40">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="39">
         <v>117.2</v>
       </c>
       <c r="E33" s="32">
         <v>119.6</v>
       </c>
       <c r="F33" s="39">
         <v>120.1</v>
       </c>
       <c r="G33" s="39">
         <v>118.5</v>
       </c>
@@ -10536,58 +10570,63 @@
       <c r="BF33" s="32">
         <v>106.3</v>
       </c>
       <c r="BG33" s="32">
         <v>107.4</v>
       </c>
       <c r="BH33" s="32">
         <v>108</v>
       </c>
       <c r="BI33" s="32">
         <v>109</v>
       </c>
       <c r="BJ33" s="32">
         <v>110.8</v>
       </c>
       <c r="BK33" s="32">
         <v>110.3</v>
       </c>
       <c r="BL33" s="70">
         <v>110.4</v>
       </c>
       <c r="BM33" s="70">
         <v>109.7</v>
       </c>
       <c r="BN33" s="32">
-        <v>110.1</v>
+        <v>108.7</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="A34" s="46"/>
     </row>
-    <row r="35" spans="1:66" ht="12.75">
+    <row r="35" spans="1:66">
       <c r="A35" s="78" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="36" spans="1:66">
+      <c r="A36" s="78" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BK2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>