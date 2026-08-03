--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="26775" windowHeight="11985" tabRatio="710" activeTab="5"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23085" windowHeight="10035" tabRatio="710" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="207">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -707,158 +707,88 @@
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
-    <r>
-[...74 lines deleted...]
-  <si>
     <t>+7 7172749302</t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
 </t>
   </si>
   <si>
     <t xml:space="preserve">Ибраева Д.К,
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 квартал 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1005,58 +935,50 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...6 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1379,72 +1301,72 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
@@ -1790,75 +1712,75 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J15" sqref="J15"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45" style="58" customWidth="1"/>
     <col min="2" max="2" width="77" style="58" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1904,157 +1826,157 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="49" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="54"/>
     </row>
     <row r="10" spans="1:2" ht="15.75" customHeight="1">
       <c r="A10" s="49" t="s">
         <v>145</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="49" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="49" t="s">
         <v>147</v>
       </c>
-      <c r="B12" s="75" t="s">
+      <c r="B12" s="74" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="55" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="74" t="s">
+      <c r="B13" s="73" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="81" t="s">
         <v>151</v>
       </c>
-      <c r="B14" s="73" t="s">
+      <c r="B14" s="80" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="82"/>
-      <c r="B15" s="73" t="s">
+      <c r="B15" s="80" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="82"/>
-      <c r="B16" s="73" t="s">
+      <c r="B16" s="80" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="83"/>
-      <c r="B17" s="73" t="s">
+      <c r="B17" s="80" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="55" t="s">
         <v>152</v>
       </c>
-      <c r="B18" s="76" t="s">
+      <c r="B18" s="75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="72">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>154</v>
       </c>
       <c r="B20" s="72">
-        <v>46234</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="13.5" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="54" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="49" t="s">
         <v>158</v>
       </c>
-      <c r="B23" s="79" t="s">
-        <v>206</v>
+      <c r="B23" s="78" t="s">
+        <v>202</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="16.5" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B24" s="80" t="s">
-        <v>207</v>
+      <c r="B24" s="79" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
-[...4 lines deleted...]
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
+    <hyperlink ref="B24" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6"/>
+    <hyperlink ref="B16" r:id="rId7"/>
+    <hyperlink ref="B17" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="56" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="7" spans="2:2">
@@ -2067,51 +1989,51 @@
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="56" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="56" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="57" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="56"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="77" t="s">
+      <c r="B14" s="76" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" customHeight="1">
       <c r="A1" s="64" t="s">
         <v>23</v>
@@ -4262,51 +4184,51 @@
       <c r="B33" s="19"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="BK4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CB10" sqref="CB10"/>
+      <selection pane="bottomRight" activeCell="BS16" sqref="BS16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="47" customWidth="1"/>
     <col min="4" max="48" width="10.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="10.85546875" style="1" customWidth="1"/>
     <col min="55" max="55" width="12" style="1" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="1" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.140625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.42578125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12" style="1" customWidth="1"/>
     <col min="64" max="64" width="13" style="1" customWidth="1"/>
     <col min="65" max="65" width="12.140625" style="1" customWidth="1"/>
     <col min="66" max="66" width="11.42578125" style="1" customWidth="1"/>
     <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="24" customHeight="1">
@@ -4567,54 +4489,54 @@
       <c r="BE3" s="25" t="s">
         <v>171</v>
       </c>
       <c r="BF3" s="25" t="s">
         <v>131</v>
       </c>
       <c r="BG3" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BH3" s="25" t="s">
         <v>126</v>
       </c>
       <c r="BI3" s="25" t="s">
         <v>172</v>
       </c>
       <c r="BJ3" s="25" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="25" t="s">
         <v>173</v>
       </c>
       <c r="BL3" s="25" t="s">
         <v>194</v>
       </c>
       <c r="BM3" s="25" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="BN3" s="25" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="4" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="31">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="30">
         <v>120.8</v>
       </c>
       <c r="E4" s="32">
         <v>122</v>
       </c>
       <c r="F4" s="30">
         <v>121</v>
       </c>
       <c r="G4" s="30">
         <v>120.9</v>
       </c>
       <c r="H4" s="30">
@@ -4767,51 +4689,51 @@
       <c r="BE4" s="32">
         <v>100.6</v>
       </c>
       <c r="BF4" s="32">
         <v>103.8</v>
       </c>
       <c r="BG4" s="32">
         <v>104.3</v>
       </c>
       <c r="BH4" s="32">
         <v>104.7</v>
       </c>
       <c r="BI4" s="32">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="32">
         <v>108.9</v>
       </c>
       <c r="BK4" s="32">
         <v>107.5</v>
       </c>
       <c r="BL4" s="67">
         <v>107.3</v>
       </c>
       <c r="BM4" s="67">
-        <v>108.7</v>
+        <v>108.1</v>
       </c>
       <c r="BN4" s="32">
         <v>111.9</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="34">
         <v>109.1</v>
       </c>
       <c r="C5" s="34">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="34">
         <v>97.2</v>
       </c>
       <c r="E5" s="35">
         <v>108.1</v>
       </c>
       <c r="F5" s="34">
         <v>125.7</v>
       </c>
       <c r="G5" s="34">
@@ -4967,51 +4889,51 @@
       <c r="BE5" s="5">
         <v>100.4</v>
       </c>
       <c r="BF5" s="5">
         <v>106.6</v>
       </c>
       <c r="BG5" s="5">
         <v>100.3</v>
       </c>
       <c r="BH5" s="5">
         <v>99.7</v>
       </c>
       <c r="BI5" s="5">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="5">
         <v>96.6</v>
       </c>
       <c r="BK5" s="5">
         <v>99.4</v>
       </c>
       <c r="BL5" s="68">
         <v>102.7</v>
       </c>
       <c r="BM5" s="68">
-        <v>108.3</v>
+        <v>109.8</v>
       </c>
       <c r="BN5" s="5">
         <v>113.8</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="34">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="35">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="34">
         <v>122.5</v>
       </c>
       <c r="G6" s="34">
@@ -5167,51 +5089,51 @@
       <c r="BE6" s="35">
         <v>99.4</v>
       </c>
       <c r="BF6" s="35">
         <v>103.2</v>
       </c>
       <c r="BG6" s="35">
         <v>104.6</v>
       </c>
       <c r="BH6" s="35">
         <v>105.7</v>
       </c>
       <c r="BI6" s="35">
         <v>108</v>
       </c>
       <c r="BJ6" s="35">
         <v>109.3</v>
       </c>
       <c r="BK6" s="35">
         <v>109.3</v>
       </c>
       <c r="BL6" s="69">
         <v>109.1</v>
       </c>
       <c r="BM6" s="69">
-        <v>110</v>
+        <v>109.3</v>
       </c>
       <c r="BN6" s="35">
         <v>113.2</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="34">
         <v>171.8</v>
       </c>
       <c r="C7" s="34">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="34">
         <v>134.6</v>
       </c>
       <c r="E7" s="35">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="34">
         <v>126</v>
       </c>
       <c r="G7" s="34">
@@ -5367,51 +5289,51 @@
       <c r="BE7" s="5">
         <v>96.4</v>
       </c>
       <c r="BF7" s="5">
         <v>105.8</v>
       </c>
       <c r="BG7" s="5">
         <v>108</v>
       </c>
       <c r="BH7" s="5">
         <v>108.1</v>
       </c>
       <c r="BI7" s="5">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="5">
         <v>106.7</v>
       </c>
       <c r="BK7" s="5">
         <v>103.7</v>
       </c>
       <c r="BL7" s="68">
         <v>103.5</v>
       </c>
       <c r="BM7" s="68">
-        <v>105.8</v>
+        <v>103.7</v>
       </c>
       <c r="BN7" s="5">
         <v>109.1</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="34">
         <v>118.2</v>
       </c>
       <c r="C8" s="34">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="34">
         <v>123.6</v>
       </c>
       <c r="E8" s="35">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="34">
         <v>118.3</v>
       </c>
       <c r="G8" s="34">
@@ -5567,51 +5489,51 @@
       <c r="BE8" s="5">
         <v>101.4</v>
       </c>
       <c r="BF8" s="5">
         <v>99.1</v>
       </c>
       <c r="BG8" s="5">
         <v>99.9</v>
       </c>
       <c r="BH8" s="5">
         <v>102.2</v>
       </c>
       <c r="BI8" s="5">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="5">
         <v>111.1</v>
       </c>
       <c r="BK8" s="5">
         <v>114.9</v>
       </c>
       <c r="BL8" s="68">
         <v>114.6</v>
       </c>
       <c r="BM8" s="68">
-        <v>113.2</v>
+        <v>113.8</v>
       </c>
       <c r="BN8" s="5">
         <v>116.2</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="21" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="34">
         <v>118.7</v>
       </c>
       <c r="C9" s="34">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="34">
         <v>128.6</v>
       </c>
       <c r="E9" s="35">
         <v>127.1</v>
       </c>
       <c r="F9" s="34">
         <v>111.3</v>
       </c>
       <c r="G9" s="34">
@@ -6167,51 +6089,51 @@
       <c r="BE11" s="5">
         <v>107.1</v>
       </c>
       <c r="BF11" s="5">
         <v>106.4</v>
       </c>
       <c r="BG11" s="5">
         <v>104.8</v>
       </c>
       <c r="BH11" s="5">
         <v>103.5</v>
       </c>
       <c r="BI11" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="5">
         <v>112.1</v>
       </c>
       <c r="BK11" s="5">
         <v>102.1</v>
       </c>
       <c r="BL11" s="68">
         <v>102.2</v>
       </c>
       <c r="BM11" s="68">
-        <v>104</v>
+        <v>102.6</v>
       </c>
       <c r="BN11" s="5">
         <v>104.6</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="4" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="39">
         <v>107.8</v>
       </c>
       <c r="C12" s="40">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="39">
         <v>113.1</v>
       </c>
       <c r="E12" s="32">
         <v>115.8</v>
       </c>
       <c r="F12" s="39">
         <v>115.7</v>
       </c>
       <c r="G12" s="39">
@@ -6367,51 +6289,51 @@
       <c r="BE12" s="32">
         <v>119.6</v>
       </c>
       <c r="BF12" s="32">
         <v>111.6</v>
       </c>
       <c r="BG12" s="32">
         <v>112.8</v>
       </c>
       <c r="BH12" s="32">
         <v>112.8</v>
       </c>
       <c r="BI12" s="32">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="32">
         <v>112.7</v>
       </c>
       <c r="BK12" s="32">
         <v>111.9</v>
       </c>
       <c r="BL12" s="70">
         <v>112.4</v>
       </c>
       <c r="BM12" s="70">
-        <v>110.6</v>
+        <v>111</v>
       </c>
       <c r="BN12" s="32">
         <v>104.4</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="34">
         <v>107.4</v>
       </c>
       <c r="C13" s="34">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="34">
         <v>110.7</v>
       </c>
       <c r="E13" s="35">
         <v>120.6</v>
       </c>
       <c r="F13" s="34">
         <v>108.1</v>
       </c>
       <c r="G13" s="34">
@@ -6567,51 +6489,51 @@
       <c r="BE13" s="5">
         <v>118.6</v>
       </c>
       <c r="BF13" s="5">
         <v>109.3</v>
       </c>
       <c r="BG13" s="5">
         <v>108.9</v>
       </c>
       <c r="BH13" s="5">
         <v>108.6</v>
       </c>
       <c r="BI13" s="5">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="5">
         <v>110.3</v>
       </c>
       <c r="BK13" s="5">
         <v>110.5</v>
       </c>
       <c r="BL13" s="68">
         <v>111.5</v>
       </c>
       <c r="BM13" s="68">
-        <v>112.3</v>
+        <v>113.5</v>
       </c>
       <c r="BN13" s="5">
         <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="34">
         <v>114.9</v>
       </c>
       <c r="C14" s="34">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="34">
         <v>114.6</v>
       </c>
       <c r="E14" s="35">
         <v>114.6</v>
       </c>
       <c r="F14" s="34">
         <v>115.3</v>
       </c>
       <c r="G14" s="34">
@@ -6767,51 +6689,51 @@
       <c r="BE14" s="5">
         <v>114</v>
       </c>
       <c r="BF14" s="5">
         <v>106.9</v>
       </c>
       <c r="BG14" s="5">
         <v>107.3</v>
       </c>
       <c r="BH14" s="5">
         <v>106.5</v>
       </c>
       <c r="BI14" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="5">
         <v>106</v>
       </c>
       <c r="BK14" s="5">
         <v>107.2</v>
       </c>
       <c r="BL14" s="68">
         <v>108</v>
       </c>
       <c r="BM14" s="68">
-        <v>105.5</v>
+        <v>105.4</v>
       </c>
       <c r="BN14" s="5">
         <v>104.8</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="34">
         <v>108.3</v>
       </c>
       <c r="C15" s="34">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="34">
         <v>108</v>
       </c>
       <c r="E15" s="35">
         <v>108.1</v>
       </c>
       <c r="F15" s="34">
         <v>111.8</v>
       </c>
       <c r="G15" s="34">
@@ -6967,51 +6889,51 @@
       <c r="BE15" s="5">
         <v>119.6</v>
       </c>
       <c r="BF15" s="5">
         <v>107.3</v>
       </c>
       <c r="BG15" s="5">
         <v>112.6</v>
       </c>
       <c r="BH15" s="5">
         <v>114.4</v>
       </c>
       <c r="BI15" s="5">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="5">
         <v>110.1</v>
       </c>
       <c r="BK15" s="5">
         <v>115.5</v>
       </c>
       <c r="BL15" s="68">
         <v>116.7</v>
       </c>
       <c r="BM15" s="68">
-        <v>111.6</v>
+        <v>114.2</v>
       </c>
       <c r="BN15" s="5">
         <v>113.9</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="34">
         <v>100.6</v>
       </c>
       <c r="C16" s="34">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="34">
         <v>106.9</v>
       </c>
       <c r="E16" s="35">
         <v>106.3</v>
       </c>
       <c r="F16" s="34">
         <v>102.5</v>
       </c>
       <c r="G16" s="34">
@@ -7167,51 +7089,51 @@
       <c r="BE16" s="5">
         <v>113.4</v>
       </c>
       <c r="BF16" s="5">
         <v>108.7</v>
       </c>
       <c r="BG16" s="5">
         <v>107.6</v>
       </c>
       <c r="BH16" s="5">
         <v>106.7</v>
       </c>
       <c r="BI16" s="5">
         <v>110</v>
       </c>
       <c r="BJ16" s="5">
         <v>113.9</v>
       </c>
       <c r="BK16" s="5">
         <v>110.9</v>
       </c>
       <c r="BL16" s="68">
         <v>113.5</v>
       </c>
       <c r="BM16" s="68">
-        <v>113.8</v>
+        <v>127.1</v>
       </c>
       <c r="BN16" s="5">
         <v>105.2</v>
       </c>
     </row>
     <row r="17" spans="1:66">
       <c r="A17" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="34">
         <v>101.4</v>
       </c>
       <c r="C17" s="34">
         <v>110.2</v>
       </c>
       <c r="D17" s="34">
         <v>104.8</v>
       </c>
       <c r="E17" s="35">
         <v>107.1</v>
       </c>
       <c r="F17" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="34">
@@ -7367,51 +7289,51 @@
       <c r="BE17" s="5">
         <v>122.4</v>
       </c>
       <c r="BF17" s="5">
         <v>114.2</v>
       </c>
       <c r="BG17" s="5">
         <v>108.1</v>
       </c>
       <c r="BH17" s="5">
         <v>112</v>
       </c>
       <c r="BI17" s="5">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="5">
         <v>127.2</v>
       </c>
       <c r="BK17" s="5">
         <v>127.8</v>
       </c>
       <c r="BL17" s="68">
         <v>125.3</v>
       </c>
       <c r="BM17" s="68">
-        <v>121.6</v>
+        <v>117</v>
       </c>
       <c r="BN17" s="5">
         <v>100.5</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="34">
         <v>107.2</v>
       </c>
       <c r="C18" s="34">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="34">
         <v>120.2</v>
       </c>
       <c r="E18" s="35">
         <v>120.8</v>
       </c>
       <c r="F18" s="34">
         <v>117.5</v>
       </c>
       <c r="G18" s="34">
@@ -7567,51 +7489,51 @@
       <c r="BE18" s="5">
         <v>129.19999999999999</v>
       </c>
       <c r="BF18" s="5">
         <v>118.7</v>
       </c>
       <c r="BG18" s="5">
         <v>123</v>
       </c>
       <c r="BH18" s="5">
         <v>121.5</v>
       </c>
       <c r="BI18" s="5">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="5">
         <v>115.3</v>
       </c>
       <c r="BK18" s="5">
         <v>114.3</v>
       </c>
       <c r="BL18" s="68">
         <v>111</v>
       </c>
       <c r="BM18" s="68">
-        <v>126.5</v>
+        <v>127.7</v>
       </c>
       <c r="BN18" s="5">
         <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="34">
         <v>105</v>
       </c>
       <c r="C19" s="34">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="34">
         <v>112.7</v>
       </c>
       <c r="E19" s="35">
         <v>109.6</v>
       </c>
       <c r="F19" s="34">
         <v>124.3</v>
       </c>
       <c r="G19" s="34">
@@ -7767,51 +7689,51 @@
       <c r="BE19" s="5">
         <v>123.5</v>
       </c>
       <c r="BF19" s="5">
         <v>100.2</v>
       </c>
       <c r="BG19" s="5">
         <v>117</v>
       </c>
       <c r="BH19" s="5">
         <v>114.9</v>
       </c>
       <c r="BI19" s="5">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="5">
         <v>117.1</v>
       </c>
       <c r="BK19" s="5">
         <v>106.7</v>
       </c>
       <c r="BL19" s="68">
         <v>115</v>
       </c>
       <c r="BM19" s="68">
-        <v>114.6</v>
+        <v>117.9</v>
       </c>
       <c r="BN19" s="5">
         <v>96.4</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="34">
         <v>109.4</v>
       </c>
       <c r="C20" s="34">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="34">
         <v>115.9</v>
       </c>
       <c r="E20" s="35">
         <v>99.1</v>
       </c>
       <c r="F20" s="34">
         <v>106.8</v>
       </c>
       <c r="G20" s="34">
@@ -7967,51 +7889,51 @@
       <c r="BE20" s="5">
         <v>124.1</v>
       </c>
       <c r="BF20" s="5">
         <v>113.6</v>
       </c>
       <c r="BG20" s="5">
         <v>117.5</v>
       </c>
       <c r="BH20" s="5">
         <v>111</v>
       </c>
       <c r="BI20" s="5">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="5">
         <v>112.1</v>
       </c>
       <c r="BK20" s="5">
         <v>108.8</v>
       </c>
       <c r="BL20" s="68">
         <v>107.8</v>
       </c>
       <c r="BM20" s="68">
-        <v>110.2</v>
+        <v>111.5</v>
       </c>
       <c r="BN20" s="5">
         <v>115.3</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="34">
         <v>109.7</v>
       </c>
       <c r="C21" s="34">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="34">
         <v>107.7</v>
       </c>
       <c r="E21" s="35">
         <v>129.1</v>
       </c>
       <c r="F21" s="34">
         <v>124</v>
       </c>
       <c r="G21" s="34">
@@ -8367,51 +8289,51 @@
       <c r="BE22" s="5">
         <v>123.6</v>
       </c>
       <c r="BF22" s="5">
         <v>115.6</v>
       </c>
       <c r="BG22" s="5">
         <v>110.2</v>
       </c>
       <c r="BH22" s="5">
         <v>117.1</v>
       </c>
       <c r="BI22" s="5">
         <v>106</v>
       </c>
       <c r="BJ22" s="5">
         <v>110.8</v>
       </c>
       <c r="BK22" s="5">
         <v>110.3</v>
       </c>
       <c r="BL22" s="68">
         <v>114.1</v>
       </c>
       <c r="BM22" s="68">
-        <v>87.2</v>
+        <v>82.8</v>
       </c>
       <c r="BN22" s="5">
         <v>92.2</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34">
         <v>111.9</v>
       </c>
       <c r="C23" s="34">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="34">
         <v>119.9</v>
       </c>
       <c r="E23" s="35">
         <v>121.1</v>
       </c>
       <c r="F23" s="34">
         <v>126.1</v>
       </c>
       <c r="G23" s="34">
@@ -8767,51 +8689,51 @@
       <c r="BE24" s="5">
         <v>119.6</v>
       </c>
       <c r="BF24" s="5">
         <v>128.5</v>
       </c>
       <c r="BG24" s="5">
         <v>121.9</v>
       </c>
       <c r="BH24" s="5">
         <v>117.8</v>
       </c>
       <c r="BI24" s="5">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="5">
         <v>121.6</v>
       </c>
       <c r="BK24" s="5">
         <v>119.3</v>
       </c>
       <c r="BL24" s="68">
         <v>117.4</v>
       </c>
       <c r="BM24" s="68">
-        <v>117.3</v>
+        <v>119.8</v>
       </c>
       <c r="BN24" s="5">
         <v>123.2</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="34">
         <v>111.5</v>
       </c>
       <c r="C25" s="34">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="34">
         <v>113.7</v>
       </c>
       <c r="E25" s="35">
         <v>114.1</v>
       </c>
       <c r="F25" s="34">
         <v>116.3</v>
       </c>
       <c r="G25" s="34">
@@ -8967,51 +8889,51 @@
       <c r="BE25" s="5">
         <v>109.4</v>
       </c>
       <c r="BF25" s="5">
         <v>119.2</v>
       </c>
       <c r="BG25" s="5">
         <v>115.2</v>
       </c>
       <c r="BH25" s="5">
         <v>118.8</v>
       </c>
       <c r="BI25" s="5">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="5">
         <v>106.9</v>
       </c>
       <c r="BK25" s="5">
         <v>108.7</v>
       </c>
       <c r="BL25" s="68">
         <v>106.7</v>
       </c>
       <c r="BM25" s="68">
-        <v>117.3</v>
+        <v>108.2</v>
       </c>
       <c r="BN25" s="5">
         <v>114.1</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="45">
       <c r="A26" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="34">
         <v>108.6</v>
       </c>
       <c r="C26" s="34">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="34">
         <v>113.1</v>
       </c>
       <c r="E26" s="35">
         <v>112.4</v>
       </c>
       <c r="F26" s="34">
         <v>100</v>
       </c>
       <c r="G26" s="34">
@@ -9167,51 +9089,51 @@
       <c r="BE26" s="5">
         <v>130.30000000000001</v>
       </c>
       <c r="BF26" s="5">
         <v>109.3</v>
       </c>
       <c r="BG26" s="5">
         <v>108.9</v>
       </c>
       <c r="BH26" s="5">
         <v>108.7</v>
       </c>
       <c r="BI26" s="5">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="5">
         <v>109.3</v>
       </c>
       <c r="BK26" s="5">
         <v>110.4</v>
       </c>
       <c r="BL26" s="68">
         <v>111</v>
       </c>
       <c r="BM26" s="68">
-        <v>102.3</v>
+        <v>107.7</v>
       </c>
       <c r="BN26" s="5">
         <v>121.3</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="4" customFormat="1">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="39">
         <v>118.4</v>
       </c>
       <c r="C27" s="40">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="39">
         <v>116.5</v>
       </c>
       <c r="E27" s="32">
         <v>118.6</v>
       </c>
       <c r="F27" s="39">
         <v>118</v>
       </c>
       <c r="G27" s="39">
@@ -9767,51 +9689,51 @@
       <c r="BE29" s="32">
         <v>111.4</v>
       </c>
       <c r="BF29" s="32">
         <v>108.5</v>
       </c>
       <c r="BG29" s="32">
         <v>109.4</v>
       </c>
       <c r="BH29" s="32">
         <v>109.5</v>
       </c>
       <c r="BI29" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="32">
         <v>111.3</v>
       </c>
       <c r="BK29" s="32">
         <v>110.2</v>
       </c>
       <c r="BL29" s="41">
         <v>110.4</v>
       </c>
       <c r="BM29" s="41">
-        <v>109.8</v>
+        <v>109.9</v>
       </c>
       <c r="BN29" s="32">
         <v>107.2</v>
       </c>
     </row>
     <row r="30" spans="1:66" s="4" customFormat="1">
       <c r="A30" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="D30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="E30" s="36">
         <v>140.1</v>
       </c>
       <c r="F30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="61" t="s">
@@ -10577,180 +10499,176 @@
         <v>108</v>
       </c>
       <c r="BI33" s="32">
         <v>109</v>
       </c>
       <c r="BJ33" s="32">
         <v>110.8</v>
       </c>
       <c r="BK33" s="32">
         <v>110.3</v>
       </c>
       <c r="BL33" s="70">
         <v>110.4</v>
       </c>
       <c r="BM33" s="70">
         <v>109.7</v>
       </c>
       <c r="BN33" s="32">
         <v>108.7</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="A34" s="46"/>
     </row>
     <row r="35" spans="1:66">
-      <c r="A35" s="78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A35" s="77"/>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A36" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BK2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA5CBB3-6283-4F45-B160-0320900D7C0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{527B4EB0-F841-4884-8191-2B74A8E3BAFE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F58A82A-C959-43F4-BE1F-F08CB74469D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{527B4EB0-F841-4884-8191-2B74A8E3BAFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA5CBB3-6283-4F45-B160-0320900D7C0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>