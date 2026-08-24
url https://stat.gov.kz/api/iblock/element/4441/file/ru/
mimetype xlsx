--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -24,51 +24,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23085" windowHeight="10035" tabRatio="710" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="209">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -707,88 +707,126 @@
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
-    <t>+7 7172749302</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+    <t xml:space="preserve">1 квартал 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тастан Н.Ш.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Ибраева Д.К,
-[...6 lines deleted...]
-    <t xml:space="preserve">2025 год </t>
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+ </t>
+  </si>
+  <si>
+    <r>
+      <t>1 полугодие 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Оперативные данные.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
@@ -935,50 +973,66 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1134,51 +1188,51 @@
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="13" fillId="0" borderId="2" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1318,77 +1372,80 @@
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1712,76 +1769,74 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45" style="58" customWidth="1"/>
     <col min="2" max="2" width="77" style="58" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1877,106 +1932,106 @@
     <row r="16" spans="1:2">
       <c r="A16" s="82"/>
       <c r="B16" s="80" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="83"/>
       <c r="B17" s="80" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="55" t="s">
         <v>152</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="72">
-        <v>46234</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>154</v>
       </c>
       <c r="B20" s="72">
-        <v>46248</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="13.5" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="49" t="s">
         <v>158</v>
       </c>
       <c r="B23" s="78" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="16.5" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="79" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
-    <hyperlink ref="B24" r:id="rId4"/>
-[...3 lines deleted...]
-    <hyperlink ref="B17" r:id="rId8"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+    <hyperlink ref="B17" r:id="rId7"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="56" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="7" spans="2:2">
@@ -2003,51 +2058,51 @@
       <c r="B11" s="57" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="56"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="58"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="76" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75" customHeight="1">
       <c r="A1" s="64" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="4"/>
       <c r="E2" s="84" t="s">
         <v>118</v>
       </c>
       <c r="F2" s="85"/>
       <c r="G2" s="85"/>
       <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8" s="66" customFormat="1" ht="40.5" customHeight="1">
       <c r="A3" s="25" t="s">
         <v>99</v>
@@ -2720,52 +2775,52 @@
       </c>
       <c r="F29" s="7">
         <v>260.89999999999998</v>
       </c>
       <c r="G29" s="7">
         <v>138.9</v>
       </c>
       <c r="H29" s="7">
         <v>116.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E2:H2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="86" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="86"/>
       <c r="C1" s="86"/>
       <c r="D1" s="86"/>
       <c r="E1" s="86"/>
       <c r="F1" s="86"/>
       <c r="G1" s="86"/>
       <c r="H1" s="86"/>
       <c r="I1" s="86"/>
       <c r="J1" s="86"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="4"/>
@@ -3723,52 +3778,52 @@
       </c>
       <c r="H32" s="7">
         <v>116.1</v>
       </c>
       <c r="I32" s="7">
         <v>117.9</v>
       </c>
       <c r="J32" s="7">
         <v>121.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F34"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="2" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18" customHeight="1">
       <c r="A1" s="87" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="87"/>
       <c r="C1" s="87"/>
     </row>
     <row r="2" spans="1:6" ht="12.75" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="88" t="s">
         <v>118</v>
       </c>
       <c r="D2" s="88"/>
       <c r="E2" s="63"/>
       <c r="F2" s="63"/>
@@ -4178,106 +4233,107 @@
       <c r="D31" s="16">
         <v>104.7</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="1"/>
       <c r="B33" s="19"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN36"/>
+  <dimension ref="A1:BO36"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BK4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BS16" sqref="BS16"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="47" customWidth="1"/>
     <col min="4" max="48" width="10.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="10.85546875" style="1" customWidth="1"/>
     <col min="55" max="55" width="12" style="1" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="1" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.140625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.42578125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12" style="1" customWidth="1"/>
     <col min="64" max="64" width="13" style="1" customWidth="1"/>
     <col min="65" max="65" width="12.140625" style="1" customWidth="1"/>
     <col min="66" max="66" width="11.42578125" style="1" customWidth="1"/>
-    <col min="67" max="16384" width="8.85546875" style="1"/>
+    <col min="67" max="67" width="10.42578125" style="1" customWidth="1"/>
+    <col min="68" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="24" customHeight="1">
+    <row r="1" spans="1:67" ht="24" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
       <c r="G1" s="26"/>
       <c r="H1" s="26"/>
       <c r="I1" s="26"/>
       <c r="J1" s="26"/>
       <c r="K1" s="26"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
       <c r="BB1" s="3"/>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
@@ -4288,58 +4344,58 @@
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3" t="s">
         <v>119</v>
       </c>
       <c r="AU2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3" t="s">
         <v>121</v>
       </c>
       <c r="BE2" s="27"/>
       <c r="BI2" s="27"/>
-      <c r="BK2" s="88" t="s">
+      <c r="BL2" s="89" t="s">
         <v>132</v>
       </c>
-      <c r="BL2" s="88"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:66" ht="56.25" customHeight="1">
+      <c r="BM2" s="89"/>
+      <c r="BN2" s="89"/>
+      <c r="BO2" s="89"/>
+    </row>
+    <row r="3" spans="1:67" ht="56.25" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>96</v>
       </c>
       <c r="B3" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>43</v>
       </c>
       <c r="I3" s="25" t="s">
@@ -4489,57 +4545,60 @@
       <c r="BE3" s="25" t="s">
         <v>171</v>
       </c>
       <c r="BF3" s="25" t="s">
         <v>131</v>
       </c>
       <c r="BG3" s="25" t="s">
         <v>125</v>
       </c>
       <c r="BH3" s="25" t="s">
         <v>126</v>
       </c>
       <c r="BI3" s="25" t="s">
         <v>172</v>
       </c>
       <c r="BJ3" s="25" t="s">
         <v>133</v>
       </c>
       <c r="BK3" s="25" t="s">
         <v>173</v>
       </c>
       <c r="BL3" s="25" t="s">
         <v>194</v>
       </c>
       <c r="BM3" s="25" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="BN3" s="25" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="4" customFormat="1">
+        <v>202</v>
+      </c>
+      <c r="BO3" s="25" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="4" customFormat="1">
       <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="30">
         <v>135.69999999999999</v>
       </c>
       <c r="C4" s="31">
         <v>127.88300952400773</v>
       </c>
       <c r="D4" s="30">
         <v>120.8</v>
       </c>
       <c r="E4" s="32">
         <v>122</v>
       </c>
       <c r="F4" s="30">
         <v>121</v>
       </c>
       <c r="G4" s="30">
         <v>120.9</v>
       </c>
       <c r="H4" s="30">
         <v>121.9</v>
       </c>
       <c r="I4" s="32">
@@ -4694,52 +4753,55 @@
       </c>
       <c r="BG4" s="32">
         <v>104.3</v>
       </c>
       <c r="BH4" s="32">
         <v>104.7</v>
       </c>
       <c r="BI4" s="32">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="32">
         <v>108.9</v>
       </c>
       <c r="BK4" s="32">
         <v>107.5</v>
       </c>
       <c r="BL4" s="67">
         <v>107.3</v>
       </c>
       <c r="BM4" s="67">
         <v>108.1</v>
       </c>
       <c r="BN4" s="32">
         <v>111.9</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="32">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="34">
         <v>109.1</v>
       </c>
       <c r="C5" s="34">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="34">
         <v>97.2</v>
       </c>
       <c r="E5" s="35">
         <v>108.1</v>
       </c>
       <c r="F5" s="34">
         <v>125.7</v>
       </c>
       <c r="G5" s="34">
         <v>110.2</v>
       </c>
       <c r="H5" s="34">
         <v>107</v>
       </c>
       <c r="I5" s="35">
@@ -4894,52 +4956,55 @@
       </c>
       <c r="BG5" s="5">
         <v>100.3</v>
       </c>
       <c r="BH5" s="5">
         <v>99.7</v>
       </c>
       <c r="BI5" s="5">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="5">
         <v>96.6</v>
       </c>
       <c r="BK5" s="5">
         <v>99.4</v>
       </c>
       <c r="BL5" s="68">
         <v>102.7</v>
       </c>
       <c r="BM5" s="68">
         <v>109.8</v>
       </c>
       <c r="BN5" s="5">
         <v>113.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="5">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="34">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="35">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="34">
         <v>122.5</v>
       </c>
       <c r="G6" s="34">
         <v>124.8</v>
       </c>
       <c r="H6" s="34">
         <v>129.5</v>
       </c>
       <c r="I6" s="35">
@@ -5094,52 +5159,55 @@
       </c>
       <c r="BG6" s="35">
         <v>104.6</v>
       </c>
       <c r="BH6" s="35">
         <v>105.7</v>
       </c>
       <c r="BI6" s="35">
         <v>108</v>
       </c>
       <c r="BJ6" s="35">
         <v>109.3</v>
       </c>
       <c r="BK6" s="35">
         <v>109.3</v>
       </c>
       <c r="BL6" s="69">
         <v>109.1</v>
       </c>
       <c r="BM6" s="69">
         <v>109.3</v>
       </c>
       <c r="BN6" s="35">
         <v>113.2</v>
       </c>
-    </row>
-    <row r="7" spans="1:66" ht="22.5">
+      <c r="BO6" s="35">
+        <v>113.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67" ht="22.5">
       <c r="A7" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="34">
         <v>171.8</v>
       </c>
       <c r="C7" s="34">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="34">
         <v>134.6</v>
       </c>
       <c r="E7" s="35">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="34">
         <v>126</v>
       </c>
       <c r="G7" s="34">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="34">
         <v>134.5</v>
       </c>
       <c r="I7" s="35">
@@ -5294,52 +5362,55 @@
       </c>
       <c r="BG7" s="5">
         <v>108</v>
       </c>
       <c r="BH7" s="5">
         <v>108.1</v>
       </c>
       <c r="BI7" s="5">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="5">
         <v>106.7</v>
       </c>
       <c r="BK7" s="5">
         <v>103.7</v>
       </c>
       <c r="BL7" s="68">
         <v>103.5</v>
       </c>
       <c r="BM7" s="68">
         <v>103.7</v>
       </c>
       <c r="BN7" s="5">
         <v>109.1</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="5">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="34">
         <v>118.2</v>
       </c>
       <c r="C8" s="34">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="34">
         <v>123.6</v>
       </c>
       <c r="E8" s="35">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="34">
         <v>118.3</v>
       </c>
       <c r="G8" s="34">
         <v>117.3</v>
       </c>
       <c r="H8" s="34">
         <v>124.9</v>
       </c>
       <c r="I8" s="35">
@@ -5494,52 +5565,55 @@
       </c>
       <c r="BG8" s="5">
         <v>99.9</v>
       </c>
       <c r="BH8" s="5">
         <v>102.2</v>
       </c>
       <c r="BI8" s="5">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="5">
         <v>111.1</v>
       </c>
       <c r="BK8" s="5">
         <v>114.9</v>
       </c>
       <c r="BL8" s="68">
         <v>114.6</v>
       </c>
       <c r="BM8" s="68">
         <v>113.8</v>
       </c>
       <c r="BN8" s="5">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="21" customHeight="1">
+      <c r="BO8" s="5">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="21" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="34">
         <v>118.7</v>
       </c>
       <c r="C9" s="34">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="34">
         <v>128.6</v>
       </c>
       <c r="E9" s="35">
         <v>127.1</v>
       </c>
       <c r="F9" s="34">
         <v>111.3</v>
       </c>
       <c r="G9" s="34">
         <v>112</v>
       </c>
       <c r="H9" s="34">
         <v>112.2</v>
       </c>
       <c r="I9" s="35">
@@ -5694,52 +5768,55 @@
       </c>
       <c r="BG9" s="5">
         <v>113</v>
       </c>
       <c r="BH9" s="5">
         <v>112.3</v>
       </c>
       <c r="BI9" s="5">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="5">
         <v>112.3</v>
       </c>
       <c r="BK9" s="5">
         <v>114.2</v>
       </c>
       <c r="BL9" s="68">
         <v>115.5</v>
       </c>
       <c r="BM9" s="68">
         <v>116.5</v>
       </c>
       <c r="BN9" s="5">
         <v>115.4</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="21" customHeight="1">
+      <c r="BO9" s="5">
+        <v>112.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="21" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="34">
         <v>113.1</v>
       </c>
       <c r="C10" s="34">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="34">
         <v>123.2</v>
       </c>
       <c r="E10" s="35">
         <v>109.5</v>
       </c>
       <c r="F10" s="34">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="34">
         <v>114.7</v>
       </c>
       <c r="H10" s="34">
         <v>128.69999999999999</v>
       </c>
       <c r="I10" s="35">
@@ -5894,52 +5971,55 @@
       </c>
       <c r="BG10" s="5">
         <v>112.4</v>
       </c>
       <c r="BH10" s="5">
         <v>115.7</v>
       </c>
       <c r="BI10" s="5">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="5">
         <v>113.9</v>
       </c>
       <c r="BK10" s="5">
         <v>113.8</v>
       </c>
       <c r="BL10" s="68">
         <v>115.1</v>
       </c>
       <c r="BM10" s="68">
         <v>120.3</v>
       </c>
       <c r="BN10" s="5">
         <v>98.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="5">
+        <v>106.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="34">
         <v>102.9</v>
       </c>
       <c r="C11" s="34">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="34">
         <v>104.6</v>
       </c>
       <c r="E11" s="35">
         <v>103.5</v>
       </c>
       <c r="F11" s="34">
         <v>108.5</v>
       </c>
       <c r="G11" s="34">
         <v>102.8</v>
       </c>
       <c r="H11" s="34">
         <v>98.3</v>
       </c>
       <c r="I11" s="35">
@@ -6094,52 +6174,55 @@
       </c>
       <c r="BG11" s="5">
         <v>104.8</v>
       </c>
       <c r="BH11" s="5">
         <v>103.5</v>
       </c>
       <c r="BI11" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ11" s="5">
         <v>112.1</v>
       </c>
       <c r="BK11" s="5">
         <v>102.1</v>
       </c>
       <c r="BL11" s="68">
         <v>102.2</v>
       </c>
       <c r="BM11" s="68">
         <v>102.6</v>
       </c>
       <c r="BN11" s="5">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="4" customFormat="1">
+      <c r="BO11" s="5">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="4" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="39">
         <v>107.8</v>
       </c>
       <c r="C12" s="40">
         <v>112.00021306466876</v>
       </c>
       <c r="D12" s="39">
         <v>113.1</v>
       </c>
       <c r="E12" s="32">
         <v>115.8</v>
       </c>
       <c r="F12" s="39">
         <v>115.7</v>
       </c>
       <c r="G12" s="39">
         <v>109.8</v>
       </c>
       <c r="H12" s="39">
         <v>114.2</v>
       </c>
       <c r="I12" s="32">
@@ -6294,52 +6377,55 @@
       </c>
       <c r="BG12" s="32">
         <v>112.8</v>
       </c>
       <c r="BH12" s="32">
         <v>112.8</v>
       </c>
       <c r="BI12" s="32">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="32">
         <v>112.7</v>
       </c>
       <c r="BK12" s="32">
         <v>111.9</v>
       </c>
       <c r="BL12" s="70">
         <v>112.4</v>
       </c>
       <c r="BM12" s="70">
         <v>111</v>
       </c>
       <c r="BN12" s="32">
         <v>104.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="22.5">
+      <c r="BO12" s="32">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="34">
         <v>107.4</v>
       </c>
       <c r="C13" s="34">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="34">
         <v>110.7</v>
       </c>
       <c r="E13" s="35">
         <v>120.6</v>
       </c>
       <c r="F13" s="34">
         <v>108.1</v>
       </c>
       <c r="G13" s="34">
         <v>108.4</v>
       </c>
       <c r="H13" s="34">
         <v>119.2</v>
       </c>
       <c r="I13" s="35">
@@ -6494,52 +6580,55 @@
       </c>
       <c r="BG13" s="5">
         <v>108.9</v>
       </c>
       <c r="BH13" s="5">
         <v>108.6</v>
       </c>
       <c r="BI13" s="5">
         <v>109.5</v>
       </c>
       <c r="BJ13" s="5">
         <v>110.3</v>
       </c>
       <c r="BK13" s="5">
         <v>110.5</v>
       </c>
       <c r="BL13" s="68">
         <v>111.5</v>
       </c>
       <c r="BM13" s="68">
         <v>113.5</v>
       </c>
       <c r="BN13" s="5">
         <v>109</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="5">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="34">
         <v>114.9</v>
       </c>
       <c r="C14" s="34">
         <v>111.64180152677629</v>
       </c>
       <c r="D14" s="34">
         <v>114.6</v>
       </c>
       <c r="E14" s="35">
         <v>114.6</v>
       </c>
       <c r="F14" s="34">
         <v>115.3</v>
       </c>
       <c r="G14" s="34">
         <v>105</v>
       </c>
       <c r="H14" s="34">
         <v>108.7</v>
       </c>
       <c r="I14" s="35">
@@ -6694,52 +6783,55 @@
       </c>
       <c r="BG14" s="5">
         <v>107.3</v>
       </c>
       <c r="BH14" s="5">
         <v>106.5</v>
       </c>
       <c r="BI14" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="5">
         <v>106</v>
       </c>
       <c r="BK14" s="5">
         <v>107.2</v>
       </c>
       <c r="BL14" s="68">
         <v>108</v>
       </c>
       <c r="BM14" s="68">
         <v>105.4</v>
       </c>
       <c r="BN14" s="5">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="5">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="34">
         <v>108.3</v>
       </c>
       <c r="C15" s="34">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="34">
         <v>108</v>
       </c>
       <c r="E15" s="35">
         <v>108.1</v>
       </c>
       <c r="F15" s="34">
         <v>111.8</v>
       </c>
       <c r="G15" s="34">
         <v>111.8</v>
       </c>
       <c r="H15" s="34">
         <v>109.1</v>
       </c>
       <c r="I15" s="35">
@@ -6894,52 +6986,55 @@
       </c>
       <c r="BG15" s="5">
         <v>112.6</v>
       </c>
       <c r="BH15" s="5">
         <v>114.4</v>
       </c>
       <c r="BI15" s="5">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="5">
         <v>110.1</v>
       </c>
       <c r="BK15" s="5">
         <v>115.5</v>
       </c>
       <c r="BL15" s="68">
         <v>116.7</v>
       </c>
       <c r="BM15" s="68">
         <v>114.2</v>
       </c>
       <c r="BN15" s="5">
         <v>113.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="5">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="34">
         <v>100.6</v>
       </c>
       <c r="C16" s="34">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="34">
         <v>106.9</v>
       </c>
       <c r="E16" s="35">
         <v>106.3</v>
       </c>
       <c r="F16" s="34">
         <v>102.5</v>
       </c>
       <c r="G16" s="34">
         <v>105</v>
       </c>
       <c r="H16" s="34">
         <v>102</v>
       </c>
       <c r="I16" s="35">
@@ -7094,52 +7189,55 @@
       </c>
       <c r="BG16" s="5">
         <v>107.6</v>
       </c>
       <c r="BH16" s="5">
         <v>106.7</v>
       </c>
       <c r="BI16" s="5">
         <v>110</v>
       </c>
       <c r="BJ16" s="5">
         <v>113.9</v>
       </c>
       <c r="BK16" s="5">
         <v>110.9</v>
       </c>
       <c r="BL16" s="68">
         <v>113.5</v>
       </c>
       <c r="BM16" s="68">
         <v>127.1</v>
       </c>
       <c r="BN16" s="5">
         <v>105.2</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="5">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="34">
         <v>101.4</v>
       </c>
       <c r="C17" s="34">
         <v>110.2</v>
       </c>
       <c r="D17" s="34">
         <v>104.8</v>
       </c>
       <c r="E17" s="35">
         <v>107.1</v>
       </c>
       <c r="F17" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="34">
         <v>113.9</v>
       </c>
       <c r="H17" s="34">
         <v>113.2</v>
       </c>
       <c r="I17" s="35">
@@ -7294,52 +7392,55 @@
       </c>
       <c r="BG17" s="5">
         <v>108.1</v>
       </c>
       <c r="BH17" s="5">
         <v>112</v>
       </c>
       <c r="BI17" s="5">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="5">
         <v>127.2</v>
       </c>
       <c r="BK17" s="5">
         <v>127.8</v>
       </c>
       <c r="BL17" s="68">
         <v>125.3</v>
       </c>
       <c r="BM17" s="68">
         <v>117</v>
       </c>
       <c r="BN17" s="5">
         <v>100.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="5">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="34">
         <v>107.2</v>
       </c>
       <c r="C18" s="34">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="34">
         <v>120.2</v>
       </c>
       <c r="E18" s="35">
         <v>120.8</v>
       </c>
       <c r="F18" s="34">
         <v>117.5</v>
       </c>
       <c r="G18" s="34">
         <v>112.1</v>
       </c>
       <c r="H18" s="34">
         <v>110.6</v>
       </c>
       <c r="I18" s="35">
@@ -7494,52 +7595,55 @@
       </c>
       <c r="BG18" s="5">
         <v>123</v>
       </c>
       <c r="BH18" s="5">
         <v>121.5</v>
       </c>
       <c r="BI18" s="5">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="5">
         <v>115.3</v>
       </c>
       <c r="BK18" s="5">
         <v>114.3</v>
       </c>
       <c r="BL18" s="68">
         <v>111</v>
       </c>
       <c r="BM18" s="68">
         <v>127.7</v>
       </c>
       <c r="BN18" s="5">
         <v>114</v>
       </c>
-    </row>
-    <row r="19" spans="1:66" ht="22.5">
+      <c r="BO18" s="5">
+        <v>118.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67" ht="22.5">
       <c r="A19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="34">
         <v>105</v>
       </c>
       <c r="C19" s="34">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="34">
         <v>112.7</v>
       </c>
       <c r="E19" s="35">
         <v>109.6</v>
       </c>
       <c r="F19" s="34">
         <v>124.3</v>
       </c>
       <c r="G19" s="34">
         <v>119.9</v>
       </c>
       <c r="H19" s="34">
         <v>124.4</v>
       </c>
       <c r="I19" s="35">
@@ -7694,52 +7798,55 @@
       </c>
       <c r="BG19" s="5">
         <v>117</v>
       </c>
       <c r="BH19" s="5">
         <v>114.9</v>
       </c>
       <c r="BI19" s="5">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="5">
         <v>117.1</v>
       </c>
       <c r="BK19" s="5">
         <v>106.7</v>
       </c>
       <c r="BL19" s="68">
         <v>115</v>
       </c>
       <c r="BM19" s="68">
         <v>117.9</v>
       </c>
       <c r="BN19" s="5">
         <v>96.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="22.5">
+      <c r="BO19" s="5">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="34">
         <v>109.4</v>
       </c>
       <c r="C20" s="34">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="34">
         <v>115.9</v>
       </c>
       <c r="E20" s="35">
         <v>99.1</v>
       </c>
       <c r="F20" s="34">
         <v>106.8</v>
       </c>
       <c r="G20" s="34">
         <v>102.6</v>
       </c>
       <c r="H20" s="34">
         <v>100.8</v>
       </c>
       <c r="I20" s="35">
@@ -7894,52 +8001,55 @@
       </c>
       <c r="BG20" s="5">
         <v>117.5</v>
       </c>
       <c r="BH20" s="5">
         <v>111</v>
       </c>
       <c r="BI20" s="5">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="5">
         <v>112.1</v>
       </c>
       <c r="BK20" s="5">
         <v>108.8</v>
       </c>
       <c r="BL20" s="68">
         <v>107.8</v>
       </c>
       <c r="BM20" s="68">
         <v>111.5</v>
       </c>
       <c r="BN20" s="5">
         <v>115.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="5">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="34">
         <v>109.7</v>
       </c>
       <c r="C21" s="34">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="34">
         <v>107.7</v>
       </c>
       <c r="E21" s="35">
         <v>129.1</v>
       </c>
       <c r="F21" s="34">
         <v>124</v>
       </c>
       <c r="G21" s="34">
         <v>101.5</v>
       </c>
       <c r="H21" s="34">
         <v>116.4</v>
       </c>
       <c r="I21" s="35">
@@ -8094,52 +8204,55 @@
       </c>
       <c r="BG21" s="5">
         <v>113.8</v>
       </c>
       <c r="BH21" s="5">
         <v>115.4</v>
       </c>
       <c r="BI21" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ21" s="5">
         <v>120</v>
       </c>
       <c r="BK21" s="5">
         <v>114</v>
       </c>
       <c r="BL21" s="68">
         <v>113.5</v>
       </c>
       <c r="BM21" s="68">
         <v>112.5</v>
       </c>
       <c r="BN21" s="5">
         <v>101.4</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="5">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="34">
         <v>108.3</v>
       </c>
       <c r="C22" s="34">
         <v>112.53760464300068</v>
       </c>
       <c r="D22" s="34">
         <v>116.8</v>
       </c>
       <c r="E22" s="35">
         <v>123.5</v>
       </c>
       <c r="F22" s="34">
         <v>123.5</v>
       </c>
       <c r="G22" s="34">
         <v>113.8</v>
       </c>
       <c r="H22" s="34">
         <v>116.6</v>
       </c>
       <c r="I22" s="35">
@@ -8294,52 +8407,55 @@
       </c>
       <c r="BG22" s="5">
         <v>110.2</v>
       </c>
       <c r="BH22" s="5">
         <v>117.1</v>
       </c>
       <c r="BI22" s="5">
         <v>106</v>
       </c>
       <c r="BJ22" s="5">
         <v>110.8</v>
       </c>
       <c r="BK22" s="5">
         <v>110.3</v>
       </c>
       <c r="BL22" s="68">
         <v>114.1</v>
       </c>
       <c r="BM22" s="68">
         <v>82.8</v>
       </c>
       <c r="BN22" s="5">
         <v>92.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="22.5">
+      <c r="BO22" s="5">
+        <v>94.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34">
         <v>111.9</v>
       </c>
       <c r="C23" s="34">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="34">
         <v>119.9</v>
       </c>
       <c r="E23" s="35">
         <v>121.1</v>
       </c>
       <c r="F23" s="34">
         <v>126.1</v>
       </c>
       <c r="G23" s="34">
         <v>116.5</v>
       </c>
       <c r="H23" s="34">
         <v>121.9</v>
       </c>
       <c r="I23" s="35">
@@ -8494,52 +8610,55 @@
       </c>
       <c r="BG23" s="5">
         <v>122.2</v>
       </c>
       <c r="BH23" s="5">
         <v>114.6</v>
       </c>
       <c r="BI23" s="5">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="5">
         <v>109.3</v>
       </c>
       <c r="BK23" s="5">
         <v>113.6</v>
       </c>
       <c r="BL23" s="68">
         <v>114.9</v>
       </c>
       <c r="BM23" s="68">
         <v>70.099999999999994</v>
       </c>
       <c r="BN23" s="5">
         <v>52.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="5">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="34">
         <v>112.5</v>
       </c>
       <c r="C24" s="34">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="34">
         <v>120.7</v>
       </c>
       <c r="E24" s="35">
         <v>102.9</v>
       </c>
       <c r="F24" s="34">
         <v>126</v>
       </c>
       <c r="G24" s="34">
         <v>104.8</v>
       </c>
       <c r="H24" s="34">
         <v>109.7</v>
       </c>
       <c r="I24" s="35">
@@ -8694,52 +8813,55 @@
       </c>
       <c r="BG24" s="5">
         <v>121.9</v>
       </c>
       <c r="BH24" s="5">
         <v>117.8</v>
       </c>
       <c r="BI24" s="5">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="5">
         <v>121.6</v>
       </c>
       <c r="BK24" s="5">
         <v>119.3</v>
       </c>
       <c r="BL24" s="68">
         <v>117.4</v>
       </c>
       <c r="BM24" s="68">
         <v>119.8</v>
       </c>
       <c r="BN24" s="5">
         <v>123.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="5">
+        <v>117.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="34">
         <v>111.5</v>
       </c>
       <c r="C25" s="34">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="34">
         <v>113.7</v>
       </c>
       <c r="E25" s="35">
         <v>114.1</v>
       </c>
       <c r="F25" s="34">
         <v>116.3</v>
       </c>
       <c r="G25" s="34">
         <v>106.5</v>
       </c>
       <c r="H25" s="34">
         <v>124.8</v>
       </c>
       <c r="I25" s="35">
@@ -8894,52 +9016,55 @@
       </c>
       <c r="BG25" s="5">
         <v>115.2</v>
       </c>
       <c r="BH25" s="5">
         <v>118.8</v>
       </c>
       <c r="BI25" s="5">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="5">
         <v>106.9</v>
       </c>
       <c r="BK25" s="5">
         <v>108.7</v>
       </c>
       <c r="BL25" s="68">
         <v>106.7</v>
       </c>
       <c r="BM25" s="68">
         <v>108.2</v>
       </c>
       <c r="BN25" s="5">
         <v>114.1</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="45">
+      <c r="BO25" s="5">
+        <v>117.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="45">
       <c r="A26" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="34">
         <v>108.6</v>
       </c>
       <c r="C26" s="34">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="34">
         <v>113.1</v>
       </c>
       <c r="E26" s="35">
         <v>112.4</v>
       </c>
       <c r="F26" s="34">
         <v>100</v>
       </c>
       <c r="G26" s="34">
         <v>108.4</v>
       </c>
       <c r="H26" s="34">
         <v>108.6</v>
       </c>
       <c r="I26" s="35">
@@ -9094,52 +9219,55 @@
       </c>
       <c r="BG26" s="5">
         <v>108.9</v>
       </c>
       <c r="BH26" s="5">
         <v>108.7</v>
       </c>
       <c r="BI26" s="5">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="5">
         <v>109.3</v>
       </c>
       <c r="BK26" s="5">
         <v>110.4</v>
       </c>
       <c r="BL26" s="68">
         <v>111</v>
       </c>
       <c r="BM26" s="68">
         <v>107.7</v>
       </c>
       <c r="BN26" s="5">
         <v>121.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="4" customFormat="1">
+      <c r="BO26" s="5">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="4" customFormat="1">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="39">
         <v>118.4</v>
       </c>
       <c r="C27" s="40">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="39">
         <v>116.5</v>
       </c>
       <c r="E27" s="32">
         <v>118.6</v>
       </c>
       <c r="F27" s="39">
         <v>118</v>
       </c>
       <c r="G27" s="39">
         <v>114.7</v>
       </c>
       <c r="H27" s="39">
         <v>117.7</v>
       </c>
       <c r="I27" s="41">
@@ -9294,52 +9422,55 @@
       </c>
       <c r="BG27" s="32">
         <v>109.4</v>
       </c>
       <c r="BH27" s="32">
         <v>109.5</v>
       </c>
       <c r="BI27" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="32">
         <v>111.3</v>
       </c>
       <c r="BK27" s="32">
         <v>110.2</v>
       </c>
       <c r="BL27" s="41">
         <v>110.4</v>
       </c>
       <c r="BM27" s="41">
         <v>109.8</v>
       </c>
       <c r="BN27" s="32">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="28" spans="1:66" ht="22.5">
+      <c r="BO27" s="32">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="34">
         <v>44.9</v>
       </c>
       <c r="C28" s="34">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="34">
         <v>91.5</v>
       </c>
       <c r="E28" s="35">
         <v>119.8</v>
       </c>
       <c r="F28" s="34">
         <v>217.6</v>
       </c>
       <c r="G28" s="34">
         <v>160.1</v>
       </c>
       <c r="H28" s="34">
         <v>149.1</v>
       </c>
       <c r="I28" s="35" t="s">
@@ -9494,52 +9625,55 @@
       </c>
       <c r="BG28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BJ28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK28" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BL28" s="69" t="s">
         <v>167</v>
       </c>
       <c r="BM28" s="69" t="s">
         <v>167</v>
       </c>
       <c r="BN28" s="71" t="s">
         <v>167</v>
       </c>
-    </row>
-    <row r="29" spans="1:66" s="4" customFormat="1">
+      <c r="BO28" s="71" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="4" customFormat="1">
       <c r="A29" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="39">
         <v>122</v>
       </c>
       <c r="C29" s="60">
         <v>120.36769423443945</v>
       </c>
       <c r="D29" s="39">
         <v>117.3</v>
       </c>
       <c r="E29" s="41">
         <v>118.6</v>
       </c>
       <c r="F29" s="39">
         <v>116.5</v>
       </c>
       <c r="G29" s="39">
         <v>113.8</v>
       </c>
       <c r="H29" s="39">
         <v>117.1</v>
       </c>
       <c r="I29" s="41">
@@ -9694,52 +9828,55 @@
       </c>
       <c r="BG29" s="32">
         <v>109.4</v>
       </c>
       <c r="BH29" s="32">
         <v>109.5</v>
       </c>
       <c r="BI29" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="32">
         <v>111.3</v>
       </c>
       <c r="BK29" s="32">
         <v>110.2</v>
       </c>
       <c r="BL29" s="41">
         <v>110.4</v>
       </c>
       <c r="BM29" s="41">
         <v>109.9</v>
       </c>
       <c r="BN29" s="32">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="30" spans="1:66" s="4" customFormat="1">
+      <c r="BO29" s="32">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="4" customFormat="1">
       <c r="A30" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="D30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="E30" s="36">
         <v>140.1</v>
       </c>
       <c r="F30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="H30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="I30" s="36">
@@ -9894,52 +10031,55 @@
       </c>
       <c r="BG30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BH30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BI30" s="35">
         <v>91.6</v>
       </c>
       <c r="BJ30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BK30" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BL30" s="71" t="s">
         <v>167</v>
       </c>
       <c r="BM30" s="71">
         <v>106.9</v>
       </c>
       <c r="BN30" s="71" t="s">
         <v>167</v>
       </c>
-    </row>
-    <row r="31" spans="1:66" s="4" customFormat="1">
+      <c r="BO30" s="71" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" s="4" customFormat="1">
       <c r="A31" s="8" t="s">
         <v>200</v>
       </c>
       <c r="B31" s="62">
         <v>118.4</v>
       </c>
       <c r="C31" s="62">
         <v>118.59674031441445</v>
       </c>
       <c r="D31" s="62">
         <v>116.5</v>
       </c>
       <c r="E31" s="35">
         <v>143.1</v>
       </c>
       <c r="F31" s="62">
         <v>171.8</v>
       </c>
       <c r="G31" s="62">
         <v>185</v>
       </c>
       <c r="H31" s="62">
         <v>164.2</v>
       </c>
       <c r="I31" s="35">
@@ -10094,52 +10234,55 @@
       </c>
       <c r="BG31" s="43">
         <v>86.4</v>
       </c>
       <c r="BH31" s="43">
         <v>91.4</v>
       </c>
       <c r="BI31" s="43">
         <v>92.6</v>
       </c>
       <c r="BJ31" s="43">
         <v>105.3</v>
       </c>
       <c r="BK31" s="43">
         <v>112.2</v>
       </c>
       <c r="BL31" s="71">
         <v>110.2</v>
       </c>
       <c r="BM31" s="71">
         <v>107.7</v>
       </c>
       <c r="BN31" s="43">
         <v>130</v>
       </c>
-    </row>
-    <row r="32" spans="1:66" s="4" customFormat="1">
+      <c r="BO31" s="43">
+        <v>128.30000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="4" customFormat="1">
       <c r="A32" s="8" t="s">
         <v>201</v>
       </c>
       <c r="B32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="C32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="D32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="E32" s="35">
         <v>244</v>
       </c>
       <c r="F32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="H32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="35">
@@ -10294,52 +10437,55 @@
       </c>
       <c r="BG32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BH32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BI32" s="43">
         <v>117.3</v>
       </c>
       <c r="BJ32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BK32" s="43" t="s">
         <v>167</v>
       </c>
       <c r="BL32" s="71" t="s">
         <v>167</v>
       </c>
       <c r="BM32" s="71">
         <v>122.9</v>
       </c>
       <c r="BN32" s="71" t="s">
         <v>167</v>
       </c>
-    </row>
-    <row r="33" spans="1:66" s="4" customFormat="1">
+      <c r="BO32" s="71" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="4" customFormat="1">
       <c r="A33" s="44" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="39">
         <v>122.8</v>
       </c>
       <c r="C33" s="40">
         <v>120.2783271402941</v>
       </c>
       <c r="D33" s="39">
         <v>117.2</v>
       </c>
       <c r="E33" s="32">
         <v>119.6</v>
       </c>
       <c r="F33" s="39">
         <v>120.1</v>
       </c>
       <c r="G33" s="39">
         <v>118.5</v>
       </c>
       <c r="H33" s="39">
         <v>120.6</v>
       </c>
       <c r="I33" s="32">
@@ -10494,63 +10640,68 @@
       </c>
       <c r="BG33" s="32">
         <v>107.4</v>
       </c>
       <c r="BH33" s="32">
         <v>108</v>
       </c>
       <c r="BI33" s="32">
         <v>109</v>
       </c>
       <c r="BJ33" s="32">
         <v>110.8</v>
       </c>
       <c r="BK33" s="32">
         <v>110.3</v>
       </c>
       <c r="BL33" s="70">
         <v>110.4</v>
       </c>
       <c r="BM33" s="70">
         <v>109.7</v>
       </c>
       <c r="BN33" s="32">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="34" spans="1:66">
+      <c r="BO33" s="32">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:67">
       <c r="A34" s="46"/>
     </row>
-    <row r="35" spans="1:66">
-[...2 lines deleted...]
-    <row r="36" spans="1:66">
+    <row r="35" spans="1:67" ht="12.75">
+      <c r="A35" s="77" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="36" spans="1:67">
       <c r="A36" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BK2:BN2"/>
+    <mergeCell ref="BL2:BO2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>