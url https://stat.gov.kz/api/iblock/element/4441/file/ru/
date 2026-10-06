--- v5 (2026-08-24)
+++ v6 (2026-10-06)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23085" windowHeight="10035" tabRatio="710" activeTab="5"/>
+    <workbookView xWindow="15570" yWindow="165" windowWidth="9375" windowHeight="11880" tabRatio="710"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="208">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -714,119 +714,87 @@
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">1 квартал 2026г. </t>
   </si>
   <si>
     <t xml:space="preserve">2025 год </t>
   </si>
   <si>
     <t xml:space="preserve">Тастан Н.Ш.
+Ибраева Д.К.
 </t>
   </si>
   <si>
-    <t>+7 7172749260</t>
+    <t>+7 7172749260
++77172749302</t>
   </si>
   <si>
     <t xml:space="preserve">n.tastan@aspire.gov.kz
+d.ibraeva@aspire.gov.kz
  </t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-    </r>
+    <t>1 полугодие 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
@@ -984,58 +952,50 @@
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...6 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1369,58 +1329,58 @@
     </xf>
     <xf numFmtId="171" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="59" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -1792,51 +1752,53 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2970978?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22:B24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45" style="58" customWidth="1"/>
     <col min="2" max="2" width="77" style="58" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="49" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="50">
         <v>11120802</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="49" t="s">
         <v>135</v>
       </c>
       <c r="B3" s="50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1897,141 +1859,141 @@
       <c r="A11" s="49" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="49" t="s">
         <v>147</v>
       </c>
       <c r="B12" s="74" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="55" t="s">
         <v>149</v>
       </c>
       <c r="B13" s="73" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="81" t="s">
         <v>151</v>
       </c>
-      <c r="B14" s="80" t="s">
+      <c r="B14" s="79" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="82"/>
-      <c r="B15" s="80" t="s">
+      <c r="B15" s="79" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="82"/>
-      <c r="B16" s="80" t="s">
+      <c r="B16" s="79" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="83"/>
-      <c r="B17" s="80" t="s">
+      <c r="B17" s="79" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="55" t="s">
         <v>152</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="49" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="72">
-        <v>46248</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="49" t="s">
         <v>154</v>
       </c>
       <c r="B20" s="72">
-        <v>46295</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="13.5" customHeight="1">
+    <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="49" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="54" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="14.25" customHeight="1">
+    <row r="23" spans="1:2" ht="22.5" customHeight="1">
       <c r="A23" s="49" t="s">
         <v>158</v>
       </c>
-      <c r="B23" s="78" t="s">
+      <c r="B23" s="80" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="16.5" customHeight="1">
+    <row r="24" spans="1:2" ht="27" customHeight="1">
       <c r="A24" s="49" t="s">
         <v>159</v>
       </c>
-      <c r="B24" s="79" t="s">
+      <c r="B24" s="78" t="s">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6"/>
     <hyperlink ref="B17" r:id="rId7"/>
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B24" r:id="rId8" display="n.tastan@aspire.gov.kz_x000a_ "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
       <c r="B6" s="56" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="7" spans="2:2">
@@ -4235,55 +4197,55 @@
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" s="1"/>
       <c r="B33" s="19"/>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BB4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BN4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BQ19" sqref="BQ19:BQ20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.85546875" style="47" customWidth="1"/>
     <col min="4" max="48" width="10.85546875" style="1" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" style="1" customWidth="1"/>
     <col min="50" max="54" width="10.85546875" style="1" customWidth="1"/>
     <col min="55" max="55" width="12" style="1" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="1" customWidth="1"/>
     <col min="57" max="57" width="11.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="10.42578125" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="12.140625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.42578125" style="1" customWidth="1"/>
     <col min="63" max="63" width="12" style="1" customWidth="1"/>
     <col min="64" max="64" width="13" style="1" customWidth="1"/>
     <col min="65" max="65" width="12.140625" style="1" customWidth="1"/>
     <col min="66" max="66" width="11.42578125" style="1" customWidth="1"/>
     <col min="67" max="67" width="10.42578125" style="1" customWidth="1"/>
     <col min="68" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
@@ -4754,51 +4716,51 @@
       <c r="BG4" s="32">
         <v>104.3</v>
       </c>
       <c r="BH4" s="32">
         <v>104.7</v>
       </c>
       <c r="BI4" s="32">
         <v>106.9</v>
       </c>
       <c r="BJ4" s="32">
         <v>108.9</v>
       </c>
       <c r="BK4" s="32">
         <v>107.5</v>
       </c>
       <c r="BL4" s="67">
         <v>107.3</v>
       </c>
       <c r="BM4" s="67">
         <v>108.1</v>
       </c>
       <c r="BN4" s="32">
         <v>111.9</v>
       </c>
       <c r="BO4" s="32">
-        <v>112.4</v>
+        <v>112.8</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="34">
         <v>109.1</v>
       </c>
       <c r="C5" s="34">
         <v>103.13869721470934</v>
       </c>
       <c r="D5" s="34">
         <v>97.2</v>
       </c>
       <c r="E5" s="35">
         <v>108.1</v>
       </c>
       <c r="F5" s="34">
         <v>125.7</v>
       </c>
       <c r="G5" s="34">
         <v>110.2</v>
       </c>
       <c r="H5" s="34">
@@ -4957,51 +4919,51 @@
       <c r="BG5" s="5">
         <v>100.3</v>
       </c>
       <c r="BH5" s="5">
         <v>99.7</v>
       </c>
       <c r="BI5" s="5">
         <v>102.1</v>
       </c>
       <c r="BJ5" s="5">
         <v>96.6</v>
       </c>
       <c r="BK5" s="5">
         <v>99.4</v>
       </c>
       <c r="BL5" s="68">
         <v>102.7</v>
       </c>
       <c r="BM5" s="68">
         <v>109.8</v>
       </c>
       <c r="BN5" s="5">
         <v>113.8</v>
       </c>
       <c r="BO5" s="5">
-        <v>114.6</v>
+        <v>116.3</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="34">
         <v>145.19999999999999</v>
       </c>
       <c r="C6" s="34">
         <v>136.20902459037947</v>
       </c>
       <c r="D6" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="E6" s="35">
         <v>129.69999999999999</v>
       </c>
       <c r="F6" s="34">
         <v>122.5</v>
       </c>
       <c r="G6" s="34">
         <v>124.8</v>
       </c>
       <c r="H6" s="34">
@@ -5160,51 +5122,51 @@
       <c r="BG6" s="35">
         <v>104.6</v>
       </c>
       <c r="BH6" s="35">
         <v>105.7</v>
       </c>
       <c r="BI6" s="35">
         <v>108</v>
       </c>
       <c r="BJ6" s="35">
         <v>109.3</v>
       </c>
       <c r="BK6" s="35">
         <v>109.3</v>
       </c>
       <c r="BL6" s="69">
         <v>109.1</v>
       </c>
       <c r="BM6" s="69">
         <v>109.3</v>
       </c>
       <c r="BN6" s="35">
         <v>113.2</v>
       </c>
       <c r="BO6" s="35">
-        <v>113.5</v>
+        <v>113.9</v>
       </c>
     </row>
     <row r="7" spans="1:67" ht="22.5">
       <c r="A7" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B7" s="34">
         <v>171.8</v>
       </c>
       <c r="C7" s="34">
         <v>149.98002746822797</v>
       </c>
       <c r="D7" s="34">
         <v>134.6</v>
       </c>
       <c r="E7" s="35">
         <v>130.69999999999999</v>
       </c>
       <c r="F7" s="34">
         <v>126</v>
       </c>
       <c r="G7" s="34">
         <v>131.19999999999999</v>
       </c>
       <c r="H7" s="34">
@@ -5363,51 +5325,51 @@
       <c r="BG7" s="5">
         <v>108</v>
       </c>
       <c r="BH7" s="5">
         <v>108.1</v>
       </c>
       <c r="BI7" s="5">
         <v>106.8</v>
       </c>
       <c r="BJ7" s="5">
         <v>106.7</v>
       </c>
       <c r="BK7" s="5">
         <v>103.7</v>
       </c>
       <c r="BL7" s="68">
         <v>103.5</v>
       </c>
       <c r="BM7" s="68">
         <v>103.7</v>
       </c>
       <c r="BN7" s="5">
         <v>109.1</v>
       </c>
       <c r="BO7" s="5">
-        <v>112.7</v>
+        <v>113</v>
       </c>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="38" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="34">
         <v>118.2</v>
       </c>
       <c r="C8" s="34">
         <v>119.83800181971287</v>
       </c>
       <c r="D8" s="34">
         <v>123.6</v>
       </c>
       <c r="E8" s="35">
         <v>129.19999999999999</v>
       </c>
       <c r="F8" s="34">
         <v>118.3</v>
       </c>
       <c r="G8" s="34">
         <v>117.3</v>
       </c>
       <c r="H8" s="34">
@@ -5566,51 +5528,51 @@
       <c r="BG8" s="5">
         <v>99.9</v>
       </c>
       <c r="BH8" s="5">
         <v>102.2</v>
       </c>
       <c r="BI8" s="5">
         <v>108.1</v>
       </c>
       <c r="BJ8" s="5">
         <v>111.1</v>
       </c>
       <c r="BK8" s="5">
         <v>114.9</v>
       </c>
       <c r="BL8" s="68">
         <v>114.6</v>
       </c>
       <c r="BM8" s="68">
         <v>113.8</v>
       </c>
       <c r="BN8" s="5">
         <v>116.2</v>
       </c>
       <c r="BO8" s="5">
-        <v>114.5</v>
+        <v>115</v>
       </c>
     </row>
     <row r="9" spans="1:67" ht="21" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="34">
         <v>118.7</v>
       </c>
       <c r="C9" s="34">
         <v>124.61629842823548</v>
       </c>
       <c r="D9" s="34">
         <v>128.6</v>
       </c>
       <c r="E9" s="35">
         <v>127.1</v>
       </c>
       <c r="F9" s="34">
         <v>111.3</v>
       </c>
       <c r="G9" s="34">
         <v>112</v>
       </c>
       <c r="H9" s="34">
@@ -5769,51 +5731,51 @@
       <c r="BG9" s="5">
         <v>113</v>
       </c>
       <c r="BH9" s="5">
         <v>112.3</v>
       </c>
       <c r="BI9" s="5">
         <v>117.6</v>
       </c>
       <c r="BJ9" s="5">
         <v>112.3</v>
       </c>
       <c r="BK9" s="5">
         <v>114.2</v>
       </c>
       <c r="BL9" s="68">
         <v>115.5</v>
       </c>
       <c r="BM9" s="68">
         <v>116.5</v>
       </c>
       <c r="BN9" s="5">
         <v>115.4</v>
       </c>
       <c r="BO9" s="5">
-        <v>112.6</v>
+        <v>112.7</v>
       </c>
     </row>
     <row r="10" spans="1:67" ht="21" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="34">
         <v>113.1</v>
       </c>
       <c r="C10" s="34">
         <v>153.71062197766352</v>
       </c>
       <c r="D10" s="34">
         <v>123.2</v>
       </c>
       <c r="E10" s="35">
         <v>109.5</v>
       </c>
       <c r="F10" s="34">
         <v>147.80000000000001</v>
       </c>
       <c r="G10" s="34">
         <v>114.7</v>
       </c>
       <c r="H10" s="34">
@@ -5972,51 +5934,51 @@
       <c r="BG10" s="5">
         <v>112.4</v>
       </c>
       <c r="BH10" s="5">
         <v>115.7</v>
       </c>
       <c r="BI10" s="5">
         <v>111.5</v>
       </c>
       <c r="BJ10" s="5">
         <v>113.9</v>
       </c>
       <c r="BK10" s="5">
         <v>113.8</v>
       </c>
       <c r="BL10" s="68">
         <v>115.1</v>
       </c>
       <c r="BM10" s="68">
         <v>120.3</v>
       </c>
       <c r="BN10" s="5">
         <v>98.6</v>
       </c>
       <c r="BO10" s="5">
-        <v>106.5</v>
+        <v>106.8</v>
       </c>
     </row>
     <row r="11" spans="1:67">
       <c r="A11" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="34">
         <v>102.9</v>
       </c>
       <c r="C11" s="34">
         <v>103.64033485791533</v>
       </c>
       <c r="D11" s="34">
         <v>104.6</v>
       </c>
       <c r="E11" s="35">
         <v>103.5</v>
       </c>
       <c r="F11" s="34">
         <v>108.5</v>
       </c>
       <c r="G11" s="34">
         <v>102.8</v>
       </c>
       <c r="H11" s="34">
@@ -6378,51 +6340,51 @@
       <c r="BG12" s="32">
         <v>112.8</v>
       </c>
       <c r="BH12" s="32">
         <v>112.8</v>
       </c>
       <c r="BI12" s="32">
         <v>112.5</v>
       </c>
       <c r="BJ12" s="32">
         <v>112.7</v>
       </c>
       <c r="BK12" s="32">
         <v>111.9</v>
       </c>
       <c r="BL12" s="70">
         <v>112.4</v>
       </c>
       <c r="BM12" s="70">
         <v>111</v>
       </c>
       <c r="BN12" s="32">
         <v>104.4</v>
       </c>
       <c r="BO12" s="32">
-        <v>108.1</v>
+        <v>108.5</v>
       </c>
     </row>
     <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="22" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="34">
         <v>107.4</v>
       </c>
       <c r="C13" s="34">
         <v>108.51723187691962</v>
       </c>
       <c r="D13" s="34">
         <v>110.7</v>
       </c>
       <c r="E13" s="35">
         <v>120.6</v>
       </c>
       <c r="F13" s="34">
         <v>108.1</v>
       </c>
       <c r="G13" s="34">
         <v>108.4</v>
       </c>
       <c r="H13" s="34">
@@ -6784,51 +6746,51 @@
       <c r="BG14" s="5">
         <v>107.3</v>
       </c>
       <c r="BH14" s="5">
         <v>106.5</v>
       </c>
       <c r="BI14" s="5">
         <v>105.5</v>
       </c>
       <c r="BJ14" s="5">
         <v>106</v>
       </c>
       <c r="BK14" s="5">
         <v>107.2</v>
       </c>
       <c r="BL14" s="68">
         <v>108</v>
       </c>
       <c r="BM14" s="68">
         <v>105.4</v>
       </c>
       <c r="BN14" s="5">
         <v>104.8</v>
       </c>
       <c r="BO14" s="5">
-        <v>111.2</v>
+        <v>111.3</v>
       </c>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" s="22" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="34">
         <v>108.3</v>
       </c>
       <c r="C15" s="34">
         <v>108.20241228601297</v>
       </c>
       <c r="D15" s="34">
         <v>108</v>
       </c>
       <c r="E15" s="35">
         <v>108.1</v>
       </c>
       <c r="F15" s="34">
         <v>111.8</v>
       </c>
       <c r="G15" s="34">
         <v>111.8</v>
       </c>
       <c r="H15" s="34">
@@ -6987,51 +6949,51 @@
       <c r="BG15" s="5">
         <v>112.6</v>
       </c>
       <c r="BH15" s="5">
         <v>114.4</v>
       </c>
       <c r="BI15" s="5">
         <v>118.2</v>
       </c>
       <c r="BJ15" s="5">
         <v>110.1</v>
       </c>
       <c r="BK15" s="5">
         <v>115.5</v>
       </c>
       <c r="BL15" s="68">
         <v>116.7</v>
       </c>
       <c r="BM15" s="68">
         <v>114.2</v>
       </c>
       <c r="BN15" s="5">
         <v>113.9</v>
       </c>
       <c r="BO15" s="5">
-        <v>114</v>
+        <v>119.7</v>
       </c>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="34">
         <v>100.6</v>
       </c>
       <c r="C16" s="34">
         <v>108.67650250777207</v>
       </c>
       <c r="D16" s="34">
         <v>106.9</v>
       </c>
       <c r="E16" s="35">
         <v>106.3</v>
       </c>
       <c r="F16" s="34">
         <v>102.5</v>
       </c>
       <c r="G16" s="34">
         <v>105</v>
       </c>
       <c r="H16" s="34">
@@ -7190,51 +7152,51 @@
       <c r="BG16" s="5">
         <v>107.6</v>
       </c>
       <c r="BH16" s="5">
         <v>106.7</v>
       </c>
       <c r="BI16" s="5">
         <v>110</v>
       </c>
       <c r="BJ16" s="5">
         <v>113.9</v>
       </c>
       <c r="BK16" s="5">
         <v>110.9</v>
       </c>
       <c r="BL16" s="68">
         <v>113.5</v>
       </c>
       <c r="BM16" s="68">
         <v>127.1</v>
       </c>
       <c r="BN16" s="5">
         <v>105.2</v>
       </c>
       <c r="BO16" s="5">
-        <v>104.4</v>
+        <v>117.6</v>
       </c>
     </row>
     <row r="17" spans="1:67">
       <c r="A17" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="34">
         <v>101.4</v>
       </c>
       <c r="C17" s="34">
         <v>110.2</v>
       </c>
       <c r="D17" s="34">
         <v>104.8</v>
       </c>
       <c r="E17" s="35">
         <v>107.1</v>
       </c>
       <c r="F17" s="34">
         <v>129.80000000000001</v>
       </c>
       <c r="G17" s="34">
         <v>113.9</v>
       </c>
       <c r="H17" s="34">
@@ -7393,51 +7355,51 @@
       <c r="BG17" s="5">
         <v>108.1</v>
       </c>
       <c r="BH17" s="5">
         <v>112</v>
       </c>
       <c r="BI17" s="5">
         <v>116.6</v>
       </c>
       <c r="BJ17" s="5">
         <v>127.2</v>
       </c>
       <c r="BK17" s="5">
         <v>127.8</v>
       </c>
       <c r="BL17" s="68">
         <v>125.3</v>
       </c>
       <c r="BM17" s="68">
         <v>117</v>
       </c>
       <c r="BN17" s="5">
         <v>100.5</v>
       </c>
       <c r="BO17" s="5">
-        <v>105</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="34">
         <v>107.2</v>
       </c>
       <c r="C18" s="34">
         <v>117.9825062930592</v>
       </c>
       <c r="D18" s="34">
         <v>120.2</v>
       </c>
       <c r="E18" s="35">
         <v>120.8</v>
       </c>
       <c r="F18" s="34">
         <v>117.5</v>
       </c>
       <c r="G18" s="34">
         <v>112.1</v>
       </c>
       <c r="H18" s="34">
@@ -7596,51 +7558,51 @@
       <c r="BG18" s="5">
         <v>123</v>
       </c>
       <c r="BH18" s="5">
         <v>121.5</v>
       </c>
       <c r="BI18" s="5">
         <v>126.1</v>
       </c>
       <c r="BJ18" s="5">
         <v>115.3</v>
       </c>
       <c r="BK18" s="5">
         <v>114.3</v>
       </c>
       <c r="BL18" s="68">
         <v>111</v>
       </c>
       <c r="BM18" s="68">
         <v>127.7</v>
       </c>
       <c r="BN18" s="5">
         <v>114</v>
       </c>
       <c r="BO18" s="5">
-        <v>118.1</v>
+        <v>119.5</v>
       </c>
     </row>
     <row r="19" spans="1:67" ht="22.5">
       <c r="A19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="34">
         <v>105</v>
       </c>
       <c r="C19" s="34">
         <v>113.51756373277937</v>
       </c>
       <c r="D19" s="34">
         <v>112.7</v>
       </c>
       <c r="E19" s="35">
         <v>109.6</v>
       </c>
       <c r="F19" s="34">
         <v>124.3</v>
       </c>
       <c r="G19" s="34">
         <v>119.9</v>
       </c>
       <c r="H19" s="34">
@@ -7799,51 +7761,51 @@
       <c r="BG19" s="5">
         <v>117</v>
       </c>
       <c r="BH19" s="5">
         <v>114.9</v>
       </c>
       <c r="BI19" s="5">
         <v>101.7</v>
       </c>
       <c r="BJ19" s="5">
         <v>117.1</v>
       </c>
       <c r="BK19" s="5">
         <v>106.7</v>
       </c>
       <c r="BL19" s="68">
         <v>115</v>
       </c>
       <c r="BM19" s="68">
         <v>117.9</v>
       </c>
       <c r="BN19" s="5">
         <v>96.4</v>
       </c>
       <c r="BO19" s="5">
-        <v>109.7</v>
+        <v>104.7</v>
       </c>
     </row>
     <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="34">
         <v>109.4</v>
       </c>
       <c r="C20" s="34">
         <v>117.42110098609123</v>
       </c>
       <c r="D20" s="34">
         <v>115.9</v>
       </c>
       <c r="E20" s="35">
         <v>99.1</v>
       </c>
       <c r="F20" s="34">
         <v>106.8</v>
       </c>
       <c r="G20" s="34">
         <v>102.6</v>
       </c>
       <c r="H20" s="34">
@@ -8002,51 +7964,51 @@
       <c r="BG20" s="5">
         <v>117.5</v>
       </c>
       <c r="BH20" s="5">
         <v>111</v>
       </c>
       <c r="BI20" s="5">
         <v>114.3</v>
       </c>
       <c r="BJ20" s="5">
         <v>112.1</v>
       </c>
       <c r="BK20" s="5">
         <v>108.8</v>
       </c>
       <c r="BL20" s="68">
         <v>107.8</v>
       </c>
       <c r="BM20" s="68">
         <v>111.5</v>
       </c>
       <c r="BN20" s="5">
         <v>115.3</v>
       </c>
       <c r="BO20" s="5">
-        <v>111.9</v>
+        <v>112</v>
       </c>
     </row>
     <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="34">
         <v>109.7</v>
       </c>
       <c r="C21" s="34">
         <v>108.14849633692897</v>
       </c>
       <c r="D21" s="34">
         <v>107.7</v>
       </c>
       <c r="E21" s="35">
         <v>129.1</v>
       </c>
       <c r="F21" s="34">
         <v>124</v>
       </c>
       <c r="G21" s="34">
         <v>101.5</v>
       </c>
       <c r="H21" s="34">
@@ -8408,51 +8370,51 @@
       <c r="BG22" s="5">
         <v>110.2</v>
       </c>
       <c r="BH22" s="5">
         <v>117.1</v>
       </c>
       <c r="BI22" s="5">
         <v>106</v>
       </c>
       <c r="BJ22" s="5">
         <v>110.8</v>
       </c>
       <c r="BK22" s="5">
         <v>110.3</v>
       </c>
       <c r="BL22" s="68">
         <v>114.1</v>
       </c>
       <c r="BM22" s="68">
         <v>82.8</v>
       </c>
       <c r="BN22" s="5">
         <v>92.2</v>
       </c>
       <c r="BO22" s="5">
-        <v>94.2</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="22" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="34">
         <v>111.9</v>
       </c>
       <c r="C23" s="34">
         <v>116.62730578409966</v>
       </c>
       <c r="D23" s="34">
         <v>119.9</v>
       </c>
       <c r="E23" s="35">
         <v>121.1</v>
       </c>
       <c r="F23" s="34">
         <v>126.1</v>
       </c>
       <c r="G23" s="34">
         <v>116.5</v>
       </c>
       <c r="H23" s="34">
@@ -8611,51 +8573,51 @@
       <c r="BG23" s="5">
         <v>122.2</v>
       </c>
       <c r="BH23" s="5">
         <v>114.6</v>
       </c>
       <c r="BI23" s="5">
         <v>115.1</v>
       </c>
       <c r="BJ23" s="5">
         <v>109.3</v>
       </c>
       <c r="BK23" s="5">
         <v>113.6</v>
       </c>
       <c r="BL23" s="68">
         <v>114.9</v>
       </c>
       <c r="BM23" s="68">
         <v>70.099999999999994</v>
       </c>
       <c r="BN23" s="5">
         <v>52.3</v>
       </c>
       <c r="BO23" s="5">
-        <v>75.400000000000006</v>
+        <v>84.3</v>
       </c>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="34">
         <v>112.5</v>
       </c>
       <c r="C24" s="34">
         <v>119.06891822550564</v>
       </c>
       <c r="D24" s="34">
         <v>120.7</v>
       </c>
       <c r="E24" s="35">
         <v>102.9</v>
       </c>
       <c r="F24" s="34">
         <v>126</v>
       </c>
       <c r="G24" s="34">
         <v>104.8</v>
       </c>
       <c r="H24" s="34">
@@ -8814,51 +8776,51 @@
       <c r="BG24" s="5">
         <v>121.9</v>
       </c>
       <c r="BH24" s="5">
         <v>117.8</v>
       </c>
       <c r="BI24" s="5">
         <v>130.19999999999999</v>
       </c>
       <c r="BJ24" s="5">
         <v>121.6</v>
       </c>
       <c r="BK24" s="5">
         <v>119.3</v>
       </c>
       <c r="BL24" s="68">
         <v>117.4</v>
       </c>
       <c r="BM24" s="68">
         <v>119.8</v>
       </c>
       <c r="BN24" s="5">
         <v>123.2</v>
       </c>
       <c r="BO24" s="5">
-        <v>117.7</v>
+        <v>114.2</v>
       </c>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" s="22" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="34">
         <v>111.5</v>
       </c>
       <c r="C25" s="34">
         <v>102.53691999656003</v>
       </c>
       <c r="D25" s="34">
         <v>113.7</v>
       </c>
       <c r="E25" s="35">
         <v>114.1</v>
       </c>
       <c r="F25" s="34">
         <v>116.3</v>
       </c>
       <c r="G25" s="34">
         <v>106.5</v>
       </c>
       <c r="H25" s="34">
@@ -9017,51 +8979,51 @@
       <c r="BG25" s="5">
         <v>115.2</v>
       </c>
       <c r="BH25" s="5">
         <v>118.8</v>
       </c>
       <c r="BI25" s="5">
         <v>130.69999999999999</v>
       </c>
       <c r="BJ25" s="5">
         <v>106.9</v>
       </c>
       <c r="BK25" s="5">
         <v>108.7</v>
       </c>
       <c r="BL25" s="68">
         <v>106.7</v>
       </c>
       <c r="BM25" s="68">
         <v>108.2</v>
       </c>
       <c r="BN25" s="5">
         <v>114.1</v>
       </c>
       <c r="BO25" s="5">
-        <v>117.2</v>
+        <v>105.7</v>
       </c>
     </row>
     <row r="26" spans="1:67" ht="45">
       <c r="A26" s="22" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="34">
         <v>108.6</v>
       </c>
       <c r="C26" s="34">
         <v>107.27500712913745</v>
       </c>
       <c r="D26" s="34">
         <v>113.1</v>
       </c>
       <c r="E26" s="35">
         <v>112.4</v>
       </c>
       <c r="F26" s="34">
         <v>100</v>
       </c>
       <c r="G26" s="34">
         <v>108.4</v>
       </c>
       <c r="H26" s="34">
@@ -9220,51 +9182,51 @@
       <c r="BG26" s="5">
         <v>108.9</v>
       </c>
       <c r="BH26" s="5">
         <v>108.7</v>
       </c>
       <c r="BI26" s="5">
         <v>136.4</v>
       </c>
       <c r="BJ26" s="5">
         <v>109.3</v>
       </c>
       <c r="BK26" s="5">
         <v>110.4</v>
       </c>
       <c r="BL26" s="68">
         <v>111</v>
       </c>
       <c r="BM26" s="68">
         <v>107.7</v>
       </c>
       <c r="BN26" s="5">
         <v>121.3</v>
       </c>
       <c r="BO26" s="5">
-        <v>110.9</v>
+        <v>115.7</v>
       </c>
     </row>
     <row r="27" spans="1:67" s="4" customFormat="1">
       <c r="A27" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="39">
         <v>118.4</v>
       </c>
       <c r="C27" s="40">
         <v>118.59674031441445</v>
       </c>
       <c r="D27" s="39">
         <v>116.5</v>
       </c>
       <c r="E27" s="32">
         <v>118.6</v>
       </c>
       <c r="F27" s="39">
         <v>118</v>
       </c>
       <c r="G27" s="39">
         <v>114.7</v>
       </c>
       <c r="H27" s="39">
@@ -9423,51 +9385,51 @@
       <c r="BG27" s="32">
         <v>109.4</v>
       </c>
       <c r="BH27" s="32">
         <v>109.5</v>
       </c>
       <c r="BI27" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ27" s="32">
         <v>111.3</v>
       </c>
       <c r="BK27" s="32">
         <v>110.2</v>
       </c>
       <c r="BL27" s="41">
         <v>110.4</v>
       </c>
       <c r="BM27" s="41">
         <v>109.8</v>
       </c>
       <c r="BN27" s="32">
         <v>107.2</v>
       </c>
       <c r="BO27" s="32">
-        <v>109.7</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="34">
         <v>44.9</v>
       </c>
       <c r="C28" s="34">
         <v>73.158906008072407</v>
       </c>
       <c r="D28" s="34">
         <v>91.5</v>
       </c>
       <c r="E28" s="35">
         <v>119.8</v>
       </c>
       <c r="F28" s="34">
         <v>217.6</v>
       </c>
       <c r="G28" s="34">
         <v>160.1</v>
       </c>
       <c r="H28" s="34">
@@ -9829,51 +9791,51 @@
       <c r="BG29" s="32">
         <v>109.4</v>
       </c>
       <c r="BH29" s="32">
         <v>109.5</v>
       </c>
       <c r="BI29" s="32">
         <v>110.3</v>
       </c>
       <c r="BJ29" s="32">
         <v>111.3</v>
       </c>
       <c r="BK29" s="32">
         <v>110.2</v>
       </c>
       <c r="BL29" s="41">
         <v>110.4</v>
       </c>
       <c r="BM29" s="41">
         <v>109.9</v>
       </c>
       <c r="BN29" s="32">
         <v>107.2</v>
       </c>
       <c r="BO29" s="32">
-        <v>109.7</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="30" spans="1:67" s="4" customFormat="1">
       <c r="A30" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="D30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="E30" s="36">
         <v>140.1</v>
       </c>
       <c r="F30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="61" t="s">
         <v>167</v>
       </c>
       <c r="H30" s="61" t="s">
@@ -10641,185 +10603,183 @@
       <c r="BG33" s="32">
         <v>107.4</v>
       </c>
       <c r="BH33" s="32">
         <v>108</v>
       </c>
       <c r="BI33" s="32">
         <v>109</v>
       </c>
       <c r="BJ33" s="32">
         <v>110.8</v>
       </c>
       <c r="BK33" s="32">
         <v>110.3</v>
       </c>
       <c r="BL33" s="70">
         <v>110.4</v>
       </c>
       <c r="BM33" s="70">
         <v>109.7</v>
       </c>
       <c r="BN33" s="32">
         <v>108.7</v>
       </c>
       <c r="BO33" s="32">
-        <v>111.1</v>
+        <v>111.4</v>
       </c>
     </row>
     <row r="34" spans="1:67">
       <c r="A34" s="46"/>
     </row>
-    <row r="35" spans="1:67" ht="12.75">
-[...2 lines deleted...]
-      </c>
+    <row r="35" spans="1:67">
+      <c r="A35" s="77"/>
     </row>
     <row r="36" spans="1:67">
       <c r="A36" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BL2:BO2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{527B4EB0-F841-4884-8191-2B74A8E3BAFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA5CBB3-6283-4F45-B160-0320900D7C0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F58A82A-C959-43F4-BE1F-F08CB74469D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDA5CBB3-6283-4F45-B160-0320900D7C0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{527B4EB0-F841-4884-8191-2B74A8E3BAFE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>