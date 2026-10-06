--- v5 (2026-08-24)
+++ v6 (2026-10-06)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2415" yWindow="-60" windowWidth="14085" windowHeight="12300" tabRatio="690" activeTab="5"/>
+    <workbookView xWindow="13365" yWindow="-135" windowWidth="14085" windowHeight="12300" tabRatio="690"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="206">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -683,108 +683,76 @@
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">  в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t xml:space="preserve">1 квартал 2026г. </t>
   </si>
   <si>
     <t xml:space="preserve">2025 год </t>
   </si>
   <si>
+    <t>1 полугодие 2026г.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Тастан Н.Ш.
+Ибраева Д.К.
 </t>
   </si>
   <si>
-    <t>+7 7172749260</t>
+    <t>+7 7172749260
++77172749302</t>
   </si>
   <si>
     <t xml:space="preserve">n.tastan@aspire.gov.kz
+d.ibraeva@aspire.gov.kz
  </t>
-  </si>
-[...36 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -866,58 +834,50 @@
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...6 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1194,57 +1154,57 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1566,51 +1526,53 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="62" customWidth="1"/>
     <col min="2" max="2" width="76.85546875" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B2" s="54">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1639,175 +1601,175 @@
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="53" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="53" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="53" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="25.5">
+    <row r="10" spans="1:2">
       <c r="A10" s="53" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="53" t="s">
         <v>145</v>
       </c>
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="53" t="s">
         <v>146</v>
       </c>
       <c r="B12" s="67" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="59" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="79" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="85" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="83" t="s">
+      <c r="B14" s="82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="86"/>
-      <c r="B15" s="83" t="s">
+      <c r="B15" s="82" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="86"/>
-      <c r="B16" s="83" t="s">
+      <c r="B16" s="82" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="87"/>
-      <c r="B17" s="83" t="s">
+      <c r="B17" s="82" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="59" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="68" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="53" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="78">
-        <v>46248</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="78">
-        <v>46295</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="53" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="12.75" customHeight="1">
+    <row r="22" spans="1:2" ht="24" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="58" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>157</v>
       </c>
-      <c r="B23" s="82" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2" ht="16.5" customHeight="1">
+      <c r="B23" s="84" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="30.75" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>158</v>
       </c>
-      <c r="B24" s="84" t="s">
-        <v>204</v>
+      <c r="B24" s="83" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B17" r:id="rId6"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B24" r:id="rId8" display="n.tastan@aspire.gov.kz_x000a_ "/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:D14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.85546875" customWidth="1"/>
     <col min="2" max="2" width="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:4">
       <c r="B6" s="60" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="7" spans="2:4">
@@ -4039,55 +4001,55 @@
         <v>103.3</v>
       </c>
       <c r="D31" s="30">
         <v>101.2</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BN4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BQ24" sqref="BQ24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="6" customWidth="1"/>
     <col min="2" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="9.85546875" style="6" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="6" customWidth="1"/>
     <col min="39" max="39" width="11.28515625" style="6" customWidth="1"/>
     <col min="40" max="40" width="9.7109375" style="6" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="6" customWidth="1"/>
     <col min="42" max="42" width="9.7109375" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.42578125" style="6" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="6" customWidth="1"/>
     <col min="46" max="46" width="9.7109375" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="6" customWidth="1"/>
     <col min="48" max="48" width="10.140625" style="6" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="6" customWidth="1"/>
     <col min="50" max="50" width="10.42578125" style="6" customWidth="1"/>
     <col min="51" max="51" width="11.140625" style="6" customWidth="1"/>
     <col min="52" max="52" width="9.7109375" style="6" customWidth="1"/>
     <col min="53" max="53" width="9.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="9.7109375" style="6" customWidth="1"/>
@@ -4357,51 +4319,51 @@
       <c r="BG3" s="35" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="35" t="s">
         <v>127</v>
       </c>
       <c r="BI3" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BJ3" s="35" t="s">
         <v>128</v>
       </c>
       <c r="BK3" s="35" t="s">
         <v>168</v>
       </c>
       <c r="BL3" s="35" t="s">
         <v>191</v>
       </c>
       <c r="BM3" s="35" t="s">
         <v>201</v>
       </c>
       <c r="BN3" s="35" t="s">
         <v>200</v>
       </c>
       <c r="BO3" s="35" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="13" customFormat="1">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="43">
         <v>107.6</v>
       </c>
       <c r="C4" s="43">
         <v>108.34928650148717</v>
       </c>
       <c r="D4" s="43">
         <v>106.1</v>
       </c>
       <c r="E4" s="11">
         <v>105</v>
       </c>
       <c r="F4" s="43">
         <v>105.6</v>
       </c>
       <c r="G4" s="43">
         <v>105</v>
       </c>
       <c r="H4" s="43">
@@ -4560,51 +4522,51 @@
       <c r="BG4" s="11">
         <v>103.5</v>
       </c>
       <c r="BH4" s="11">
         <v>104.9</v>
       </c>
       <c r="BI4" s="11">
         <v>106.3</v>
       </c>
       <c r="BJ4" s="11">
         <v>107.8</v>
       </c>
       <c r="BK4" s="11">
         <v>108</v>
       </c>
       <c r="BL4" s="73">
         <v>108.1</v>
       </c>
       <c r="BM4" s="73">
         <v>109.1</v>
       </c>
       <c r="BN4" s="11">
         <v>102.2</v>
       </c>
       <c r="BO4" s="11">
-        <v>105.1</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="14">
         <v>102.3</v>
       </c>
       <c r="C5" s="14">
         <v>102.97251929380633</v>
       </c>
       <c r="D5" s="14">
         <v>96</v>
       </c>
       <c r="E5" s="48">
         <v>88.4</v>
       </c>
       <c r="F5" s="14">
         <v>101.7</v>
       </c>
       <c r="G5" s="14">
         <v>101.4</v>
       </c>
       <c r="H5" s="14">
@@ -4763,51 +4725,51 @@
       <c r="BG5" s="17">
         <v>103.1</v>
       </c>
       <c r="BH5" s="17">
         <v>110.8</v>
       </c>
       <c r="BI5" s="17">
         <v>113.7</v>
       </c>
       <c r="BJ5" s="17">
         <v>103.4</v>
       </c>
       <c r="BK5" s="17">
         <v>103.4</v>
       </c>
       <c r="BL5" s="74">
         <v>104.2</v>
       </c>
       <c r="BM5" s="74">
         <v>105.7</v>
       </c>
       <c r="BN5" s="17">
         <v>103.2</v>
       </c>
       <c r="BO5" s="17">
-        <v>104.4</v>
+        <v>104.3</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>112.5</v>
       </c>
       <c r="C6" s="14">
         <v>112.40008604645787</v>
       </c>
       <c r="D6" s="14">
         <v>110.2</v>
       </c>
       <c r="E6" s="48">
         <v>109.2</v>
       </c>
       <c r="F6" s="14">
         <v>106.3</v>
       </c>
       <c r="G6" s="14">
         <v>105.8</v>
       </c>
       <c r="H6" s="14">
@@ -4966,51 +4928,51 @@
       <c r="BG6" s="48">
         <v>102.6</v>
       </c>
       <c r="BH6" s="48">
         <v>103.1</v>
       </c>
       <c r="BI6" s="48">
         <v>103.3</v>
       </c>
       <c r="BJ6" s="48">
         <v>106.7</v>
       </c>
       <c r="BK6" s="48">
         <v>106.5</v>
       </c>
       <c r="BL6" s="75">
         <v>107.4</v>
       </c>
       <c r="BM6" s="75">
         <v>107.7</v>
       </c>
       <c r="BN6" s="48">
         <v>100</v>
       </c>
       <c r="BO6" s="48">
-        <v>103.3</v>
+        <v>103.2</v>
       </c>
     </row>
     <row r="7" spans="1:67" ht="27" customHeight="1">
       <c r="A7" s="49" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="14">
         <v>107.2</v>
       </c>
       <c r="C7" s="14">
         <v>106.37517955678253</v>
       </c>
       <c r="D7" s="14">
         <v>105</v>
       </c>
       <c r="E7" s="48">
         <v>107.1</v>
       </c>
       <c r="F7" s="14">
         <v>104.8</v>
       </c>
       <c r="G7" s="14">
         <v>104.1</v>
       </c>
       <c r="H7" s="14">
@@ -5169,51 +5131,51 @@
       <c r="BG7" s="17">
         <v>100.1</v>
       </c>
       <c r="BH7" s="17">
         <v>101.3</v>
       </c>
       <c r="BI7" s="17">
         <v>100.2</v>
       </c>
       <c r="BJ7" s="17">
         <v>106.2</v>
       </c>
       <c r="BK7" s="17">
         <v>108.4</v>
       </c>
       <c r="BL7" s="74">
         <v>109.3</v>
       </c>
       <c r="BM7" s="74">
         <v>109.5</v>
       </c>
       <c r="BN7" s="17">
         <v>88.5</v>
       </c>
       <c r="BO7" s="17">
-        <v>96</v>
+        <v>95.8</v>
       </c>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>121.4</v>
       </c>
       <c r="C8" s="14">
         <v>122.27440367009943</v>
       </c>
       <c r="D8" s="14">
         <v>119.1</v>
       </c>
       <c r="E8" s="48">
         <v>113.6</v>
       </c>
       <c r="F8" s="14">
         <v>109.2</v>
       </c>
       <c r="G8" s="14">
         <v>108.7</v>
       </c>
       <c r="H8" s="14">
@@ -6184,51 +6146,51 @@
       <c r="BG12" s="11">
         <v>103.4</v>
       </c>
       <c r="BH12" s="11">
         <v>104.1</v>
       </c>
       <c r="BI12" s="11">
         <v>104.6</v>
       </c>
       <c r="BJ12" s="11">
         <v>104.5</v>
       </c>
       <c r="BK12" s="11">
         <v>105.3</v>
       </c>
       <c r="BL12" s="76">
         <v>105.3</v>
       </c>
       <c r="BM12" s="76">
         <v>104.9</v>
       </c>
       <c r="BN12" s="11">
         <v>103.6</v>
       </c>
       <c r="BO12" s="11">
-        <v>103.6</v>
+        <v>103.7</v>
       </c>
     </row>
     <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="14">
         <v>111.5</v>
       </c>
       <c r="C13" s="14">
         <v>113</v>
       </c>
       <c r="D13" s="14">
         <v>112.9</v>
       </c>
       <c r="E13" s="48">
         <v>113.5</v>
       </c>
       <c r="F13" s="14">
         <v>114.3</v>
       </c>
       <c r="G13" s="14">
         <v>114.3</v>
       </c>
       <c r="H13" s="14">
@@ -6387,51 +6349,51 @@
       <c r="BG13" s="17">
         <v>104.4</v>
       </c>
       <c r="BH13" s="17">
         <v>106.5</v>
       </c>
       <c r="BI13" s="17">
         <v>108.9</v>
       </c>
       <c r="BJ13" s="17">
         <v>106.3</v>
       </c>
       <c r="BK13" s="17">
         <v>108.3</v>
       </c>
       <c r="BL13" s="74">
         <v>108.5</v>
       </c>
       <c r="BM13" s="74">
         <v>108.1</v>
       </c>
       <c r="BN13" s="17">
         <v>104.8</v>
       </c>
       <c r="BO13" s="17">
-        <v>105.7</v>
+        <v>105.8</v>
       </c>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="14">
         <v>105.2</v>
       </c>
       <c r="C14" s="14">
         <v>106.8</v>
       </c>
       <c r="D14" s="14">
         <v>107.2</v>
       </c>
       <c r="E14" s="48">
         <v>107.4</v>
       </c>
       <c r="F14" s="14">
         <v>106.9</v>
       </c>
       <c r="G14" s="14">
         <v>106.4</v>
       </c>
       <c r="H14" s="14">
@@ -6590,51 +6552,51 @@
       <c r="BG14" s="17">
         <v>107.2</v>
       </c>
       <c r="BH14" s="17">
         <v>108</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>121.2</v>
       </c>
       <c r="BK14" s="17">
         <v>122.4</v>
       </c>
       <c r="BL14" s="74">
         <v>120.8</v>
       </c>
       <c r="BM14" s="74">
         <v>119.4</v>
       </c>
       <c r="BN14" s="17">
         <v>112.5</v>
       </c>
       <c r="BO14" s="17">
-        <v>107.1</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15" spans="1:67">
       <c r="A15" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="14">
         <v>104.8</v>
       </c>
       <c r="C15" s="14">
         <v>110.01613393856907</v>
       </c>
       <c r="D15" s="14">
         <v>112.6</v>
       </c>
       <c r="E15" s="48">
         <v>121.9</v>
       </c>
       <c r="F15" s="14">
         <v>111.9</v>
       </c>
       <c r="G15" s="14">
         <v>110.7</v>
       </c>
       <c r="H15" s="14">
@@ -6793,51 +6755,51 @@
       <c r="BG15" s="17">
         <v>104.8</v>
       </c>
       <c r="BH15" s="17">
         <v>101.5</v>
       </c>
       <c r="BI15" s="17">
         <v>102.5</v>
       </c>
       <c r="BJ15" s="17">
         <v>102.5</v>
       </c>
       <c r="BK15" s="17">
         <v>102</v>
       </c>
       <c r="BL15" s="74">
         <v>103</v>
       </c>
       <c r="BM15" s="74">
         <v>100.9</v>
       </c>
       <c r="BN15" s="17">
         <v>100.8</v>
       </c>
       <c r="BO15" s="17">
-        <v>100.8</v>
+        <v>102.1</v>
       </c>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>105.9</v>
       </c>
       <c r="C16" s="14">
         <v>107.9</v>
       </c>
       <c r="D16" s="14">
         <v>110.2</v>
       </c>
       <c r="E16" s="48">
         <v>109.5</v>
       </c>
       <c r="F16" s="14">
         <v>118.8</v>
       </c>
       <c r="G16" s="14">
         <v>115.7</v>
       </c>
       <c r="H16" s="14">
@@ -6996,51 +6958,51 @@
       <c r="BG16" s="17">
         <v>111</v>
       </c>
       <c r="BH16" s="17">
         <v>110.9</v>
       </c>
       <c r="BI16" s="17">
         <v>105.5</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.2</v>
       </c>
       <c r="BK16" s="17">
         <v>104.8</v>
       </c>
       <c r="BL16" s="74">
         <v>104</v>
       </c>
       <c r="BM16" s="74">
         <v>106.4</v>
       </c>
       <c r="BN16" s="17">
         <v>106</v>
       </c>
       <c r="BO16" s="17">
-        <v>104.3</v>
+        <v>105.9</v>
       </c>
     </row>
     <row r="17" spans="1:67" ht="13.5" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>77.8</v>
       </c>
       <c r="C17" s="14">
         <v>89.660094886069373</v>
       </c>
       <c r="D17" s="14">
         <v>91.7</v>
       </c>
       <c r="E17" s="48">
         <v>87.7</v>
       </c>
       <c r="F17" s="14">
         <v>97.4</v>
       </c>
       <c r="G17" s="14">
         <v>98.8</v>
       </c>
       <c r="H17" s="14">
@@ -7199,51 +7161,51 @@
       <c r="BG17" s="17">
         <v>101.4</v>
       </c>
       <c r="BH17" s="17">
         <v>101.9</v>
       </c>
       <c r="BI17" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ17" s="17">
         <v>101.7</v>
       </c>
       <c r="BK17" s="17">
         <v>102</v>
       </c>
       <c r="BL17" s="74">
         <v>102.6</v>
       </c>
       <c r="BM17" s="74">
         <v>103.1</v>
       </c>
       <c r="BN17" s="17">
         <v>101.9</v>
       </c>
       <c r="BO17" s="17">
-        <v>102.9</v>
+        <v>102.8</v>
       </c>
     </row>
     <row r="18" spans="1:67" ht="12.75" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="14">
         <v>104.1</v>
       </c>
       <c r="C18" s="14">
         <v>102.7983995277081</v>
       </c>
       <c r="D18" s="14">
         <v>102.9</v>
       </c>
       <c r="E18" s="48">
         <v>103.5</v>
       </c>
       <c r="F18" s="14">
         <v>100.8</v>
       </c>
       <c r="G18" s="14">
         <v>101.1</v>
       </c>
       <c r="H18" s="14">
@@ -7402,51 +7364,51 @@
       <c r="BG18" s="17">
         <v>101.5</v>
       </c>
       <c r="BH18" s="17">
         <v>102.8</v>
       </c>
       <c r="BI18" s="17">
         <v>102.6</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>102</v>
       </c>
       <c r="BL18" s="74">
         <v>103.1</v>
       </c>
       <c r="BM18" s="74">
         <v>101.6</v>
       </c>
       <c r="BN18" s="17">
         <v>101</v>
       </c>
       <c r="BO18" s="17">
-        <v>101</v>
+        <v>100.8</v>
       </c>
     </row>
     <row r="19" spans="1:67" ht="22.5">
       <c r="A19" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="14">
         <v>109.5</v>
       </c>
       <c r="C19" s="14">
         <v>102.6</v>
       </c>
       <c r="D19" s="14">
         <v>104.9</v>
       </c>
       <c r="E19" s="48">
         <v>108.6</v>
       </c>
       <c r="F19" s="14">
         <v>102.8</v>
       </c>
       <c r="G19" s="14">
         <v>105.5</v>
       </c>
       <c r="H19" s="14">
@@ -8214,51 +8176,51 @@
       <c r="BG22" s="17">
         <v>102</v>
       </c>
       <c r="BH22" s="17">
         <v>102</v>
       </c>
       <c r="BI22" s="17">
         <v>101.3</v>
       </c>
       <c r="BJ22" s="17">
         <v>102.2</v>
       </c>
       <c r="BK22" s="17">
         <v>102.4</v>
       </c>
       <c r="BL22" s="74">
         <v>102.3</v>
       </c>
       <c r="BM22" s="74">
         <v>102.3</v>
       </c>
       <c r="BN22" s="17">
         <v>102</v>
       </c>
       <c r="BO22" s="17">
-        <v>101.6</v>
+        <v>101.9</v>
       </c>
     </row>
     <row r="23" spans="1:67" ht="24" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="14">
         <v>104.8</v>
       </c>
       <c r="C23" s="14">
         <v>105.94060613080306</v>
       </c>
       <c r="D23" s="14">
         <v>105.1</v>
       </c>
       <c r="E23" s="48">
         <v>105</v>
       </c>
       <c r="F23" s="14">
         <v>104.9</v>
       </c>
       <c r="G23" s="14">
         <v>104.7</v>
       </c>
       <c r="H23" s="14">
@@ -8620,51 +8582,51 @@
       <c r="BG24" s="17">
         <v>102.1</v>
       </c>
       <c r="BH24" s="17">
         <v>101.5</v>
       </c>
       <c r="BI24" s="17">
         <v>92.3</v>
       </c>
       <c r="BJ24" s="17">
         <v>102.1</v>
       </c>
       <c r="BK24" s="17">
         <v>102.2</v>
       </c>
       <c r="BL24" s="74">
         <v>102.2</v>
       </c>
       <c r="BM24" s="74">
         <v>101.4</v>
       </c>
       <c r="BN24" s="17">
         <v>97.7</v>
       </c>
       <c r="BO24" s="17">
-        <v>103.7</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" s="38" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="14">
         <v>104.9</v>
       </c>
       <c r="C25" s="14">
         <v>103.66711714765546</v>
       </c>
       <c r="D25" s="14">
         <v>107.7</v>
       </c>
       <c r="E25" s="48">
         <v>123.7</v>
       </c>
       <c r="F25" s="14">
         <v>105</v>
       </c>
       <c r="G25" s="14">
         <v>154.4</v>
       </c>
       <c r="H25" s="14">
@@ -8823,51 +8785,51 @@
       <c r="BG25" s="17">
         <v>102</v>
       </c>
       <c r="BH25" s="17">
         <v>99.4</v>
       </c>
       <c r="BI25" s="17">
         <v>98.8</v>
       </c>
       <c r="BJ25" s="17">
         <v>95.3</v>
       </c>
       <c r="BK25" s="17">
         <v>100.5</v>
       </c>
       <c r="BL25" s="74">
         <v>100.9</v>
       </c>
       <c r="BM25" s="74">
         <v>97.2</v>
       </c>
       <c r="BN25" s="17">
         <v>101</v>
       </c>
       <c r="BO25" s="17">
-        <v>101.3</v>
+        <v>102.5</v>
       </c>
     </row>
     <row r="26" spans="1:67" ht="46.5" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="14">
         <v>100</v>
       </c>
       <c r="C26" s="14">
         <v>100</v>
       </c>
       <c r="D26" s="14">
         <v>100</v>
       </c>
       <c r="E26" s="48">
         <v>105.3</v>
       </c>
       <c r="F26" s="14">
         <v>121.6</v>
       </c>
       <c r="G26" s="14">
         <v>99.5</v>
       </c>
       <c r="H26" s="14">
@@ -9026,51 +8988,51 @@
       <c r="BG26" s="17">
         <v>102.3</v>
       </c>
       <c r="BH26" s="17">
         <v>102.5</v>
       </c>
       <c r="BI26" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ26" s="17">
         <v>100.2</v>
       </c>
       <c r="BK26" s="17">
         <v>100.7</v>
       </c>
       <c r="BL26" s="74">
         <v>102</v>
       </c>
       <c r="BM26" s="74">
         <v>90.6</v>
       </c>
       <c r="BN26" s="17">
         <v>101</v>
       </c>
       <c r="BO26" s="17">
-        <v>101</v>
+        <v>101.1</v>
       </c>
     </row>
     <row r="27" spans="1:67" s="13" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="8">
         <v>105.4</v>
       </c>
       <c r="C27" s="8">
         <v>106.28064915279401</v>
       </c>
       <c r="D27" s="8">
         <v>105.9</v>
       </c>
       <c r="E27" s="11">
         <v>106.2</v>
       </c>
       <c r="F27" s="8">
         <v>106.2</v>
       </c>
       <c r="G27" s="8">
         <v>106.5</v>
       </c>
       <c r="H27" s="8">
@@ -10460,54 +10422,52 @@
         <v>106.3</v>
       </c>
       <c r="BL33" s="76">
         <v>106.3</v>
       </c>
       <c r="BM33" s="76">
         <v>106.5</v>
       </c>
       <c r="BN33" s="11">
         <v>103</v>
       </c>
       <c r="BO33" s="11">
         <v>104.1</v>
       </c>
     </row>
     <row r="34" spans="1:67">
       <c r="A34" s="81"/>
       <c r="B34" s="21"/>
       <c r="C34" s="21"/>
       <c r="D34" s="21"/>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
     </row>
-    <row r="35" spans="1:67" ht="12.75">
-[...2 lines deleted...]
-      </c>
+    <row r="35" spans="1:67">
+      <c r="A35" s="81"/>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
     </row>
     <row r="36" spans="1:67" ht="15.75" customHeight="1">
       <c r="A36" s="51"/>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
     </row>
     <row r="37" spans="1:67">
       <c r="A37" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="BL2:BO2"/>