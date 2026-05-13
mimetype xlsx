--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14430" yWindow="45" windowWidth="14520" windowHeight="12780" tabRatio="690" activeTab="5"/>
+    <workbookView xWindow="-45" yWindow="15" windowWidth="14310" windowHeight="12135" tabRatio="690" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2025 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="205">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -653,127 +653,132 @@
   <si>
     <t>1999 год</t>
   </si>
   <si>
     <t>2000 год</t>
   </si>
   <si>
     <t>2001 год</t>
   </si>
   <si>
     <t>2002 год</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <r>
       <t>2025 год</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жунусова
-[...11 lines deleted...]
-</t>
+    <t>Ибраева Д.К,
+Ботабаева Ж.З.</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+zh.botabayeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Налоги на продукты </t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
+  </si>
+  <si>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">* </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -851,50 +856,56 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -949,60 +960,64 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1123,126 +1138,130 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
     <cellStyle name="Обычный_Лист17" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1509,72 +1528,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="62" customWidth="1"/>
     <col min="2" max="2" width="76.85546875" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="53" t="s">
         <v>130</v>
       </c>
       <c r="B2" s="54">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>131</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>132</v>
       </c>
     </row>
@@ -1622,287 +1645,274 @@
       <c r="A9" s="53" t="s">
         <v>142</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="53" t="s">
         <v>144</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="53" t="s">
         <v>146</v>
       </c>
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="53" t="s">
         <v>147</v>
       </c>
-      <c r="B12" s="68" t="s">
+      <c r="B12" s="67" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="59" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="81" t="s">
+      <c r="B13" s="79" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="84" t="s">
+      <c r="A14" s="85" t="s">
         <v>151</v>
       </c>
-      <c r="B14" s="82" t="s">
+      <c r="B14" s="80" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="86"/>
+      <c r="B15" s="80" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...1 lines deleted...]
-      <c r="B15" s="82" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="86"/>
+      <c r="B16" s="80" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...1 lines deleted...]
-      <c r="B16" s="82" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="87"/>
+      <c r="B17" s="80" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="59" t="s">
         <v>152</v>
       </c>
-      <c r="B18" s="69" t="s">
+      <c r="B18" s="68" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="53" t="s">
         <v>153</v>
       </c>
-      <c r="B19" s="79">
-        <v>46070</v>
+      <c r="B19" s="78">
+        <v>46134</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="53" t="s">
         <v>154</v>
       </c>
-      <c r="B20" s="79">
-        <v>46134</v>
+      <c r="B20" s="78">
+        <v>46157</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="53" t="s">
         <v>155</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="27.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="58" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="28.5" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>158</v>
       </c>
-      <c r="B23" s="83" t="s">
-        <v>200</v>
+      <c r="B23" s="81" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="27.75" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>159</v>
       </c>
-      <c r="B24" s="80" t="s">
-        <v>201</v>
+      <c r="B24" s="82" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B6:D18"/>
+  <dimension ref="B6:D14"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.85546875" customWidth="1"/>
-    <col min="2" max="2" width="110.42578125" customWidth="1"/>
+    <col min="2" max="2" width="62" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:2">
+    <row r="6" spans="2:4">
       <c r="B6" s="60" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
+    <row r="7" spans="2:4">
       <c r="B7" s="60" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
+    <row r="8" spans="2:4">
       <c r="B8" s="60" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="9" spans="2:2">
+    <row r="9" spans="2:4">
       <c r="B9" s="60" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="10" spans="2:2">
+    <row r="10" spans="2:4">
       <c r="B10" s="60" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="11" spans="2:2">
-[...3 lines deleted...]
-      <c r="B12" s="61" t="s">
+    <row r="11" spans="2:4" ht="25.5">
+      <c r="B11" s="61" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="13" spans="2:2">
-[...15 lines deleted...]
-      <c r="B18" s="66" t="s">
+    <row r="12" spans="2:4">
+      <c r="B12" s="62"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="62"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="83" t="s">
         <v>166</v>
       </c>
-      <c r="C18" s="65"/>
-      <c r="D18" s="65"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="13"/>
-      <c r="E2" s="87" t="s">
+      <c r="E2" s="88" t="s">
         <v>97</v>
       </c>
-      <c r="F2" s="88"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:8" s="73" customFormat="1" ht="25.5" customHeight="1">
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+    </row>
+    <row r="3" spans="1:8" s="72" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>98</v>
       </c>
-      <c r="B3" s="72" t="s">
+      <c r="B3" s="71" t="s">
         <v>176</v>
       </c>
-      <c r="C3" s="72" t="s">
+      <c r="C3" s="71" t="s">
         <v>177</v>
       </c>
-      <c r="D3" s="72" t="s">
+      <c r="D3" s="71" t="s">
         <v>178</v>
       </c>
-      <c r="E3" s="72" t="s">
+      <c r="E3" s="71" t="s">
         <v>179</v>
       </c>
-      <c r="F3" s="72" t="s">
+      <c r="F3" s="71" t="s">
         <v>180</v>
       </c>
-      <c r="G3" s="72" t="s">
+      <c r="G3" s="71" t="s">
         <v>181</v>
       </c>
-      <c r="H3" s="72" t="s">
+      <c r="H3" s="71" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="37">
         <v>100.4</v>
       </c>
       <c r="C4" s="37">
         <v>82.9</v>
       </c>
       <c r="D4" s="37">
         <v>86</v>
       </c>
       <c r="E4" s="37">
         <v>72.5</v>
       </c>
       <c r="F4" s="37">
         <v>91.4</v>
       </c>
       <c r="G4" s="37">
         <v>100.3</v>
       </c>
@@ -2553,113 +2563,113 @@
       <c r="F29" s="26">
         <v>91.8</v>
       </c>
       <c r="G29" s="26">
         <v>100.5</v>
       </c>
       <c r="H29" s="26">
         <v>101.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E2:H2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="J3" sqref="J3"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="11" width="12.7109375" style="6" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="27.75" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="89"/>
-[...7 lines deleted...]
-      <c r="J1" s="89"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="13"/>
       <c r="G2" s="42"/>
-      <c r="H2" s="90" t="s">
+      <c r="H2" s="91" t="s">
         <v>97</v>
       </c>
-      <c r="I2" s="90"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:11" s="73" customFormat="1" ht="28.5" customHeight="1">
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="66"/>
+    </row>
+    <row r="3" spans="1:11" s="72" customFormat="1" ht="28.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>172</v>
       </c>
-      <c r="B3" s="72" t="s">
+      <c r="B3" s="71" t="s">
         <v>183</v>
       </c>
-      <c r="C3" s="72" t="s">
+      <c r="C3" s="71" t="s">
         <v>184</v>
       </c>
-      <c r="D3" s="72" t="s">
+      <c r="D3" s="71" t="s">
         <v>185</v>
       </c>
-      <c r="E3" s="72" t="s">
+      <c r="E3" s="71" t="s">
         <v>186</v>
       </c>
-      <c r="F3" s="72" t="s">
+      <c r="F3" s="71" t="s">
         <v>187</v>
       </c>
-      <c r="G3" s="72" t="s">
+      <c r="G3" s="71" t="s">
         <v>188</v>
       </c>
-      <c r="H3" s="72" t="s">
+      <c r="H3" s="71" t="s">
         <v>189</v>
       </c>
-      <c r="I3" s="72" t="s">
+      <c r="I3" s="71" t="s">
         <v>190</v>
       </c>
-      <c r="J3" s="72" t="s">
+      <c r="J3" s="71" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>94.7</v>
       </c>
       <c r="C4" s="24">
         <v>107.6</v>
       </c>
       <c r="D4" s="24">
         <v>111</v>
       </c>
       <c r="E4" s="24">
         <v>115.7</v>
       </c>
       <c r="F4" s="24">
         <v>110.1</v>
       </c>
       <c r="G4" s="24">
         <v>108</v>
       </c>
@@ -3559,79 +3569,79 @@
         <v>109.6</v>
       </c>
       <c r="I32" s="26">
         <v>109.7</v>
       </c>
       <c r="J32" s="26">
         <v>110.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="11" style="6" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="92" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="91"/>
-      <c r="C1" s="91"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="1"/>
-      <c r="C2" s="90" t="s">
+      <c r="C2" s="91" t="s">
         <v>97</v>
       </c>
-      <c r="D2" s="90"/>
-[...2 lines deleted...]
-      <c r="G2" s="70"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
     </row>
     <row r="3" spans="1:7" ht="52.5" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>173</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>108.1</v>
       </c>
       <c r="C4" s="25">
         <v>101.4</v>
       </c>
@@ -4018,94 +4028,94 @@
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BM38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" sqref="A1:B1"/>
+      <selection pane="bottomRight" activeCell="BM3" sqref="BM3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="6" customWidth="1"/>
     <col min="2" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="9.85546875" style="6" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="6" customWidth="1"/>
     <col min="39" max="39" width="11.28515625" style="6" customWidth="1"/>
     <col min="40" max="40" width="9.7109375" style="6" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="6" customWidth="1"/>
     <col min="42" max="42" width="9.7109375" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.42578125" style="6" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="6" customWidth="1"/>
     <col min="46" max="46" width="9.7109375" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="6" customWidth="1"/>
     <col min="48" max="48" width="10.140625" style="6" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="6" customWidth="1"/>
     <col min="50" max="50" width="10.42578125" style="6" customWidth="1"/>
     <col min="51" max="51" width="11.140625" style="6" customWidth="1"/>
     <col min="52" max="52" width="9.7109375" style="6" customWidth="1"/>
     <col min="53" max="53" width="9.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="9.7109375" style="6" customWidth="1"/>
     <col min="55" max="55" width="11.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="6" customWidth="1"/>
     <col min="57" max="57" width="10" style="6" customWidth="1"/>
     <col min="58" max="58" width="10.5703125" style="6" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="6" customWidth="1"/>
     <col min="60" max="60" width="11.7109375" style="6" customWidth="1"/>
     <col min="61" max="62" width="11.5703125" style="6" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="6" customWidth="1"/>
     <col min="64" max="64" width="11.28515625" style="6" customWidth="1"/>
     <col min="65" max="65" width="11.7109375" style="6" customWidth="1"/>
     <col min="66" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65" ht="21.75" customHeight="1">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="92"/>
+      <c r="B1" s="93"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="5"/>
     </row>
     <row r="2" spans="1:65" ht="12.75" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
@@ -4121,57 +4131,57 @@
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="46"/>
       <c r="AD2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AL2" s="46"/>
       <c r="AM2" s="46"/>
       <c r="AN2" s="46"/>
       <c r="AO2" s="46"/>
       <c r="AP2" s="46"/>
       <c r="AQ2" s="46"/>
       <c r="AR2" s="46"/>
       <c r="AT2" s="46"/>
       <c r="AU2" s="46"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
-      <c r="BI2" s="90" t="s">
+      <c r="BI2" s="91" t="s">
         <v>129</v>
       </c>
-      <c r="BJ2" s="90"/>
-[...2 lines deleted...]
-      <c r="BM2" s="90"/>
+      <c r="BJ2" s="91"/>
+      <c r="BK2" s="91"/>
+      <c r="BL2" s="91"/>
+      <c r="BM2" s="91"/>
     </row>
     <row r="3" spans="1:65" ht="37.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>173</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="35" t="s">
         <v>43</v>
@@ -4320,54 +4330,54 @@
       <c r="BD3" s="35" t="s">
         <v>124</v>
       </c>
       <c r="BE3" s="35" t="s">
         <v>170</v>
       </c>
       <c r="BF3" s="35" t="s">
         <v>125</v>
       </c>
       <c r="BG3" s="35" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="35" t="s">
         <v>127</v>
       </c>
       <c r="BI3" s="35" t="s">
         <v>168</v>
       </c>
       <c r="BJ3" s="35" t="s">
         <v>128</v>
       </c>
       <c r="BK3" s="35" t="s">
         <v>169</v>
       </c>
       <c r="BL3" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="BM3" s="35" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:65" s="13" customFormat="1">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="43">
         <v>107.6</v>
       </c>
       <c r="C4" s="43">
         <v>108.34928650148717</v>
       </c>
       <c r="D4" s="43">
         <v>106.1</v>
       </c>
       <c r="E4" s="11">
         <v>105</v>
       </c>
       <c r="F4" s="43">
         <v>105.6</v>
       </c>
       <c r="G4" s="43">
         <v>105</v>
       </c>
       <c r="H4" s="43">
@@ -4516,54 +4526,54 @@
       </c>
       <c r="BD4" s="11">
         <v>103.7</v>
       </c>
       <c r="BE4" s="11">
         <v>104.4</v>
       </c>
       <c r="BF4" s="11">
         <v>105.1</v>
       </c>
       <c r="BG4" s="11">
         <v>103.5</v>
       </c>
       <c r="BH4" s="11">
         <v>104.9</v>
       </c>
       <c r="BI4" s="11">
         <v>106.3</v>
       </c>
       <c r="BJ4" s="11">
         <v>107.8</v>
       </c>
       <c r="BK4" s="11">
         <v>108</v>
       </c>
-      <c r="BL4" s="74">
+      <c r="BL4" s="73">
         <v>108.1</v>
       </c>
-      <c r="BM4" s="74">
+      <c r="BM4" s="73">
         <v>108.7</v>
       </c>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="14">
         <v>102.3</v>
       </c>
       <c r="C5" s="14">
         <v>102.97251929380633</v>
       </c>
       <c r="D5" s="14">
         <v>96</v>
       </c>
       <c r="E5" s="48">
         <v>88.4</v>
       </c>
       <c r="F5" s="14">
         <v>101.7</v>
       </c>
       <c r="G5" s="14">
         <v>101.4</v>
       </c>
@@ -4713,55 +4723,55 @@
       </c>
       <c r="BD5" s="17">
         <v>90.1</v>
       </c>
       <c r="BE5" s="17">
         <v>92.6</v>
       </c>
       <c r="BF5" s="17">
         <v>101.7</v>
       </c>
       <c r="BG5" s="17">
         <v>103.1</v>
       </c>
       <c r="BH5" s="17">
         <v>110.8</v>
       </c>
       <c r="BI5" s="17">
         <v>113.7</v>
       </c>
       <c r="BJ5" s="17">
         <v>103.4</v>
       </c>
       <c r="BK5" s="17">
         <v>103.4</v>
       </c>
-      <c r="BL5" s="75">
+      <c r="BL5" s="74">
         <v>104.2</v>
       </c>
-      <c r="BM5" s="75">
-        <v>105.9</v>
+      <c r="BM5" s="74">
+        <v>105.8</v>
       </c>
     </row>
     <row r="6" spans="1:65">
       <c r="A6" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>112.5</v>
       </c>
       <c r="C6" s="14">
         <v>112.40008604645787</v>
       </c>
       <c r="D6" s="14">
         <v>110.2</v>
       </c>
       <c r="E6" s="48">
         <v>109.2</v>
       </c>
       <c r="F6" s="14">
         <v>106.3</v>
       </c>
       <c r="G6" s="14">
         <v>105.8</v>
       </c>
       <c r="H6" s="14">
@@ -4910,55 +4920,55 @@
       </c>
       <c r="BD6" s="48">
         <v>104.4</v>
       </c>
       <c r="BE6" s="48">
         <v>104.4</v>
       </c>
       <c r="BF6" s="48">
         <v>103.9</v>
       </c>
       <c r="BG6" s="48">
         <v>102.6</v>
       </c>
       <c r="BH6" s="48">
         <v>103.1</v>
       </c>
       <c r="BI6" s="48">
         <v>103.3</v>
       </c>
       <c r="BJ6" s="48">
         <v>106.7</v>
       </c>
       <c r="BK6" s="48">
         <v>106.5</v>
       </c>
-      <c r="BL6" s="76">
+      <c r="BL6" s="75">
         <v>107.4</v>
       </c>
-      <c r="BM6" s="76">
-        <v>107.4</v>
+      <c r="BM6" s="75">
+        <v>107.5</v>
       </c>
     </row>
     <row r="7" spans="1:65" ht="27" customHeight="1">
       <c r="A7" s="49" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="14">
         <v>107.2</v>
       </c>
       <c r="C7" s="14">
         <v>106.37517955678253</v>
       </c>
       <c r="D7" s="14">
         <v>105</v>
       </c>
       <c r="E7" s="48">
         <v>107.1</v>
       </c>
       <c r="F7" s="14">
         <v>104.8</v>
       </c>
       <c r="G7" s="14">
         <v>104.1</v>
       </c>
       <c r="H7" s="14">
@@ -5107,55 +5117,55 @@
       </c>
       <c r="BD7" s="17">
         <v>105.4</v>
       </c>
       <c r="BE7" s="17">
         <v>104.8</v>
       </c>
       <c r="BF7" s="17">
         <v>101.9</v>
       </c>
       <c r="BG7" s="17">
         <v>100.1</v>
       </c>
       <c r="BH7" s="17">
         <v>101.3</v>
       </c>
       <c r="BI7" s="17">
         <v>100.2</v>
       </c>
       <c r="BJ7" s="17">
         <v>106.2</v>
       </c>
       <c r="BK7" s="17">
         <v>108.4</v>
       </c>
-      <c r="BL7" s="75">
+      <c r="BL7" s="74">
         <v>109.3</v>
       </c>
-      <c r="BM7" s="75">
-        <v>109.4</v>
+      <c r="BM7" s="74">
+        <v>109.3</v>
       </c>
     </row>
     <row r="8" spans="1:65">
       <c r="A8" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>121.4</v>
       </c>
       <c r="C8" s="14">
         <v>122.27440367009943</v>
       </c>
       <c r="D8" s="14">
         <v>119.1</v>
       </c>
       <c r="E8" s="48">
         <v>113.6</v>
       </c>
       <c r="F8" s="14">
         <v>109.2</v>
       </c>
       <c r="G8" s="14">
         <v>108.7</v>
       </c>
       <c r="H8" s="14">
@@ -5304,55 +5314,55 @@
       </c>
       <c r="BD8" s="17">
         <v>103.2</v>
       </c>
       <c r="BE8" s="17">
         <v>104</v>
       </c>
       <c r="BF8" s="17">
         <v>105.6</v>
       </c>
       <c r="BG8" s="17">
         <v>105.1</v>
       </c>
       <c r="BH8" s="17">
         <v>104.9</v>
       </c>
       <c r="BI8" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ8" s="17">
         <v>108.8</v>
       </c>
       <c r="BK8" s="17">
         <v>105.6</v>
       </c>
-      <c r="BL8" s="75">
+      <c r="BL8" s="74">
         <v>106.2</v>
       </c>
-      <c r="BM8" s="75">
-        <v>106.4</v>
+      <c r="BM8" s="74">
+        <v>106.7</v>
       </c>
     </row>
     <row r="9" spans="1:65" ht="23.25" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="14">
         <v>108.3</v>
       </c>
       <c r="C9" s="14">
         <v>108.1</v>
       </c>
       <c r="D9" s="14">
         <v>107</v>
       </c>
       <c r="E9" s="48">
         <v>104.8</v>
       </c>
       <c r="F9" s="14">
         <v>106.2</v>
       </c>
       <c r="G9" s="14">
         <v>106.8</v>
       </c>
       <c r="H9" s="14">
@@ -5501,54 +5511,54 @@
       </c>
       <c r="BD9" s="17">
         <v>105.1</v>
       </c>
       <c r="BE9" s="17">
         <v>105.4</v>
       </c>
       <c r="BF9" s="17">
         <v>105.5</v>
       </c>
       <c r="BG9" s="17">
         <v>106.1</v>
       </c>
       <c r="BH9" s="17">
         <v>105.5</v>
       </c>
       <c r="BI9" s="17">
         <v>101.5</v>
       </c>
       <c r="BJ9" s="17">
         <v>97.2</v>
       </c>
       <c r="BK9" s="17">
         <v>100.5</v>
       </c>
-      <c r="BL9" s="75">
+      <c r="BL9" s="74">
         <v>102.1</v>
       </c>
-      <c r="BM9" s="75">
+      <c r="BM9" s="74">
         <v>102.1</v>
       </c>
     </row>
     <row r="10" spans="1:65" ht="33.75">
       <c r="A10" s="49" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="14">
         <v>110.1</v>
       </c>
       <c r="C10" s="14">
         <v>107.8</v>
       </c>
       <c r="D10" s="14">
         <v>106.2</v>
       </c>
       <c r="E10" s="48">
         <v>115.5</v>
       </c>
       <c r="F10" s="14">
         <v>103</v>
       </c>
       <c r="G10" s="14">
         <v>97.6</v>
       </c>
@@ -5698,54 +5708,54 @@
       </c>
       <c r="BD10" s="17">
         <v>105.6</v>
       </c>
       <c r="BE10" s="17">
         <v>101.1</v>
       </c>
       <c r="BF10" s="17">
         <v>102.7</v>
       </c>
       <c r="BG10" s="17">
         <v>99.3</v>
       </c>
       <c r="BH10" s="17">
         <v>98.4</v>
       </c>
       <c r="BI10" s="17">
         <v>105.6</v>
       </c>
       <c r="BJ10" s="17">
         <v>93.9</v>
       </c>
       <c r="BK10" s="17">
         <v>94.7</v>
       </c>
-      <c r="BL10" s="75">
+      <c r="BL10" s="74">
         <v>93.4</v>
       </c>
-      <c r="BM10" s="75">
+      <c r="BM10" s="74">
         <v>93.5</v>
       </c>
     </row>
     <row r="11" spans="1:65">
       <c r="A11" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>91.3</v>
       </c>
       <c r="C11" s="14">
         <v>96.1</v>
       </c>
       <c r="D11" s="14">
         <v>99.8</v>
       </c>
       <c r="E11" s="48">
         <v>102.4</v>
       </c>
       <c r="F11" s="14">
         <v>103.1</v>
       </c>
       <c r="G11" s="14">
         <v>101.7</v>
       </c>
@@ -5895,54 +5905,54 @@
       </c>
       <c r="BD11" s="17">
         <v>112.6</v>
       </c>
       <c r="BE11" s="17">
         <v>115.1</v>
       </c>
       <c r="BF11" s="17">
         <v>115.9</v>
       </c>
       <c r="BG11" s="17">
         <v>108.6</v>
       </c>
       <c r="BH11" s="17">
         <v>110.1</v>
       </c>
       <c r="BI11" s="17">
         <v>115.3</v>
       </c>
       <c r="BJ11" s="17">
         <v>116.9</v>
       </c>
       <c r="BK11" s="17">
         <v>118.4</v>
       </c>
-      <c r="BL11" s="75">
+      <c r="BL11" s="74">
         <v>114.9</v>
       </c>
-      <c r="BM11" s="75">
+      <c r="BM11" s="74">
         <v>115.9</v>
       </c>
     </row>
     <row r="12" spans="1:65" s="13" customFormat="1">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>104.1</v>
       </c>
       <c r="C12" s="8">
         <v>104.85852993903413</v>
       </c>
       <c r="D12" s="8">
         <v>105.8</v>
       </c>
       <c r="E12" s="11">
         <v>107.1</v>
       </c>
       <c r="F12" s="8">
         <v>106.6</v>
       </c>
       <c r="G12" s="8">
         <v>107.8</v>
       </c>
@@ -6092,54 +6102,54 @@
       </c>
       <c r="BD12" s="11">
         <v>105.4</v>
       </c>
       <c r="BE12" s="11">
         <v>105.2</v>
       </c>
       <c r="BF12" s="11">
         <v>103</v>
       </c>
       <c r="BG12" s="11">
         <v>103.4</v>
       </c>
       <c r="BH12" s="11">
         <v>104.1</v>
       </c>
       <c r="BI12" s="11">
         <v>104.6</v>
       </c>
       <c r="BJ12" s="11">
         <v>104.5</v>
       </c>
       <c r="BK12" s="11">
         <v>105.3</v>
       </c>
-      <c r="BL12" s="77">
+      <c r="BL12" s="76">
         <v>105.3</v>
       </c>
-      <c r="BM12" s="77">
+      <c r="BM12" s="76">
         <v>105.2</v>
       </c>
     </row>
     <row r="13" spans="1:65" ht="22.5">
       <c r="A13" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="14">
         <v>111.5</v>
       </c>
       <c r="C13" s="14">
         <v>113</v>
       </c>
       <c r="D13" s="14">
         <v>112.9</v>
       </c>
       <c r="E13" s="48">
         <v>113.5</v>
       </c>
       <c r="F13" s="14">
         <v>114.3</v>
       </c>
       <c r="G13" s="14">
         <v>114.3</v>
       </c>
@@ -6289,55 +6299,55 @@
       </c>
       <c r="BD13" s="17">
         <v>110</v>
       </c>
       <c r="BE13" s="17">
         <v>107.9</v>
       </c>
       <c r="BF13" s="17">
         <v>103.4</v>
       </c>
       <c r="BG13" s="17">
         <v>104.4</v>
       </c>
       <c r="BH13" s="17">
         <v>106.5</v>
       </c>
       <c r="BI13" s="17">
         <v>108.9</v>
       </c>
       <c r="BJ13" s="17">
         <v>106.3</v>
       </c>
       <c r="BK13" s="17">
         <v>108.3</v>
       </c>
-      <c r="BL13" s="75">
+      <c r="BL13" s="74">
         <v>108.5</v>
       </c>
-      <c r="BM13" s="75">
-        <v>108.9</v>
+      <c r="BM13" s="74">
+        <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:65">
       <c r="A14" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="14">
         <v>105.2</v>
       </c>
       <c r="C14" s="14">
         <v>106.8</v>
       </c>
       <c r="D14" s="14">
         <v>107.2</v>
       </c>
       <c r="E14" s="48">
         <v>107.4</v>
       </c>
       <c r="F14" s="14">
         <v>106.9</v>
       </c>
       <c r="G14" s="14">
         <v>106.4</v>
       </c>
       <c r="H14" s="14">
@@ -6486,55 +6496,55 @@
       </c>
       <c r="BD14" s="17">
         <v>107</v>
       </c>
       <c r="BE14" s="17">
         <v>116.8</v>
       </c>
       <c r="BF14" s="17">
         <v>108.2</v>
       </c>
       <c r="BG14" s="17">
         <v>107.2</v>
       </c>
       <c r="BH14" s="17">
         <v>108</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>121.2</v>
       </c>
       <c r="BK14" s="17">
         <v>122.4</v>
       </c>
-      <c r="BL14" s="75">
+      <c r="BL14" s="74">
         <v>120.8</v>
       </c>
-      <c r="BM14" s="75">
-        <v>120.4</v>
+      <c r="BM14" s="74">
+        <v>120.2</v>
       </c>
     </row>
     <row r="15" spans="1:65">
       <c r="A15" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="14">
         <v>104.8</v>
       </c>
       <c r="C15" s="14">
         <v>110.01613393856907</v>
       </c>
       <c r="D15" s="14">
         <v>112.6</v>
       </c>
       <c r="E15" s="48">
         <v>121.9</v>
       </c>
       <c r="F15" s="14">
         <v>111.9</v>
       </c>
       <c r="G15" s="14">
         <v>110.7</v>
       </c>
       <c r="H15" s="14">
@@ -6683,55 +6693,55 @@
       </c>
       <c r="BD15" s="17">
         <v>106.1</v>
       </c>
       <c r="BE15" s="17">
         <v>103.8</v>
       </c>
       <c r="BF15" s="17">
         <v>95.3</v>
       </c>
       <c r="BG15" s="17">
         <v>104.8</v>
       </c>
       <c r="BH15" s="17">
         <v>101.5</v>
       </c>
       <c r="BI15" s="17">
         <v>102.5</v>
       </c>
       <c r="BJ15" s="17">
         <v>102.5</v>
       </c>
       <c r="BK15" s="17">
         <v>102</v>
       </c>
-      <c r="BL15" s="75">
+      <c r="BL15" s="74">
         <v>103</v>
       </c>
-      <c r="BM15" s="75">
-        <v>102</v>
+      <c r="BM15" s="74">
+        <v>100.8</v>
       </c>
     </row>
     <row r="16" spans="1:65">
       <c r="A16" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>105.9</v>
       </c>
       <c r="C16" s="14">
         <v>107.9</v>
       </c>
       <c r="D16" s="14">
         <v>110.2</v>
       </c>
       <c r="E16" s="48">
         <v>109.5</v>
       </c>
       <c r="F16" s="14">
         <v>118.8</v>
       </c>
       <c r="G16" s="14">
         <v>115.7</v>
       </c>
       <c r="H16" s="14">
@@ -6880,55 +6890,55 @@
       </c>
       <c r="BD16" s="17">
         <v>114.8</v>
       </c>
       <c r="BE16" s="17">
         <v>108.5</v>
       </c>
       <c r="BF16" s="17">
         <v>110.1</v>
       </c>
       <c r="BG16" s="17">
         <v>111</v>
       </c>
       <c r="BH16" s="17">
         <v>110.9</v>
       </c>
       <c r="BI16" s="17">
         <v>105.5</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.2</v>
       </c>
       <c r="BK16" s="17">
         <v>104.8</v>
       </c>
-      <c r="BL16" s="75">
+      <c r="BL16" s="74">
         <v>104</v>
       </c>
-      <c r="BM16" s="75">
-        <v>103.6</v>
+      <c r="BM16" s="74">
+        <v>106.6</v>
       </c>
     </row>
     <row r="17" spans="1:65" ht="13.5" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>77.8</v>
       </c>
       <c r="C17" s="14">
         <v>89.660094886069373</v>
       </c>
       <c r="D17" s="14">
         <v>91.7</v>
       </c>
       <c r="E17" s="48">
         <v>87.7</v>
       </c>
       <c r="F17" s="14">
         <v>97.4</v>
       </c>
       <c r="G17" s="14">
         <v>98.8</v>
       </c>
       <c r="H17" s="14">
@@ -7077,55 +7087,55 @@
       </c>
       <c r="BD17" s="17">
         <v>101.7</v>
       </c>
       <c r="BE17" s="17">
         <v>101.4</v>
       </c>
       <c r="BF17" s="17">
         <v>101.5</v>
       </c>
       <c r="BG17" s="17">
         <v>101.4</v>
       </c>
       <c r="BH17" s="17">
         <v>101.9</v>
       </c>
       <c r="BI17" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ17" s="17">
         <v>101.7</v>
       </c>
       <c r="BK17" s="17">
         <v>102</v>
       </c>
-      <c r="BL17" s="75">
+      <c r="BL17" s="74">
         <v>102.6</v>
       </c>
-      <c r="BM17" s="75">
-        <v>102</v>
+      <c r="BM17" s="74">
+        <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:65" ht="12.75" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="14">
         <v>104.1</v>
       </c>
       <c r="C18" s="14">
         <v>102.7983995277081</v>
       </c>
       <c r="D18" s="14">
         <v>102.9</v>
       </c>
       <c r="E18" s="48">
         <v>103.5</v>
       </c>
       <c r="F18" s="14">
         <v>100.8</v>
       </c>
       <c r="G18" s="14">
         <v>101.1</v>
       </c>
       <c r="H18" s="14">
@@ -7274,55 +7284,55 @@
       </c>
       <c r="BD18" s="17">
         <v>102.8</v>
       </c>
       <c r="BE18" s="17">
         <v>102.8</v>
       </c>
       <c r="BF18" s="17">
         <v>101.6</v>
       </c>
       <c r="BG18" s="17">
         <v>101.5</v>
       </c>
       <c r="BH18" s="17">
         <v>102.8</v>
       </c>
       <c r="BI18" s="17">
         <v>102.6</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>102</v>
       </c>
-      <c r="BL18" s="75">
+      <c r="BL18" s="74">
         <v>103.1</v>
       </c>
-      <c r="BM18" s="75">
-        <v>101.6</v>
+      <c r="BM18" s="74">
+        <v>100.4</v>
       </c>
     </row>
     <row r="19" spans="1:65" ht="22.5">
       <c r="A19" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="14">
         <v>109.5</v>
       </c>
       <c r="C19" s="14">
         <v>102.6</v>
       </c>
       <c r="D19" s="14">
         <v>104.9</v>
       </c>
       <c r="E19" s="48">
         <v>108.6</v>
       </c>
       <c r="F19" s="14">
         <v>102.8</v>
       </c>
       <c r="G19" s="14">
         <v>105.5</v>
       </c>
       <c r="H19" s="14">
@@ -7471,55 +7481,55 @@
       </c>
       <c r="BD19" s="17">
         <v>102.6</v>
       </c>
       <c r="BE19" s="17">
         <v>98.9</v>
       </c>
       <c r="BF19" s="17">
         <v>100.2</v>
       </c>
       <c r="BG19" s="17">
         <v>101</v>
       </c>
       <c r="BH19" s="17">
         <v>101.3</v>
       </c>
       <c r="BI19" s="17">
         <v>99.8</v>
       </c>
       <c r="BJ19" s="17">
         <v>96.6</v>
       </c>
       <c r="BK19" s="17">
         <v>94.7</v>
       </c>
-      <c r="BL19" s="75">
+      <c r="BL19" s="74">
         <v>92.7</v>
       </c>
-      <c r="BM19" s="75">
-        <v>92.7</v>
+      <c r="BM19" s="74">
+        <v>94.7</v>
       </c>
     </row>
     <row r="20" spans="1:65" ht="22.5">
       <c r="A20" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="14">
         <v>107.9</v>
       </c>
       <c r="C20" s="14">
         <v>102.06608187766525</v>
       </c>
       <c r="D20" s="14">
         <v>104.5</v>
       </c>
       <c r="E20" s="48">
         <v>119.2</v>
       </c>
       <c r="F20" s="14">
         <v>103</v>
       </c>
       <c r="G20" s="14">
         <v>112.2</v>
       </c>
       <c r="H20" s="14">
@@ -7668,55 +7678,55 @@
       </c>
       <c r="BD20" s="17">
         <v>100.9</v>
       </c>
       <c r="BE20" s="17">
         <v>102.7</v>
       </c>
       <c r="BF20" s="17">
         <v>100.5</v>
       </c>
       <c r="BG20" s="17">
         <v>100.4</v>
       </c>
       <c r="BH20" s="17">
         <v>101.4</v>
       </c>
       <c r="BI20" s="17">
         <v>99.5</v>
       </c>
       <c r="BJ20" s="17">
         <v>95.2</v>
       </c>
       <c r="BK20" s="17">
         <v>97</v>
       </c>
-      <c r="BL20" s="75">
+      <c r="BL20" s="74">
         <v>99.2</v>
       </c>
-      <c r="BM20" s="75">
-        <v>95.3</v>
+      <c r="BM20" s="74">
+        <v>95.2</v>
       </c>
     </row>
     <row r="21" spans="1:65" ht="22.5">
       <c r="A21" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="14">
         <v>102.7</v>
       </c>
       <c r="C21" s="14">
         <v>101.2</v>
       </c>
       <c r="D21" s="14">
         <v>102.7</v>
       </c>
       <c r="E21" s="48">
         <v>101.4</v>
       </c>
       <c r="F21" s="14">
         <v>100.8</v>
       </c>
       <c r="G21" s="14">
         <v>100.3</v>
       </c>
       <c r="H21" s="14">
@@ -7865,54 +7875,54 @@
       </c>
       <c r="BD21" s="17">
         <v>102.6</v>
       </c>
       <c r="BE21" s="17">
         <v>103</v>
       </c>
       <c r="BF21" s="17">
         <v>97.7</v>
       </c>
       <c r="BG21" s="17">
         <v>101.8</v>
       </c>
       <c r="BH21" s="17">
         <v>102.5</v>
       </c>
       <c r="BI21" s="17">
         <v>102.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>102.2</v>
       </c>
       <c r="BK21" s="17">
         <v>101.5</v>
       </c>
-      <c r="BL21" s="75">
+      <c r="BL21" s="74">
         <v>101.7</v>
       </c>
-      <c r="BM21" s="75">
+      <c r="BM21" s="74">
         <v>101.5</v>
       </c>
     </row>
     <row r="22" spans="1:65">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="14">
         <v>103.1</v>
       </c>
       <c r="C22" s="14">
         <v>103.4</v>
       </c>
       <c r="D22" s="14">
         <v>103.5</v>
       </c>
       <c r="E22" s="48">
         <v>103.5</v>
       </c>
       <c r="F22" s="14">
         <v>104.7</v>
       </c>
       <c r="G22" s="14">
         <v>104.4</v>
       </c>
@@ -8062,55 +8072,55 @@
       </c>
       <c r="BD22" s="17">
         <v>102.1</v>
       </c>
       <c r="BE22" s="17">
         <v>102.3</v>
       </c>
       <c r="BF22" s="17">
         <v>102.6</v>
       </c>
       <c r="BG22" s="17">
         <v>102</v>
       </c>
       <c r="BH22" s="17">
         <v>102</v>
       </c>
       <c r="BI22" s="17">
         <v>101.3</v>
       </c>
       <c r="BJ22" s="17">
         <v>102.2</v>
       </c>
       <c r="BK22" s="17">
         <v>102.4</v>
       </c>
-      <c r="BL22" s="75">
+      <c r="BL22" s="74">
         <v>102.3</v>
       </c>
-      <c r="BM22" s="75">
-        <v>102.3</v>
+      <c r="BM22" s="74">
+        <v>101.4</v>
       </c>
     </row>
     <row r="23" spans="1:65" ht="24" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="14">
         <v>104.8</v>
       </c>
       <c r="C23" s="14">
         <v>105.94060613080306</v>
       </c>
       <c r="D23" s="14">
         <v>105.1</v>
       </c>
       <c r="E23" s="48">
         <v>105</v>
       </c>
       <c r="F23" s="14">
         <v>104.9</v>
       </c>
       <c r="G23" s="14">
         <v>104.7</v>
       </c>
       <c r="H23" s="14">
@@ -8259,55 +8269,55 @@
       </c>
       <c r="BD23" s="17">
         <v>101.6</v>
       </c>
       <c r="BE23" s="17">
         <v>101.8</v>
       </c>
       <c r="BF23" s="17">
         <v>101.6</v>
       </c>
       <c r="BG23" s="17">
         <v>101.1</v>
       </c>
       <c r="BH23" s="17">
         <v>101.4</v>
       </c>
       <c r="BI23" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ23" s="17">
         <v>102.9</v>
       </c>
       <c r="BK23" s="17">
         <v>102.6</v>
       </c>
-      <c r="BL23" s="75">
+      <c r="BL23" s="74">
         <v>101.6</v>
       </c>
-      <c r="BM23" s="75">
-        <v>102</v>
+      <c r="BM23" s="74">
+        <v>100.6</v>
       </c>
     </row>
     <row r="24" spans="1:65">
       <c r="A24" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="14">
         <v>108.4</v>
       </c>
       <c r="C24" s="14">
         <v>104.7</v>
       </c>
       <c r="D24" s="14">
         <v>104.7</v>
       </c>
       <c r="E24" s="48">
         <v>124.7</v>
       </c>
       <c r="F24" s="14">
         <v>103.9</v>
       </c>
       <c r="G24" s="14">
         <v>113.7</v>
       </c>
       <c r="H24" s="14">
@@ -8456,55 +8466,55 @@
       </c>
       <c r="BD24" s="17">
         <v>100.1</v>
       </c>
       <c r="BE24" s="17">
         <v>95.1</v>
       </c>
       <c r="BF24" s="17">
         <v>98.5</v>
       </c>
       <c r="BG24" s="17">
         <v>102.1</v>
       </c>
       <c r="BH24" s="17">
         <v>101.5</v>
       </c>
       <c r="BI24" s="17">
         <v>92.3</v>
       </c>
       <c r="BJ24" s="17">
         <v>102.1</v>
       </c>
       <c r="BK24" s="17">
         <v>102.2</v>
       </c>
-      <c r="BL24" s="75">
+      <c r="BL24" s="74">
         <v>102.2</v>
       </c>
-      <c r="BM24" s="75">
-        <v>100.4</v>
+      <c r="BM24" s="74">
+        <v>102.2</v>
       </c>
     </row>
     <row r="25" spans="1:65">
       <c r="A25" s="38" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="14">
         <v>104.9</v>
       </c>
       <c r="C25" s="14">
         <v>103.66711714765546</v>
       </c>
       <c r="D25" s="14">
         <v>107.7</v>
       </c>
       <c r="E25" s="48">
         <v>123.7</v>
       </c>
       <c r="F25" s="14">
         <v>105</v>
       </c>
       <c r="G25" s="14">
         <v>154.4</v>
       </c>
       <c r="H25" s="14">
@@ -8653,55 +8663,55 @@
       </c>
       <c r="BD25" s="17">
         <v>102</v>
       </c>
       <c r="BE25" s="17">
         <v>97.3</v>
       </c>
       <c r="BF25" s="17">
         <v>109.1</v>
       </c>
       <c r="BG25" s="17">
         <v>102</v>
       </c>
       <c r="BH25" s="17">
         <v>99.4</v>
       </c>
       <c r="BI25" s="17">
         <v>98.8</v>
       </c>
       <c r="BJ25" s="17">
         <v>95.3</v>
       </c>
       <c r="BK25" s="17">
         <v>100.5</v>
       </c>
-      <c r="BL25" s="75">
+      <c r="BL25" s="74">
         <v>100.9</v>
       </c>
-      <c r="BM25" s="75">
-        <v>99.7</v>
+      <c r="BM25" s="74">
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:65" ht="46.5" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="14">
         <v>100</v>
       </c>
       <c r="C26" s="14">
         <v>100</v>
       </c>
       <c r="D26" s="14">
         <v>100</v>
       </c>
       <c r="E26" s="48">
         <v>105.3</v>
       </c>
       <c r="F26" s="14">
         <v>121.6</v>
       </c>
       <c r="G26" s="14">
         <v>99.5</v>
       </c>
       <c r="H26" s="14">
@@ -8850,55 +8860,55 @@
       </c>
       <c r="BD26" s="17">
         <v>101.1</v>
       </c>
       <c r="BE26" s="17">
         <v>112.3</v>
       </c>
       <c r="BF26" s="17">
         <v>100.7</v>
       </c>
       <c r="BG26" s="17">
         <v>102.3</v>
       </c>
       <c r="BH26" s="17">
         <v>102.5</v>
       </c>
       <c r="BI26" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ26" s="17">
         <v>100.2</v>
       </c>
       <c r="BK26" s="17">
         <v>100.7</v>
       </c>
-      <c r="BL26" s="75">
+      <c r="BL26" s="74">
         <v>102</v>
       </c>
-      <c r="BM26" s="75">
-        <v>100.5</v>
+      <c r="BM26" s="74">
+        <v>94.7</v>
       </c>
     </row>
     <row r="27" spans="1:65" s="13" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="8">
         <v>105.4</v>
       </c>
       <c r="C27" s="8">
         <v>106.28064915279401</v>
       </c>
       <c r="D27" s="8">
         <v>105.9</v>
       </c>
       <c r="E27" s="11">
         <v>106.2</v>
       </c>
       <c r="F27" s="8">
         <v>106.2</v>
       </c>
       <c r="G27" s="8">
         <v>106.5</v>
       </c>
       <c r="H27" s="8">
@@ -9244,54 +9254,54 @@
       </c>
       <c r="BD28" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BE28" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BF28" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BG28" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BH28" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BI28" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BJ28" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BK28" s="28" t="s">
         <v>167</v>
       </c>
-      <c r="BL28" s="76" t="s">
-[...2 lines deleted...]
-      <c r="BM28" s="76" t="s">
+      <c r="BL28" s="75" t="s">
+        <v>167</v>
+      </c>
+      <c r="BM28" s="75" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:65" s="13" customFormat="1">
       <c r="A29" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="8">
         <v>107.4</v>
       </c>
       <c r="C29" s="8">
         <v>107.87222941007528</v>
       </c>
       <c r="D29" s="8">
         <v>107.1</v>
       </c>
       <c r="E29" s="11">
         <v>107.3</v>
       </c>
       <c r="F29" s="8">
         <v>106.5</v>
       </c>
       <c r="G29" s="8">
         <v>107</v>
       </c>
@@ -9450,51 +9460,51 @@
       </c>
       <c r="BG29" s="11">
         <v>103.4</v>
       </c>
       <c r="BH29" s="11">
         <v>104.5</v>
       </c>
       <c r="BI29" s="11">
         <v>105.3</v>
       </c>
       <c r="BJ29" s="11">
         <v>105.7</v>
       </c>
       <c r="BK29" s="11">
         <v>106.3</v>
       </c>
       <c r="BL29" s="9">
         <v>106.4</v>
       </c>
       <c r="BM29" s="9">
         <v>106.5</v>
       </c>
     </row>
     <row r="30" spans="1:65" s="13" customFormat="1">
       <c r="A30" s="38" t="s">
-        <v>26</v>
+        <v>203</v>
       </c>
       <c r="B30" s="64" t="s">
         <v>167</v>
       </c>
       <c r="C30" s="64" t="s">
         <v>167</v>
       </c>
       <c r="D30" s="64" t="s">
         <v>167</v>
       </c>
       <c r="E30" s="15">
         <v>106.5</v>
       </c>
       <c r="F30" s="64" t="s">
         <v>167</v>
       </c>
       <c r="G30" s="64" t="s">
         <v>167</v>
       </c>
       <c r="H30" s="64" t="s">
         <v>167</v>
       </c>
       <c r="I30" s="15">
         <v>107.3</v>
       </c>
@@ -9638,60 +9648,60 @@
       </c>
       <c r="BD30" s="48" t="s">
         <v>167</v>
       </c>
       <c r="BE30" s="48">
         <v>107.4</v>
       </c>
       <c r="BF30" s="48" t="s">
         <v>167</v>
       </c>
       <c r="BG30" s="48" t="s">
         <v>167</v>
       </c>
       <c r="BH30" s="48" t="s">
         <v>167</v>
       </c>
       <c r="BI30" s="28">
         <v>102.3</v>
       </c>
       <c r="BJ30" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BK30" s="28" t="s">
         <v>167</v>
       </c>
-      <c r="BL30" s="78" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="BL30" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="BM30" s="77">
+        <v>105.3</v>
       </c>
     </row>
     <row r="31" spans="1:65" s="13" customFormat="1">
       <c r="A31" s="19" t="s">
-        <v>69</v>
+        <v>201</v>
       </c>
       <c r="B31" s="20">
         <v>102.2</v>
       </c>
       <c r="C31" s="20">
         <v>109.46859245893974</v>
       </c>
       <c r="D31" s="20">
         <v>114.2</v>
       </c>
       <c r="E31" s="48">
         <v>106.1</v>
       </c>
       <c r="F31" s="20">
         <v>108.7</v>
       </c>
       <c r="G31" s="20">
         <v>106.1</v>
       </c>
       <c r="H31" s="20">
         <v>116.3</v>
       </c>
       <c r="I31" s="48">
         <v>107.7</v>
       </c>
@@ -9835,60 +9845,60 @@
       </c>
       <c r="BD31" s="28">
         <v>107.4</v>
       </c>
       <c r="BE31" s="28">
         <v>107.6</v>
       </c>
       <c r="BF31" s="28">
         <v>103.7</v>
       </c>
       <c r="BG31" s="28">
         <v>101.1</v>
       </c>
       <c r="BH31" s="28">
         <v>100.7</v>
       </c>
       <c r="BI31" s="28">
         <v>102.5</v>
       </c>
       <c r="BJ31" s="28">
         <v>104</v>
       </c>
       <c r="BK31" s="28">
         <v>105.5</v>
       </c>
-      <c r="BL31" s="78">
+      <c r="BL31" s="77">
         <v>105.5</v>
       </c>
-      <c r="BM31" s="78">
+      <c r="BM31" s="77">
         <v>105.5</v>
       </c>
     </row>
     <row r="32" spans="1:65" s="13" customFormat="1">
       <c r="A32" s="19" t="s">
-        <v>70</v>
+        <v>202</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>167</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>167</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>167</v>
       </c>
       <c r="E32" s="48">
         <v>95.4</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>167</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="48">
         <v>118</v>
       </c>
@@ -10032,55 +10042,55 @@
       </c>
       <c r="BD32" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BE32" s="28">
         <v>113.7</v>
       </c>
       <c r="BF32" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BG32" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BH32" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BI32" s="28">
         <v>107.3</v>
       </c>
       <c r="BJ32" s="28" t="s">
         <v>167</v>
       </c>
       <c r="BK32" s="28" t="s">
         <v>167</v>
       </c>
-      <c r="BL32" s="78" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="BL32" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="BM32" s="77">
+        <v>109.3</v>
       </c>
     </row>
     <row r="33" spans="1:65" s="13" customFormat="1">
       <c r="A33" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>107.1</v>
       </c>
       <c r="C33" s="8">
         <v>107.95166989252158</v>
       </c>
       <c r="D33" s="8">
         <v>107.5</v>
       </c>
       <c r="E33" s="11">
         <v>107.3</v>
       </c>
       <c r="F33" s="8">
         <v>106.6</v>
       </c>
       <c r="G33" s="8">
         <v>107</v>
       </c>
       <c r="H33" s="8">
@@ -10229,64 +10239,64 @@
       </c>
       <c r="BD33" s="11">
         <v>104.9</v>
       </c>
       <c r="BE33" s="11">
         <v>105.1</v>
       </c>
       <c r="BF33" s="11">
         <v>103.8</v>
       </c>
       <c r="BG33" s="11">
         <v>103.2</v>
       </c>
       <c r="BH33" s="11">
         <v>104.1</v>
       </c>
       <c r="BI33" s="11">
         <v>105</v>
       </c>
       <c r="BJ33" s="11">
         <v>105.6</v>
       </c>
       <c r="BK33" s="11">
         <v>106.3</v>
       </c>
-      <c r="BL33" s="77">
+      <c r="BL33" s="76">
         <v>106.3</v>
       </c>
-      <c r="BM33" s="77">
+      <c r="BM33" s="76">
         <v>106.5</v>
       </c>
     </row>
     <row r="34" spans="1:65">
       <c r="BI34" s="13"/>
       <c r="BJ34" s="13"/>
     </row>
     <row r="35" spans="1:65" ht="12.75">
-      <c r="A35" s="21" t="s">
-        <v>192</v>
+      <c r="A35" s="84" t="s">
+        <v>204</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
     </row>
     <row r="36" spans="1:65">
       <c r="A36" s="51"/>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
     </row>
     <row r="37" spans="1:65" ht="15.75" customHeight="1">
       <c r="A37" s="51"/>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
@@ -10309,138 +10319,138 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58EB4E33-9806-4D49-BE0A-05612E888585}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE9E3C4-0937-4D17-BE73-BE661948DCE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0C72078-01BD-441E-B418-DB7817755B2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>