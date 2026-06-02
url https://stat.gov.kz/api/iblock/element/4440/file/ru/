--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="15" windowWidth="14310" windowHeight="12135" tabRatio="690" activeTab="5"/>
+    <workbookView xWindow="-45" yWindow="15" windowWidth="12225" windowHeight="12300" tabRatio="690" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
-    <sheet name="2010-2025 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
+    <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="206">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -461,53 +461,50 @@
   <si>
     <r>
       <t>1 квартал 2024г.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>1 полугодие 2024г.</t>
   </si>
   <si>
     <t>9 месяцев 2024г.</t>
   </si>
   <si>
     <t>1 квартал 2025г.</t>
   </si>
   <si>
-    <t xml:space="preserve">                   в % к соответствующему периоду предыдущего года</t>
-[...1 lines deleted...]
-  <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Индекс физического объема валового внутреннего продукта методом производства</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>в % к предыдущему периоду прошлого года</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>ИФО ВВП  методом производства</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
@@ -656,117 +653,127 @@
   <si>
     <t>2000 год</t>
   </si>
   <si>
     <t>2001 год</t>
   </si>
   <si>
     <t>2002 год</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>ВВП методом доходов</t>
+  </si>
+  <si>
+    <t>ВВП методом конечного использования</t>
+  </si>
+  <si>
+    <t>Краткосрочный экономический индикатор</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Налоги на продукты </t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
+  </si>
+  <si>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З. А. Жунусова
+Н. Ш. Тастан
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
+  </si>
+  <si>
     <r>
-      <t>2025 год</t>
+      <t>1 квартал 2026г.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
-    <t>ВВП методом производства</t>
-[...28 lines deleted...]
-    <t>Чистые налоги на продукты</t>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">* </t>
+      <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
+      <t>Оперативные данные.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1177,61 +1184,61 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -1552,368 +1559,366 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="62" customWidth="1"/>
     <col min="2" max="2" width="76.85546875" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="53" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B2" s="54">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
       <c r="A3" s="53" t="s">
+        <v>130</v>
+      </c>
+      <c r="B3" s="55" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4" s="56" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="B5" s="54" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="102">
       <c r="A6" s="57" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B6" s="55" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B7" s="58" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B8" s="56" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B9" s="58" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10" s="58" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="53" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B12" s="67" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B13" s="79" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="85" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B14" s="80" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="86"/>
       <c r="B15" s="80" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="86"/>
       <c r="B16" s="80" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="87"/>
       <c r="B17" s="80" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="59" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B18" s="68" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="53" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B19" s="78">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="53" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B20" s="78">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="53" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21" s="56" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="27.75" customHeight="1">
       <c r="A22" s="53" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B22" s="58" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="28.5" customHeight="1">
       <c r="A23" s="53" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>157</v>
+      </c>
+      <c r="B23" s="83" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="27.75" customHeight="1">
       <c r="A24" s="53" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>158</v>
+      </c>
+      <c r="B24" s="84" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:D14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.85546875" customWidth="1"/>
     <col min="2" max="2" width="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:4">
       <c r="B6" s="60" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="7" spans="2:4">
       <c r="B7" s="60" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="2:4">
       <c r="B8" s="60" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="9" spans="2:4">
       <c r="B9" s="60" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="10" spans="2:4">
       <c r="B10" s="60" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="25.5">
       <c r="B11" s="61" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="62"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:4">
-      <c r="B14" s="83" t="s">
-        <v>166</v>
+      <c r="B14" s="81" t="s">
+        <v>165</v>
       </c>
       <c r="C14" s="65"/>
       <c r="D14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="13"/>
       <c r="E2" s="88" t="s">
         <v>97</v>
       </c>
       <c r="F2" s="89"/>
       <c r="G2" s="89"/>
       <c r="H2" s="89"/>
     </row>
     <row r="3" spans="1:8" s="72" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>98</v>
       </c>
       <c r="B3" s="71" t="s">
+        <v>175</v>
+      </c>
+      <c r="C3" s="71" t="s">
         <v>176</v>
       </c>
-      <c r="C3" s="71" t="s">
+      <c r="D3" s="71" t="s">
         <v>177</v>
       </c>
-      <c r="D3" s="71" t="s">
+      <c r="E3" s="71" t="s">
         <v>178</v>
       </c>
-      <c r="E3" s="71" t="s">
+      <c r="F3" s="71" t="s">
         <v>179</v>
       </c>
-      <c r="F3" s="71" t="s">
+      <c r="G3" s="71" t="s">
         <v>180</v>
       </c>
-      <c r="G3" s="71" t="s">
+      <c r="H3" s="71" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="37">
         <v>100.4</v>
       </c>
       <c r="C4" s="37">
         <v>82.9</v>
       </c>
       <c r="D4" s="37">
         <v>86</v>
       </c>
       <c r="E4" s="37">
         <v>72.5</v>
       </c>
       <c r="F4" s="37">
         <v>91.4</v>
       </c>
       <c r="G4" s="37">
         <v>100.3</v>
       </c>
       <c r="H4" s="37">
@@ -2599,78 +2604,78 @@
       <c r="A1" s="90" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="90"/>
       <c r="C1" s="90"/>
       <c r="D1" s="90"/>
       <c r="E1" s="90"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="13"/>
       <c r="G2" s="42"/>
       <c r="H2" s="91" t="s">
         <v>97</v>
       </c>
       <c r="I2" s="91"/>
       <c r="J2" s="91"/>
       <c r="K2" s="66"/>
     </row>
     <row r="3" spans="1:11" s="72" customFormat="1" ht="28.5" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B3" s="71" t="s">
+        <v>182</v>
+      </c>
+      <c r="C3" s="71" t="s">
         <v>183</v>
       </c>
-      <c r="C3" s="71" t="s">
+      <c r="D3" s="71" t="s">
         <v>184</v>
       </c>
-      <c r="D3" s="71" t="s">
+      <c r="E3" s="71" t="s">
         <v>185</v>
       </c>
-      <c r="E3" s="71" t="s">
+      <c r="F3" s="71" t="s">
         <v>186</v>
       </c>
-      <c r="F3" s="71" t="s">
+      <c r="G3" s="71" t="s">
         <v>187</v>
       </c>
-      <c r="G3" s="71" t="s">
+      <c r="H3" s="71" t="s">
         <v>188</v>
       </c>
-      <c r="H3" s="71" t="s">
+      <c r="I3" s="71" t="s">
         <v>189</v>
       </c>
-      <c r="I3" s="71" t="s">
+      <c r="J3" s="71" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>94.7</v>
       </c>
       <c r="C4" s="24">
         <v>107.6</v>
       </c>
       <c r="D4" s="24">
         <v>111</v>
       </c>
       <c r="E4" s="24">
         <v>115.7</v>
       </c>
       <c r="F4" s="24">
         <v>110.1</v>
       </c>
       <c r="G4" s="24">
         <v>108</v>
       </c>
       <c r="H4" s="24">
@@ -3430,54 +3435,54 @@
       </c>
       <c r="E28" s="26">
         <v>113.6</v>
       </c>
       <c r="F28" s="26">
         <v>109.7</v>
       </c>
       <c r="G28" s="26">
         <v>109.4</v>
       </c>
       <c r="H28" s="26">
         <v>109.6</v>
       </c>
       <c r="I28" s="26">
         <v>109.5</v>
       </c>
       <c r="J28" s="26">
         <v>110.6</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="12" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C29" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D29" s="17">
         <v>114.1</v>
       </c>
       <c r="E29" s="17">
         <v>112.6</v>
       </c>
       <c r="F29" s="17">
         <v>110.9</v>
       </c>
       <c r="G29" s="17">
         <v>109</v>
       </c>
       <c r="H29" s="17">
         <v>109.5</v>
       </c>
       <c r="I29" s="17">
         <v>112.6</v>
       </c>
       <c r="J29" s="17">
         <v>112.5</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="19" t="s">
@@ -3601,51 +3606,51 @@
     <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="11" style="6" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21.75" customHeight="1">
       <c r="A1" s="92" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="92"/>
       <c r="C1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="1"/>
       <c r="C2" s="91" t="s">
         <v>97</v>
       </c>
       <c r="D2" s="91"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
     </row>
     <row r="3" spans="1:7" ht="52.5" customHeight="1">
       <c r="A3" s="35" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>108.1</v>
       </c>
       <c r="C4" s="25">
         <v>101.4</v>
       </c>
       <c r="D4" s="25">
         <v>103.3</v>
       </c>
     </row>
@@ -4022,170 +4027,172 @@
       </c>
       <c r="C31" s="30">
         <v>103.3</v>
       </c>
       <c r="D31" s="30">
         <v>101.2</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM38"/>
+  <dimension ref="A1:BN38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BM3" sqref="BM3"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="6" customWidth="1"/>
     <col min="2" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="9.85546875" style="6" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="6" customWidth="1"/>
     <col min="39" max="39" width="11.28515625" style="6" customWidth="1"/>
     <col min="40" max="40" width="9.7109375" style="6" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="6" customWidth="1"/>
     <col min="42" max="42" width="9.7109375" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.42578125" style="6" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="6" customWidth="1"/>
     <col min="46" max="46" width="9.7109375" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="6" customWidth="1"/>
     <col min="48" max="48" width="10.140625" style="6" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="6" customWidth="1"/>
     <col min="50" max="50" width="10.42578125" style="6" customWidth="1"/>
     <col min="51" max="51" width="11.140625" style="6" customWidth="1"/>
     <col min="52" max="52" width="9.7109375" style="6" customWidth="1"/>
     <col min="53" max="53" width="9.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="9.7109375" style="6" customWidth="1"/>
     <col min="55" max="55" width="11.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="6" customWidth="1"/>
     <col min="57" max="57" width="10" style="6" customWidth="1"/>
     <col min="58" max="58" width="10.5703125" style="6" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="6" customWidth="1"/>
     <col min="60" max="60" width="11.7109375" style="6" customWidth="1"/>
     <col min="61" max="62" width="11.5703125" style="6" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="6" customWidth="1"/>
     <col min="64" max="64" width="11.28515625" style="6" customWidth="1"/>
     <col min="65" max="65" width="11.7109375" style="6" customWidth="1"/>
-    <col min="66" max="16384" width="9.140625" style="6"/>
+    <col min="66" max="66" width="11.5703125" style="6" customWidth="1"/>
+    <col min="67" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="21.75" customHeight="1">
+    <row r="1" spans="1:66" ht="21.75" customHeight="1">
       <c r="A1" s="93" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="93"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="5"/>
     </row>
-    <row r="2" spans="1:65" ht="12.75" customHeight="1">
+    <row r="2" spans="1:66" ht="12.75" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="46"/>
       <c r="AD2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AL2" s="46"/>
       <c r="AM2" s="46"/>
       <c r="AN2" s="46"/>
       <c r="AO2" s="46"/>
       <c r="AP2" s="46"/>
       <c r="AQ2" s="46"/>
       <c r="AR2" s="46"/>
       <c r="AT2" s="46"/>
       <c r="AU2" s="46"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
-      <c r="BI2" s="91" t="s">
-[...3 lines deleted...]
-      <c r="BK2" s="91"/>
+      <c r="BI2" s="42"/>
+      <c r="BJ2" s="42"/>
+      <c r="BK2" s="91" t="s">
+        <v>204</v>
+      </c>
       <c r="BL2" s="91"/>
       <c r="BM2" s="91"/>
-    </row>
-    <row r="3" spans="1:65" ht="37.5" customHeight="1">
+      <c r="BN2" s="91"/>
+    </row>
+    <row r="3" spans="1:66" ht="37.5" customHeight="1">
       <c r="A3" s="44" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="35" t="s">
         <v>43</v>
       </c>
       <c r="I3" s="35" t="s">
         <v>63</v>
       </c>
@@ -4237,51 +4244,51 @@
       <c r="Y3" s="35" t="s">
         <v>67</v>
       </c>
       <c r="Z3" s="35" t="s">
         <v>56</v>
       </c>
       <c r="AA3" s="35" t="s">
         <v>57</v>
       </c>
       <c r="AB3" s="35" t="s">
         <v>58</v>
       </c>
       <c r="AC3" s="35" t="s">
         <v>71</v>
       </c>
       <c r="AD3" s="35" t="s">
         <v>68</v>
       </c>
       <c r="AE3" s="35" t="s">
         <v>72</v>
       </c>
       <c r="AF3" s="35" t="s">
         <v>73</v>
       </c>
       <c r="AG3" s="35" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="AH3" s="35" t="s">
         <v>74</v>
       </c>
       <c r="AI3" s="35" t="s">
         <v>75</v>
       </c>
       <c r="AJ3" s="35" t="s">
         <v>76</v>
       </c>
       <c r="AK3" s="35" t="s">
         <v>93</v>
       </c>
       <c r="AL3" s="35" t="s">
         <v>77</v>
       </c>
       <c r="AM3" s="35" t="s">
         <v>78</v>
       </c>
       <c r="AN3" s="35" t="s">
         <v>79</v>
       </c>
       <c r="AO3" s="35" t="s">
         <v>92</v>
       </c>
@@ -4309,78 +4316,81 @@
       <c r="AW3" s="35" t="s">
         <v>122</v>
       </c>
       <c r="AX3" s="35" t="s">
         <v>96</v>
       </c>
       <c r="AY3" s="35" t="s">
         <v>95</v>
       </c>
       <c r="AZ3" s="35" t="s">
         <v>120</v>
       </c>
       <c r="BA3" s="35" t="s">
         <v>123</v>
       </c>
       <c r="BB3" s="35" t="s">
         <v>117</v>
       </c>
       <c r="BC3" s="35" t="s">
         <v>118</v>
       </c>
       <c r="BD3" s="35" t="s">
         <v>124</v>
       </c>
       <c r="BE3" s="35" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="BF3" s="35" t="s">
         <v>125</v>
       </c>
       <c r="BG3" s="35" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="35" t="s">
         <v>127</v>
       </c>
       <c r="BI3" s="35" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="BJ3" s="35" t="s">
         <v>128</v>
       </c>
       <c r="BK3" s="35" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="BL3" s="35" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="BM3" s="35" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:65" s="13" customFormat="1">
+        <v>203</v>
+      </c>
+      <c r="BN3" s="35" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="13" customFormat="1">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="43">
         <v>107.6</v>
       </c>
       <c r="C4" s="43">
         <v>108.34928650148717</v>
       </c>
       <c r="D4" s="43">
         <v>106.1</v>
       </c>
       <c r="E4" s="11">
         <v>105</v>
       </c>
       <c r="F4" s="43">
         <v>105.6</v>
       </c>
       <c r="G4" s="43">
         <v>105</v>
       </c>
       <c r="H4" s="43">
         <v>105.3</v>
       </c>
       <c r="I4" s="11">
@@ -4532,52 +4542,55 @@
       </c>
       <c r="BF4" s="11">
         <v>105.1</v>
       </c>
       <c r="BG4" s="11">
         <v>103.5</v>
       </c>
       <c r="BH4" s="11">
         <v>104.9</v>
       </c>
       <c r="BI4" s="11">
         <v>106.3</v>
       </c>
       <c r="BJ4" s="11">
         <v>107.8</v>
       </c>
       <c r="BK4" s="11">
         <v>108</v>
       </c>
       <c r="BL4" s="73">
         <v>108.1</v>
       </c>
       <c r="BM4" s="73">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4" s="11">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="14">
         <v>102.3</v>
       </c>
       <c r="C5" s="14">
         <v>102.97251929380633</v>
       </c>
       <c r="D5" s="14">
         <v>96</v>
       </c>
       <c r="E5" s="48">
         <v>88.4</v>
       </c>
       <c r="F5" s="14">
         <v>101.7</v>
       </c>
       <c r="G5" s="14">
         <v>101.4</v>
       </c>
       <c r="H5" s="14">
         <v>110.8</v>
       </c>
       <c r="I5" s="48">
@@ -4729,52 +4742,55 @@
       </c>
       <c r="BF5" s="17">
         <v>101.7</v>
       </c>
       <c r="BG5" s="17">
         <v>103.1</v>
       </c>
       <c r="BH5" s="17">
         <v>110.8</v>
       </c>
       <c r="BI5" s="17">
         <v>113.7</v>
       </c>
       <c r="BJ5" s="17">
         <v>103.4</v>
       </c>
       <c r="BK5" s="17">
         <v>103.4</v>
       </c>
       <c r="BL5" s="74">
         <v>104.2</v>
       </c>
       <c r="BM5" s="74">
         <v>105.8</v>
       </c>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5" s="17">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>112.5</v>
       </c>
       <c r="C6" s="14">
         <v>112.40008604645787</v>
       </c>
       <c r="D6" s="14">
         <v>110.2</v>
       </c>
       <c r="E6" s="48">
         <v>109.2</v>
       </c>
       <c r="F6" s="14">
         <v>106.3</v>
       </c>
       <c r="G6" s="14">
         <v>105.8</v>
       </c>
       <c r="H6" s="14">
         <v>105.1</v>
       </c>
       <c r="I6" s="48">
@@ -4926,52 +4942,55 @@
       </c>
       <c r="BF6" s="48">
         <v>103.9</v>
       </c>
       <c r="BG6" s="48">
         <v>102.6</v>
       </c>
       <c r="BH6" s="48">
         <v>103.1</v>
       </c>
       <c r="BI6" s="48">
         <v>103.3</v>
       </c>
       <c r="BJ6" s="48">
         <v>106.7</v>
       </c>
       <c r="BK6" s="48">
         <v>106.5</v>
       </c>
       <c r="BL6" s="75">
         <v>107.4</v>
       </c>
       <c r="BM6" s="75">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:65" ht="27" customHeight="1">
+      <c r="BN6" s="48">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" ht="27" customHeight="1">
       <c r="A7" s="49" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="14">
         <v>107.2</v>
       </c>
       <c r="C7" s="14">
         <v>106.37517955678253</v>
       </c>
       <c r="D7" s="14">
         <v>105</v>
       </c>
       <c r="E7" s="48">
         <v>107.1</v>
       </c>
       <c r="F7" s="14">
         <v>104.8</v>
       </c>
       <c r="G7" s="14">
         <v>104.1</v>
       </c>
       <c r="H7" s="14">
         <v>102.2</v>
       </c>
       <c r="I7" s="48">
@@ -5123,52 +5142,55 @@
       </c>
       <c r="BF7" s="17">
         <v>101.9</v>
       </c>
       <c r="BG7" s="17">
         <v>100.1</v>
       </c>
       <c r="BH7" s="17">
         <v>101.3</v>
       </c>
       <c r="BI7" s="17">
         <v>100.2</v>
       </c>
       <c r="BJ7" s="17">
         <v>106.2</v>
       </c>
       <c r="BK7" s="17">
         <v>108.4</v>
       </c>
       <c r="BL7" s="74">
         <v>109.3</v>
       </c>
       <c r="BM7" s="74">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7" s="17">
+        <v>88.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>121.4</v>
       </c>
       <c r="C8" s="14">
         <v>122.27440367009943</v>
       </c>
       <c r="D8" s="14">
         <v>119.1</v>
       </c>
       <c r="E8" s="48">
         <v>113.6</v>
       </c>
       <c r="F8" s="14">
         <v>109.2</v>
       </c>
       <c r="G8" s="14">
         <v>108.7</v>
       </c>
       <c r="H8" s="14">
         <v>109.3</v>
       </c>
       <c r="I8" s="48">
@@ -5320,52 +5342,55 @@
       </c>
       <c r="BF8" s="17">
         <v>105.6</v>
       </c>
       <c r="BG8" s="17">
         <v>105.1</v>
       </c>
       <c r="BH8" s="17">
         <v>104.9</v>
       </c>
       <c r="BI8" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ8" s="17">
         <v>108.8</v>
       </c>
       <c r="BK8" s="17">
         <v>105.6</v>
       </c>
       <c r="BL8" s="74">
         <v>106.2</v>
       </c>
       <c r="BM8" s="74">
         <v>106.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="23.25" customHeight="1">
+      <c r="BN8" s="17">
+        <v>108.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="23.25" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="14">
         <v>108.3</v>
       </c>
       <c r="C9" s="14">
         <v>108.1</v>
       </c>
       <c r="D9" s="14">
         <v>107</v>
       </c>
       <c r="E9" s="48">
         <v>104.8</v>
       </c>
       <c r="F9" s="14">
         <v>106.2</v>
       </c>
       <c r="G9" s="14">
         <v>106.8</v>
       </c>
       <c r="H9" s="14">
         <v>107.5</v>
       </c>
       <c r="I9" s="48">
@@ -5517,52 +5542,55 @@
       </c>
       <c r="BF9" s="17">
         <v>105.5</v>
       </c>
       <c r="BG9" s="17">
         <v>106.1</v>
       </c>
       <c r="BH9" s="17">
         <v>105.5</v>
       </c>
       <c r="BI9" s="17">
         <v>101.5</v>
       </c>
       <c r="BJ9" s="17">
         <v>97.2</v>
       </c>
       <c r="BK9" s="17">
         <v>100.5</v>
       </c>
       <c r="BL9" s="74">
         <v>102.1</v>
       </c>
       <c r="BM9" s="74">
         <v>102.1</v>
       </c>
-    </row>
-    <row r="10" spans="1:65" ht="33.75">
+      <c r="BN9" s="17">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="33.75">
       <c r="A10" s="49" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="14">
         <v>110.1</v>
       </c>
       <c r="C10" s="14">
         <v>107.8</v>
       </c>
       <c r="D10" s="14">
         <v>106.2</v>
       </c>
       <c r="E10" s="48">
         <v>115.5</v>
       </c>
       <c r="F10" s="14">
         <v>103</v>
       </c>
       <c r="G10" s="14">
         <v>97.6</v>
       </c>
       <c r="H10" s="14">
         <v>100.1</v>
       </c>
       <c r="I10" s="48">
@@ -5714,52 +5742,55 @@
       </c>
       <c r="BF10" s="17">
         <v>102.7</v>
       </c>
       <c r="BG10" s="17">
         <v>99.3</v>
       </c>
       <c r="BH10" s="17">
         <v>98.4</v>
       </c>
       <c r="BI10" s="17">
         <v>105.6</v>
       </c>
       <c r="BJ10" s="17">
         <v>93.9</v>
       </c>
       <c r="BK10" s="17">
         <v>94.7</v>
       </c>
       <c r="BL10" s="74">
         <v>93.4</v>
       </c>
       <c r="BM10" s="74">
         <v>93.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10" s="17">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>91.3</v>
       </c>
       <c r="C11" s="14">
         <v>96.1</v>
       </c>
       <c r="D11" s="14">
         <v>99.8</v>
       </c>
       <c r="E11" s="48">
         <v>102.4</v>
       </c>
       <c r="F11" s="14">
         <v>103.1</v>
       </c>
       <c r="G11" s="14">
         <v>101.7</v>
       </c>
       <c r="H11" s="14">
         <v>102.9</v>
       </c>
       <c r="I11" s="48">
@@ -5911,52 +5942,55 @@
       </c>
       <c r="BF11" s="17">
         <v>115.9</v>
       </c>
       <c r="BG11" s="17">
         <v>108.6</v>
       </c>
       <c r="BH11" s="17">
         <v>110.1</v>
       </c>
       <c r="BI11" s="17">
         <v>115.3</v>
       </c>
       <c r="BJ11" s="17">
         <v>116.9</v>
       </c>
       <c r="BK11" s="17">
         <v>118.4</v>
       </c>
       <c r="BL11" s="74">
         <v>114.9</v>
       </c>
       <c r="BM11" s="74">
         <v>115.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" s="13" customFormat="1">
+      <c r="BN11" s="17">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="13" customFormat="1">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>104.1</v>
       </c>
       <c r="C12" s="8">
         <v>104.85852993903413</v>
       </c>
       <c r="D12" s="8">
         <v>105.8</v>
       </c>
       <c r="E12" s="11">
         <v>107.1</v>
       </c>
       <c r="F12" s="8">
         <v>106.6</v>
       </c>
       <c r="G12" s="8">
         <v>107.8</v>
       </c>
       <c r="H12" s="8">
         <v>107.7</v>
       </c>
       <c r="I12" s="11">
@@ -6108,52 +6142,55 @@
       </c>
       <c r="BF12" s="11">
         <v>103</v>
       </c>
       <c r="BG12" s="11">
         <v>103.4</v>
       </c>
       <c r="BH12" s="11">
         <v>104.1</v>
       </c>
       <c r="BI12" s="11">
         <v>104.6</v>
       </c>
       <c r="BJ12" s="11">
         <v>104.5</v>
       </c>
       <c r="BK12" s="11">
         <v>105.3</v>
       </c>
       <c r="BL12" s="76">
         <v>105.3</v>
       </c>
       <c r="BM12" s="76">
         <v>105.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:65" ht="22.5">
+      <c r="BN12" s="11">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="14">
         <v>111.5</v>
       </c>
       <c r="C13" s="14">
         <v>113</v>
       </c>
       <c r="D13" s="14">
         <v>112.9</v>
       </c>
       <c r="E13" s="48">
         <v>113.5</v>
       </c>
       <c r="F13" s="14">
         <v>114.3</v>
       </c>
       <c r="G13" s="14">
         <v>114.3</v>
       </c>
       <c r="H13" s="14">
         <v>114.8</v>
       </c>
       <c r="I13" s="48">
@@ -6305,52 +6342,55 @@
       </c>
       <c r="BF13" s="17">
         <v>103.4</v>
       </c>
       <c r="BG13" s="17">
         <v>104.4</v>
       </c>
       <c r="BH13" s="17">
         <v>106.5</v>
       </c>
       <c r="BI13" s="17">
         <v>108.9</v>
       </c>
       <c r="BJ13" s="17">
         <v>106.3</v>
       </c>
       <c r="BK13" s="17">
         <v>108.3</v>
       </c>
       <c r="BL13" s="74">
         <v>108.5</v>
       </c>
       <c r="BM13" s="74">
         <v>109</v>
       </c>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13" s="17">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="14">
         <v>105.2</v>
       </c>
       <c r="C14" s="14">
         <v>106.8</v>
       </c>
       <c r="D14" s="14">
         <v>107.2</v>
       </c>
       <c r="E14" s="48">
         <v>107.4</v>
       </c>
       <c r="F14" s="14">
         <v>106.9</v>
       </c>
       <c r="G14" s="14">
         <v>106.4</v>
       </c>
       <c r="H14" s="14">
         <v>106.5</v>
       </c>
       <c r="I14" s="48">
@@ -6502,52 +6542,55 @@
       </c>
       <c r="BF14" s="17">
         <v>108.2</v>
       </c>
       <c r="BG14" s="17">
         <v>107.2</v>
       </c>
       <c r="BH14" s="17">
         <v>108</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>121.2</v>
       </c>
       <c r="BK14" s="17">
         <v>122.4</v>
       </c>
       <c r="BL14" s="74">
         <v>120.8</v>
       </c>
       <c r="BM14" s="74">
         <v>120.2</v>
       </c>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14" s="17">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="14">
         <v>104.8</v>
       </c>
       <c r="C15" s="14">
         <v>110.01613393856907</v>
       </c>
       <c r="D15" s="14">
         <v>112.6</v>
       </c>
       <c r="E15" s="48">
         <v>121.9</v>
       </c>
       <c r="F15" s="14">
         <v>111.9</v>
       </c>
       <c r="G15" s="14">
         <v>110.7</v>
       </c>
       <c r="H15" s="14">
         <v>112.5</v>
       </c>
       <c r="I15" s="48">
@@ -6699,52 +6742,55 @@
       </c>
       <c r="BF15" s="17">
         <v>95.3</v>
       </c>
       <c r="BG15" s="17">
         <v>104.8</v>
       </c>
       <c r="BH15" s="17">
         <v>101.5</v>
       </c>
       <c r="BI15" s="17">
         <v>102.5</v>
       </c>
       <c r="BJ15" s="17">
         <v>102.5</v>
       </c>
       <c r="BK15" s="17">
         <v>102</v>
       </c>
       <c r="BL15" s="74">
         <v>103</v>
       </c>
       <c r="BM15" s="74">
         <v>100.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15" s="17">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>105.9</v>
       </c>
       <c r="C16" s="14">
         <v>107.9</v>
       </c>
       <c r="D16" s="14">
         <v>110.2</v>
       </c>
       <c r="E16" s="48">
         <v>109.5</v>
       </c>
       <c r="F16" s="14">
         <v>118.8</v>
       </c>
       <c r="G16" s="14">
         <v>115.7</v>
       </c>
       <c r="H16" s="14">
         <v>117.2</v>
       </c>
       <c r="I16" s="48">
@@ -6896,52 +6942,55 @@
       </c>
       <c r="BF16" s="17">
         <v>110.1</v>
       </c>
       <c r="BG16" s="17">
         <v>111</v>
       </c>
       <c r="BH16" s="17">
         <v>110.9</v>
       </c>
       <c r="BI16" s="17">
         <v>105.5</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.2</v>
       </c>
       <c r="BK16" s="17">
         <v>104.8</v>
       </c>
       <c r="BL16" s="74">
         <v>104</v>
       </c>
       <c r="BM16" s="74">
         <v>106.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:65" ht="13.5" customHeight="1">
+      <c r="BN16" s="17">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66" ht="13.5" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>77.8</v>
       </c>
       <c r="C17" s="14">
         <v>89.660094886069373</v>
       </c>
       <c r="D17" s="14">
         <v>91.7</v>
       </c>
       <c r="E17" s="48">
         <v>87.7</v>
       </c>
       <c r="F17" s="14">
         <v>97.4</v>
       </c>
       <c r="G17" s="14">
         <v>98.8</v>
       </c>
       <c r="H17" s="14">
         <v>97.4</v>
       </c>
       <c r="I17" s="48">
@@ -7093,52 +7142,55 @@
       </c>
       <c r="BF17" s="17">
         <v>101.5</v>
       </c>
       <c r="BG17" s="17">
         <v>101.4</v>
       </c>
       <c r="BH17" s="17">
         <v>101.9</v>
       </c>
       <c r="BI17" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ17" s="17">
         <v>101.7</v>
       </c>
       <c r="BK17" s="17">
         <v>102</v>
       </c>
       <c r="BL17" s="74">
         <v>102.6</v>
       </c>
       <c r="BM17" s="74">
         <v>103</v>
       </c>
-    </row>
-    <row r="18" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN17" s="17">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66" ht="12.75" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="14">
         <v>104.1</v>
       </c>
       <c r="C18" s="14">
         <v>102.7983995277081</v>
       </c>
       <c r="D18" s="14">
         <v>102.9</v>
       </c>
       <c r="E18" s="48">
         <v>103.5</v>
       </c>
       <c r="F18" s="14">
         <v>100.8</v>
       </c>
       <c r="G18" s="14">
         <v>101.1</v>
       </c>
       <c r="H18" s="14">
         <v>101.4</v>
       </c>
       <c r="I18" s="48">
@@ -7290,52 +7342,55 @@
       </c>
       <c r="BF18" s="17">
         <v>101.6</v>
       </c>
       <c r="BG18" s="17">
         <v>101.5</v>
       </c>
       <c r="BH18" s="17">
         <v>102.8</v>
       </c>
       <c r="BI18" s="17">
         <v>102.6</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>102</v>
       </c>
       <c r="BL18" s="74">
         <v>103.1</v>
       </c>
       <c r="BM18" s="74">
         <v>100.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:65" ht="22.5">
+      <c r="BN18" s="17">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="14">
         <v>109.5</v>
       </c>
       <c r="C19" s="14">
         <v>102.6</v>
       </c>
       <c r="D19" s="14">
         <v>104.9</v>
       </c>
       <c r="E19" s="48">
         <v>108.6</v>
       </c>
       <c r="F19" s="14">
         <v>102.8</v>
       </c>
       <c r="G19" s="14">
         <v>105.5</v>
       </c>
       <c r="H19" s="14">
         <v>101.9</v>
       </c>
       <c r="I19" s="48">
@@ -7487,52 +7542,55 @@
       </c>
       <c r="BF19" s="17">
         <v>100.2</v>
       </c>
       <c r="BG19" s="17">
         <v>101</v>
       </c>
       <c r="BH19" s="17">
         <v>101.3</v>
       </c>
       <c r="BI19" s="17">
         <v>99.8</v>
       </c>
       <c r="BJ19" s="17">
         <v>96.6</v>
       </c>
       <c r="BK19" s="17">
         <v>94.7</v>
       </c>
       <c r="BL19" s="74">
         <v>92.7</v>
       </c>
       <c r="BM19" s="74">
         <v>94.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="22.5">
+      <c r="BN19" s="17">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="14">
         <v>107.9</v>
       </c>
       <c r="C20" s="14">
         <v>102.06608187766525</v>
       </c>
       <c r="D20" s="14">
         <v>104.5</v>
       </c>
       <c r="E20" s="48">
         <v>119.2</v>
       </c>
       <c r="F20" s="14">
         <v>103</v>
       </c>
       <c r="G20" s="14">
         <v>112.2</v>
       </c>
       <c r="H20" s="14">
         <v>110.8</v>
       </c>
       <c r="I20" s="48">
@@ -7684,52 +7742,55 @@
       </c>
       <c r="BF20" s="17">
         <v>100.5</v>
       </c>
       <c r="BG20" s="17">
         <v>100.4</v>
       </c>
       <c r="BH20" s="17">
         <v>101.4</v>
       </c>
       <c r="BI20" s="17">
         <v>99.5</v>
       </c>
       <c r="BJ20" s="17">
         <v>95.2</v>
       </c>
       <c r="BK20" s="17">
         <v>97</v>
       </c>
       <c r="BL20" s="74">
         <v>99.2</v>
       </c>
       <c r="BM20" s="74">
         <v>95.2</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5">
+      <c r="BN20" s="17">
+        <v>98.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="14">
         <v>102.7</v>
       </c>
       <c r="C21" s="14">
         <v>101.2</v>
       </c>
       <c r="D21" s="14">
         <v>102.7</v>
       </c>
       <c r="E21" s="48">
         <v>101.4</v>
       </c>
       <c r="F21" s="14">
         <v>100.8</v>
       </c>
       <c r="G21" s="14">
         <v>100.3</v>
       </c>
       <c r="H21" s="14">
         <v>102.1</v>
       </c>
       <c r="I21" s="48">
@@ -7881,52 +7942,55 @@
       </c>
       <c r="BF21" s="17">
         <v>97.7</v>
       </c>
       <c r="BG21" s="17">
         <v>101.8</v>
       </c>
       <c r="BH21" s="17">
         <v>102.5</v>
       </c>
       <c r="BI21" s="17">
         <v>102.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>102.2</v>
       </c>
       <c r="BK21" s="17">
         <v>101.5</v>
       </c>
       <c r="BL21" s="74">
         <v>101.7</v>
       </c>
       <c r="BM21" s="74">
         <v>101.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="17">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="14">
         <v>103.1</v>
       </c>
       <c r="C22" s="14">
         <v>103.4</v>
       </c>
       <c r="D22" s="14">
         <v>103.5</v>
       </c>
       <c r="E22" s="48">
         <v>103.5</v>
       </c>
       <c r="F22" s="14">
         <v>104.7</v>
       </c>
       <c r="G22" s="14">
         <v>104.4</v>
       </c>
       <c r="H22" s="14">
         <v>104.4</v>
       </c>
       <c r="I22" s="48">
@@ -8078,52 +8142,55 @@
       </c>
       <c r="BF22" s="17">
         <v>102.6</v>
       </c>
       <c r="BG22" s="17">
         <v>102</v>
       </c>
       <c r="BH22" s="17">
         <v>102</v>
       </c>
       <c r="BI22" s="17">
         <v>101.3</v>
       </c>
       <c r="BJ22" s="17">
         <v>102.2</v>
       </c>
       <c r="BK22" s="17">
         <v>102.4</v>
       </c>
       <c r="BL22" s="74">
         <v>102.3</v>
       </c>
       <c r="BM22" s="74">
         <v>101.4</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="24" customHeight="1">
+      <c r="BN22" s="17">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="24" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="14">
         <v>104.8</v>
       </c>
       <c r="C23" s="14">
         <v>105.94060613080306</v>
       </c>
       <c r="D23" s="14">
         <v>105.1</v>
       </c>
       <c r="E23" s="48">
         <v>105</v>
       </c>
       <c r="F23" s="14">
         <v>104.9</v>
       </c>
       <c r="G23" s="14">
         <v>104.7</v>
       </c>
       <c r="H23" s="14">
         <v>105</v>
       </c>
       <c r="I23" s="48">
@@ -8275,52 +8342,55 @@
       </c>
       <c r="BF23" s="17">
         <v>101.6</v>
       </c>
       <c r="BG23" s="17">
         <v>101.1</v>
       </c>
       <c r="BH23" s="17">
         <v>101.4</v>
       </c>
       <c r="BI23" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ23" s="17">
         <v>102.9</v>
       </c>
       <c r="BK23" s="17">
         <v>102.6</v>
       </c>
       <c r="BL23" s="74">
         <v>101.6</v>
       </c>
       <c r="BM23" s="74">
         <v>100.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="17">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="14">
         <v>108.4</v>
       </c>
       <c r="C24" s="14">
         <v>104.7</v>
       </c>
       <c r="D24" s="14">
         <v>104.7</v>
       </c>
       <c r="E24" s="48">
         <v>124.7</v>
       </c>
       <c r="F24" s="14">
         <v>103.9</v>
       </c>
       <c r="G24" s="14">
         <v>113.7</v>
       </c>
       <c r="H24" s="14">
         <v>114.1</v>
       </c>
       <c r="I24" s="48">
@@ -8472,52 +8542,55 @@
       </c>
       <c r="BF24" s="17">
         <v>98.5</v>
       </c>
       <c r="BG24" s="17">
         <v>102.1</v>
       </c>
       <c r="BH24" s="17">
         <v>101.5</v>
       </c>
       <c r="BI24" s="17">
         <v>92.3</v>
       </c>
       <c r="BJ24" s="17">
         <v>102.1</v>
       </c>
       <c r="BK24" s="17">
         <v>102.2</v>
       </c>
       <c r="BL24" s="74">
         <v>102.2</v>
       </c>
       <c r="BM24" s="74">
         <v>102.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24" s="17">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" s="38" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="14">
         <v>104.9</v>
       </c>
       <c r="C25" s="14">
         <v>103.66711714765546</v>
       </c>
       <c r="D25" s="14">
         <v>107.7</v>
       </c>
       <c r="E25" s="48">
         <v>123.7</v>
       </c>
       <c r="F25" s="14">
         <v>105</v>
       </c>
       <c r="G25" s="14">
         <v>154.4</v>
       </c>
       <c r="H25" s="14">
         <v>128.80000000000001</v>
       </c>
       <c r="I25" s="48">
@@ -8669,52 +8742,55 @@
       </c>
       <c r="BF25" s="17">
         <v>109.1</v>
       </c>
       <c r="BG25" s="17">
         <v>102</v>
       </c>
       <c r="BH25" s="17">
         <v>99.4</v>
       </c>
       <c r="BI25" s="17">
         <v>98.8</v>
       </c>
       <c r="BJ25" s="17">
         <v>95.3</v>
       </c>
       <c r="BK25" s="17">
         <v>100.5</v>
       </c>
       <c r="BL25" s="74">
         <v>100.9</v>
       </c>
       <c r="BM25" s="74">
         <v>100</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="46.5" customHeight="1">
+      <c r="BN25" s="17">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="46.5" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="14">
         <v>100</v>
       </c>
       <c r="C26" s="14">
         <v>100</v>
       </c>
       <c r="D26" s="14">
         <v>100</v>
       </c>
       <c r="E26" s="48">
         <v>105.3</v>
       </c>
       <c r="F26" s="14">
         <v>121.6</v>
       </c>
       <c r="G26" s="14">
         <v>99.5</v>
       </c>
       <c r="H26" s="14">
         <v>112.7</v>
       </c>
       <c r="I26" s="48">
@@ -8866,52 +8942,55 @@
       </c>
       <c r="BF26" s="17">
         <v>100.7</v>
       </c>
       <c r="BG26" s="17">
         <v>102.3</v>
       </c>
       <c r="BH26" s="17">
         <v>102.5</v>
       </c>
       <c r="BI26" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ26" s="17">
         <v>100.2</v>
       </c>
       <c r="BK26" s="17">
         <v>100.7</v>
       </c>
       <c r="BL26" s="74">
         <v>102</v>
       </c>
       <c r="BM26" s="74">
         <v>94.7</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="13" customFormat="1">
+      <c r="BN26" s="17">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="13" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="8">
         <v>105.4</v>
       </c>
       <c r="C27" s="8">
         <v>106.28064915279401</v>
       </c>
       <c r="D27" s="8">
         <v>105.9</v>
       </c>
       <c r="E27" s="11">
         <v>106.2</v>
       </c>
       <c r="F27" s="8">
         <v>106.2</v>
       </c>
       <c r="G27" s="8">
         <v>106.5</v>
       </c>
       <c r="H27" s="8">
         <v>106.6</v>
       </c>
       <c r="I27" s="11">
@@ -9063,249 +9142,255 @@
       </c>
       <c r="BF27" s="11">
         <v>103.8</v>
       </c>
       <c r="BG27" s="11">
         <v>103.4</v>
       </c>
       <c r="BH27" s="11">
         <v>104.5</v>
       </c>
       <c r="BI27" s="11">
         <v>105.3</v>
       </c>
       <c r="BJ27" s="11">
         <v>105.7</v>
       </c>
       <c r="BK27" s="11">
         <v>106.3</v>
       </c>
       <c r="BL27" s="9">
         <v>106.4</v>
       </c>
       <c r="BM27" s="9">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:65" ht="22.5">
+      <c r="BN27" s="11">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14">
         <v>76.900000000000006</v>
       </c>
       <c r="C28" s="14">
         <v>77.095694648165093</v>
       </c>
       <c r="D28" s="14">
         <v>77.900000000000006</v>
       </c>
       <c r="E28" s="48">
         <v>72.2</v>
       </c>
       <c r="F28" s="14">
         <v>89.6</v>
       </c>
       <c r="G28" s="14">
         <v>85.6</v>
       </c>
       <c r="H28" s="14">
         <v>86.8</v>
       </c>
       <c r="I28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="J28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="K28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="N28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="O28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="P28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="Q28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="R28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="S28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="T28" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="U28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="V28" s="15" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="W28" s="15" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="X28" s="15" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="Y28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="Z28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AA28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AB28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AC28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AD28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AE28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AF28" s="11" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AG28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AH28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AI28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AJ28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AK28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AL28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AM28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AN28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AO28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AP28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AQ28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AR28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AS28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AT28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AU28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AV28" s="63" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AW28" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AX28" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AY28" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AZ28" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BA28" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BB28" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BC28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BD28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BE28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BF28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BG28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BH28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BI28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BJ28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BK28" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BL28" s="75" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BM28" s="75" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:65" s="13" customFormat="1">
+        <v>166</v>
+      </c>
+      <c r="BN28" s="28" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="13" customFormat="1">
       <c r="A29" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="8">
         <v>107.4</v>
       </c>
       <c r="C29" s="8">
         <v>107.87222941007528</v>
       </c>
       <c r="D29" s="8">
         <v>107.1</v>
       </c>
       <c r="E29" s="11">
         <v>107.3</v>
       </c>
       <c r="F29" s="8">
         <v>106.5</v>
       </c>
       <c r="G29" s="8">
         <v>107</v>
       </c>
       <c r="H29" s="8">
         <v>107.1</v>
       </c>
       <c r="I29" s="11">
@@ -9457,251 +9542,257 @@
       </c>
       <c r="BF29" s="11">
         <v>103.8</v>
       </c>
       <c r="BG29" s="11">
         <v>103.4</v>
       </c>
       <c r="BH29" s="11">
         <v>104.5</v>
       </c>
       <c r="BI29" s="11">
         <v>105.3</v>
       </c>
       <c r="BJ29" s="11">
         <v>105.7</v>
       </c>
       <c r="BK29" s="11">
         <v>106.3</v>
       </c>
       <c r="BL29" s="9">
         <v>106.4</v>
       </c>
       <c r="BM29" s="9">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:65" s="13" customFormat="1">
+      <c r="BN29" s="11">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66" s="13" customFormat="1">
       <c r="A30" s="38" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E30" s="15">
         <v>106.5</v>
       </c>
       <c r="F30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I30" s="15">
         <v>107.3</v>
       </c>
       <c r="J30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="K30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M30" s="15">
         <v>98.6</v>
       </c>
       <c r="N30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="O30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="P30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="Q30" s="15">
         <v>110.3</v>
       </c>
       <c r="R30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="S30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="T30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="U30" s="15">
         <v>107.1</v>
       </c>
       <c r="V30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="W30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="X30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="Y30" s="15">
         <v>92.5</v>
       </c>
       <c r="Z30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AA30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AB30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AC30" s="48">
         <v>99.6</v>
       </c>
       <c r="AD30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AE30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AF30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AG30" s="28">
         <v>106.2</v>
       </c>
       <c r="AH30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AI30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AJ30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AK30" s="28">
         <v>104.3</v>
       </c>
       <c r="AL30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AM30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AN30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AO30" s="48">
         <v>104.2</v>
       </c>
       <c r="AP30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AQ30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AR30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AS30" s="48">
         <v>95.2</v>
       </c>
       <c r="AT30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AU30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AV30" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AW30" s="48">
         <v>108.4</v>
       </c>
       <c r="AX30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AY30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AZ30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BA30" s="48">
         <v>107.9</v>
       </c>
       <c r="BB30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BC30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BD30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BE30" s="48">
         <v>107.4</v>
       </c>
       <c r="BF30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BG30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BH30" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BI30" s="28">
         <v>102.3</v>
       </c>
       <c r="BJ30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BK30" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BL30" s="77" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BM30" s="77">
         <v>105.3</v>
       </c>
-    </row>
-    <row r="31" spans="1:65" s="13" customFormat="1">
+      <c r="BN30" s="28" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66" s="13" customFormat="1">
       <c r="A31" s="19" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="B31" s="20">
         <v>102.2</v>
       </c>
       <c r="C31" s="20">
         <v>109.46859245893974</v>
       </c>
       <c r="D31" s="20">
         <v>114.2</v>
       </c>
       <c r="E31" s="48">
         <v>106.1</v>
       </c>
       <c r="F31" s="20">
         <v>108.7</v>
       </c>
       <c r="G31" s="20">
         <v>106.1</v>
       </c>
       <c r="H31" s="20">
         <v>116.3</v>
       </c>
       <c r="I31" s="48">
         <v>107.7</v>
       </c>
@@ -9851,249 +9942,255 @@
       </c>
       <c r="BF31" s="28">
         <v>103.7</v>
       </c>
       <c r="BG31" s="28">
         <v>101.1</v>
       </c>
       <c r="BH31" s="28">
         <v>100.7</v>
       </c>
       <c r="BI31" s="28">
         <v>102.5</v>
       </c>
       <c r="BJ31" s="28">
         <v>104</v>
       </c>
       <c r="BK31" s="28">
         <v>105.5</v>
       </c>
       <c r="BL31" s="77">
         <v>105.5</v>
       </c>
       <c r="BM31" s="77">
         <v>105.5</v>
       </c>
-    </row>
-    <row r="32" spans="1:65" s="13" customFormat="1">
+      <c r="BN31" s="28">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66" s="13" customFormat="1">
       <c r="A32" s="19" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E32" s="48">
         <v>95.4</v>
       </c>
       <c r="F32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="G32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I32" s="48">
         <v>118</v>
       </c>
       <c r="J32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="K32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="L32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="M32" s="48">
         <v>94</v>
       </c>
       <c r="N32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="O32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="P32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="Q32" s="48">
         <v>109.2</v>
       </c>
       <c r="R32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="S32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="T32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="U32" s="48">
         <v>103.8</v>
       </c>
       <c r="V32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="W32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="X32" s="14" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="Y32" s="48">
         <v>103.1</v>
       </c>
       <c r="Z32" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AA32" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AB32" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AC32" s="48">
         <v>103.9</v>
       </c>
       <c r="AD32" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AE32" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AF32" s="48" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AG32" s="28">
         <v>103.6</v>
       </c>
       <c r="AH32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AI32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AJ32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AK32" s="28">
         <v>103.7</v>
       </c>
       <c r="AL32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AM32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AN32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AO32" s="28">
         <v>102.6</v>
       </c>
       <c r="AP32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AQ32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AR32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AS32" s="28">
         <v>100.9</v>
       </c>
       <c r="AT32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AU32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AV32" s="64" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AW32" s="28">
         <v>104.1</v>
       </c>
       <c r="AX32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AY32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="AZ32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BA32" s="28">
         <v>107.9</v>
       </c>
       <c r="BB32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BC32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BD32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BE32" s="28">
         <v>113.7</v>
       </c>
       <c r="BF32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BG32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BH32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BI32" s="28">
         <v>107.3</v>
       </c>
       <c r="BJ32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BK32" s="28" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BL32" s="77" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="BM32" s="77">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="13" customFormat="1">
+      <c r="BN32" s="28" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="13" customFormat="1">
       <c r="A33" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>107.1</v>
       </c>
       <c r="C33" s="8">
         <v>107.95166989252158</v>
       </c>
       <c r="D33" s="8">
         <v>107.5</v>
       </c>
       <c r="E33" s="11">
         <v>107.3</v>
       </c>
       <c r="F33" s="8">
         <v>106.6</v>
       </c>
       <c r="G33" s="8">
         <v>107</v>
       </c>
       <c r="H33" s="8">
         <v>107.7</v>
       </c>
       <c r="I33" s="11">
@@ -10245,94 +10342,98 @@
       </c>
       <c r="BF33" s="11">
         <v>103.8</v>
       </c>
       <c r="BG33" s="11">
         <v>103.2</v>
       </c>
       <c r="BH33" s="11">
         <v>104.1</v>
       </c>
       <c r="BI33" s="11">
         <v>105</v>
       </c>
       <c r="BJ33" s="11">
         <v>105.6</v>
       </c>
       <c r="BK33" s="11">
         <v>106.3</v>
       </c>
       <c r="BL33" s="76">
         <v>106.3</v>
       </c>
       <c r="BM33" s="76">
         <v>106.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33" s="11">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="34" spans="1:66">
       <c r="BI34" s="13"/>
       <c r="BJ34" s="13"/>
-    </row>
-[...2 lines deleted...]
-        <v>204</v>
+      <c r="BN34" s="13"/>
+    </row>
+    <row r="35" spans="1:66" ht="12.75">
+      <c r="A35" s="82" t="s">
+        <v>205</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" s="51"/>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
     </row>
-    <row r="37" spans="1:65" ht="15.75" customHeight="1">
+    <row r="37" spans="1:66" ht="15.75" customHeight="1">
       <c r="A37" s="51"/>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="BI2:BM2"/>
+    <mergeCell ref="BK2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
@@ -10433,44 +10534,44 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (ОКЭД ГК РК 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025 (ОКЭД НК РК 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026 (ОКЭД НК РК 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>