--- v2 (2026-06-02)
+++ v3 (2026-07-14)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-45" yWindow="15" windowWidth="12225" windowHeight="12300" tabRatio="690" activeTab="5"/>
+    <workbookView xWindow="300" yWindow="0" windowWidth="15135" windowHeight="12660" tabRatio="690" firstSheet="1" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="207">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -674,107 +674,138 @@
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жунусова
-[...11 lines deleted...]
-</t>
+    <t xml:space="preserve">  в % к соответствующему периоду предыдущего года</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
   </si>
   <si>
     <r>
-      <t>1 квартал 2026г.</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>По предварительным данным, с учетом изменений Методики оценки ненаблюдаемой экономики от 21.08.2025 год.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 год </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t>1)</t>
     </r>
   </si>
   <si>
-    <t>2025 год</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">  в % к соответствующему периоду предыдущего года</t>
+    <r>
+      <t xml:space="preserve">1 квартал 2026г. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Оперативные данные.</t>
+      <t>Отчетные данные.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1191,53 +1222,53 @@
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1532,78 +1563,80 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="62" customWidth="1"/>
     <col min="2" max="2" width="76.85546875" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B2" s="54">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1632,51 +1665,51 @@
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="53" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="53" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="53" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="25.5">
+    <row r="10" spans="1:2">
       <c r="A10" s="53" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="53" t="s">
         <v>145</v>
       </c>
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="53" t="s">
         <v>146</v>
       </c>
       <c r="B12" s="67" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="59" t="s">
         <v>148</v>
       </c>
@@ -1701,105 +1734,106 @@
     <row r="16" spans="1:2">
       <c r="A16" s="86"/>
       <c r="B16" s="80" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="87"/>
       <c r="B17" s="80" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="59" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="68" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="53" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="78">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="78">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="53" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="27.75" customHeight="1">
+    <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="58" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="28.5" customHeight="1">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>157</v>
       </c>
       <c r="B23" s="83" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="27.75" customHeight="1">
+    <row r="24" spans="1:2" ht="16.5" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>158</v>
       </c>
       <c r="B24" s="84" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:D14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.85546875" customWidth="1"/>
     <col min="2" max="2" width="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:4">
       <c r="B6" s="60" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="7" spans="2:4">
@@ -4030,54 +4064,54 @@
       </c>
       <c r="D31" s="30">
         <v>101.2</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BJ25" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BP12" sqref="BP12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="6" customWidth="1"/>
     <col min="2" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="9.85546875" style="6" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="6" customWidth="1"/>
     <col min="39" max="39" width="11.28515625" style="6" customWidth="1"/>
     <col min="40" max="40" width="9.7109375" style="6" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="6" customWidth="1"/>
     <col min="42" max="42" width="9.7109375" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.42578125" style="6" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="6" customWidth="1"/>
     <col min="46" max="46" width="9.7109375" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="6" customWidth="1"/>
     <col min="48" max="48" width="10.140625" style="6" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="6" customWidth="1"/>
     <col min="50" max="50" width="10.42578125" style="6" customWidth="1"/>
     <col min="51" max="51" width="11.140625" style="6" customWidth="1"/>
     <col min="52" max="52" width="9.7109375" style="6" customWidth="1"/>
     <col min="53" max="53" width="9.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="9.7109375" style="6" customWidth="1"/>
@@ -4140,51 +4174,51 @@
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="46"/>
       <c r="AD2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AL2" s="46"/>
       <c r="AM2" s="46"/>
       <c r="AN2" s="46"/>
       <c r="AO2" s="46"/>
       <c r="AP2" s="46"/>
       <c r="AQ2" s="46"/>
       <c r="AR2" s="46"/>
       <c r="AT2" s="46"/>
       <c r="AU2" s="46"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="BI2" s="42"/>
       <c r="BJ2" s="42"/>
       <c r="BK2" s="91" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="BL2" s="91"/>
       <c r="BM2" s="91"/>
       <c r="BN2" s="91"/>
     </row>
     <row r="3" spans="1:66" ht="37.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="45" t="s">
@@ -4340,54 +4374,54 @@
       <c r="BE3" s="35" t="s">
         <v>169</v>
       </c>
       <c r="BF3" s="35" t="s">
         <v>125</v>
       </c>
       <c r="BG3" s="35" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="35" t="s">
         <v>127</v>
       </c>
       <c r="BI3" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BJ3" s="35" t="s">
         <v>128</v>
       </c>
       <c r="BK3" s="35" t="s">
         <v>168</v>
       </c>
       <c r="BL3" s="35" t="s">
         <v>191</v>
       </c>
       <c r="BM3" s="35" t="s">
+        <v>202</v>
+      </c>
+      <c r="BN3" s="35" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="13" customFormat="1">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="43">
         <v>107.6</v>
       </c>
       <c r="C4" s="43">
         <v>108.34928650148717</v>
       </c>
       <c r="D4" s="43">
         <v>106.1</v>
       </c>
       <c r="E4" s="11">
         <v>105</v>
       </c>
       <c r="F4" s="43">
         <v>105.6</v>
       </c>
       <c r="G4" s="43">
         <v>105</v>
       </c>
       <c r="H4" s="43">
@@ -4543,51 +4577,51 @@
       <c r="BF4" s="11">
         <v>105.1</v>
       </c>
       <c r="BG4" s="11">
         <v>103.5</v>
       </c>
       <c r="BH4" s="11">
         <v>104.9</v>
       </c>
       <c r="BI4" s="11">
         <v>106.3</v>
       </c>
       <c r="BJ4" s="11">
         <v>107.8</v>
       </c>
       <c r="BK4" s="11">
         <v>108</v>
       </c>
       <c r="BL4" s="73">
         <v>108.1</v>
       </c>
       <c r="BM4" s="73">
         <v>108.7</v>
       </c>
       <c r="BN4" s="11">
-        <v>102.1</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="14">
         <v>102.3</v>
       </c>
       <c r="C5" s="14">
         <v>102.97251929380633</v>
       </c>
       <c r="D5" s="14">
         <v>96</v>
       </c>
       <c r="E5" s="48">
         <v>88.4</v>
       </c>
       <c r="F5" s="14">
         <v>101.7</v>
       </c>
       <c r="G5" s="14">
         <v>101.4</v>
       </c>
       <c r="H5" s="14">
@@ -4743,51 +4777,51 @@
       <c r="BF5" s="17">
         <v>101.7</v>
       </c>
       <c r="BG5" s="17">
         <v>103.1</v>
       </c>
       <c r="BH5" s="17">
         <v>110.8</v>
       </c>
       <c r="BI5" s="17">
         <v>113.7</v>
       </c>
       <c r="BJ5" s="17">
         <v>103.4</v>
       </c>
       <c r="BK5" s="17">
         <v>103.4</v>
       </c>
       <c r="BL5" s="74">
         <v>104.2</v>
       </c>
       <c r="BM5" s="74">
         <v>105.8</v>
       </c>
       <c r="BN5" s="17">
-        <v>103.4</v>
+        <v>103.2</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>112.5</v>
       </c>
       <c r="C6" s="14">
         <v>112.40008604645787</v>
       </c>
       <c r="D6" s="14">
         <v>110.2</v>
       </c>
       <c r="E6" s="48">
         <v>109.2</v>
       </c>
       <c r="F6" s="14">
         <v>106.3</v>
       </c>
       <c r="G6" s="14">
         <v>105.8</v>
       </c>
       <c r="H6" s="14">
@@ -4943,51 +4977,51 @@
       <c r="BF6" s="48">
         <v>103.9</v>
       </c>
       <c r="BG6" s="48">
         <v>102.6</v>
       </c>
       <c r="BH6" s="48">
         <v>103.1</v>
       </c>
       <c r="BI6" s="48">
         <v>103.3</v>
       </c>
       <c r="BJ6" s="48">
         <v>106.7</v>
       </c>
       <c r="BK6" s="48">
         <v>106.5</v>
       </c>
       <c r="BL6" s="75">
         <v>107.4</v>
       </c>
       <c r="BM6" s="75">
         <v>107.5</v>
       </c>
       <c r="BN6" s="48">
-        <v>99.9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="27" customHeight="1">
       <c r="A7" s="49" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="14">
         <v>107.2</v>
       </c>
       <c r="C7" s="14">
         <v>106.37517955678253</v>
       </c>
       <c r="D7" s="14">
         <v>105</v>
       </c>
       <c r="E7" s="48">
         <v>107.1</v>
       </c>
       <c r="F7" s="14">
         <v>104.8</v>
       </c>
       <c r="G7" s="14">
         <v>104.1</v>
       </c>
       <c r="H7" s="14">
@@ -5143,51 +5177,51 @@
       <c r="BF7" s="17">
         <v>101.9</v>
       </c>
       <c r="BG7" s="17">
         <v>100.1</v>
       </c>
       <c r="BH7" s="17">
         <v>101.3</v>
       </c>
       <c r="BI7" s="17">
         <v>100.2</v>
       </c>
       <c r="BJ7" s="17">
         <v>106.2</v>
       </c>
       <c r="BK7" s="17">
         <v>108.4</v>
       </c>
       <c r="BL7" s="74">
         <v>109.3</v>
       </c>
       <c r="BM7" s="74">
         <v>109.3</v>
       </c>
       <c r="BN7" s="17">
-        <v>88.6</v>
+        <v>88.5</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>121.4</v>
       </c>
       <c r="C8" s="14">
         <v>122.27440367009943</v>
       </c>
       <c r="D8" s="14">
         <v>119.1</v>
       </c>
       <c r="E8" s="48">
         <v>113.6</v>
       </c>
       <c r="F8" s="14">
         <v>109.2</v>
       </c>
       <c r="G8" s="14">
         <v>108.7</v>
       </c>
       <c r="H8" s="14">
@@ -5343,51 +5377,51 @@
       <c r="BF8" s="17">
         <v>105.6</v>
       </c>
       <c r="BG8" s="17">
         <v>105.1</v>
       </c>
       <c r="BH8" s="17">
         <v>104.9</v>
       </c>
       <c r="BI8" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ8" s="17">
         <v>108.8</v>
       </c>
       <c r="BK8" s="17">
         <v>105.6</v>
       </c>
       <c r="BL8" s="74">
         <v>106.2</v>
       </c>
       <c r="BM8" s="74">
         <v>106.7</v>
       </c>
       <c r="BN8" s="17">
-        <v>108.5</v>
+        <v>108.7</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="23.25" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="14">
         <v>108.3</v>
       </c>
       <c r="C9" s="14">
         <v>108.1</v>
       </c>
       <c r="D9" s="14">
         <v>107</v>
       </c>
       <c r="E9" s="48">
         <v>104.8</v>
       </c>
       <c r="F9" s="14">
         <v>106.2</v>
       </c>
       <c r="G9" s="14">
         <v>106.8</v>
       </c>
       <c r="H9" s="14">
@@ -6543,51 +6577,51 @@
       <c r="BF14" s="17">
         <v>108.2</v>
       </c>
       <c r="BG14" s="17">
         <v>107.2</v>
       </c>
       <c r="BH14" s="17">
         <v>108</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>121.2</v>
       </c>
       <c r="BK14" s="17">
         <v>122.4</v>
       </c>
       <c r="BL14" s="74">
         <v>120.8</v>
       </c>
       <c r="BM14" s="74">
         <v>120.2</v>
       </c>
       <c r="BN14" s="17">
-        <v>112.8</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="14">
         <v>104.8</v>
       </c>
       <c r="C15" s="14">
         <v>110.01613393856907</v>
       </c>
       <c r="D15" s="14">
         <v>112.6</v>
       </c>
       <c r="E15" s="48">
         <v>121.9</v>
       </c>
       <c r="F15" s="14">
         <v>111.9</v>
       </c>
       <c r="G15" s="14">
         <v>110.7</v>
       </c>
       <c r="H15" s="14">
@@ -6943,51 +6977,51 @@
       <c r="BF16" s="17">
         <v>110.1</v>
       </c>
       <c r="BG16" s="17">
         <v>111</v>
       </c>
       <c r="BH16" s="17">
         <v>110.9</v>
       </c>
       <c r="BI16" s="17">
         <v>105.5</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.2</v>
       </c>
       <c r="BK16" s="17">
         <v>104.8</v>
       </c>
       <c r="BL16" s="74">
         <v>104</v>
       </c>
       <c r="BM16" s="74">
         <v>106.6</v>
       </c>
       <c r="BN16" s="17">
-        <v>103.9</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:66" ht="13.5" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>77.8</v>
       </c>
       <c r="C17" s="14">
         <v>89.660094886069373</v>
       </c>
       <c r="D17" s="14">
         <v>91.7</v>
       </c>
       <c r="E17" s="48">
         <v>87.7</v>
       </c>
       <c r="F17" s="14">
         <v>97.4</v>
       </c>
       <c r="G17" s="14">
         <v>98.8</v>
       </c>
       <c r="H17" s="14">
@@ -7143,51 +7177,51 @@
       <c r="BF17" s="17">
         <v>101.5</v>
       </c>
       <c r="BG17" s="17">
         <v>101.4</v>
       </c>
       <c r="BH17" s="17">
         <v>101.9</v>
       </c>
       <c r="BI17" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ17" s="17">
         <v>101.7</v>
       </c>
       <c r="BK17" s="17">
         <v>102</v>
       </c>
       <c r="BL17" s="74">
         <v>102.6</v>
       </c>
       <c r="BM17" s="74">
         <v>103</v>
       </c>
       <c r="BN17" s="17">
-        <v>101.6</v>
+        <v>101.9</v>
       </c>
     </row>
     <row r="18" spans="1:66" ht="12.75" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="14">
         <v>104.1</v>
       </c>
       <c r="C18" s="14">
         <v>102.7983995277081</v>
       </c>
       <c r="D18" s="14">
         <v>102.9</v>
       </c>
       <c r="E18" s="48">
         <v>103.5</v>
       </c>
       <c r="F18" s="14">
         <v>100.8</v>
       </c>
       <c r="G18" s="14">
         <v>101.1</v>
       </c>
       <c r="H18" s="14">
@@ -7543,51 +7577,51 @@
       <c r="BF19" s="17">
         <v>100.2</v>
       </c>
       <c r="BG19" s="17">
         <v>101</v>
       </c>
       <c r="BH19" s="17">
         <v>101.3</v>
       </c>
       <c r="BI19" s="17">
         <v>99.8</v>
       </c>
       <c r="BJ19" s="17">
         <v>96.6</v>
       </c>
       <c r="BK19" s="17">
         <v>94.7</v>
       </c>
       <c r="BL19" s="74">
         <v>92.7</v>
       </c>
       <c r="BM19" s="74">
         <v>94.7</v>
       </c>
       <c r="BN19" s="17">
-        <v>100.4</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="14">
         <v>107.9</v>
       </c>
       <c r="C20" s="14">
         <v>102.06608187766525</v>
       </c>
       <c r="D20" s="14">
         <v>104.5</v>
       </c>
       <c r="E20" s="48">
         <v>119.2</v>
       </c>
       <c r="F20" s="14">
         <v>103</v>
       </c>
       <c r="G20" s="14">
         <v>112.2</v>
       </c>
       <c r="H20" s="14">
@@ -7743,51 +7777,51 @@
       <c r="BF20" s="17">
         <v>100.5</v>
       </c>
       <c r="BG20" s="17">
         <v>100.4</v>
       </c>
       <c r="BH20" s="17">
         <v>101.4</v>
       </c>
       <c r="BI20" s="17">
         <v>99.5</v>
       </c>
       <c r="BJ20" s="17">
         <v>95.2</v>
       </c>
       <c r="BK20" s="17">
         <v>97</v>
       </c>
       <c r="BL20" s="74">
         <v>99.2</v>
       </c>
       <c r="BM20" s="74">
         <v>95.2</v>
       </c>
       <c r="BN20" s="17">
-        <v>98.6</v>
+        <v>99.8</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="14">
         <v>102.7</v>
       </c>
       <c r="C21" s="14">
         <v>101.2</v>
       </c>
       <c r="D21" s="14">
         <v>102.7</v>
       </c>
       <c r="E21" s="48">
         <v>101.4</v>
       </c>
       <c r="F21" s="14">
         <v>100.8</v>
       </c>
       <c r="G21" s="14">
         <v>100.3</v>
       </c>
       <c r="H21" s="14">
@@ -8343,51 +8377,51 @@
       <c r="BF23" s="17">
         <v>101.6</v>
       </c>
       <c r="BG23" s="17">
         <v>101.1</v>
       </c>
       <c r="BH23" s="17">
         <v>101.4</v>
       </c>
       <c r="BI23" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ23" s="17">
         <v>102.9</v>
       </c>
       <c r="BK23" s="17">
         <v>102.6</v>
       </c>
       <c r="BL23" s="74">
         <v>101.6</v>
       </c>
       <c r="BM23" s="74">
         <v>100.6</v>
       </c>
       <c r="BN23" s="17">
-        <v>101.6</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="14">
         <v>108.4</v>
       </c>
       <c r="C24" s="14">
         <v>104.7</v>
       </c>
       <c r="D24" s="14">
         <v>104.7</v>
       </c>
       <c r="E24" s="48">
         <v>124.7</v>
       </c>
       <c r="F24" s="14">
         <v>103.9</v>
       </c>
       <c r="G24" s="14">
         <v>113.7</v>
       </c>
       <c r="H24" s="14">
@@ -8543,51 +8577,51 @@
       <c r="BF24" s="17">
         <v>98.5</v>
       </c>
       <c r="BG24" s="17">
         <v>102.1</v>
       </c>
       <c r="BH24" s="17">
         <v>101.5</v>
       </c>
       <c r="BI24" s="17">
         <v>92.3</v>
       </c>
       <c r="BJ24" s="17">
         <v>102.1</v>
       </c>
       <c r="BK24" s="17">
         <v>102.2</v>
       </c>
       <c r="BL24" s="74">
         <v>102.2</v>
       </c>
       <c r="BM24" s="74">
         <v>102.2</v>
       </c>
       <c r="BN24" s="17">
-        <v>103.6</v>
+        <v>97.7</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="38" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="14">
         <v>104.9</v>
       </c>
       <c r="C25" s="14">
         <v>103.66711714765546</v>
       </c>
       <c r="D25" s="14">
         <v>107.7</v>
       </c>
       <c r="E25" s="48">
         <v>123.7</v>
       </c>
       <c r="F25" s="14">
         <v>105</v>
       </c>
       <c r="G25" s="14">
         <v>154.4</v>
       </c>
       <c r="H25" s="14">
@@ -8743,51 +8777,51 @@
       <c r="BF25" s="17">
         <v>109.1</v>
       </c>
       <c r="BG25" s="17">
         <v>102</v>
       </c>
       <c r="BH25" s="17">
         <v>99.4</v>
       </c>
       <c r="BI25" s="17">
         <v>98.8</v>
       </c>
       <c r="BJ25" s="17">
         <v>95.3</v>
       </c>
       <c r="BK25" s="17">
         <v>100.5</v>
       </c>
       <c r="BL25" s="74">
         <v>100.9</v>
       </c>
       <c r="BM25" s="74">
         <v>100</v>
       </c>
       <c r="BN25" s="17">
-        <v>101.9</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="46.5" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="14">
         <v>100</v>
       </c>
       <c r="C26" s="14">
         <v>100</v>
       </c>
       <c r="D26" s="14">
         <v>100</v>
       </c>
       <c r="E26" s="48">
         <v>105.3</v>
       </c>
       <c r="F26" s="14">
         <v>121.6</v>
       </c>
       <c r="G26" s="14">
         <v>99.5</v>
       </c>
       <c r="H26" s="14">
@@ -8943,51 +8977,51 @@
       <c r="BF26" s="17">
         <v>100.7</v>
       </c>
       <c r="BG26" s="17">
         <v>102.3</v>
       </c>
       <c r="BH26" s="17">
         <v>102.5</v>
       </c>
       <c r="BI26" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ26" s="17">
         <v>100.2</v>
       </c>
       <c r="BK26" s="17">
         <v>100.7</v>
       </c>
       <c r="BL26" s="74">
         <v>102</v>
       </c>
       <c r="BM26" s="74">
         <v>94.7</v>
       </c>
       <c r="BN26" s="17">
-        <v>100.1</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="13" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="8">
         <v>105.4</v>
       </c>
       <c r="C27" s="8">
         <v>106.28064915279401</v>
       </c>
       <c r="D27" s="8">
         <v>105.9</v>
       </c>
       <c r="E27" s="11">
         <v>106.2</v>
       </c>
       <c r="F27" s="8">
         <v>106.2</v>
       </c>
       <c r="G27" s="8">
         <v>106.5</v>
       </c>
       <c r="H27" s="8">
@@ -9342,51 +9376,51 @@
       </c>
       <c r="BF28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BG28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BH28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BI28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BJ28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BK28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BL28" s="75" t="s">
         <v>166</v>
       </c>
       <c r="BM28" s="75" t="s">
         <v>166</v>
       </c>
-      <c r="BN28" s="28" t="s">
+      <c r="BN28" s="75" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="13" customFormat="1">
       <c r="A29" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="8">
         <v>107.4</v>
       </c>
       <c r="C29" s="8">
         <v>107.87222941007528</v>
       </c>
       <c r="D29" s="8">
         <v>107.1</v>
       </c>
       <c r="E29" s="11">
         <v>107.3</v>
       </c>
       <c r="F29" s="8">
         <v>106.5</v>
       </c>
       <c r="G29" s="8">
         <v>107</v>
       </c>
@@ -9742,51 +9776,51 @@
       </c>
       <c r="BF30" s="48" t="s">
         <v>166</v>
       </c>
       <c r="BG30" s="48" t="s">
         <v>166</v>
       </c>
       <c r="BH30" s="48" t="s">
         <v>166</v>
       </c>
       <c r="BI30" s="28">
         <v>102.3</v>
       </c>
       <c r="BJ30" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BK30" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BL30" s="77" t="s">
         <v>166</v>
       </c>
       <c r="BM30" s="77">
         <v>105.3</v>
       </c>
-      <c r="BN30" s="28" t="s">
+      <c r="BN30" s="75" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="31" spans="1:66" s="13" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>196</v>
       </c>
       <c r="B31" s="20">
         <v>102.2</v>
       </c>
       <c r="C31" s="20">
         <v>109.46859245893974</v>
       </c>
       <c r="D31" s="20">
         <v>114.2</v>
       </c>
       <c r="E31" s="48">
         <v>106.1</v>
       </c>
       <c r="F31" s="20">
         <v>108.7</v>
       </c>
       <c r="G31" s="20">
         <v>106.1</v>
       </c>
@@ -10142,51 +10176,51 @@
       </c>
       <c r="BF32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BG32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BH32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BI32" s="28">
         <v>107.3</v>
       </c>
       <c r="BJ32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BK32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BL32" s="77" t="s">
         <v>166</v>
       </c>
       <c r="BM32" s="77">
         <v>109.3</v>
       </c>
-      <c r="BN32" s="28" t="s">
+      <c r="BN32" s="75" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="13" customFormat="1">
       <c r="A33" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>107.1</v>
       </c>
       <c r="C33" s="8">
         <v>107.95166989252158</v>
       </c>
       <c r="D33" s="8">
         <v>107.5</v>
       </c>
       <c r="E33" s="11">
         <v>107.3</v>
       </c>
       <c r="F33" s="8">
         <v>106.6</v>
       </c>
       <c r="G33" s="8">
         <v>107</v>
       </c>
@@ -10351,64 +10385,66 @@
       </c>
       <c r="BI33" s="11">
         <v>105</v>
       </c>
       <c r="BJ33" s="11">
         <v>105.6</v>
       </c>
       <c r="BK33" s="11">
         <v>106.3</v>
       </c>
       <c r="BL33" s="76">
         <v>106.3</v>
       </c>
       <c r="BM33" s="76">
         <v>106.5</v>
       </c>
       <c r="BN33" s="11">
         <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="BI34" s="13"/>
       <c r="BJ34" s="13"/>
       <c r="BN34" s="13"/>
     </row>
-    <row r="35" spans="1:66" ht="12.75">
+    <row r="35" spans="1:66">
       <c r="A35" s="82" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="51"/>
+      <c r="A36" s="82" t="s">
+        <v>204</v>
+      </c>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
     </row>
     <row r="37" spans="1:66" ht="15.75" customHeight="1">
       <c r="A37" s="51"/>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
     </row>
     <row r="38" spans="1:66">
       <c r="A38" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="BK2:BN2"/>