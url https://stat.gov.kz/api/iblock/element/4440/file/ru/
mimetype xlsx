--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="300" yWindow="0" windowWidth="15135" windowHeight="12660" tabRatio="690" firstSheet="1" activeTab="5"/>
+    <workbookView xWindow="2415" yWindow="-60" windowWidth="14085" windowHeight="12300" tabRatio="690"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="205">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -680,143 +680,73 @@
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">  в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
-    <r>
-[...74 lines deleted...]
-  <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
 </t>
   </si>
   <si>
     <t xml:space="preserve">Ибраева Д.К,
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 квартал 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -883,58 +813,50 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Roboto"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
@@ -1212,89 +1134,89 @@
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
     <cellStyle name="Обычный_Лист17" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1563,79 +1485,79 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="62" customWidth="1"/>
     <col min="2" max="2" width="76.85546875" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B2" s="54">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>131</v>
       </c>
     </row>
@@ -1696,142 +1618,142 @@
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="53" t="s">
         <v>145</v>
       </c>
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="53" t="s">
         <v>146</v>
       </c>
       <c r="B12" s="67" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="59" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="79" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="85" t="s">
+      <c r="A14" s="83" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="80" t="s">
+      <c r="B14" s="92" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="86"/>
-      <c r="B15" s="80" t="s">
+      <c r="A15" s="84"/>
+      <c r="B15" s="92" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="86"/>
-      <c r="B16" s="80" t="s">
+      <c r="A16" s="84"/>
+      <c r="B16" s="92" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="87"/>
-      <c r="B17" s="80" t="s">
+      <c r="A17" s="85"/>
+      <c r="B17" s="92" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="59" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="68" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="53" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="78">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="78">
-        <v>46234</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="53" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="58" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>157</v>
       </c>
-      <c r="B23" s="83" t="s">
+      <c r="B23" s="82" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="16.5" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>158</v>
       </c>
-      <c r="B24" s="84" t="s">
-        <v>205</v>
+      <c r="B24" s="93" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
-[...2 lines deleted...]
-    <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B17" r:id="rId6"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
     <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:D14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.85546875" customWidth="1"/>
     <col min="2" max="2" width="62" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:4">
       <c r="B6" s="60" t="s">
         <v>159</v>
       </c>
@@ -1846,88 +1768,88 @@
         <v>161</v>
       </c>
     </row>
     <row r="9" spans="2:4">
       <c r="B9" s="60" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="10" spans="2:4">
       <c r="B10" s="60" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="11" spans="2:4" ht="25.5">
       <c r="B11" s="61" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="62"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:4">
-      <c r="B14" s="81" t="s">
+      <c r="B14" s="80" t="s">
         <v>165</v>
       </c>
       <c r="C14" s="65"/>
       <c r="D14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="13"/>
-      <c r="E2" s="88" t="s">
+      <c r="E2" s="86" t="s">
         <v>97</v>
       </c>
-      <c r="F2" s="89"/>
-[...1 lines deleted...]
-      <c r="H2" s="89"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
     </row>
     <row r="3" spans="1:8" s="72" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>98</v>
       </c>
       <c r="B3" s="71" t="s">
         <v>175</v>
       </c>
       <c r="C3" s="71" t="s">
         <v>176</v>
       </c>
       <c r="D3" s="71" t="s">
         <v>177</v>
       </c>
       <c r="E3" s="71" t="s">
         <v>178</v>
       </c>
       <c r="F3" s="71" t="s">
         <v>179</v>
       </c>
       <c r="G3" s="71" t="s">
         <v>180</v>
       </c>
       <c r="H3" s="71" t="s">
         <v>181</v>
@@ -2601,83 +2523,83 @@
       </c>
       <c r="F29" s="26">
         <v>91.8</v>
       </c>
       <c r="G29" s="26">
         <v>100.5</v>
       </c>
       <c r="H29" s="26">
         <v>101.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E2:H2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="C1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="11" width="12.7109375" style="6" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="27.75" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="90"/>
-[...7 lines deleted...]
-      <c r="J1" s="90"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="13"/>
       <c r="G2" s="42"/>
-      <c r="H2" s="91" t="s">
+      <c r="H2" s="89" t="s">
         <v>97</v>
       </c>
-      <c r="I2" s="91"/>
-      <c r="J2" s="91"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
       <c r="K2" s="66"/>
     </row>
     <row r="3" spans="1:11" s="72" customFormat="1" ht="28.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>171</v>
       </c>
       <c r="B3" s="71" t="s">
         <v>182</v>
       </c>
       <c r="C3" s="71" t="s">
         <v>183</v>
       </c>
       <c r="D3" s="71" t="s">
         <v>184</v>
       </c>
       <c r="E3" s="71" t="s">
         <v>185</v>
       </c>
       <c r="F3" s="71" t="s">
         <v>186</v>
       </c>
       <c r="G3" s="71" t="s">
         <v>187</v>
       </c>
       <c r="H3" s="71" t="s">
@@ -3621,63 +3543,63 @@
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="11" style="6" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="92"/>
-      <c r="C1" s="92"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="1"/>
-      <c r="C2" s="91" t="s">
+      <c r="C2" s="89" t="s">
         <v>97</v>
       </c>
-      <c r="D2" s="91"/>
+      <c r="D2" s="89"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
     </row>
     <row r="3" spans="1:7" ht="52.5" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>108.1</v>
       </c>
@@ -4063,99 +3985,99 @@
         <v>103.3</v>
       </c>
       <c r="D31" s="30">
         <v>101.2</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BJ25" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BJ4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BP12" sqref="BP12"/>
+      <selection pane="bottomRight" activeCell="BM33" sqref="BM4:BM33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="6" customWidth="1"/>
     <col min="2" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="9.85546875" style="6" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="6" customWidth="1"/>
     <col min="39" max="39" width="11.28515625" style="6" customWidth="1"/>
     <col min="40" max="40" width="9.7109375" style="6" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="6" customWidth="1"/>
     <col min="42" max="42" width="9.7109375" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.42578125" style="6" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="6" customWidth="1"/>
     <col min="46" max="46" width="9.7109375" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="6" customWidth="1"/>
     <col min="48" max="48" width="10.140625" style="6" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="6" customWidth="1"/>
     <col min="50" max="50" width="10.42578125" style="6" customWidth="1"/>
     <col min="51" max="51" width="11.140625" style="6" customWidth="1"/>
     <col min="52" max="52" width="9.7109375" style="6" customWidth="1"/>
     <col min="53" max="53" width="9.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="9.7109375" style="6" customWidth="1"/>
     <col min="55" max="55" width="11.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="6" customWidth="1"/>
     <col min="57" max="57" width="10" style="6" customWidth="1"/>
     <col min="58" max="58" width="10.5703125" style="6" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="6" customWidth="1"/>
     <col min="60" max="60" width="11.7109375" style="6" customWidth="1"/>
     <col min="61" max="62" width="11.5703125" style="6" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="6" customWidth="1"/>
     <col min="64" max="64" width="11.28515625" style="6" customWidth="1"/>
     <col min="65" max="65" width="11.7109375" style="6" customWidth="1"/>
     <col min="66" max="66" width="11.5703125" style="6" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="21.75" customHeight="1">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="93"/>
+      <c r="B1" s="91"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="5"/>
     </row>
     <row r="2" spans="1:66" ht="12.75" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
@@ -4173,56 +4095,56 @@
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="46"/>
       <c r="AD2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AL2" s="46"/>
       <c r="AM2" s="46"/>
       <c r="AN2" s="46"/>
       <c r="AO2" s="46"/>
       <c r="AP2" s="46"/>
       <c r="AQ2" s="46"/>
       <c r="AR2" s="46"/>
       <c r="AT2" s="46"/>
       <c r="AU2" s="46"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="BI2" s="42"/>
       <c r="BJ2" s="42"/>
-      <c r="BK2" s="91" t="s">
+      <c r="BK2" s="89" t="s">
         <v>199</v>
       </c>
-      <c r="BL2" s="91"/>
-[...1 lines deleted...]
-      <c r="BN2" s="91"/>
+      <c r="BL2" s="89"/>
+      <c r="BM2" s="89"/>
+      <c r="BN2" s="89"/>
     </row>
     <row r="3" spans="1:66" ht="37.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="35" t="s">
         <v>43</v>
@@ -4374,51 +4296,51 @@
       <c r="BE3" s="35" t="s">
         <v>169</v>
       </c>
       <c r="BF3" s="35" t="s">
         <v>125</v>
       </c>
       <c r="BG3" s="35" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="35" t="s">
         <v>127</v>
       </c>
       <c r="BI3" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BJ3" s="35" t="s">
         <v>128</v>
       </c>
       <c r="BK3" s="35" t="s">
         <v>168</v>
       </c>
       <c r="BL3" s="35" t="s">
         <v>191</v>
       </c>
       <c r="BM3" s="35" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="BN3" s="35" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="13" customFormat="1">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="43">
         <v>107.6</v>
       </c>
       <c r="C4" s="43">
         <v>108.34928650148717</v>
       </c>
       <c r="D4" s="43">
         <v>106.1</v>
       </c>
       <c r="E4" s="11">
         <v>105</v>
       </c>
       <c r="F4" s="43">
         <v>105.6</v>
       </c>
       <c r="G4" s="43">
@@ -4574,51 +4496,51 @@
       <c r="BE4" s="11">
         <v>104.4</v>
       </c>
       <c r="BF4" s="11">
         <v>105.1</v>
       </c>
       <c r="BG4" s="11">
         <v>103.5</v>
       </c>
       <c r="BH4" s="11">
         <v>104.9</v>
       </c>
       <c r="BI4" s="11">
         <v>106.3</v>
       </c>
       <c r="BJ4" s="11">
         <v>107.8</v>
       </c>
       <c r="BK4" s="11">
         <v>108</v>
       </c>
       <c r="BL4" s="73">
         <v>108.1</v>
       </c>
       <c r="BM4" s="73">
-        <v>108.7</v>
+        <v>109.1</v>
       </c>
       <c r="BN4" s="11">
         <v>102.2</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="14">
         <v>102.3</v>
       </c>
       <c r="C5" s="14">
         <v>102.97251929380633</v>
       </c>
       <c r="D5" s="14">
         <v>96</v>
       </c>
       <c r="E5" s="48">
         <v>88.4</v>
       </c>
       <c r="F5" s="14">
         <v>101.7</v>
       </c>
       <c r="G5" s="14">
@@ -4774,51 +4696,51 @@
       <c r="BE5" s="17">
         <v>92.6</v>
       </c>
       <c r="BF5" s="17">
         <v>101.7</v>
       </c>
       <c r="BG5" s="17">
         <v>103.1</v>
       </c>
       <c r="BH5" s="17">
         <v>110.8</v>
       </c>
       <c r="BI5" s="17">
         <v>113.7</v>
       </c>
       <c r="BJ5" s="17">
         <v>103.4</v>
       </c>
       <c r="BK5" s="17">
         <v>103.4</v>
       </c>
       <c r="BL5" s="74">
         <v>104.2</v>
       </c>
       <c r="BM5" s="74">
-        <v>105.8</v>
+        <v>105.7</v>
       </c>
       <c r="BN5" s="17">
         <v>103.2</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>112.5</v>
       </c>
       <c r="C6" s="14">
         <v>112.40008604645787</v>
       </c>
       <c r="D6" s="14">
         <v>110.2</v>
       </c>
       <c r="E6" s="48">
         <v>109.2</v>
       </c>
       <c r="F6" s="14">
         <v>106.3</v>
       </c>
       <c r="G6" s="14">
@@ -4974,51 +4896,51 @@
       <c r="BE6" s="48">
         <v>104.4</v>
       </c>
       <c r="BF6" s="48">
         <v>103.9</v>
       </c>
       <c r="BG6" s="48">
         <v>102.6</v>
       </c>
       <c r="BH6" s="48">
         <v>103.1</v>
       </c>
       <c r="BI6" s="48">
         <v>103.3</v>
       </c>
       <c r="BJ6" s="48">
         <v>106.7</v>
       </c>
       <c r="BK6" s="48">
         <v>106.5</v>
       </c>
       <c r="BL6" s="75">
         <v>107.4</v>
       </c>
       <c r="BM6" s="75">
-        <v>107.5</v>
+        <v>107.7</v>
       </c>
       <c r="BN6" s="48">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="27" customHeight="1">
       <c r="A7" s="49" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="14">
         <v>107.2</v>
       </c>
       <c r="C7" s="14">
         <v>106.37517955678253</v>
       </c>
       <c r="D7" s="14">
         <v>105</v>
       </c>
       <c r="E7" s="48">
         <v>107.1</v>
       </c>
       <c r="F7" s="14">
         <v>104.8</v>
       </c>
       <c r="G7" s="14">
@@ -5174,51 +5096,51 @@
       <c r="BE7" s="17">
         <v>104.8</v>
       </c>
       <c r="BF7" s="17">
         <v>101.9</v>
       </c>
       <c r="BG7" s="17">
         <v>100.1</v>
       </c>
       <c r="BH7" s="17">
         <v>101.3</v>
       </c>
       <c r="BI7" s="17">
         <v>100.2</v>
       </c>
       <c r="BJ7" s="17">
         <v>106.2</v>
       </c>
       <c r="BK7" s="17">
         <v>108.4</v>
       </c>
       <c r="BL7" s="74">
         <v>109.3</v>
       </c>
       <c r="BM7" s="74">
-        <v>109.3</v>
+        <v>109.5</v>
       </c>
       <c r="BN7" s="17">
         <v>88.5</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>121.4</v>
       </c>
       <c r="C8" s="14">
         <v>122.27440367009943</v>
       </c>
       <c r="D8" s="14">
         <v>119.1</v>
       </c>
       <c r="E8" s="48">
         <v>113.6</v>
       </c>
       <c r="F8" s="14">
         <v>109.2</v>
       </c>
       <c r="G8" s="14">
@@ -5374,51 +5296,51 @@
       <c r="BE8" s="17">
         <v>104</v>
       </c>
       <c r="BF8" s="17">
         <v>105.6</v>
       </c>
       <c r="BG8" s="17">
         <v>105.1</v>
       </c>
       <c r="BH8" s="17">
         <v>104.9</v>
       </c>
       <c r="BI8" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ8" s="17">
         <v>108.8</v>
       </c>
       <c r="BK8" s="17">
         <v>105.6</v>
       </c>
       <c r="BL8" s="74">
         <v>106.2</v>
       </c>
       <c r="BM8" s="74">
-        <v>106.7</v>
+        <v>107</v>
       </c>
       <c r="BN8" s="17">
         <v>108.7</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="23.25" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="14">
         <v>108.3</v>
       </c>
       <c r="C9" s="14">
         <v>108.1</v>
       </c>
       <c r="D9" s="14">
         <v>107</v>
       </c>
       <c r="E9" s="48">
         <v>104.8</v>
       </c>
       <c r="F9" s="14">
         <v>106.2</v>
       </c>
       <c r="G9" s="14">
@@ -5574,51 +5496,51 @@
       <c r="BE9" s="17">
         <v>105.4</v>
       </c>
       <c r="BF9" s="17">
         <v>105.5</v>
       </c>
       <c r="BG9" s="17">
         <v>106.1</v>
       </c>
       <c r="BH9" s="17">
         <v>105.5</v>
       </c>
       <c r="BI9" s="17">
         <v>101.5</v>
       </c>
       <c r="BJ9" s="17">
         <v>97.2</v>
       </c>
       <c r="BK9" s="17">
         <v>100.5</v>
       </c>
       <c r="BL9" s="74">
         <v>102.1</v>
       </c>
       <c r="BM9" s="74">
-        <v>102.1</v>
+        <v>102</v>
       </c>
       <c r="BN9" s="17">
         <v>106.9</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="33.75">
       <c r="A10" s="49" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="14">
         <v>110.1</v>
       </c>
       <c r="C10" s="14">
         <v>107.8</v>
       </c>
       <c r="D10" s="14">
         <v>106.2</v>
       </c>
       <c r="E10" s="48">
         <v>115.5</v>
       </c>
       <c r="F10" s="14">
         <v>103</v>
       </c>
       <c r="G10" s="14">
@@ -5774,51 +5696,51 @@
       <c r="BE10" s="17">
         <v>101.1</v>
       </c>
       <c r="BF10" s="17">
         <v>102.7</v>
       </c>
       <c r="BG10" s="17">
         <v>99.3</v>
       </c>
       <c r="BH10" s="17">
         <v>98.4</v>
       </c>
       <c r="BI10" s="17">
         <v>105.6</v>
       </c>
       <c r="BJ10" s="17">
         <v>93.9</v>
       </c>
       <c r="BK10" s="17">
         <v>94.7</v>
       </c>
       <c r="BL10" s="74">
         <v>93.4</v>
       </c>
       <c r="BM10" s="74">
-        <v>93.5</v>
+        <v>93.6</v>
       </c>
       <c r="BN10" s="17">
         <v>116.2</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>91.3</v>
       </c>
       <c r="C11" s="14">
         <v>96.1</v>
       </c>
       <c r="D11" s="14">
         <v>99.8</v>
       </c>
       <c r="E11" s="48">
         <v>102.4</v>
       </c>
       <c r="F11" s="14">
         <v>103.1</v>
       </c>
       <c r="G11" s="14">
@@ -5974,51 +5896,51 @@
       <c r="BE11" s="17">
         <v>115.1</v>
       </c>
       <c r="BF11" s="17">
         <v>115.9</v>
       </c>
       <c r="BG11" s="17">
         <v>108.6</v>
       </c>
       <c r="BH11" s="17">
         <v>110.1</v>
       </c>
       <c r="BI11" s="17">
         <v>115.3</v>
       </c>
       <c r="BJ11" s="17">
         <v>116.9</v>
       </c>
       <c r="BK11" s="17">
         <v>118.4</v>
       </c>
       <c r="BL11" s="74">
         <v>114.9</v>
       </c>
       <c r="BM11" s="74">
-        <v>115.9</v>
+        <v>117.5</v>
       </c>
       <c r="BN11" s="17">
         <v>114.8</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="13" customFormat="1">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>104.1</v>
       </c>
       <c r="C12" s="8">
         <v>104.85852993903413</v>
       </c>
       <c r="D12" s="8">
         <v>105.8</v>
       </c>
       <c r="E12" s="11">
         <v>107.1</v>
       </c>
       <c r="F12" s="8">
         <v>106.6</v>
       </c>
       <c r="G12" s="8">
@@ -6174,51 +6096,51 @@
       <c r="BE12" s="11">
         <v>105.2</v>
       </c>
       <c r="BF12" s="11">
         <v>103</v>
       </c>
       <c r="BG12" s="11">
         <v>103.4</v>
       </c>
       <c r="BH12" s="11">
         <v>104.1</v>
       </c>
       <c r="BI12" s="11">
         <v>104.6</v>
       </c>
       <c r="BJ12" s="11">
         <v>104.5</v>
       </c>
       <c r="BK12" s="11">
         <v>105.3</v>
       </c>
       <c r="BL12" s="76">
         <v>105.3</v>
       </c>
       <c r="BM12" s="76">
-        <v>105.2</v>
+        <v>104.9</v>
       </c>
       <c r="BN12" s="11">
         <v>103.6</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="14">
         <v>111.5</v>
       </c>
       <c r="C13" s="14">
         <v>113</v>
       </c>
       <c r="D13" s="14">
         <v>112.9</v>
       </c>
       <c r="E13" s="48">
         <v>113.5</v>
       </c>
       <c r="F13" s="14">
         <v>114.3</v>
       </c>
       <c r="G13" s="14">
@@ -6374,51 +6296,51 @@
       <c r="BE13" s="17">
         <v>107.9</v>
       </c>
       <c r="BF13" s="17">
         <v>103.4</v>
       </c>
       <c r="BG13" s="17">
         <v>104.4</v>
       </c>
       <c r="BH13" s="17">
         <v>106.5</v>
       </c>
       <c r="BI13" s="17">
         <v>108.9</v>
       </c>
       <c r="BJ13" s="17">
         <v>106.3</v>
       </c>
       <c r="BK13" s="17">
         <v>108.3</v>
       </c>
       <c r="BL13" s="74">
         <v>108.5</v>
       </c>
       <c r="BM13" s="74">
-        <v>109</v>
+        <v>108.1</v>
       </c>
       <c r="BN13" s="17">
         <v>104.8</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="14">
         <v>105.2</v>
       </c>
       <c r="C14" s="14">
         <v>106.8</v>
       </c>
       <c r="D14" s="14">
         <v>107.2</v>
       </c>
       <c r="E14" s="48">
         <v>107.4</v>
       </c>
       <c r="F14" s="14">
         <v>106.9</v>
       </c>
       <c r="G14" s="14">
@@ -6574,51 +6496,51 @@
       <c r="BE14" s="17">
         <v>116.8</v>
       </c>
       <c r="BF14" s="17">
         <v>108.2</v>
       </c>
       <c r="BG14" s="17">
         <v>107.2</v>
       </c>
       <c r="BH14" s="17">
         <v>108</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>121.2</v>
       </c>
       <c r="BK14" s="17">
         <v>122.4</v>
       </c>
       <c r="BL14" s="74">
         <v>120.8</v>
       </c>
       <c r="BM14" s="74">
-        <v>120.2</v>
+        <v>119.4</v>
       </c>
       <c r="BN14" s="17">
         <v>112.5</v>
       </c>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="14">
         <v>104.8</v>
       </c>
       <c r="C15" s="14">
         <v>110.01613393856907</v>
       </c>
       <c r="D15" s="14">
         <v>112.6</v>
       </c>
       <c r="E15" s="48">
         <v>121.9</v>
       </c>
       <c r="F15" s="14">
         <v>111.9</v>
       </c>
       <c r="G15" s="14">
@@ -6774,51 +6696,51 @@
       <c r="BE15" s="17">
         <v>103.8</v>
       </c>
       <c r="BF15" s="17">
         <v>95.3</v>
       </c>
       <c r="BG15" s="17">
         <v>104.8</v>
       </c>
       <c r="BH15" s="17">
         <v>101.5</v>
       </c>
       <c r="BI15" s="17">
         <v>102.5</v>
       </c>
       <c r="BJ15" s="17">
         <v>102.5</v>
       </c>
       <c r="BK15" s="17">
         <v>102</v>
       </c>
       <c r="BL15" s="74">
         <v>103</v>
       </c>
       <c r="BM15" s="74">
-        <v>100.8</v>
+        <v>100.9</v>
       </c>
       <c r="BN15" s="17">
         <v>100.8</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>105.9</v>
       </c>
       <c r="C16" s="14">
         <v>107.9</v>
       </c>
       <c r="D16" s="14">
         <v>110.2</v>
       </c>
       <c r="E16" s="48">
         <v>109.5</v>
       </c>
       <c r="F16" s="14">
         <v>118.8</v>
       </c>
       <c r="G16" s="14">
@@ -6974,51 +6896,51 @@
       <c r="BE16" s="17">
         <v>108.5</v>
       </c>
       <c r="BF16" s="17">
         <v>110.1</v>
       </c>
       <c r="BG16" s="17">
         <v>111</v>
       </c>
       <c r="BH16" s="17">
         <v>110.9</v>
       </c>
       <c r="BI16" s="17">
         <v>105.5</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.2</v>
       </c>
       <c r="BK16" s="17">
         <v>104.8</v>
       </c>
       <c r="BL16" s="74">
         <v>104</v>
       </c>
       <c r="BM16" s="74">
-        <v>106.6</v>
+        <v>106.4</v>
       </c>
       <c r="BN16" s="17">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:66" ht="13.5" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>77.8</v>
       </c>
       <c r="C17" s="14">
         <v>89.660094886069373</v>
       </c>
       <c r="D17" s="14">
         <v>91.7</v>
       </c>
       <c r="E17" s="48">
         <v>87.7</v>
       </c>
       <c r="F17" s="14">
         <v>97.4</v>
       </c>
       <c r="G17" s="14">
@@ -7174,51 +7096,51 @@
       <c r="BE17" s="17">
         <v>101.4</v>
       </c>
       <c r="BF17" s="17">
         <v>101.5</v>
       </c>
       <c r="BG17" s="17">
         <v>101.4</v>
       </c>
       <c r="BH17" s="17">
         <v>101.9</v>
       </c>
       <c r="BI17" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ17" s="17">
         <v>101.7</v>
       </c>
       <c r="BK17" s="17">
         <v>102</v>
       </c>
       <c r="BL17" s="74">
         <v>102.6</v>
       </c>
       <c r="BM17" s="74">
-        <v>103</v>
+        <v>103.1</v>
       </c>
       <c r="BN17" s="17">
         <v>101.9</v>
       </c>
     </row>
     <row r="18" spans="1:66" ht="12.75" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="14">
         <v>104.1</v>
       </c>
       <c r="C18" s="14">
         <v>102.7983995277081</v>
       </c>
       <c r="D18" s="14">
         <v>102.9</v>
       </c>
       <c r="E18" s="48">
         <v>103.5</v>
       </c>
       <c r="F18" s="14">
         <v>100.8</v>
       </c>
       <c r="G18" s="14">
@@ -7374,51 +7296,51 @@
       <c r="BE18" s="17">
         <v>102.8</v>
       </c>
       <c r="BF18" s="17">
         <v>101.6</v>
       </c>
       <c r="BG18" s="17">
         <v>101.5</v>
       </c>
       <c r="BH18" s="17">
         <v>102.8</v>
       </c>
       <c r="BI18" s="17">
         <v>102.6</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>102</v>
       </c>
       <c r="BL18" s="74">
         <v>103.1</v>
       </c>
       <c r="BM18" s="74">
-        <v>100.4</v>
+        <v>101.6</v>
       </c>
       <c r="BN18" s="17">
         <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="14">
         <v>109.5</v>
       </c>
       <c r="C19" s="14">
         <v>102.6</v>
       </c>
       <c r="D19" s="14">
         <v>104.9</v>
       </c>
       <c r="E19" s="48">
         <v>108.6</v>
       </c>
       <c r="F19" s="14">
         <v>102.8</v>
       </c>
       <c r="G19" s="14">
@@ -7574,51 +7496,51 @@
       <c r="BE19" s="17">
         <v>98.9</v>
       </c>
       <c r="BF19" s="17">
         <v>100.2</v>
       </c>
       <c r="BG19" s="17">
         <v>101</v>
       </c>
       <c r="BH19" s="17">
         <v>101.3</v>
       </c>
       <c r="BI19" s="17">
         <v>99.8</v>
       </c>
       <c r="BJ19" s="17">
         <v>96.6</v>
       </c>
       <c r="BK19" s="17">
         <v>94.7</v>
       </c>
       <c r="BL19" s="74">
         <v>92.7</v>
       </c>
       <c r="BM19" s="74">
-        <v>94.7</v>
+        <v>93.7</v>
       </c>
       <c r="BN19" s="17">
         <v>100.7</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="14">
         <v>107.9</v>
       </c>
       <c r="C20" s="14">
         <v>102.06608187766525</v>
       </c>
       <c r="D20" s="14">
         <v>104.5</v>
       </c>
       <c r="E20" s="48">
         <v>119.2</v>
       </c>
       <c r="F20" s="14">
         <v>103</v>
       </c>
       <c r="G20" s="14">
@@ -7774,51 +7696,51 @@
       <c r="BE20" s="17">
         <v>102.7</v>
       </c>
       <c r="BF20" s="17">
         <v>100.5</v>
       </c>
       <c r="BG20" s="17">
         <v>100.4</v>
       </c>
       <c r="BH20" s="17">
         <v>101.4</v>
       </c>
       <c r="BI20" s="17">
         <v>99.5</v>
       </c>
       <c r="BJ20" s="17">
         <v>95.2</v>
       </c>
       <c r="BK20" s="17">
         <v>97</v>
       </c>
       <c r="BL20" s="74">
         <v>99.2</v>
       </c>
       <c r="BM20" s="74">
-        <v>95.2</v>
+        <v>95.4</v>
       </c>
       <c r="BN20" s="17">
         <v>99.8</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="14">
         <v>102.7</v>
       </c>
       <c r="C21" s="14">
         <v>101.2</v>
       </c>
       <c r="D21" s="14">
         <v>102.7</v>
       </c>
       <c r="E21" s="48">
         <v>101.4</v>
       </c>
       <c r="F21" s="14">
         <v>100.8</v>
       </c>
       <c r="G21" s="14">
@@ -8174,51 +8096,51 @@
       <c r="BE22" s="17">
         <v>102.3</v>
       </c>
       <c r="BF22" s="17">
         <v>102.6</v>
       </c>
       <c r="BG22" s="17">
         <v>102</v>
       </c>
       <c r="BH22" s="17">
         <v>102</v>
       </c>
       <c r="BI22" s="17">
         <v>101.3</v>
       </c>
       <c r="BJ22" s="17">
         <v>102.2</v>
       </c>
       <c r="BK22" s="17">
         <v>102.4</v>
       </c>
       <c r="BL22" s="74">
         <v>102.3</v>
       </c>
       <c r="BM22" s="74">
-        <v>101.4</v>
+        <v>102.3</v>
       </c>
       <c r="BN22" s="17">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="24" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="14">
         <v>104.8</v>
       </c>
       <c r="C23" s="14">
         <v>105.94060613080306</v>
       </c>
       <c r="D23" s="14">
         <v>105.1</v>
       </c>
       <c r="E23" s="48">
         <v>105</v>
       </c>
       <c r="F23" s="14">
         <v>104.9</v>
       </c>
       <c r="G23" s="14">
@@ -8374,51 +8296,51 @@
       <c r="BE23" s="17">
         <v>101.8</v>
       </c>
       <c r="BF23" s="17">
         <v>101.6</v>
       </c>
       <c r="BG23" s="17">
         <v>101.1</v>
       </c>
       <c r="BH23" s="17">
         <v>101.4</v>
       </c>
       <c r="BI23" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ23" s="17">
         <v>102.9</v>
       </c>
       <c r="BK23" s="17">
         <v>102.6</v>
       </c>
       <c r="BL23" s="74">
         <v>101.6</v>
       </c>
       <c r="BM23" s="74">
-        <v>100.6</v>
+        <v>102.4</v>
       </c>
       <c r="BN23" s="17">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="14">
         <v>108.4</v>
       </c>
       <c r="C24" s="14">
         <v>104.7</v>
       </c>
       <c r="D24" s="14">
         <v>104.7</v>
       </c>
       <c r="E24" s="48">
         <v>124.7</v>
       </c>
       <c r="F24" s="14">
         <v>103.9</v>
       </c>
       <c r="G24" s="14">
@@ -8574,51 +8496,51 @@
       <c r="BE24" s="17">
         <v>95.1</v>
       </c>
       <c r="BF24" s="17">
         <v>98.5</v>
       </c>
       <c r="BG24" s="17">
         <v>102.1</v>
       </c>
       <c r="BH24" s="17">
         <v>101.5</v>
       </c>
       <c r="BI24" s="17">
         <v>92.3</v>
       </c>
       <c r="BJ24" s="17">
         <v>102.1</v>
       </c>
       <c r="BK24" s="17">
         <v>102.2</v>
       </c>
       <c r="BL24" s="74">
         <v>102.2</v>
       </c>
       <c r="BM24" s="74">
-        <v>102.2</v>
+        <v>101.4</v>
       </c>
       <c r="BN24" s="17">
         <v>97.7</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="38" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="14">
         <v>104.9</v>
       </c>
       <c r="C25" s="14">
         <v>103.66711714765546</v>
       </c>
       <c r="D25" s="14">
         <v>107.7</v>
       </c>
       <c r="E25" s="48">
         <v>123.7</v>
       </c>
       <c r="F25" s="14">
         <v>105</v>
       </c>
       <c r="G25" s="14">
@@ -8774,51 +8696,51 @@
       <c r="BE25" s="17">
         <v>97.3</v>
       </c>
       <c r="BF25" s="17">
         <v>109.1</v>
       </c>
       <c r="BG25" s="17">
         <v>102</v>
       </c>
       <c r="BH25" s="17">
         <v>99.4</v>
       </c>
       <c r="BI25" s="17">
         <v>98.8</v>
       </c>
       <c r="BJ25" s="17">
         <v>95.3</v>
       </c>
       <c r="BK25" s="17">
         <v>100.5</v>
       </c>
       <c r="BL25" s="74">
         <v>100.9</v>
       </c>
       <c r="BM25" s="74">
-        <v>100</v>
+        <v>97.2</v>
       </c>
       <c r="BN25" s="17">
         <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="46.5" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="14">
         <v>100</v>
       </c>
       <c r="C26" s="14">
         <v>100</v>
       </c>
       <c r="D26" s="14">
         <v>100</v>
       </c>
       <c r="E26" s="48">
         <v>105.3</v>
       </c>
       <c r="F26" s="14">
         <v>121.6</v>
       </c>
       <c r="G26" s="14">
@@ -8974,51 +8896,51 @@
       <c r="BE26" s="17">
         <v>112.3</v>
       </c>
       <c r="BF26" s="17">
         <v>100.7</v>
       </c>
       <c r="BG26" s="17">
         <v>102.3</v>
       </c>
       <c r="BH26" s="17">
         <v>102.5</v>
       </c>
       <c r="BI26" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ26" s="17">
         <v>100.2</v>
       </c>
       <c r="BK26" s="17">
         <v>100.7</v>
       </c>
       <c r="BL26" s="74">
         <v>102</v>
       </c>
       <c r="BM26" s="74">
-        <v>94.7</v>
+        <v>90.6</v>
       </c>
       <c r="BN26" s="17">
         <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="13" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="8">
         <v>105.4</v>
       </c>
       <c r="C27" s="8">
         <v>106.28064915279401</v>
       </c>
       <c r="D27" s="8">
         <v>105.9</v>
       </c>
       <c r="E27" s="11">
         <v>106.2</v>
       </c>
       <c r="F27" s="8">
         <v>106.2</v>
       </c>
       <c r="G27" s="8">
@@ -10386,208 +10308,204 @@
       <c r="BI33" s="11">
         <v>105</v>
       </c>
       <c r="BJ33" s="11">
         <v>105.6</v>
       </c>
       <c r="BK33" s="11">
         <v>106.3</v>
       </c>
       <c r="BL33" s="76">
         <v>106.3</v>
       </c>
       <c r="BM33" s="76">
         <v>106.5</v>
       </c>
       <c r="BN33" s="11">
         <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="BI34" s="13"/>
       <c r="BJ34" s="13"/>
       <c r="BN34" s="13"/>
     </row>
     <row r="35" spans="1:66">
-      <c r="A35" s="82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A35" s="81"/>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A36" s="81"/>
       <c r="B36" s="21"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
     </row>
     <row r="37" spans="1:66" ht="15.75" customHeight="1">
       <c r="A37" s="51"/>
       <c r="B37" s="22"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="22"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
     </row>
     <row r="38" spans="1:66">
       <c r="A38" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="BK2:BN2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0C72078-01BD-441E-B418-DB7817755B2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58EB4E33-9806-4D49-BE0A-05612E888585}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE9E3C4-0937-4D17-BE73-BE661948DCE2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>