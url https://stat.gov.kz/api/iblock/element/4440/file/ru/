--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -9,66 +9,66 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2415" yWindow="-60" windowWidth="14085" windowHeight="12300" tabRatio="690"/>
+    <workbookView xWindow="2415" yWindow="-60" windowWidth="14085" windowHeight="12300" tabRatio="690" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="7" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="8" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="5" r:id="rId3"/>
     <sheet name="1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="6" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="3" r:id="rId5"/>
     <sheet name="2010-2026 (ОКЭД НК РК 03-2019)" sheetId="4" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="207">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
@@ -677,76 +677,114 @@
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t xml:space="preserve">Налоги на продукты </t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">  в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
-    <t>+7 7172749302</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+    <t xml:space="preserve">1 квартал 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тастан Н.Ш.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Ибраева Д.К,
-[...6 lines deleted...]
-    <t xml:space="preserve">2025 год </t>
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
+ </t>
+  </si>
+  <si>
+    <r>
+      <t>1 полугодие 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Оперативные данные.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -819,50 +857,66 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1143,80 +1197,80 @@
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 3" xfId="2"/>
     <cellStyle name="Обычный_Лист17" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1485,80 +1539,78 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.140625" style="62" customWidth="1"/>
     <col min="2" max="2" width="76.85546875" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="53" t="s">
         <v>129</v>
       </c>
       <c r="B2" s="54">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="55" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="4" spans="1:2">
@@ -1587,160 +1639,160 @@
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="53" t="s">
         <v>137</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="53" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="53" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="58" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
+    <row r="10" spans="1:2" ht="25.5">
       <c r="A10" s="53" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="53" t="s">
         <v>145</v>
       </c>
       <c r="B11" s="55"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="53" t="s">
         <v>146</v>
       </c>
       <c r="B12" s="67" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="59" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="79" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="83" t="s">
+      <c r="A14" s="85" t="s">
         <v>150</v>
       </c>
-      <c r="B14" s="92" t="s">
+      <c r="B14" s="83" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="84"/>
-      <c r="B15" s="92" t="s">
+      <c r="A15" s="86"/>
+      <c r="B15" s="83" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="84"/>
-      <c r="B16" s="92" t="s">
+      <c r="A16" s="86"/>
+      <c r="B16" s="83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="85"/>
-      <c r="B17" s="92" t="s">
+      <c r="A17" s="87"/>
+      <c r="B17" s="83" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="59" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="68" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="53" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="78">
-        <v>46234</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="53" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="78">
-        <v>46248</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="53" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="56" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>156</v>
       </c>
       <c r="B22" s="58" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="14.25" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>157</v>
       </c>
       <c r="B23" s="82" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="16.5" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>158</v>
       </c>
-      <c r="B24" s="93" t="s">
-        <v>201</v>
+      <c r="B24" s="84" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
     <hyperlink ref="B17" r:id="rId6"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
     <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:D14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
@@ -1784,72 +1836,74 @@
       </c>
     </row>
     <row r="12" spans="2:4">
       <c r="B12" s="62"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="62"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="80" t="s">
         <v>165</v>
       </c>
       <c r="C14" s="65"/>
       <c r="D14" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H29"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21.75" customHeight="1">
       <c r="A1" s="70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="13"/>
-      <c r="E2" s="86" t="s">
+      <c r="E2" s="88" t="s">
         <v>97</v>
       </c>
-      <c r="F2" s="87"/>
-[...1 lines deleted...]
-      <c r="H2" s="87"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
     </row>
     <row r="3" spans="1:8" s="72" customFormat="1" ht="25.5" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>98</v>
       </c>
       <c r="B3" s="71" t="s">
         <v>175</v>
       </c>
       <c r="C3" s="71" t="s">
         <v>176</v>
       </c>
       <c r="D3" s="71" t="s">
         <v>177</v>
       </c>
       <c r="E3" s="71" t="s">
         <v>178</v>
       </c>
       <c r="F3" s="71" t="s">
         <v>179</v>
       </c>
       <c r="G3" s="71" t="s">
         <v>180</v>
       </c>
       <c r="H3" s="71" t="s">
         <v>181</v>
@@ -2523,83 +2577,83 @@
       </c>
       <c r="F29" s="26">
         <v>91.8</v>
       </c>
       <c r="G29" s="26">
         <v>100.5</v>
       </c>
       <c r="H29" s="26">
         <v>101.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E2:H2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K32"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="C1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="11" width="12.7109375" style="6" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="27.75" customHeight="1">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="88"/>
-[...7 lines deleted...]
-      <c r="J1" s="88"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="90"/>
+      <c r="J1" s="90"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="13"/>
       <c r="G2" s="42"/>
-      <c r="H2" s="89" t="s">
+      <c r="H2" s="91" t="s">
         <v>97</v>
       </c>
-      <c r="I2" s="89"/>
-      <c r="J2" s="89"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
       <c r="K2" s="66"/>
     </row>
     <row r="3" spans="1:11" s="72" customFormat="1" ht="28.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>171</v>
       </c>
       <c r="B3" s="71" t="s">
         <v>182</v>
       </c>
       <c r="C3" s="71" t="s">
         <v>183</v>
       </c>
       <c r="D3" s="71" t="s">
         <v>184</v>
       </c>
       <c r="E3" s="71" t="s">
         <v>185</v>
       </c>
       <c r="F3" s="71" t="s">
         <v>186</v>
       </c>
       <c r="G3" s="71" t="s">
         <v>187</v>
       </c>
       <c r="H3" s="71" t="s">
@@ -3529,77 +3583,77 @@
       <c r="H32" s="26">
         <v>109.6</v>
       </c>
       <c r="I32" s="26">
         <v>109.7</v>
       </c>
       <c r="J32" s="26">
         <v>110.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="H2:J2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G33"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L44" sqref="L44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="6" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="11" style="6" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="92" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="90"/>
-      <c r="C1" s="90"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
       <c r="A2" s="4"/>
       <c r="B2" s="1"/>
-      <c r="C2" s="89" t="s">
+      <c r="C2" s="91" t="s">
         <v>97</v>
       </c>
-      <c r="D2" s="89"/>
+      <c r="D2" s="91"/>
       <c r="E2" s="69"/>
       <c r="F2" s="69"/>
       <c r="G2" s="69"/>
     </row>
     <row r="3" spans="1:7" ht="52.5" customHeight="1">
       <c r="A3" s="35" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="24">
         <v>108.1</v>
       </c>
@@ -3983,170 +4037,171 @@
       </c>
       <c r="C31" s="30">
         <v>103.3</v>
       </c>
       <c r="D31" s="30">
         <v>101.2</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN38"/>
+  <dimension ref="A1:BO37"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BJ4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BM33" sqref="BM4:BM33"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="42.42578125" style="6" customWidth="1"/>
     <col min="2" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="9.85546875" style="6" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="6" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="6" customWidth="1"/>
     <col min="39" max="39" width="11.28515625" style="6" customWidth="1"/>
     <col min="40" max="40" width="9.7109375" style="6" customWidth="1"/>
     <col min="41" max="41" width="9.85546875" style="6" customWidth="1"/>
     <col min="42" max="42" width="9.7109375" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.42578125" style="6" customWidth="1"/>
     <col min="44" max="44" width="9.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.140625" style="6" customWidth="1"/>
     <col min="46" max="46" width="9.7109375" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="6" customWidth="1"/>
     <col min="48" max="48" width="10.140625" style="6" customWidth="1"/>
     <col min="49" max="49" width="9.7109375" style="6" customWidth="1"/>
     <col min="50" max="50" width="10.42578125" style="6" customWidth="1"/>
     <col min="51" max="51" width="11.140625" style="6" customWidth="1"/>
     <col min="52" max="52" width="9.7109375" style="6" customWidth="1"/>
     <col min="53" max="53" width="9.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="9.7109375" style="6" customWidth="1"/>
     <col min="55" max="55" width="11.140625" style="6" customWidth="1"/>
     <col min="56" max="56" width="10.42578125" style="6" customWidth="1"/>
     <col min="57" max="57" width="10" style="6" customWidth="1"/>
     <col min="58" max="58" width="10.5703125" style="6" customWidth="1"/>
     <col min="59" max="59" width="11.5703125" style="6" customWidth="1"/>
     <col min="60" max="60" width="11.7109375" style="6" customWidth="1"/>
     <col min="61" max="62" width="11.5703125" style="6" customWidth="1"/>
     <col min="63" max="63" width="12.5703125" style="6" customWidth="1"/>
     <col min="64" max="64" width="11.28515625" style="6" customWidth="1"/>
     <col min="65" max="65" width="11.7109375" style="6" customWidth="1"/>
     <col min="66" max="66" width="11.5703125" style="6" customWidth="1"/>
-    <col min="67" max="16384" width="9.140625" style="6"/>
+    <col min="67" max="67" width="12.28515625" style="6" customWidth="1"/>
+    <col min="68" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="21.75" customHeight="1">
-      <c r="A1" s="91" t="s">
+    <row r="1" spans="1:67" ht="21.75" customHeight="1">
+      <c r="A1" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="91"/>
+      <c r="B1" s="93"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="5"/>
     </row>
-    <row r="2" spans="1:66" ht="12.75" customHeight="1">
+    <row r="2" spans="1:67" ht="12.75" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
       <c r="AC2" s="46"/>
       <c r="AD2" s="46"/>
       <c r="AF2" s="46"/>
       <c r="AG2" s="46"/>
       <c r="AH2" s="46"/>
       <c r="AI2" s="46"/>
       <c r="AK2" s="46"/>
       <c r="AL2" s="46"/>
       <c r="AM2" s="46"/>
       <c r="AN2" s="46"/>
       <c r="AO2" s="46"/>
       <c r="AP2" s="46"/>
       <c r="AQ2" s="46"/>
       <c r="AR2" s="46"/>
       <c r="AT2" s="46"/>
       <c r="AU2" s="46"/>
       <c r="AV2" s="47"/>
       <c r="AW2" s="47"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="BI2" s="42"/>
       <c r="BJ2" s="42"/>
-      <c r="BK2" s="89" t="s">
+      <c r="BL2" s="91" t="s">
         <v>199</v>
       </c>
-      <c r="BL2" s="89"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:66" ht="37.5" customHeight="1">
+      <c r="BM2" s="91"/>
+      <c r="BN2" s="91"/>
+      <c r="BO2" s="91"/>
+    </row>
+    <row r="3" spans="1:67" ht="37.5" customHeight="1">
       <c r="A3" s="44" t="s">
         <v>172</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="35" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="35" t="s">
         <v>43</v>
       </c>
       <c r="I3" s="35" t="s">
@@ -4296,57 +4351,60 @@
       <c r="BE3" s="35" t="s">
         <v>169</v>
       </c>
       <c r="BF3" s="35" t="s">
         <v>125</v>
       </c>
       <c r="BG3" s="35" t="s">
         <v>126</v>
       </c>
       <c r="BH3" s="35" t="s">
         <v>127</v>
       </c>
       <c r="BI3" s="35" t="s">
         <v>167</v>
       </c>
       <c r="BJ3" s="35" t="s">
         <v>128</v>
       </c>
       <c r="BK3" s="35" t="s">
         <v>168</v>
       </c>
       <c r="BL3" s="35" t="s">
         <v>191</v>
       </c>
       <c r="BM3" s="35" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="BN3" s="35" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="13" customFormat="1">
+        <v>200</v>
+      </c>
+      <c r="BO3" s="35" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="13" customFormat="1">
       <c r="A4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="43">
         <v>107.6</v>
       </c>
       <c r="C4" s="43">
         <v>108.34928650148717</v>
       </c>
       <c r="D4" s="43">
         <v>106.1</v>
       </c>
       <c r="E4" s="11">
         <v>105</v>
       </c>
       <c r="F4" s="43">
         <v>105.6</v>
       </c>
       <c r="G4" s="43">
         <v>105</v>
       </c>
       <c r="H4" s="43">
         <v>105.3</v>
       </c>
       <c r="I4" s="11">
@@ -4501,52 +4559,55 @@
       </c>
       <c r="BG4" s="11">
         <v>103.5</v>
       </c>
       <c r="BH4" s="11">
         <v>104.9</v>
       </c>
       <c r="BI4" s="11">
         <v>106.3</v>
       </c>
       <c r="BJ4" s="11">
         <v>107.8</v>
       </c>
       <c r="BK4" s="11">
         <v>108</v>
       </c>
       <c r="BL4" s="73">
         <v>108.1</v>
       </c>
       <c r="BM4" s="73">
         <v>109.1</v>
       </c>
       <c r="BN4" s="11">
         <v>102.2</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="11">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="14">
         <v>102.3</v>
       </c>
       <c r="C5" s="14">
         <v>102.97251929380633</v>
       </c>
       <c r="D5" s="14">
         <v>96</v>
       </c>
       <c r="E5" s="48">
         <v>88.4</v>
       </c>
       <c r="F5" s="14">
         <v>101.7</v>
       </c>
       <c r="G5" s="14">
         <v>101.4</v>
       </c>
       <c r="H5" s="14">
         <v>110.8</v>
       </c>
       <c r="I5" s="48">
@@ -4701,52 +4762,55 @@
       </c>
       <c r="BG5" s="17">
         <v>103.1</v>
       </c>
       <c r="BH5" s="17">
         <v>110.8</v>
       </c>
       <c r="BI5" s="17">
         <v>113.7</v>
       </c>
       <c r="BJ5" s="17">
         <v>103.4</v>
       </c>
       <c r="BK5" s="17">
         <v>103.4</v>
       </c>
       <c r="BL5" s="74">
         <v>104.2</v>
       </c>
       <c r="BM5" s="74">
         <v>105.7</v>
       </c>
       <c r="BN5" s="17">
         <v>103.2</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="17">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="38" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14">
         <v>112.5</v>
       </c>
       <c r="C6" s="14">
         <v>112.40008604645787</v>
       </c>
       <c r="D6" s="14">
         <v>110.2</v>
       </c>
       <c r="E6" s="48">
         <v>109.2</v>
       </c>
       <c r="F6" s="14">
         <v>106.3</v>
       </c>
       <c r="G6" s="14">
         <v>105.8</v>
       </c>
       <c r="H6" s="14">
         <v>105.1</v>
       </c>
       <c r="I6" s="48">
@@ -4901,52 +4965,55 @@
       </c>
       <c r="BG6" s="48">
         <v>102.6</v>
       </c>
       <c r="BH6" s="48">
         <v>103.1</v>
       </c>
       <c r="BI6" s="48">
         <v>103.3</v>
       </c>
       <c r="BJ6" s="48">
         <v>106.7</v>
       </c>
       <c r="BK6" s="48">
         <v>106.5</v>
       </c>
       <c r="BL6" s="75">
         <v>107.4</v>
       </c>
       <c r="BM6" s="75">
         <v>107.7</v>
       </c>
       <c r="BN6" s="48">
         <v>100</v>
       </c>
-    </row>
-    <row r="7" spans="1:66" ht="27" customHeight="1">
+      <c r="BO6" s="48">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67" ht="27" customHeight="1">
       <c r="A7" s="49" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="14">
         <v>107.2</v>
       </c>
       <c r="C7" s="14">
         <v>106.37517955678253</v>
       </c>
       <c r="D7" s="14">
         <v>105</v>
       </c>
       <c r="E7" s="48">
         <v>107.1</v>
       </c>
       <c r="F7" s="14">
         <v>104.8</v>
       </c>
       <c r="G7" s="14">
         <v>104.1</v>
       </c>
       <c r="H7" s="14">
         <v>102.2</v>
       </c>
       <c r="I7" s="48">
@@ -5101,52 +5168,55 @@
       </c>
       <c r="BG7" s="17">
         <v>100.1</v>
       </c>
       <c r="BH7" s="17">
         <v>101.3</v>
       </c>
       <c r="BI7" s="17">
         <v>100.2</v>
       </c>
       <c r="BJ7" s="17">
         <v>106.2</v>
       </c>
       <c r="BK7" s="17">
         <v>108.4</v>
       </c>
       <c r="BL7" s="74">
         <v>109.3</v>
       </c>
       <c r="BM7" s="74">
         <v>109.5</v>
       </c>
       <c r="BN7" s="17">
         <v>88.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="17">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="14">
         <v>121.4</v>
       </c>
       <c r="C8" s="14">
         <v>122.27440367009943</v>
       </c>
       <c r="D8" s="14">
         <v>119.1</v>
       </c>
       <c r="E8" s="48">
         <v>113.6</v>
       </c>
       <c r="F8" s="14">
         <v>109.2</v>
       </c>
       <c r="G8" s="14">
         <v>108.7</v>
       </c>
       <c r="H8" s="14">
         <v>109.3</v>
       </c>
       <c r="I8" s="48">
@@ -5301,52 +5371,55 @@
       </c>
       <c r="BG8" s="17">
         <v>105.1</v>
       </c>
       <c r="BH8" s="17">
         <v>104.9</v>
       </c>
       <c r="BI8" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ8" s="17">
         <v>108.8</v>
       </c>
       <c r="BK8" s="17">
         <v>105.6</v>
       </c>
       <c r="BL8" s="74">
         <v>106.2</v>
       </c>
       <c r="BM8" s="74">
         <v>107</v>
       </c>
       <c r="BN8" s="17">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="23.25" customHeight="1">
+      <c r="BO8" s="17">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="23.25" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="14">
         <v>108.3</v>
       </c>
       <c r="C9" s="14">
         <v>108.1</v>
       </c>
       <c r="D9" s="14">
         <v>107</v>
       </c>
       <c r="E9" s="48">
         <v>104.8</v>
       </c>
       <c r="F9" s="14">
         <v>106.2</v>
       </c>
       <c r="G9" s="14">
         <v>106.8</v>
       </c>
       <c r="H9" s="14">
         <v>107.5</v>
       </c>
       <c r="I9" s="48">
@@ -5501,52 +5574,55 @@
       </c>
       <c r="BG9" s="17">
         <v>106.1</v>
       </c>
       <c r="BH9" s="17">
         <v>105.5</v>
       </c>
       <c r="BI9" s="17">
         <v>101.5</v>
       </c>
       <c r="BJ9" s="17">
         <v>97.2</v>
       </c>
       <c r="BK9" s="17">
         <v>100.5</v>
       </c>
       <c r="BL9" s="74">
         <v>102.1</v>
       </c>
       <c r="BM9" s="74">
         <v>102</v>
       </c>
       <c r="BN9" s="17">
         <v>106.9</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="33.75">
+      <c r="BO9" s="17">
+        <v>110.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="33.75">
       <c r="A10" s="49" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="14">
         <v>110.1</v>
       </c>
       <c r="C10" s="14">
         <v>107.8</v>
       </c>
       <c r="D10" s="14">
         <v>106.2</v>
       </c>
       <c r="E10" s="48">
         <v>115.5</v>
       </c>
       <c r="F10" s="14">
         <v>103</v>
       </c>
       <c r="G10" s="14">
         <v>97.6</v>
       </c>
       <c r="H10" s="14">
         <v>100.1</v>
       </c>
       <c r="I10" s="48">
@@ -5701,52 +5777,55 @@
       </c>
       <c r="BG10" s="17">
         <v>99.3</v>
       </c>
       <c r="BH10" s="17">
         <v>98.4</v>
       </c>
       <c r="BI10" s="17">
         <v>105.6</v>
       </c>
       <c r="BJ10" s="17">
         <v>93.9</v>
       </c>
       <c r="BK10" s="17">
         <v>94.7</v>
       </c>
       <c r="BL10" s="74">
         <v>93.4</v>
       </c>
       <c r="BM10" s="74">
         <v>93.6</v>
       </c>
       <c r="BN10" s="17">
         <v>116.2</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="17">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="14">
         <v>91.3</v>
       </c>
       <c r="C11" s="14">
         <v>96.1</v>
       </c>
       <c r="D11" s="14">
         <v>99.8</v>
       </c>
       <c r="E11" s="48">
         <v>102.4</v>
       </c>
       <c r="F11" s="14">
         <v>103.1</v>
       </c>
       <c r="G11" s="14">
         <v>101.7</v>
       </c>
       <c r="H11" s="14">
         <v>102.9</v>
       </c>
       <c r="I11" s="48">
@@ -5901,52 +5980,55 @@
       </c>
       <c r="BG11" s="17">
         <v>108.6</v>
       </c>
       <c r="BH11" s="17">
         <v>110.1</v>
       </c>
       <c r="BI11" s="17">
         <v>115.3</v>
       </c>
       <c r="BJ11" s="17">
         <v>116.9</v>
       </c>
       <c r="BK11" s="17">
         <v>118.4</v>
       </c>
       <c r="BL11" s="74">
         <v>114.9</v>
       </c>
       <c r="BM11" s="74">
         <v>117.5</v>
       </c>
       <c r="BN11" s="17">
         <v>114.8</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="13" customFormat="1">
+      <c r="BO11" s="17">
+        <v>115.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="13" customFormat="1">
       <c r="A12" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="8">
         <v>104.1</v>
       </c>
       <c r="C12" s="8">
         <v>104.85852993903413</v>
       </c>
       <c r="D12" s="8">
         <v>105.8</v>
       </c>
       <c r="E12" s="11">
         <v>107.1</v>
       </c>
       <c r="F12" s="8">
         <v>106.6</v>
       </c>
       <c r="G12" s="8">
         <v>107.8</v>
       </c>
       <c r="H12" s="8">
         <v>107.7</v>
       </c>
       <c r="I12" s="11">
@@ -6101,52 +6183,55 @@
       </c>
       <c r="BG12" s="11">
         <v>103.4</v>
       </c>
       <c r="BH12" s="11">
         <v>104.1</v>
       </c>
       <c r="BI12" s="11">
         <v>104.6</v>
       </c>
       <c r="BJ12" s="11">
         <v>104.5</v>
       </c>
       <c r="BK12" s="11">
         <v>105.3</v>
       </c>
       <c r="BL12" s="76">
         <v>105.3</v>
       </c>
       <c r="BM12" s="76">
         <v>104.9</v>
       </c>
       <c r="BN12" s="11">
         <v>103.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="22.5">
+      <c r="BO12" s="11">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="14">
         <v>111.5</v>
       </c>
       <c r="C13" s="14">
         <v>113</v>
       </c>
       <c r="D13" s="14">
         <v>112.9</v>
       </c>
       <c r="E13" s="48">
         <v>113.5</v>
       </c>
       <c r="F13" s="14">
         <v>114.3</v>
       </c>
       <c r="G13" s="14">
         <v>114.3</v>
       </c>
       <c r="H13" s="14">
         <v>114.8</v>
       </c>
       <c r="I13" s="48">
@@ -6301,52 +6386,55 @@
       </c>
       <c r="BG13" s="17">
         <v>104.4</v>
       </c>
       <c r="BH13" s="17">
         <v>106.5</v>
       </c>
       <c r="BI13" s="17">
         <v>108.9</v>
       </c>
       <c r="BJ13" s="17">
         <v>106.3</v>
       </c>
       <c r="BK13" s="17">
         <v>108.3</v>
       </c>
       <c r="BL13" s="74">
         <v>108.5</v>
       </c>
       <c r="BM13" s="74">
         <v>108.1</v>
       </c>
       <c r="BN13" s="17">
         <v>104.8</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="17">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="14">
         <v>105.2</v>
       </c>
       <c r="C14" s="14">
         <v>106.8</v>
       </c>
       <c r="D14" s="14">
         <v>107.2</v>
       </c>
       <c r="E14" s="48">
         <v>107.4</v>
       </c>
       <c r="F14" s="14">
         <v>106.9</v>
       </c>
       <c r="G14" s="14">
         <v>106.4</v>
       </c>
       <c r="H14" s="14">
         <v>106.5</v>
       </c>
       <c r="I14" s="48">
@@ -6501,52 +6589,55 @@
       </c>
       <c r="BG14" s="17">
         <v>107.2</v>
       </c>
       <c r="BH14" s="17">
         <v>108</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>121.2</v>
       </c>
       <c r="BK14" s="17">
         <v>122.4</v>
       </c>
       <c r="BL14" s="74">
         <v>120.8</v>
       </c>
       <c r="BM14" s="74">
         <v>119.4</v>
       </c>
       <c r="BN14" s="17">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:66">
+      <c r="BO14" s="17">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="14">
         <v>104.8</v>
       </c>
       <c r="C15" s="14">
         <v>110.01613393856907</v>
       </c>
       <c r="D15" s="14">
         <v>112.6</v>
       </c>
       <c r="E15" s="48">
         <v>121.9</v>
       </c>
       <c r="F15" s="14">
         <v>111.9</v>
       </c>
       <c r="G15" s="14">
         <v>110.7</v>
       </c>
       <c r="H15" s="14">
         <v>112.5</v>
       </c>
       <c r="I15" s="48">
@@ -6701,52 +6792,55 @@
       </c>
       <c r="BG15" s="17">
         <v>104.8</v>
       </c>
       <c r="BH15" s="17">
         <v>101.5</v>
       </c>
       <c r="BI15" s="17">
         <v>102.5</v>
       </c>
       <c r="BJ15" s="17">
         <v>102.5</v>
       </c>
       <c r="BK15" s="17">
         <v>102</v>
       </c>
       <c r="BL15" s="74">
         <v>103</v>
       </c>
       <c r="BM15" s="74">
         <v>100.9</v>
       </c>
       <c r="BN15" s="17">
         <v>100.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="17">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="14">
         <v>105.9</v>
       </c>
       <c r="C16" s="14">
         <v>107.9</v>
       </c>
       <c r="D16" s="14">
         <v>110.2</v>
       </c>
       <c r="E16" s="48">
         <v>109.5</v>
       </c>
       <c r="F16" s="14">
         <v>118.8</v>
       </c>
       <c r="G16" s="14">
         <v>115.7</v>
       </c>
       <c r="H16" s="14">
         <v>117.2</v>
       </c>
       <c r="I16" s="48">
@@ -6901,52 +6995,55 @@
       </c>
       <c r="BG16" s="17">
         <v>111</v>
       </c>
       <c r="BH16" s="17">
         <v>110.9</v>
       </c>
       <c r="BI16" s="17">
         <v>105.5</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.2</v>
       </c>
       <c r="BK16" s="17">
         <v>104.8</v>
       </c>
       <c r="BL16" s="74">
         <v>104</v>
       </c>
       <c r="BM16" s="74">
         <v>106.4</v>
       </c>
       <c r="BN16" s="17">
         <v>106</v>
       </c>
-    </row>
-    <row r="17" spans="1:66" ht="13.5" customHeight="1">
+      <c r="BO16" s="17">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67" ht="13.5" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="14">
         <v>77.8</v>
       </c>
       <c r="C17" s="14">
         <v>89.660094886069373</v>
       </c>
       <c r="D17" s="14">
         <v>91.7</v>
       </c>
       <c r="E17" s="48">
         <v>87.7</v>
       </c>
       <c r="F17" s="14">
         <v>97.4</v>
       </c>
       <c r="G17" s="14">
         <v>98.8</v>
       </c>
       <c r="H17" s="14">
         <v>97.4</v>
       </c>
       <c r="I17" s="48">
@@ -7101,52 +7198,55 @@
       </c>
       <c r="BG17" s="17">
         <v>101.4</v>
       </c>
       <c r="BH17" s="17">
         <v>101.9</v>
       </c>
       <c r="BI17" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ17" s="17">
         <v>101.7</v>
       </c>
       <c r="BK17" s="17">
         <v>102</v>
       </c>
       <c r="BL17" s="74">
         <v>102.6</v>
       </c>
       <c r="BM17" s="74">
         <v>103.1</v>
       </c>
       <c r="BN17" s="17">
         <v>101.9</v>
       </c>
-    </row>
-    <row r="18" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO17" s="17">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67" ht="12.75" customHeight="1">
       <c r="A18" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="14">
         <v>104.1</v>
       </c>
       <c r="C18" s="14">
         <v>102.7983995277081</v>
       </c>
       <c r="D18" s="14">
         <v>102.9</v>
       </c>
       <c r="E18" s="48">
         <v>103.5</v>
       </c>
       <c r="F18" s="14">
         <v>100.8</v>
       </c>
       <c r="G18" s="14">
         <v>101.1</v>
       </c>
       <c r="H18" s="14">
         <v>101.4</v>
       </c>
       <c r="I18" s="48">
@@ -7301,52 +7401,55 @@
       </c>
       <c r="BG18" s="17">
         <v>101.5</v>
       </c>
       <c r="BH18" s="17">
         <v>102.8</v>
       </c>
       <c r="BI18" s="17">
         <v>102.6</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>102</v>
       </c>
       <c r="BL18" s="74">
         <v>103.1</v>
       </c>
       <c r="BM18" s="74">
         <v>101.6</v>
       </c>
       <c r="BN18" s="17">
         <v>101</v>
       </c>
-    </row>
-    <row r="19" spans="1:66" ht="22.5">
+      <c r="BO18" s="17">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67" ht="22.5">
       <c r="A19" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="14">
         <v>109.5</v>
       </c>
       <c r="C19" s="14">
         <v>102.6</v>
       </c>
       <c r="D19" s="14">
         <v>104.9</v>
       </c>
       <c r="E19" s="48">
         <v>108.6</v>
       </c>
       <c r="F19" s="14">
         <v>102.8</v>
       </c>
       <c r="G19" s="14">
         <v>105.5</v>
       </c>
       <c r="H19" s="14">
         <v>101.9</v>
       </c>
       <c r="I19" s="48">
@@ -7501,52 +7604,55 @@
       </c>
       <c r="BG19" s="17">
         <v>101</v>
       </c>
       <c r="BH19" s="17">
         <v>101.3</v>
       </c>
       <c r="BI19" s="17">
         <v>99.8</v>
       </c>
       <c r="BJ19" s="17">
         <v>96.6</v>
       </c>
       <c r="BK19" s="17">
         <v>94.7</v>
       </c>
       <c r="BL19" s="74">
         <v>92.7</v>
       </c>
       <c r="BM19" s="74">
         <v>93.7</v>
       </c>
       <c r="BN19" s="17">
         <v>100.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="22.5">
+      <c r="BO19" s="17">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="38" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="14">
         <v>107.9</v>
       </c>
       <c r="C20" s="14">
         <v>102.06608187766525</v>
       </c>
       <c r="D20" s="14">
         <v>104.5</v>
       </c>
       <c r="E20" s="48">
         <v>119.2</v>
       </c>
       <c r="F20" s="14">
         <v>103</v>
       </c>
       <c r="G20" s="14">
         <v>112.2</v>
       </c>
       <c r="H20" s="14">
         <v>110.8</v>
       </c>
       <c r="I20" s="48">
@@ -7701,52 +7807,55 @@
       </c>
       <c r="BG20" s="17">
         <v>100.4</v>
       </c>
       <c r="BH20" s="17">
         <v>101.4</v>
       </c>
       <c r="BI20" s="17">
         <v>99.5</v>
       </c>
       <c r="BJ20" s="17">
         <v>95.2</v>
       </c>
       <c r="BK20" s="17">
         <v>97</v>
       </c>
       <c r="BL20" s="74">
         <v>99.2</v>
       </c>
       <c r="BM20" s="74">
         <v>95.4</v>
       </c>
       <c r="BN20" s="17">
         <v>99.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="17">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="14">
         <v>102.7</v>
       </c>
       <c r="C21" s="14">
         <v>101.2</v>
       </c>
       <c r="D21" s="14">
         <v>102.7</v>
       </c>
       <c r="E21" s="48">
         <v>101.4</v>
       </c>
       <c r="F21" s="14">
         <v>100.8</v>
       </c>
       <c r="G21" s="14">
         <v>100.3</v>
       </c>
       <c r="H21" s="14">
         <v>102.1</v>
       </c>
       <c r="I21" s="48">
@@ -7901,52 +8010,55 @@
       </c>
       <c r="BG21" s="17">
         <v>101.8</v>
       </c>
       <c r="BH21" s="17">
         <v>102.5</v>
       </c>
       <c r="BI21" s="17">
         <v>102.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>102.2</v>
       </c>
       <c r="BK21" s="17">
         <v>101.5</v>
       </c>
       <c r="BL21" s="74">
         <v>101.7</v>
       </c>
       <c r="BM21" s="74">
         <v>101.5</v>
       </c>
       <c r="BN21" s="17">
         <v>102.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="17">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="14">
         <v>103.1</v>
       </c>
       <c r="C22" s="14">
         <v>103.4</v>
       </c>
       <c r="D22" s="14">
         <v>103.5</v>
       </c>
       <c r="E22" s="48">
         <v>103.5</v>
       </c>
       <c r="F22" s="14">
         <v>104.7</v>
       </c>
       <c r="G22" s="14">
         <v>104.4</v>
       </c>
       <c r="H22" s="14">
         <v>104.4</v>
       </c>
       <c r="I22" s="48">
@@ -8101,52 +8213,55 @@
       </c>
       <c r="BG22" s="17">
         <v>102</v>
       </c>
       <c r="BH22" s="17">
         <v>102</v>
       </c>
       <c r="BI22" s="17">
         <v>101.3</v>
       </c>
       <c r="BJ22" s="17">
         <v>102.2</v>
       </c>
       <c r="BK22" s="17">
         <v>102.4</v>
       </c>
       <c r="BL22" s="74">
         <v>102.3</v>
       </c>
       <c r="BM22" s="74">
         <v>102.3</v>
       </c>
       <c r="BN22" s="17">
         <v>102</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="24" customHeight="1">
+      <c r="BO22" s="17">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="24" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="14">
         <v>104.8</v>
       </c>
       <c r="C23" s="14">
         <v>105.94060613080306</v>
       </c>
       <c r="D23" s="14">
         <v>105.1</v>
       </c>
       <c r="E23" s="48">
         <v>105</v>
       </c>
       <c r="F23" s="14">
         <v>104.9</v>
       </c>
       <c r="G23" s="14">
         <v>104.7</v>
       </c>
       <c r="H23" s="14">
         <v>105</v>
       </c>
       <c r="I23" s="48">
@@ -8301,52 +8416,55 @@
       </c>
       <c r="BG23" s="17">
         <v>101.1</v>
       </c>
       <c r="BH23" s="17">
         <v>101.4</v>
       </c>
       <c r="BI23" s="17">
         <v>101.4</v>
       </c>
       <c r="BJ23" s="17">
         <v>102.9</v>
       </c>
       <c r="BK23" s="17">
         <v>102.6</v>
       </c>
       <c r="BL23" s="74">
         <v>101.6</v>
       </c>
       <c r="BM23" s="74">
         <v>102.4</v>
       </c>
       <c r="BN23" s="17">
         <v>101</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="17">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="38" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="14">
         <v>108.4</v>
       </c>
       <c r="C24" s="14">
         <v>104.7</v>
       </c>
       <c r="D24" s="14">
         <v>104.7</v>
       </c>
       <c r="E24" s="48">
         <v>124.7</v>
       </c>
       <c r="F24" s="14">
         <v>103.9</v>
       </c>
       <c r="G24" s="14">
         <v>113.7</v>
       </c>
       <c r="H24" s="14">
         <v>114.1</v>
       </c>
       <c r="I24" s="48">
@@ -8501,52 +8619,55 @@
       </c>
       <c r="BG24" s="17">
         <v>102.1</v>
       </c>
       <c r="BH24" s="17">
         <v>101.5</v>
       </c>
       <c r="BI24" s="17">
         <v>92.3</v>
       </c>
       <c r="BJ24" s="17">
         <v>102.1</v>
       </c>
       <c r="BK24" s="17">
         <v>102.2</v>
       </c>
       <c r="BL24" s="74">
         <v>102.2</v>
       </c>
       <c r="BM24" s="74">
         <v>101.4</v>
       </c>
       <c r="BN24" s="17">
         <v>97.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="17">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="38" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="14">
         <v>104.9</v>
       </c>
       <c r="C25" s="14">
         <v>103.66711714765546</v>
       </c>
       <c r="D25" s="14">
         <v>107.7</v>
       </c>
       <c r="E25" s="48">
         <v>123.7</v>
       </c>
       <c r="F25" s="14">
         <v>105</v>
       </c>
       <c r="G25" s="14">
         <v>154.4</v>
       </c>
       <c r="H25" s="14">
         <v>128.80000000000001</v>
       </c>
       <c r="I25" s="48">
@@ -8701,52 +8822,55 @@
       </c>
       <c r="BG25" s="17">
         <v>102</v>
       </c>
       <c r="BH25" s="17">
         <v>99.4</v>
       </c>
       <c r="BI25" s="17">
         <v>98.8</v>
       </c>
       <c r="BJ25" s="17">
         <v>95.3</v>
       </c>
       <c r="BK25" s="17">
         <v>100.5</v>
       </c>
       <c r="BL25" s="74">
         <v>100.9</v>
       </c>
       <c r="BM25" s="74">
         <v>97.2</v>
       </c>
       <c r="BN25" s="17">
         <v>101</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="46.5" customHeight="1">
+      <c r="BO25" s="17">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="46.5" customHeight="1">
       <c r="A26" s="38" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="14">
         <v>100</v>
       </c>
       <c r="C26" s="14">
         <v>100</v>
       </c>
       <c r="D26" s="14">
         <v>100</v>
       </c>
       <c r="E26" s="48">
         <v>105.3</v>
       </c>
       <c r="F26" s="14">
         <v>121.6</v>
       </c>
       <c r="G26" s="14">
         <v>99.5</v>
       </c>
       <c r="H26" s="14">
         <v>112.7</v>
       </c>
       <c r="I26" s="48">
@@ -8901,52 +9025,55 @@
       </c>
       <c r="BG26" s="17">
         <v>102.3</v>
       </c>
       <c r="BH26" s="17">
         <v>102.5</v>
       </c>
       <c r="BI26" s="17">
         <v>106.8</v>
       </c>
       <c r="BJ26" s="17">
         <v>100.2</v>
       </c>
       <c r="BK26" s="17">
         <v>100.7</v>
       </c>
       <c r="BL26" s="74">
         <v>102</v>
       </c>
       <c r="BM26" s="74">
         <v>90.6</v>
       </c>
       <c r="BN26" s="17">
         <v>101</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="13" customFormat="1">
+      <c r="BO26" s="17">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="13" customFormat="1">
       <c r="A27" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="8">
         <v>105.4</v>
       </c>
       <c r="C27" s="8">
         <v>106.28064915279401</v>
       </c>
       <c r="D27" s="8">
         <v>105.9</v>
       </c>
       <c r="E27" s="11">
         <v>106.2</v>
       </c>
       <c r="F27" s="8">
         <v>106.2</v>
       </c>
       <c r="G27" s="8">
         <v>106.5</v>
       </c>
       <c r="H27" s="8">
         <v>106.6</v>
       </c>
       <c r="I27" s="11">
@@ -9101,52 +9228,55 @@
       </c>
       <c r="BG27" s="11">
         <v>103.4</v>
       </c>
       <c r="BH27" s="11">
         <v>104.5</v>
       </c>
       <c r="BI27" s="11">
         <v>105.3</v>
       </c>
       <c r="BJ27" s="11">
         <v>105.7</v>
       </c>
       <c r="BK27" s="11">
         <v>106.3</v>
       </c>
       <c r="BL27" s="9">
         <v>106.4</v>
       </c>
       <c r="BM27" s="9">
         <v>106.5</v>
       </c>
       <c r="BN27" s="11">
         <v>103.1</v>
       </c>
-    </row>
-    <row r="28" spans="1:66" ht="22.5">
+      <c r="BO27" s="11">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="14">
         <v>76.900000000000006</v>
       </c>
       <c r="C28" s="14">
         <v>77.095694648165093</v>
       </c>
       <c r="D28" s="14">
         <v>77.900000000000006</v>
       </c>
       <c r="E28" s="48">
         <v>72.2</v>
       </c>
       <c r="F28" s="14">
         <v>89.6</v>
       </c>
       <c r="G28" s="14">
         <v>85.6</v>
       </c>
       <c r="H28" s="14">
         <v>86.8</v>
       </c>
       <c r="I28" s="11" t="s">
@@ -9301,52 +9431,55 @@
       </c>
       <c r="BG28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BH28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BI28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BJ28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BK28" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BL28" s="75" t="s">
         <v>166</v>
       </c>
       <c r="BM28" s="75" t="s">
         <v>166</v>
       </c>
       <c r="BN28" s="75" t="s">
         <v>166</v>
       </c>
-    </row>
-    <row r="29" spans="1:66" s="13" customFormat="1">
+      <c r="BO28" s="75" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="13" customFormat="1">
       <c r="A29" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="8">
         <v>107.4</v>
       </c>
       <c r="C29" s="8">
         <v>107.87222941007528</v>
       </c>
       <c r="D29" s="8">
         <v>107.1</v>
       </c>
       <c r="E29" s="11">
         <v>107.3</v>
       </c>
       <c r="F29" s="8">
         <v>106.5</v>
       </c>
       <c r="G29" s="8">
         <v>107</v>
       </c>
       <c r="H29" s="8">
         <v>107.1</v>
       </c>
       <c r="I29" s="11">
@@ -9501,52 +9634,55 @@
       </c>
       <c r="BG29" s="11">
         <v>103.4</v>
       </c>
       <c r="BH29" s="11">
         <v>104.5</v>
       </c>
       <c r="BI29" s="11">
         <v>105.3</v>
       </c>
       <c r="BJ29" s="11">
         <v>105.7</v>
       </c>
       <c r="BK29" s="11">
         <v>106.3</v>
       </c>
       <c r="BL29" s="9">
         <v>106.4</v>
       </c>
       <c r="BM29" s="9">
         <v>106.5</v>
       </c>
       <c r="BN29" s="11">
         <v>103.1</v>
       </c>
-    </row>
-    <row r="30" spans="1:66" s="13" customFormat="1">
+      <c r="BO29" s="11">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67" s="13" customFormat="1">
       <c r="A30" s="38" t="s">
         <v>198</v>
       </c>
       <c r="B30" s="64" t="s">
         <v>166</v>
       </c>
       <c r="C30" s="64" t="s">
         <v>166</v>
       </c>
       <c r="D30" s="64" t="s">
         <v>166</v>
       </c>
       <c r="E30" s="15">
         <v>106.5</v>
       </c>
       <c r="F30" s="64" t="s">
         <v>166</v>
       </c>
       <c r="G30" s="64" t="s">
         <v>166</v>
       </c>
       <c r="H30" s="64" t="s">
         <v>166</v>
       </c>
       <c r="I30" s="15">
@@ -9701,52 +9837,55 @@
       </c>
       <c r="BG30" s="48" t="s">
         <v>166</v>
       </c>
       <c r="BH30" s="48" t="s">
         <v>166</v>
       </c>
       <c r="BI30" s="28">
         <v>102.3</v>
       </c>
       <c r="BJ30" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BK30" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BL30" s="77" t="s">
         <v>166</v>
       </c>
       <c r="BM30" s="77">
         <v>105.3</v>
       </c>
       <c r="BN30" s="75" t="s">
         <v>166</v>
       </c>
-    </row>
-    <row r="31" spans="1:66" s="13" customFormat="1">
+      <c r="BO30" s="75" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67" s="13" customFormat="1">
       <c r="A31" s="19" t="s">
         <v>196</v>
       </c>
       <c r="B31" s="20">
         <v>102.2</v>
       </c>
       <c r="C31" s="20">
         <v>109.46859245893974</v>
       </c>
       <c r="D31" s="20">
         <v>114.2</v>
       </c>
       <c r="E31" s="48">
         <v>106.1</v>
       </c>
       <c r="F31" s="20">
         <v>108.7</v>
       </c>
       <c r="G31" s="20">
         <v>106.1</v>
       </c>
       <c r="H31" s="20">
         <v>116.3</v>
       </c>
       <c r="I31" s="48">
@@ -9901,52 +10040,55 @@
       </c>
       <c r="BG31" s="28">
         <v>101.1</v>
       </c>
       <c r="BH31" s="28">
         <v>100.7</v>
       </c>
       <c r="BI31" s="28">
         <v>102.5</v>
       </c>
       <c r="BJ31" s="28">
         <v>104</v>
       </c>
       <c r="BK31" s="28">
         <v>105.5</v>
       </c>
       <c r="BL31" s="77">
         <v>105.5</v>
       </c>
       <c r="BM31" s="77">
         <v>105.5</v>
       </c>
       <c r="BN31" s="28">
         <v>102.3</v>
       </c>
-    </row>
-    <row r="32" spans="1:66" s="13" customFormat="1">
+      <c r="BO31" s="28">
+        <v>103.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67" s="13" customFormat="1">
       <c r="A32" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>166</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>166</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>166</v>
       </c>
       <c r="E32" s="48">
         <v>95.4</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>166</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>166</v>
       </c>
       <c r="H32" s="14" t="s">
         <v>166</v>
       </c>
       <c r="I32" s="48">
@@ -10101,52 +10243,55 @@
       </c>
       <c r="BG32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BH32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BI32" s="28">
         <v>107.3</v>
       </c>
       <c r="BJ32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BK32" s="28" t="s">
         <v>166</v>
       </c>
       <c r="BL32" s="77" t="s">
         <v>166</v>
       </c>
       <c r="BM32" s="77">
         <v>109.3</v>
       </c>
       <c r="BN32" s="75" t="s">
         <v>166</v>
       </c>
-    </row>
-    <row r="33" spans="1:66" s="13" customFormat="1">
+      <c r="BO32" s="75" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="13" customFormat="1">
       <c r="A33" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="8">
         <v>107.1</v>
       </c>
       <c r="C33" s="8">
         <v>107.95166989252158</v>
       </c>
       <c r="D33" s="8">
         <v>107.5</v>
       </c>
       <c r="E33" s="11">
         <v>107.3</v>
       </c>
       <c r="F33" s="8">
         <v>106.6</v>
       </c>
       <c r="G33" s="8">
         <v>107</v>
       </c>
       <c r="H33" s="8">
         <v>107.7</v>
       </c>
       <c r="I33" s="11">
@@ -10301,211 +10446,211 @@
       </c>
       <c r="BG33" s="11">
         <v>103.2</v>
       </c>
       <c r="BH33" s="11">
         <v>104.1</v>
       </c>
       <c r="BI33" s="11">
         <v>105</v>
       </c>
       <c r="BJ33" s="11">
         <v>105.6</v>
       </c>
       <c r="BK33" s="11">
         <v>106.3</v>
       </c>
       <c r="BL33" s="76">
         <v>106.3</v>
       </c>
       <c r="BM33" s="76">
         <v>106.5</v>
       </c>
       <c r="BN33" s="11">
         <v>103</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A35" s="81"/>
+      <c r="BO33" s="11">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:67">
+      <c r="A34" s="81"/>
+      <c r="B34" s="21"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21"/>
+      <c r="E34" s="21"/>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+    </row>
+    <row r="35" spans="1:67" ht="12.75">
+      <c r="A35" s="81" t="s">
+        <v>206</v>
+      </c>
       <c r="B35" s="21"/>
       <c r="C35" s="21"/>
       <c r="D35" s="21"/>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
     </row>
-    <row r="36" spans="1:66">
-[...20 lines deleted...]
-      <c r="A38" s="52"/>
+    <row r="36" spans="1:67" ht="15.75" customHeight="1">
+      <c r="A36" s="51"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="22"/>
+      <c r="D36" s="22"/>
+      <c r="E36" s="22"/>
+      <c r="F36" s="22"/>
+      <c r="G36" s="22"/>
+      <c r="H36" s="22"/>
+    </row>
+    <row r="37" spans="1:67">
+      <c r="A37" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="BK2:BN2"/>
+    <mergeCell ref="BL2:BO2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADE9E3C4-0937-4D17-BE73-BE661948DCE2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0C72078-01BD-441E-B418-DB7817755B2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58EB4E33-9806-4D49-BE0A-05612E888585}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr>1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>