--- v0 (2026-04-21)
+++ v1 (2026-05-13)
@@ -7,54 +7,54 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12135" windowHeight="12480" tabRatio="845" activeTab="5"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12330" tabRatio="845" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="1" r:id="rId5"/>
     <sheet name="2010-2025(ОКЭД НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="4" l="1"/>
   <c r="I29" i="4"/>
   <c r="H29" i="4"/>
   <c r="G29" i="4"/>
   <c r="F29" i="4"/>
   <c r="E29" i="4"/>
   <c r="D29" i="4"/>
   <c r="C29" i="4"/>
   <c r="B29" i="4"/>
   <c r="J16" i="4"/>
@@ -143,51 +143,51 @@
   <c r="J26" i="4" s="1"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="D4" i="4"/>
   <c r="D26" i="4"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="E26" i="4" s="1"/>
   <c r="E28" i="4" s="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="H4" i="4"/>
   <c r="H26" i="4" s="1"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="B26" i="4"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="212">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
@@ -837,100 +837,102 @@
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>за 1990-1992гг - млн. рублей, с 1993г. - млн. тенге; 
 за 1990-1997гг. согласно  "Общесоюзнему классификатору "Отрасли народного хозяйства" (ОКОНХ), утвержденный Госкомстатом СССР;
 за 1998-2009гг.  согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03 - 2003 ), который сопостовим с NACE Rev.1.1;
 за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2;</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>2025 год*</t>
+  </si>
+  <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>ВВП методом доходов</t>
+  </si>
+  <si>
+    <t>ВВП методом конечного использования</t>
+  </si>
+  <si>
+    <t>Краткосрочный экономический индикатор</t>
+  </si>
+  <si>
+    <t>Ибраева Д.К,
+Ботабаева Ж.З.</t>
+  </si>
+  <si>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+zh.botabayeva@aspire.gov.kz </t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Оперативные данные.</t>
+      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
     </r>
   </si>
   <si>
-    <t>ВВП методом производства</t>
-[...23 lines deleted...]
-</t>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="10"/>
@@ -1033,56 +1035,50 @@
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1131,50 +1127,57 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1216,145 +1219,150 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="57">
+  <cellStyleXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="173" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="174" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="175" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="176" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1372,58 +1380,58 @@
     <xf numFmtId="2" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="172" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="171" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1439,205 +1447,210 @@
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="31" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="31" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="57" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="57">
+  <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
     <cellStyle name="S12" xfId="23"/>
     <cellStyle name="S13" xfId="24"/>
     <cellStyle name="S14" xfId="25"/>
     <cellStyle name="S15" xfId="26"/>
     <cellStyle name="S16" xfId="27"/>
     <cellStyle name="S2" xfId="28"/>
     <cellStyle name="S3_mis_НПС(объем)" xfId="29"/>
     <cellStyle name="S4 3 2" xfId="30"/>
     <cellStyle name="S4_mis_НПС(объем)" xfId="31"/>
     <cellStyle name="S5_mis_НПС(объем)" xfId="32"/>
     <cellStyle name="S6" xfId="33"/>
     <cellStyle name="S7" xfId="34"/>
     <cellStyle name="S8_mis_НПС(объем)" xfId="35"/>
     <cellStyle name="S9_mis_НПС(объем)" xfId="36"/>
     <cellStyle name="Total" xfId="37"/>
     <cellStyle name="Гиперссылка" xfId="38" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="57"/>
     <cellStyle name="Денежный 2" xfId="39"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="40"/>
     <cellStyle name="Обычный 2 2" xfId="41"/>
+    <cellStyle name="Обычный 2 3" xfId="58"/>
     <cellStyle name="Обычный 3" xfId="42"/>
     <cellStyle name="Обычный 3 2" xfId="43"/>
     <cellStyle name="Обычный 3 3" xfId="44"/>
     <cellStyle name="Обычный 4" xfId="45"/>
     <cellStyle name="Обычный 5" xfId="46"/>
     <cellStyle name="Обычный 6" xfId="47"/>
     <cellStyle name="Обычный 6 2" xfId="48"/>
     <cellStyle name="Обычный 7" xfId="49"/>
     <cellStyle name="Обычный 7 2" xfId="50"/>
     <cellStyle name="Обычный 8" xfId="51"/>
     <cellStyle name="Обычный 9" xfId="52"/>
     <cellStyle name="Процентный 2" xfId="53"/>
     <cellStyle name="Тысячи_Sheet1" xfId="54"/>
     <cellStyle name="Финансовый 2 2" xfId="55"/>
     <cellStyle name="Финансовый 2 3" xfId="56"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1892,71 +1905,77 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.5703125" style="63" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="63" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="63"/>
     <col min="4" max="4" width="9.85546875" style="63" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="56" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="57">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="56" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>137</v>
       </c>
@@ -2005,309 +2024,292 @@
       <c r="A9" s="56" t="s">
         <v>146</v>
       </c>
       <c r="B9" s="61" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="56" t="s">
         <v>148</v>
       </c>
       <c r="B10" s="61" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="56" t="s">
         <v>149</v>
       </c>
       <c r="B11" s="60"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="56" t="s">
         <v>150</v>
       </c>
-      <c r="B12" s="71" t="s">
+      <c r="B12" s="70" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="62" t="s">
         <v>152</v>
       </c>
-      <c r="B13" s="79" t="s">
+      <c r="B13" s="77" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="82" t="s">
+      <c r="A14" s="84" t="s">
         <v>154</v>
       </c>
-      <c r="B14" s="80" t="s">
+      <c r="B14" s="78" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="85"/>
+      <c r="B15" s="78" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...1 lines deleted...]
-      <c r="B15" s="80" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="85"/>
+      <c r="B16" s="78" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-[...1 lines deleted...]
-      <c r="B16" s="80" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="86"/>
+      <c r="B17" s="78" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="62" t="s">
         <v>155</v>
       </c>
-      <c r="B18" s="78" t="s">
+      <c r="B18" s="76" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="56" t="s">
         <v>157</v>
       </c>
-      <c r="B19" s="76">
-        <v>46070</v>
+      <c r="B19" s="75">
+        <v>46134</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="56" t="s">
         <v>158</v>
       </c>
-      <c r="B20" s="76">
-        <v>46134</v>
+      <c r="B20" s="75">
+        <v>46157</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="56" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="30.75" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>161</v>
       </c>
-      <c r="B22" s="61" t="s">
-        <v>207</v>
+      <c r="B22" s="79" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="28.5" customHeight="1">
       <c r="A23" s="56" t="s">
         <v>162</v>
       </c>
-      <c r="B23" s="81" t="s">
-        <v>208</v>
+      <c r="B23" s="80" t="s">
+        <v>207</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="30.75" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="B24" s="77" t="s">
-        <v>209</v>
+      <c r="B24" s="81" t="s">
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:B18"/>
+  <dimension ref="A6:B14"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="B48" sqref="B48"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="102.42578125" customWidth="1"/>
+    <col min="2" max="2" width="61.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:2">
       <c r="A6" s="63"/>
       <c r="B6" s="64" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="63"/>
       <c r="B7" s="64" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="63"/>
       <c r="B8" s="64" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="63"/>
       <c r="B9" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="63"/>
       <c r="B10" s="64" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
+    <row r="11" spans="1:2" ht="25.5">
       <c r="A11" s="63"/>
-      <c r="B11" s="64"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:2" ht="25.5">
+      <c r="B11" s="65" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
       <c r="A12" s="63"/>
-      <c r="B12" s="65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B12" s="64"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="63"/>
-      <c r="B13" s="64"/>
+      <c r="B13" s="63"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="63"/>
-[...15 lines deleted...]
-      <c r="B18" s="66" t="s">
+      <c r="B14" s="82" t="s">
         <v>170</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="72" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="31"/>
     </row>
-    <row r="3" spans="1:9" s="74" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A3" s="85" t="s">
+    <row r="3" spans="1:9" s="73" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A3" s="87" t="s">
         <v>100</v>
       </c>
-      <c r="B3" s="85" t="s">
+      <c r="B3" s="87" t="s">
         <v>101</v>
       </c>
-      <c r="C3" s="85"/>
-[...1 lines deleted...]
-      <c r="E3" s="85" t="s">
+      <c r="C3" s="87"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="F3" s="85"/>
-[...2 lines deleted...]
-      <c r="I3" s="85"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
+      <c r="I3" s="87"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1">
-      <c r="A4" s="85"/>
-      <c r="B4" s="75" t="s">
+      <c r="A4" s="87"/>
+      <c r="B4" s="74" t="s">
         <v>182</v>
       </c>
-      <c r="C4" s="75" t="s">
+      <c r="C4" s="74" t="s">
         <v>183</v>
       </c>
-      <c r="D4" s="75" t="s">
+      <c r="D4" s="74" t="s">
         <v>184</v>
       </c>
-      <c r="E4" s="75" t="s">
+      <c r="E4" s="74" t="s">
         <v>185</v>
       </c>
-      <c r="F4" s="75" t="s">
+      <c r="F4" s="74" t="s">
         <v>186</v>
       </c>
-      <c r="G4" s="75" t="s">
+      <c r="G4" s="74" t="s">
         <v>187</v>
       </c>
-      <c r="H4" s="75" t="s">
+      <c r="H4" s="74" t="s">
         <v>188</v>
       </c>
-      <c r="I4" s="75" t="s">
+      <c r="I4" s="74" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="44">
         <v>9821.4</v>
       </c>
       <c r="C5" s="44">
         <v>23323.200000000001</v>
       </c>
       <c r="D5" s="44">
         <v>375704.4</v>
       </c>
       <c r="E5" s="44">
         <v>8443.5</v>
       </c>
       <c r="F5" s="44">
         <v>123277.5</v>
       </c>
       <c r="G5" s="44">
         <v>238732.7</v>
       </c>
@@ -3069,101 +3071,99 @@
       <c r="H30" s="21">
         <f t="shared" si="3"/>
         <v>1415749.7</v>
       </c>
       <c r="I30" s="21">
         <f t="shared" si="3"/>
         <v>1672142.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="72" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="8"/>
       <c r="J2" s="41" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="74" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A3" s="72" t="s">
+    <row r="3" spans="1:10" s="73" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A3" s="71" t="s">
         <v>179</v>
       </c>
-      <c r="B3" s="75" t="s">
+      <c r="B3" s="74" t="s">
         <v>190</v>
       </c>
-      <c r="C3" s="75" t="s">
+      <c r="C3" s="74" t="s">
         <v>191</v>
       </c>
-      <c r="D3" s="75" t="s">
+      <c r="D3" s="74" t="s">
         <v>192</v>
       </c>
-      <c r="E3" s="75" t="s">
+      <c r="E3" s="74" t="s">
         <v>193</v>
       </c>
-      <c r="F3" s="75" t="s">
+      <c r="F3" s="74" t="s">
         <v>194</v>
       </c>
-      <c r="G3" s="75" t="s">
+      <c r="G3" s="74" t="s">
         <v>195</v>
       </c>
-      <c r="H3" s="75" t="s">
+      <c r="H3" s="74" t="s">
         <v>196</v>
       </c>
-      <c r="I3" s="75" t="s">
+      <c r="I3" s="74" t="s">
         <v>197</v>
       </c>
-      <c r="J3" s="75" t="s">
+      <c r="J3" s="74" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="34">
         <f>B5+B8+B12</f>
         <v>656567.6</v>
       </c>
       <c r="C4" s="34">
         <f t="shared" ref="C4:J4" si="0">C5+C8+C12</f>
         <v>864112.3</v>
       </c>
       <c r="D4" s="34">
         <f t="shared" si="0"/>
         <v>1193006.8</v>
       </c>
       <c r="E4" s="34">
         <f t="shared" si="0"/>
         <v>1458432.7</v>
       </c>
       <c r="F4" s="34">
         <f t="shared" si="0"/>
@@ -4139,63 +4139,61 @@
       </c>
       <c r="H32" s="39">
         <f t="shared" si="8"/>
         <v>5870134.2999999998</v>
       </c>
       <c r="I32" s="39">
         <f t="shared" si="8"/>
         <v>7590593.5</v>
       </c>
       <c r="J32" s="39">
         <f t="shared" si="8"/>
         <v>10213731.199999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D33"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21.75" customHeight="1">
-      <c r="A1" s="73" t="s">
+      <c r="A1" s="72" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="32"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" customHeight="1">
       <c r="D2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="27.75" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>179</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>60</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>61</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:4">
@@ -4584,82 +4582,82 @@
         <v>12849794</v>
       </c>
       <c r="C31" s="18">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="18">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BM38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AY4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="AW4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" sqref="A1:D1"/>
+      <selection pane="bottomRight" activeCell="AW13" sqref="AW13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="51.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="39.7109375" style="1" customWidth="1"/>
     <col min="2" max="14" width="12.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="52" width="12.42578125" style="1" customWidth="1"/>
     <col min="53" max="54" width="13.140625" style="1" customWidth="1"/>
     <col min="55" max="55" width="13.42578125" style="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="13.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="14.85546875" style="1" customWidth="1"/>
     <col min="66" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:65" ht="29.25" customHeight="1">
-      <c r="A1" s="86" t="s">
+      <c r="A1" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="86"/>
-[...1 lines deleted...]
-      <c r="D1" s="86"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
     </row>
     <row r="2" spans="1:65">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="BI2" s="4"/>
       <c r="BM2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:65" ht="41.25" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>179</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="51" t="s">
@@ -5018,51 +5016,51 @@
       <c r="BE4" s="7">
         <v>43301995.5</v>
       </c>
       <c r="BF4" s="7">
         <v>9100827</v>
       </c>
       <c r="BG4" s="7">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="7">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="7">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="7">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="7">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="7">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="7">
-        <v>57587219</v>
+        <v>58155538.399999999</v>
       </c>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="10">
         <v>90224.5</v>
       </c>
       <c r="C5" s="11">
         <v>226705.8</v>
       </c>
       <c r="D5" s="11">
         <v>633523</v>
       </c>
       <c r="E5" s="12">
         <v>983994.9</v>
       </c>
       <c r="F5" s="11">
         <v>115401.2</v>
       </c>
       <c r="G5" s="11">
         <v>253450.7</v>
       </c>
       <c r="H5" s="11">
@@ -5215,51 +5213,51 @@
       <c r="BE5" s="15">
         <v>4568671.3</v>
       </c>
       <c r="BF5" s="15">
         <v>588856.80000000005</v>
       </c>
       <c r="BG5" s="15">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="15">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="15">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="15">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="15">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="15">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="15">
-        <v>5973644</v>
+        <v>6078379.7000000002</v>
       </c>
     </row>
     <row r="6" spans="1:65">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="11">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="11">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="12">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="11">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="11">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="11">
@@ -5412,51 +5410,51 @@
       <c r="BE6" s="14">
         <v>32012398.600000001</v>
       </c>
       <c r="BF6" s="14">
         <v>7388870</v>
       </c>
       <c r="BG6" s="14">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="14">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="14">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="14">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="14">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="14">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
-        <v>41947709.600000001</v>
+        <v>42222225.799999997</v>
       </c>
     </row>
     <row r="7" spans="1:65" ht="22.5">
       <c r="A7" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>830790.6</v>
       </c>
       <c r="C7" s="11">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="11">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="12">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="11">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="11">
         <v>2366942</v>
       </c>
       <c r="H7" s="11">
@@ -5609,51 +5607,51 @@
       <c r="BE7" s="15">
         <v>15365189.300000001</v>
       </c>
       <c r="BF7" s="15">
         <v>3276831.5</v>
       </c>
       <c r="BG7" s="15">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="15">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="15">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="15">
         <v>3714897</v>
       </c>
       <c r="BK7" s="15">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="15">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="15">
-        <v>18947271.600000001</v>
+        <v>18986881.699999999</v>
       </c>
     </row>
     <row r="8" spans="1:65">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>439983.2</v>
       </c>
       <c r="C8" s="11">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="11">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="12">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="11">
         <v>568258.4</v>
       </c>
       <c r="G8" s="11">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="11">
@@ -5806,54 +5804,54 @@
       <c r="BE8" s="15">
         <v>14677293.6</v>
       </c>
       <c r="BF8" s="15">
         <v>3530701.1</v>
       </c>
       <c r="BG8" s="15">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="15">
         <v>10128056</v>
       </c>
       <c r="BI8" s="15">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="15">
         <v>4269534</v>
       </c>
       <c r="BK8" s="15">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="15">
         <v>12327320</v>
       </c>
       <c r="BM8" s="15">
-        <v>20273449.100000001</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:65" ht="22.5">
+        <v>20466318.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:65" ht="33.75">
       <c r="A9" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>108062.6</v>
       </c>
       <c r="C9" s="11">
         <v>179413.8</v>
       </c>
       <c r="D9" s="11">
         <v>262688.8</v>
       </c>
       <c r="E9" s="12">
         <v>391236.4</v>
       </c>
       <c r="F9" s="11">
         <v>127691.4</v>
       </c>
       <c r="G9" s="11">
         <v>214517.2</v>
       </c>
       <c r="H9" s="11">
         <v>316790.40000000002</v>
       </c>
       <c r="I9" s="12">
@@ -6003,54 +6001,54 @@
       <c r="BE9" s="15">
         <v>1690003</v>
       </c>
       <c r="BF9" s="15">
         <v>500202.3</v>
       </c>
       <c r="BG9" s="15">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="15">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="15">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="15">
         <v>545873</v>
       </c>
       <c r="BK9" s="15">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="15">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="15">
-        <v>2379741.7999999998</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:65" ht="22.5">
+        <v>2398114</v>
+      </c>
+    </row>
+    <row r="10" spans="1:65" ht="33.75">
       <c r="A10" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
         <v>13113.5</v>
       </c>
       <c r="C10" s="11">
         <v>32202.1</v>
       </c>
       <c r="D10" s="11">
         <v>46543.1</v>
       </c>
       <c r="E10" s="12">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="11">
         <v>19956.5</v>
       </c>
       <c r="G10" s="11">
         <v>36049.1</v>
       </c>
       <c r="H10" s="11">
         <v>59937.8</v>
       </c>
       <c r="I10" s="12">
@@ -6200,51 +6198,51 @@
       <c r="BE10" s="15">
         <v>279912.7</v>
       </c>
       <c r="BF10" s="15">
         <v>81135.100000000006</v>
       </c>
       <c r="BG10" s="15">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="15">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="15">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="15">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="15">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="15">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="15">
-        <v>347247.1</v>
+        <v>370911.6</v>
       </c>
     </row>
     <row r="11" spans="1:65">
       <c r="A11" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>214917.5</v>
       </c>
       <c r="C11" s="11">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="11">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="12">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="11">
         <v>240435.5</v>
       </c>
       <c r="G11" s="11">
         <v>580114</v>
       </c>
       <c r="H11" s="11">
@@ -6397,51 +6395,51 @@
       <c r="BE11" s="15">
         <v>6720925.5999999996</v>
       </c>
       <c r="BF11" s="15">
         <v>1123100.2</v>
       </c>
       <c r="BG11" s="15">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="15">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="15">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="15">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="15">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="15">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="15">
-        <v>9665865.4000000004</v>
+        <v>9854932.9000000004</v>
       </c>
     </row>
     <row r="12" spans="1:65" s="8" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="18">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="18">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="18">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="7">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="18">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="18">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="18">
@@ -6594,51 +6592,51 @@
       <c r="BE12" s="19">
         <v>67299123.5</v>
       </c>
       <c r="BF12" s="19">
         <v>15090823.800000001</v>
       </c>
       <c r="BG12" s="19">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="19">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="19">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="19">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="19">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="19">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="19">
-        <v>92070150</v>
+        <v>92098336</v>
       </c>
     </row>
     <row r="13" spans="1:65" ht="22.5">
       <c r="A13" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>531247.1</v>
       </c>
       <c r="C13" s="11">
         <v>1115910</v>
       </c>
       <c r="D13" s="11">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="12">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="11">
         <v>656672</v>
       </c>
       <c r="G13" s="11">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="11">
@@ -6791,51 +6789,51 @@
       <c r="BE13" s="15">
         <v>21816414.199999999</v>
       </c>
       <c r="BF13" s="15">
         <v>4294492.5999999996</v>
       </c>
       <c r="BG13" s="15">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="15">
         <v>13770226</v>
       </c>
       <c r="BI13" s="15">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="15">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="15">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="15">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="15">
-        <v>30592907.600000001</v>
+        <v>31844716.899999999</v>
       </c>
     </row>
     <row r="14" spans="1:65">
       <c r="A14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>291463</v>
       </c>
       <c r="C14" s="11">
         <v>642227.6</v>
       </c>
       <c r="D14" s="11">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="12">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="11">
         <v>359362</v>
       </c>
       <c r="G14" s="11">
         <v>717493.1</v>
       </c>
       <c r="H14" s="11">
@@ -6988,54 +6986,54 @@
       <c r="BE14" s="15">
         <v>6716351.2000000002</v>
       </c>
       <c r="BF14" s="15">
         <v>1552933.7</v>
       </c>
       <c r="BG14" s="15">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="15">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="15">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="15">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="15">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="15">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="15">
-        <v>9525040.5999999996</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:65">
+        <v>9838660.9000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:65" ht="22.5">
       <c r="A15" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>43986.6</v>
       </c>
       <c r="C15" s="11">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="11">
         <v>125190.9</v>
       </c>
       <c r="E15" s="12">
         <v>188935.4</v>
       </c>
       <c r="F15" s="11">
         <v>55024</v>
       </c>
       <c r="G15" s="11">
         <v>93949.9</v>
       </c>
       <c r="H15" s="11">
         <v>153726.1</v>
       </c>
       <c r="I15" s="12">
@@ -7185,51 +7183,51 @@
       <c r="BE15" s="15">
         <v>1305506.8</v>
       </c>
       <c r="BF15" s="15">
         <v>233003</v>
       </c>
       <c r="BG15" s="15">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="15">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="15">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="15">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="15">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="15">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="15">
-        <v>1856034.4</v>
+        <v>1778130.7</v>
       </c>
     </row>
     <row r="16" spans="1:65">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>112890.4</v>
       </c>
       <c r="C16" s="11">
         <v>254126.9</v>
       </c>
       <c r="D16" s="11">
         <v>392645.8</v>
       </c>
       <c r="E16" s="12">
         <v>675234.2</v>
       </c>
       <c r="F16" s="11">
         <v>137498.6</v>
       </c>
       <c r="G16" s="11">
         <v>308825.5</v>
       </c>
       <c r="H16" s="11">
@@ -7382,51 +7380,51 @@
       <c r="BE16" s="15">
         <v>2595103.4</v>
       </c>
       <c r="BF16" s="15">
         <v>491536.7</v>
       </c>
       <c r="BG16" s="15">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="15">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="15">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="15">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="15">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="15">
-        <v>3483896.4</v>
+        <v>3654544.7</v>
       </c>
     </row>
     <row r="17" spans="1:65" ht="25.5" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="11">
         <v>381722.3</v>
       </c>
       <c r="D17" s="11">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="12">
         <v>792399.5</v>
       </c>
       <c r="F17" s="11">
         <v>187921.8</v>
       </c>
       <c r="G17" s="11">
         <v>429688.2</v>
       </c>
       <c r="H17" s="11">
@@ -7579,51 +7577,51 @@
       <c r="BE17" s="15">
         <v>3934921.8</v>
       </c>
       <c r="BF17" s="15">
         <v>1031940.2</v>
       </c>
       <c r="BG17" s="15">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="15">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="15">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="15">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="15">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="15">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="15">
-        <v>5769692.9000000004</v>
+        <v>5825067.5999999996</v>
       </c>
     </row>
     <row r="18" spans="1:65">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>383305.3</v>
       </c>
       <c r="C18" s="11">
         <v>822896.2</v>
       </c>
       <c r="D18" s="11">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="12">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="11">
         <v>453937.6</v>
       </c>
       <c r="G18" s="11">
         <v>932601.1</v>
       </c>
       <c r="H18" s="11">
@@ -7776,54 +7774,54 @@
       <c r="BE18" s="15">
         <v>8942176.8000000007</v>
       </c>
       <c r="BF18" s="15">
         <v>2320546</v>
       </c>
       <c r="BG18" s="15">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="15">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="15">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="15">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="15">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="15">
         <v>8436621</v>
       </c>
       <c r="BM18" s="15">
-        <v>13204921</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:65">
+        <v>14710843.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:65" ht="22.5">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>214186.3</v>
       </c>
       <c r="C19" s="11">
         <v>381415.5</v>
       </c>
       <c r="D19" s="11">
         <v>550243.1</v>
       </c>
       <c r="E19" s="12">
         <v>841846.1</v>
       </c>
       <c r="F19" s="11">
         <v>273745.3</v>
       </c>
       <c r="G19" s="11">
         <v>482546.9</v>
       </c>
       <c r="H19" s="11">
         <v>697707.9</v>
       </c>
       <c r="I19" s="12">
@@ -7973,51 +7971,51 @@
       <c r="BE19" s="15">
         <v>4188167.1</v>
       </c>
       <c r="BF19" s="15">
         <v>1175580</v>
       </c>
       <c r="BG19" s="15">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="15">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="15">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="15">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="15">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="15">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="15">
-        <v>4580306.0999999996</v>
+        <v>4614702.7</v>
       </c>
     </row>
     <row r="20" spans="1:65" ht="22.5">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>105334.9</v>
       </c>
       <c r="C20" s="11">
         <v>193368.6</v>
       </c>
       <c r="D20" s="11">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="12">
         <v>419847</v>
       </c>
       <c r="F20" s="11">
         <v>115858.3</v>
       </c>
       <c r="G20" s="11">
         <v>222587.4</v>
       </c>
       <c r="H20" s="11">
@@ -8170,51 +8168,51 @@
       <c r="BE20" s="15">
         <v>2821767.4</v>
       </c>
       <c r="BF20" s="15">
         <v>588989.80000000005</v>
       </c>
       <c r="BG20" s="15">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="15">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="15">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="15">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="15">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="15">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="15">
-        <v>3384143.8</v>
+        <v>3368776</v>
       </c>
     </row>
     <row r="21" spans="1:65" ht="22.5">
       <c r="A21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>79134.8</v>
       </c>
       <c r="C21" s="11">
         <v>188962.6</v>
       </c>
       <c r="D21" s="11">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="12">
         <v>456417</v>
       </c>
       <c r="F21" s="11">
         <v>98907.6</v>
       </c>
       <c r="G21" s="11">
         <v>192462.6</v>
       </c>
       <c r="H21" s="11">
@@ -8367,51 +8365,51 @@
       <c r="BE21" s="15">
         <v>2442908.7000000002</v>
       </c>
       <c r="BF21" s="15">
         <v>542876.30000000005</v>
       </c>
       <c r="BG21" s="15">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="15">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="15">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="15">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="15">
         <v>1394177</v>
       </c>
       <c r="BL21" s="15">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="15">
-        <v>3023100.2</v>
+        <v>3003133</v>
       </c>
     </row>
     <row r="22" spans="1:65">
       <c r="A22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="11">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="11">
         <v>478451.3</v>
       </c>
       <c r="E22" s="12">
         <v>704180.6</v>
       </c>
       <c r="F22" s="11">
         <v>191545.9</v>
       </c>
       <c r="G22" s="11">
         <v>372211.7</v>
       </c>
       <c r="H22" s="11">
@@ -8564,54 +8562,54 @@
       <c r="BE22" s="15">
         <v>5337072.7</v>
       </c>
       <c r="BF22" s="15">
         <v>1117581</v>
       </c>
       <c r="BG22" s="15">
         <v>2457717</v>
       </c>
       <c r="BH22" s="15">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="15">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="15">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="15">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="15">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="15">
-        <v>6536117.0999999996</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:65">
+        <v>5068728.4000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:65" ht="22.5">
       <c r="A23" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>79996.2</v>
       </c>
       <c r="C23" s="11">
         <v>177934.4</v>
       </c>
       <c r="D23" s="11">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="12">
         <v>377936.9</v>
       </c>
       <c r="F23" s="11">
         <v>105815</v>
       </c>
       <c r="G23" s="11">
         <v>216970.4</v>
       </c>
       <c r="H23" s="11">
         <v>380539.6</v>
       </c>
       <c r="I23" s="12">
@@ -8761,51 +8759,51 @@
       <c r="BE23" s="15">
         <v>3490168.7</v>
       </c>
       <c r="BF23" s="15">
         <v>723516.7</v>
       </c>
       <c r="BG23" s="15">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="15">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="15">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="15">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="15">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="15">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="15">
-        <v>4618998</v>
+        <v>2874656.2</v>
       </c>
     </row>
     <row r="24" spans="1:65">
       <c r="A24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>22882.2</v>
       </c>
       <c r="C24" s="11">
         <v>57787</v>
       </c>
       <c r="D24" s="11">
         <v>89221.6</v>
       </c>
       <c r="E24" s="12">
         <v>130801.1</v>
       </c>
       <c r="F24" s="11">
         <v>29953.7</v>
       </c>
       <c r="G24" s="11">
         <v>68858</v>
       </c>
       <c r="H24" s="11">
@@ -8958,51 +8956,51 @@
       <c r="BE24" s="15">
         <v>1047193.4</v>
       </c>
       <c r="BF24" s="15">
         <v>275956.8</v>
       </c>
       <c r="BG24" s="15">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="15">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="15">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="15">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="15">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="15">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="15">
-        <v>1476899.9</v>
+        <v>1507721.6</v>
       </c>
     </row>
     <row r="25" spans="1:65">
       <c r="A25" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>31172.7</v>
       </c>
       <c r="C25" s="11">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="11">
         <v>150677</v>
       </c>
       <c r="E25" s="12">
         <v>200807.6</v>
       </c>
       <c r="F25" s="11">
         <v>38070.5</v>
       </c>
       <c r="G25" s="11">
         <v>109375.2</v>
       </c>
       <c r="H25" s="11">
@@ -9155,54 +9153,54 @@
       <c r="BE25" s="15">
         <v>2460139.7999999998</v>
       </c>
       <c r="BF25" s="15">
         <v>721190.8</v>
       </c>
       <c r="BG25" s="15">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="15">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="15">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="15">
         <v>734261</v>
       </c>
       <c r="BK25" s="15">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="15">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="15">
-        <v>3680991.2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:65" ht="33.75">
+        <v>3724521.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:65" ht="56.25">
       <c r="A26" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>3139.3</v>
       </c>
       <c r="C26" s="11">
         <v>7204.7</v>
       </c>
       <c r="D26" s="11">
         <v>11043.4</v>
       </c>
       <c r="E26" s="12">
         <v>16378.9</v>
       </c>
       <c r="F26" s="11">
         <v>2604.1</v>
       </c>
       <c r="G26" s="11">
         <v>4756.8</v>
       </c>
       <c r="H26" s="11">
         <v>8776.7000000000007</v>
       </c>
       <c r="I26" s="12">
@@ -9352,51 +9350,51 @@
       <c r="BE26" s="15">
         <v>201231.5</v>
       </c>
       <c r="BF26" s="15">
         <v>20680.2</v>
       </c>
       <c r="BG26" s="15">
         <v>38170</v>
       </c>
       <c r="BH26" s="15">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="15">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="15">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="15">
         <v>42442</v>
       </c>
       <c r="BL26" s="15">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="15">
-        <v>337100.79999999999</v>
+        <v>284132.2</v>
       </c>
     </row>
     <row r="27" spans="1:65" s="8" customFormat="1">
       <c r="A27" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="18">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="18">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="18">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="7">
         <v>21115891</v>
       </c>
       <c r="F27" s="18">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="18">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="18">
@@ -9549,54 +9547,54 @@
       <c r="BE27" s="19">
         <v>110601119</v>
       </c>
       <c r="BF27" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG27" s="19">
         <v>48654219</v>
       </c>
       <c r="BH27" s="19">
         <v>78959539</v>
       </c>
       <c r="BI27" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="18">
         <v>57004337</v>
       </c>
       <c r="BL27" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="18">
-        <v>149657369</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:65">
+        <v>150253874.40000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:65" ht="22.5">
       <c r="A28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="11">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="11">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="12">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="11">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="11">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="11">
         <v>-406516</v>
       </c>
       <c r="I28" s="14" t="s">
@@ -9943,172 +9941,172 @@
       <c r="BE29" s="19">
         <v>110601119</v>
       </c>
       <c r="BF29" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG29" s="19">
         <v>48654219</v>
       </c>
       <c r="BH29" s="19">
         <v>78959539</v>
       </c>
       <c r="BI29" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="18">
         <v>57004337</v>
       </c>
       <c r="BL29" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="18">
-        <v>149657369</v>
+        <v>150253874.40000001</v>
       </c>
     </row>
     <row r="30" spans="1:65">
       <c r="A30" s="9" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B30" s="67" t="s">
+        <v>210</v>
+      </c>
+      <c r="B30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="C30" s="67" t="s">
+      <c r="C30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="D30" s="67" t="s">
+      <c r="D30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="E30" s="67">
+      <c r="E30" s="66">
         <v>1166485.3999999999</v>
       </c>
-      <c r="F30" s="67" t="s">
+      <c r="F30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="G30" s="67" t="s">
+      <c r="G30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="H30" s="67" t="s">
+      <c r="H30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="I30" s="67">
+      <c r="I30" s="66">
         <v>2501177.9</v>
       </c>
-      <c r="J30" s="67" t="s">
+      <c r="J30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="K30" s="67" t="s">
+      <c r="K30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="L30" s="67" t="s">
+      <c r="L30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="M30" s="67">
+      <c r="M30" s="66">
         <v>2487096.5</v>
       </c>
-      <c r="N30" s="67" t="s">
+      <c r="N30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="O30" s="67" t="s">
+      <c r="O30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="P30" s="67" t="s">
+      <c r="P30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="Q30" s="67">
+      <c r="Q30" s="66">
         <v>3102424.1</v>
       </c>
-      <c r="R30" s="67" t="s">
+      <c r="R30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="S30" s="67" t="s">
+      <c r="S30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="T30" s="67" t="s">
+      <c r="T30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="U30" s="67">
+      <c r="U30" s="66">
         <v>3024260.7</v>
       </c>
-      <c r="V30" s="67" t="s">
+      <c r="V30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="W30" s="67" t="s">
+      <c r="W30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="X30" s="67" t="s">
+      <c r="X30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="Y30" s="67">
+      <c r="Y30" s="66">
         <v>2100233.2000000002</v>
       </c>
-      <c r="Z30" s="67" t="s">
+      <c r="Z30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AA30" s="67" t="s">
+      <c r="AA30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AB30" s="67" t="s">
+      <c r="AB30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="AC30" s="12">
         <v>2633564.5</v>
       </c>
-      <c r="AD30" s="67" t="s">
+      <c r="AD30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AE30" s="67" t="s">
+      <c r="AE30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AF30" s="67" t="s">
+      <c r="AF30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="AG30" s="12">
         <v>3182998.5</v>
       </c>
-      <c r="AH30" s="67" t="s">
+      <c r="AH30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AI30" s="67" t="s">
+      <c r="AI30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AJ30" s="67" t="s">
+      <c r="AJ30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="AK30" s="12">
         <v>4112983.1</v>
       </c>
-      <c r="AL30" s="67" t="s">
+      <c r="AL30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AM30" s="67" t="s">
+      <c r="AM30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AN30" s="67" t="s">
+      <c r="AN30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="AO30" s="12">
         <v>4851021.7</v>
       </c>
       <c r="AP30" s="12" t="s">
         <v>173</v>
       </c>
       <c r="AQ30" s="12" t="s">
         <v>173</v>
       </c>
       <c r="AR30" s="12" t="s">
         <v>173</v>
       </c>
       <c r="AS30" s="12">
         <v>3820798.1</v>
       </c>
       <c r="AT30" s="12" t="s">
         <v>173</v>
       </c>
       <c r="AU30" s="12" t="s">
         <v>173</v>
       </c>
       <c r="AV30" s="14" t="s">
         <v>173</v>
@@ -10127,461 +10125,461 @@
       </c>
       <c r="BA30" s="14">
         <v>7398002.7000000002</v>
       </c>
       <c r="BB30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BC30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BD30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BE30" s="14">
         <v>8841170.6999999993</v>
       </c>
       <c r="BF30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BG30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BH30" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="BI30" s="68">
+      <c r="BI30" s="67">
         <v>8286490.2000000002</v>
       </c>
-      <c r="BJ30" s="68" t="s">
+      <c r="BJ30" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BK30" s="68" t="s">
+      <c r="BK30" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BL30" s="68" t="s">
+      <c r="BL30" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BM30" s="68" t="s">
-        <v>173</v>
+      <c r="BM30" s="67">
+        <v>9329876.3000000007</v>
       </c>
     </row>
     <row r="31" spans="1:65">
       <c r="A31" s="22" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B31" s="67">
+        <v>118</v>
+      </c>
+      <c r="B31" s="66">
         <v>197493.9</v>
       </c>
-      <c r="C31" s="67">
+      <c r="C31" s="66">
         <v>433491.7</v>
       </c>
-      <c r="D31" s="67">
+      <c r="D31" s="66">
         <v>740329.7</v>
       </c>
       <c r="E31" s="12">
         <v>1226970.2</v>
       </c>
-      <c r="F31" s="67">
+      <c r="F31" s="66">
         <v>499739.6</v>
       </c>
-      <c r="G31" s="67">
+      <c r="G31" s="66">
         <v>1159816.2</v>
       </c>
-      <c r="H31" s="67">
+      <c r="H31" s="66">
         <v>1875192.6</v>
       </c>
       <c r="I31" s="12">
         <v>2581518.2000000002</v>
       </c>
-      <c r="J31" s="67">
+      <c r="J31" s="66">
         <v>561539.5</v>
       </c>
-      <c r="K31" s="67">
+      <c r="K31" s="66">
         <v>1197943</v>
       </c>
-      <c r="L31" s="67">
+      <c r="L31" s="66">
         <v>1837571.7</v>
       </c>
       <c r="M31" s="12">
         <v>2585020.7999999998</v>
       </c>
-      <c r="N31" s="67">
+      <c r="N31" s="66">
         <v>648286.30000000005</v>
       </c>
-      <c r="O31" s="67">
+      <c r="O31" s="66">
         <v>1441778.2</v>
       </c>
-      <c r="P31" s="67">
+      <c r="P31" s="66">
         <v>2222084.5</v>
       </c>
       <c r="Q31" s="12">
         <v>3193949.1</v>
       </c>
-      <c r="R31" s="67">
+      <c r="R31" s="66">
         <v>709363.7</v>
       </c>
-      <c r="S31" s="67">
+      <c r="S31" s="66">
         <v>1412003.4</v>
       </c>
-      <c r="T31" s="67">
+      <c r="T31" s="66">
         <v>2230696.2999999998</v>
       </c>
       <c r="U31" s="12">
         <v>3140575.7</v>
       </c>
-      <c r="V31" s="67">
+      <c r="V31" s="66">
         <v>401401.8</v>
       </c>
-      <c r="W31" s="67">
+      <c r="W31" s="66">
         <v>843475.6</v>
       </c>
-      <c r="X31" s="67">
+      <c r="X31" s="66">
         <v>1455119.5</v>
       </c>
       <c r="Y31" s="12">
         <v>2223043.7999999998</v>
       </c>
-      <c r="Z31" s="67">
+      <c r="Z31" s="66">
         <v>600425</v>
       </c>
-      <c r="AA31" s="67">
+      <c r="AA31" s="66">
         <v>1236464.7</v>
       </c>
-      <c r="AB31" s="67">
+      <c r="AB31" s="66">
         <v>1983304.5</v>
       </c>
       <c r="AC31" s="12">
         <v>2777016.3</v>
       </c>
-      <c r="AD31" s="67">
+      <c r="AD31" s="66">
         <v>750660.9</v>
       </c>
-      <c r="AE31" s="67">
+      <c r="AE31" s="66">
         <v>1506256.2</v>
       </c>
-      <c r="AF31" s="67">
+      <c r="AF31" s="66">
         <v>2262429</v>
       </c>
-      <c r="AG31" s="67">
+      <c r="AG31" s="66">
         <v>3371983.4</v>
       </c>
-      <c r="AH31" s="67">
+      <c r="AH31" s="66">
         <v>866324.2</v>
       </c>
-      <c r="AI31" s="67">
+      <c r="AI31" s="66">
         <v>1858322.1</v>
       </c>
-      <c r="AJ31" s="67">
+      <c r="AJ31" s="66">
         <v>3005344.7</v>
       </c>
-      <c r="AK31" s="67">
+      <c r="AK31" s="66">
         <v>4277352.3</v>
       </c>
-      <c r="AL31" s="67">
+      <c r="AL31" s="66">
         <v>1084877.5</v>
       </c>
-      <c r="AM31" s="67">
+      <c r="AM31" s="66">
         <v>2270493.1</v>
       </c>
-      <c r="AN31" s="67">
+      <c r="AN31" s="66">
         <v>3570894.3</v>
       </c>
-      <c r="AO31" s="67">
+      <c r="AO31" s="66">
         <v>5057371</v>
       </c>
-      <c r="AP31" s="67">
+      <c r="AP31" s="66">
         <v>1039215.9</v>
       </c>
-      <c r="AQ31" s="67">
+      <c r="AQ31" s="66">
         <v>1728197.9</v>
       </c>
-      <c r="AR31" s="67">
+      <c r="AR31" s="66">
         <v>2795566.4</v>
       </c>
-      <c r="AS31" s="67">
+      <c r="AS31" s="66">
         <v>4069079.9</v>
       </c>
       <c r="AT31" s="12">
         <v>864011.3</v>
       </c>
       <c r="AU31" s="12">
         <v>2281756.7000000002</v>
       </c>
-      <c r="AV31" s="67">
+      <c r="AV31" s="66">
         <v>3737341.1</v>
       </c>
-      <c r="AW31" s="68">
+      <c r="AW31" s="67">
         <v>5161134</v>
       </c>
-      <c r="AX31" s="68">
+      <c r="AX31" s="67">
         <v>1668111.4</v>
       </c>
-      <c r="AY31" s="68">
+      <c r="AY31" s="67">
         <v>3513474.8</v>
       </c>
-      <c r="AZ31" s="68">
+      <c r="AZ31" s="67">
         <v>5609404.5</v>
       </c>
-      <c r="BA31" s="68">
+      <c r="BA31" s="67">
         <v>7779408.5</v>
       </c>
-      <c r="BB31" s="68">
+      <c r="BB31" s="67">
         <v>2103666.6</v>
       </c>
-      <c r="BC31" s="68">
+      <c r="BC31" s="67">
         <v>4224846.2</v>
       </c>
-      <c r="BD31" s="68">
+      <c r="BD31" s="67">
         <v>6521152.4000000004</v>
       </c>
-      <c r="BE31" s="68">
+      <c r="BE31" s="67">
         <v>9180745.3000000007</v>
       </c>
-      <c r="BF31" s="68">
+      <c r="BF31" s="67">
         <v>1832253</v>
       </c>
-      <c r="BG31" s="68">
+      <c r="BG31" s="67">
         <v>3688521.3</v>
       </c>
-      <c r="BH31" s="68">
+      <c r="BH31" s="67">
         <v>6003087.0999999996</v>
       </c>
-      <c r="BI31" s="68">
+      <c r="BI31" s="67">
         <v>8713991.3000000007</v>
       </c>
-      <c r="BJ31" s="68">
+      <c r="BJ31" s="67">
         <v>2005707</v>
       </c>
-      <c r="BK31" s="68">
+      <c r="BK31" s="67">
         <v>4367484.9000000004</v>
       </c>
-      <c r="BL31" s="68">
+      <c r="BL31" s="67">
         <v>6978645.7000000002</v>
       </c>
-      <c r="BM31" s="68">
+      <c r="BM31" s="67">
         <v>9903977.5999999996</v>
       </c>
     </row>
     <row r="32" spans="1:65">
       <c r="A32" s="22" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B32" s="67" t="s">
+        <v>211</v>
+      </c>
+      <c r="B32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="C32" s="67" t="s">
+      <c r="C32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="D32" s="67" t="s">
+      <c r="D32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="E32" s="12">
         <v>60484.800000000003</v>
       </c>
-      <c r="F32" s="67" t="s">
+      <c r="F32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="G32" s="67" t="s">
+      <c r="G32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="H32" s="67" t="s">
+      <c r="H32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="I32" s="12">
         <v>80340.3</v>
       </c>
-      <c r="J32" s="67" t="s">
+      <c r="J32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="K32" s="67" t="s">
+      <c r="K32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="L32" s="67" t="s">
+      <c r="L32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="M32" s="12">
         <v>97924.3</v>
       </c>
-      <c r="N32" s="67" t="s">
+      <c r="N32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="O32" s="67" t="s">
+      <c r="O32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="P32" s="67" t="s">
+      <c r="P32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="Q32" s="12">
         <v>91525</v>
       </c>
-      <c r="R32" s="67" t="s">
+      <c r="R32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="S32" s="67" t="s">
+      <c r="S32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="T32" s="67" t="s">
+      <c r="T32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="U32" s="12">
         <v>116315</v>
       </c>
-      <c r="V32" s="67" t="s">
+      <c r="V32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="W32" s="67" t="s">
+      <c r="W32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="X32" s="67" t="s">
+      <c r="X32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="Y32" s="12">
         <v>122810.6</v>
       </c>
-      <c r="Z32" s="67" t="s">
+      <c r="Z32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AA32" s="67" t="s">
+      <c r="AA32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AB32" s="67" t="s">
+      <c r="AB32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="AC32" s="12">
         <v>143451.79999999999</v>
       </c>
-      <c r="AD32" s="67" t="s">
+      <c r="AD32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AE32" s="67" t="s">
+      <c r="AE32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AF32" s="67" t="s">
+      <c r="AF32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AG32" s="67">
+      <c r="AG32" s="66">
         <v>188984.9</v>
       </c>
-      <c r="AH32" s="67" t="s">
+      <c r="AH32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AI32" s="67" t="s">
+      <c r="AI32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AJ32" s="67" t="s">
+      <c r="AJ32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AK32" s="67">
+      <c r="AK32" s="66">
         <v>164369.20000000001</v>
       </c>
-      <c r="AL32" s="67" t="s">
+      <c r="AL32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AM32" s="67" t="s">
+      <c r="AM32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AN32" s="67" t="s">
+      <c r="AN32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AO32" s="67">
+      <c r="AO32" s="66">
         <v>206349.3</v>
       </c>
-      <c r="AP32" s="67" t="s">
+      <c r="AP32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AQ32" s="67" t="s">
+      <c r="AQ32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AR32" s="67" t="s">
+      <c r="AR32" s="66" t="s">
         <v>173</v>
       </c>
-      <c r="AS32" s="67">
+      <c r="AS32" s="66">
         <v>248281.8</v>
       </c>
-      <c r="AT32" s="69" t="s">
+      <c r="AT32" s="68" t="s">
         <v>173</v>
       </c>
-      <c r="AU32" s="69" t="s">
+      <c r="AU32" s="68" t="s">
         <v>173</v>
       </c>
-      <c r="AV32" s="70" t="s">
+      <c r="AV32" s="69" t="s">
         <v>173</v>
       </c>
-      <c r="AW32" s="68">
+      <c r="AW32" s="67">
         <v>305616.40000000002</v>
       </c>
-      <c r="AX32" s="68" t="s">
+      <c r="AX32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="AY32" s="68" t="s">
+      <c r="AY32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="AZ32" s="68" t="s">
+      <c r="AZ32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BA32" s="68">
+      <c r="BA32" s="67">
         <v>381405.8</v>
       </c>
-      <c r="BB32" s="68" t="s">
+      <c r="BB32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BC32" s="68" t="s">
+      <c r="BC32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BD32" s="68" t="s">
+      <c r="BD32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BE32" s="68">
+      <c r="BE32" s="67">
         <v>339574.6</v>
       </c>
-      <c r="BF32" s="68" t="s">
+      <c r="BF32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BG32" s="68" t="s">
+      <c r="BG32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BH32" s="68" t="s">
+      <c r="BH32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BI32" s="68">
+      <c r="BI32" s="67">
         <v>427501.1</v>
       </c>
-      <c r="BJ32" s="68" t="s">
+      <c r="BJ32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BK32" s="68" t="s">
+      <c r="BK32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BL32" s="68" t="s">
+      <c r="BL32" s="67" t="s">
         <v>173</v>
       </c>
-      <c r="BM32" s="68" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:65" s="24" customFormat="1">
+      <c r="BM32" s="67">
+        <v>574101.30000000005</v>
+      </c>
+    </row>
+    <row r="33" spans="1:65" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="18">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="18">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="18">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="18">
         <v>21815517</v>
       </c>
       <c r="F33" s="18">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="18">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="18">
         <v>18664939.5</v>
       </c>
       <c r="I33" s="18">
@@ -10731,63 +10729,63 @@
       <c r="BE33" s="19">
         <v>119442289.7</v>
       </c>
       <c r="BF33" s="19">
         <v>26023903.800000001</v>
       </c>
       <c r="BG33" s="19">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="19">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="19">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="19">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="19">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="19">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="19">
-        <v>159561346.59999999</v>
+        <v>159583750.69999999</v>
       </c>
     </row>
     <row r="34" spans="1:65">
       <c r="A34" s="25"/>
       <c r="C34" s="26"/>
       <c r="R34" s="2"/>
       <c r="BL34" s="55"/>
       <c r="BM34" s="55"/>
     </row>
     <row r="35" spans="1:65" ht="12.75">
-      <c r="A35" s="27" t="s">
-        <v>202</v>
+      <c r="A35" s="83" t="s">
+        <v>209</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="30"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
     </row>
     <row r="36" spans="1:65">
       <c r="A36" s="54"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
     <row r="37" spans="1:65" ht="15" customHeight="1">
       <c r="A37" s="54"/>
       <c r="B37" s="49"/>