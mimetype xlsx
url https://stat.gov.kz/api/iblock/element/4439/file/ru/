--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12330" tabRatio="845" activeTab="5"/>
+    <workbookView xWindow="12915" yWindow="120" windowWidth="14520" windowHeight="12330" tabRatio="845" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="1" r:id="rId5"/>
-    <sheet name="2010-2025(ОКЭД НК РК 03-2019)" sheetId="2" r:id="rId6"/>
+    <sheet name="2010-2026(ОКЭД НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="4" l="1"/>
   <c r="I29" i="4"/>
   <c r="H29" i="4"/>
   <c r="G29" i="4"/>
   <c r="F29" i="4"/>
   <c r="E29" i="4"/>
   <c r="D29" i="4"/>
   <c r="C29" i="4"/>
   <c r="B29" i="4"/>
   <c r="J16" i="4"/>
   <c r="J13" i="4" s="1"/>
   <c r="I16" i="4"/>
   <c r="I13" i="4" s="1"/>
   <c r="H16" i="4"/>
   <c r="H13" i="4" s="1"/>
   <c r="G16" i="4"/>
   <c r="G13" i="4" s="1"/>
   <c r="F16" i="4"/>
@@ -143,51 +143,51 @@
   <c r="J26" i="4" s="1"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="D4" i="4"/>
   <c r="D26" i="4"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="E26" i="4" s="1"/>
   <c r="E28" i="4" s="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="H4" i="4"/>
   <c r="H26" i="4" s="1"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="B26" i="4"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="213">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
@@ -836,103 +836,122 @@
     <t>2002 год</t>
   </si>
   <si>
     <t>2003 год</t>
   </si>
   <si>
     <t>2004 год</t>
   </si>
   <si>
     <t>2005 год</t>
   </si>
   <si>
     <t>2006 год</t>
   </si>
   <si>
     <t>за 1990-1992гг - млн. рублей, с 1993г. - млн. тенге; 
 за 1990-1997гг. согласно  "Общесоюзнему классификатору "Отрасли народного хозяйства" (ОКОНХ), утвержденный Госкомстатом СССР;
 за 1998-2009гг.  согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03 - 2003 ), который сопостовим с NACE Rev.1.1;
 за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2;</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
-    <t>2025 год*</t>
-[...1 lines deleted...]
-  <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
-    <t>Ибраева Д.К,
-[...7 lines deleted...]
-zh.botabayeva@aspire.gov.kz </t>
+    <t>Чистые налоги на продукты</t>
+  </si>
+  <si>
+    <t>Субсидии на продукты</t>
+  </si>
+  <si>
+    <t xml:space="preserve">З. А. Жунусова
+Н. Ш. Тастан
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">+7 7172749312
++7 7172749260
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">z.shigambaeva@aspire.gov.kz
+n.tastan@aspire.gov.kz
+</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Данные за январь-декабрь 2025 года рассчитаны по предварительным данным с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года. Данные до 2025 года рассчитаны по старому подходу оценки ННЭ.</t>
+      <t>Оперативные данные.</t>
     </r>
   </si>
   <si>
-    <t>Чистые налоги на продукты</t>
-[...2 lines deleted...]
-    <t>Субсидии на продукты</t>
+    <t>2025 год</t>
+  </si>
+  <si>
+    <r>
+      <t>1 квартал 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="10"/>
@@ -1515,59 +1534,59 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
@@ -1929,53 +1948,51 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.5703125" style="63" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="63" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="63"/>
     <col min="4" max="4" width="9.85546875" style="63" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="56" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="57">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="56" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>137</v>
       </c>
@@ -2041,125 +2058,125 @@
         <v>149</v>
       </c>
       <c r="B11" s="60"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="56" t="s">
         <v>150</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="62" t="s">
         <v>152</v>
       </c>
       <c r="B13" s="77" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="84" t="s">
         <v>154</v>
       </c>
       <c r="B14" s="78" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="85"/>
       <c r="B15" s="78" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="85"/>
       <c r="B16" s="78" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="86"/>
       <c r="B17" s="78" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="62" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="76" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="56" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="75">
-        <v>46134</v>
+        <v>46157</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="56" t="s">
         <v>158</v>
       </c>
       <c r="B20" s="75">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="56" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="30.75" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>161</v>
       </c>
       <c r="B22" s="79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="28.5" customHeight="1">
       <c r="A23" s="56" t="s">
         <v>162</v>
       </c>
-      <c r="B23" s="80" t="s">
-        <v>207</v>
+      <c r="B23" s="82" t="s">
+        <v>208</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="30.75" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>163</v>
       </c>
-      <c r="B24" s="81" t="s">
-        <v>208</v>
+      <c r="B24" s="83" t="s">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
@@ -2194,51 +2211,51 @@
       <c r="B9" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="63"/>
       <c r="B10" s="64" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
       <c r="A11" s="63"/>
       <c r="B11" s="65" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="63"/>
       <c r="B12" s="64"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="63"/>
       <c r="B13" s="63"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="B14" s="82" t="s">
+      <c r="B14" s="80" t="s">
         <v>170</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24" customHeight="1">
       <c r="A1" s="72" t="s">
         <v>174</v>
@@ -4579,97 +4596,98 @@
         <v>20</v>
       </c>
       <c r="B31" s="18">
         <v>12849794</v>
       </c>
       <c r="C31" s="18">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="18">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BM38"/>
+  <dimension ref="A1:BN38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AW4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AW13" sqref="AW13"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" style="1" customWidth="1"/>
     <col min="2" max="14" width="12.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="52" width="12.42578125" style="1" customWidth="1"/>
     <col min="53" max="54" width="13.140625" style="1" customWidth="1"/>
     <col min="55" max="55" width="13.42578125" style="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="62" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="13.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="14.85546875" style="1" customWidth="1"/>
-    <col min="66" max="16384" width="8.85546875" style="1"/>
+    <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
+    <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65" ht="29.25" customHeight="1">
+    <row r="1" spans="1:66" ht="29.25" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="BI2" s="4"/>
-      <c r="BM2" s="4" t="s">
+      <c r="BN2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:65" ht="41.25" customHeight="1">
+    <row r="3" spans="1:66" ht="41.25" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>179</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="52" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>63</v>
       </c>
       <c r="F3" s="51" t="s">
         <v>42</v>
       </c>
       <c r="G3" s="52" t="s">
         <v>43</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>44</v>
       </c>
       <c r="I3" s="51" t="s">
@@ -4819,54 +4837,57 @@
       <c r="BE3" s="51" t="s">
         <v>177</v>
       </c>
       <c r="BF3" s="51" t="s">
         <v>131</v>
       </c>
       <c r="BG3" s="51" t="s">
         <v>132</v>
       </c>
       <c r="BH3" s="51" t="s">
         <v>133</v>
       </c>
       <c r="BI3" s="51" t="s">
         <v>175</v>
       </c>
       <c r="BJ3" s="51" t="s">
         <v>134</v>
       </c>
       <c r="BK3" s="51" t="s">
         <v>176</v>
       </c>
       <c r="BL3" s="51" t="s">
         <v>200</v>
       </c>
       <c r="BM3" s="51" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:65" s="8" customFormat="1">
+        <v>211</v>
+      </c>
+      <c r="BN3" s="51" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66" s="8" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="6">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="6">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="7">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="6">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="6">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="6">
         <v>8103645.0999999996</v>
       </c>
       <c r="I4" s="7">
@@ -5018,52 +5039,55 @@
       </c>
       <c r="BF4" s="7">
         <v>9100827</v>
       </c>
       <c r="BG4" s="7">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="7">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="7">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="7">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="7">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="7">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="7">
         <v>58155538.399999999</v>
       </c>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4" s="7">
+        <v>11956474.800000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="10">
         <v>90224.5</v>
       </c>
       <c r="C5" s="11">
         <v>226705.8</v>
       </c>
       <c r="D5" s="11">
         <v>633523</v>
       </c>
       <c r="E5" s="12">
         <v>983994.9</v>
       </c>
       <c r="F5" s="11">
         <v>115401.2</v>
       </c>
       <c r="G5" s="11">
         <v>253450.7</v>
       </c>
       <c r="H5" s="11">
         <v>750606.2</v>
       </c>
       <c r="I5" s="12">
@@ -5215,52 +5239,55 @@
       </c>
       <c r="BF5" s="15">
         <v>588856.80000000005</v>
       </c>
       <c r="BG5" s="15">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="15">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="15">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="15">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="15">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="15">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="15">
         <v>6078379.7000000002</v>
       </c>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5" s="15">
+        <v>690436.4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="11">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="11">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="12">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="11">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="11">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="11">
         <v>6268902.7000000002</v>
       </c>
       <c r="I6" s="12">
@@ -5412,52 +5439,55 @@
       </c>
       <c r="BF6" s="14">
         <v>7388870</v>
       </c>
       <c r="BG6" s="14">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="14">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="14">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="14">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="14">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="14">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
         <v>42222225.799999997</v>
       </c>
-    </row>
-    <row r="7" spans="1:65" ht="22.5">
+      <c r="BN6" s="14">
+        <v>9499213.6999999993</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>830790.6</v>
       </c>
       <c r="C7" s="11">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="11">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="12">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="11">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="11">
         <v>2366942</v>
       </c>
       <c r="H7" s="11">
         <v>3561670.8</v>
       </c>
       <c r="I7" s="12">
@@ -5609,52 +5639,55 @@
       </c>
       <c r="BF7" s="15">
         <v>3276831.5</v>
       </c>
       <c r="BG7" s="15">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="15">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="15">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="15">
         <v>3714897</v>
       </c>
       <c r="BK7" s="15">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="15">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="15">
         <v>18986881.699999999</v>
       </c>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7" s="15">
+        <v>3538602.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>439983.2</v>
       </c>
       <c r="C8" s="11">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="11">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="12">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="11">
         <v>568258.4</v>
       </c>
       <c r="G8" s="11">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="11">
         <v>2330503.7000000002</v>
       </c>
       <c r="I8" s="12">
@@ -5806,52 +5839,55 @@
       </c>
       <c r="BF8" s="15">
         <v>3530701.1</v>
       </c>
       <c r="BG8" s="15">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="15">
         <v>10128056</v>
       </c>
       <c r="BI8" s="15">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="15">
         <v>4269534</v>
       </c>
       <c r="BK8" s="15">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="15">
         <v>12327320</v>
       </c>
       <c r="BM8" s="15">
         <v>20466318.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:65" ht="33.75">
+      <c r="BN8" s="15">
+        <v>5193493.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:66" ht="33.75">
       <c r="A9" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>108062.6</v>
       </c>
       <c r="C9" s="11">
         <v>179413.8</v>
       </c>
       <c r="D9" s="11">
         <v>262688.8</v>
       </c>
       <c r="E9" s="12">
         <v>391236.4</v>
       </c>
       <c r="F9" s="11">
         <v>127691.4</v>
       </c>
       <c r="G9" s="11">
         <v>214517.2</v>
       </c>
       <c r="H9" s="11">
         <v>316790.40000000002</v>
       </c>
       <c r="I9" s="12">
@@ -6003,52 +6039,55 @@
       </c>
       <c r="BF9" s="15">
         <v>500202.3</v>
       </c>
       <c r="BG9" s="15">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="15">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="15">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="15">
         <v>545873</v>
       </c>
       <c r="BK9" s="15">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="15">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="15">
         <v>2398114</v>
       </c>
-    </row>
-    <row r="10" spans="1:65" ht="33.75">
+      <c r="BN9" s="15">
+        <v>671738.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:66" ht="33.75">
       <c r="A10" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
         <v>13113.5</v>
       </c>
       <c r="C10" s="11">
         <v>32202.1</v>
       </c>
       <c r="D10" s="11">
         <v>46543.1</v>
       </c>
       <c r="E10" s="12">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="11">
         <v>19956.5</v>
       </c>
       <c r="G10" s="11">
         <v>36049.1</v>
       </c>
       <c r="H10" s="11">
         <v>59937.8</v>
       </c>
       <c r="I10" s="12">
@@ -6200,52 +6239,55 @@
       </c>
       <c r="BF10" s="15">
         <v>81135.100000000006</v>
       </c>
       <c r="BG10" s="15">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="15">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="15">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="15">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="15">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="15">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="15">
         <v>370911.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10" s="15">
+        <v>95379.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>214917.5</v>
       </c>
       <c r="C11" s="11">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="11">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="12">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="11">
         <v>240435.5</v>
       </c>
       <c r="G11" s="11">
         <v>580114</v>
       </c>
       <c r="H11" s="11">
         <v>1084136.2</v>
       </c>
       <c r="I11" s="12">
@@ -6397,52 +6439,55 @@
       </c>
       <c r="BF11" s="15">
         <v>1123100.2</v>
       </c>
       <c r="BG11" s="15">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="15">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="15">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="15">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="15">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="15">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="15">
         <v>9854932.9000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:65" s="8" customFormat="1">
+      <c r="BN11" s="15">
+        <v>1766824.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:66" s="8" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="18">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="18">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="18">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="7">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="18">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="18">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="18">
         <v>9092617.8000000007</v>
       </c>
       <c r="I12" s="7">
@@ -6594,52 +6639,55 @@
       </c>
       <c r="BF12" s="19">
         <v>15090823.800000001</v>
       </c>
       <c r="BG12" s="19">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="19">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="19">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="19">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="19">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="19">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="19">
         <v>92098336</v>
       </c>
-    </row>
-    <row r="13" spans="1:65" ht="22.5">
+      <c r="BN12" s="19">
+        <v>19938927.600000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>531247.1</v>
       </c>
       <c r="C13" s="11">
         <v>1115910</v>
       </c>
       <c r="D13" s="11">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="12">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="11">
         <v>656672</v>
       </c>
       <c r="G13" s="11">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="11">
         <v>2506588.2999999998</v>
       </c>
       <c r="I13" s="12">
@@ -6791,52 +6839,55 @@
       </c>
       <c r="BF13" s="15">
         <v>4294492.5999999996</v>
       </c>
       <c r="BG13" s="15">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="15">
         <v>13770226</v>
       </c>
       <c r="BI13" s="15">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="15">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="15">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="15">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="15">
         <v>31844716.899999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13" s="15">
+        <v>5754218.7000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>291463</v>
       </c>
       <c r="C14" s="11">
         <v>642227.6</v>
       </c>
       <c r="D14" s="11">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="12">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="11">
         <v>359362</v>
       </c>
       <c r="G14" s="11">
         <v>717493.1</v>
       </c>
       <c r="H14" s="11">
         <v>1290907.7</v>
       </c>
       <c r="I14" s="12">
@@ -6988,52 +7039,55 @@
       </c>
       <c r="BF14" s="15">
         <v>1552933.7</v>
       </c>
       <c r="BG14" s="15">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="15">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="15">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="15">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="15">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="15">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="15">
         <v>9838660.9000000004</v>
       </c>
-    </row>
-    <row r="15" spans="1:65" ht="22.5">
+      <c r="BN14" s="15">
+        <v>2266874.7000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:66" ht="22.5">
       <c r="A15" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>43986.6</v>
       </c>
       <c r="C15" s="11">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="11">
         <v>125190.9</v>
       </c>
       <c r="E15" s="12">
         <v>188935.4</v>
       </c>
       <c r="F15" s="11">
         <v>55024</v>
       </c>
       <c r="G15" s="11">
         <v>93949.9</v>
       </c>
       <c r="H15" s="11">
         <v>153726.1</v>
       </c>
       <c r="I15" s="12">
@@ -7185,52 +7239,55 @@
       </c>
       <c r="BF15" s="15">
         <v>233003</v>
       </c>
       <c r="BG15" s="15">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="15">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="15">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="15">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="15">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="15">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="15">
         <v>1778130.7</v>
       </c>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15" s="15">
+        <v>301736.90000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>112890.4</v>
       </c>
       <c r="C16" s="11">
         <v>254126.9</v>
       </c>
       <c r="D16" s="11">
         <v>392645.8</v>
       </c>
       <c r="E16" s="12">
         <v>675234.2</v>
       </c>
       <c r="F16" s="11">
         <v>137498.6</v>
       </c>
       <c r="G16" s="11">
         <v>308825.5</v>
       </c>
       <c r="H16" s="11">
         <v>469230.7</v>
       </c>
       <c r="I16" s="12">
@@ -7382,52 +7439,55 @@
       </c>
       <c r="BF16" s="15">
         <v>491536.7</v>
       </c>
       <c r="BG16" s="15">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="15">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="15">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="15">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="15">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="15">
         <v>3654544.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:65" ht="25.5" customHeight="1">
+      <c r="BN16" s="15">
+        <v>651085.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66" ht="25.5" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="11">
         <v>381722.3</v>
       </c>
       <c r="D17" s="11">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="12">
         <v>792399.5</v>
       </c>
       <c r="F17" s="11">
         <v>187921.8</v>
       </c>
       <c r="G17" s="11">
         <v>429688.2</v>
       </c>
       <c r="H17" s="11">
         <v>622829.69999999995</v>
       </c>
       <c r="I17" s="12">
@@ -7579,52 +7639,55 @@
       </c>
       <c r="BF17" s="15">
         <v>1031940.2</v>
       </c>
       <c r="BG17" s="15">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="15">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="15">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="15">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="15">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="15">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="15">
         <v>5825067.5999999996</v>
       </c>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17" s="15">
+        <v>1288173.8999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>383305.3</v>
       </c>
       <c r="C18" s="11">
         <v>822896.2</v>
       </c>
       <c r="D18" s="11">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="12">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="11">
         <v>453937.6</v>
       </c>
       <c r="G18" s="11">
         <v>932601.1</v>
       </c>
       <c r="H18" s="11">
         <v>1347266.4</v>
       </c>
       <c r="I18" s="12">
@@ -7776,52 +7839,55 @@
       </c>
       <c r="BF18" s="15">
         <v>2320546</v>
       </c>
       <c r="BG18" s="15">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="15">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="15">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="15">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="15">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="15">
         <v>8436621</v>
       </c>
       <c r="BM18" s="15">
         <v>14710843.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:65" ht="22.5">
+      <c r="BN18" s="15">
+        <v>3125473.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>214186.3</v>
       </c>
       <c r="C19" s="11">
         <v>381415.5</v>
       </c>
       <c r="D19" s="11">
         <v>550243.1</v>
       </c>
       <c r="E19" s="12">
         <v>841846.1</v>
       </c>
       <c r="F19" s="11">
         <v>273745.3</v>
       </c>
       <c r="G19" s="11">
         <v>482546.9</v>
       </c>
       <c r="H19" s="11">
         <v>697707.9</v>
       </c>
       <c r="I19" s="12">
@@ -7973,52 +8039,55 @@
       </c>
       <c r="BF19" s="15">
         <v>1175580</v>
       </c>
       <c r="BG19" s="15">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="15">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="15">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="15">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="15">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="15">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="15">
         <v>4614702.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="22.5">
+      <c r="BN19" s="15">
+        <v>1549616</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>105334.9</v>
       </c>
       <c r="C20" s="11">
         <v>193368.6</v>
       </c>
       <c r="D20" s="11">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="12">
         <v>419847</v>
       </c>
       <c r="F20" s="11">
         <v>115858.3</v>
       </c>
       <c r="G20" s="11">
         <v>222587.4</v>
       </c>
       <c r="H20" s="11">
         <v>324801.90000000002</v>
       </c>
       <c r="I20" s="12">
@@ -8170,52 +8239,55 @@
       </c>
       <c r="BF20" s="15">
         <v>588989.80000000005</v>
       </c>
       <c r="BG20" s="15">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="15">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="15">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="15">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="15">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="15">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="15">
         <v>3368776</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="22.5">
+      <c r="BN20" s="15">
+        <v>736619.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>79134.8</v>
       </c>
       <c r="C21" s="11">
         <v>188962.6</v>
       </c>
       <c r="D21" s="11">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="12">
         <v>456417</v>
       </c>
       <c r="F21" s="11">
         <v>98907.6</v>
       </c>
       <c r="G21" s="11">
         <v>192462.6</v>
       </c>
       <c r="H21" s="11">
         <v>353849.9</v>
       </c>
       <c r="I21" s="12">
@@ -8367,52 +8439,55 @@
       </c>
       <c r="BF21" s="15">
         <v>542876.30000000005</v>
       </c>
       <c r="BG21" s="15">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="15">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="15">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="15">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="15">
         <v>1394177</v>
       </c>
       <c r="BL21" s="15">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="15">
         <v>3003133</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="15">
+        <v>689272.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="11">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="11">
         <v>478451.3</v>
       </c>
       <c r="E22" s="12">
         <v>704180.6</v>
       </c>
       <c r="F22" s="11">
         <v>191545.9</v>
       </c>
       <c r="G22" s="11">
         <v>372211.7</v>
       </c>
       <c r="H22" s="11">
         <v>582533.4</v>
       </c>
       <c r="I22" s="12">
@@ -8564,52 +8639,55 @@
       </c>
       <c r="BF22" s="15">
         <v>1117581</v>
       </c>
       <c r="BG22" s="15">
         <v>2457717</v>
       </c>
       <c r="BH22" s="15">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="15">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="15">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="15">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="15">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="15">
         <v>5068728.4000000004</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="22.5">
+      <c r="BN22" s="15">
+        <v>1404744.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>79996.2</v>
       </c>
       <c r="C23" s="11">
         <v>177934.4</v>
       </c>
       <c r="D23" s="11">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="12">
         <v>377936.9</v>
       </c>
       <c r="F23" s="11">
         <v>105815</v>
       </c>
       <c r="G23" s="11">
         <v>216970.4</v>
       </c>
       <c r="H23" s="11">
         <v>380539.6</v>
       </c>
       <c r="I23" s="12">
@@ -8761,52 +8839,55 @@
       </c>
       <c r="BF23" s="15">
         <v>723516.7</v>
       </c>
       <c r="BG23" s="15">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="15">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="15">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="15">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="15">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="15">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="15">
         <v>2874656.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="15">
+        <v>879886.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>22882.2</v>
       </c>
       <c r="C24" s="11">
         <v>57787</v>
       </c>
       <c r="D24" s="11">
         <v>89221.6</v>
       </c>
       <c r="E24" s="12">
         <v>130801.1</v>
       </c>
       <c r="F24" s="11">
         <v>29953.7</v>
       </c>
       <c r="G24" s="11">
         <v>68858</v>
       </c>
       <c r="H24" s="11">
         <v>111660.7</v>
       </c>
       <c r="I24" s="12">
@@ -8958,52 +9039,55 @@
       </c>
       <c r="BF24" s="15">
         <v>275956.8</v>
       </c>
       <c r="BG24" s="15">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="15">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="15">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="15">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="15">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="15">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="15">
         <v>1507721.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24" s="15">
+        <v>406694.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>31172.7</v>
       </c>
       <c r="C25" s="11">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="11">
         <v>150677</v>
       </c>
       <c r="E25" s="12">
         <v>200807.6</v>
       </c>
       <c r="F25" s="11">
         <v>38070.5</v>
       </c>
       <c r="G25" s="11">
         <v>109375.2</v>
       </c>
       <c r="H25" s="11">
         <v>242198.8</v>
       </c>
       <c r="I25" s="12">
@@ -9155,52 +9239,55 @@
       </c>
       <c r="BF25" s="15">
         <v>721190.8</v>
       </c>
       <c r="BG25" s="15">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="15">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="15">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="15">
         <v>734261</v>
       </c>
       <c r="BK25" s="15">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="15">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="15">
         <v>3724521.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="56.25">
+      <c r="BN25" s="15">
+        <v>859408.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="56.25">
       <c r="A26" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>3139.3</v>
       </c>
       <c r="C26" s="11">
         <v>7204.7</v>
       </c>
       <c r="D26" s="11">
         <v>11043.4</v>
       </c>
       <c r="E26" s="12">
         <v>16378.9</v>
       </c>
       <c r="F26" s="11">
         <v>2604.1</v>
       </c>
       <c r="G26" s="11">
         <v>4756.8</v>
       </c>
       <c r="H26" s="11">
         <v>8776.7000000000007</v>
       </c>
       <c r="I26" s="12">
@@ -9352,52 +9439,55 @@
       </c>
       <c r="BF26" s="15">
         <v>20680.2</v>
       </c>
       <c r="BG26" s="15">
         <v>38170</v>
       </c>
       <c r="BH26" s="15">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="15">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="15">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="15">
         <v>42442</v>
       </c>
       <c r="BL26" s="15">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="15">
         <v>284132.2</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" s="8" customFormat="1">
+      <c r="BN26" s="15">
+        <v>25122.799999999999</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" s="8" customFormat="1">
       <c r="A27" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="18">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="18">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="18">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="7">
         <v>21115891</v>
       </c>
       <c r="F27" s="18">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="18">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="18">
         <v>17196262.899999999</v>
       </c>
       <c r="I27" s="7">
@@ -9549,52 +9639,55 @@
       </c>
       <c r="BF27" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG27" s="19">
         <v>48654219</v>
       </c>
       <c r="BH27" s="19">
         <v>78959539</v>
       </c>
       <c r="BI27" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="18">
         <v>57004337</v>
       </c>
       <c r="BL27" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="18">
         <v>150253874.40000001</v>
       </c>
-    </row>
-    <row r="28" spans="1:65" ht="22.5">
+      <c r="BN27" s="18">
+        <v>31895402.399999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="11">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="11">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="12">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="11">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="11">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="11">
         <v>-406516</v>
       </c>
       <c r="I28" s="14" t="s">
@@ -9746,52 +9839,55 @@
       </c>
       <c r="BF28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BG28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BH28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BI28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BJ28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BK28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BL28" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BM28" s="14" t="s">
         <v>173</v>
       </c>
-    </row>
-    <row r="29" spans="1:65" s="8" customFormat="1">
+      <c r="BN28" s="14" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" s="8" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="18">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="18">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="18">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="7">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="18">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="18">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="18">
         <v>16789746.899999999</v>
       </c>
       <c r="I29" s="7">
@@ -9943,54 +10039,57 @@
       </c>
       <c r="BF29" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG29" s="19">
         <v>48654219</v>
       </c>
       <c r="BH29" s="19">
         <v>78959539</v>
       </c>
       <c r="BI29" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="18">
         <v>57004337</v>
       </c>
       <c r="BL29" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="18">
         <v>150253874.40000001</v>
       </c>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29" s="18">
+        <v>31895402.399999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" s="9" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="C30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="D30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="E30" s="66">
         <v>1166485.3999999999</v>
       </c>
       <c r="F30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="G30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="H30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="I30" s="66">
         <v>2501177.9</v>
       </c>
@@ -10140,52 +10239,55 @@
       </c>
       <c r="BF30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BG30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BH30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BI30" s="67">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ30" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BK30" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BL30" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BM30" s="67">
         <v>9329876.3000000007</v>
       </c>
-    </row>
-    <row r="31" spans="1:65">
+      <c r="BN30" s="67" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" s="22" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="66">
         <v>197493.9</v>
       </c>
       <c r="C31" s="66">
         <v>433491.7</v>
       </c>
       <c r="D31" s="66">
         <v>740329.7</v>
       </c>
       <c r="E31" s="12">
         <v>1226970.2</v>
       </c>
       <c r="F31" s="66">
         <v>499739.6</v>
       </c>
       <c r="G31" s="66">
         <v>1159816.2</v>
       </c>
       <c r="H31" s="66">
         <v>1875192.6</v>
       </c>
       <c r="I31" s="12">
@@ -10337,54 +10439,57 @@
       </c>
       <c r="BF31" s="67">
         <v>1832253</v>
       </c>
       <c r="BG31" s="67">
         <v>3688521.3</v>
       </c>
       <c r="BH31" s="67">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI31" s="67">
         <v>8713991.3000000007</v>
       </c>
       <c r="BJ31" s="67">
         <v>2005707</v>
       </c>
       <c r="BK31" s="67">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL31" s="67">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM31" s="67">
         <v>9903977.5999999996</v>
       </c>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31" s="67">
+        <v>2666640.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" s="22" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="B32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="C32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="D32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="E32" s="12">
         <v>60484.800000000003</v>
       </c>
       <c r="F32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="G32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="H32" s="66" t="s">
         <v>173</v>
       </c>
       <c r="I32" s="12">
         <v>80340.3</v>
       </c>
@@ -10534,52 +10639,55 @@
       </c>
       <c r="BF32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BG32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BH32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BI32" s="67">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BK32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BL32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BM32" s="67">
         <v>574101.30000000005</v>
       </c>
-    </row>
-    <row r="33" spans="1:65" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="BN32" s="67" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="33" spans="1:66" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="18">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="18">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="18">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="18">
         <v>21815517</v>
       </c>
       <c r="F33" s="18">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="18">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="18">
         <v>18664939.5</v>
       </c>
       <c r="I33" s="18">
@@ -10731,101 +10839,104 @@
       </c>
       <c r="BF33" s="19">
         <v>26023903.800000001</v>
       </c>
       <c r="BG33" s="19">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="19">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="19">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="19">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="19">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="19">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="19">
         <v>159583750.69999999</v>
       </c>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33" s="19">
+        <v>34562043</v>
+      </c>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" s="25"/>
       <c r="C34" s="26"/>
       <c r="R34" s="2"/>
       <c r="BL34" s="55"/>
       <c r="BM34" s="55"/>
     </row>
-    <row r="35" spans="1:65" ht="12.75">
-[...1 lines deleted...]
-        <v>209</v>
+    <row r="35" spans="1:66" ht="12.75">
+      <c r="A35" s="81" t="s">
+        <v>210</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="30"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
     </row>
-    <row r="36" spans="1:65">
+    <row r="36" spans="1:66">
       <c r="A36" s="54"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
-    <row r="37" spans="1:65" ht="15" customHeight="1">
+    <row r="37" spans="1:66" ht="15" customHeight="1">
       <c r="A37" s="54"/>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
       <c r="J37" s="49"/>
       <c r="K37" s="49"/>
       <c r="L37" s="49"/>
       <c r="M37" s="49"/>
       <c r="N37" s="49"/>
       <c r="O37" s="49"/>
     </row>
-    <row r="38" spans="1:65">
+    <row r="38" spans="1:66">
       <c r="A38" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
@@ -10931,43 +11042,43 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>
       <vt:lpstr>2007-2009 (ОКЭД ГК РК 03-2007)</vt:lpstr>
-      <vt:lpstr>2010-2025(ОКЭД НК РК 03-2019)</vt:lpstr>
+      <vt:lpstr>2010-2026(ОКЭД НК РК 03-2019)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>