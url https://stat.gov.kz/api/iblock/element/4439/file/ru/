--- v2 (2026-06-02)
+++ v3 (2026-07-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12915" yWindow="120" windowWidth="14520" windowHeight="12330" tabRatio="845" activeTab="5"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="845" firstSheet="4" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="1" r:id="rId5"/>
     <sheet name="2010-2026(ОКЭД НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="4" l="1"/>
   <c r="I29" i="4"/>
   <c r="H29" i="4"/>
   <c r="G29" i="4"/>
   <c r="F29" i="4"/>
   <c r="E29" i="4"/>
   <c r="D29" i="4"/>
   <c r="C29" i="4"/>
   <c r="B29" i="4"/>
   <c r="J16" i="4"/>
@@ -143,51 +143,51 @@
   <c r="J26" i="4" s="1"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="D4" i="4"/>
   <c r="D26" i="4"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="E26" i="4" s="1"/>
   <c r="E28" i="4" s="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="H4" i="4"/>
   <c r="H26" i="4" s="1"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="B26" i="4"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="214">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
@@ -854,104 +854,135 @@
 за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2;</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
-    <t xml:space="preserve">З. А. Жунусова
-[...11 lines deleted...]
-</t>
+    <t>+7 7172749302</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2025 год </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1 квартал 2026г. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">* </t>
+      <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Оперативные данные.</t>
+      <t>По предварительным данным, с учетом изменений Методики оценки ненаблюдаемой экономики от 21.08.2025 год.</t>
     </r>
   </si>
   <si>
-    <t>2025 год</t>
-[...1 lines deleted...]
-  <si>
     <r>
-      <t>1 квартал 2026г.</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <vertAlign val="superscript"/>
+        <i/>
         <sz val="8"/>
+        <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>*</t>
+      <t>Отчетные данные.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Ибраева Д.К,
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="10"/>
@@ -1538,54 +1569,54 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
@@ -1921,78 +1952,80 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.5703125" style="63" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="63" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="63"/>
     <col min="4" max="4" width="9.85546875" style="63" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="56" t="s">
         <v>135</v>
       </c>
       <c r="B2" s="57">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="56" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>137</v>
       </c>
@@ -2092,108 +2125,109 @@
     <row r="16" spans="1:2">
       <c r="A16" s="85"/>
       <c r="B16" s="78" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="86"/>
       <c r="B17" s="78" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="62" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="76" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="56" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="75">
-        <v>46157</v>
+        <v>46202</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="56" t="s">
         <v>158</v>
       </c>
       <c r="B20" s="75">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="56" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="30.75" customHeight="1">
+    <row r="22" spans="1:2" ht="19.5" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>161</v>
       </c>
       <c r="B22" s="79" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="28.5" customHeight="1">
       <c r="A23" s="56" t="s">
         <v>162</v>
       </c>
       <c r="B23" s="82" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="30.75" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>163</v>
       </c>
       <c r="B24" s="83" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
     <hyperlink ref="B15" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/"/>
     <hyperlink ref="B16" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/"/>
     <hyperlink ref="B17" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/"/>
     <hyperlink ref="B13" r:id="rId7" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
+    <hyperlink ref="B24" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:2">
       <c r="A6" s="63"/>
       <c r="B6" s="64" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="63"/>
       <c r="B7" s="64" t="s">
@@ -4599,70 +4633,71 @@
         <v>12849794</v>
       </c>
       <c r="C31" s="18">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="18">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AX4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BH4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight" activeCell="BQ9" sqref="BQ9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" style="1" customWidth="1"/>
     <col min="2" max="14" width="12.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="52" width="12.42578125" style="1" customWidth="1"/>
     <col min="53" max="54" width="13.140625" style="1" customWidth="1"/>
     <col min="55" max="55" width="13.42578125" style="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
-    <col min="61" max="62" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="61" max="61" width="14.85546875" style="1" customWidth="1"/>
+    <col min="62" max="62" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="13.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="14.85546875" style="1" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
     <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="29.25" customHeight="1">
       <c r="A1" s="88" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
     </row>
     <row r="2" spans="1:66">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="BI2" s="4"/>
       <c r="BN2" s="4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:66" ht="41.25" customHeight="1">
@@ -4837,54 +4872,54 @@
       <c r="BE3" s="51" t="s">
         <v>177</v>
       </c>
       <c r="BF3" s="51" t="s">
         <v>131</v>
       </c>
       <c r="BG3" s="51" t="s">
         <v>132</v>
       </c>
       <c r="BH3" s="51" t="s">
         <v>133</v>
       </c>
       <c r="BI3" s="51" t="s">
         <v>175</v>
       </c>
       <c r="BJ3" s="51" t="s">
         <v>134</v>
       </c>
       <c r="BK3" s="51" t="s">
         <v>176</v>
       </c>
       <c r="BL3" s="51" t="s">
         <v>200</v>
       </c>
       <c r="BM3" s="51" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="BN3" s="51" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="8" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="6">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="6">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="7">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="6">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="6">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="6">
@@ -5040,51 +5075,51 @@
       <c r="BF4" s="7">
         <v>9100827</v>
       </c>
       <c r="BG4" s="7">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="7">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="7">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="7">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="7">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="7">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="7">
         <v>58155538.399999999</v>
       </c>
       <c r="BN4" s="7">
-        <v>11956474.800000001</v>
+        <v>12210781.199999999</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="10">
         <v>90224.5</v>
       </c>
       <c r="C5" s="11">
         <v>226705.8</v>
       </c>
       <c r="D5" s="11">
         <v>633523</v>
       </c>
       <c r="E5" s="12">
         <v>983994.9</v>
       </c>
       <c r="F5" s="11">
         <v>115401.2</v>
       </c>
       <c r="G5" s="11">
         <v>253450.7</v>
       </c>
       <c r="H5" s="11">
@@ -5240,51 +5275,51 @@
       <c r="BF5" s="15">
         <v>588856.80000000005</v>
       </c>
       <c r="BG5" s="15">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="15">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="15">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="15">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="15">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="15">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="15">
         <v>6078379.7000000002</v>
       </c>
       <c r="BN5" s="15">
-        <v>690436.4</v>
+        <v>690543.7</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="11">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="11">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="12">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="11">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="11">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="11">
@@ -5440,51 +5475,51 @@
       <c r="BF6" s="14">
         <v>7388870</v>
       </c>
       <c r="BG6" s="14">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="14">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="14">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="14">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="14">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="14">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
         <v>42222225.799999997</v>
       </c>
       <c r="BN6" s="14">
-        <v>9499213.6999999993</v>
+        <v>9753318.3000000007</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B7" s="11">
         <v>830790.6</v>
       </c>
       <c r="C7" s="11">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="11">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="12">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="11">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="11">
         <v>2366942</v>
       </c>
       <c r="H7" s="11">
@@ -5640,51 +5675,51 @@
       <c r="BF7" s="15">
         <v>3276831.5</v>
       </c>
       <c r="BG7" s="15">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="15">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="15">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="15">
         <v>3714897</v>
       </c>
       <c r="BK7" s="15">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="15">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="15">
         <v>18986881.699999999</v>
       </c>
       <c r="BN7" s="15">
-        <v>3538602.7</v>
+        <v>3587020.7999999998</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>439983.2</v>
       </c>
       <c r="C8" s="11">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="11">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="12">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="11">
         <v>568258.4</v>
       </c>
       <c r="G8" s="11">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="11">
@@ -5840,51 +5875,51 @@
       <c r="BF8" s="15">
         <v>3530701.1</v>
       </c>
       <c r="BG8" s="15">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="15">
         <v>10128056</v>
       </c>
       <c r="BI8" s="15">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="15">
         <v>4269534</v>
       </c>
       <c r="BK8" s="15">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="15">
         <v>12327320</v>
       </c>
       <c r="BM8" s="15">
         <v>20466318.5</v>
       </c>
       <c r="BN8" s="15">
-        <v>5193493.5</v>
+        <v>5393230.9000000004</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="33.75">
       <c r="A9" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B9" s="11">
         <v>108062.6</v>
       </c>
       <c r="C9" s="11">
         <v>179413.8</v>
       </c>
       <c r="D9" s="11">
         <v>262688.8</v>
       </c>
       <c r="E9" s="12">
         <v>391236.4</v>
       </c>
       <c r="F9" s="11">
         <v>127691.4</v>
       </c>
       <c r="G9" s="11">
         <v>214517.2</v>
       </c>
       <c r="H9" s="11">
@@ -6040,51 +6075,51 @@
       <c r="BF9" s="15">
         <v>500202.3</v>
       </c>
       <c r="BG9" s="15">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="15">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="15">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="15">
         <v>545873</v>
       </c>
       <c r="BK9" s="15">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="15">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="15">
         <v>2398114</v>
       </c>
       <c r="BN9" s="15">
-        <v>671738.2</v>
+        <v>673681.5</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="33.75">
       <c r="A10" s="16" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="11">
         <v>13113.5</v>
       </c>
       <c r="C10" s="11">
         <v>32202.1</v>
       </c>
       <c r="D10" s="11">
         <v>46543.1</v>
       </c>
       <c r="E10" s="12">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="11">
         <v>19956.5</v>
       </c>
       <c r="G10" s="11">
         <v>36049.1</v>
       </c>
       <c r="H10" s="11">
@@ -6240,51 +6275,51 @@
       <c r="BF10" s="15">
         <v>81135.100000000006</v>
       </c>
       <c r="BG10" s="15">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="15">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="15">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="15">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="15">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="15">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="15">
         <v>370911.6</v>
       </c>
       <c r="BN10" s="15">
-        <v>95379.3</v>
+        <v>99385.1</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="11">
         <v>214917.5</v>
       </c>
       <c r="C11" s="11">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="11">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="12">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="11">
         <v>240435.5</v>
       </c>
       <c r="G11" s="11">
         <v>580114</v>
       </c>
       <c r="H11" s="11">
@@ -6440,51 +6475,51 @@
       <c r="BF11" s="15">
         <v>1123100.2</v>
       </c>
       <c r="BG11" s="15">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="15">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="15">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="15">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="15">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="15">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="15">
         <v>9854932.9000000004</v>
       </c>
       <c r="BN11" s="15">
-        <v>1766824.7</v>
+        <v>1766919.2</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="8" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="18">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="18">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="18">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="7">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="18">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="18">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="18">
@@ -6640,51 +6675,51 @@
       <c r="BF12" s="19">
         <v>15090823.800000001</v>
       </c>
       <c r="BG12" s="19">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="19">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="19">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="19">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="19">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="19">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="19">
         <v>92098336</v>
       </c>
       <c r="BN12" s="19">
-        <v>19938927.600000001</v>
+        <v>19224936.300000001</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="11">
         <v>531247.1</v>
       </c>
       <c r="C13" s="11">
         <v>1115910</v>
       </c>
       <c r="D13" s="11">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="12">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="11">
         <v>656672</v>
       </c>
       <c r="G13" s="11">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="11">
@@ -6840,51 +6875,51 @@
       <c r="BF13" s="15">
         <v>4294492.5999999996</v>
       </c>
       <c r="BG13" s="15">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="15">
         <v>13770226</v>
       </c>
       <c r="BI13" s="15">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="15">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="15">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="15">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="15">
         <v>31844716.899999999</v>
       </c>
       <c r="BN13" s="15">
-        <v>5754218.7000000002</v>
+        <v>5755231.0999999996</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="11">
         <v>291463</v>
       </c>
       <c r="C14" s="11">
         <v>642227.6</v>
       </c>
       <c r="D14" s="11">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="12">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="11">
         <v>359362</v>
       </c>
       <c r="G14" s="11">
         <v>717493.1</v>
       </c>
       <c r="H14" s="11">
@@ -7040,51 +7075,51 @@
       <c r="BF14" s="15">
         <v>1552933.7</v>
       </c>
       <c r="BG14" s="15">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="15">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="15">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="15">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="15">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="15">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="15">
         <v>9838660.9000000004</v>
       </c>
       <c r="BN14" s="15">
-        <v>2266874.7000000002</v>
+        <v>2351838.2999999998</v>
       </c>
     </row>
     <row r="15" spans="1:66" ht="22.5">
       <c r="A15" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="11">
         <v>43986.6</v>
       </c>
       <c r="C15" s="11">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="11">
         <v>125190.9</v>
       </c>
       <c r="E15" s="12">
         <v>188935.4</v>
       </c>
       <c r="F15" s="11">
         <v>55024</v>
       </c>
       <c r="G15" s="11">
         <v>93949.9</v>
       </c>
       <c r="H15" s="11">
@@ -7240,51 +7275,51 @@
       <c r="BF15" s="15">
         <v>233003</v>
       </c>
       <c r="BG15" s="15">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="15">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="15">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="15">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="15">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="15">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="15">
         <v>1778130.7</v>
       </c>
       <c r="BN15" s="15">
-        <v>301736.90000000002</v>
+        <v>301767.09999999998</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="11">
         <v>112890.4</v>
       </c>
       <c r="C16" s="11">
         <v>254126.9</v>
       </c>
       <c r="D16" s="11">
         <v>392645.8</v>
       </c>
       <c r="E16" s="12">
         <v>675234.2</v>
       </c>
       <c r="F16" s="11">
         <v>137498.6</v>
       </c>
       <c r="G16" s="11">
         <v>308825.5</v>
       </c>
       <c r="H16" s="11">
@@ -7440,51 +7475,51 @@
       <c r="BF16" s="15">
         <v>491536.7</v>
       </c>
       <c r="BG16" s="15">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="15">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="15">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="15">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="15">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="15">
         <v>3654544.7</v>
       </c>
       <c r="BN16" s="15">
-        <v>651085.6</v>
+        <v>656475</v>
       </c>
     </row>
     <row r="17" spans="1:66" ht="25.5" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="11">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="11">
         <v>381722.3</v>
       </c>
       <c r="D17" s="11">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="12">
         <v>792399.5</v>
       </c>
       <c r="F17" s="11">
         <v>187921.8</v>
       </c>
       <c r="G17" s="11">
         <v>429688.2</v>
       </c>
       <c r="H17" s="11">
@@ -7640,51 +7675,51 @@
       <c r="BF17" s="15">
         <v>1031940.2</v>
       </c>
       <c r="BG17" s="15">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="15">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="15">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="15">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="15">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="15">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="15">
         <v>5825067.5999999996</v>
       </c>
       <c r="BN17" s="15">
-        <v>1288173.8999999999</v>
+        <v>1365394.6</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="11">
         <v>383305.3</v>
       </c>
       <c r="C18" s="11">
         <v>822896.2</v>
       </c>
       <c r="D18" s="11">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="12">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="11">
         <v>453937.6</v>
       </c>
       <c r="G18" s="11">
         <v>932601.1</v>
       </c>
       <c r="H18" s="11">
@@ -7840,51 +7875,51 @@
       <c r="BF18" s="15">
         <v>2320546</v>
       </c>
       <c r="BG18" s="15">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="15">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="15">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="15">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="15">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="15">
         <v>8436621</v>
       </c>
       <c r="BM18" s="15">
         <v>14710843.5</v>
       </c>
       <c r="BN18" s="15">
-        <v>3125473.8</v>
+        <v>3184072.5</v>
       </c>
     </row>
     <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="11">
         <v>214186.3</v>
       </c>
       <c r="C19" s="11">
         <v>381415.5</v>
       </c>
       <c r="D19" s="11">
         <v>550243.1</v>
       </c>
       <c r="E19" s="12">
         <v>841846.1</v>
       </c>
       <c r="F19" s="11">
         <v>273745.3</v>
       </c>
       <c r="G19" s="11">
         <v>482546.9</v>
       </c>
       <c r="H19" s="11">
@@ -8040,51 +8075,51 @@
       <c r="BF19" s="15">
         <v>1175580</v>
       </c>
       <c r="BG19" s="15">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="15">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="15">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="15">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="15">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="15">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="15">
         <v>4614702.7</v>
       </c>
       <c r="BN19" s="15">
-        <v>1549616</v>
+        <v>1290363.8</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="11">
         <v>105334.9</v>
       </c>
       <c r="C20" s="11">
         <v>193368.6</v>
       </c>
       <c r="D20" s="11">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="12">
         <v>419847</v>
       </c>
       <c r="F20" s="11">
         <v>115858.3</v>
       </c>
       <c r="G20" s="11">
         <v>222587.4</v>
       </c>
       <c r="H20" s="11">
@@ -8240,51 +8275,51 @@
       <c r="BF20" s="15">
         <v>588989.80000000005</v>
       </c>
       <c r="BG20" s="15">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="15">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="15">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="15">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="15">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="15">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="15">
         <v>3368776</v>
       </c>
       <c r="BN20" s="15">
-        <v>736619.1</v>
+        <v>723472.1</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="11">
         <v>79134.8</v>
       </c>
       <c r="C21" s="11">
         <v>188962.6</v>
       </c>
       <c r="D21" s="11">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="12">
         <v>456417</v>
       </c>
       <c r="F21" s="11">
         <v>98907.6</v>
       </c>
       <c r="G21" s="11">
         <v>192462.6</v>
       </c>
       <c r="H21" s="11">
@@ -8440,51 +8475,51 @@
       <c r="BF21" s="15">
         <v>542876.30000000005</v>
       </c>
       <c r="BG21" s="15">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="15">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="15">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="15">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="15">
         <v>1394177</v>
       </c>
       <c r="BL21" s="15">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="15">
         <v>3003133</v>
       </c>
       <c r="BN21" s="15">
-        <v>689272.7</v>
+        <v>689319.6</v>
       </c>
     </row>
     <row r="22" spans="1:66">
       <c r="A22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="11">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="11">
         <v>478451.3</v>
       </c>
       <c r="E22" s="12">
         <v>704180.6</v>
       </c>
       <c r="F22" s="11">
         <v>191545.9</v>
       </c>
       <c r="G22" s="11">
         <v>372211.7</v>
       </c>
       <c r="H22" s="11">
@@ -8640,51 +8675,51 @@
       <c r="BF22" s="15">
         <v>1117581</v>
       </c>
       <c r="BG22" s="15">
         <v>2457717</v>
       </c>
       <c r="BH22" s="15">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="15">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="15">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="15">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="15">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="15">
         <v>5068728.4000000004</v>
       </c>
       <c r="BN22" s="15">
-        <v>1404744.9</v>
+        <v>1190088.6000000001</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="11">
         <v>79996.2</v>
       </c>
       <c r="C23" s="11">
         <v>177934.4</v>
       </c>
       <c r="D23" s="11">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="12">
         <v>377936.9</v>
       </c>
       <c r="F23" s="11">
         <v>105815</v>
       </c>
       <c r="G23" s="11">
         <v>216970.4</v>
       </c>
       <c r="H23" s="11">
@@ -8840,51 +8875,51 @@
       <c r="BF23" s="15">
         <v>723516.7</v>
       </c>
       <c r="BG23" s="15">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="15">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="15">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="15">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="15">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="15">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="15">
         <v>2874656.2</v>
       </c>
       <c r="BN23" s="15">
-        <v>879886.1</v>
+        <v>429965.2</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="11">
         <v>22882.2</v>
       </c>
       <c r="C24" s="11">
         <v>57787</v>
       </c>
       <c r="D24" s="11">
         <v>89221.6</v>
       </c>
       <c r="E24" s="12">
         <v>130801.1</v>
       </c>
       <c r="F24" s="11">
         <v>29953.7</v>
       </c>
       <c r="G24" s="11">
         <v>68858</v>
       </c>
       <c r="H24" s="11">
@@ -9040,51 +9075,51 @@
       <c r="BF24" s="15">
         <v>275956.8</v>
       </c>
       <c r="BG24" s="15">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="15">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="15">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="15">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="15">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="15">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="15">
         <v>1507721.6</v>
       </c>
       <c r="BN24" s="15">
-        <v>406694.2</v>
+        <v>412552.7</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B25" s="11">
         <v>31172.7</v>
       </c>
       <c r="C25" s="11">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="11">
         <v>150677</v>
       </c>
       <c r="E25" s="12">
         <v>200807.6</v>
       </c>
       <c r="F25" s="11">
         <v>38070.5</v>
       </c>
       <c r="G25" s="11">
         <v>109375.2</v>
       </c>
       <c r="H25" s="11">
@@ -9240,51 +9275,51 @@
       <c r="BF25" s="15">
         <v>721190.8</v>
       </c>
       <c r="BG25" s="15">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="15">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="15">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="15">
         <v>734261</v>
       </c>
       <c r="BK25" s="15">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="15">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="15">
         <v>3724521.6</v>
       </c>
       <c r="BN25" s="15">
-        <v>859408.2</v>
+        <v>846648.9</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="56.25">
       <c r="A26" s="9" t="s">
         <v>89</v>
       </c>
       <c r="B26" s="11">
         <v>3139.3</v>
       </c>
       <c r="C26" s="11">
         <v>7204.7</v>
       </c>
       <c r="D26" s="11">
         <v>11043.4</v>
       </c>
       <c r="E26" s="12">
         <v>16378.9</v>
       </c>
       <c r="F26" s="11">
         <v>2604.1</v>
       </c>
       <c r="G26" s="11">
         <v>4756.8</v>
       </c>
       <c r="H26" s="11">
@@ -9440,51 +9475,51 @@
       <c r="BF26" s="15">
         <v>20680.2</v>
       </c>
       <c r="BG26" s="15">
         <v>38170</v>
       </c>
       <c r="BH26" s="15">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="15">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="15">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="15">
         <v>42442</v>
       </c>
       <c r="BL26" s="15">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="15">
         <v>284132.2</v>
       </c>
       <c r="BN26" s="15">
-        <v>25122.799999999999</v>
+        <v>27746.799999999999</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="8" customFormat="1">
       <c r="A27" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="18">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="18">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="18">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="7">
         <v>21115891</v>
       </c>
       <c r="F27" s="18">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="18">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="18">
@@ -9640,51 +9675,51 @@
       <c r="BF27" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG27" s="19">
         <v>48654219</v>
       </c>
       <c r="BH27" s="19">
         <v>78959539</v>
       </c>
       <c r="BI27" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="18">
         <v>57004337</v>
       </c>
       <c r="BL27" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="18">
         <v>150253874.40000001</v>
       </c>
       <c r="BN27" s="18">
-        <v>31895402.399999999</v>
+        <v>31435717.5</v>
       </c>
     </row>
     <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="11">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="11">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="12">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="11">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="11">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="11">
@@ -9840,51 +9875,51 @@
       <c r="BF28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BG28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BH28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BI28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BJ28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BK28" s="14" t="s">
         <v>172</v>
       </c>
       <c r="BL28" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BM28" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BN28" s="14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="8" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="18">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="18">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="18">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="7">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="18">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="18">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="18">
@@ -10040,51 +10075,51 @@
       <c r="BF29" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG29" s="19">
         <v>48654219</v>
       </c>
       <c r="BH29" s="19">
         <v>78959539</v>
       </c>
       <c r="BI29" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="18">
         <v>57004337</v>
       </c>
       <c r="BL29" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="18">
         <v>150253874.40000001</v>
       </c>
       <c r="BN29" s="18">
-        <v>31895402.399999999</v>
+        <v>31435717.5</v>
       </c>
     </row>
     <row r="30" spans="1:66">
       <c r="A30" s="9" t="s">
         <v>205</v>
       </c>
       <c r="B30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="C30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="D30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="E30" s="66">
         <v>1166485.3999999999</v>
       </c>
       <c r="F30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="G30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="H30" s="66" t="s">
@@ -10239,51 +10274,51 @@
       </c>
       <c r="BF30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BG30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BH30" s="14" t="s">
         <v>173</v>
       </c>
       <c r="BI30" s="67">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ30" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BK30" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BL30" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BM30" s="67">
         <v>9329876.3000000007</v>
       </c>
-      <c r="BN30" s="67" t="s">
+      <c r="BN30" s="14" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="31" spans="1:66">
       <c r="A31" s="22" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="66">
         <v>197493.9</v>
       </c>
       <c r="C31" s="66">
         <v>433491.7</v>
       </c>
       <c r="D31" s="66">
         <v>740329.7</v>
       </c>
       <c r="E31" s="12">
         <v>1226970.2</v>
       </c>
       <c r="F31" s="66">
         <v>499739.6</v>
       </c>
       <c r="G31" s="66">
         <v>1159816.2</v>
       </c>
@@ -10639,51 +10674,51 @@
       </c>
       <c r="BF32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BG32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BH32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BI32" s="67">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BK32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BL32" s="67" t="s">
         <v>173</v>
       </c>
       <c r="BM32" s="67">
         <v>574101.30000000005</v>
       </c>
-      <c r="BN32" s="67" t="s">
+      <c r="BN32" s="14" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="18">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="18">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="18">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="18">
         <v>21815517</v>
       </c>
       <c r="F33" s="18">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="18">
         <v>11240030.9</v>
       </c>
@@ -10840,226 +10875,228 @@
       <c r="BF33" s="19">
         <v>26023903.800000001</v>
       </c>
       <c r="BG33" s="19">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="19">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="19">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="19">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="19">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="19">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="19">
         <v>159583750.69999999</v>
       </c>
       <c r="BN33" s="19">
-        <v>34562043</v>
+        <v>34102358.100000001</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="A34" s="25"/>
       <c r="C34" s="26"/>
       <c r="R34" s="2"/>
       <c r="BL34" s="55"/>
       <c r="BM34" s="55"/>
     </row>
-    <row r="35" spans="1:66" ht="12.75">
+    <row r="35" spans="1:66">
       <c r="A35" s="81" t="s">
         <v>210</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="30"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="54"/>
+      <c r="A36" s="81" t="s">
+        <v>211</v>
+      </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
     <row r="37" spans="1:66" ht="15" customHeight="1">
       <c r="A37" s="54"/>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
       <c r="J37" s="49"/>
       <c r="K37" s="49"/>
       <c r="L37" s="49"/>
       <c r="M37" s="49"/>
       <c r="N37" s="49"/>
       <c r="O37" s="49"/>
     </row>
     <row r="38" spans="1:66">
       <c r="A38" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7398FB7-862C-43E1-AA59-1FB67404C175}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9677439-ED0E-4E0D-81F8-2B2A85176BEA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA0545-8C46-4568-97E8-59A1A3E97464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9677439-ED0E-4E0D-81F8-2B2A85176BEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7398FB7-862C-43E1-AA59-1FB67404C175}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>