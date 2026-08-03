--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="845" firstSheet="4" activeTab="5"/>
+    <workbookView xWindow="13830" yWindow="-210" windowWidth="14520" windowHeight="12330" tabRatio="845"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="1" r:id="rId5"/>
     <sheet name="2010-2026(ОКЭД НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="4" l="1"/>
   <c r="I29" i="4"/>
   <c r="H29" i="4"/>
   <c r="G29" i="4"/>
   <c r="F29" i="4"/>
   <c r="E29" i="4"/>
   <c r="D29" i="4"/>
   <c r="C29" i="4"/>
   <c r="B29" i="4"/>
   <c r="J16" i="4"/>
@@ -68,126 +68,126 @@
   <c r="F16" i="4"/>
   <c r="F13" i="4" s="1"/>
   <c r="E16" i="4"/>
   <c r="E13" i="4"/>
   <c r="D16" i="4"/>
   <c r="D13" i="4" s="1"/>
   <c r="C16" i="4"/>
   <c r="C13" i="4" s="1"/>
   <c r="B16" i="4"/>
   <c r="B13" i="4" s="1"/>
   <c r="J8" i="4"/>
   <c r="I8" i="4"/>
   <c r="H8" i="4"/>
   <c r="G8" i="4"/>
   <c r="F8" i="4"/>
   <c r="E8" i="4"/>
   <c r="D8" i="4"/>
   <c r="C8" i="4"/>
   <c r="B8" i="4"/>
   <c r="J5" i="4"/>
   <c r="I5" i="4"/>
   <c r="H5" i="4"/>
   <c r="G5" i="4"/>
   <c r="G4" i="4" s="1"/>
   <c r="F5" i="4"/>
-  <c r="F4" i="4" s="1"/>
   <c r="E5" i="4"/>
   <c r="D5" i="4"/>
   <c r="C5" i="4"/>
   <c r="C4" i="4" s="1"/>
   <c r="B5" i="4"/>
   <c r="I8" i="3"/>
-  <c r="I25" i="3"/>
+  <c r="I25" i="3" s="1"/>
   <c r="I27" i="3" s="1"/>
   <c r="I30" i="3" s="1"/>
   <c r="H8" i="3"/>
   <c r="H25" i="3" s="1"/>
   <c r="H27" i="3" s="1"/>
   <c r="H30" i="3" s="1"/>
   <c r="G8" i="3"/>
   <c r="G25" i="3"/>
   <c r="G27" i="3" s="1"/>
   <c r="G30" i="3" s="1"/>
   <c r="F8" i="3"/>
   <c r="F25" i="3" s="1"/>
   <c r="F27" i="3" s="1"/>
   <c r="F30" i="3" s="1"/>
   <c r="E8" i="3"/>
   <c r="E25" i="3" s="1"/>
   <c r="E27" i="3" s="1"/>
   <c r="E30" i="3" s="1"/>
   <c r="D8" i="3"/>
   <c r="D25" i="3" s="1"/>
   <c r="D27" i="3" s="1"/>
   <c r="D30" i="3" s="1"/>
   <c r="C8" i="3"/>
-  <c r="C25" i="3"/>
+  <c r="C25" i="3" s="1"/>
   <c r="C27" i="3" s="1"/>
   <c r="C30" i="3" s="1"/>
   <c r="B8" i="3"/>
   <c r="B25" i="3" s="1"/>
   <c r="B27" i="3" s="1"/>
   <c r="B30" i="3" s="1"/>
-  <c r="G26" i="4" l="1"/>
+  <c r="F4" i="4" l="1"/>
+  <c r="G26" i="4"/>
   <c r="G28" i="4" s="1"/>
   <c r="G32" i="4" s="1"/>
   <c r="B4" i="4"/>
   <c r="C26" i="4"/>
   <c r="C28" i="4" s="1"/>
   <c r="C32" i="4" s="1"/>
   <c r="I4" i="4"/>
   <c r="I26" i="4" s="1"/>
   <c r="I28" i="4" s="1"/>
   <c r="I32" i="4" s="1"/>
   <c r="J4" i="4"/>
   <c r="J26" i="4" s="1"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="D4" i="4"/>
-  <c r="D26" i="4"/>
+  <c r="D26" i="4" s="1"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="E26" i="4" s="1"/>
   <c r="E28" i="4" s="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="H4" i="4"/>
   <c r="H26" i="4" s="1"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="B26" i="4"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="212">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
@@ -211,53 +211,50 @@
   <si>
     <t>Государственное управление</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Здравоохранение и социальные услуги</t>
   </si>
   <si>
     <t>Всего по отраслям</t>
   </si>
   <si>
     <t>Косвенно-измеряемые услуги финансового посредничества</t>
   </si>
   <si>
     <t>Валовая добавленная стоимость</t>
   </si>
   <si>
     <t>Валовой внутренний продукт</t>
   </si>
   <si>
     <t>Предоставление прочих услуг</t>
   </si>
   <si>
-    <t xml:space="preserve">  млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Валовой внутренний продукт методом производства, в текущих ценах</t>
   </si>
   <si>
     <t xml:space="preserve">   Транспорт</t>
   </si>
   <si>
     <t xml:space="preserve">   Связь</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота,    лесоводство</t>
   </si>
   <si>
     <t>Чистые налоги на продукты и импорт</t>
   </si>
   <si>
     <t xml:space="preserve">  Строительство</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Транспорт и складирование</t>
   </si>
   <si>
     <t>Информация и связь</t>
@@ -422,53 +419,50 @@
     <t>Водоснабжение; сбор, обработка и удаление отходов, деятельность поликвидации загрязнений</t>
   </si>
   <si>
     <t>Оптовая и розничнаяторговля; ремонт автомобилей и мотоциклов</t>
   </si>
   <si>
     <t>Предоставление услуг по проживанию и питанию</t>
   </si>
   <si>
     <t>Здравоохранение и социальное обслуживание населения</t>
   </si>
   <si>
     <t>Предоставление прочих видов услуг</t>
   </si>
   <si>
     <t>Деятельность домашних хозяйств, нанимающих домашнюю прислугу; деятельность домашних хозяйств по производству товаров и услуг для собственного потребления</t>
   </si>
   <si>
     <t>1 полугодие 2020г.</t>
   </si>
   <si>
     <t>9 месяцев 2020г.</t>
   </si>
   <si>
     <t>1 квартал 2021г.</t>
-  </si>
-[...1 lines deleted...]
-    <t>млн. тенге</t>
   </si>
   <si>
     <t>2018 год</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>1 полугодие 2021г.</t>
   </si>
   <si>
     <t xml:space="preserve">1 полугодие 2022г </t>
   </si>
   <si>
     <t>1 квартал 2022г</t>
   </si>
   <si>
     <t xml:space="preserve">2021 год </t>
   </si>
   <si>
     <t>ОКОНХ</t>
   </si>
   <si>
     <t>млн. рублей</t>
   </si>
@@ -857,132 +851,68 @@
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t>+7 7172749302</t>
   </si>
   <si>
-    <r>
-[...74 lines deleted...]
-  <si>
     <t xml:space="preserve">Ибраева Д.К,
 </t>
   </si>
   <si>
     <t xml:space="preserve">d.ibraeva@aspire.gov.kz
  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  млн. теңге</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 квартал 2026г. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="10"/>
@@ -1170,62 +1100,61 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-      <name val="Roboto"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
-      <sz val="10"/>
+      <sz val="11"/>
       <color theme="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1362,57 +1291,57 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1559,80 +1488,77 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="38" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+      <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1657,50 +1583,53 @@
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="40"/>
     <cellStyle name="Обычный 2 2" xfId="41"/>
     <cellStyle name="Обычный 2 3" xfId="58"/>
     <cellStyle name="Обычный 3" xfId="42"/>
     <cellStyle name="Обычный 3 2" xfId="43"/>
     <cellStyle name="Обычный 3 3" xfId="44"/>
     <cellStyle name="Обычный 4" xfId="45"/>
     <cellStyle name="Обычный 5" xfId="46"/>
     <cellStyle name="Обычный 6" xfId="47"/>
     <cellStyle name="Обычный 6 2" xfId="48"/>
     <cellStyle name="Обычный 7" xfId="49"/>
     <cellStyle name="Обычный 7 2" xfId="50"/>
     <cellStyle name="Обычный 8" xfId="51"/>
     <cellStyle name="Обычный 9" xfId="52"/>
     <cellStyle name="Процентный 2" xfId="53"/>
     <cellStyle name="Тысячи_Sheet1" xfId="54"/>
     <cellStyle name="Финансовый 2 2" xfId="55"/>
     <cellStyle name="Финансовый 2 3" xfId="56"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1952,450 +1881,452 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279568/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279614/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279605/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.5703125" style="63" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="63" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="63"/>
     <col min="4" max="4" width="9.85546875" style="63" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="56" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B2" s="57">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="56" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B3" s="57" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="56" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B4" s="58" t="s">
-        <v>93</v>
+        <v>209</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="59" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B5" s="57" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="116.25" customHeight="1">
       <c r="A6" s="59" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B6" s="60" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="56" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B7" s="61" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="56" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B8" s="58" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="56" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>144</v>
+      </c>
+      <c r="B9" s="78" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="56" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>146</v>
+      </c>
+      <c r="B10" s="78" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B11" s="60"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B12" s="70" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="62" t="s">
+        <v>150</v>
+      </c>
+      <c r="B13" s="77" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="14.25">
+      <c r="A14" s="82" t="s">
         <v>152</v>
       </c>
-      <c r="B13" s="77" t="s">
-[...7 lines deleted...]
-      <c r="B14" s="78" t="s">
+      <c r="B14" s="86" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="14.25">
+      <c r="A15" s="83"/>
+      <c r="B15" s="86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="14.25">
+      <c r="A16" s="83"/>
+      <c r="B16" s="86" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-[...1 lines deleted...]
-      <c r="B15" s="78" t="s">
+    <row r="17" spans="1:2" ht="14.25">
+      <c r="A17" s="83"/>
+      <c r="B17" s="86" t="s">
         <v>202</v>
-      </c>
-[...10 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="62" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B18" s="76" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="56" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B19" s="75">
-        <v>46202</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="56" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B20" s="75">
-        <v>46234</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="56" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B21" s="58" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="19.5" customHeight="1">
       <c r="A22" s="56" t="s">
+        <v>159</v>
+      </c>
+      <c r="B22" s="78" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A23" s="56" t="s">
+        <v>160</v>
+      </c>
+      <c r="B23" s="81" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A24" s="56" t="s">
         <v>161</v>
       </c>
-      <c r="B22" s="79" t="s">
-[...7 lines deleted...]
-      <c r="B23" s="82" t="s">
+      <c r="B24" s="87" t="s">
         <v>207</v>
-      </c>
-[...6 lines deleted...]
-        <v>213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
-    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279571/"/>
-[...4 lines deleted...]
-    <hyperlink ref="B24" r:id="rId8"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
+    <hyperlink ref="B24" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId6"/>
+    <hyperlink ref="B16" r:id="rId7"/>
+    <hyperlink ref="B17" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:2">
       <c r="A6" s="63"/>
       <c r="B6" s="64" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="63"/>
       <c r="B7" s="64" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="63"/>
       <c r="B8" s="64" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="63"/>
       <c r="B9" s="64" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="63"/>
       <c r="B10" s="64" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
       <c r="A11" s="63"/>
       <c r="B11" s="65" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="63"/>
       <c r="B12" s="64"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="63"/>
       <c r="B13" s="63"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="B14" s="80" t="s">
-        <v>170</v>
+      <c r="B14" s="79" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="L18" sqref="L18"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24" customHeight="1">
       <c r="A1" s="72" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="31"/>
     </row>
     <row r="3" spans="1:9" s="73" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A3" s="87" t="s">
-[...13 lines deleted...]
-      <c r="I3" s="87"/>
+      <c r="A3" s="84" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3" s="84" t="s">
+        <v>99</v>
+      </c>
+      <c r="C3" s="84"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84" t="s">
+        <v>209</v>
+      </c>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1">
-      <c r="A4" s="87"/>
+      <c r="A4" s="84"/>
       <c r="B4" s="74" t="s">
+        <v>180</v>
+      </c>
+      <c r="C4" s="74" t="s">
+        <v>181</v>
+      </c>
+      <c r="D4" s="74" t="s">
         <v>182</v>
       </c>
-      <c r="C4" s="74" t="s">
+      <c r="E4" s="74" t="s">
         <v>183</v>
       </c>
-      <c r="D4" s="74" t="s">
+      <c r="F4" s="74" t="s">
         <v>184</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="G4" s="74" t="s">
         <v>185</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="H4" s="74" t="s">
         <v>186</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="I4" s="74" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="44">
         <v>9821.4</v>
       </c>
       <c r="C5" s="44">
         <v>23323.200000000001</v>
       </c>
       <c r="D5" s="44">
         <v>375704.4</v>
       </c>
       <c r="E5" s="44">
         <v>8443.5</v>
       </c>
       <c r="F5" s="44">
         <v>123277.5</v>
       </c>
       <c r="G5" s="44">
         <v>238732.7</v>
       </c>
       <c r="H5" s="44">
         <v>299957.8</v>
       </c>
       <c r="I5" s="44">
         <v>357452.4</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="13.5" customHeight="1">
       <c r="A6" s="45" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B6" s="13">
         <v>16286.3</v>
       </c>
       <c r="C6" s="13">
         <v>25304</v>
       </c>
       <c r="D6" s="13">
         <v>281266.3</v>
       </c>
       <c r="E6" s="13">
         <v>4836.7</v>
       </c>
       <c r="F6" s="13">
         <v>63298.2</v>
       </c>
       <c r="G6" s="13">
         <v>125043.4</v>
       </c>
       <c r="H6" s="13">
         <v>172044.1</v>
       </c>
       <c r="I6" s="13">
         <v>190737.6</v>
       </c>
@@ -2446,283 +2377,283 @@
         <v>90608.2</v>
       </c>
       <c r="E8" s="13">
         <f t="shared" si="0"/>
         <v>2936.8</v>
       </c>
       <c r="F8" s="13">
         <f t="shared" si="0"/>
         <v>47282.9</v>
       </c>
       <c r="G8" s="13">
         <f t="shared" si="0"/>
         <v>108203.3</v>
       </c>
       <c r="H8" s="13">
         <f t="shared" si="0"/>
         <v>159704.1</v>
       </c>
       <c r="I8" s="13">
         <f t="shared" si="0"/>
         <v>195624.8</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="46" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B9" s="13">
         <v>4112.5</v>
       </c>
       <c r="C9" s="13">
         <v>5867.9</v>
       </c>
       <c r="D9" s="13">
         <v>85003.5</v>
       </c>
       <c r="E9" s="13">
         <v>2741</v>
       </c>
       <c r="F9" s="13">
         <v>43280.4</v>
       </c>
       <c r="G9" s="13">
         <v>94999.9</v>
       </c>
       <c r="H9" s="13">
         <v>136643.4</v>
       </c>
       <c r="I9" s="13">
         <v>172744.9</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12" customHeight="1">
       <c r="A10" s="46" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B10" s="13">
         <v>377.8</v>
       </c>
       <c r="C10" s="13">
         <v>550.79999999999995</v>
       </c>
       <c r="D10" s="13">
         <v>5604.7</v>
       </c>
       <c r="E10" s="13">
         <v>195.8</v>
       </c>
       <c r="F10" s="13">
         <v>4002.5</v>
       </c>
       <c r="G10" s="13">
         <v>13203.4</v>
       </c>
       <c r="H10" s="13">
         <v>23060.7</v>
       </c>
       <c r="I10" s="13">
         <v>22879.9</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="45" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B11" s="13">
         <v>3911.3</v>
       </c>
       <c r="C11" s="13">
         <v>6970.2</v>
       </c>
       <c r="D11" s="13">
         <v>103165.1</v>
       </c>
       <c r="E11" s="13">
         <v>3051.1</v>
       </c>
       <c r="F11" s="13">
         <v>51396.1</v>
       </c>
       <c r="G11" s="13">
         <v>174642.1</v>
       </c>
       <c r="H11" s="13">
         <v>244416.5</v>
       </c>
       <c r="I11" s="13">
         <v>261643.4</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="22.5">
       <c r="A12" s="45" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B12" s="13">
         <v>99.2</v>
       </c>
       <c r="C12" s="13">
         <v>136.4</v>
       </c>
       <c r="D12" s="13">
         <v>783.9</v>
       </c>
       <c r="E12" s="13">
         <v>30.9</v>
       </c>
       <c r="F12" s="13">
         <v>272</v>
       </c>
       <c r="G12" s="13">
         <v>966.4</v>
       </c>
       <c r="H12" s="13">
         <v>867.7</v>
       </c>
       <c r="I12" s="13">
         <v>1237.8</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="22.5">
       <c r="A13" s="45" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B13" s="13">
         <v>415.2</v>
       </c>
       <c r="C13" s="13">
         <v>629.6</v>
       </c>
       <c r="D13" s="13">
         <v>7264.7</v>
       </c>
       <c r="E13" s="13">
         <v>154.6</v>
       </c>
       <c r="F13" s="13">
         <v>4878.1000000000004</v>
       </c>
       <c r="G13" s="13">
         <v>6081.2</v>
       </c>
       <c r="H13" s="13">
         <v>6043.2</v>
       </c>
       <c r="I13" s="13">
         <v>7535.5</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="45" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B14" s="13">
         <v>826.2</v>
       </c>
       <c r="C14" s="13">
         <v>1760.5</v>
       </c>
       <c r="D14" s="13">
         <v>25583.4</v>
       </c>
       <c r="E14" s="13">
         <v>781.8</v>
       </c>
       <c r="F14" s="13">
         <v>20262.599999999999</v>
       </c>
       <c r="G14" s="13">
         <v>35734.300000000003</v>
       </c>
       <c r="H14" s="13">
         <v>53869.4</v>
       </c>
       <c r="I14" s="13">
         <v>65313.5</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="45" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B15" s="13">
         <v>768</v>
       </c>
       <c r="C15" s="13">
         <v>2635.7</v>
       </c>
       <c r="D15" s="13">
         <v>38185.4</v>
       </c>
       <c r="E15" s="13">
         <v>863.2</v>
       </c>
       <c r="F15" s="13">
         <v>17013.2</v>
       </c>
       <c r="G15" s="13">
         <v>28752.799999999999</v>
       </c>
       <c r="H15" s="13">
         <v>62347.6</v>
       </c>
       <c r="I15" s="13">
         <v>93294.2</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="22.5">
       <c r="A16" s="45" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B16" s="13">
         <v>359.8</v>
       </c>
       <c r="C16" s="13">
         <v>766</v>
       </c>
       <c r="D16" s="13">
         <v>10216.9</v>
       </c>
       <c r="E16" s="13">
         <v>206</v>
       </c>
       <c r="F16" s="13">
         <v>2587.1999999999998</v>
       </c>
       <c r="G16" s="13">
         <v>5465.7</v>
       </c>
       <c r="H16" s="13">
         <v>6521.9</v>
       </c>
       <c r="I16" s="13">
         <v>11004.9</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="22.5">
       <c r="A17" s="45" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B17" s="13">
         <v>1094.5999999999999</v>
       </c>
       <c r="C17" s="13">
         <v>2761.6</v>
       </c>
       <c r="D17" s="13">
         <v>18997.5</v>
       </c>
       <c r="E17" s="13">
         <v>891.8</v>
       </c>
       <c r="F17" s="13">
         <v>6684.9</v>
       </c>
       <c r="G17" s="13">
         <v>23576.6</v>
       </c>
       <c r="H17" s="13">
         <v>37498.800000000003</v>
       </c>
       <c r="I17" s="13">
         <v>43979.4</v>
       </c>
@@ -2736,109 +2667,109 @@
       </c>
       <c r="C18" s="13">
         <v>4241.3999999999996</v>
       </c>
       <c r="D18" s="13">
         <v>31381.9</v>
       </c>
       <c r="E18" s="13">
         <v>1272.5</v>
       </c>
       <c r="F18" s="13">
         <v>14061.6</v>
       </c>
       <c r="G18" s="13">
         <v>39456.6</v>
       </c>
       <c r="H18" s="13">
         <v>60384</v>
       </c>
       <c r="I18" s="13">
         <v>74296.600000000006</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="45" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B19" s="13">
         <v>334.4</v>
       </c>
       <c r="C19" s="13">
         <v>597.70000000000005</v>
       </c>
       <c r="D19" s="13">
         <v>3600.3</v>
       </c>
       <c r="E19" s="13">
         <v>153</v>
       </c>
       <c r="F19" s="13">
         <v>2974.3</v>
       </c>
       <c r="G19" s="13">
         <v>5125.3</v>
       </c>
       <c r="H19" s="13">
         <v>6212.4</v>
       </c>
       <c r="I19" s="13">
         <v>8166.2</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="45" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B20" s="13">
         <v>335.6</v>
       </c>
       <c r="C20" s="13">
         <v>340.8</v>
       </c>
       <c r="D20" s="13">
         <v>7677.3</v>
       </c>
       <c r="E20" s="13">
         <v>287.2</v>
       </c>
       <c r="F20" s="13">
         <v>1364</v>
       </c>
       <c r="G20" s="13">
         <v>2808.9</v>
       </c>
       <c r="H20" s="13">
         <v>4463.2</v>
       </c>
       <c r="I20" s="13">
         <v>5753.3</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="45" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B21" s="13">
         <v>497</v>
       </c>
       <c r="C21" s="13">
         <v>2341.8000000000002</v>
       </c>
       <c r="D21" s="13">
         <v>66027.5</v>
       </c>
       <c r="E21" s="13">
         <v>1839.8</v>
       </c>
       <c r="F21" s="13">
         <v>3585.4</v>
       </c>
       <c r="G21" s="13">
         <v>12629</v>
       </c>
       <c r="H21" s="13">
         <v>15358</v>
       </c>
       <c r="I21" s="13">
         <v>18056.7</v>
       </c>
@@ -2852,146 +2783,146 @@
       </c>
       <c r="C22" s="13">
         <v>1109</v>
       </c>
       <c r="D22" s="13">
         <v>12691.9</v>
       </c>
       <c r="E22" s="13">
         <v>580.6</v>
       </c>
       <c r="F22" s="13">
         <v>6531.4</v>
       </c>
       <c r="G22" s="13">
         <v>23794.1</v>
       </c>
       <c r="H22" s="13">
         <v>36264.300000000003</v>
       </c>
       <c r="I22" s="13">
         <v>46707.5</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="45" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B23" s="13">
         <v>273.2</v>
       </c>
       <c r="C23" s="13">
         <v>577.4</v>
       </c>
       <c r="D23" s="13">
         <v>16741.400000000001</v>
       </c>
       <c r="E23" s="13">
         <v>123.6</v>
       </c>
       <c r="F23" s="13">
         <v>158.80000000000001</v>
       </c>
       <c r="G23" s="13">
         <v>998.7</v>
       </c>
       <c r="H23" s="13">
         <v>2306.1</v>
       </c>
       <c r="I23" s="13">
         <v>2445.1</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="45" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B24" s="13">
         <v>645.1</v>
       </c>
       <c r="C24" s="13">
         <v>651.70000000000005</v>
       </c>
       <c r="D24" s="13">
         <v>30163.5</v>
       </c>
       <c r="E24" s="13">
         <v>666.4</v>
       </c>
       <c r="F24" s="13">
         <v>8858.1</v>
       </c>
       <c r="G24" s="13">
         <v>79040.5</v>
       </c>
       <c r="H24" s="13">
         <v>125477.2</v>
       </c>
       <c r="I24" s="13">
         <v>149327.1</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B25" s="21">
         <f>B5+B6+B7+B8+B11+B12+B13+B14+B15+B16+B17+B18+B19+B20+B21+B22+B23+B24</f>
         <v>48428.6</v>
       </c>
       <c r="C25" s="21">
         <f t="shared" ref="C25:I25" si="1">C5+C6+C7+C8+C11+C12+C13+C14+C15+C16+C17+C18+C19+C20+C21+C22+C23+C24</f>
         <v>88488.3</v>
       </c>
       <c r="D25" s="21">
         <f t="shared" si="1"/>
         <v>1225907.6000000001</v>
       </c>
       <c r="E25" s="21">
         <f t="shared" si="1"/>
         <v>29559.5</v>
       </c>
       <c r="F25" s="21">
         <f t="shared" si="1"/>
         <v>415085.8</v>
       </c>
       <c r="G25" s="21">
         <f t="shared" si="1"/>
         <v>976552.5</v>
       </c>
       <c r="H25" s="21">
         <f t="shared" si="1"/>
         <v>1356037.2</v>
       </c>
       <c r="I25" s="21">
         <f t="shared" si="1"/>
         <v>1603298.8</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="45" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B26" s="13">
         <v>-416.1</v>
       </c>
       <c r="C26" s="13">
         <v>-2054.1999999999998</v>
       </c>
       <c r="D26" s="13">
         <v>-63793.1</v>
       </c>
       <c r="E26" s="13">
         <v>-1933.3</v>
       </c>
       <c r="F26" s="13">
         <v>-5455.6</v>
       </c>
       <c r="G26" s="13">
         <v>-6696.1</v>
       </c>
       <c r="H26" s="13">
         <v>-10696</v>
       </c>
       <c r="I26" s="13">
         <v>-8041.4</v>
       </c>
@@ -3013,80 +2944,80 @@
         <v>1162114.5</v>
       </c>
       <c r="E27" s="21">
         <f t="shared" si="2"/>
         <v>27626.2</v>
       </c>
       <c r="F27" s="21">
         <f t="shared" si="2"/>
         <v>409630.2</v>
       </c>
       <c r="G27" s="21">
         <f t="shared" si="2"/>
         <v>969856.4</v>
       </c>
       <c r="H27" s="21">
         <f t="shared" si="2"/>
         <v>1345341.2</v>
       </c>
       <c r="I27" s="21">
         <f t="shared" si="2"/>
         <v>1595257.4</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="45" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B28" s="13">
         <v>4962</v>
       </c>
       <c r="C28" s="13">
         <v>5983</v>
       </c>
       <c r="D28" s="13">
         <v>82197</v>
       </c>
       <c r="E28" s="13">
         <v>2390.1</v>
       </c>
       <c r="F28" s="13">
         <v>21441.7</v>
       </c>
       <c r="G28" s="13">
         <v>56126</v>
       </c>
       <c r="H28" s="13">
         <v>79552</v>
       </c>
       <c r="I28" s="13">
         <v>83591.3</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="45" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B29" s="13">
         <v>5104</v>
       </c>
       <c r="C29" s="13">
         <v>6554</v>
       </c>
       <c r="D29" s="13">
         <v>26622.3</v>
       </c>
       <c r="E29" s="13">
         <v>593.20000000000005</v>
       </c>
       <c r="F29" s="13">
         <v>7603.1</v>
       </c>
       <c r="G29" s="13">
         <v>11792.4</v>
       </c>
       <c r="H29" s="13">
         <v>9143.5</v>
       </c>
       <c r="I29" s="13">
         <v>6706.2</v>
       </c>
@@ -3122,100 +3053,102 @@
       <c r="H30" s="21">
         <f t="shared" si="3"/>
         <v>1415749.7</v>
       </c>
       <c r="I30" s="21">
         <f t="shared" si="3"/>
         <v>1672142.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J32"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="N22" sqref="N22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
       <c r="A1" s="72" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="8"/>
       <c r="J2" s="41" t="s">
-        <v>93</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="73" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="71" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B3" s="74" t="s">
+        <v>188</v>
+      </c>
+      <c r="C3" s="74" t="s">
+        <v>189</v>
+      </c>
+      <c r="D3" s="74" t="s">
         <v>190</v>
       </c>
-      <c r="C3" s="74" t="s">
+      <c r="E3" s="74" t="s">
         <v>191</v>
       </c>
-      <c r="D3" s="74" t="s">
+      <c r="F3" s="74" t="s">
         <v>192</v>
       </c>
-      <c r="E3" s="74" t="s">
+      <c r="G3" s="74" t="s">
         <v>193</v>
       </c>
-      <c r="F3" s="74" t="s">
+      <c r="H3" s="74" t="s">
         <v>194</v>
       </c>
-      <c r="G3" s="74" t="s">
+      <c r="I3" s="74" t="s">
         <v>195</v>
       </c>
-      <c r="H3" s="74" t="s">
+      <c r="J3" s="74" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="34">
         <f>B5+B8+B12</f>
         <v>656567.6</v>
       </c>
       <c r="C4" s="34">
         <f t="shared" ref="C4:J4" si="0">C5+C8+C12</f>
         <v>864112.3</v>
       </c>
       <c r="D4" s="34">
         <f t="shared" si="0"/>
         <v>1193006.8</v>
       </c>
       <c r="E4" s="34">
         <f t="shared" si="0"/>
         <v>1458432.7</v>
       </c>
       <c r="F4" s="34">
         <f t="shared" si="0"/>
         <v>1654267.8</v>
@@ -3258,51 +3191,51 @@
         <v>283608.8</v>
       </c>
       <c r="F5" s="36">
         <f t="shared" si="1"/>
         <v>301947.7</v>
       </c>
       <c r="G5" s="36">
         <f t="shared" si="1"/>
         <v>362603</v>
       </c>
       <c r="H5" s="36">
         <f t="shared" si="1"/>
         <v>418127.2</v>
       </c>
       <c r="I5" s="36">
         <f t="shared" si="1"/>
         <v>483484.6</v>
       </c>
       <c r="J5" s="36">
         <f t="shared" si="1"/>
         <v>561329.80000000005</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="12" customHeight="1">
       <c r="A6" s="22" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B6" s="37">
         <v>146544.1</v>
       </c>
       <c r="C6" s="37">
         <v>197291.4</v>
       </c>
       <c r="D6" s="36">
         <v>206872.7</v>
       </c>
       <c r="E6" s="36">
         <v>278231.7</v>
       </c>
       <c r="F6" s="36">
         <v>295886.40000000002</v>
       </c>
       <c r="G6" s="36">
         <v>357978.8</v>
       </c>
       <c r="H6" s="36">
         <v>412329.8</v>
       </c>
       <c r="I6" s="36">
         <v>477445</v>
       </c>
@@ -3637,83 +3570,83 @@
         <v>362551.5</v>
       </c>
       <c r="F16" s="37">
         <f t="shared" si="4"/>
         <v>437772</v>
       </c>
       <c r="G16" s="37">
         <f t="shared" si="4"/>
         <v>570794</v>
       </c>
       <c r="H16" s="37">
         <f t="shared" si="4"/>
         <v>691248.8</v>
       </c>
       <c r="I16" s="37">
         <f t="shared" si="4"/>
         <v>896814.2</v>
       </c>
       <c r="J16" s="37">
         <f t="shared" si="4"/>
         <v>1178831.8999999999</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="22" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B17" s="37">
         <v>212508.4</v>
       </c>
       <c r="C17" s="37">
         <v>212595.3</v>
       </c>
       <c r="D17" s="36">
         <v>260172.4</v>
       </c>
       <c r="E17" s="36">
         <v>314737.09999999998</v>
       </c>
       <c r="F17" s="36">
         <v>380874.3</v>
       </c>
       <c r="G17" s="36">
         <v>496170.9</v>
       </c>
       <c r="H17" s="36">
         <v>589964.1</v>
       </c>
       <c r="I17" s="36">
         <v>741912.1</v>
       </c>
       <c r="J17" s="36">
         <v>951403.6</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="22" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B18" s="37">
         <v>26877.9</v>
       </c>
       <c r="C18" s="37">
         <v>30601.1</v>
       </c>
       <c r="D18" s="36">
         <v>38342.1</v>
       </c>
       <c r="E18" s="36">
         <v>47814.400000000001</v>
       </c>
       <c r="F18" s="36">
         <v>56897.7</v>
       </c>
       <c r="G18" s="36">
         <v>74623.100000000006</v>
       </c>
       <c r="H18" s="36">
         <v>101284.7</v>
       </c>
       <c r="I18" s="36">
         <v>154902.1</v>
       </c>
@@ -3861,83 +3794,83 @@
       </c>
       <c r="D23" s="36">
         <v>52466.400000000001</v>
       </c>
       <c r="E23" s="36">
         <v>68272.3</v>
       </c>
       <c r="F23" s="36">
         <v>77519.3</v>
       </c>
       <c r="G23" s="36">
         <v>83634.100000000006</v>
       </c>
       <c r="H23" s="36">
         <v>113499.2</v>
       </c>
       <c r="I23" s="36">
         <v>129837.5</v>
       </c>
       <c r="J23" s="36">
         <v>158772.9</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="22.5">
       <c r="A24" s="35" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B24" s="37">
         <v>36993.5</v>
       </c>
       <c r="C24" s="37">
         <v>44809.3</v>
       </c>
       <c r="D24" s="36">
         <v>49237.3</v>
       </c>
       <c r="E24" s="36">
         <v>65513.3</v>
       </c>
       <c r="F24" s="36">
         <v>85169.7</v>
       </c>
       <c r="G24" s="36">
         <v>98712.8</v>
       </c>
       <c r="H24" s="36">
         <v>116139.3</v>
       </c>
       <c r="I24" s="36">
         <v>135877.70000000001</v>
       </c>
       <c r="J24" s="36">
         <v>171104</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="35" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="36">
         <v>906.2</v>
       </c>
       <c r="E25" s="36">
         <v>8992.5</v>
       </c>
       <c r="F25" s="36">
         <v>9618.6</v>
       </c>
       <c r="G25" s="36">
         <v>6318.2</v>
       </c>
       <c r="H25" s="36">
         <v>9383.2000000000007</v>
       </c>
       <c r="I25" s="36">
         <v>10379.9</v>
       </c>
       <c r="J25" s="36">
         <v>11418.6</v>
       </c>
     </row>
@@ -4035,124 +3968,124 @@
         <v>3025966.8</v>
       </c>
       <c r="F28" s="39">
         <f t="shared" si="6"/>
         <v>3504495.6</v>
       </c>
       <c r="G28" s="39">
         <f t="shared" si="6"/>
         <v>4298952.5999999996</v>
       </c>
       <c r="H28" s="39">
         <f t="shared" si="6"/>
         <v>5516811</v>
       </c>
       <c r="I28" s="39">
         <f t="shared" si="6"/>
         <v>7122743.5999999996</v>
       </c>
       <c r="J28" s="39">
         <f t="shared" si="6"/>
         <v>9547897</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="35" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B29" s="36">
         <f>B30-B31</f>
         <v>103670.9</v>
       </c>
       <c r="C29" s="36">
         <f t="shared" ref="C29:J29" si="7">C30-C31</f>
         <v>113528</v>
       </c>
       <c r="D29" s="36">
         <f t="shared" si="7"/>
         <v>172682.4</v>
       </c>
       <c r="E29" s="36">
         <f t="shared" si="7"/>
         <v>224626.5</v>
       </c>
       <c r="F29" s="36">
         <f t="shared" si="7"/>
         <v>271781.7</v>
       </c>
       <c r="G29" s="36">
         <f t="shared" si="7"/>
         <v>313022.7</v>
       </c>
       <c r="H29" s="36">
         <f t="shared" si="7"/>
         <v>353323.3</v>
       </c>
       <c r="I29" s="36">
         <f t="shared" si="7"/>
         <v>467849.9</v>
       </c>
       <c r="J29" s="36">
         <f t="shared" si="7"/>
         <v>665834.19999999995</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B30" s="36">
         <v>106899</v>
       </c>
       <c r="C30" s="36">
         <v>119724.6</v>
       </c>
       <c r="D30" s="36">
         <v>174530.5</v>
       </c>
       <c r="E30" s="36">
         <v>228701.1</v>
       </c>
       <c r="F30" s="36">
         <v>273722.7</v>
       </c>
       <c r="G30" s="36">
         <v>316651.59999999998</v>
       </c>
       <c r="H30" s="36">
         <v>358192.2</v>
       </c>
       <c r="I30" s="36">
         <v>474580.9</v>
       </c>
       <c r="J30" s="36">
         <v>674739.3</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B31" s="36">
         <v>3228.1</v>
       </c>
       <c r="C31" s="36">
         <v>6196.6</v>
       </c>
       <c r="D31" s="36">
         <v>1848.1</v>
       </c>
       <c r="E31" s="36">
         <v>4074.6</v>
       </c>
       <c r="F31" s="36">
         <v>1941</v>
       </c>
       <c r="G31" s="36">
         <v>3628.9</v>
       </c>
       <c r="H31" s="36">
         <v>4868.8999999999996</v>
       </c>
       <c r="I31" s="36">
         <v>6731</v>
       </c>
@@ -4190,116 +4123,118 @@
       </c>
       <c r="H32" s="39">
         <f t="shared" si="8"/>
         <v>5870134.2999999998</v>
       </c>
       <c r="I32" s="39">
         <f t="shared" si="8"/>
         <v>7590593.5</v>
       </c>
       <c r="J32" s="39">
         <f t="shared" si="8"/>
         <v>10213731.199999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D33"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="I30" sqref="I30"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21.75" customHeight="1">
       <c r="A1" s="72" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="32"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" customHeight="1">
       <c r="D2" s="4" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="27.75" customHeight="1">
       <c r="A3" s="51" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B3" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="C3" s="51" t="s">
+      <c r="D3" s="51" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="34">
         <v>5575678.4000000004</v>
       </c>
       <c r="C4" s="34">
         <v>7314681</v>
       </c>
       <c r="D4" s="34">
         <v>7581731.0999999996</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="24" customHeight="1">
       <c r="A5" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="36">
         <v>727335.8</v>
       </c>
       <c r="C5" s="36">
         <v>853341.6</v>
       </c>
       <c r="D5" s="36">
         <v>1045440.5</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.75" customHeight="1">
       <c r="A6" s="22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B6" s="36">
         <v>717000.7</v>
       </c>
       <c r="C6" s="11">
         <v>840815.4</v>
       </c>
       <c r="D6" s="11">
         <v>1034832.4</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12.75" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="36">
         <v>10335.1</v>
       </c>
       <c r="C7" s="11">
         <v>12526.2</v>
       </c>
       <c r="D7" s="11">
         <v>10608.1</v>
       </c>
     </row>
@@ -4409,65 +4344,65 @@
         <v>114474.2</v>
       </c>
       <c r="C15" s="11">
         <v>132041.20000000001</v>
       </c>
       <c r="D15" s="11">
         <v>143301.5</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="37">
         <v>1481636.2</v>
       </c>
       <c r="C16" s="37">
         <v>1769082.1</v>
       </c>
       <c r="D16" s="37">
         <v>1874361.2</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B17" s="36">
         <v>1160169.3</v>
       </c>
       <c r="C17" s="11">
         <v>1372129.3</v>
       </c>
       <c r="D17" s="11">
         <v>1408764.3</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="22" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B18" s="36">
         <v>321466.90000000002</v>
       </c>
       <c r="C18" s="38">
         <v>396952.8</v>
       </c>
       <c r="D18" s="11">
         <v>465596.9</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="12" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="36">
         <v>761616</v>
       </c>
       <c r="C19" s="11">
         <v>848500.4</v>
       </c>
       <c r="D19" s="11">
         <v>843974.1</v>
       </c>
     </row>
@@ -4563,363 +4498,363 @@
         <v>-613954.80000000005</v>
       </c>
       <c r="C26" s="11">
         <v>-751369.6</v>
       </c>
       <c r="D26" s="11">
         <v>-539681.80000000005</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="39">
         <v>11930209</v>
       </c>
       <c r="C27" s="39">
         <v>14927663.800000001</v>
       </c>
       <c r="D27" s="39">
         <v>16225364.300000001</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="12.75" customHeight="1">
       <c r="A28" s="35" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B28" s="13">
         <v>919585</v>
       </c>
       <c r="C28" s="13">
         <v>1125255.3999999999</v>
       </c>
       <c r="D28" s="13">
         <v>782282.7</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="12.75" customHeight="1">
       <c r="A29" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B29" s="36">
         <v>929628.3</v>
       </c>
       <c r="C29" s="11">
         <v>1138840.3999999999</v>
       </c>
       <c r="D29" s="20">
         <v>808272.1</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="12.75" customHeight="1">
       <c r="A30" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B30" s="36">
         <v>10043.299999999999</v>
       </c>
       <c r="C30" s="38">
         <v>13585</v>
       </c>
       <c r="D30" s="11">
         <v>25989.4</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="12.75" customHeight="1">
       <c r="A31" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="18">
         <v>12849794</v>
       </c>
       <c r="C31" s="18">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="18">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BH4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="BK16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BQ9" sqref="BQ9"/>
+      <selection pane="bottomRight" activeCell="BU24" sqref="BU24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" style="1" customWidth="1"/>
     <col min="2" max="14" width="12.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="52" width="12.42578125" style="1" customWidth="1"/>
     <col min="53" max="54" width="13.140625" style="1" customWidth="1"/>
     <col min="55" max="55" width="13.42578125" style="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="13" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="13.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="14.85546875" style="1" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
     <col min="67" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="29.25" customHeight="1">
-      <c r="A1" s="88" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="88"/>
+      <c r="A1" s="85" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
     </row>
     <row r="2" spans="1:66">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="BI2" s="4"/>
       <c r="BN2" s="4" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
     </row>
     <row r="3" spans="1:66" ht="41.25" customHeight="1">
       <c r="A3" s="50" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B3" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="C3" s="52" t="s">
+      <c r="D3" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="E3" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="F3" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="G3" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="H3" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="F3" s="51" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="51" t="s">
+      <c r="J3" s="51" t="s">
         <v>44</v>
       </c>
-      <c r="I3" s="51" t="s">
+      <c r="K3" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="L3" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="J3" s="51" t="s">
-[...5 lines deleted...]
-      <c r="L3" s="51" t="s">
+      <c r="N3" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="M3" s="51" t="s">
+      <c r="O3" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="P3" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="N3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="O3" s="51" t="s">
+      <c r="R3" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="P3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="Q3" s="51" t="s">
+      <c r="S3" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="T3" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="U3" s="51" t="s">
         <v>66</v>
       </c>
-      <c r="R3" s="51" t="s">
-[...5 lines deleted...]
-      <c r="T3" s="51" t="s">
+      <c r="V3" s="51" t="s">
         <v>52</v>
       </c>
-      <c r="U3" s="51" t="s">
+      <c r="W3" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="X3" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y3" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="V3" s="51" t="s">
-[...5 lines deleted...]
-      <c r="X3" s="51" t="s">
+      <c r="Z3" s="51" t="s">
         <v>55</v>
       </c>
-      <c r="Y3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="Z3" s="51" t="s">
+      <c r="AA3" s="51" t="s">
         <v>56</v>
       </c>
-      <c r="AA3" s="51" t="s">
+      <c r="AB3" s="51" t="s">
         <v>57</v>
       </c>
-      <c r="AB3" s="51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC3" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD3" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE3" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="AD3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AE3" s="51" t="s">
+      <c r="AF3" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="AF3" s="51" t="s">
+      <c r="AG3" s="51" t="s">
+        <v>176</v>
+      </c>
+      <c r="AH3" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="AG3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AH3" s="51" t="s">
+      <c r="AI3" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="AI3" s="51" t="s">
+      <c r="AJ3" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="AJ3" s="51" t="s">
+      <c r="AK3" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="AL3" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="AK3" s="51" t="s">
+      <c r="AM3" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="AN3" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO3" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="AP3" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ3" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="AR3" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="AS3" s="51" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT3" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="AU3" s="51" t="s">
         <v>94</v>
       </c>
-      <c r="AL3" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AO3" s="51" t="s">
+      <c r="AV3" s="51" t="s">
+        <v>123</v>
+      </c>
+      <c r="AW3" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX3" s="51" t="s">
+        <v>96</v>
+      </c>
+      <c r="AY3" s="51" t="s">
         <v>95</v>
       </c>
-      <c r="AP3" s="51" t="s">
-[...8 lines deleted...]
-      <c r="AS3" s="51" t="s">
+      <c r="AZ3" s="51" t="s">
+        <v>124</v>
+      </c>
+      <c r="BA3" s="51" t="s">
+        <v>127</v>
+      </c>
+      <c r="BB3" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC3" s="51" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD3" s="51" t="s">
         <v>128</v>
       </c>
-      <c r="AT3" s="51" t="s">
-[...20 lines deleted...]
-      <c r="BA3" s="51" t="s">
+      <c r="BE3" s="51" t="s">
+        <v>175</v>
+      </c>
+      <c r="BF3" s="51" t="s">
         <v>129</v>
       </c>
-      <c r="BB3" s="51" t="s">
-[...5 lines deleted...]
-      <c r="BD3" s="51" t="s">
+      <c r="BG3" s="51" t="s">
         <v>130</v>
       </c>
-      <c r="BE3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="BF3" s="51" t="s">
+      <c r="BH3" s="51" t="s">
         <v>131</v>
       </c>
-      <c r="BG3" s="51" t="s">
+      <c r="BI3" s="51" t="s">
+        <v>173</v>
+      </c>
+      <c r="BJ3" s="51" t="s">
         <v>132</v>
       </c>
-      <c r="BH3" s="51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BK3" s="51" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="BL3" s="51" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="BM3" s="51" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="BN3" s="51" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:66" s="8" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="6">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="6">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="7">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="6">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="6">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="6">
@@ -5072,59 +5007,59 @@
       <c r="BE4" s="7">
         <v>43301995.5</v>
       </c>
       <c r="BF4" s="7">
         <v>9100827</v>
       </c>
       <c r="BG4" s="7">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="7">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="7">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="7">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="7">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="7">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="7">
-        <v>58155538.399999999</v>
+        <v>58053535.700000003</v>
       </c>
       <c r="BN4" s="7">
         <v>12210781.199999999</v>
       </c>
     </row>
     <row r="5" spans="1:66">
       <c r="A5" s="9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B5" s="10">
         <v>90224.5</v>
       </c>
       <c r="C5" s="11">
         <v>226705.8</v>
       </c>
       <c r="D5" s="11">
         <v>633523</v>
       </c>
       <c r="E5" s="12">
         <v>983994.9</v>
       </c>
       <c r="F5" s="11">
         <v>115401.2</v>
       </c>
       <c r="G5" s="11">
         <v>253450.7</v>
       </c>
       <c r="H5" s="11">
         <v>750606.2</v>
       </c>
       <c r="I5" s="12">
         <v>1409038.6</v>
       </c>
@@ -5272,51 +5207,51 @@
       <c r="BE5" s="15">
         <v>4568671.3</v>
       </c>
       <c r="BF5" s="15">
         <v>588856.80000000005</v>
       </c>
       <c r="BG5" s="15">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="15">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="15">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="15">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="15">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="15">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="15">
-        <v>6078379.7000000002</v>
+        <v>6154545</v>
       </c>
       <c r="BN5" s="15">
         <v>690543.7</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="11">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="11">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="12">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="11">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="11">
@@ -5472,59 +5407,59 @@
       <c r="BE6" s="14">
         <v>32012398.600000001</v>
       </c>
       <c r="BF6" s="14">
         <v>7388870</v>
       </c>
       <c r="BG6" s="14">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="14">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="14">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="14">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="14">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="14">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
-        <v>42222225.799999997</v>
+        <v>42039359.200000003</v>
       </c>
       <c r="BN6" s="14">
         <v>9753318.3000000007</v>
       </c>
     </row>
     <row r="7" spans="1:66" ht="22.5">
       <c r="A7" s="16" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B7" s="11">
         <v>830790.6</v>
       </c>
       <c r="C7" s="11">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="11">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="12">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="11">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="11">
         <v>2366942</v>
       </c>
       <c r="H7" s="11">
         <v>3561670.8</v>
       </c>
       <c r="I7" s="12">
         <v>5003252.9000000004</v>
       </c>
@@ -5672,51 +5607,51 @@
       <c r="BE7" s="15">
         <v>15365189.300000001</v>
       </c>
       <c r="BF7" s="15">
         <v>3276831.5</v>
       </c>
       <c r="BG7" s="15">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="15">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="15">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="15">
         <v>3714897</v>
       </c>
       <c r="BK7" s="15">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="15">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="15">
-        <v>18986881.699999999</v>
+        <v>18643096.600000001</v>
       </c>
       <c r="BN7" s="15">
         <v>3587020.7999999998</v>
       </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>439983.2</v>
       </c>
       <c r="C8" s="11">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="11">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="12">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="11">
         <v>568258.4</v>
       </c>
       <c r="G8" s="11">
@@ -5872,59 +5807,59 @@
       <c r="BE8" s="15">
         <v>14677293.6</v>
       </c>
       <c r="BF8" s="15">
         <v>3530701.1</v>
       </c>
       <c r="BG8" s="15">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="15">
         <v>10128056</v>
       </c>
       <c r="BI8" s="15">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="15">
         <v>4269534</v>
       </c>
       <c r="BK8" s="15">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="15">
         <v>12327320</v>
       </c>
       <c r="BM8" s="15">
-        <v>20466318.5</v>
+        <v>20627624</v>
       </c>
       <c r="BN8" s="15">
         <v>5393230.9000000004</v>
       </c>
     </row>
     <row r="9" spans="1:66" ht="33.75">
       <c r="A9" s="16" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B9" s="11">
         <v>108062.6</v>
       </c>
       <c r="C9" s="11">
         <v>179413.8</v>
       </c>
       <c r="D9" s="11">
         <v>262688.8</v>
       </c>
       <c r="E9" s="12">
         <v>391236.4</v>
       </c>
       <c r="F9" s="11">
         <v>127691.4</v>
       </c>
       <c r="G9" s="11">
         <v>214517.2</v>
       </c>
       <c r="H9" s="11">
         <v>316790.40000000002</v>
       </c>
       <c r="I9" s="12">
         <v>478933.7</v>
       </c>
@@ -6072,59 +6007,59 @@
       <c r="BE9" s="15">
         <v>1690003</v>
       </c>
       <c r="BF9" s="15">
         <v>500202.3</v>
       </c>
       <c r="BG9" s="15">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="15">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="15">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="15">
         <v>545873</v>
       </c>
       <c r="BK9" s="15">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="15">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="15">
-        <v>2398114</v>
+        <v>2397589.7000000002</v>
       </c>
       <c r="BN9" s="15">
         <v>673681.5</v>
       </c>
     </row>
     <row r="10" spans="1:66" ht="33.75">
       <c r="A10" s="16" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B10" s="11">
         <v>13113.5</v>
       </c>
       <c r="C10" s="11">
         <v>32202.1</v>
       </c>
       <c r="D10" s="11">
         <v>46543.1</v>
       </c>
       <c r="E10" s="12">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="11">
         <v>19956.5</v>
       </c>
       <c r="G10" s="11">
         <v>36049.1</v>
       </c>
       <c r="H10" s="11">
         <v>59937.8</v>
       </c>
       <c r="I10" s="12">
         <v>95095.8</v>
       </c>
@@ -6272,59 +6207,59 @@
       <c r="BE10" s="15">
         <v>279912.7</v>
       </c>
       <c r="BF10" s="15">
         <v>81135.100000000006</v>
       </c>
       <c r="BG10" s="15">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="15">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="15">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="15">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="15">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="15">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="15">
-        <v>370911.6</v>
+        <v>371048.9</v>
       </c>
       <c r="BN10" s="15">
         <v>99385.1</v>
       </c>
     </row>
     <row r="11" spans="1:66">
       <c r="A11" s="9" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B11" s="11">
         <v>214917.5</v>
       </c>
       <c r="C11" s="11">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="11">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="12">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="11">
         <v>240435.5</v>
       </c>
       <c r="G11" s="11">
         <v>580114</v>
       </c>
       <c r="H11" s="11">
         <v>1084136.2</v>
       </c>
       <c r="I11" s="12">
         <v>1816611.5</v>
       </c>
@@ -6472,51 +6407,51 @@
       <c r="BE11" s="15">
         <v>6720925.5999999996</v>
       </c>
       <c r="BF11" s="15">
         <v>1123100.2</v>
       </c>
       <c r="BG11" s="15">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="15">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="15">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="15">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="15">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="15">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="15">
-        <v>9854932.9000000004</v>
+        <v>9859631.5</v>
       </c>
       <c r="BN11" s="15">
         <v>1766919.2</v>
       </c>
     </row>
     <row r="12" spans="1:66" s="8" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="18">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="18">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="18">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="7">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="18">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="18">
@@ -6672,59 +6607,59 @@
       <c r="BE12" s="19">
         <v>67299123.5</v>
       </c>
       <c r="BF12" s="19">
         <v>15090823.800000001</v>
       </c>
       <c r="BG12" s="19">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="19">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="19">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="19">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="19">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="19">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="19">
-        <v>92098336</v>
+        <v>92225140.900000006</v>
       </c>
       <c r="BN12" s="19">
         <v>19224936.300000001</v>
       </c>
     </row>
     <row r="13" spans="1:66" ht="22.5">
       <c r="A13" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B13" s="11">
         <v>531247.1</v>
       </c>
       <c r="C13" s="11">
         <v>1115910</v>
       </c>
       <c r="D13" s="11">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="12">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="11">
         <v>656672</v>
       </c>
       <c r="G13" s="11">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="11">
         <v>2506588.2999999998</v>
       </c>
       <c r="I13" s="12">
         <v>3819319.2</v>
       </c>
@@ -6872,59 +6807,59 @@
       <c r="BE13" s="15">
         <v>21816414.199999999</v>
       </c>
       <c r="BF13" s="15">
         <v>4294492.5999999996</v>
       </c>
       <c r="BG13" s="15">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="15">
         <v>13770226</v>
       </c>
       <c r="BI13" s="15">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="15">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="15">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="15">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="15">
-        <v>31844716.899999999</v>
+        <v>31900246.899999999</v>
       </c>
       <c r="BN13" s="15">
         <v>5755231.0999999996</v>
       </c>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" s="9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>291463</v>
       </c>
       <c r="C14" s="11">
         <v>642227.6</v>
       </c>
       <c r="D14" s="11">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="12">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="11">
         <v>359362</v>
       </c>
       <c r="G14" s="11">
         <v>717493.1</v>
       </c>
       <c r="H14" s="11">
         <v>1290907.7</v>
       </c>
       <c r="I14" s="12">
         <v>1937037.6</v>
       </c>
@@ -7072,59 +7007,59 @@
       <c r="BE14" s="15">
         <v>6716351.2000000002</v>
       </c>
       <c r="BF14" s="15">
         <v>1552933.7</v>
       </c>
       <c r="BG14" s="15">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="15">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="15">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="15">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="15">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="15">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="15">
-        <v>9838660.9000000004</v>
+        <v>9757857</v>
       </c>
       <c r="BN14" s="15">
         <v>2351838.2999999998</v>
       </c>
     </row>
     <row r="15" spans="1:66" ht="22.5">
       <c r="A15" s="9" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B15" s="11">
         <v>43986.6</v>
       </c>
       <c r="C15" s="11">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="11">
         <v>125190.9</v>
       </c>
       <c r="E15" s="12">
         <v>188935.4</v>
       </c>
       <c r="F15" s="11">
         <v>55024</v>
       </c>
       <c r="G15" s="11">
         <v>93949.9</v>
       </c>
       <c r="H15" s="11">
         <v>153726.1</v>
       </c>
       <c r="I15" s="12">
         <v>239592.8</v>
       </c>
@@ -7272,59 +7207,59 @@
       <c r="BE15" s="15">
         <v>1305506.8</v>
       </c>
       <c r="BF15" s="15">
         <v>233003</v>
       </c>
       <c r="BG15" s="15">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="15">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="15">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="15">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="15">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="15">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="15">
-        <v>1778130.7</v>
+        <v>1820386</v>
       </c>
       <c r="BN15" s="15">
         <v>301767.09999999998</v>
       </c>
     </row>
     <row r="16" spans="1:66">
       <c r="A16" s="9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" s="11">
         <v>112890.4</v>
       </c>
       <c r="C16" s="11">
         <v>254126.9</v>
       </c>
       <c r="D16" s="11">
         <v>392645.8</v>
       </c>
       <c r="E16" s="12">
         <v>675234.2</v>
       </c>
       <c r="F16" s="11">
         <v>137498.6</v>
       </c>
       <c r="G16" s="11">
         <v>308825.5</v>
       </c>
       <c r="H16" s="11">
         <v>469230.7</v>
       </c>
       <c r="I16" s="12">
         <v>698970.9</v>
       </c>
@@ -7472,59 +7407,59 @@
       <c r="BE16" s="15">
         <v>2595103.4</v>
       </c>
       <c r="BF16" s="15">
         <v>491536.7</v>
       </c>
       <c r="BG16" s="15">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="15">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="15">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="15">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="15">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="15">
-        <v>3654544.7</v>
+        <v>4076628.7</v>
       </c>
       <c r="BN16" s="15">
         <v>656475</v>
       </c>
     </row>
     <row r="17" spans="1:66" ht="25.5" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B17" s="11">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="11">
         <v>381722.3</v>
       </c>
       <c r="D17" s="11">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="12">
         <v>792399.5</v>
       </c>
       <c r="F17" s="11">
         <v>187921.8</v>
       </c>
       <c r="G17" s="11">
         <v>429688.2</v>
       </c>
       <c r="H17" s="11">
         <v>622829.69999999995</v>
       </c>
       <c r="I17" s="12">
         <v>550503.5</v>
       </c>
@@ -7672,59 +7607,59 @@
       <c r="BE17" s="15">
         <v>3934921.8</v>
       </c>
       <c r="BF17" s="15">
         <v>1031940.2</v>
       </c>
       <c r="BG17" s="15">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="15">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="15">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="15">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="15">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="15">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="15">
-        <v>5825067.5999999996</v>
+        <v>5608633</v>
       </c>
       <c r="BN17" s="15">
         <v>1365394.6</v>
       </c>
     </row>
     <row r="18" spans="1:66">
       <c r="A18" s="9" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B18" s="11">
         <v>383305.3</v>
       </c>
       <c r="C18" s="11">
         <v>822896.2</v>
       </c>
       <c r="D18" s="11">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="12">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="11">
         <v>453937.6</v>
       </c>
       <c r="G18" s="11">
         <v>932601.1</v>
       </c>
       <c r="H18" s="11">
         <v>1347266.4</v>
       </c>
       <c r="I18" s="12">
         <v>2390740</v>
       </c>
@@ -7872,59 +7807,59 @@
       <c r="BE18" s="15">
         <v>8942176.8000000007</v>
       </c>
       <c r="BF18" s="15">
         <v>2320546</v>
       </c>
       <c r="BG18" s="15">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="15">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="15">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="15">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="15">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="15">
         <v>8436621</v>
       </c>
       <c r="BM18" s="15">
-        <v>14710843.5</v>
+        <v>15016782.9</v>
       </c>
       <c r="BN18" s="15">
         <v>3184072.5</v>
       </c>
     </row>
     <row r="19" spans="1:66" ht="22.5">
       <c r="A19" s="9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B19" s="11">
         <v>214186.3</v>
       </c>
       <c r="C19" s="11">
         <v>381415.5</v>
       </c>
       <c r="D19" s="11">
         <v>550243.1</v>
       </c>
       <c r="E19" s="12">
         <v>841846.1</v>
       </c>
       <c r="F19" s="11">
         <v>273745.3</v>
       </c>
       <c r="G19" s="11">
         <v>482546.9</v>
       </c>
       <c r="H19" s="11">
         <v>697707.9</v>
       </c>
       <c r="I19" s="12">
         <v>1270049</v>
       </c>
@@ -8072,59 +8007,59 @@
       <c r="BE19" s="15">
         <v>4188167.1</v>
       </c>
       <c r="BF19" s="15">
         <v>1175580</v>
       </c>
       <c r="BG19" s="15">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="15">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="15">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="15">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="15">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="15">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="15">
-        <v>4614702.7</v>
+        <v>4697543.9000000004</v>
       </c>
       <c r="BN19" s="15">
         <v>1290363.8</v>
       </c>
     </row>
     <row r="20" spans="1:66" ht="22.5">
       <c r="A20" s="9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B20" s="11">
         <v>105334.9</v>
       </c>
       <c r="C20" s="11">
         <v>193368.6</v>
       </c>
       <c r="D20" s="11">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="12">
         <v>419847</v>
       </c>
       <c r="F20" s="11">
         <v>115858.3</v>
       </c>
       <c r="G20" s="11">
         <v>222587.4</v>
       </c>
       <c r="H20" s="11">
         <v>324801.90000000002</v>
       </c>
       <c r="I20" s="12">
         <v>491047.4</v>
       </c>
@@ -8272,59 +8207,59 @@
       <c r="BE20" s="15">
         <v>2821767.4</v>
       </c>
       <c r="BF20" s="15">
         <v>588989.80000000005</v>
       </c>
       <c r="BG20" s="15">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="15">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="15">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="15">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="15">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="15">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="15">
-        <v>3368776</v>
+        <v>3416188.4</v>
       </c>
       <c r="BN20" s="15">
         <v>723472.1</v>
       </c>
     </row>
     <row r="21" spans="1:66" ht="22.5">
       <c r="A21" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B21" s="11">
         <v>79134.8</v>
       </c>
       <c r="C21" s="11">
         <v>188962.6</v>
       </c>
       <c r="D21" s="11">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="12">
         <v>456417</v>
       </c>
       <c r="F21" s="11">
         <v>98907.6</v>
       </c>
       <c r="G21" s="11">
         <v>192462.6</v>
       </c>
       <c r="H21" s="11">
         <v>353849.9</v>
       </c>
       <c r="I21" s="12">
         <v>551535.19999999995</v>
       </c>
@@ -8672,59 +8607,59 @@
       <c r="BE22" s="15">
         <v>5337072.7</v>
       </c>
       <c r="BF22" s="15">
         <v>1117581</v>
       </c>
       <c r="BG22" s="15">
         <v>2457717</v>
       </c>
       <c r="BH22" s="15">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="15">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="15">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="15">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="15">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="15">
-        <v>5068728.4000000004</v>
+        <v>4850431.0999999996</v>
       </c>
       <c r="BN22" s="15">
         <v>1190088.6000000001</v>
       </c>
     </row>
     <row r="23" spans="1:66" ht="22.5">
       <c r="A23" s="9" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B23" s="11">
         <v>79996.2</v>
       </c>
       <c r="C23" s="11">
         <v>177934.4</v>
       </c>
       <c r="D23" s="11">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="12">
         <v>377936.9</v>
       </c>
       <c r="F23" s="11">
         <v>105815</v>
       </c>
       <c r="G23" s="11">
         <v>216970.4</v>
       </c>
       <c r="H23" s="11">
         <v>380539.6</v>
       </c>
       <c r="I23" s="12">
         <v>482072</v>
       </c>
@@ -8872,59 +8807,59 @@
       <c r="BE23" s="15">
         <v>3490168.7</v>
       </c>
       <c r="BF23" s="15">
         <v>723516.7</v>
       </c>
       <c r="BG23" s="15">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="15">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="15">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="15">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="15">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="15">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="15">
-        <v>2874656.2</v>
+        <v>2925088.2</v>
       </c>
       <c r="BN23" s="15">
         <v>429965.2</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B24" s="11">
         <v>22882.2</v>
       </c>
       <c r="C24" s="11">
         <v>57787</v>
       </c>
       <c r="D24" s="11">
         <v>89221.6</v>
       </c>
       <c r="E24" s="12">
         <v>130801.1</v>
       </c>
       <c r="F24" s="11">
         <v>29953.7</v>
       </c>
       <c r="G24" s="11">
         <v>68858</v>
       </c>
       <c r="H24" s="11">
         <v>111660.7</v>
       </c>
       <c r="I24" s="12">
         <v>176073.9</v>
       </c>
@@ -9072,59 +9007,59 @@
       <c r="BE24" s="15">
         <v>1047193.4</v>
       </c>
       <c r="BF24" s="15">
         <v>275956.8</v>
       </c>
       <c r="BG24" s="15">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="15">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="15">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="15">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="15">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="15">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="15">
-        <v>1507721.6</v>
+        <v>1527393.5</v>
       </c>
       <c r="BN24" s="15">
         <v>412552.7</v>
       </c>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" s="9" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B25" s="11">
         <v>31172.7</v>
       </c>
       <c r="C25" s="11">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="11">
         <v>150677</v>
       </c>
       <c r="E25" s="12">
         <v>200807.6</v>
       </c>
       <c r="F25" s="11">
         <v>38070.5</v>
       </c>
       <c r="G25" s="11">
         <v>109375.2</v>
       </c>
       <c r="H25" s="11">
         <v>242198.8</v>
       </c>
       <c r="I25" s="12">
         <v>301033.09999999998</v>
       </c>
@@ -9272,59 +9207,59 @@
       <c r="BE25" s="15">
         <v>2460139.7999999998</v>
       </c>
       <c r="BF25" s="15">
         <v>721190.8</v>
       </c>
       <c r="BG25" s="15">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="15">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="15">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="15">
         <v>734261</v>
       </c>
       <c r="BK25" s="15">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="15">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="15">
-        <v>3724521.6</v>
+        <v>3338676.2</v>
       </c>
       <c r="BN25" s="15">
         <v>846648.9</v>
       </c>
     </row>
     <row r="26" spans="1:66" ht="56.25">
       <c r="A26" s="9" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B26" s="11">
         <v>3139.3</v>
       </c>
       <c r="C26" s="11">
         <v>7204.7</v>
       </c>
       <c r="D26" s="11">
         <v>11043.4</v>
       </c>
       <c r="E26" s="12">
         <v>16378.9</v>
       </c>
       <c r="F26" s="11">
         <v>2604.1</v>
       </c>
       <c r="G26" s="11">
         <v>4756.8</v>
       </c>
       <c r="H26" s="11">
         <v>8776.7000000000007</v>
       </c>
       <c r="I26" s="12">
         <v>13492</v>
       </c>
@@ -9472,59 +9407,59 @@
       <c r="BE26" s="15">
         <v>201231.5</v>
       </c>
       <c r="BF26" s="15">
         <v>20680.2</v>
       </c>
       <c r="BG26" s="15">
         <v>38170</v>
       </c>
       <c r="BH26" s="15">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="15">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="15">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="15">
         <v>42442</v>
       </c>
       <c r="BL26" s="15">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="15">
-        <v>284132.2</v>
+        <v>286152.09999999998</v>
       </c>
       <c r="BN26" s="15">
         <v>27746.799999999999</v>
       </c>
     </row>
     <row r="27" spans="1:66" s="8" customFormat="1">
       <c r="A27" s="17" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B27" s="18">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="18">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="18">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="7">
         <v>21115891</v>
       </c>
       <c r="F27" s="18">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="18">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="18">
         <v>17196262.899999999</v>
       </c>
       <c r="I27" s="7">
         <v>25741874.800000001</v>
       </c>
@@ -9672,254 +9607,254 @@
       <c r="BE27" s="19">
         <v>110601119</v>
       </c>
       <c r="BF27" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG27" s="19">
         <v>48654219</v>
       </c>
       <c r="BH27" s="19">
         <v>78959539</v>
       </c>
       <c r="BI27" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="18">
         <v>57004337</v>
       </c>
       <c r="BL27" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="18">
-        <v>150253874.40000001</v>
+        <v>150278676.59999999</v>
       </c>
       <c r="BN27" s="18">
         <v>31435717.5</v>
       </c>
     </row>
     <row r="28" spans="1:66" ht="22.5">
       <c r="A28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="11">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="11">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="12">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="11">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="11">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="11">
         <v>-406516</v>
       </c>
       <c r="I28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="J28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="K28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="L28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="M28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="N28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="O28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="P28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="Q28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="R28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="S28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="T28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="U28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="V28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="W28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="X28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="Y28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="Z28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AA28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AB28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AC28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AD28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AE28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AF28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AG28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AH28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AI28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AJ28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AK28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AL28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AM28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AN28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AO28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AP28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AQ28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AR28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AS28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AT28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AU28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AV28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AW28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AX28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AY28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="AZ28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BA28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BB28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BC28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BD28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BE28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BF28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BG28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BH28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BI28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BJ28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BK28" s="14" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="BL28" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BM28" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BN28" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="29" spans="1:66" s="8" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="18">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="18">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="18">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="7">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="18">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="18">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="18">
@@ -10072,259 +10007,259 @@
       <c r="BE29" s="19">
         <v>110601119</v>
       </c>
       <c r="BF29" s="19">
         <v>24191650.800000001</v>
       </c>
       <c r="BG29" s="19">
         <v>48654219</v>
       </c>
       <c r="BH29" s="19">
         <v>78959539</v>
       </c>
       <c r="BI29" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="18">
         <v>57004337</v>
       </c>
       <c r="BL29" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="18">
-        <v>150253874.40000001</v>
+        <v>150278676.59999999</v>
       </c>
       <c r="BN29" s="18">
         <v>31435717.5</v>
       </c>
     </row>
     <row r="30" spans="1:66">
       <c r="A30" s="9" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E30" s="66">
         <v>1166485.3999999999</v>
       </c>
       <c r="F30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="G30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="H30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="I30" s="66">
         <v>2501177.9</v>
       </c>
       <c r="J30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="K30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="L30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="M30" s="66">
         <v>2487096.5</v>
       </c>
       <c r="N30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="O30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="P30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="Q30" s="66">
         <v>3102424.1</v>
       </c>
       <c r="R30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="S30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="T30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="U30" s="66">
         <v>3024260.7</v>
       </c>
       <c r="V30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="W30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="X30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="Y30" s="66">
         <v>2100233.2000000002</v>
       </c>
       <c r="Z30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AA30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AB30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AC30" s="12">
         <v>2633564.5</v>
       </c>
       <c r="AD30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AE30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AF30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AG30" s="12">
         <v>3182998.5</v>
       </c>
       <c r="AH30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AI30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AJ30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AK30" s="12">
         <v>4112983.1</v>
       </c>
       <c r="AL30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AM30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AN30" s="66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="AO30" s="12">
         <v>4851021.7</v>
       </c>
       <c r="AP30" s="12" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AQ30" s="12" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AR30" s="12" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AS30" s="12">
         <v>3820798.1</v>
       </c>
       <c r="AT30" s="12" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AU30" s="12" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AV30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AW30" s="14">
         <v>4855517.5999999996</v>
       </c>
       <c r="AX30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AY30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AZ30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BA30" s="14">
         <v>7398002.7000000002</v>
       </c>
       <c r="BB30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BC30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BD30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BE30" s="14">
         <v>8841170.6999999993</v>
       </c>
       <c r="BF30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BG30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BH30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BI30" s="67">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ30" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BK30" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BL30" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BM30" s="67">
         <v>9329876.3000000007</v>
       </c>
       <c r="BN30" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="31" spans="1:66">
       <c r="A31" s="22" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B31" s="66">
         <v>197493.9</v>
       </c>
       <c r="C31" s="66">
         <v>433491.7</v>
       </c>
       <c r="D31" s="66">
         <v>740329.7</v>
       </c>
       <c r="E31" s="12">
         <v>1226970.2</v>
       </c>
       <c r="F31" s="66">
         <v>499739.6</v>
       </c>
       <c r="G31" s="66">
         <v>1159816.2</v>
       </c>
       <c r="H31" s="66">
         <v>1875192.6</v>
       </c>
       <c r="I31" s="12">
         <v>2581518.2000000002</v>
       </c>
@@ -10480,246 +10415,246 @@
       </c>
       <c r="BH31" s="67">
         <v>6003087.0999999996</v>
       </c>
       <c r="BI31" s="67">
         <v>8713991.3000000007</v>
       </c>
       <c r="BJ31" s="67">
         <v>2005707</v>
       </c>
       <c r="BK31" s="67">
         <v>4367484.9000000004</v>
       </c>
       <c r="BL31" s="67">
         <v>6978645.7000000002</v>
       </c>
       <c r="BM31" s="67">
         <v>9903977.5999999996</v>
       </c>
       <c r="BN31" s="67">
         <v>2666640.6</v>
       </c>
     </row>
     <row r="32" spans="1:66">
       <c r="A32" s="22" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E32" s="12">
         <v>60484.800000000003</v>
       </c>
       <c r="F32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="H32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="I32" s="12">
         <v>80340.3</v>
       </c>
       <c r="J32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="K32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="L32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="M32" s="12">
         <v>97924.3</v>
       </c>
       <c r="N32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="O32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="P32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="Q32" s="12">
         <v>91525</v>
       </c>
       <c r="R32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="S32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="T32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="U32" s="12">
         <v>116315</v>
       </c>
       <c r="V32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="W32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="X32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="Y32" s="12">
         <v>122810.6</v>
       </c>
       <c r="Z32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AA32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AB32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AC32" s="12">
         <v>143451.79999999999</v>
       </c>
       <c r="AD32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AE32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AF32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AG32" s="66">
         <v>188984.9</v>
       </c>
       <c r="AH32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AI32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AJ32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AK32" s="66">
         <v>164369.20000000001</v>
       </c>
       <c r="AL32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AM32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AN32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AO32" s="66">
         <v>206349.3</v>
       </c>
       <c r="AP32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AQ32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AR32" s="66" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AS32" s="66">
         <v>248281.8</v>
       </c>
       <c r="AT32" s="68" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AU32" s="68" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AV32" s="69" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AW32" s="67">
         <v>305616.40000000002</v>
       </c>
       <c r="AX32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AY32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="AZ32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BA32" s="67">
         <v>381405.8</v>
       </c>
       <c r="BB32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BC32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BD32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BE32" s="67">
         <v>339574.6</v>
       </c>
       <c r="BF32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BG32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BH32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BI32" s="67">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BK32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BL32" s="67" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="BM32" s="67">
         <v>574101.30000000005</v>
       </c>
       <c r="BN32" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="33" spans="1:66" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="18">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="18">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="18">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="18">
         <v>21815517</v>
       </c>
       <c r="F33" s="18">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="18">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="18">
@@ -10872,223 +10807,219 @@
       <c r="BE33" s="19">
         <v>119442289.7</v>
       </c>
       <c r="BF33" s="19">
         <v>26023903.800000001</v>
       </c>
       <c r="BG33" s="19">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="19">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="19">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="19">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="19">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="19">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="19">
-        <v>159583750.69999999</v>
+        <v>159608552.90000001</v>
       </c>
       <c r="BN33" s="19">
         <v>34102358.100000001</v>
       </c>
     </row>
     <row r="34" spans="1:66">
       <c r="A34" s="25"/>
       <c r="C34" s="26"/>
       <c r="R34" s="2"/>
       <c r="BL34" s="55"/>
       <c r="BM34" s="55"/>
     </row>
     <row r="35" spans="1:66">
-      <c r="A35" s="81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A35" s="80"/>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="30"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
     </row>
     <row r="36" spans="1:66">
-      <c r="A36" s="81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A36" s="80"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
     <row r="37" spans="1:66" ht="15" customHeight="1">
       <c r="A37" s="54"/>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
       <c r="J37" s="49"/>
       <c r="K37" s="49"/>
       <c r="L37" s="49"/>
       <c r="M37" s="49"/>
       <c r="N37" s="49"/>
       <c r="O37" s="49"/>
     </row>
     <row r="38" spans="1:66">
       <c r="A38" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA0545-8C46-4568-97E8-59A1A3E97464}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9677439-ED0E-4E0D-81F8-2B2A85176BEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7398FB7-862C-43E1-AA59-1FB67404C175}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>