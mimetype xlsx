--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13830" yWindow="-210" windowWidth="14520" windowHeight="12330" tabRatio="845"/>
+    <workbookView xWindow="13830" yWindow="-210" windowWidth="14520" windowHeight="12330" tabRatio="845" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="1" r:id="rId5"/>
     <sheet name="2010-2026(ОКЭД НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="4" l="1"/>
   <c r="I29" i="4"/>
   <c r="H29" i="4"/>
   <c r="G29" i="4"/>
   <c r="F29" i="4"/>
   <c r="E29" i="4"/>
   <c r="D29" i="4"/>
   <c r="C29" i="4"/>
   <c r="B29" i="4"/>
   <c r="J16" i="4"/>
@@ -143,51 +143,51 @@
   <c r="J26" i="4" s="1"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="D4" i="4"/>
   <c r="D26" i="4" s="1"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="E26" i="4" s="1"/>
   <c r="E28" i="4" s="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="H4" i="4"/>
   <c r="H26" i="4" s="1"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="B26" i="4"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="214">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
@@ -848,94 +848,132 @@
 за 2010-2023гг. согласно Общему классификатору видов экономической деятельности (ОКЭД ГК РК 03-2007 ), который сопостовим с NACE Rev.2;
 с 2024 г. согласно Общему классификатору видов экономической деятельности (ОКЭД НК РК 03-2019 ), который сопостовим с NACE Rev.2;</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>ВВП методом производства</t>
   </si>
   <si>
     <t>ВВП методом доходов</t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
-    <t>+7 7172749302</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Ибраева Д.К,
+    <t xml:space="preserve">  млн. теңге</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 год </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 квартал 2026г. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тастан Н.Ш.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">d.ibraeva@aspire.gov.kz
+    <t>+7 7172749260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n.tastan@aspire.gov.kz
  </t>
   </si>
   <si>
-    <t xml:space="preserve">  млн. теңге</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">1 квартал 2026г. </t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Оперативные данные.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1 полугодие 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
@@ -1108,52 +1146,61 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -1297,51 +1344,51 @@
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="87">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1441,53 +1488,50 @@
     <xf numFmtId="172" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="14" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="171" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1498,67 +1542,67 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
     <cellStyle name="Fixed" xfId="10"/>
     <cellStyle name="Heading 1" xfId="11"/>
     <cellStyle name="Heading 2" xfId="12"/>
     <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="13"/>
     <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="14"/>
     <cellStyle name="normal" xfId="15"/>
     <cellStyle name="Normální 6" xfId="16"/>
     <cellStyle name="Ouny?e [0]_Eeno1" xfId="17"/>
     <cellStyle name="Ouny?e_Eeno1" xfId="18"/>
     <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="19"/>
     <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="20"/>
     <cellStyle name="Percent" xfId="21"/>
     <cellStyle name="S10" xfId="22"/>
@@ -1881,417 +1925,415 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.ibraeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4435/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4456/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.tastan@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.5703125" style="63" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="63"/>
+    <col min="1" max="1" width="42.5703125" style="62" customWidth="1"/>
+    <col min="2" max="2" width="81.5703125" style="62" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="62"/>
+    <col min="4" max="4" width="9.85546875" style="62" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="56" t="s">
         <v>133</v>
       </c>
       <c r="B2" s="57">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="56" t="s">
         <v>134</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="56" t="s">
         <v>136</v>
       </c>
       <c r="B4" s="58" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="59" t="s">
         <v>137</v>
       </c>
       <c r="B5" s="57" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="116.25" customHeight="1">
       <c r="A6" s="59" t="s">
         <v>139</v>
       </c>
       <c r="B6" s="60" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="56" t="s">
         <v>140</v>
       </c>
-      <c r="B7" s="61" t="s">
+      <c r="B7" s="77" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="56" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="B9" s="78" t="s">
+      <c r="B9" s="77" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="56" t="s">
         <v>146</v>
       </c>
-      <c r="B10" s="78" t="s">
+      <c r="B10" s="77" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="56" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="60"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="B12" s="70" t="s">
+      <c r="B12" s="69" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
-      <c r="A13" s="62" t="s">
+      <c r="A13" s="61" t="s">
         <v>150</v>
       </c>
-      <c r="B13" s="77" t="s">
+      <c r="B13" s="76" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="14.25">
-      <c r="A14" s="82" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="83" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="86" t="s">
+      <c r="B14" s="81" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="14.25">
-[...1 lines deleted...]
-      <c r="B15" s="86" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="84"/>
+      <c r="B15" s="81" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="14.25">
-[...1 lines deleted...]
-      <c r="B16" s="86" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="84"/>
+      <c r="B16" s="81" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="14.25">
-[...1 lines deleted...]
-      <c r="B17" s="86" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="84"/>
+      <c r="B17" s="81" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="62" t="s">
+      <c r="A18" s="61" t="s">
         <v>153</v>
       </c>
-      <c r="B18" s="76" t="s">
+      <c r="B18" s="75" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="56" t="s">
         <v>155</v>
       </c>
-      <c r="B19" s="75">
-        <v>46234</v>
+      <c r="B19" s="74">
+        <v>46248</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="56" t="s">
         <v>156</v>
       </c>
-      <c r="B20" s="75">
-        <v>46248</v>
+      <c r="B20" s="74">
+        <v>46295</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="56" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="19.5" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>159</v>
       </c>
-      <c r="B22" s="78" t="s">
-        <v>206</v>
+      <c r="B22" s="77" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="15.75" customHeight="1">
       <c r="A23" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="81" t="s">
-        <v>205</v>
+      <c r="B23" s="80" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="13.5" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>161</v>
       </c>
-      <c r="B24" s="87" t="s">
-        <v>207</v>
+      <c r="B24" s="82" t="s">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
     <hyperlink ref="B24" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B15" r:id="rId6"/>
     <hyperlink ref="B16" r:id="rId7"/>
     <hyperlink ref="B17" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:2">
-      <c r="A6" s="63"/>
-      <c r="B6" s="64" t="s">
+      <c r="A6" s="62"/>
+      <c r="B6" s="63" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="63"/>
-      <c r="B7" s="64" t="s">
+      <c r="A7" s="62"/>
+      <c r="B7" s="63" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="63"/>
-      <c r="B8" s="64" t="s">
+      <c r="A8" s="62"/>
+      <c r="B8" s="63" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" s="63"/>
-      <c r="B9" s="64" t="s">
+      <c r="A9" s="62"/>
+      <c r="B9" s="63" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="63"/>
-      <c r="B10" s="64" t="s">
+      <c r="A10" s="62"/>
+      <c r="B10" s="63" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5">
-      <c r="A11" s="63"/>
-      <c r="B11" s="65" t="s">
+      <c r="A11" s="62"/>
+      <c r="B11" s="64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="63"/>
-      <c r="B12" s="64"/>
+      <c r="A12" s="62"/>
+      <c r="B12" s="63"/>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="63"/>
-      <c r="B13" s="63"/>
+      <c r="A13" s="62"/>
+      <c r="B13" s="62"/>
     </row>
     <row r="14" spans="1:2">
-      <c r="B14" s="79" t="s">
+      <c r="B14" s="78" t="s">
         <v>168</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="12.7109375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="24" customHeight="1">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="71" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="31"/>
     </row>
-    <row r="3" spans="1:9" s="73" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A3" s="84" t="s">
+    <row r="3" spans="1:9" s="72" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A3" s="85" t="s">
         <v>98</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="85" t="s">
         <v>99</v>
       </c>
-      <c r="C3" s="84"/>
-[...7 lines deleted...]
-      <c r="I3" s="84"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85" t="s">
+        <v>206</v>
+      </c>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" customHeight="1">
-      <c r="A4" s="84"/>
-      <c r="B4" s="74" t="s">
+      <c r="A4" s="85"/>
+      <c r="B4" s="73" t="s">
         <v>180</v>
       </c>
-      <c r="C4" s="74" t="s">
+      <c r="C4" s="73" t="s">
         <v>181</v>
       </c>
-      <c r="D4" s="74" t="s">
+      <c r="D4" s="73" t="s">
         <v>182</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E4" s="73" t="s">
         <v>183</v>
       </c>
-      <c r="F4" s="74" t="s">
+      <c r="F4" s="73" t="s">
         <v>184</v>
       </c>
-      <c r="G4" s="74" t="s">
+      <c r="G4" s="73" t="s">
         <v>185</v>
       </c>
-      <c r="H4" s="74" t="s">
+      <c r="H4" s="73" t="s">
         <v>186</v>
       </c>
-      <c r="I4" s="74" t="s">
+      <c r="I4" s="73" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="44">
         <v>9821.4</v>
       </c>
       <c r="C5" s="44">
         <v>23323.200000000001</v>
       </c>
       <c r="D5" s="44">
         <v>375704.4</v>
       </c>
       <c r="E5" s="44">
         <v>8443.5</v>
       </c>
       <c r="F5" s="44">
         <v>123277.5</v>
       </c>
       <c r="G5" s="44">
         <v>238732.7</v>
       </c>
@@ -3054,100 +3096,100 @@
         <f t="shared" si="3"/>
         <v>1415749.7</v>
       </c>
       <c r="I30" s="21">
         <f t="shared" si="3"/>
         <v>1672142.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:I3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="10" width="12.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="24" customHeight="1">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="71" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="8"/>
       <c r="J2" s="41" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      <c r="A3" s="71" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="72" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A3" s="70" t="s">
         <v>177</v>
       </c>
-      <c r="B3" s="74" t="s">
+      <c r="B3" s="73" t="s">
         <v>188</v>
       </c>
-      <c r="C3" s="74" t="s">
+      <c r="C3" s="73" t="s">
         <v>189</v>
       </c>
-      <c r="D3" s="74" t="s">
+      <c r="D3" s="73" t="s">
         <v>190</v>
       </c>
-      <c r="E3" s="74" t="s">
+      <c r="E3" s="73" t="s">
         <v>191</v>
       </c>
-      <c r="F3" s="74" t="s">
+      <c r="F3" s="73" t="s">
         <v>192</v>
       </c>
-      <c r="G3" s="74" t="s">
+      <c r="G3" s="73" t="s">
         <v>193</v>
       </c>
-      <c r="H3" s="74" t="s">
+      <c r="H3" s="73" t="s">
         <v>194</v>
       </c>
-      <c r="I3" s="74" t="s">
+      <c r="I3" s="73" t="s">
         <v>195</v>
       </c>
-      <c r="J3" s="74" t="s">
+      <c r="J3" s="73" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="34">
         <f>B5+B8+B12</f>
         <v>656567.6</v>
       </c>
       <c r="C4" s="34">
         <f t="shared" ref="C4:J4" si="0">C5+C8+C12</f>
         <v>864112.3</v>
       </c>
       <c r="D4" s="34">
         <f t="shared" si="0"/>
         <v>1193006.8</v>
       </c>
       <c r="E4" s="34">
         <f t="shared" si="0"/>
         <v>1458432.7</v>
       </c>
       <c r="F4" s="34">
         <f t="shared" si="0"/>
@@ -4124,70 +4166,70 @@
       <c r="H32" s="39">
         <f t="shared" si="8"/>
         <v>5870134.2999999998</v>
       </c>
       <c r="I32" s="39">
         <f t="shared" si="8"/>
         <v>7590593.5</v>
       </c>
       <c r="J32" s="39">
         <f t="shared" si="8"/>
         <v>10213731.199999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="12.7109375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21.75" customHeight="1">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="71" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="32"/>
     </row>
     <row r="2" spans="1:4" ht="15.75" customHeight="1">
       <c r="D2" s="4" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="27.75" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>177</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>59</v>
       </c>
       <c r="C3" s="51" t="s">
         <v>60</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="34">
         <v>5575678.4000000004</v>
       </c>
       <c r="C4" s="34">
         <v>7314681</v>
@@ -4565,99 +4607,100 @@
         <v>20</v>
       </c>
       <c r="B31" s="18">
         <v>12849794</v>
       </c>
       <c r="C31" s="18">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="18">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN38"/>
+  <dimension ref="A1:BO38"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BK16" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AZ4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BU24" sqref="BU24"/>
+      <selection pane="bottomRight" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" style="1" customWidth="1"/>
     <col min="2" max="14" width="12.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="52" width="12.42578125" style="1" customWidth="1"/>
     <col min="53" max="54" width="13.140625" style="1" customWidth="1"/>
     <col min="55" max="55" width="13.42578125" style="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.140625" style="1" customWidth="1"/>
-    <col min="58" max="58" width="13" style="1" customWidth="1"/>
+    <col min="58" max="58" width="11.7109375" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="13.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="14.85546875" style="1" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
-    <col min="67" max="16384" width="8.85546875" style="1"/>
+    <col min="67" max="67" width="12.85546875" style="1" customWidth="1"/>
+    <col min="68" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="29.25" customHeight="1">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:67" ht="29.25" customHeight="1">
+      <c r="A1" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="85"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:66">
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+    </row>
+    <row r="2" spans="1:67">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="BI2" s="4"/>
-      <c r="BN2" s="4" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:66" ht="41.25" customHeight="1">
+      <c r="BO2" s="4" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="3" spans="1:67" ht="41.25" customHeight="1">
       <c r="A3" s="50" t="s">
         <v>177</v>
       </c>
       <c r="B3" s="51" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="52" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="51" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="51" t="s">
         <v>62</v>
       </c>
       <c r="F3" s="51" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="52" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="51" t="s">
         <v>43</v>
       </c>
       <c r="I3" s="51" t="s">
@@ -4807,57 +4850,60 @@
       <c r="BE3" s="51" t="s">
         <v>175</v>
       </c>
       <c r="BF3" s="51" t="s">
         <v>129</v>
       </c>
       <c r="BG3" s="51" t="s">
         <v>130</v>
       </c>
       <c r="BH3" s="51" t="s">
         <v>131</v>
       </c>
       <c r="BI3" s="51" t="s">
         <v>173</v>
       </c>
       <c r="BJ3" s="51" t="s">
         <v>132</v>
       </c>
       <c r="BK3" s="51" t="s">
         <v>174</v>
       </c>
       <c r="BL3" s="51" t="s">
         <v>198</v>
       </c>
       <c r="BM3" s="51" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="BN3" s="51" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:66" s="8" customFormat="1">
+        <v>208</v>
+      </c>
+      <c r="BO3" s="51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="4" spans="1:67" s="8" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="6">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="6">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="7">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="6">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="6">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="6">
         <v>8103645.0999999996</v>
       </c>
       <c r="I4" s="7">
@@ -5012,52 +5058,55 @@
       </c>
       <c r="BG4" s="7">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="7">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="7">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="7">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="7">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="7">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="7">
         <v>58053535.700000003</v>
       </c>
       <c r="BN4" s="7">
         <v>12210781.199999999</v>
       </c>
-    </row>
-    <row r="5" spans="1:66">
+      <c r="BO4" s="7">
+        <v>25840005.100000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="10">
         <v>90224.5</v>
       </c>
       <c r="C5" s="11">
         <v>226705.8</v>
       </c>
       <c r="D5" s="11">
         <v>633523</v>
       </c>
       <c r="E5" s="12">
         <v>983994.9</v>
       </c>
       <c r="F5" s="11">
         <v>115401.2</v>
       </c>
       <c r="G5" s="11">
         <v>253450.7</v>
       </c>
       <c r="H5" s="11">
         <v>750606.2</v>
       </c>
       <c r="I5" s="12">
@@ -5212,52 +5261,55 @@
       </c>
       <c r="BG5" s="15">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="15">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="15">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="15">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="15">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="15">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="15">
         <v>6154545</v>
       </c>
       <c r="BN5" s="15">
         <v>690543.7</v>
       </c>
-    </row>
-    <row r="6" spans="1:66">
+      <c r="BO5" s="15">
+        <v>1623359.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="11">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="11">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="12">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="11">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="11">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="11">
         <v>6268902.7000000002</v>
       </c>
       <c r="I6" s="12">
@@ -5412,52 +5464,55 @@
       </c>
       <c r="BG6" s="14">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="14">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="14">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="14">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="14">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="14">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
         <v>42039359.200000003</v>
       </c>
       <c r="BN6" s="14">
         <v>9753318.3000000007</v>
       </c>
-    </row>
-    <row r="7" spans="1:66" ht="22.5">
+      <c r="BO6" s="14">
+        <v>20309939</v>
+      </c>
+    </row>
+    <row r="7" spans="1:67" ht="22.5">
       <c r="A7" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="11">
         <v>830790.6</v>
       </c>
       <c r="C7" s="11">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="11">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="12">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="11">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="11">
         <v>2366942</v>
       </c>
       <c r="H7" s="11">
         <v>3561670.8</v>
       </c>
       <c r="I7" s="12">
@@ -5612,52 +5667,55 @@
       </c>
       <c r="BG7" s="15">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="15">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="15">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="15">
         <v>3714897</v>
       </c>
       <c r="BK7" s="15">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="15">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="15">
         <v>18643096.600000001</v>
       </c>
       <c r="BN7" s="15">
         <v>3587020.7999999998</v>
       </c>
-    </row>
-    <row r="8" spans="1:66">
+      <c r="BO7" s="15">
+        <v>8923851.0999999996</v>
+      </c>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>439983.2</v>
       </c>
       <c r="C8" s="11">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="11">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="12">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="11">
         <v>568258.4</v>
       </c>
       <c r="G8" s="11">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="11">
         <v>2330503.7000000002</v>
       </c>
       <c r="I8" s="12">
@@ -5812,52 +5870,55 @@
       </c>
       <c r="BG8" s="15">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="15">
         <v>10128056</v>
       </c>
       <c r="BI8" s="15">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="15">
         <v>4269534</v>
       </c>
       <c r="BK8" s="15">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="15">
         <v>12327320</v>
       </c>
       <c r="BM8" s="15">
         <v>20627624</v>
       </c>
       <c r="BN8" s="15">
         <v>5393230.9000000004</v>
       </c>
-    </row>
-    <row r="9" spans="1:66" ht="33.75">
+      <c r="BO8" s="15">
+        <v>9909298.5999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:67" ht="33.75">
       <c r="A9" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="11">
         <v>108062.6</v>
       </c>
       <c r="C9" s="11">
         <v>179413.8</v>
       </c>
       <c r="D9" s="11">
         <v>262688.8</v>
       </c>
       <c r="E9" s="12">
         <v>391236.4</v>
       </c>
       <c r="F9" s="11">
         <v>127691.4</v>
       </c>
       <c r="G9" s="11">
         <v>214517.2</v>
       </c>
       <c r="H9" s="11">
         <v>316790.40000000002</v>
       </c>
       <c r="I9" s="12">
@@ -6012,52 +6073,55 @@
       </c>
       <c r="BG9" s="15">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="15">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="15">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="15">
         <v>545873</v>
       </c>
       <c r="BK9" s="15">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="15">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="15">
         <v>2397589.7000000002</v>
       </c>
       <c r="BN9" s="15">
         <v>673681.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:66" ht="33.75">
+      <c r="BO9" s="15">
+        <v>1292417.6000000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67" ht="33.75">
       <c r="A10" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
         <v>13113.5</v>
       </c>
       <c r="C10" s="11">
         <v>32202.1</v>
       </c>
       <c r="D10" s="11">
         <v>46543.1</v>
       </c>
       <c r="E10" s="12">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="11">
         <v>19956.5</v>
       </c>
       <c r="G10" s="11">
         <v>36049.1</v>
       </c>
       <c r="H10" s="11">
         <v>59937.8</v>
       </c>
       <c r="I10" s="12">
@@ -6212,52 +6276,55 @@
       </c>
       <c r="BG10" s="15">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="15">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="15">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="15">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="15">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="15">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="15">
         <v>371048.9</v>
       </c>
       <c r="BN10" s="15">
         <v>99385.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:66">
+      <c r="BO10" s="15">
+        <v>184371.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="11">
         <v>214917.5</v>
       </c>
       <c r="C11" s="11">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="11">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="12">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="11">
         <v>240435.5</v>
       </c>
       <c r="G11" s="11">
         <v>580114</v>
       </c>
       <c r="H11" s="11">
         <v>1084136.2</v>
       </c>
       <c r="I11" s="12">
@@ -6412,52 +6479,55 @@
       </c>
       <c r="BG11" s="15">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="15">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="15">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="15">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="15">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="15">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="15">
         <v>9859631.5</v>
       </c>
       <c r="BN11" s="15">
         <v>1766919.2</v>
       </c>
-    </row>
-    <row r="12" spans="1:66" s="8" customFormat="1">
+      <c r="BO11" s="15">
+        <v>3906706.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67" s="8" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="18">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="18">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="18">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="7">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="18">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="18">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="18">
         <v>9092617.8000000007</v>
       </c>
       <c r="I12" s="7">
@@ -6612,52 +6682,55 @@
       </c>
       <c r="BG12" s="19">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="19">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="19">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="19">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="19">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="19">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="19">
         <v>92225140.900000006</v>
       </c>
       <c r="BN12" s="19">
         <v>19224936.300000001</v>
       </c>
-    </row>
-    <row r="13" spans="1:66" ht="22.5">
+      <c r="BO12" s="19">
+        <v>39318177.799999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="11">
         <v>531247.1</v>
       </c>
       <c r="C13" s="11">
         <v>1115910</v>
       </c>
       <c r="D13" s="11">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="12">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="11">
         <v>656672</v>
       </c>
       <c r="G13" s="11">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="11">
         <v>2506588.2999999998</v>
       </c>
       <c r="I13" s="12">
@@ -6812,52 +6885,55 @@
       </c>
       <c r="BG13" s="15">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="15">
         <v>13770226</v>
       </c>
       <c r="BI13" s="15">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="15">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="15">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="15">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="15">
         <v>31900246.899999999</v>
       </c>
       <c r="BN13" s="15">
         <v>5755231.0999999996</v>
       </c>
-    </row>
-    <row r="14" spans="1:66">
+      <c r="BO13" s="15">
+        <v>11709267.6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>291463</v>
       </c>
       <c r="C14" s="11">
         <v>642227.6</v>
       </c>
       <c r="D14" s="11">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="12">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="11">
         <v>359362</v>
       </c>
       <c r="G14" s="11">
         <v>717493.1</v>
       </c>
       <c r="H14" s="11">
         <v>1290907.7</v>
       </c>
       <c r="I14" s="12">
@@ -7012,52 +7088,55 @@
       </c>
       <c r="BG14" s="15">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="15">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="15">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="15">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="15">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="15">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="15">
         <v>9757857</v>
       </c>
       <c r="BN14" s="15">
         <v>2351838.2999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:66" ht="22.5">
+      <c r="BO14" s="15">
+        <v>4974008.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:67" ht="22.5">
       <c r="A15" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="11">
         <v>43986.6</v>
       </c>
       <c r="C15" s="11">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="11">
         <v>125190.9</v>
       </c>
       <c r="E15" s="12">
         <v>188935.4</v>
       </c>
       <c r="F15" s="11">
         <v>55024</v>
       </c>
       <c r="G15" s="11">
         <v>93949.9</v>
       </c>
       <c r="H15" s="11">
         <v>153726.1</v>
       </c>
       <c r="I15" s="12">
@@ -7212,52 +7291,55 @@
       </c>
       <c r="BG15" s="15">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="15">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="15">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="15">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="15">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="15">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="15">
         <v>1820386</v>
       </c>
       <c r="BN15" s="15">
         <v>301767.09999999998</v>
       </c>
-    </row>
-    <row r="16" spans="1:66">
+      <c r="BO15" s="15">
+        <v>603225.69999999995</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="11">
         <v>112890.4</v>
       </c>
       <c r="C16" s="11">
         <v>254126.9</v>
       </c>
       <c r="D16" s="11">
         <v>392645.8</v>
       </c>
       <c r="E16" s="12">
         <v>675234.2</v>
       </c>
       <c r="F16" s="11">
         <v>137498.6</v>
       </c>
       <c r="G16" s="11">
         <v>308825.5</v>
       </c>
       <c r="H16" s="11">
         <v>469230.7</v>
       </c>
       <c r="I16" s="12">
@@ -7412,52 +7494,55 @@
       </c>
       <c r="BG16" s="15">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="15">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="15">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="15">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="15">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="15">
         <v>4076628.7</v>
       </c>
       <c r="BN16" s="15">
         <v>656475</v>
       </c>
-    </row>
-    <row r="17" spans="1:66" ht="25.5" customHeight="1">
+      <c r="BO16" s="15">
+        <v>1478312.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67" ht="25.5" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="11">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="11">
         <v>381722.3</v>
       </c>
       <c r="D17" s="11">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="12">
         <v>792399.5</v>
       </c>
       <c r="F17" s="11">
         <v>187921.8</v>
       </c>
       <c r="G17" s="11">
         <v>429688.2</v>
       </c>
       <c r="H17" s="11">
         <v>622829.69999999995</v>
       </c>
       <c r="I17" s="12">
@@ -7612,52 +7697,55 @@
       </c>
       <c r="BG17" s="15">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="15">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="15">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="15">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="15">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="15">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="15">
         <v>5608633</v>
       </c>
       <c r="BN17" s="15">
         <v>1365394.6</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="15">
+        <v>2911272.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="11">
         <v>383305.3</v>
       </c>
       <c r="C18" s="11">
         <v>822896.2</v>
       </c>
       <c r="D18" s="11">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="12">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="11">
         <v>453937.6</v>
       </c>
       <c r="G18" s="11">
         <v>932601.1</v>
       </c>
       <c r="H18" s="11">
         <v>1347266.4</v>
       </c>
       <c r="I18" s="12">
@@ -7812,52 +7900,55 @@
       </c>
       <c r="BG18" s="15">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="15">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="15">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="15">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="15">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="15">
         <v>8436621</v>
       </c>
       <c r="BM18" s="15">
         <v>15016782.9</v>
       </c>
       <c r="BN18" s="15">
         <v>3184072.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:66" ht="22.5">
+      <c r="BO18" s="15">
+        <v>6120694.5999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67" ht="22.5">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="11">
         <v>214186.3</v>
       </c>
       <c r="C19" s="11">
         <v>381415.5</v>
       </c>
       <c r="D19" s="11">
         <v>550243.1</v>
       </c>
       <c r="E19" s="12">
         <v>841846.1</v>
       </c>
       <c r="F19" s="11">
         <v>273745.3</v>
       </c>
       <c r="G19" s="11">
         <v>482546.9</v>
       </c>
       <c r="H19" s="11">
         <v>697707.9</v>
       </c>
       <c r="I19" s="12">
@@ -8012,52 +8103,55 @@
       </c>
       <c r="BG19" s="15">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="15">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="15">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="15">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="15">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="15">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="15">
         <v>4697543.9000000004</v>
       </c>
       <c r="BN19" s="15">
         <v>1290363.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="22.5">
+      <c r="BO19" s="15">
+        <v>2420676.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="11">
         <v>105334.9</v>
       </c>
       <c r="C20" s="11">
         <v>193368.6</v>
       </c>
       <c r="D20" s="11">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="12">
         <v>419847</v>
       </c>
       <c r="F20" s="11">
         <v>115858.3</v>
       </c>
       <c r="G20" s="11">
         <v>222587.4</v>
       </c>
       <c r="H20" s="11">
         <v>324801.90000000002</v>
       </c>
       <c r="I20" s="12">
@@ -8212,52 +8306,55 @@
       </c>
       <c r="BG20" s="15">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="15">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="15">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="15">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="15">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="15">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="15">
         <v>3416188.4</v>
       </c>
       <c r="BN20" s="15">
         <v>723472.1</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="22.5">
+      <c r="BO20" s="15">
+        <v>1373414.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="11">
         <v>79134.8</v>
       </c>
       <c r="C21" s="11">
         <v>188962.6</v>
       </c>
       <c r="D21" s="11">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="12">
         <v>456417</v>
       </c>
       <c r="F21" s="11">
         <v>98907.6</v>
       </c>
       <c r="G21" s="11">
         <v>192462.6</v>
       </c>
       <c r="H21" s="11">
         <v>353849.9</v>
       </c>
       <c r="I21" s="12">
@@ -8412,52 +8509,55 @@
       </c>
       <c r="BG21" s="15">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="15">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="15">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="15">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="15">
         <v>1394177</v>
       </c>
       <c r="BL21" s="15">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="15">
         <v>3003133</v>
       </c>
       <c r="BN21" s="15">
         <v>689319.6</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="15">
+        <v>1426519.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="11">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="11">
         <v>478451.3</v>
       </c>
       <c r="E22" s="12">
         <v>704180.6</v>
       </c>
       <c r="F22" s="11">
         <v>191545.9</v>
       </c>
       <c r="G22" s="11">
         <v>372211.7</v>
       </c>
       <c r="H22" s="11">
         <v>582533.4</v>
       </c>
       <c r="I22" s="12">
@@ -8612,52 +8712,55 @@
       </c>
       <c r="BG22" s="15">
         <v>2457717</v>
       </c>
       <c r="BH22" s="15">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="15">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="15">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="15">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="15">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="15">
         <v>4850431.0999999996</v>
       </c>
       <c r="BN22" s="15">
         <v>1190088.6000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="22.5">
+      <c r="BO22" s="15">
+        <v>2657042.2000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="11">
         <v>79996.2</v>
       </c>
       <c r="C23" s="11">
         <v>177934.4</v>
       </c>
       <c r="D23" s="11">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="12">
         <v>377936.9</v>
       </c>
       <c r="F23" s="11">
         <v>105815</v>
       </c>
       <c r="G23" s="11">
         <v>216970.4</v>
       </c>
       <c r="H23" s="11">
         <v>380539.6</v>
       </c>
       <c r="I23" s="12">
@@ -8812,52 +8915,55 @@
       </c>
       <c r="BG23" s="15">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="15">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="15">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="15">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="15">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="15">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="15">
         <v>2925088.2</v>
       </c>
       <c r="BN23" s="15">
         <v>429965.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="15">
+        <v>1269128.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11">
         <v>22882.2</v>
       </c>
       <c r="C24" s="11">
         <v>57787</v>
       </c>
       <c r="D24" s="11">
         <v>89221.6</v>
       </c>
       <c r="E24" s="12">
         <v>130801.1</v>
       </c>
       <c r="F24" s="11">
         <v>29953.7</v>
       </c>
       <c r="G24" s="11">
         <v>68858</v>
       </c>
       <c r="H24" s="11">
         <v>111660.7</v>
       </c>
       <c r="I24" s="12">
@@ -9012,52 +9118,55 @@
       </c>
       <c r="BG24" s="15">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="15">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="15">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="15">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="15">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="15">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="15">
         <v>1527393.5</v>
       </c>
       <c r="BN24" s="15">
         <v>412552.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="15">
+        <v>646778.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="11">
         <v>31172.7</v>
       </c>
       <c r="C25" s="11">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="11">
         <v>150677</v>
       </c>
       <c r="E25" s="12">
         <v>200807.6</v>
       </c>
       <c r="F25" s="11">
         <v>38070.5</v>
       </c>
       <c r="G25" s="11">
         <v>109375.2</v>
       </c>
       <c r="H25" s="11">
         <v>242198.8</v>
       </c>
       <c r="I25" s="12">
@@ -9212,52 +9321,55 @@
       </c>
       <c r="BG25" s="15">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="15">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="15">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="15">
         <v>734261</v>
       </c>
       <c r="BK25" s="15">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="15">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="15">
         <v>3338676.2</v>
       </c>
       <c r="BN25" s="15">
         <v>846648.9</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="56.25">
+      <c r="BO25" s="15">
+        <v>1680288.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="56.25">
       <c r="A26" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="11">
         <v>3139.3</v>
       </c>
       <c r="C26" s="11">
         <v>7204.7</v>
       </c>
       <c r="D26" s="11">
         <v>11043.4</v>
       </c>
       <c r="E26" s="12">
         <v>16378.9</v>
       </c>
       <c r="F26" s="11">
         <v>2604.1</v>
       </c>
       <c r="G26" s="11">
         <v>4756.8</v>
       </c>
       <c r="H26" s="11">
         <v>8776.7000000000007</v>
       </c>
       <c r="I26" s="12">
@@ -9412,52 +9524,55 @@
       </c>
       <c r="BG26" s="15">
         <v>38170</v>
       </c>
       <c r="BH26" s="15">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="15">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="15">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="15">
         <v>42442</v>
       </c>
       <c r="BL26" s="15">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="15">
         <v>286152.09999999998</v>
       </c>
       <c r="BN26" s="15">
         <v>27746.799999999999</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" s="8" customFormat="1">
+      <c r="BO26" s="15">
+        <v>47547</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" s="8" customFormat="1">
       <c r="A27" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="18">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="18">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="18">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="7">
         <v>21115891</v>
       </c>
       <c r="F27" s="18">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="18">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="18">
         <v>17196262.899999999</v>
       </c>
       <c r="I27" s="7">
@@ -9612,52 +9727,55 @@
       </c>
       <c r="BG27" s="19">
         <v>48654219</v>
       </c>
       <c r="BH27" s="19">
         <v>78959539</v>
       </c>
       <c r="BI27" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="18">
         <v>57004337</v>
       </c>
       <c r="BL27" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="18">
         <v>150278676.59999999</v>
       </c>
       <c r="BN27" s="18">
         <v>31435717.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:66" ht="22.5">
+      <c r="BO27" s="18">
+        <v>65158182.899999999</v>
+      </c>
+    </row>
+    <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="11">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="11">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="12">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="11">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="11">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="11">
         <v>-406516</v>
       </c>
       <c r="I28" s="14" t="s">
@@ -9812,52 +9930,55 @@
       </c>
       <c r="BG28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BH28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BI28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BJ28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BK28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BL28" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BM28" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BN28" s="14" t="s">
         <v>171</v>
       </c>
-    </row>
-    <row r="29" spans="1:66" s="8" customFormat="1">
+      <c r="BO28" s="14" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" s="8" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="18">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="18">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="18">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="7">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="18">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="18">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="18">
         <v>16789746.899999999</v>
       </c>
       <c r="I29" s="7">
@@ -10012,170 +10133,173 @@
       </c>
       <c r="BG29" s="19">
         <v>48654219</v>
       </c>
       <c r="BH29" s="19">
         <v>78959539</v>
       </c>
       <c r="BI29" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="18">
         <v>57004337</v>
       </c>
       <c r="BL29" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="18">
         <v>150278676.59999999</v>
       </c>
       <c r="BN29" s="18">
         <v>31435717.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:66">
+      <c r="BO29" s="18">
+        <v>65158182.899999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:67">
       <c r="A30" s="9" t="s">
         <v>203</v>
       </c>
-      <c r="B30" s="66" t="s">
+      <c r="B30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="C30" s="66" t="s">
+      <c r="C30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="D30" s="66" t="s">
+      <c r="D30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="E30" s="66">
+      <c r="E30" s="65">
         <v>1166485.3999999999</v>
       </c>
-      <c r="F30" s="66" t="s">
+      <c r="F30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="G30" s="66" t="s">
+      <c r="G30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="H30" s="66" t="s">
+      <c r="H30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="I30" s="66">
+      <c r="I30" s="65">
         <v>2501177.9</v>
       </c>
-      <c r="J30" s="66" t="s">
+      <c r="J30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="K30" s="66" t="s">
+      <c r="K30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="L30" s="66" t="s">
+      <c r="L30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="M30" s="66">
+      <c r="M30" s="65">
         <v>2487096.5</v>
       </c>
-      <c r="N30" s="66" t="s">
+      <c r="N30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="O30" s="66" t="s">
+      <c r="O30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="P30" s="66" t="s">
+      <c r="P30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="Q30" s="66">
+      <c r="Q30" s="65">
         <v>3102424.1</v>
       </c>
-      <c r="R30" s="66" t="s">
+      <c r="R30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="S30" s="66" t="s">
+      <c r="S30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="T30" s="66" t="s">
+      <c r="T30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="U30" s="66">
+      <c r="U30" s="65">
         <v>3024260.7</v>
       </c>
-      <c r="V30" s="66" t="s">
+      <c r="V30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="W30" s="66" t="s">
+      <c r="W30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="X30" s="66" t="s">
+      <c r="X30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="Y30" s="66">
+      <c r="Y30" s="65">
         <v>2100233.2000000002</v>
       </c>
-      <c r="Z30" s="66" t="s">
+      <c r="Z30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AA30" s="66" t="s">
+      <c r="AA30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AB30" s="66" t="s">
+      <c r="AB30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="AC30" s="12">
         <v>2633564.5</v>
       </c>
-      <c r="AD30" s="66" t="s">
+      <c r="AD30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AE30" s="66" t="s">
+      <c r="AE30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AF30" s="66" t="s">
+      <c r="AF30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="AG30" s="12">
         <v>3182998.5</v>
       </c>
-      <c r="AH30" s="66" t="s">
+      <c r="AH30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AI30" s="66" t="s">
+      <c r="AI30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AJ30" s="66" t="s">
+      <c r="AJ30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="AK30" s="12">
         <v>4112983.1</v>
       </c>
-      <c r="AL30" s="66" t="s">
+      <c r="AL30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AM30" s="66" t="s">
+      <c r="AM30" s="65" t="s">
         <v>169</v>
       </c>
-      <c r="AN30" s="66" t="s">
+      <c r="AN30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="AO30" s="12">
         <v>4851021.7</v>
       </c>
       <c r="AP30" s="12" t="s">
         <v>171</v>
       </c>
       <c r="AQ30" s="12" t="s">
         <v>171</v>
       </c>
       <c r="AR30" s="12" t="s">
         <v>171</v>
       </c>
       <c r="AS30" s="12">
         <v>3820798.1</v>
       </c>
       <c r="AT30" s="12" t="s">
         <v>171</v>
       </c>
       <c r="AU30" s="12" t="s">
         <v>171</v>
       </c>
       <c r="AV30" s="14" t="s">
         <v>171</v>
@@ -10194,470 +10318,477 @@
       </c>
       <c r="BA30" s="14">
         <v>7398002.7000000002</v>
       </c>
       <c r="BB30" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BC30" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BD30" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BE30" s="14">
         <v>8841170.6999999993</v>
       </c>
       <c r="BF30" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BG30" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BH30" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="BI30" s="67">
+      <c r="BI30" s="66">
         <v>8286490.2000000002</v>
       </c>
-      <c r="BJ30" s="67" t="s">
+      <c r="BJ30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BK30" s="67" t="s">
+      <c r="BK30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BL30" s="67" t="s">
+      <c r="BL30" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BM30" s="67">
+      <c r="BM30" s="66">
         <v>9329876.3000000007</v>
       </c>
       <c r="BN30" s="14" t="s">
         <v>171</v>
       </c>
-    </row>
-    <row r="31" spans="1:66">
+      <c r="BO30" s="66"/>
+    </row>
+    <row r="31" spans="1:67">
       <c r="A31" s="22" t="s">
         <v>116</v>
       </c>
-      <c r="B31" s="66">
+      <c r="B31" s="65">
         <v>197493.9</v>
       </c>
-      <c r="C31" s="66">
+      <c r="C31" s="65">
         <v>433491.7</v>
       </c>
-      <c r="D31" s="66">
+      <c r="D31" s="65">
         <v>740329.7</v>
       </c>
       <c r="E31" s="12">
         <v>1226970.2</v>
       </c>
-      <c r="F31" s="66">
+      <c r="F31" s="65">
         <v>499739.6</v>
       </c>
-      <c r="G31" s="66">
+      <c r="G31" s="65">
         <v>1159816.2</v>
       </c>
-      <c r="H31" s="66">
+      <c r="H31" s="65">
         <v>1875192.6</v>
       </c>
       <c r="I31" s="12">
         <v>2581518.2000000002</v>
       </c>
-      <c r="J31" s="66">
+      <c r="J31" s="65">
         <v>561539.5</v>
       </c>
-      <c r="K31" s="66">
+      <c r="K31" s="65">
         <v>1197943</v>
       </c>
-      <c r="L31" s="66">
+      <c r="L31" s="65">
         <v>1837571.7</v>
       </c>
       <c r="M31" s="12">
         <v>2585020.7999999998</v>
       </c>
-      <c r="N31" s="66">
+      <c r="N31" s="65">
         <v>648286.30000000005</v>
       </c>
-      <c r="O31" s="66">
+      <c r="O31" s="65">
         <v>1441778.2</v>
       </c>
-      <c r="P31" s="66">
+      <c r="P31" s="65">
         <v>2222084.5</v>
       </c>
       <c r="Q31" s="12">
         <v>3193949.1</v>
       </c>
-      <c r="R31" s="66">
+      <c r="R31" s="65">
         <v>709363.7</v>
       </c>
-      <c r="S31" s="66">
+      <c r="S31" s="65">
         <v>1412003.4</v>
       </c>
-      <c r="T31" s="66">
+      <c r="T31" s="65">
         <v>2230696.2999999998</v>
       </c>
       <c r="U31" s="12">
         <v>3140575.7</v>
       </c>
-      <c r="V31" s="66">
+      <c r="V31" s="65">
         <v>401401.8</v>
       </c>
-      <c r="W31" s="66">
+      <c r="W31" s="65">
         <v>843475.6</v>
       </c>
-      <c r="X31" s="66">
+      <c r="X31" s="65">
         <v>1455119.5</v>
       </c>
       <c r="Y31" s="12">
         <v>2223043.7999999998</v>
       </c>
-      <c r="Z31" s="66">
+      <c r="Z31" s="65">
         <v>600425</v>
       </c>
-      <c r="AA31" s="66">
+      <c r="AA31" s="65">
         <v>1236464.7</v>
       </c>
-      <c r="AB31" s="66">
+      <c r="AB31" s="65">
         <v>1983304.5</v>
       </c>
       <c r="AC31" s="12">
         <v>2777016.3</v>
       </c>
-      <c r="AD31" s="66">
+      <c r="AD31" s="65">
         <v>750660.9</v>
       </c>
-      <c r="AE31" s="66">
+      <c r="AE31" s="65">
         <v>1506256.2</v>
       </c>
-      <c r="AF31" s="66">
+      <c r="AF31" s="65">
         <v>2262429</v>
       </c>
-      <c r="AG31" s="66">
+      <c r="AG31" s="65">
         <v>3371983.4</v>
       </c>
-      <c r="AH31" s="66">
+      <c r="AH31" s="65">
         <v>866324.2</v>
       </c>
-      <c r="AI31" s="66">
+      <c r="AI31" s="65">
         <v>1858322.1</v>
       </c>
-      <c r="AJ31" s="66">
+      <c r="AJ31" s="65">
         <v>3005344.7</v>
       </c>
-      <c r="AK31" s="66">
+      <c r="AK31" s="65">
         <v>4277352.3</v>
       </c>
-      <c r="AL31" s="66">
+      <c r="AL31" s="65">
         <v>1084877.5</v>
       </c>
-      <c r="AM31" s="66">
+      <c r="AM31" s="65">
         <v>2270493.1</v>
       </c>
-      <c r="AN31" s="66">
+      <c r="AN31" s="65">
         <v>3570894.3</v>
       </c>
-      <c r="AO31" s="66">
+      <c r="AO31" s="65">
         <v>5057371</v>
       </c>
-      <c r="AP31" s="66">
+      <c r="AP31" s="65">
         <v>1039215.9</v>
       </c>
-      <c r="AQ31" s="66">
+      <c r="AQ31" s="65">
         <v>1728197.9</v>
       </c>
-      <c r="AR31" s="66">
+      <c r="AR31" s="65">
         <v>2795566.4</v>
       </c>
-      <c r="AS31" s="66">
+      <c r="AS31" s="65">
         <v>4069079.9</v>
       </c>
       <c r="AT31" s="12">
         <v>864011.3</v>
       </c>
       <c r="AU31" s="12">
         <v>2281756.7000000002</v>
       </c>
-      <c r="AV31" s="66">
+      <c r="AV31" s="65">
         <v>3737341.1</v>
       </c>
-      <c r="AW31" s="67">
+      <c r="AW31" s="66">
         <v>5161134</v>
       </c>
-      <c r="AX31" s="67">
+      <c r="AX31" s="66">
         <v>1668111.4</v>
       </c>
-      <c r="AY31" s="67">
+      <c r="AY31" s="66">
         <v>3513474.8</v>
       </c>
-      <c r="AZ31" s="67">
+      <c r="AZ31" s="66">
         <v>5609404.5</v>
       </c>
-      <c r="BA31" s="67">
+      <c r="BA31" s="66">
         <v>7779408.5</v>
       </c>
-      <c r="BB31" s="67">
+      <c r="BB31" s="66">
         <v>2103666.6</v>
       </c>
-      <c r="BC31" s="67">
+      <c r="BC31" s="66">
         <v>4224846.2</v>
       </c>
-      <c r="BD31" s="67">
+      <c r="BD31" s="66">
         <v>6521152.4000000004</v>
       </c>
-      <c r="BE31" s="67">
+      <c r="BE31" s="66">
         <v>9180745.3000000007</v>
       </c>
-      <c r="BF31" s="67">
+      <c r="BF31" s="66">
         <v>1832253</v>
       </c>
-      <c r="BG31" s="67">
+      <c r="BG31" s="66">
         <v>3688521.3</v>
       </c>
-      <c r="BH31" s="67">
+      <c r="BH31" s="66">
         <v>6003087.0999999996</v>
       </c>
-      <c r="BI31" s="67">
+      <c r="BI31" s="66">
         <v>8713991.3000000007</v>
       </c>
-      <c r="BJ31" s="67">
+      <c r="BJ31" s="66">
         <v>2005707</v>
       </c>
-      <c r="BK31" s="67">
+      <c r="BK31" s="66">
         <v>4367484.9000000004</v>
       </c>
-      <c r="BL31" s="67">
+      <c r="BL31" s="66">
         <v>6978645.7000000002</v>
       </c>
-      <c r="BM31" s="67">
+      <c r="BM31" s="66">
         <v>9903977.5999999996</v>
       </c>
-      <c r="BN31" s="67">
+      <c r="BN31" s="66">
         <v>2666640.6</v>
       </c>
-    </row>
-    <row r="32" spans="1:66">
+      <c r="BO31" s="66">
+        <v>5790510.4000000004</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67">
       <c r="A32" s="22" t="s">
         <v>204</v>
       </c>
-      <c r="B32" s="66" t="s">
+      <c r="B32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="C32" s="66" t="s">
+      <c r="C32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="D32" s="66" t="s">
+      <c r="D32" s="65" t="s">
         <v>171</v>
       </c>
       <c r="E32" s="12">
         <v>60484.800000000003</v>
       </c>
-      <c r="F32" s="66" t="s">
+      <c r="F32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="G32" s="66" t="s">
+      <c r="G32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="H32" s="66" t="s">
+      <c r="H32" s="65" t="s">
         <v>171</v>
       </c>
       <c r="I32" s="12">
         <v>80340.3</v>
       </c>
-      <c r="J32" s="66" t="s">
+      <c r="J32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="K32" s="66" t="s">
+      <c r="K32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="L32" s="66" t="s">
+      <c r="L32" s="65" t="s">
         <v>171</v>
       </c>
       <c r="M32" s="12">
         <v>97924.3</v>
       </c>
-      <c r="N32" s="66" t="s">
+      <c r="N32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="O32" s="66" t="s">
+      <c r="O32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="P32" s="66" t="s">
+      <c r="P32" s="65" t="s">
         <v>171</v>
       </c>
       <c r="Q32" s="12">
         <v>91525</v>
       </c>
-      <c r="R32" s="66" t="s">
+      <c r="R32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="S32" s="66" t="s">
+      <c r="S32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="T32" s="66" t="s">
+      <c r="T32" s="65" t="s">
         <v>171</v>
       </c>
       <c r="U32" s="12">
         <v>116315</v>
       </c>
-      <c r="V32" s="66" t="s">
+      <c r="V32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="W32" s="66" t="s">
+      <c r="W32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="X32" s="66" t="s">
+      <c r="X32" s="65" t="s">
         <v>171</v>
       </c>
       <c r="Y32" s="12">
         <v>122810.6</v>
       </c>
-      <c r="Z32" s="66" t="s">
+      <c r="Z32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AA32" s="66" t="s">
+      <c r="AA32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AB32" s="66" t="s">
+      <c r="AB32" s="65" t="s">
         <v>171</v>
       </c>
       <c r="AC32" s="12">
         <v>143451.79999999999</v>
       </c>
-      <c r="AD32" s="66" t="s">
+      <c r="AD32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AE32" s="66" t="s">
+      <c r="AE32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AF32" s="66" t="s">
+      <c r="AF32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AG32" s="66">
+      <c r="AG32" s="65">
         <v>188984.9</v>
       </c>
-      <c r="AH32" s="66" t="s">
+      <c r="AH32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AI32" s="66" t="s">
+      <c r="AI32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AJ32" s="66" t="s">
+      <c r="AJ32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AK32" s="66">
+      <c r="AK32" s="65">
         <v>164369.20000000001</v>
       </c>
-      <c r="AL32" s="66" t="s">
+      <c r="AL32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AM32" s="66" t="s">
+      <c r="AM32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AN32" s="66" t="s">
+      <c r="AN32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AO32" s="66">
+      <c r="AO32" s="65">
         <v>206349.3</v>
       </c>
-      <c r="AP32" s="66" t="s">
+      <c r="AP32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AQ32" s="66" t="s">
+      <c r="AQ32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AR32" s="66" t="s">
+      <c r="AR32" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="AS32" s="66">
+      <c r="AS32" s="65">
         <v>248281.8</v>
       </c>
-      <c r="AT32" s="68" t="s">
+      <c r="AT32" s="67" t="s">
         <v>171</v>
       </c>
-      <c r="AU32" s="68" t="s">
+      <c r="AU32" s="67" t="s">
         <v>171</v>
       </c>
-      <c r="AV32" s="69" t="s">
+      <c r="AV32" s="68" t="s">
         <v>171</v>
       </c>
-      <c r="AW32" s="67">
+      <c r="AW32" s="66">
         <v>305616.40000000002</v>
       </c>
-      <c r="AX32" s="67" t="s">
+      <c r="AX32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AY32" s="67" t="s">
+      <c r="AY32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="AZ32" s="67" t="s">
+      <c r="AZ32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BA32" s="67">
+      <c r="BA32" s="66">
         <v>381405.8</v>
       </c>
-      <c r="BB32" s="67" t="s">
+      <c r="BB32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BC32" s="67" t="s">
+      <c r="BC32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BD32" s="67" t="s">
+      <c r="BD32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BE32" s="67">
+      <c r="BE32" s="66">
         <v>339574.6</v>
       </c>
-      <c r="BF32" s="67" t="s">
+      <c r="BF32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BG32" s="67" t="s">
+      <c r="BG32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BH32" s="67" t="s">
+      <c r="BH32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BI32" s="67">
+      <c r="BI32" s="66">
         <v>427501.1</v>
       </c>
-      <c r="BJ32" s="67" t="s">
+      <c r="BJ32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BK32" s="67" t="s">
+      <c r="BK32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BL32" s="67" t="s">
+      <c r="BL32" s="66" t="s">
         <v>171</v>
       </c>
-      <c r="BM32" s="67">
+      <c r="BM32" s="66">
         <v>574101.30000000005</v>
       </c>
       <c r="BN32" s="14" t="s">
         <v>171</v>
       </c>
-    </row>
-    <row r="33" spans="1:66" s="24" customFormat="1" ht="21" customHeight="1">
+      <c r="BO32" s="66" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="33" spans="1:67" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="18">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="18">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="18">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="18">
         <v>21815517</v>
       </c>
       <c r="F33" s="18">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="18">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="18">
         <v>18664939.5</v>
       </c>
       <c r="I33" s="18">
@@ -10812,214 +10943,219 @@
       </c>
       <c r="BG33" s="19">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="19">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="19">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="19">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="19">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="19">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="19">
         <v>159608552.90000001</v>
       </c>
       <c r="BN33" s="19">
         <v>34102358.100000001</v>
       </c>
-    </row>
-    <row r="34" spans="1:66">
+      <c r="BO33" s="19">
+        <v>70948693.299999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:67">
       <c r="A34" s="25"/>
       <c r="C34" s="26"/>
       <c r="R34" s="2"/>
       <c r="BL34" s="55"/>
       <c r="BM34" s="55"/>
     </row>
-    <row r="35" spans="1:66">
-      <c r="A35" s="80"/>
+    <row r="35" spans="1:67" ht="12.75">
+      <c r="A35" s="79" t="s">
+        <v>212</v>
+      </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="30"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
     </row>
-    <row r="36" spans="1:66">
-      <c r="A36" s="80"/>
+    <row r="36" spans="1:67">
+      <c r="A36" s="79"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
-    <row r="37" spans="1:66" ht="15" customHeight="1">
+    <row r="37" spans="1:67" ht="15" customHeight="1">
       <c r="A37" s="54"/>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="49"/>
       <c r="H37" s="49"/>
       <c r="I37" s="49"/>
       <c r="J37" s="49"/>
       <c r="K37" s="49"/>
       <c r="L37" s="49"/>
       <c r="M37" s="49"/>
       <c r="N37" s="49"/>
       <c r="O37" s="49"/>
     </row>
-    <row r="38" spans="1:66">
+    <row r="38" spans="1:67">
       <c r="A38" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9677439-ED0E-4E0D-81F8-2B2A85176BEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA0545-8C46-4568-97E8-59A1A3E97464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7398FB7-862C-43E1-AA59-1FB67404C175}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>