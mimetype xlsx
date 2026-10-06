--- v5 (2026-08-24)
+++ v6 (2026-10-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13830" yWindow="-210" windowWidth="14520" windowHeight="12330" tabRatio="845" activeTab="5"/>
+    <workbookView xWindow="2100" yWindow="-270" windowWidth="10935" windowHeight="12330" tabRatio="845" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="6" r:id="rId2"/>
     <sheet name="1990-1997 (ОКОНХ)" sheetId="3" r:id="rId3"/>
     <sheet name=" 1998-2006 (ОКЭД ГК РК 03-2003)" sheetId="4" r:id="rId4"/>
     <sheet name="2007-2009 (ОКЭД ГК РК 03-2007)" sheetId="1" r:id="rId5"/>
     <sheet name="2010-2026(ОКЭД НК РК 03-2019)" sheetId="2" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J29" i="4" l="1"/>
   <c r="I29" i="4"/>
   <c r="H29" i="4"/>
   <c r="G29" i="4"/>
   <c r="F29" i="4"/>
   <c r="E29" i="4"/>
   <c r="D29" i="4"/>
   <c r="C29" i="4"/>
   <c r="B29" i="4"/>
   <c r="J16" i="4"/>
@@ -143,51 +143,51 @@
   <c r="J26" i="4" s="1"/>
   <c r="J28" i="4" s="1"/>
   <c r="J32" i="4" s="1"/>
   <c r="D4" i="4"/>
   <c r="D26" i="4" s="1"/>
   <c r="D28" i="4" s="1"/>
   <c r="D32" i="4" s="1"/>
   <c r="F26" i="4"/>
   <c r="F28" i="4" s="1"/>
   <c r="F32" i="4" s="1"/>
   <c r="E4" i="4"/>
   <c r="E26" i="4" s="1"/>
   <c r="E28" i="4" s="1"/>
   <c r="E32" i="4" s="1"/>
   <c r="H4" i="4"/>
   <c r="H26" i="4" s="1"/>
   <c r="H28" i="4" s="1"/>
   <c r="H32" i="4" s="1"/>
   <c r="B26" i="4"/>
   <c r="B28" i="4" s="1"/>
   <c r="B32" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="214">
   <si>
     <t>Производство товаров</t>
   </si>
   <si>
     <t>Сельское хозяйство, охота, лесоводство; рыболовство, рыбоводство</t>
   </si>
   <si>
     <t>Рыболовоство, рыбоводство</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство и распределение элктроэнергии, газа и воды</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
@@ -860,120 +860,91 @@
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>Краткосрочный экономический индикатор</t>
   </si>
   <si>
     <t>Чистые налоги на продукты</t>
   </si>
   <si>
     <t>Субсидии на продукты</t>
   </si>
   <si>
     <t xml:space="preserve">  млн. теңге</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">2025 год </t>
   </si>
   <si>
     <t xml:space="preserve">1 квартал 2026г. </t>
   </si>
   <si>
+    <t>1 полугодие 2026г.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Тастан Н.Ш.
+Ибраева Д.К.
 </t>
   </si>
   <si>
-    <t>+7 7172749260</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">n.tastan@aspire.gov.kz
+d.ibraeva@aspire.gov.kz
  </t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-    </r>
+    <t>+7 7172749260
++77172749302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  -</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="14">
     <numFmt numFmtId="164" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
     <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
     <numFmt numFmtId="177" formatCode="mmmm\ d\,\ yyyy"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="35">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Academy"/>
     </font>
@@ -1150,58 +1121,50 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...6 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -1539,57 +1502,57 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="2" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="38" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="38" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="3" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="Comma" xfId="1"/>
     <cellStyle name="Comma [0]_Book2" xfId="2"/>
     <cellStyle name="Comma_Book2" xfId="3"/>
     <cellStyle name="Comma0" xfId="4"/>
     <cellStyle name="Currency" xfId="5"/>
     <cellStyle name="Currency [0]_Book2" xfId="6"/>
     <cellStyle name="Currency_Book2" xfId="7"/>
     <cellStyle name="Currency0" xfId="8"/>
     <cellStyle name="Date" xfId="9"/>
@@ -1952,51 +1915,53 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B24"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.5703125" style="62" customWidth="1"/>
     <col min="2" max="2" width="81.5703125" style="62" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="62"/>
     <col min="4" max="4" width="9.85546875" style="62" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="56" t="s">
         <v>133</v>
       </c>
       <c r="B2" s="57">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="56" t="s">
         <v>134</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>135</v>
       </c>
@@ -2061,137 +2026,137 @@
       <c r="A11" s="56" t="s">
         <v>147</v>
       </c>
       <c r="B11" s="60"/>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="56" t="s">
         <v>148</v>
       </c>
       <c r="B12" s="69" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="61" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="76" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="83" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="81" t="s">
+      <c r="B14" s="80" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="84"/>
-      <c r="B15" s="81" t="s">
+      <c r="B15" s="80" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="84"/>
-      <c r="B16" s="81" t="s">
+      <c r="B16" s="80" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="84"/>
-      <c r="B17" s="81" t="s">
+      <c r="B17" s="80" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="61" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="56" t="s">
         <v>155</v>
       </c>
       <c r="B19" s="74">
-        <v>46248</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="56" t="s">
         <v>156</v>
       </c>
       <c r="B20" s="74">
-        <v>46295</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="56" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="58" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="19.5" customHeight="1">
+    <row r="22" spans="1:2" ht="26.25" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>159</v>
       </c>
       <c r="B22" s="77" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="15.75" customHeight="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="25.5" customHeight="1">
       <c r="A23" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="B23" s="80" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2" ht="13.5" customHeight="1">
+      <c r="B23" s="82" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="32.25" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>161</v>
       </c>
-      <c r="B24" s="82" t="s">
+      <c r="B24" s="81" t="s">
         <v>211</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B18" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/a41/de51nxipgkopuyu0pj5l205bzzjvwbmf.rar"/>
-    <hyperlink ref="B24" r:id="rId4"/>
+    <hyperlink ref="B24" r:id="rId4" display="n.tastan@aspire.gov.kz_x000a_ "/>
     <hyperlink ref="B14" r:id="rId5"/>
     <hyperlink ref="B15" r:id="rId6"/>
     <hyperlink ref="B16" r:id="rId7"/>
     <hyperlink ref="B17" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:B14"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="61.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:2">
       <c r="A6" s="62"/>
@@ -4610,54 +4575,54 @@
         <v>12849794</v>
       </c>
       <c r="C31" s="18">
         <v>16052919.199999999</v>
       </c>
       <c r="D31" s="18">
         <v>17007647</v>
       </c>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BO38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="AZ4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BM6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" sqref="A1:D1"/>
+      <selection pane="bottomRight" activeCell="BO4" sqref="BO4:BO33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.7109375" style="1" customWidth="1"/>
     <col min="2" max="14" width="12.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" style="2" customWidth="1"/>
     <col min="16" max="52" width="12.42578125" style="1" customWidth="1"/>
     <col min="53" max="54" width="13.140625" style="1" customWidth="1"/>
     <col min="55" max="55" width="13.42578125" style="1" customWidth="1"/>
     <col min="56" max="56" width="13" style="1" customWidth="1"/>
     <col min="57" max="57" width="13.140625" style="1" customWidth="1"/>
     <col min="58" max="58" width="11.7109375" style="1" customWidth="1"/>
     <col min="59" max="59" width="12.7109375" style="1" customWidth="1"/>
     <col min="60" max="60" width="13.28515625" style="1" customWidth="1"/>
     <col min="61" max="61" width="14.85546875" style="1" customWidth="1"/>
     <col min="62" max="62" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="63" max="64" width="13.7109375" style="1" customWidth="1"/>
     <col min="65" max="65" width="14.85546875" style="1" customWidth="1"/>
     <col min="66" max="66" width="12.7109375" style="1" customWidth="1"/>
     <col min="67" max="67" width="12.85546875" style="1" customWidth="1"/>
     <col min="68" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:67" ht="29.25" customHeight="1">
@@ -4856,51 +4821,51 @@
       <c r="BG3" s="51" t="s">
         <v>130</v>
       </c>
       <c r="BH3" s="51" t="s">
         <v>131</v>
       </c>
       <c r="BI3" s="51" t="s">
         <v>173</v>
       </c>
       <c r="BJ3" s="51" t="s">
         <v>132</v>
       </c>
       <c r="BK3" s="51" t="s">
         <v>174</v>
       </c>
       <c r="BL3" s="51" t="s">
         <v>198</v>
       </c>
       <c r="BM3" s="51" t="s">
         <v>207</v>
       </c>
       <c r="BN3" s="51" t="s">
         <v>208</v>
       </c>
       <c r="BO3" s="51" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
     </row>
     <row r="4" spans="1:67" s="8" customFormat="1">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6">
         <v>1697091.9</v>
       </c>
       <c r="C4" s="6">
         <v>3795387.2</v>
       </c>
       <c r="D4" s="6">
         <v>6312654.9000000004</v>
       </c>
       <c r="E4" s="7">
         <v>9841623.1999999993</v>
       </c>
       <c r="F4" s="6">
         <v>2168502.2000000002</v>
       </c>
       <c r="G4" s="6">
         <v>4814509.5999999996</v>
       </c>
       <c r="H4" s="6">
@@ -5059,51 +5024,51 @@
       <c r="BG4" s="7">
         <v>18845719.100000001</v>
       </c>
       <c r="BH4" s="7">
         <v>30897192.800000001</v>
       </c>
       <c r="BI4" s="7">
         <v>49202895.700000003</v>
       </c>
       <c r="BJ4" s="7">
         <v>10676740.5</v>
       </c>
       <c r="BK4" s="7">
         <v>21877789.600000001</v>
       </c>
       <c r="BL4" s="7">
         <v>35855929.299999997</v>
       </c>
       <c r="BM4" s="7">
         <v>58053535.700000003</v>
       </c>
       <c r="BN4" s="7">
         <v>12210781.199999999</v>
       </c>
       <c r="BO4" s="7">
-        <v>25840005.100000001</v>
+        <v>25910201.600000001</v>
       </c>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="10">
         <v>90224.5</v>
       </c>
       <c r="C5" s="11">
         <v>226705.8</v>
       </c>
       <c r="D5" s="11">
         <v>633523</v>
       </c>
       <c r="E5" s="12">
         <v>983994.9</v>
       </c>
       <c r="F5" s="11">
         <v>115401.2</v>
       </c>
       <c r="G5" s="11">
         <v>253450.7</v>
       </c>
       <c r="H5" s="11">
@@ -5262,51 +5227,51 @@
       <c r="BG5" s="15">
         <v>1319477.6000000001</v>
       </c>
       <c r="BH5" s="15">
         <v>3420995.9</v>
       </c>
       <c r="BI5" s="15">
         <v>5306833.0999999996</v>
       </c>
       <c r="BJ5" s="15">
         <v>587916.30000000005</v>
       </c>
       <c r="BK5" s="15">
         <v>1356836.7</v>
       </c>
       <c r="BL5" s="15">
         <v>3660499.5</v>
       </c>
       <c r="BM5" s="15">
         <v>6154545</v>
       </c>
       <c r="BN5" s="15">
         <v>690543.7</v>
       </c>
       <c r="BO5" s="15">
-        <v>1623359.6</v>
+        <v>1645890.4</v>
       </c>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>1391949.9</v>
       </c>
       <c r="C6" s="11">
         <v>3013661.2</v>
       </c>
       <c r="D6" s="11">
         <v>4606949.7</v>
       </c>
       <c r="E6" s="12">
         <v>7177125.7999999998</v>
       </c>
       <c r="F6" s="11">
         <v>1812665.5</v>
       </c>
       <c r="G6" s="11">
         <v>3980944.9</v>
       </c>
       <c r="H6" s="11">
@@ -5465,51 +5430,51 @@
       <c r="BG6" s="14">
         <v>14880738.1</v>
       </c>
       <c r="BH6" s="14">
         <v>22890711.300000001</v>
       </c>
       <c r="BI6" s="14">
         <v>35717802.5</v>
       </c>
       <c r="BJ6" s="14">
         <v>8617091.6999999993</v>
       </c>
       <c r="BK6" s="14">
         <v>17321721.100000001</v>
       </c>
       <c r="BL6" s="14">
         <v>26812201.699999999</v>
       </c>
       <c r="BM6" s="14">
         <v>42039359.200000003</v>
       </c>
       <c r="BN6" s="14">
         <v>9753318.3000000007</v>
       </c>
       <c r="BO6" s="14">
-        <v>20309939</v>
+        <v>20357369.899999999</v>
       </c>
     </row>
     <row r="7" spans="1:67" ht="22.5">
       <c r="A7" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="11">
         <v>830790.6</v>
       </c>
       <c r="C7" s="11">
         <v>1732753.2</v>
       </c>
       <c r="D7" s="11">
         <v>2591097.1</v>
       </c>
       <c r="E7" s="12">
         <v>4249267.9000000004</v>
       </c>
       <c r="F7" s="11">
         <v>1096759.2</v>
       </c>
       <c r="G7" s="11">
         <v>2366942</v>
       </c>
       <c r="H7" s="11">
@@ -5668,51 +5633,51 @@
       <c r="BG7" s="15">
         <v>7336487.4000000004</v>
       </c>
       <c r="BH7" s="15">
         <v>11197477.300000001</v>
       </c>
       <c r="BI7" s="15">
         <v>16430049.199999999</v>
       </c>
       <c r="BJ7" s="15">
         <v>3714897</v>
       </c>
       <c r="BK7" s="15">
         <v>8247030.9000000004</v>
       </c>
       <c r="BL7" s="15">
         <v>12662618.699999999</v>
       </c>
       <c r="BM7" s="15">
         <v>18643096.600000001</v>
       </c>
       <c r="BN7" s="15">
         <v>3587020.7999999998</v>
       </c>
       <c r="BO7" s="15">
-        <v>8923851.0999999996</v>
+        <v>8931521.5</v>
       </c>
     </row>
     <row r="8" spans="1:67">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="11">
         <v>439983.2</v>
       </c>
       <c r="C8" s="11">
         <v>1069292.1000000001</v>
       </c>
       <c r="D8" s="11">
         <v>1706620.7</v>
       </c>
       <c r="E8" s="12">
         <v>2469804.1</v>
       </c>
       <c r="F8" s="11">
         <v>568258.4</v>
       </c>
       <c r="G8" s="11">
         <v>1363436.6</v>
       </c>
       <c r="H8" s="11">
@@ -5871,51 +5836,51 @@
       <c r="BG8" s="15">
         <v>6492927.4000000004</v>
       </c>
       <c r="BH8" s="15">
         <v>10128056</v>
       </c>
       <c r="BI8" s="15">
         <v>16941133.300000001</v>
       </c>
       <c r="BJ8" s="15">
         <v>4269534</v>
       </c>
       <c r="BK8" s="15">
         <v>7878566.4000000004</v>
       </c>
       <c r="BL8" s="15">
         <v>12327320</v>
       </c>
       <c r="BM8" s="15">
         <v>20627624</v>
       </c>
       <c r="BN8" s="15">
         <v>5393230.9000000004</v>
       </c>
       <c r="BO8" s="15">
-        <v>9909298.5999999996</v>
+        <v>9948251.4000000004</v>
       </c>
     </row>
     <row r="9" spans="1:67" ht="33.75">
       <c r="A9" s="16" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="11">
         <v>108062.6</v>
       </c>
       <c r="C9" s="11">
         <v>179413.8</v>
       </c>
       <c r="D9" s="11">
         <v>262688.8</v>
       </c>
       <c r="E9" s="12">
         <v>391236.4</v>
       </c>
       <c r="F9" s="11">
         <v>127691.4</v>
       </c>
       <c r="G9" s="11">
         <v>214517.2</v>
       </c>
       <c r="H9" s="11">
@@ -6074,51 +6039,51 @@
       <c r="BG9" s="15">
         <v>905060.6</v>
       </c>
       <c r="BH9" s="15">
         <v>1334752.5</v>
       </c>
       <c r="BI9" s="15">
         <v>2016982.3</v>
       </c>
       <c r="BJ9" s="15">
         <v>545873</v>
       </c>
       <c r="BK9" s="15">
         <v>1038471.9</v>
       </c>
       <c r="BL9" s="15">
         <v>1574587.7</v>
       </c>
       <c r="BM9" s="15">
         <v>2397589.7000000002</v>
       </c>
       <c r="BN9" s="15">
         <v>673681.5</v>
       </c>
       <c r="BO9" s="15">
-        <v>1292417.6000000001</v>
+        <v>1292717.8999999999</v>
       </c>
     </row>
     <row r="10" spans="1:67" ht="33.75">
       <c r="A10" s="16" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="11">
         <v>13113.5</v>
       </c>
       <c r="C10" s="11">
         <v>32202.1</v>
       </c>
       <c r="D10" s="11">
         <v>46543.1</v>
       </c>
       <c r="E10" s="12">
         <v>66817.399999999994</v>
       </c>
       <c r="F10" s="11">
         <v>19956.5</v>
       </c>
       <c r="G10" s="11">
         <v>36049.1</v>
       </c>
       <c r="H10" s="11">
@@ -6277,51 +6242,51 @@
       <c r="BG10" s="15">
         <v>146262.70000000001</v>
       </c>
       <c r="BH10" s="15">
         <v>230425.5</v>
       </c>
       <c r="BI10" s="15">
         <v>329637.7</v>
       </c>
       <c r="BJ10" s="15">
         <v>86787.7</v>
       </c>
       <c r="BK10" s="15">
         <v>157651.9</v>
       </c>
       <c r="BL10" s="15">
         <v>247675.3</v>
       </c>
       <c r="BM10" s="15">
         <v>371048.9</v>
       </c>
       <c r="BN10" s="15">
         <v>99385.1</v>
       </c>
       <c r="BO10" s="15">
-        <v>184371.7</v>
+        <v>184879.1</v>
       </c>
     </row>
     <row r="11" spans="1:67">
       <c r="A11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="11">
         <v>214917.5</v>
       </c>
       <c r="C11" s="11">
         <v>555020.19999999995</v>
       </c>
       <c r="D11" s="11">
         <v>1072182.2</v>
       </c>
       <c r="E11" s="12">
         <v>1680502.5</v>
       </c>
       <c r="F11" s="11">
         <v>240435.5</v>
       </c>
       <c r="G11" s="11">
         <v>580114</v>
       </c>
       <c r="H11" s="11">
@@ -6480,51 +6445,51 @@
       <c r="BG11" s="15">
         <v>2645503.4</v>
       </c>
       <c r="BH11" s="15">
         <v>4585485.5999999996</v>
       </c>
       <c r="BI11" s="15">
         <v>8178260.0999999996</v>
       </c>
       <c r="BJ11" s="15">
         <v>1471732.5</v>
       </c>
       <c r="BK11" s="15">
         <v>3199231.8</v>
       </c>
       <c r="BL11" s="15">
         <v>5383228.0999999996</v>
       </c>
       <c r="BM11" s="15">
         <v>9859631.5</v>
       </c>
       <c r="BN11" s="15">
         <v>1766919.2</v>
       </c>
       <c r="BO11" s="15">
-        <v>3906706.5</v>
+        <v>3906941.3</v>
       </c>
     </row>
     <row r="12" spans="1:67" s="8" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="18">
         <v>2195486.7000000002</v>
       </c>
       <c r="C12" s="18">
         <v>4679378.2</v>
       </c>
       <c r="D12" s="18">
         <v>7396284.7999999998</v>
       </c>
       <c r="E12" s="7">
         <v>11274267.800000001</v>
       </c>
       <c r="F12" s="18">
         <v>2706916.4</v>
       </c>
       <c r="G12" s="18">
         <v>5534401.2000000002</v>
       </c>
       <c r="H12" s="18">
@@ -6683,51 +6648,51 @@
       <c r="BG12" s="19">
         <v>29808499.899999999</v>
       </c>
       <c r="BH12" s="19">
         <v>48062346.200000003</v>
       </c>
       <c r="BI12" s="19">
         <v>79203932.400000006</v>
       </c>
       <c r="BJ12" s="19">
         <v>17784886.199999999</v>
       </c>
       <c r="BK12" s="19">
         <v>35126547.399999999</v>
       </c>
       <c r="BL12" s="19">
         <v>56890323.5</v>
       </c>
       <c r="BM12" s="19">
         <v>92225140.900000006</v>
       </c>
       <c r="BN12" s="19">
         <v>19224936.300000001</v>
       </c>
       <c r="BO12" s="19">
-        <v>39318177.799999997</v>
+        <v>39514670.399999999</v>
       </c>
     </row>
     <row r="13" spans="1:67" ht="22.5">
       <c r="A13" s="9" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="11">
         <v>531247.1</v>
       </c>
       <c r="C13" s="11">
         <v>1115910</v>
       </c>
       <c r="D13" s="11">
         <v>1831344.2</v>
       </c>
       <c r="E13" s="12">
         <v>2834219.3</v>
       </c>
       <c r="F13" s="11">
         <v>656672</v>
       </c>
       <c r="G13" s="11">
         <v>1382074.4</v>
       </c>
       <c r="H13" s="11">
@@ -6886,51 +6851,51 @@
       <c r="BG13" s="15">
         <v>8393491.6999999993</v>
       </c>
       <c r="BH13" s="15">
         <v>13770226</v>
       </c>
       <c r="BI13" s="15">
         <v>26007101.5</v>
       </c>
       <c r="BJ13" s="15">
         <v>5035899.3</v>
       </c>
       <c r="BK13" s="15">
         <v>10048208.699999999</v>
       </c>
       <c r="BL13" s="15">
         <v>16663662.5</v>
       </c>
       <c r="BM13" s="15">
         <v>31900246.899999999</v>
       </c>
       <c r="BN13" s="15">
         <v>5755231.0999999996</v>
       </c>
       <c r="BO13" s="15">
-        <v>11709267.6</v>
+        <v>11715121.300000001</v>
       </c>
     </row>
     <row r="14" spans="1:67">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="11">
         <v>291463</v>
       </c>
       <c r="C14" s="11">
         <v>642227.6</v>
       </c>
       <c r="D14" s="11">
         <v>1114733.6000000001</v>
       </c>
       <c r="E14" s="12">
         <v>1750835.6</v>
       </c>
       <c r="F14" s="11">
         <v>359362</v>
       </c>
       <c r="G14" s="11">
         <v>717493.1</v>
       </c>
       <c r="H14" s="11">
@@ -7089,51 +7054,51 @@
       <c r="BG14" s="15">
         <v>3186339.8</v>
       </c>
       <c r="BH14" s="15">
         <v>4760688.5999999996</v>
       </c>
       <c r="BI14" s="15">
         <v>7752756.9000000004</v>
       </c>
       <c r="BJ14" s="15">
         <v>1995174.7</v>
       </c>
       <c r="BK14" s="15">
         <v>4177596.3</v>
       </c>
       <c r="BL14" s="15">
         <v>6209117.9000000004</v>
       </c>
       <c r="BM14" s="15">
         <v>9757857</v>
       </c>
       <c r="BN14" s="15">
         <v>2351838.2999999998</v>
       </c>
       <c r="BO14" s="15">
-        <v>4974008.7</v>
+        <v>4974608.7</v>
       </c>
     </row>
     <row r="15" spans="1:67" ht="22.5">
       <c r="A15" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="11">
         <v>43986.6</v>
       </c>
       <c r="C15" s="11">
         <v>75939.600000000006</v>
       </c>
       <c r="D15" s="11">
         <v>125190.9</v>
       </c>
       <c r="E15" s="12">
         <v>188935.4</v>
       </c>
       <c r="F15" s="11">
         <v>55024</v>
       </c>
       <c r="G15" s="11">
         <v>93949.9</v>
       </c>
       <c r="H15" s="11">
@@ -7292,51 +7257,51 @@
       <c r="BG15" s="15">
         <v>445555.7</v>
       </c>
       <c r="BH15" s="15">
         <v>670471.19999999995</v>
       </c>
       <c r="BI15" s="15">
         <v>1580662.4</v>
       </c>
       <c r="BJ15" s="15">
         <v>263001.8</v>
       </c>
       <c r="BK15" s="15">
         <v>525010.4</v>
       </c>
       <c r="BL15" s="15">
         <v>806034.4</v>
       </c>
       <c r="BM15" s="15">
         <v>1820386</v>
       </c>
       <c r="BN15" s="15">
         <v>301767.09999999998</v>
       </c>
       <c r="BO15" s="15">
-        <v>603225.69999999995</v>
+        <v>641531.5</v>
       </c>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="11">
         <v>112890.4</v>
       </c>
       <c r="C16" s="11">
         <v>254126.9</v>
       </c>
       <c r="D16" s="11">
         <v>392645.8</v>
       </c>
       <c r="E16" s="12">
         <v>675234.2</v>
       </c>
       <c r="F16" s="11">
         <v>137498.6</v>
       </c>
       <c r="G16" s="11">
         <v>308825.5</v>
       </c>
       <c r="H16" s="11">
@@ -7495,51 +7460,51 @@
       <c r="BG16" s="15">
         <v>1168633.7</v>
       </c>
       <c r="BH16" s="15">
         <v>1782258.5</v>
       </c>
       <c r="BI16" s="15">
         <v>3013049.3</v>
       </c>
       <c r="BJ16" s="15">
         <v>588674.1</v>
       </c>
       <c r="BK16" s="15">
         <v>1357846.2</v>
       </c>
       <c r="BL16" s="15">
         <v>2104053.1</v>
       </c>
       <c r="BM16" s="15">
         <v>4076628.7</v>
       </c>
       <c r="BN16" s="15">
         <v>656475</v>
       </c>
       <c r="BO16" s="15">
-        <v>1478312.7</v>
+        <v>1689875.2</v>
       </c>
     </row>
     <row r="17" spans="1:67" ht="25.5" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="11">
         <v>148655.20000000001</v>
       </c>
       <c r="C17" s="11">
         <v>381722.3</v>
       </c>
       <c r="D17" s="11">
         <v>565020.30000000005</v>
       </c>
       <c r="E17" s="12">
         <v>792399.5</v>
       </c>
       <c r="F17" s="11">
         <v>187921.8</v>
       </c>
       <c r="G17" s="11">
         <v>429688.2</v>
       </c>
       <c r="H17" s="11">
@@ -7698,51 +7663,51 @@
       <c r="BG17" s="15">
         <v>2068708.1</v>
       </c>
       <c r="BH17" s="15">
         <v>3238362.6</v>
       </c>
       <c r="BI17" s="15">
         <v>4649709.0999999996</v>
       </c>
       <c r="BJ17" s="15">
         <v>1334137.1000000001</v>
       </c>
       <c r="BK17" s="15">
         <v>2695496.7</v>
       </c>
       <c r="BL17" s="15">
         <v>4162664.5</v>
       </c>
       <c r="BM17" s="15">
         <v>5608633</v>
       </c>
       <c r="BN17" s="15">
         <v>1365394.6</v>
       </c>
       <c r="BO17" s="15">
-        <v>2911272.2</v>
+        <v>2773255.8</v>
       </c>
     </row>
     <row r="18" spans="1:67">
       <c r="A18" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="11">
         <v>383305.3</v>
       </c>
       <c r="C18" s="11">
         <v>822896.2</v>
       </c>
       <c r="D18" s="11">
         <v>1201660.8999999999</v>
       </c>
       <c r="E18" s="12">
         <v>1884428.6</v>
       </c>
       <c r="F18" s="11">
         <v>453937.6</v>
       </c>
       <c r="G18" s="11">
         <v>932601.1</v>
       </c>
       <c r="H18" s="11">
@@ -7901,51 +7866,51 @@
       <c r="BG18" s="15">
         <v>4402776.4000000004</v>
       </c>
       <c r="BH18" s="15">
         <v>7374629.0999999996</v>
       </c>
       <c r="BI18" s="15">
         <v>11576195</v>
       </c>
       <c r="BJ18" s="15">
         <v>2764125.7</v>
       </c>
       <c r="BK18" s="15">
         <v>5129800.9000000004</v>
       </c>
       <c r="BL18" s="15">
         <v>8436621</v>
       </c>
       <c r="BM18" s="15">
         <v>15016782.9</v>
       </c>
       <c r="BN18" s="15">
         <v>3184072.5</v>
       </c>
       <c r="BO18" s="15">
-        <v>6120694.5999999996</v>
+        <v>6176539.7999999998</v>
       </c>
     </row>
     <row r="19" spans="1:67" ht="22.5">
       <c r="A19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="11">
         <v>214186.3</v>
       </c>
       <c r="C19" s="11">
         <v>381415.5</v>
       </c>
       <c r="D19" s="11">
         <v>550243.1</v>
       </c>
       <c r="E19" s="12">
         <v>841846.1</v>
       </c>
       <c r="F19" s="11">
         <v>273745.3</v>
       </c>
       <c r="G19" s="11">
         <v>482546.9</v>
       </c>
       <c r="H19" s="11">
@@ -8104,51 +8069,51 @@
       <c r="BG19" s="15">
         <v>2153141.9</v>
       </c>
       <c r="BH19" s="15">
         <v>2939199.9</v>
       </c>
       <c r="BI19" s="15">
         <v>4252469</v>
       </c>
       <c r="BJ19" s="15">
         <v>1329408.3</v>
       </c>
       <c r="BK19" s="15">
         <v>2174988.2000000002</v>
       </c>
       <c r="BL19" s="15">
         <v>3133415.6</v>
       </c>
       <c r="BM19" s="15">
         <v>4697543.9000000004</v>
       </c>
       <c r="BN19" s="15">
         <v>1290363.8</v>
       </c>
       <c r="BO19" s="15">
-        <v>2420676.9</v>
+        <v>2311450.6</v>
       </c>
     </row>
     <row r="20" spans="1:67" ht="22.5">
       <c r="A20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="11">
         <v>105334.9</v>
       </c>
       <c r="C20" s="11">
         <v>193368.6</v>
       </c>
       <c r="D20" s="11">
         <v>290835.90000000002</v>
       </c>
       <c r="E20" s="12">
         <v>419847</v>
       </c>
       <c r="F20" s="11">
         <v>115858.3</v>
       </c>
       <c r="G20" s="11">
         <v>222587.4</v>
       </c>
       <c r="H20" s="11">
@@ -8307,51 +8272,51 @@
       <c r="BG20" s="15">
         <v>1139950.3999999999</v>
       </c>
       <c r="BH20" s="15">
         <v>1792873.3</v>
       </c>
       <c r="BI20" s="15">
         <v>3210188.6</v>
       </c>
       <c r="BJ20" s="15">
         <v>629055.80000000005</v>
       </c>
       <c r="BK20" s="15">
         <v>1203682.8</v>
       </c>
       <c r="BL20" s="15">
         <v>1917526.5</v>
       </c>
       <c r="BM20" s="15">
         <v>3416188.4</v>
       </c>
       <c r="BN20" s="15">
         <v>723472.1</v>
       </c>
       <c r="BO20" s="15">
-        <v>1373414.6</v>
+        <v>1375205.3</v>
       </c>
     </row>
     <row r="21" spans="1:67" ht="22.5">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="11">
         <v>79134.8</v>
       </c>
       <c r="C21" s="11">
         <v>188962.6</v>
       </c>
       <c r="D21" s="11">
         <v>297816.90000000002</v>
       </c>
       <c r="E21" s="12">
         <v>456417</v>
       </c>
       <c r="F21" s="11">
         <v>98907.6</v>
       </c>
       <c r="G21" s="11">
         <v>192462.6</v>
       </c>
       <c r="H21" s="11">
@@ -8510,51 +8475,51 @@
       <c r="BG21" s="15">
         <v>1205117.2</v>
       </c>
       <c r="BH21" s="15">
         <v>1831082.3</v>
       </c>
       <c r="BI21" s="15">
         <v>2630560.2999999998</v>
       </c>
       <c r="BJ21" s="15">
         <v>665820.9</v>
       </c>
       <c r="BK21" s="15">
         <v>1394177</v>
       </c>
       <c r="BL21" s="15">
         <v>2114479.5</v>
       </c>
       <c r="BM21" s="15">
         <v>3003133</v>
       </c>
       <c r="BN21" s="15">
         <v>689319.6</v>
       </c>
       <c r="BO21" s="15">
-        <v>1426519.5</v>
+        <v>1426557.5</v>
       </c>
     </row>
     <row r="22" spans="1:67">
       <c r="A22" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="11">
         <v>148092.70000000001</v>
       </c>
       <c r="C22" s="11">
         <v>313378.40000000002</v>
       </c>
       <c r="D22" s="11">
         <v>478451.3</v>
       </c>
       <c r="E22" s="12">
         <v>704180.6</v>
       </c>
       <c r="F22" s="11">
         <v>191545.9</v>
       </c>
       <c r="G22" s="11">
         <v>372211.7</v>
       </c>
       <c r="H22" s="11">
@@ -8713,51 +8678,51 @@
       <c r="BG22" s="15">
         <v>2457717</v>
       </c>
       <c r="BH22" s="15">
         <v>4287170.5</v>
       </c>
       <c r="BI22" s="15">
         <v>5729285.5</v>
       </c>
       <c r="BJ22" s="15">
         <v>1265889.8</v>
       </c>
       <c r="BK22" s="15">
         <v>2776240.2</v>
       </c>
       <c r="BL22" s="15">
         <v>5002229.2</v>
       </c>
       <c r="BM22" s="15">
         <v>4850431.0999999996</v>
       </c>
       <c r="BN22" s="15">
         <v>1190088.6000000001</v>
       </c>
       <c r="BO22" s="15">
-        <v>2657042.2000000002</v>
+        <v>2804763.6</v>
       </c>
     </row>
     <row r="23" spans="1:67" ht="22.5">
       <c r="A23" s="9" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="11">
         <v>79996.2</v>
       </c>
       <c r="C23" s="11">
         <v>177934.4</v>
       </c>
       <c r="D23" s="11">
         <v>297399.90000000002</v>
       </c>
       <c r="E23" s="12">
         <v>377936.9</v>
       </c>
       <c r="F23" s="11">
         <v>105815</v>
       </c>
       <c r="G23" s="11">
         <v>216970.4</v>
       </c>
       <c r="H23" s="11">
@@ -8916,51 +8881,51 @@
       <c r="BG23" s="15">
         <v>1420041.5</v>
       </c>
       <c r="BH23" s="15">
         <v>2295568.2000000002</v>
       </c>
       <c r="BI23" s="15">
         <v>4075853.2</v>
       </c>
       <c r="BJ23" s="15">
         <v>813964.3</v>
       </c>
       <c r="BK23" s="15">
         <v>1656138.8</v>
       </c>
       <c r="BL23" s="15">
         <v>2679795.7000000002</v>
       </c>
       <c r="BM23" s="15">
         <v>2925088.2</v>
       </c>
       <c r="BN23" s="15">
         <v>429965.2</v>
       </c>
       <c r="BO23" s="15">
-        <v>1269128.8</v>
+        <v>1418071</v>
       </c>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11">
         <v>22882.2</v>
       </c>
       <c r="C24" s="11">
         <v>57787</v>
       </c>
       <c r="D24" s="11">
         <v>89221.6</v>
       </c>
       <c r="E24" s="12">
         <v>130801.1</v>
       </c>
       <c r="F24" s="11">
         <v>29953.7</v>
       </c>
       <c r="G24" s="11">
         <v>68858</v>
       </c>
       <c r="H24" s="11">
@@ -9119,51 +9084,51 @@
       <c r="BG24" s="15">
         <v>434578.9</v>
       </c>
       <c r="BH24" s="15">
         <v>676553.1</v>
       </c>
       <c r="BI24" s="15">
         <v>1257750.8999999999</v>
       </c>
       <c r="BJ24" s="15">
         <v>342831.6</v>
       </c>
       <c r="BK24" s="15">
         <v>529940.30000000005</v>
       </c>
       <c r="BL24" s="15">
         <v>811570.2</v>
       </c>
       <c r="BM24" s="15">
         <v>1527393.5</v>
       </c>
       <c r="BN24" s="15">
         <v>412552.7</v>
       </c>
       <c r="BO24" s="15">
-        <v>646778.9</v>
+        <v>626090.5</v>
       </c>
     </row>
     <row r="25" spans="1:67">
       <c r="A25" s="9" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="11">
         <v>31172.7</v>
       </c>
       <c r="C25" s="11">
         <v>66504.399999999994</v>
       </c>
       <c r="D25" s="11">
         <v>150677</v>
       </c>
       <c r="E25" s="12">
         <v>200807.6</v>
       </c>
       <c r="F25" s="11">
         <v>38070.5</v>
       </c>
       <c r="G25" s="11">
         <v>109375.2</v>
       </c>
       <c r="H25" s="11">
@@ -9322,51 +9287,51 @@
       <c r="BG25" s="15">
         <v>1294277.6000000001</v>
       </c>
       <c r="BH25" s="15">
         <v>2583401.6</v>
       </c>
       <c r="BI25" s="15">
         <v>3175149.4</v>
       </c>
       <c r="BJ25" s="15">
         <v>734261</v>
       </c>
       <c r="BK25" s="15">
         <v>1414978.9</v>
       </c>
       <c r="BL25" s="15">
         <v>2781400.2</v>
       </c>
       <c r="BM25" s="15">
         <v>3338676.2</v>
       </c>
       <c r="BN25" s="15">
         <v>846648.9</v>
       </c>
       <c r="BO25" s="15">
-        <v>1680288.4</v>
+        <v>1531948.9</v>
       </c>
     </row>
     <row r="26" spans="1:67" ht="56.25">
       <c r="A26" s="9" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="11">
         <v>3139.3</v>
       </c>
       <c r="C26" s="11">
         <v>7204.7</v>
       </c>
       <c r="D26" s="11">
         <v>11043.4</v>
       </c>
       <c r="E26" s="12">
         <v>16378.9</v>
       </c>
       <c r="F26" s="11">
         <v>2604.1</v>
       </c>
       <c r="G26" s="11">
         <v>4756.8</v>
       </c>
       <c r="H26" s="11">
@@ -9525,51 +9490,51 @@
       <c r="BG26" s="15">
         <v>38170</v>
       </c>
       <c r="BH26" s="15">
         <v>59861.3</v>
       </c>
       <c r="BI26" s="15">
         <v>293201.3</v>
       </c>
       <c r="BJ26" s="15">
         <v>22641.8</v>
       </c>
       <c r="BK26" s="15">
         <v>42442</v>
       </c>
       <c r="BL26" s="15">
         <v>67753.2</v>
       </c>
       <c r="BM26" s="15">
         <v>286152.09999999998</v>
       </c>
       <c r="BN26" s="15">
         <v>27746.799999999999</v>
       </c>
       <c r="BO26" s="15">
-        <v>47547</v>
+        <v>49650.7</v>
       </c>
     </row>
     <row r="27" spans="1:67" s="8" customFormat="1">
       <c r="A27" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="18">
         <v>3892578.6</v>
       </c>
       <c r="C27" s="18">
         <v>8474765.4000000004</v>
       </c>
       <c r="D27" s="18">
         <v>13708939.699999999</v>
       </c>
       <c r="E27" s="7">
         <v>21115891</v>
       </c>
       <c r="F27" s="18">
         <v>4875418.5999999996</v>
       </c>
       <c r="G27" s="18">
         <v>10348910.800000001</v>
       </c>
       <c r="H27" s="18">
@@ -9728,51 +9693,51 @@
       <c r="BG27" s="19">
         <v>48654219</v>
       </c>
       <c r="BH27" s="19">
         <v>78959539</v>
       </c>
       <c r="BI27" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ27" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK27" s="18">
         <v>57004337</v>
       </c>
       <c r="BL27" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM27" s="18">
         <v>150278676.59999999</v>
       </c>
       <c r="BN27" s="18">
         <v>31435717.5</v>
       </c>
       <c r="BO27" s="18">
-        <v>65158182.899999999</v>
+        <v>65424872</v>
       </c>
     </row>
     <row r="28" spans="1:67" ht="22.5">
       <c r="A28" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="11">
         <v>-69194.100000000006</v>
       </c>
       <c r="C28" s="11">
         <v>-196113.2</v>
       </c>
       <c r="D28" s="11">
         <v>-314041.3</v>
       </c>
       <c r="E28" s="12">
         <v>-466859.4</v>
       </c>
       <c r="F28" s="11">
         <v>-134934.70000000001</v>
       </c>
       <c r="G28" s="11">
         <v>-268696.09999999998</v>
       </c>
       <c r="H28" s="11">
@@ -9930,53 +9895,51 @@
       </c>
       <c r="BG28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BH28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BI28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BJ28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BK28" s="14" t="s">
         <v>170</v>
       </c>
       <c r="BL28" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BM28" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BN28" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="BO28" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BO28" s="14"/>
     </row>
     <row r="29" spans="1:67" s="8" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="18">
         <v>3823384.5</v>
       </c>
       <c r="C29" s="18">
         <v>8278652.2000000002</v>
       </c>
       <c r="D29" s="18">
         <v>13394898.4</v>
       </c>
       <c r="E29" s="7">
         <v>20649031.600000001</v>
       </c>
       <c r="F29" s="18">
         <v>4740483.9000000004</v>
       </c>
       <c r="G29" s="18">
         <v>10080214.699999999</v>
       </c>
       <c r="H29" s="18">
         <v>16789746.899999999</v>
@@ -10134,51 +10097,51 @@
       <c r="BG29" s="19">
         <v>48654219</v>
       </c>
       <c r="BH29" s="19">
         <v>78959539</v>
       </c>
       <c r="BI29" s="18">
         <v>128406828.09999999</v>
       </c>
       <c r="BJ29" s="18">
         <v>28461626.699999999</v>
       </c>
       <c r="BK29" s="18">
         <v>57004337</v>
       </c>
       <c r="BL29" s="18">
         <v>92746252.799999997</v>
       </c>
       <c r="BM29" s="18">
         <v>150278676.59999999</v>
       </c>
       <c r="BN29" s="18">
         <v>31435717.5</v>
       </c>
       <c r="BO29" s="18">
-        <v>65158182.899999999</v>
+        <v>65424872</v>
       </c>
     </row>
     <row r="30" spans="1:67">
       <c r="A30" s="9" t="s">
         <v>203</v>
       </c>
       <c r="B30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="C30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="D30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="E30" s="65">
         <v>1166485.3999999999</v>
       </c>
       <c r="F30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="G30" s="65" t="s">
         <v>169</v>
       </c>
       <c r="H30" s="65" t="s">
@@ -10336,51 +10299,51 @@
       </c>
       <c r="BG30" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BH30" s="14" t="s">
         <v>171</v>
       </c>
       <c r="BI30" s="66">
         <v>8286490.2000000002</v>
       </c>
       <c r="BJ30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BK30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BL30" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BM30" s="66">
         <v>9329876.3000000007</v>
       </c>
       <c r="BN30" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="BO30" s="66"/>
+      <c r="BO30" s="14"/>
     </row>
     <row r="31" spans="1:67">
       <c r="A31" s="22" t="s">
         <v>116</v>
       </c>
       <c r="B31" s="65">
         <v>197493.9</v>
       </c>
       <c r="C31" s="65">
         <v>433491.7</v>
       </c>
       <c r="D31" s="65">
         <v>740329.7</v>
       </c>
       <c r="E31" s="12">
         <v>1226970.2</v>
       </c>
       <c r="F31" s="65">
         <v>499739.6</v>
       </c>
       <c r="G31" s="65">
         <v>1159816.2</v>
       </c>
       <c r="H31" s="65">
         <v>1875192.6</v>
@@ -10740,52 +10703,52 @@
       </c>
       <c r="BG32" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BH32" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BI32" s="66">
         <v>427501.1</v>
       </c>
       <c r="BJ32" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BK32" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BL32" s="66" t="s">
         <v>171</v>
       </c>
       <c r="BM32" s="66">
         <v>574101.30000000005</v>
       </c>
       <c r="BN32" s="14" t="s">
         <v>171</v>
       </c>
-      <c r="BO32" s="66" t="s">
-        <v>171</v>
+      <c r="BO32" s="14" t="s">
+        <v>213</v>
       </c>
     </row>
     <row r="33" spans="1:67" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="18">
         <v>4020878.4</v>
       </c>
       <c r="C33" s="18">
         <v>8712143.9000000004</v>
       </c>
       <c r="D33" s="18">
         <v>14135228.1</v>
       </c>
       <c r="E33" s="18">
         <v>21815517</v>
       </c>
       <c r="F33" s="18">
         <v>5240223.5</v>
       </c>
       <c r="G33" s="18">
         <v>11240030.9</v>
       </c>
       <c r="H33" s="18">
@@ -10944,64 +10907,62 @@
       <c r="BG33" s="19">
         <v>52342740.299999997</v>
       </c>
       <c r="BH33" s="19">
         <v>84962626.099999994</v>
       </c>
       <c r="BI33" s="19">
         <v>136693318.30000001</v>
       </c>
       <c r="BJ33" s="19">
         <v>30467333.699999999</v>
       </c>
       <c r="BK33" s="19">
         <v>61371821.899999999</v>
       </c>
       <c r="BL33" s="19">
         <v>99724898.5</v>
       </c>
       <c r="BM33" s="19">
         <v>159608552.90000001</v>
       </c>
       <c r="BN33" s="19">
         <v>34102358.100000001</v>
       </c>
       <c r="BO33" s="19">
-        <v>70948693.299999997</v>
+        <v>71215382.400000006</v>
       </c>
     </row>
     <row r="34" spans="1:67">
       <c r="A34" s="25"/>
       <c r="C34" s="26"/>
       <c r="R34" s="2"/>
       <c r="BL34" s="55"/>
       <c r="BM34" s="55"/>
     </row>
-    <row r="35" spans="1:67" ht="12.75">
-[...2 lines deleted...]
-      </c>
+    <row r="35" spans="1:67">
+      <c r="A35" s="79"/>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
       <c r="F35" s="27"/>
       <c r="G35" s="27"/>
       <c r="H35" s="27"/>
       <c r="I35" s="28"/>
       <c r="J35" s="29"/>
       <c r="K35" s="30"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="30"/>
     </row>
     <row r="36" spans="1:67">
       <c r="A36" s="79"/>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
     </row>
     <row r="37" spans="1:67" ht="15" customHeight="1">
       <c r="A37" s="54"/>
       <c r="B37" s="49"/>
       <c r="C37" s="49"/>
@@ -11023,147 +10984,147 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B3DF5D4ADA501A4383B203A4038DA6AE" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="b40a309045f3da3da4486590da19d634">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9677439-ED0E-4E0D-81F8-2B2A85176BEA}">
-[...13 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAFA0545-8C46-4568-97E8-59A1A3E97464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7398FB7-862C-43E1-AA59-1FB67404C175}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9677439-ED0E-4E0D-81F8-2B2A85176BEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-1997 (ОКОНХ)</vt:lpstr>
       <vt:lpstr> 1998-2006 (ОКЭД ГК РК 03-2003)</vt:lpstr>