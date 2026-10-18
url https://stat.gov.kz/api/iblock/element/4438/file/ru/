--- v1 (2026-07-30)
+++ v2 (2026-10-18)
@@ -5,64 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12090" tabRatio="876"/>
+    <workbookView xWindow="300" yWindow="-60" windowWidth="22512" windowHeight="9612" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="1990-2006" sheetId="30" r:id="rId3"/>
     <sheet name="2007-2026" sheetId="31" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="CA19" i="31" l="1"/>
+  <c r="CA15" i="31"/>
+  <c r="CA11" i="31"/>
+  <c r="CA5" i="31"/>
   <c r="BZ15" i="31" l="1"/>
   <c r="BZ11" i="31"/>
   <c r="BZ5" i="31"/>
   <c r="BZ19" i="31" l="1"/>
   <c r="BY5" i="31"/>
   <c r="BY15" i="31"/>
   <c r="BY11" i="31" l="1"/>
   <c r="BY19" i="31" s="1"/>
   <c r="BX15" i="31"/>
   <c r="BX11" i="31"/>
   <c r="BX5" i="31"/>
   <c r="BU15" i="31"/>
   <c r="BU11" i="31"/>
   <c r="BU5" i="31"/>
   <c r="BW15" i="31"/>
   <c r="BW11" i="31"/>
   <c r="BW5" i="31"/>
   <c r="BC19" i="31"/>
   <c r="BA19" i="31"/>
   <c r="BV15" i="31"/>
   <c r="BT15" i="31"/>
   <c r="BS15" i="31"/>
   <c r="BR15" i="31"/>
   <c r="BQ15" i="31"/>
   <c r="BP15" i="31"/>
@@ -454,51 +458,51 @@
   <c r="BI19" i="31"/>
   <c r="BS19" i="31"/>
   <c r="B19" i="31"/>
   <c r="F19" i="31"/>
   <c r="Z19" i="31"/>
   <c r="AK19" i="31"/>
   <c r="BO19" i="31"/>
   <c r="P19" i="31"/>
   <c r="BP19" i="31"/>
   <c r="L19" i="31"/>
   <c r="AP19" i="31"/>
   <c r="BH19" i="31"/>
   <c r="BV19" i="31"/>
   <c r="E19" i="31"/>
   <c r="Y19" i="31"/>
   <c r="J19" i="31"/>
   <c r="AC19" i="31"/>
   <c r="AW19" i="31"/>
   <c r="AB19" i="31"/>
   <c r="AN19" i="31"/>
   <c r="BU19" i="31"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="148">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -580,53 +584,50 @@
     <t>на индивидуальные товары и услуги</t>
   </si>
   <si>
     <t>на коллективные услуги</t>
   </si>
   <si>
     <t>некоммерческих организаций, обслуживающих домашние хозяйства</t>
   </si>
   <si>
     <t>Валовое накопление</t>
   </si>
   <si>
     <t>валовое накопление основного капитала</t>
   </si>
   <si>
     <t>изменение запасов материальных оборотных средств</t>
   </si>
   <si>
     <t>Чистый экспорт</t>
   </si>
   <si>
     <t>Статистическое расхождение</t>
   </si>
   <si>
     <t xml:space="preserve">приобретение минус выбытие ценностей </t>
-  </si>
-[...1 lines deleted...]
-    <t>aig.isabekova@aspire.gov.kz, m.akimbek@aspire.gov.kz</t>
   </si>
   <si>
     <t>Структура ВВП методом конечного использования</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>экспорт товаров и услуг</t>
   </si>
   <si>
     <t>импорт товаров и услуг</t>
   </si>
   <si>
     <t xml:space="preserve">Валовой внутренний продукт </t>
   </si>
   <si>
     <t>1 квартал 2007г.</t>
   </si>
   <si>
     <t>1 полугодие 2007г.</t>
   </si>
   <si>
     <t>9 месяцев 2007г.</t>
   </si>
@@ -1042,53 +1043,50 @@
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства 
 </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов 
 </t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
-    <t>Исабекова А., Әкімбек М.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">6) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>По предварительным данным</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> 2025 год</t>
     </r>
     <r>
@@ -1116,50 +1114,71 @@
       </rPr>
       <t>5)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">5) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные с 2025 года рассчитаны с учетом изменений, внесенных в Методику оценки ненаблюдаемой экономики от 21 августа 2025 года и Методику оценки объемов незаконной деятельности от 29 августа 2025 года.</t>
+    </r>
+  </si>
+  <si>
+    <t>Исабекова А.</t>
+  </si>
+  <si>
+    <t>aig.isabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <r>
+      <t>1 полугодие 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>5)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1564,54 +1583,54 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Кварт" xfId="4"/>
@@ -1898,419 +1917,421 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279611/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="38" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="39" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="16" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="16" customFormat="1" ht="30" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="41" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="16" customFormat="1" ht="17.25" customHeight="1">
       <c r="A7" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="41" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="16" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="39" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="79" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="26.4">
       <c r="A10" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="68" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="16" customFormat="1">
       <c r="A11" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="69" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="25.5">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="26.4">
       <c r="A14" s="85" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="82" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="25.5">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="26.4">
       <c r="A15" s="86"/>
       <c r="B15" s="82" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="16" customFormat="1">
       <c r="A16" s="87"/>
-      <c r="B16" s="84" t="s">
-        <v>140</v>
+      <c r="B16" s="83" t="s">
+        <v>139</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A17" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="70" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="43">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="18.75" customHeight="1">
       <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="43">
-        <v>46307</v>
+        <v>46371</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="22.5" customHeight="1">
       <c r="A20" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>29</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="44" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" ht="21" customHeight="1">
       <c r="A23" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="45" t="s">
-        <v>42</v>
+        <v>146</v>
       </c>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="14"/>
       <c r="B24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13">
       <c r="M28" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
-    <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B17" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
-    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/"/>
     <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="26.4">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="11" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:CN21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="40.5703125" style="1" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="92" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="40.5546875" style="1" customWidth="1"/>
+    <col min="2" max="18" width="11.109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="25" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="29" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="11.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="31" max="33" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="11.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="36" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="40" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="41" max="42" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="43" max="44" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="16.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="47" max="48" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="49" max="50" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="52" max="54" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="56" max="58" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="60" max="62" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="64" max="66" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="68" max="70" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="72" max="91" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="92" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:92" s="8" customFormat="1" ht="18.75">
+    <row r="2" spans="1:92" s="8" customFormat="1" ht="17.399999999999999">
       <c r="A2" s="76" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
-    <row r="3" spans="1:92" ht="12.75">
+    <row r="3" spans="1:92" ht="13.2">
       <c r="R3" s="74" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:92" s="9" customFormat="1" ht="41.25" customHeight="1">
       <c r="A4" s="75"/>
       <c r="B4" s="7">
         <v>1990</v>
       </c>
       <c r="C4" s="7">
         <v>1991</v>
       </c>
       <c r="D4" s="7">
         <v>1992</v>
       </c>
       <c r="E4" s="7">
         <v>1993</v>
       </c>
       <c r="F4" s="7">
         <v>1994</v>
       </c>
       <c r="G4" s="7">
         <v>1995</v>
       </c>
       <c r="H4" s="7">
         <v>1996</v>
       </c>
@@ -2543,51 +2564,51 @@
       <c r="BQ5" s="31"/>
       <c r="BR5" s="31"/>
       <c r="BS5" s="31"/>
       <c r="BT5" s="31"/>
       <c r="BU5" s="31"/>
       <c r="BV5" s="31"/>
       <c r="BW5" s="31"/>
       <c r="BX5" s="31"/>
       <c r="BY5" s="31"/>
       <c r="BZ5" s="31"/>
       <c r="CA5" s="31"/>
       <c r="CB5" s="31"/>
       <c r="CC5" s="31"/>
       <c r="CD5" s="31"/>
       <c r="CE5" s="31"/>
       <c r="CF5" s="31"/>
       <c r="CG5" s="31"/>
       <c r="CH5" s="31"/>
       <c r="CI5" s="31"/>
       <c r="CJ5" s="31"/>
       <c r="CK5" s="31"/>
       <c r="CL5" s="31"/>
       <c r="CM5" s="31"/>
       <c r="CN5" s="21"/>
     </row>
-    <row r="6" spans="1:92" s="9" customFormat="1" ht="12.75">
+    <row r="6" spans="1:92" s="9" customFormat="1" ht="13.2">
       <c r="A6" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="20">
         <v>63.4</v>
       </c>
       <c r="C6" s="20">
         <v>65.5</v>
       </c>
       <c r="D6" s="20">
         <v>58.2</v>
       </c>
       <c r="E6" s="20">
         <v>68.2</v>
       </c>
       <c r="F6" s="20">
         <v>74.7</v>
       </c>
       <c r="G6" s="20">
         <v>69.599999999999994</v>
       </c>
       <c r="H6" s="20">
         <v>66.3</v>
       </c>
       <c r="I6" s="20">
@@ -2672,51 +2693,51 @@
       <c r="BP6" s="33"/>
       <c r="BQ6" s="33"/>
       <c r="BR6" s="33"/>
       <c r="BS6" s="33"/>
       <c r="BT6" s="33"/>
       <c r="BU6" s="33"/>
       <c r="BV6" s="34"/>
       <c r="BW6" s="34"/>
       <c r="BX6" s="34"/>
       <c r="BY6" s="34"/>
       <c r="BZ6" s="34"/>
       <c r="CA6" s="34"/>
       <c r="CB6" s="34"/>
       <c r="CC6" s="34"/>
       <c r="CD6" s="34"/>
       <c r="CE6" s="34"/>
       <c r="CF6" s="34"/>
       <c r="CG6" s="34"/>
       <c r="CH6" s="34"/>
       <c r="CI6" s="34"/>
       <c r="CJ6" s="34"/>
       <c r="CK6" s="34"/>
       <c r="CL6" s="34"/>
       <c r="CM6" s="34"/>
     </row>
-    <row r="7" spans="1:92" s="9" customFormat="1" ht="12.75">
+    <row r="7" spans="1:92" s="9" customFormat="1" ht="13.2">
       <c r="A7" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="23">
         <f>B8+B9</f>
         <v>12.4</v>
       </c>
       <c r="C7" s="23">
         <f t="shared" ref="C7:R7" si="1">C8+C9</f>
         <v>14.5</v>
       </c>
       <c r="D7" s="23">
         <f t="shared" si="1"/>
         <v>11.5</v>
       </c>
       <c r="E7" s="23">
         <f t="shared" si="1"/>
         <v>13.9</v>
       </c>
       <c r="F7" s="23">
         <f t="shared" si="1"/>
         <v>10.7</v>
       </c>
       <c r="G7" s="23">
         <f t="shared" si="1"/>
@@ -2818,51 +2839,51 @@
       <c r="BP7" s="32"/>
       <c r="BQ7" s="32"/>
       <c r="BR7" s="32"/>
       <c r="BS7" s="32"/>
       <c r="BT7" s="32"/>
       <c r="BU7" s="32"/>
       <c r="BV7" s="33"/>
       <c r="BW7" s="33"/>
       <c r="BX7" s="33"/>
       <c r="BY7" s="33"/>
       <c r="BZ7" s="33"/>
       <c r="CA7" s="33"/>
       <c r="CB7" s="33"/>
       <c r="CC7" s="33"/>
       <c r="CD7" s="33"/>
       <c r="CE7" s="33"/>
       <c r="CF7" s="34"/>
       <c r="CG7" s="35"/>
       <c r="CH7" s="33"/>
       <c r="CI7" s="33"/>
       <c r="CJ7" s="33"/>
       <c r="CK7" s="33"/>
       <c r="CL7" s="33"/>
       <c r="CM7" s="33"/>
     </row>
-    <row r="8" spans="1:92" ht="12.75">
+    <row r="8" spans="1:92" ht="13.2">
       <c r="A8" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="20">
         <v>9</v>
       </c>
       <c r="C8" s="20">
         <v>11</v>
       </c>
       <c r="D8" s="20">
         <v>6.3</v>
       </c>
       <c r="E8" s="20">
         <v>8</v>
       </c>
       <c r="F8" s="20">
         <v>6.1</v>
       </c>
       <c r="G8" s="20">
         <v>8.1</v>
       </c>
       <c r="H8" s="20">
         <v>7.8</v>
       </c>
       <c r="I8" s="20">
@@ -2947,51 +2968,51 @@
       <c r="BP8" s="33"/>
       <c r="BQ8" s="33"/>
       <c r="BR8" s="33"/>
       <c r="BS8" s="33"/>
       <c r="BT8" s="33"/>
       <c r="BU8" s="33"/>
       <c r="BV8" s="34"/>
       <c r="BW8" s="34"/>
       <c r="BX8" s="34"/>
       <c r="BY8" s="34"/>
       <c r="BZ8" s="33"/>
       <c r="CA8" s="33"/>
       <c r="CB8" s="33"/>
       <c r="CC8" s="33"/>
       <c r="CD8" s="33"/>
       <c r="CE8" s="33"/>
       <c r="CF8" s="34"/>
       <c r="CG8" s="33"/>
       <c r="CH8" s="33"/>
       <c r="CI8" s="33"/>
       <c r="CJ8" s="33"/>
       <c r="CK8" s="33"/>
       <c r="CL8" s="33"/>
       <c r="CM8" s="33"/>
     </row>
-    <row r="9" spans="1:92" ht="12.75">
+    <row r="9" spans="1:92" ht="13.2">
       <c r="A9" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="20">
         <v>3.4</v>
       </c>
       <c r="C9" s="20">
         <v>3.5</v>
       </c>
       <c r="D9" s="20">
         <v>5.2</v>
       </c>
       <c r="E9" s="20">
         <v>5.9</v>
       </c>
       <c r="F9" s="20">
         <v>4.5999999999999996</v>
       </c>
       <c r="G9" s="20">
         <v>5.5</v>
       </c>
       <c r="H9" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="I9" s="20">
@@ -3076,51 +3097,51 @@
       <c r="BP9" s="33"/>
       <c r="BQ9" s="33"/>
       <c r="BR9" s="33"/>
       <c r="BS9" s="33"/>
       <c r="BT9" s="33"/>
       <c r="BU9" s="33"/>
       <c r="BV9" s="34"/>
       <c r="BW9" s="34"/>
       <c r="BX9" s="34"/>
       <c r="BY9" s="34"/>
       <c r="BZ9" s="33"/>
       <c r="CA9" s="33"/>
       <c r="CB9" s="33"/>
       <c r="CC9" s="33"/>
       <c r="CD9" s="33"/>
       <c r="CE9" s="33"/>
       <c r="CF9" s="34"/>
       <c r="CG9" s="33"/>
       <c r="CH9" s="33"/>
       <c r="CI9" s="33"/>
       <c r="CJ9" s="33"/>
       <c r="CK9" s="33"/>
       <c r="CL9" s="33"/>
       <c r="CM9" s="33"/>
     </row>
-    <row r="10" spans="1:92" ht="25.5">
+    <row r="10" spans="1:92" ht="26.4">
       <c r="A10" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="20">
         <v>3.7</v>
       </c>
       <c r="C10" s="20">
         <v>2.9</v>
       </c>
       <c r="D10" s="20">
         <v>2.6</v>
       </c>
       <c r="E10" s="20">
         <v>2.7</v>
       </c>
       <c r="F10" s="20">
         <v>2.9</v>
       </c>
       <c r="G10" s="20">
         <v>1.5</v>
       </c>
       <c r="H10" s="20">
         <v>1</v>
       </c>
       <c r="I10" s="20">
@@ -3205,51 +3226,51 @@
       <c r="BP10" s="33"/>
       <c r="BQ10" s="33"/>
       <c r="BR10" s="33"/>
       <c r="BS10" s="33"/>
       <c r="BT10" s="33"/>
       <c r="BU10" s="33"/>
       <c r="BV10" s="33"/>
       <c r="BW10" s="33"/>
       <c r="BX10" s="33"/>
       <c r="BY10" s="33"/>
       <c r="BZ10" s="33"/>
       <c r="CA10" s="33"/>
       <c r="CB10" s="33"/>
       <c r="CC10" s="33"/>
       <c r="CD10" s="36"/>
       <c r="CE10" s="36"/>
       <c r="CF10" s="36"/>
       <c r="CG10" s="36"/>
       <c r="CH10" s="36"/>
       <c r="CI10" s="33"/>
       <c r="CJ10" s="33"/>
       <c r="CK10" s="33"/>
       <c r="CL10" s="33"/>
       <c r="CM10" s="33"/>
     </row>
-    <row r="11" spans="1:92" ht="12.75">
+    <row r="11" spans="1:92" ht="13.2">
       <c r="A11" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="19">
         <f>B12+B13</f>
         <v>46.7</v>
       </c>
       <c r="C11" s="19">
         <f t="shared" ref="C11:R11" si="2">C12+C13</f>
         <v>23.7</v>
       </c>
       <c r="D11" s="19">
         <f t="shared" si="2"/>
         <v>27.7</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="2"/>
         <v>28.700000000000003</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="2"/>
@@ -3351,51 +3372,51 @@
       <c r="BP11" s="31"/>
       <c r="BQ11" s="31"/>
       <c r="BR11" s="31"/>
       <c r="BS11" s="31"/>
       <c r="BT11" s="31"/>
       <c r="BU11" s="31"/>
       <c r="BV11" s="31"/>
       <c r="BW11" s="31"/>
       <c r="BX11" s="31"/>
       <c r="BY11" s="31"/>
       <c r="BZ11" s="31"/>
       <c r="CA11" s="31"/>
       <c r="CB11" s="31"/>
       <c r="CC11" s="31"/>
       <c r="CD11" s="31"/>
       <c r="CE11" s="31"/>
       <c r="CF11" s="31"/>
       <c r="CG11" s="31"/>
       <c r="CH11" s="31"/>
       <c r="CI11" s="31"/>
       <c r="CJ11" s="31"/>
       <c r="CK11" s="31"/>
       <c r="CL11" s="31"/>
       <c r="CM11" s="31"/>
     </row>
-    <row r="12" spans="1:92" ht="12.75">
+    <row r="12" spans="1:92" ht="26.4">
       <c r="A12" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="20">
         <v>39</v>
       </c>
       <c r="C12" s="20">
         <v>27.2</v>
       </c>
       <c r="D12" s="20">
         <v>27.3</v>
       </c>
       <c r="E12" s="20">
         <v>27.9</v>
       </c>
       <c r="F12" s="20">
         <v>26.1</v>
       </c>
       <c r="G12" s="20">
         <v>23</v>
       </c>
       <c r="H12" s="20">
         <v>17.2</v>
       </c>
       <c r="I12" s="20">
@@ -3480,51 +3501,51 @@
       <c r="BP12" s="33"/>
       <c r="BQ12" s="33"/>
       <c r="BR12" s="33"/>
       <c r="BS12" s="33"/>
       <c r="BT12" s="33"/>
       <c r="BU12" s="33"/>
       <c r="BV12" s="34"/>
       <c r="BW12" s="34"/>
       <c r="BX12" s="34"/>
       <c r="BY12" s="34"/>
       <c r="BZ12" s="34"/>
       <c r="CA12" s="34"/>
       <c r="CB12" s="34"/>
       <c r="CC12" s="34"/>
       <c r="CD12" s="34"/>
       <c r="CE12" s="34"/>
       <c r="CF12" s="34"/>
       <c r="CG12" s="34"/>
       <c r="CH12" s="34"/>
       <c r="CI12" s="34"/>
       <c r="CJ12" s="34"/>
       <c r="CK12" s="34"/>
       <c r="CL12" s="34"/>
       <c r="CM12" s="34"/>
     </row>
-    <row r="13" spans="1:92" ht="25.5">
+    <row r="13" spans="1:92" ht="26.4">
       <c r="A13" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="20">
         <v>7.7</v>
       </c>
       <c r="C13" s="20">
         <v>-3.5</v>
       </c>
       <c r="D13" s="20">
         <v>0.4</v>
       </c>
       <c r="E13" s="20">
         <v>-7.9</v>
       </c>
       <c r="F13" s="20">
         <v>2.6</v>
       </c>
       <c r="G13" s="20">
         <v>0.2</v>
       </c>
       <c r="H13" s="20">
         <v>-1.1000000000000001</v>
       </c>
       <c r="I13" s="20">
@@ -3609,51 +3630,51 @@
       <c r="BP13" s="33"/>
       <c r="BQ13" s="33"/>
       <c r="BR13" s="33"/>
       <c r="BS13" s="33"/>
       <c r="BT13" s="33"/>
       <c r="BU13" s="33"/>
       <c r="BV13" s="34"/>
       <c r="BW13" s="34"/>
       <c r="BX13" s="34"/>
       <c r="BY13" s="34"/>
       <c r="BZ13" s="34"/>
       <c r="CA13" s="34"/>
       <c r="CB13" s="34"/>
       <c r="CC13" s="34"/>
       <c r="CD13" s="34"/>
       <c r="CE13" s="34"/>
       <c r="CF13" s="34"/>
       <c r="CG13" s="34"/>
       <c r="CH13" s="34"/>
       <c r="CI13" s="34"/>
       <c r="CJ13" s="34"/>
       <c r="CK13" s="34"/>
       <c r="CL13" s="34"/>
       <c r="CM13" s="34"/>
     </row>
-    <row r="14" spans="1:92" ht="12.75">
+    <row r="14" spans="1:92" ht="13.2">
       <c r="A14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="19">
         <f>B15-B16</f>
         <v>-22.7</v>
       </c>
       <c r="C14" s="19">
         <f t="shared" ref="C14:R14" si="3">C15-C16</f>
         <v>-16.100000000000001</v>
       </c>
       <c r="D14" s="19">
         <f t="shared" si="3"/>
         <v>-12.5</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="3"/>
         <v>-8.8000000000000043</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
         <v>-10</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="3"/>
@@ -3755,53 +3776,53 @@
       <c r="BP14" s="33"/>
       <c r="BQ14" s="33"/>
       <c r="BR14" s="33"/>
       <c r="BS14" s="33"/>
       <c r="BT14" s="33"/>
       <c r="BU14" s="33"/>
       <c r="BV14" s="34"/>
       <c r="BW14" s="34"/>
       <c r="BX14" s="34"/>
       <c r="BY14" s="34"/>
       <c r="BZ14" s="34"/>
       <c r="CA14" s="34"/>
       <c r="CB14" s="34"/>
       <c r="CC14" s="34"/>
       <c r="CD14" s="34"/>
       <c r="CE14" s="34"/>
       <c r="CF14" s="34"/>
       <c r="CG14" s="34"/>
       <c r="CH14" s="34"/>
       <c r="CI14" s="34"/>
       <c r="CJ14" s="34"/>
       <c r="CK14" s="34"/>
       <c r="CL14" s="34"/>
       <c r="CM14" s="34"/>
     </row>
-    <row r="15" spans="1:92" ht="12.75">
+    <row r="15" spans="1:92" ht="13.2">
       <c r="A15" s="22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B15" s="20">
         <v>7.8</v>
       </c>
       <c r="C15" s="20">
         <v>28.5</v>
       </c>
       <c r="D15" s="20">
         <v>77</v>
       </c>
       <c r="E15" s="20">
         <v>37.9</v>
       </c>
       <c r="F15" s="20">
         <v>37.1</v>
       </c>
       <c r="G15" s="20">
         <v>39</v>
       </c>
       <c r="H15" s="20">
         <v>35.299999999999997</v>
       </c>
       <c r="I15" s="20">
         <v>34.9</v>
       </c>
@@ -3884,53 +3905,53 @@
       <c r="BP15" s="31"/>
       <c r="BQ15" s="31"/>
       <c r="BR15" s="31"/>
       <c r="BS15" s="31"/>
       <c r="BT15" s="31"/>
       <c r="BU15" s="31"/>
       <c r="BV15" s="31"/>
       <c r="BW15" s="31"/>
       <c r="BX15" s="31"/>
       <c r="BY15" s="31"/>
       <c r="BZ15" s="31"/>
       <c r="CA15" s="31"/>
       <c r="CB15" s="31"/>
       <c r="CC15" s="31"/>
       <c r="CD15" s="31"/>
       <c r="CE15" s="31"/>
       <c r="CF15" s="31"/>
       <c r="CG15" s="31"/>
       <c r="CH15" s="31"/>
       <c r="CI15" s="31"/>
       <c r="CJ15" s="31"/>
       <c r="CK15" s="31"/>
       <c r="CL15" s="31"/>
       <c r="CM15" s="31"/>
     </row>
-    <row r="16" spans="1:92" ht="12.75">
+    <row r="16" spans="1:92" ht="13.2">
       <c r="A16" s="22" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B16" s="20">
         <v>30.5</v>
       </c>
       <c r="C16" s="20">
         <v>44.6</v>
       </c>
       <c r="D16" s="20">
         <v>89.5</v>
       </c>
       <c r="E16" s="20">
         <v>46.7</v>
       </c>
       <c r="F16" s="20">
         <v>47.1</v>
       </c>
       <c r="G16" s="20">
         <v>43.5</v>
       </c>
       <c r="H16" s="20">
         <v>36</v>
       </c>
       <c r="I16" s="20">
         <v>37.4</v>
       </c>
@@ -4013,51 +4034,51 @@
       <c r="BP16" s="33"/>
       <c r="BQ16" s="33"/>
       <c r="BR16" s="33"/>
       <c r="BS16" s="33"/>
       <c r="BT16" s="33"/>
       <c r="BU16" s="33"/>
       <c r="BV16" s="34"/>
       <c r="BW16" s="34"/>
       <c r="BX16" s="34"/>
       <c r="BY16" s="34"/>
       <c r="BZ16" s="34"/>
       <c r="CA16" s="34"/>
       <c r="CB16" s="34"/>
       <c r="CC16" s="34"/>
       <c r="CD16" s="34"/>
       <c r="CE16" s="34"/>
       <c r="CF16" s="34"/>
       <c r="CG16" s="34"/>
       <c r="CH16" s="34"/>
       <c r="CI16" s="34"/>
       <c r="CJ16" s="34"/>
       <c r="CK16" s="34"/>
       <c r="CL16" s="34"/>
       <c r="CM16" s="34"/>
     </row>
-    <row r="17" spans="1:91" ht="12.75">
+    <row r="17" spans="1:91" ht="13.2">
       <c r="A17" s="46" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="26">
         <v>-3.5</v>
       </c>
       <c r="C17" s="26">
         <v>9.5</v>
       </c>
       <c r="D17" s="26">
         <v>12.5</v>
       </c>
       <c r="E17" s="26">
         <v>4</v>
       </c>
       <c r="F17" s="26">
         <v>-7</v>
       </c>
       <c r="G17" s="26">
         <v>-3.4</v>
       </c>
       <c r="H17" s="26">
         <v>4.4000000000000004</v>
       </c>
       <c r="I17" s="26">
@@ -4142,53 +4163,53 @@
       <c r="BP17" s="33"/>
       <c r="BQ17" s="33"/>
       <c r="BR17" s="33"/>
       <c r="BS17" s="33"/>
       <c r="BT17" s="33"/>
       <c r="BU17" s="33"/>
       <c r="BV17" s="34"/>
       <c r="BW17" s="34"/>
       <c r="BX17" s="34"/>
       <c r="BY17" s="34"/>
       <c r="BZ17" s="34"/>
       <c r="CA17" s="34"/>
       <c r="CB17" s="34"/>
       <c r="CC17" s="34"/>
       <c r="CD17" s="34"/>
       <c r="CE17" s="34"/>
       <c r="CF17" s="34"/>
       <c r="CG17" s="34"/>
       <c r="CH17" s="34"/>
       <c r="CI17" s="34"/>
       <c r="CJ17" s="34"/>
       <c r="CK17" s="34"/>
       <c r="CL17" s="34"/>
       <c r="CM17" s="34"/>
     </row>
-    <row r="18" spans="1:91" ht="12.75">
+    <row r="18" spans="1:91" ht="13.2">
       <c r="A18" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B18" s="19">
         <f t="shared" ref="B18:R18" si="4">B5+B11+B14+B17</f>
         <v>100</v>
       </c>
       <c r="C18" s="19">
         <f t="shared" si="4"/>
         <v>100</v>
       </c>
       <c r="D18" s="19">
         <f t="shared" si="4"/>
         <v>100</v>
       </c>
       <c r="E18" s="19">
         <f t="shared" si="4"/>
         <v>100</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="4"/>
         <v>100.00000000000001</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
         <v>99.999999999999986</v>
       </c>
@@ -4288,51 +4309,51 @@
       <c r="BP18" s="33"/>
       <c r="BQ18" s="33"/>
       <c r="BR18" s="33"/>
       <c r="BS18" s="33"/>
       <c r="BT18" s="33"/>
       <c r="BU18" s="33"/>
       <c r="BV18" s="34"/>
       <c r="BW18" s="34"/>
       <c r="BX18" s="34"/>
       <c r="BY18" s="34"/>
       <c r="BZ18" s="34"/>
       <c r="CA18" s="34"/>
       <c r="CB18" s="34"/>
       <c r="CC18" s="34"/>
       <c r="CD18" s="34"/>
       <c r="CE18" s="34"/>
       <c r="CF18" s="34"/>
       <c r="CG18" s="34"/>
       <c r="CH18" s="34"/>
       <c r="CI18" s="34"/>
       <c r="CJ18" s="34"/>
       <c r="CK18" s="34"/>
       <c r="CL18" s="34"/>
       <c r="CM18" s="34"/>
     </row>
-    <row r="19" spans="1:91" ht="12.75">
+    <row r="19" spans="1:91" ht="13.2">
       <c r="S19" s="30"/>
       <c r="T19" s="30"/>
       <c r="U19" s="30"/>
       <c r="V19" s="30"/>
       <c r="W19" s="30"/>
       <c r="X19" s="30"/>
       <c r="Y19" s="30"/>
       <c r="Z19" s="30"/>
       <c r="AA19" s="30"/>
       <c r="AB19" s="30"/>
       <c r="AC19" s="30"/>
       <c r="AD19" s="30"/>
       <c r="AE19" s="30"/>
       <c r="AF19" s="30"/>
       <c r="AG19" s="30"/>
       <c r="AH19" s="30"/>
       <c r="AI19" s="30"/>
       <c r="AJ19" s="30"/>
       <c r="AK19" s="30"/>
       <c r="AL19" s="30"/>
       <c r="AM19" s="30"/>
       <c r="AN19" s="30"/>
       <c r="AO19" s="30"/>
       <c r="AP19" s="30"/>
       <c r="AQ19" s="30"/>
@@ -4363,367 +4384,371 @@
       <c r="BP19" s="31"/>
       <c r="BQ19" s="31"/>
       <c r="BR19" s="31"/>
       <c r="BS19" s="31"/>
       <c r="BT19" s="31"/>
       <c r="BU19" s="31"/>
       <c r="BV19" s="31"/>
       <c r="BW19" s="31"/>
       <c r="BX19" s="31"/>
       <c r="BY19" s="31"/>
       <c r="BZ19" s="31"/>
       <c r="CA19" s="31"/>
       <c r="CB19" s="31"/>
       <c r="CC19" s="31"/>
       <c r="CD19" s="31"/>
       <c r="CE19" s="31"/>
       <c r="CF19" s="31"/>
       <c r="CG19" s="31"/>
       <c r="CH19" s="31"/>
       <c r="CI19" s="31"/>
       <c r="CJ19" s="31"/>
       <c r="CK19" s="31"/>
       <c r="CL19" s="31"/>
       <c r="CM19" s="31"/>
     </row>
-    <row r="21" spans="1:91" ht="13.5">
+    <row r="21" spans="1:91" ht="13.8">
       <c r="A21" s="71" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:CA27"/>
+  <dimension ref="A2:CC27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BQ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="52.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="76" max="76" width="13.5703125" customWidth="1"/>
+    <col min="1" max="1" width="52.44140625" customWidth="1"/>
+    <col min="2" max="75" width="14.109375" customWidth="1"/>
+    <col min="76" max="76" width="13.5546875" customWidth="1"/>
     <col min="77" max="77" width="14" customWidth="1"/>
-    <col min="78" max="78" width="12.140625" customWidth="1"/>
+    <col min="78" max="78" width="12.109375" customWidth="1"/>
+    <col min="79" max="79" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:79" ht="33.75" customHeight="1">
+    <row r="2" spans="1:81" ht="33.75" customHeight="1">
       <c r="A2" s="77" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:81">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="BV3" s="74"/>
       <c r="BW3" s="73"/>
-      <c r="BZ3" s="73" t="s">
-        <v>93</v>
+      <c r="CA3" s="73" t="s">
+        <v>92</v>
       </c>
     </row>
-    <row r="4" spans="1:79" ht="49.5" customHeight="1">
+    <row r="4" spans="1:81" ht="49.5" customHeight="1">
       <c r="A4" s="75"/>
       <c r="B4" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="78" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="D4" s="78" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="78" t="s">
+      <c r="E4" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="F4" s="78" t="s">
         <v>50</v>
       </c>
-      <c r="E4" s="78" t="s">
+      <c r="G4" s="78" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" s="78" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" s="78" t="s">
         <v>101</v>
       </c>
-      <c r="F4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="78" t="s">
+      <c r="J4" s="78" t="s">
         <v>53</v>
       </c>
-      <c r="I4" s="78" t="s">
+      <c r="K4" s="78" t="s">
+        <v>54</v>
+      </c>
+      <c r="L4" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="M4" s="78" t="s">
         <v>102</v>
       </c>
-      <c r="J4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="L4" s="78" t="s">
+      <c r="N4" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="M4" s="78" t="s">
+      <c r="O4" s="78" t="s">
+        <v>57</v>
+      </c>
+      <c r="P4" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" s="78" t="s">
         <v>103</v>
       </c>
-      <c r="N4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="P4" s="78" t="s">
+      <c r="R4" s="78" t="s">
         <v>59</v>
       </c>
-      <c r="Q4" s="78" t="s">
+      <c r="S4" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="T4" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="U4" s="78" t="s">
         <v>104</v>
       </c>
-      <c r="R4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="T4" s="78" t="s">
+      <c r="V4" s="78" t="s">
         <v>62</v>
       </c>
-      <c r="U4" s="78" t="s">
+      <c r="W4" s="78" t="s">
+        <v>63</v>
+      </c>
+      <c r="X4" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="Y4" s="78" t="s">
         <v>105</v>
       </c>
-      <c r="V4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="X4" s="78" t="s">
+      <c r="Z4" s="78" t="s">
         <v>65</v>
       </c>
-      <c r="Y4" s="78" t="s">
+      <c r="AA4" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB4" s="78" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC4" s="78" t="s">
         <v>106</v>
       </c>
-      <c r="Z4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AB4" s="78" t="s">
+      <c r="AD4" s="78" t="s">
         <v>68</v>
       </c>
-      <c r="AC4" s="78" t="s">
+      <c r="AE4" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="AF4" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG4" s="78" t="s">
         <v>107</v>
       </c>
-      <c r="AD4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AF4" s="78" t="s">
+      <c r="AH4" s="78" t="s">
         <v>71</v>
       </c>
-      <c r="AG4" s="78" t="s">
+      <c r="AI4" s="78" t="s">
+        <v>72</v>
+      </c>
+      <c r="AJ4" s="78" t="s">
+        <v>73</v>
+      </c>
+      <c r="AK4" s="78" t="s">
         <v>108</v>
       </c>
-      <c r="AH4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AJ4" s="78" t="s">
+      <c r="AL4" s="78" t="s">
         <v>74</v>
       </c>
-      <c r="AK4" s="78" t="s">
+      <c r="AM4" s="78" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN4" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="AO4" s="78" t="s">
         <v>109</v>
       </c>
-      <c r="AL4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AN4" s="78" t="s">
+      <c r="AP4" s="78" t="s">
         <v>77</v>
       </c>
-      <c r="AO4" s="78" t="s">
+      <c r="AQ4" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="AR4" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="AS4" s="78" t="s">
         <v>110</v>
       </c>
-      <c r="AP4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AR4" s="78" t="s">
+      <c r="AT4" s="78" t="s">
         <v>80</v>
       </c>
-      <c r="AS4" s="78" t="s">
+      <c r="AU4" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="AV4" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="AW4" s="78" t="s">
         <v>111</v>
       </c>
-      <c r="AT4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AV4" s="78" t="s">
+      <c r="AX4" s="78" t="s">
         <v>83</v>
       </c>
-      <c r="AW4" s="78" t="s">
+      <c r="AY4" s="78" t="s">
+        <v>84</v>
+      </c>
+      <c r="AZ4" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="BA4" s="78" t="s">
         <v>112</v>
       </c>
-      <c r="AX4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AZ4" s="78" t="s">
+      <c r="BB4" s="78" t="s">
         <v>86</v>
       </c>
-      <c r="BA4" s="78" t="s">
+      <c r="BC4" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="BD4" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="BE4" s="78" t="s">
         <v>113</v>
       </c>
-      <c r="BB4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="BD4" s="78" t="s">
+      <c r="BF4" s="78" t="s">
         <v>89</v>
       </c>
-      <c r="BE4" s="78" t="s">
+      <c r="BG4" s="78" t="s">
+        <v>98</v>
+      </c>
+      <c r="BH4" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="BI4" s="78" t="s">
         <v>114</v>
       </c>
-      <c r="BF4" s="78" t="s">
-[...8 lines deleted...]
-      <c r="BI4" s="78" t="s">
+      <c r="BJ4" s="78" t="s">
+        <v>117</v>
+      </c>
+      <c r="BK4" s="78" t="s">
+        <v>116</v>
+      </c>
+      <c r="BL4" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="BM4" s="78" t="s">
         <v>115</v>
       </c>
-      <c r="BJ4" s="78" t="s">
-[...5 lines deleted...]
-      <c r="BL4" s="78" t="s">
+      <c r="BN4" s="78" t="s">
         <v>119</v>
       </c>
-      <c r="BM4" s="78" t="s">
-[...2 lines deleted...]
-      <c r="BN4" s="78" t="s">
+      <c r="BO4" s="78" t="s">
         <v>120</v>
       </c>
-      <c r="BO4" s="78" t="s">
+      <c r="BP4" s="78" t="s">
         <v>121</v>
       </c>
-      <c r="BP4" s="78" t="s">
+      <c r="BQ4" s="78" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR4" s="78" t="s">
         <v>122</v>
       </c>
-      <c r="BQ4" s="78" t="s">
-[...2 lines deleted...]
-      <c r="BR4" s="78" t="s">
+      <c r="BS4" s="78" t="s">
         <v>123</v>
       </c>
-      <c r="BS4" s="78" t="s">
+      <c r="BT4" s="78" t="s">
         <v>124</v>
       </c>
-      <c r="BT4" s="78" t="s">
+      <c r="BU4" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV4" s="78" t="s">
         <v>125</v>
       </c>
-      <c r="BU4" s="78" t="s">
-[...2 lines deleted...]
-      <c r="BV4" s="78" t="s">
+      <c r="BW4" s="78" t="s">
         <v>126</v>
       </c>
-      <c r="BW4" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX4" s="78" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="BY4" s="78" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="BZ4" s="78" t="s">
-        <v>145</v>
+        <v>143</v>
+      </c>
+      <c r="CA4" s="78" t="s">
+        <v>147</v>
       </c>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:81">
       <c r="A5" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="47">
         <f t="shared" ref="B5:BB5" si="0">B6+B7+B10</f>
         <v>58.1</v>
       </c>
       <c r="C5" s="47">
         <f t="shared" si="0"/>
         <v>57.199999999999996</v>
       </c>
       <c r="D5" s="47">
         <f t="shared" si="0"/>
         <v>58.099999999999994</v>
       </c>
       <c r="E5" s="47">
         <f t="shared" si="0"/>
         <v>56.1</v>
       </c>
       <c r="F5" s="47">
         <f t="shared" si="0"/>
         <v>57.500000000000007</v>
       </c>
       <c r="G5" s="47">
         <f t="shared" si="0"/>
@@ -4984,56 +5009,60 @@
       <c r="BT5" s="49">
         <f t="shared" si="1"/>
         <v>60.4</v>
       </c>
       <c r="BU5" s="49">
         <f>BU6+BU7+BU10</f>
         <v>64.400000000000006</v>
       </c>
       <c r="BV5" s="49">
         <f t="shared" si="1"/>
         <v>62.7</v>
       </c>
       <c r="BW5" s="49">
         <f t="shared" si="1"/>
         <v>61.5</v>
       </c>
       <c r="BX5" s="49">
         <f>BX6+BX7+BX10</f>
         <v>61.5</v>
       </c>
       <c r="BY5" s="49">
         <f>BY6+BY7+BY10</f>
         <v>65.900000000000006</v>
       </c>
       <c r="BZ5" s="49">
-        <f t="shared" ref="BZ5" si="2">BZ6+BZ7+BZ10</f>
+        <f t="shared" ref="BZ5:CA5" si="2">BZ6+BZ7+BZ10</f>
         <v>66</v>
       </c>
-      <c r="CA5" s="83"/>
+      <c r="CA5" s="49">
+        <f t="shared" si="2"/>
+        <v>59.2</v>
+      </c>
+      <c r="CC5" s="84"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:81">
       <c r="A6" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="50">
         <v>45.2</v>
       </c>
       <c r="C6" s="50">
         <v>43.9</v>
       </c>
       <c r="D6" s="50">
         <v>45.3</v>
       </c>
       <c r="E6" s="50">
         <v>43.9</v>
       </c>
       <c r="F6" s="50">
         <v>45.7</v>
       </c>
       <c r="G6" s="50">
         <v>41.8</v>
       </c>
       <c r="H6" s="50">
         <v>39.799999999999997</v>
       </c>
       <c r="I6" s="50">
@@ -5224,53 +5253,56 @@
       </c>
       <c r="BS6" s="50">
         <v>46.9</v>
       </c>
       <c r="BT6" s="50">
         <v>48.3</v>
       </c>
       <c r="BU6" s="50">
         <v>53.4</v>
       </c>
       <c r="BV6" s="50">
         <v>51.4</v>
       </c>
       <c r="BW6" s="50">
         <v>48.6</v>
       </c>
       <c r="BX6" s="50">
         <v>49.7</v>
       </c>
       <c r="BY6" s="50">
         <v>55.4</v>
       </c>
       <c r="BZ6" s="50">
         <v>54.2</v>
       </c>
-      <c r="CA6" s="83"/>
+      <c r="CA6" s="50">
+        <v>47.2</v>
+      </c>
+      <c r="CC6" s="84"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:81">
       <c r="A7" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="50">
         <f>B8+B9</f>
         <v>11.6</v>
       </c>
       <c r="C7" s="50">
         <f t="shared" ref="C7:AN7" si="3">C8+C9</f>
         <v>12</v>
       </c>
       <c r="D7" s="50">
         <f t="shared" si="3"/>
         <v>11.5</v>
       </c>
       <c r="E7" s="50">
         <f t="shared" si="3"/>
         <v>11</v>
       </c>
       <c r="F7" s="50">
         <f t="shared" si="3"/>
         <v>10.6</v>
       </c>
       <c r="G7" s="50">
         <f t="shared" si="3"/>
@@ -5510,53 +5542,56 @@
       </c>
       <c r="BS7" s="50">
         <v>12.5</v>
       </c>
       <c r="BT7" s="50">
         <v>11.7</v>
       </c>
       <c r="BU7" s="50">
         <v>10.8</v>
       </c>
       <c r="BV7" s="50">
         <v>10.6</v>
       </c>
       <c r="BW7" s="50">
         <v>12.5</v>
       </c>
       <c r="BX7" s="50">
         <v>11.4</v>
       </c>
       <c r="BY7" s="50">
         <v>10.3</v>
       </c>
       <c r="BZ7" s="50">
         <v>11.3</v>
       </c>
-      <c r="CA7" s="83"/>
+      <c r="CA7" s="50">
+        <v>11.7</v>
+      </c>
+      <c r="CC7" s="84"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:81">
       <c r="A8" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="54">
         <v>6</v>
       </c>
       <c r="C8" s="54">
         <v>6.2</v>
       </c>
       <c r="D8" s="54">
         <v>5.6</v>
       </c>
       <c r="E8" s="54">
         <v>5.3</v>
       </c>
       <c r="F8" s="54">
         <v>5.5</v>
       </c>
       <c r="G8" s="54">
         <v>5.7</v>
       </c>
       <c r="H8" s="54">
         <v>5</v>
       </c>
       <c r="I8" s="54">
@@ -5747,53 +5782,56 @@
       </c>
       <c r="BS8" s="50">
         <v>7.4</v>
       </c>
       <c r="BT8" s="50">
         <v>6.3</v>
       </c>
       <c r="BU8" s="50">
         <v>5.8</v>
       </c>
       <c r="BV8" s="50">
         <v>6.2</v>
       </c>
       <c r="BW8" s="50">
         <v>7.2</v>
       </c>
       <c r="BX8" s="50">
         <v>6.1</v>
       </c>
       <c r="BY8" s="50">
         <v>5.3</v>
       </c>
       <c r="BZ8" s="50">
         <v>6.4</v>
       </c>
-      <c r="CA8" s="83"/>
+      <c r="CA8" s="50">
+        <v>6.3</v>
+      </c>
+      <c r="CC8" s="84"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:81">
       <c r="A9" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="50">
         <v>5.6</v>
       </c>
       <c r="C9" s="50">
         <v>5.8</v>
       </c>
       <c r="D9" s="50">
         <v>5.9</v>
       </c>
       <c r="E9" s="50">
         <v>5.7</v>
       </c>
       <c r="F9" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="G9" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="H9" s="50">
         <v>5</v>
       </c>
       <c r="I9" s="50">
@@ -5984,55 +6022,58 @@
       </c>
       <c r="BS9" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="BT9" s="50">
         <v>5.4</v>
       </c>
       <c r="BU9" s="50">
         <v>5</v>
       </c>
       <c r="BV9" s="50">
         <v>4.4000000000000004</v>
       </c>
       <c r="BW9" s="50">
         <v>5.3</v>
       </c>
       <c r="BX9" s="50">
         <v>5.3</v>
       </c>
       <c r="BY9" s="50">
         <v>5</v>
       </c>
       <c r="BZ9" s="50">
         <v>4.9000000000000004</v>
       </c>
-      <c r="CA9" s="83"/>
+      <c r="CA9" s="50">
+        <v>5.4</v>
+      </c>
+      <c r="CC9" s="84"/>
     </row>
-    <row r="10" spans="1:79" ht="27">
+    <row r="10" spans="1:81" ht="27.6">
       <c r="A10" s="22" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B10" s="50">
         <v>1.3</v>
       </c>
       <c r="C10" s="50">
         <v>1.3</v>
       </c>
       <c r="D10" s="50">
         <v>1.3</v>
       </c>
       <c r="E10" s="50">
         <v>1.2</v>
       </c>
       <c r="F10" s="50">
         <v>1.2</v>
       </c>
       <c r="G10" s="50">
         <v>1.2</v>
       </c>
       <c r="H10" s="50">
         <v>1.2</v>
       </c>
       <c r="I10" s="50">
         <v>1</v>
       </c>
@@ -6221,53 +6262,56 @@
       </c>
       <c r="BS10" s="50">
         <v>0.5</v>
       </c>
       <c r="BT10" s="50">
         <v>0.4</v>
       </c>
       <c r="BU10" s="50">
         <v>0.2</v>
       </c>
       <c r="BV10" s="50">
         <v>0.7</v>
       </c>
       <c r="BW10" s="50">
         <v>0.4</v>
       </c>
       <c r="BX10" s="50">
         <v>0.4</v>
       </c>
       <c r="BY10" s="50">
         <v>0.2</v>
       </c>
       <c r="BZ10" s="50">
         <v>0.5</v>
       </c>
-      <c r="CA10" s="83"/>
+      <c r="CA10" s="50">
+        <v>0.3</v>
+      </c>
+      <c r="CC10" s="84"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:81">
       <c r="A11" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="57">
         <f t="shared" ref="B11:P11" si="5">B12+B13</f>
         <v>26.9</v>
       </c>
       <c r="C11" s="57">
         <f t="shared" si="5"/>
         <v>35.800000000000004</v>
       </c>
       <c r="D11" s="57">
         <f t="shared" si="5"/>
         <v>37.700000000000003</v>
       </c>
       <c r="E11" s="57">
         <f t="shared" si="5"/>
         <v>35.5</v>
       </c>
       <c r="F11" s="57">
         <f t="shared" si="5"/>
         <v>18.200000000000003</v>
       </c>
       <c r="G11" s="57">
         <f t="shared" si="5"/>
@@ -6529,56 +6573,60 @@
       <c r="BT11" s="59">
         <f t="shared" si="8"/>
         <v>29.3</v>
       </c>
       <c r="BU11" s="59">
         <f>BU12+BU13+BU14</f>
         <v>27.5</v>
       </c>
       <c r="BV11" s="59">
         <f t="shared" si="8"/>
         <v>24.599999999999998</v>
       </c>
       <c r="BW11" s="59">
         <f t="shared" si="8"/>
         <v>29.700000000000003</v>
       </c>
       <c r="BX11" s="59">
         <f>BX12+BX13</f>
         <v>30.6</v>
       </c>
       <c r="BY11" s="59">
         <f>BY12+BY13</f>
         <v>28.2</v>
       </c>
       <c r="BZ11" s="59">
-        <f t="shared" ref="BZ11" si="9">BZ12+BZ13</f>
+        <f t="shared" ref="BZ11:CA11" si="9">BZ12+BZ13</f>
         <v>25.7</v>
       </c>
-      <c r="CA11" s="83"/>
+      <c r="CA11" s="59">
+        <f t="shared" si="9"/>
+        <v>27.700000000000003</v>
+      </c>
+      <c r="CC11" s="84"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:81">
       <c r="A12" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="50">
         <v>21.7</v>
       </c>
       <c r="C12" s="50">
         <v>31.1</v>
       </c>
       <c r="D12" s="50">
         <v>31.3</v>
       </c>
       <c r="E12" s="50">
         <v>30</v>
       </c>
       <c r="F12" s="50">
         <v>20.100000000000001</v>
       </c>
       <c r="G12" s="50">
         <v>26.6</v>
       </c>
       <c r="H12" s="50">
         <v>27.5</v>
       </c>
       <c r="I12" s="50">
@@ -6769,53 +6817,56 @@
       </c>
       <c r="BS12" s="50">
         <v>22.4</v>
       </c>
       <c r="BT12" s="50">
         <v>24.8</v>
       </c>
       <c r="BU12" s="50">
         <v>24.5</v>
       </c>
       <c r="BV12" s="50">
         <v>20.7</v>
       </c>
       <c r="BW12" s="50">
         <v>24.3</v>
       </c>
       <c r="BX12" s="50">
         <v>25.7</v>
       </c>
       <c r="BY12" s="50">
         <v>24.5</v>
       </c>
       <c r="BZ12" s="50">
         <v>21.9</v>
       </c>
-      <c r="CA12" s="83"/>
+      <c r="CA12" s="50">
+        <v>22.8</v>
+      </c>
+      <c r="CC12" s="84"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:81" ht="26.4">
       <c r="A13" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="50">
         <v>5.2</v>
       </c>
       <c r="C13" s="50">
         <v>4.7</v>
       </c>
       <c r="D13" s="50">
         <v>6.4</v>
       </c>
       <c r="E13" s="50">
         <v>5.5</v>
       </c>
       <c r="F13" s="50">
         <v>-1.9</v>
       </c>
       <c r="G13" s="50">
         <v>-0.3</v>
       </c>
       <c r="H13" s="50">
         <v>0.6</v>
       </c>
       <c r="I13" s="50">
@@ -7006,53 +7057,56 @@
       </c>
       <c r="BS13" s="50">
         <v>5.3</v>
       </c>
       <c r="BT13" s="50">
         <v>4.5</v>
       </c>
       <c r="BU13" s="50">
         <v>2.9</v>
       </c>
       <c r="BV13" s="50">
         <v>3.9</v>
       </c>
       <c r="BW13" s="50">
         <v>5.4</v>
       </c>
       <c r="BX13" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="BY13" s="50">
         <v>3.7</v>
       </c>
       <c r="BZ13" s="50">
         <v>3.8</v>
       </c>
-      <c r="CA13" s="83"/>
+      <c r="CA13" s="50">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="CC13" s="84"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:81">
       <c r="A14" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="50"/>
       <c r="P14" s="50"/>
       <c r="Q14" s="50"/>
       <c r="R14" s="51"/>
       <c r="S14" s="51"/>
       <c r="T14" s="51"/>
       <c r="U14" s="51"/>
       <c r="V14" s="51"/>
       <c r="W14" s="51"/>
@@ -7093,53 +7147,54 @@
       <c r="BF14" s="61"/>
       <c r="BG14" s="61"/>
       <c r="BH14" s="61"/>
       <c r="BI14" s="61"/>
       <c r="BJ14" s="61"/>
       <c r="BK14" s="61"/>
       <c r="BL14" s="61"/>
       <c r="BM14" s="61"/>
       <c r="BN14" s="61"/>
       <c r="BO14" s="61"/>
       <c r="BP14" s="61"/>
       <c r="BQ14" s="62">
         <v>0.03</v>
       </c>
       <c r="BR14" s="61"/>
       <c r="BS14" s="61"/>
       <c r="BT14" s="61"/>
       <c r="BU14" s="61">
         <v>0.1</v>
       </c>
       <c r="BV14" s="61"/>
       <c r="BW14" s="61"/>
       <c r="BX14" s="61"/>
       <c r="BY14" s="61"/>
       <c r="BZ14" s="61"/>
-      <c r="CA14" s="83"/>
+      <c r="CA14" s="61"/>
+      <c r="CC14" s="84"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:81">
       <c r="A15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="57">
         <f t="shared" ref="B15:AA15" si="10">B16-B17</f>
         <v>10.799999999999997</v>
       </c>
       <c r="C15" s="57">
         <f t="shared" si="10"/>
         <v>8.1000000000000014</v>
       </c>
       <c r="D15" s="57">
         <f t="shared" si="10"/>
         <v>5.9000000000000057</v>
       </c>
       <c r="E15" s="57">
         <f t="shared" si="10"/>
         <v>6.5</v>
       </c>
       <c r="F15" s="57">
         <f t="shared" si="10"/>
         <v>27</v>
       </c>
       <c r="G15" s="57">
         <f t="shared" si="10"/>
@@ -7401,58 +7456,62 @@
       <c r="BT15" s="59">
         <f t="shared" si="12"/>
         <v>8.3999999999999986</v>
       </c>
       <c r="BU15" s="59">
         <f t="shared" si="12"/>
         <v>5.5</v>
       </c>
       <c r="BV15" s="59">
         <f t="shared" si="12"/>
         <v>10.100000000000001</v>
       </c>
       <c r="BW15" s="59">
         <f t="shared" si="12"/>
         <v>6.2000000000000028</v>
       </c>
       <c r="BX15" s="59">
         <f>BX16-BX17</f>
         <v>5.2999999999999972</v>
       </c>
       <c r="BY15" s="59">
         <f>BY16-BY17</f>
         <v>3.1999999999999993</v>
       </c>
       <c r="BZ15" s="59">
-        <f t="shared" ref="BZ15" si="13">BZ16-BZ17</f>
+        <f t="shared" ref="BZ15:CA15" si="13">BZ16-BZ17</f>
         <v>5.7000000000000028</v>
       </c>
-      <c r="CA15" s="83"/>
+      <c r="CA15" s="59">
+        <f t="shared" si="13"/>
+        <v>10.500000000000004</v>
+      </c>
+      <c r="CC15" s="84"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:81">
       <c r="A16" s="22" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B16" s="50">
         <v>53.4</v>
       </c>
       <c r="C16" s="50">
         <v>51.9</v>
       </c>
       <c r="D16" s="50">
         <v>50.2</v>
       </c>
       <c r="E16" s="50">
         <v>49.3</v>
       </c>
       <c r="F16" s="50">
         <v>63.3</v>
       </c>
       <c r="G16" s="50">
         <v>62.7</v>
       </c>
       <c r="H16" s="50">
         <v>61</v>
       </c>
       <c r="I16" s="50">
         <v>57.1</v>
       </c>
@@ -7641,55 +7700,58 @@
       </c>
       <c r="BS16" s="50">
         <v>39</v>
       </c>
       <c r="BT16" s="50">
         <v>37.5</v>
       </c>
       <c r="BU16" s="50">
         <v>31.2</v>
       </c>
       <c r="BV16" s="50">
         <v>37.5</v>
       </c>
       <c r="BW16" s="50">
         <v>36.6</v>
       </c>
       <c r="BX16" s="50">
         <v>35.299999999999997</v>
       </c>
       <c r="BY16" s="50">
         <v>29.5</v>
       </c>
       <c r="BZ16" s="50">
         <v>32.700000000000003</v>
       </c>
-      <c r="CA16" s="83"/>
+      <c r="CA16" s="50">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="CC16" s="84"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:81">
       <c r="A17" s="22" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B17" s="50">
         <v>42.6</v>
       </c>
       <c r="C17" s="50">
         <v>43.8</v>
       </c>
       <c r="D17" s="50">
         <v>44.3</v>
       </c>
       <c r="E17" s="50">
         <v>42.8</v>
       </c>
       <c r="F17" s="50">
         <v>36.299999999999997</v>
       </c>
       <c r="G17" s="50">
         <v>38.200000000000003</v>
       </c>
       <c r="H17" s="50">
         <v>37.799999999999997</v>
       </c>
       <c r="I17" s="50">
         <v>37.1</v>
       </c>
@@ -7878,53 +7940,56 @@
       </c>
       <c r="BS17" s="50">
         <v>29.2</v>
       </c>
       <c r="BT17" s="50">
         <v>29.1</v>
       </c>
       <c r="BU17" s="50">
         <v>25.7</v>
       </c>
       <c r="BV17" s="50">
         <v>27.4</v>
       </c>
       <c r="BW17" s="50">
         <v>30.4</v>
       </c>
       <c r="BX17" s="50">
         <v>30</v>
       </c>
       <c r="BY17" s="50">
         <v>26.3</v>
       </c>
       <c r="BZ17" s="50">
         <v>27</v>
       </c>
-      <c r="CA17" s="83"/>
+      <c r="CA17" s="50">
+        <v>27.2</v>
+      </c>
+      <c r="CC17" s="84"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:81">
       <c r="A18" s="63" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="50">
         <v>4.2</v>
       </c>
       <c r="C18" s="50">
         <v>-1.1000000000000001</v>
       </c>
       <c r="D18" s="50">
         <v>-1.7</v>
       </c>
       <c r="E18" s="50">
         <v>1.9</v>
       </c>
       <c r="F18" s="50">
         <v>-2.7</v>
       </c>
       <c r="G18" s="50">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H18" s="50">
         <v>-2.2999999999999998</v>
       </c>
       <c r="I18" s="50">
@@ -8115,55 +8180,58 @@
       </c>
       <c r="BS18" s="50">
         <v>2.6</v>
       </c>
       <c r="BT18" s="50">
         <v>1.9</v>
       </c>
       <c r="BU18" s="50">
         <v>2.6</v>
       </c>
       <c r="BV18" s="50">
         <v>2.6</v>
       </c>
       <c r="BW18" s="50">
         <v>2.6</v>
       </c>
       <c r="BX18" s="50">
         <v>2.6</v>
       </c>
       <c r="BY18" s="50">
         <v>2.7</v>
       </c>
       <c r="BZ18" s="50">
         <v>2.6</v>
       </c>
-      <c r="CA18" s="83"/>
+      <c r="CA18" s="50">
+        <v>2.6</v>
+      </c>
+      <c r="CC18" s="84"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:81">
       <c r="A19" s="25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B19" s="57">
         <f>B5+B11+B15+B18</f>
         <v>100</v>
       </c>
       <c r="C19" s="57">
         <f>C5+C11+C15+C18</f>
         <v>100</v>
       </c>
       <c r="D19" s="57">
         <f t="shared" ref="D19:Z19" si="14">D5+D11+D15+D18</f>
         <v>100</v>
       </c>
       <c r="E19" s="57">
         <f>E5+E11+E15+E18</f>
         <v>100</v>
       </c>
       <c r="F19" s="57">
         <f>F5+F11+F15+F18</f>
         <v>100.00000000000001</v>
       </c>
       <c r="G19" s="57">
         <f t="shared" si="14"/>
         <v>100</v>
       </c>
@@ -8425,88 +8493,92 @@
       <c r="BT19" s="67">
         <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BU19" s="67">
         <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BV19" s="67">
         <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BW19" s="67">
         <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BX19" s="67">
         <f>BX5+BX11+BX15+BX18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="BY19" s="67">
         <f>BY5+BY11+BY15+BY18</f>
         <v>100.00000000000001</v>
       </c>
       <c r="BZ19" s="67">
-        <f t="shared" ref="BZ19" si="17">BZ5+BZ11+BZ15+BZ18</f>
+        <f t="shared" ref="BZ19:CA19" si="17">BZ5+BZ11+BZ15+BZ18</f>
         <v>100</v>
       </c>
-      <c r="CA19" s="83"/>
+      <c r="CA19" s="67">
+        <f t="shared" si="17"/>
+        <v>100</v>
+      </c>
+      <c r="CC19" s="84"/>
     </row>
-    <row r="22" spans="1:79" ht="16.5" customHeight="1">
+    <row r="22" spans="1:81" ht="16.5" customHeight="1">
       <c r="A22" s="88" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B22" s="88"/>
     </row>
-    <row r="23" spans="1:79" ht="48.75" customHeight="1">
+    <row r="23" spans="1:81" ht="48.75" customHeight="1">
       <c r="A23" s="72" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B23" s="72"/>
     </row>
-    <row r="24" spans="1:79" ht="49.5" customHeight="1">
+    <row r="24" spans="1:81" ht="49.5" customHeight="1">
       <c r="A24" s="80" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B24" s="80"/>
     </row>
-    <row r="25" spans="1:79" ht="52.5" customHeight="1">
+    <row r="25" spans="1:81" ht="52.5" customHeight="1">
       <c r="A25" s="80" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B25" s="80"/>
     </row>
-    <row r="26" spans="1:79" ht="39.75" customHeight="1">
+    <row r="26" spans="1:81" ht="39.75" customHeight="1">
       <c r="A26" s="89" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B26" s="90"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:81">
       <c r="A27" s="88" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B27" s="88"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="BQ11 BU11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>