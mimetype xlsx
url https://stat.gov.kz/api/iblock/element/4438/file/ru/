--- v0 (2026-05-29)
+++ v1 (2026-07-30)
@@ -1,87 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="11865" tabRatio="950"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12090" tabRatio="876"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="1990-2006" sheetId="30" r:id="rId3"/>
-    <sheet name="2007-2025" sheetId="31" r:id="rId4"/>
+    <sheet name="2007-2026" sheetId="31" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BY5" i="31" l="1"/>
+  <c r="BZ15" i="31" l="1"/>
+  <c r="BZ11" i="31"/>
+  <c r="BZ5" i="31"/>
+  <c r="BZ19" i="31" l="1"/>
+  <c r="BY5" i="31"/>
   <c r="BY15" i="31"/>
   <c r="BY11" i="31" l="1"/>
   <c r="BY19" i="31" s="1"/>
   <c r="BX15" i="31"/>
   <c r="BX11" i="31"/>
   <c r="BX5" i="31"/>
   <c r="BU15" i="31"/>
   <c r="BU11" i="31"/>
   <c r="BU5" i="31"/>
   <c r="BW15" i="31"/>
   <c r="BW11" i="31"/>
   <c r="BW5" i="31"/>
-  <c r="BW19" i="31" s="1"/>
   <c r="BC19" i="31"/>
   <c r="BA19" i="31"/>
   <c r="BV15" i="31"/>
   <c r="BT15" i="31"/>
   <c r="BS15" i="31"/>
   <c r="BR15" i="31"/>
   <c r="BQ15" i="31"/>
   <c r="BP15" i="31"/>
   <c r="BO15" i="31"/>
   <c r="BN15" i="31"/>
   <c r="BM15" i="31"/>
   <c r="BL15" i="31"/>
   <c r="BK15" i="31"/>
   <c r="BJ15" i="31"/>
   <c r="BI15" i="31"/>
   <c r="BH15" i="31"/>
   <c r="BG15" i="31"/>
   <c r="BF15" i="31"/>
   <c r="BD15" i="31"/>
   <c r="BD19" i="31" s="1"/>
   <c r="BB15" i="31"/>
   <c r="AZ15" i="31"/>
   <c r="AY15" i="31"/>
   <c r="AX15" i="31"/>
   <c r="AW15" i="31"/>
@@ -122,51 +120,50 @@
   <c r="N15" i="31"/>
   <c r="M15" i="31"/>
   <c r="L15" i="31"/>
   <c r="K15" i="31"/>
   <c r="J15" i="31"/>
   <c r="I15" i="31"/>
   <c r="H15" i="31"/>
   <c r="G15" i="31"/>
   <c r="F15" i="31"/>
   <c r="E15" i="31"/>
   <c r="D15" i="31"/>
   <c r="C15" i="31"/>
   <c r="B15" i="31"/>
   <c r="BV11" i="31"/>
   <c r="BT11" i="31"/>
   <c r="BS11" i="31"/>
   <c r="BR11" i="31"/>
   <c r="BQ11" i="31"/>
   <c r="BQ19" i="31" s="1"/>
   <c r="BP11" i="31"/>
   <c r="BO11" i="31"/>
   <c r="BN11" i="31"/>
   <c r="BM11" i="31"/>
   <c r="BL11" i="31"/>
   <c r="BK11" i="31"/>
-  <c r="BK19" i="31" s="1"/>
   <c r="BJ11" i="31"/>
   <c r="BI11" i="31"/>
   <c r="BH11" i="31"/>
   <c r="BG11" i="31"/>
   <c r="BF11" i="31"/>
   <c r="BD11" i="31"/>
   <c r="BB11" i="31"/>
   <c r="AZ11" i="31"/>
   <c r="AY11" i="31"/>
   <c r="AX11" i="31"/>
   <c r="AW11" i="31"/>
   <c r="AV11" i="31"/>
   <c r="AU11" i="31"/>
   <c r="AT11" i="31"/>
   <c r="AS11" i="31"/>
   <c r="AR11" i="31"/>
   <c r="AQ11" i="31"/>
   <c r="AP11" i="31"/>
   <c r="AO11" i="31"/>
   <c r="AO19" i="31" s="1"/>
   <c r="AN11" i="31"/>
   <c r="AM11" i="31"/>
   <c r="AL11" i="31"/>
   <c r="AK11" i="31"/>
   <c r="AJ11" i="31"/>
@@ -244,199 +241,201 @@
   <c r="AH5" i="31" s="1"/>
   <c r="AG7" i="31"/>
   <c r="AG5" i="31"/>
   <c r="AF7" i="31"/>
   <c r="AF5" i="31" s="1"/>
   <c r="AE7" i="31"/>
   <c r="AE5" i="31" s="1"/>
   <c r="AD7" i="31"/>
   <c r="AD5" i="31" s="1"/>
   <c r="AC7" i="31"/>
   <c r="AC5" i="31" s="1"/>
   <c r="AB7" i="31"/>
   <c r="AB5" i="31"/>
   <c r="AA7" i="31"/>
   <c r="AA5" i="31" s="1"/>
   <c r="Z7" i="31"/>
   <c r="Z5" i="31" s="1"/>
   <c r="Y7" i="31"/>
   <c r="Y5" i="31" s="1"/>
   <c r="X7" i="31"/>
   <c r="X5" i="31" s="1"/>
   <c r="W7" i="31"/>
   <c r="W5" i="31" s="1"/>
   <c r="V7" i="31"/>
   <c r="V5" i="31" s="1"/>
-  <c r="V19" i="31" s="1"/>
   <c r="U7" i="31"/>
   <c r="U5" i="31" s="1"/>
-  <c r="U19" i="31" s="1"/>
   <c r="T7" i="31"/>
   <c r="T5" i="31"/>
-  <c r="T19" i="31" s="1"/>
   <c r="S7" i="31"/>
   <c r="S5" i="31" s="1"/>
-  <c r="S19" i="31" s="1"/>
   <c r="R7" i="31"/>
   <c r="R5" i="31" s="1"/>
   <c r="Q7" i="31"/>
   <c r="Q5" i="31"/>
   <c r="P7" i="31"/>
   <c r="P5" i="31" s="1"/>
   <c r="O7" i="31"/>
   <c r="O5" i="31" s="1"/>
   <c r="N7" i="31"/>
-  <c r="N5" i="31"/>
+  <c r="N5" i="31" s="1"/>
   <c r="M7" i="31"/>
   <c r="M5" i="31" s="1"/>
   <c r="L7" i="31"/>
   <c r="L5" i="31" s="1"/>
   <c r="K7" i="31"/>
   <c r="K5" i="31" s="1"/>
   <c r="J7" i="31"/>
   <c r="J5" i="31" s="1"/>
   <c r="I7" i="31"/>
   <c r="I5" i="31"/>
   <c r="H7" i="31"/>
   <c r="H5" i="31" s="1"/>
   <c r="G7" i="31"/>
   <c r="G5" i="31" s="1"/>
   <c r="F7" i="31"/>
   <c r="F5" i="31" s="1"/>
   <c r="E7" i="31"/>
   <c r="E5" i="31" s="1"/>
   <c r="D7" i="31"/>
   <c r="D5" i="31" s="1"/>
-  <c r="D19" i="31" s="1"/>
   <c r="C7" i="31"/>
   <c r="C5" i="31"/>
   <c r="B7" i="31"/>
   <c r="B5" i="31" s="1"/>
   <c r="BV5" i="31"/>
   <c r="BT5" i="31"/>
   <c r="BT19" i="31" s="1"/>
   <c r="BS5" i="31"/>
   <c r="BR5" i="31"/>
   <c r="BR19" i="31" s="1"/>
   <c r="BP5" i="31"/>
   <c r="BO5" i="31"/>
   <c r="BN5" i="31"/>
   <c r="BN19" i="31" s="1"/>
   <c r="BM5" i="31"/>
   <c r="BM19" i="31" s="1"/>
   <c r="BL5" i="31"/>
   <c r="BK5" i="31"/>
   <c r="BJ5" i="31"/>
   <c r="BI5" i="31"/>
   <c r="BH5" i="31"/>
   <c r="BG5" i="31"/>
   <c r="BF5" i="31"/>
   <c r="BD5" i="31"/>
   <c r="BB5" i="31"/>
   <c r="AZ5" i="31"/>
   <c r="AP5" i="31"/>
   <c r="AO5" i="31"/>
   <c r="R14" i="30"/>
   <c r="Q14" i="30"/>
   <c r="P14" i="30"/>
   <c r="O14" i="30"/>
   <c r="N14" i="30"/>
   <c r="M14" i="30"/>
   <c r="L14" i="30"/>
-  <c r="L18" i="30" s="1"/>
   <c r="K14" i="30"/>
-  <c r="K18" i="30" s="1"/>
   <c r="J14" i="30"/>
   <c r="I14" i="30"/>
-  <c r="I18" i="30" s="1"/>
   <c r="H14" i="30"/>
   <c r="G14" i="30"/>
   <c r="G18" i="30" s="1"/>
   <c r="F14" i="30"/>
   <c r="F18" i="30" s="1"/>
   <c r="E14" i="30"/>
   <c r="E18" i="30" s="1"/>
   <c r="D14" i="30"/>
   <c r="C14" i="30"/>
   <c r="B14" i="30"/>
   <c r="R11" i="30"/>
+  <c r="R18" i="30" s="1"/>
   <c r="Q11" i="30"/>
+  <c r="Q18" i="30" s="1"/>
   <c r="P11" i="30"/>
   <c r="O11" i="30"/>
   <c r="N11" i="30"/>
   <c r="M11" i="30"/>
   <c r="L11" i="30"/>
   <c r="K11" i="30"/>
   <c r="J11" i="30"/>
   <c r="I11" i="30"/>
   <c r="H11" i="30"/>
   <c r="G11" i="30"/>
   <c r="F11" i="30"/>
   <c r="E11" i="30"/>
   <c r="D11" i="30"/>
   <c r="C11" i="30"/>
   <c r="B11" i="30"/>
   <c r="R7" i="30"/>
   <c r="R5" i="30"/>
-  <c r="R18" i="30"/>
   <c r="Q7" i="30"/>
   <c r="Q5" i="30"/>
-  <c r="Q18" i="30"/>
   <c r="P7" i="30"/>
   <c r="P5" i="30"/>
-  <c r="P18" i="30" s="1"/>
   <c r="O7" i="30"/>
   <c r="O5" i="30"/>
   <c r="N7" i="30"/>
   <c r="N5" i="30"/>
   <c r="M7" i="30"/>
   <c r="M5" i="30"/>
   <c r="L7" i="30"/>
   <c r="L5" i="30"/>
   <c r="K7" i="30"/>
   <c r="K5" i="30"/>
   <c r="J7" i="30"/>
   <c r="J5" i="30"/>
   <c r="I7" i="30"/>
   <c r="I5" i="30"/>
   <c r="H7" i="30"/>
   <c r="H5" i="30" s="1"/>
   <c r="G7" i="30"/>
   <c r="G5" i="30"/>
   <c r="F7" i="30"/>
   <c r="F5" i="30"/>
   <c r="E7" i="30"/>
   <c r="E5" i="30"/>
   <c r="D7" i="30"/>
   <c r="D5" i="30" s="1"/>
   <c r="C7" i="30"/>
   <c r="C5" i="30"/>
-  <c r="C18" i="30" s="1"/>
   <c r="B7" i="30"/>
   <c r="B5" i="30"/>
   <c r="BX19" i="31"/>
-  <c r="AF19" i="31" l="1"/>
+  <c r="P18" i="30" l="1"/>
+  <c r="U19" i="31"/>
+  <c r="BK19" i="31"/>
+  <c r="I18" i="30"/>
+  <c r="S19" i="31"/>
+  <c r="V19" i="31"/>
+  <c r="D19" i="31"/>
+  <c r="L18" i="30"/>
+  <c r="T19" i="31"/>
+  <c r="BW19" i="31"/>
+  <c r="K18" i="30"/>
+  <c r="C18" i="30"/>
+  <c r="AF19" i="31"/>
   <c r="AD19" i="31"/>
   <c r="O18" i="30"/>
   <c r="X19" i="31"/>
   <c r="AE19" i="31"/>
   <c r="BB19" i="31"/>
   <c r="G19" i="31"/>
   <c r="H19" i="31"/>
   <c r="AZ19" i="31"/>
   <c r="M18" i="30"/>
   <c r="AG19" i="31"/>
   <c r="I19" i="31"/>
   <c r="K19" i="31"/>
   <c r="H18" i="30"/>
   <c r="AQ19" i="31"/>
   <c r="B18" i="30"/>
   <c r="AH19" i="31"/>
   <c r="AI19" i="31"/>
   <c r="N19" i="31"/>
   <c r="BG19" i="31"/>
   <c r="J18" i="30"/>
   <c r="BJ19" i="31"/>
   <c r="R19" i="31"/>
   <c r="W19" i="31"/>
   <c r="AY19" i="31"/>
   <c r="AJ19" i="31"/>
@@ -455,51 +454,51 @@
   <c r="BI19" i="31"/>
   <c r="BS19" i="31"/>
   <c r="B19" i="31"/>
   <c r="F19" i="31"/>
   <c r="Z19" i="31"/>
   <c r="AK19" i="31"/>
   <c r="BO19" i="31"/>
   <c r="P19" i="31"/>
   <c r="BP19" i="31"/>
   <c r="L19" i="31"/>
   <c r="AP19" i="31"/>
   <c r="BH19" i="31"/>
   <c r="BV19" i="31"/>
   <c r="E19" i="31"/>
   <c r="Y19" i="31"/>
   <c r="J19" i="31"/>
   <c r="AC19" i="31"/>
   <c r="AW19" i="31"/>
   <c r="AB19" i="31"/>
   <c r="AN19" i="31"/>
   <c r="BU19" i="31"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="147">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -1051,108 +1050,123 @@
     <t>2024 год</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства 
 </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов 
 </t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
   </si>
   <si>
     <t>Исабекова А., Әкімбек М.</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">6) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>По предварительным данным</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> 2025 год</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>5)6)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1 квартал 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>5)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">5) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Данные за январь-декабрь 2025 года рассчитаны с учетом изменений Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года</t>
-[...35 lines deleted...]
-      <t>5)6)</t>
+      <t>Данные с 2025 года рассчитаны с учетом изменений, внесенных в Методику оценки ненаблюдаемой экономики от 21 августа 2025 года и Методику оценки объемов незаконной деятельности от 29 августа 2025 года.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -1380,51 +1394,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1554,64 +1568,67 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Кварт" xfId="4"/>
     <cellStyle name="Обычный_Копия ВВП в текущих ценах" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1638,86 +1655,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1881,51 +1898,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
@@ -2011,96 +2028,96 @@
       <c r="A11" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="41"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="69" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="42" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" ht="25.5">
-      <c r="A14" s="86" t="s">
+      <c r="A14" s="85" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="82" t="s">
         <v>138</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="16" customFormat="1" ht="25.5">
-      <c r="A15" s="87"/>
+      <c r="A15" s="86"/>
       <c r="B15" s="82" t="s">
         <v>139</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="16" customFormat="1">
-      <c r="A16" s="88"/>
+      <c r="A16" s="87"/>
       <c r="B16" s="84" t="s">
         <v>140</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A17" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>92</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="43">
-        <v>46142</v>
+        <v>46216</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="18.75" customHeight="1">
       <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="43">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="22.5" customHeight="1">
       <c r="A20" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>29</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="39" t="s">
         <v>142</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>10</v>
       </c>
@@ -2121,53 +2138,53 @@
     <row r="24" spans="1:13">
       <c r="A24" s="14"/>
       <c r="B24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13">
       <c r="M28" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
     <hyperlink ref="B17" r:id="rId4"/>
-    <hyperlink ref="B14" r:id="rId5" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId7"/>
+    <hyperlink ref="B16" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/"/>
+    <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
@@ -4378,96 +4395,97 @@
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:CA27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BQ5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="52.42578125" customWidth="1"/>
     <col min="2" max="75" width="14.140625" customWidth="1"/>
     <col min="76" max="76" width="13.5703125" customWidth="1"/>
     <col min="77" max="77" width="14" customWidth="1"/>
+    <col min="78" max="78" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:79" ht="33.75" customHeight="1">
       <c r="A2" s="77" t="s">
         <v>95</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
     </row>
     <row r="3" spans="1:79">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="BV3" s="74"/>
       <c r="BW3" s="73"/>
-      <c r="BY3" s="73" t="s">
+      <c r="BZ3" s="73" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:79" ht="49.5" customHeight="1">
       <c r="A4" s="75"/>
       <c r="B4" s="78" t="s">
         <v>48</v>
       </c>
       <c r="C4" s="78" t="s">
         <v>49</v>
       </c>
       <c r="D4" s="78" t="s">
         <v>50</v>
       </c>
       <c r="E4" s="78" t="s">
         <v>101</v>
       </c>
       <c r="F4" s="78" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="78" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="78" t="s">
         <v>53</v>
@@ -4655,50 +4673,53 @@
       <c r="BQ4" s="78" t="s">
         <v>135</v>
       </c>
       <c r="BR4" s="78" t="s">
         <v>123</v>
       </c>
       <c r="BS4" s="78" t="s">
         <v>124</v>
       </c>
       <c r="BT4" s="78" t="s">
         <v>125</v>
       </c>
       <c r="BU4" s="78" t="s">
         <v>137</v>
       </c>
       <c r="BV4" s="78" t="s">
         <v>126</v>
       </c>
       <c r="BW4" s="78" t="s">
         <v>127</v>
       </c>
       <c r="BX4" s="78" t="s">
         <v>141</v>
       </c>
       <c r="BY4" s="78" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ4" s="78" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="47">
         <f t="shared" ref="B5:BB5" si="0">B6+B7+B10</f>
         <v>58.1</v>
       </c>
       <c r="C5" s="47">
         <f t="shared" si="0"/>
         <v>57.199999999999996</v>
       </c>
       <c r="D5" s="47">
         <f t="shared" si="0"/>
         <v>58.099999999999994</v>
       </c>
       <c r="E5" s="47">
         <f t="shared" si="0"/>
         <v>56.1</v>
       </c>
       <c r="F5" s="47">
         <f t="shared" si="0"/>
@@ -4962,51 +4983,54 @@
       </c>
       <c r="BT5" s="49">
         <f t="shared" si="1"/>
         <v>60.4</v>
       </c>
       <c r="BU5" s="49">
         <f>BU6+BU7+BU10</f>
         <v>64.400000000000006</v>
       </c>
       <c r="BV5" s="49">
         <f t="shared" si="1"/>
         <v>62.7</v>
       </c>
       <c r="BW5" s="49">
         <f t="shared" si="1"/>
         <v>61.5</v>
       </c>
       <c r="BX5" s="49">
         <f>BX6+BX7+BX10</f>
         <v>61.5</v>
       </c>
       <c r="BY5" s="49">
         <f>BY6+BY7+BY10</f>
         <v>65.900000000000006</v>
       </c>
-      <c r="BZ5" s="83"/>
+      <c r="BZ5" s="49">
+        <f t="shared" ref="BZ5" si="2">BZ6+BZ7+BZ10</f>
+        <v>66</v>
+      </c>
       <c r="CA5" s="83"/>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="50">
         <v>45.2</v>
       </c>
       <c r="C6" s="50">
         <v>43.9</v>
       </c>
       <c r="D6" s="50">
         <v>45.3</v>
       </c>
       <c r="E6" s="50">
         <v>43.9</v>
       </c>
       <c r="F6" s="50">
         <v>45.7</v>
       </c>
       <c r="G6" s="50">
         <v>41.8</v>
       </c>
       <c r="H6" s="50">
@@ -5197,250 +5221,252 @@
       </c>
       <c r="BR6" s="50">
         <v>51.6</v>
       </c>
       <c r="BS6" s="50">
         <v>46.9</v>
       </c>
       <c r="BT6" s="50">
         <v>48.3</v>
       </c>
       <c r="BU6" s="50">
         <v>53.4</v>
       </c>
       <c r="BV6" s="50">
         <v>51.4</v>
       </c>
       <c r="BW6" s="50">
         <v>48.6</v>
       </c>
       <c r="BX6" s="50">
         <v>49.7</v>
       </c>
       <c r="BY6" s="50">
         <v>55.4</v>
       </c>
-      <c r="BZ6" s="83"/>
+      <c r="BZ6" s="50">
+        <v>54.2</v>
+      </c>
       <c r="CA6" s="83"/>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="50">
         <f>B8+B9</f>
         <v>11.6</v>
       </c>
       <c r="C7" s="50">
-        <f t="shared" ref="C7:AN7" si="2">C8+C9</f>
+        <f t="shared" ref="C7:AN7" si="3">C8+C9</f>
         <v>12</v>
       </c>
       <c r="D7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.5</v>
       </c>
       <c r="E7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11</v>
       </c>
       <c r="F7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.6</v>
       </c>
       <c r="G7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.8</v>
       </c>
       <c r="H7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10</v>
       </c>
       <c r="I7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.199999999999999</v>
       </c>
       <c r="J7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>13</v>
       </c>
       <c r="K7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>14</v>
       </c>
       <c r="L7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12.9</v>
       </c>
       <c r="M7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.7</v>
       </c>
       <c r="N7" s="50">
         <f>N8+N9</f>
         <v>10.7</v>
       </c>
       <c r="O7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.5</v>
       </c>
       <c r="P7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.100000000000001</v>
       </c>
       <c r="Q7" s="50">
         <f>Q8+Q9</f>
         <v>10.9</v>
       </c>
       <c r="R7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.6</v>
       </c>
       <c r="S7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.8</v>
       </c>
       <c r="T7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.8</v>
       </c>
       <c r="U7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.5</v>
       </c>
       <c r="V7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12.8</v>
       </c>
       <c r="W7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>13.2</v>
       </c>
       <c r="X7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12</v>
       </c>
       <c r="Y7" s="51">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.6</v>
       </c>
       <c r="Z7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.8</v>
       </c>
       <c r="AA7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.9</v>
       </c>
       <c r="AB7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.9</v>
       </c>
       <c r="AC7" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.199999999999999</v>
       </c>
       <c r="AD7" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.7</v>
       </c>
       <c r="AE7" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12.5</v>
       </c>
       <c r="AF7" s="52">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.2</v>
       </c>
       <c r="AG7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>10.7</v>
       </c>
       <c r="AH7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12.7</v>
       </c>
       <c r="AI7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>13.6</v>
       </c>
       <c r="AJ7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12.3</v>
       </c>
       <c r="AK7" s="53">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>11.6</v>
       </c>
       <c r="AL7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>14.5</v>
       </c>
       <c r="AM7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>13.6</v>
       </c>
       <c r="AN7" s="50">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>12.3</v>
       </c>
       <c r="AO7" s="53">
         <v>11.7</v>
       </c>
       <c r="AP7" s="50">
-        <f t="shared" ref="AP7:AX7" si="3">AP8+AP9</f>
+        <f t="shared" ref="AP7:AX7" si="4">AP8+AP9</f>
         <v>11.8</v>
       </c>
       <c r="AQ7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>12.600000000000001</v>
       </c>
       <c r="AR7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>11.5</v>
       </c>
       <c r="AS7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>10.5</v>
       </c>
       <c r="AT7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>8.9</v>
       </c>
       <c r="AU7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>9.5</v>
       </c>
       <c r="AV7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>9.1</v>
       </c>
       <c r="AW7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>8.3000000000000007</v>
       </c>
       <c r="AX7" s="50">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>8.6999999999999993</v>
       </c>
       <c r="AY7" s="50">
         <f>AY8+AY9</f>
         <v>10.100000000000001</v>
       </c>
       <c r="AZ7" s="50">
         <v>9.6</v>
       </c>
       <c r="BA7" s="53">
         <v>9.1</v>
       </c>
       <c r="BB7" s="50">
         <v>12.2</v>
       </c>
       <c r="BC7" s="50">
         <v>14.7</v>
       </c>
       <c r="BD7" s="50">
         <v>13.7</v>
       </c>
       <c r="BE7" s="50">
         <v>12.8</v>
       </c>
       <c r="BF7" s="50">
@@ -5481,51 +5507,53 @@
       </c>
       <c r="BR7" s="50">
         <v>11.2</v>
       </c>
       <c r="BS7" s="50">
         <v>12.5</v>
       </c>
       <c r="BT7" s="50">
         <v>11.7</v>
       </c>
       <c r="BU7" s="50">
         <v>10.8</v>
       </c>
       <c r="BV7" s="50">
         <v>10.6</v>
       </c>
       <c r="BW7" s="50">
         <v>12.5</v>
       </c>
       <c r="BX7" s="50">
         <v>11.4</v>
       </c>
       <c r="BY7" s="50">
         <v>10.3</v>
       </c>
-      <c r="BZ7" s="83"/>
+      <c r="BZ7" s="50">
+        <v>11.3</v>
+      </c>
       <c r="CA7" s="83"/>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="54">
         <v>6</v>
       </c>
       <c r="C8" s="54">
         <v>6.2</v>
       </c>
       <c r="D8" s="54">
         <v>5.6</v>
       </c>
       <c r="E8" s="54">
         <v>5.3</v>
       </c>
       <c r="F8" s="54">
         <v>5.5</v>
       </c>
       <c r="G8" s="54">
         <v>5.7</v>
       </c>
       <c r="H8" s="54">
@@ -5716,51 +5744,53 @@
       </c>
       <c r="BR8" s="50">
         <v>6.5</v>
       </c>
       <c r="BS8" s="50">
         <v>7.4</v>
       </c>
       <c r="BT8" s="50">
         <v>6.3</v>
       </c>
       <c r="BU8" s="50">
         <v>5.8</v>
       </c>
       <c r="BV8" s="50">
         <v>6.2</v>
       </c>
       <c r="BW8" s="50">
         <v>7.2</v>
       </c>
       <c r="BX8" s="50">
         <v>6.1</v>
       </c>
       <c r="BY8" s="50">
         <v>5.3</v>
       </c>
-      <c r="BZ8" s="83"/>
+      <c r="BZ8" s="50">
+        <v>6.4</v>
+      </c>
       <c r="CA8" s="83"/>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" s="24" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="50">
         <v>5.6</v>
       </c>
       <c r="C9" s="50">
         <v>5.8</v>
       </c>
       <c r="D9" s="50">
         <v>5.9</v>
       </c>
       <c r="E9" s="50">
         <v>5.7</v>
       </c>
       <c r="F9" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="G9" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="H9" s="50">
@@ -5951,51 +5981,53 @@
       </c>
       <c r="BR9" s="50">
         <v>4.7</v>
       </c>
       <c r="BS9" s="50">
         <v>5.0999999999999996</v>
       </c>
       <c r="BT9" s="50">
         <v>5.4</v>
       </c>
       <c r="BU9" s="50">
         <v>5</v>
       </c>
       <c r="BV9" s="50">
         <v>4.4000000000000004</v>
       </c>
       <c r="BW9" s="50">
         <v>5.3</v>
       </c>
       <c r="BX9" s="50">
         <v>5.3</v>
       </c>
       <c r="BY9" s="50">
         <v>5</v>
       </c>
-      <c r="BZ9" s="83"/>
+      <c r="BZ9" s="50">
+        <v>4.9000000000000004</v>
+      </c>
       <c r="CA9" s="83"/>
     </row>
     <row r="10" spans="1:79" ht="27">
       <c r="A10" s="22" t="s">
         <v>136</v>
       </c>
       <c r="B10" s="50">
         <v>1.3</v>
       </c>
       <c r="C10" s="50">
         <v>1.3</v>
       </c>
       <c r="D10" s="50">
         <v>1.3</v>
       </c>
       <c r="E10" s="50">
         <v>1.2</v>
       </c>
       <c r="F10" s="50">
         <v>1.2</v>
       </c>
       <c r="G10" s="50">
         <v>1.2</v>
       </c>
       <c r="H10" s="50">
@@ -6186,359 +6218,364 @@
       </c>
       <c r="BR10" s="50">
         <v>0.7</v>
       </c>
       <c r="BS10" s="50">
         <v>0.5</v>
       </c>
       <c r="BT10" s="50">
         <v>0.4</v>
       </c>
       <c r="BU10" s="50">
         <v>0.2</v>
       </c>
       <c r="BV10" s="50">
         <v>0.7</v>
       </c>
       <c r="BW10" s="50">
         <v>0.4</v>
       </c>
       <c r="BX10" s="50">
         <v>0.4</v>
       </c>
       <c r="BY10" s="50">
         <v>0.2</v>
       </c>
-      <c r="BZ10" s="83"/>
+      <c r="BZ10" s="50">
+        <v>0.5</v>
+      </c>
       <c r="CA10" s="83"/>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="57">
-        <f t="shared" ref="B11:P11" si="4">B12+B13</f>
+        <f t="shared" ref="B11:P11" si="5">B12+B13</f>
         <v>26.9</v>
       </c>
       <c r="C11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>35.800000000000004</v>
       </c>
       <c r="D11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>37.700000000000003</v>
       </c>
       <c r="E11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>35.5</v>
       </c>
       <c r="F11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>18.200000000000003</v>
       </c>
       <c r="G11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>26.3</v>
       </c>
       <c r="H11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>28.1</v>
       </c>
       <c r="I11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>27.5</v>
       </c>
       <c r="J11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>29.1</v>
       </c>
       <c r="K11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>29.3</v>
       </c>
       <c r="L11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>31.7</v>
       </c>
       <c r="M11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>29.400000000000002</v>
       </c>
       <c r="N11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>19.799999999999997</v>
       </c>
       <c r="O11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>21.9</v>
       </c>
       <c r="P11" s="57">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>22.900000000000002</v>
       </c>
       <c r="Q11" s="57">
         <f>Q12+Q13</f>
         <v>25.3</v>
       </c>
       <c r="R11" s="58">
-        <f t="shared" ref="R11:Z11" si="5">R12+R13</f>
+        <f t="shared" ref="R11:Z11" si="6">R12+R13</f>
         <v>22.3</v>
       </c>
       <c r="S11" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>20.6</v>
       </c>
       <c r="T11" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>20.799999999999997</v>
       </c>
       <c r="U11" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="V11" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>22.599999999999998</v>
       </c>
       <c r="W11" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>19.799999999999997</v>
       </c>
       <c r="X11" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>22.4</v>
       </c>
       <c r="Y11" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>25.2</v>
       </c>
       <c r="Z11" s="57">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>24.5</v>
       </c>
       <c r="AA11" s="57">
         <f>AA12+AA13</f>
         <v>24.5</v>
       </c>
       <c r="AB11" s="57">
         <f>AB12+AB13</f>
         <v>26.599999999999998</v>
       </c>
       <c r="AC11" s="59">
         <f>AC12+AC13</f>
         <v>24.599999999999998</v>
       </c>
       <c r="AD11" s="59">
         <f>AD12+AD13</f>
         <v>23.5</v>
       </c>
       <c r="AE11" s="57">
-        <f t="shared" ref="AE11:BB11" si="6">AE12+AE13</f>
+        <f t="shared" ref="AE11:BB11" si="7">AE12+AE13</f>
         <v>22.3</v>
       </c>
       <c r="AF11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>24.6</v>
       </c>
       <c r="AG11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>25.8</v>
       </c>
       <c r="AH11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>25.5</v>
       </c>
       <c r="AI11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>24.5</v>
       </c>
       <c r="AJ11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>27.3</v>
       </c>
       <c r="AK11" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>27.9</v>
       </c>
       <c r="AL11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>24.1</v>
       </c>
       <c r="AM11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>23.6</v>
       </c>
       <c r="AN11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>26.4</v>
       </c>
       <c r="AO11" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>27.9</v>
       </c>
       <c r="AP11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>23.299999999999997</v>
       </c>
       <c r="AQ11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>23</v>
       </c>
       <c r="AR11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>25.5</v>
       </c>
       <c r="AS11" s="57">
         <f>AS12+AS13</f>
         <v>26.4</v>
       </c>
       <c r="AT11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>22.5</v>
       </c>
       <c r="AU11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>22.200000000000003</v>
       </c>
       <c r="AV11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>24.5</v>
       </c>
       <c r="AW11" s="59">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>25.299999999999997</v>
       </c>
       <c r="AX11" s="59">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>21.2</v>
       </c>
       <c r="AY11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>25</v>
       </c>
       <c r="AZ11" s="57">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>27.9</v>
       </c>
       <c r="BA11" s="57">
         <v>27.7</v>
       </c>
       <c r="BB11" s="59">
-        <f t="shared" si="6"/>
+        <f t="shared" si="7"/>
         <v>20</v>
       </c>
       <c r="BC11" s="59">
         <v>24.2</v>
       </c>
       <c r="BD11" s="57">
         <f>BD12+BD13</f>
         <v>29.6</v>
       </c>
       <c r="BE11" s="59">
         <v>28.8</v>
       </c>
       <c r="BF11" s="59">
-        <f t="shared" ref="BF11:BW11" si="7">BF12+BF13</f>
+        <f t="shared" ref="BF11:BW11" si="8">BF12+BF13</f>
         <v>21.599999999999998</v>
       </c>
       <c r="BG11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24.299999999999997</v>
       </c>
       <c r="BH11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>27.5</v>
       </c>
       <c r="BI11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>26.5</v>
       </c>
       <c r="BJ11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>19.2</v>
       </c>
       <c r="BK11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>21.3</v>
       </c>
       <c r="BL11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24.400000000000002</v>
       </c>
       <c r="BM11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>25</v>
       </c>
       <c r="BN11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>26.099999999999998</v>
       </c>
       <c r="BO11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>29.799999999999997</v>
       </c>
       <c r="BP11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>30.900000000000002</v>
       </c>
       <c r="BQ11" s="59">
         <f>BQ12+BQ13+BQ14</f>
         <v>28.13</v>
       </c>
       <c r="BR11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24.3</v>
       </c>
       <c r="BS11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>27.7</v>
       </c>
       <c r="BT11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>29.3</v>
       </c>
       <c r="BU11" s="59">
         <f>BU12+BU13+BU14</f>
         <v>27.5</v>
       </c>
       <c r="BV11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>24.599999999999998</v>
       </c>
       <c r="BW11" s="59">
-        <f t="shared" si="7"/>
+        <f t="shared" si="8"/>
         <v>29.700000000000003</v>
       </c>
       <c r="BX11" s="59">
         <f>BX12+BX13</f>
         <v>30.6</v>
       </c>
       <c r="BY11" s="59">
         <f>BY12+BY13</f>
         <v>28.2</v>
       </c>
-      <c r="BZ11" s="83"/>
+      <c r="BZ11" s="59">
+        <f t="shared" ref="BZ11" si="9">BZ12+BZ13</f>
+        <v>25.7</v>
+      </c>
       <c r="CA11" s="83"/>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="50">
         <v>21.7</v>
       </c>
       <c r="C12" s="50">
         <v>31.1</v>
       </c>
       <c r="D12" s="50">
         <v>31.3</v>
       </c>
       <c r="E12" s="50">
         <v>30</v>
       </c>
       <c r="F12" s="50">
         <v>20.100000000000001</v>
       </c>
       <c r="G12" s="50">
         <v>26.6</v>
       </c>
       <c r="H12" s="50">
@@ -6729,51 +6766,53 @@
       </c>
       <c r="BR12" s="50">
         <v>21.3</v>
       </c>
       <c r="BS12" s="50">
         <v>22.4</v>
       </c>
       <c r="BT12" s="50">
         <v>24.8</v>
       </c>
       <c r="BU12" s="50">
         <v>24.5</v>
       </c>
       <c r="BV12" s="50">
         <v>20.7</v>
       </c>
       <c r="BW12" s="50">
         <v>24.3</v>
       </c>
       <c r="BX12" s="50">
         <v>25.7</v>
       </c>
       <c r="BY12" s="50">
         <v>24.5</v>
       </c>
-      <c r="BZ12" s="83"/>
+      <c r="BZ12" s="50">
+        <v>21.9</v>
+      </c>
       <c r="CA12" s="83"/>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="50">
         <v>5.2</v>
       </c>
       <c r="C13" s="50">
         <v>4.7</v>
       </c>
       <c r="D13" s="50">
         <v>6.4</v>
       </c>
       <c r="E13" s="50">
         <v>5.5</v>
       </c>
       <c r="F13" s="50">
         <v>-1.9</v>
       </c>
       <c r="G13" s="50">
         <v>-0.3</v>
       </c>
       <c r="H13" s="50">
@@ -6964,51 +7003,53 @@
       </c>
       <c r="BR13" s="50">
         <v>3</v>
       </c>
       <c r="BS13" s="50">
         <v>5.3</v>
       </c>
       <c r="BT13" s="50">
         <v>4.5</v>
       </c>
       <c r="BU13" s="50">
         <v>2.9</v>
       </c>
       <c r="BV13" s="50">
         <v>3.9</v>
       </c>
       <c r="BW13" s="50">
         <v>5.4</v>
       </c>
       <c r="BX13" s="50">
         <v>4.9000000000000004</v>
       </c>
       <c r="BY13" s="50">
         <v>3.7</v>
       </c>
-      <c r="BZ13" s="83"/>
+      <c r="BZ13" s="50">
+        <v>3.8</v>
+      </c>
       <c r="CA13" s="83"/>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" s="22" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="50"/>
       <c r="F14" s="50"/>
       <c r="G14" s="50"/>
       <c r="H14" s="50"/>
       <c r="I14" s="50"/>
       <c r="J14" s="50"/>
       <c r="K14" s="50"/>
       <c r="L14" s="50"/>
       <c r="M14" s="50"/>
       <c r="N14" s="50"/>
       <c r="O14" s="50"/>
       <c r="P14" s="50"/>
       <c r="Q14" s="50"/>
       <c r="R14" s="51"/>
       <c r="S14" s="51"/>
       <c r="T14" s="51"/>
@@ -7051,359 +7092,362 @@
       <c r="BE14" s="61"/>
       <c r="BF14" s="61"/>
       <c r="BG14" s="61"/>
       <c r="BH14" s="61"/>
       <c r="BI14" s="61"/>
       <c r="BJ14" s="61"/>
       <c r="BK14" s="61"/>
       <c r="BL14" s="61"/>
       <c r="BM14" s="61"/>
       <c r="BN14" s="61"/>
       <c r="BO14" s="61"/>
       <c r="BP14" s="61"/>
       <c r="BQ14" s="62">
         <v>0.03</v>
       </c>
       <c r="BR14" s="61"/>
       <c r="BS14" s="61"/>
       <c r="BT14" s="61"/>
       <c r="BU14" s="61">
         <v>0.1</v>
       </c>
       <c r="BV14" s="61"/>
       <c r="BW14" s="61"/>
       <c r="BX14" s="61"/>
       <c r="BY14" s="61"/>
-      <c r="BZ14" s="83"/>
+      <c r="BZ14" s="61"/>
       <c r="CA14" s="83"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="57">
-        <f t="shared" ref="B15:AA15" si="8">B16-B17</f>
+        <f t="shared" ref="B15:AA15" si="10">B16-B17</f>
         <v>10.799999999999997</v>
       </c>
       <c r="C15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>8.1000000000000014</v>
       </c>
       <c r="D15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>5.9000000000000057</v>
       </c>
       <c r="E15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>6.5</v>
       </c>
       <c r="F15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>27</v>
       </c>
       <c r="G15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>24.5</v>
       </c>
       <c r="H15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>23.200000000000003</v>
       </c>
       <c r="I15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>20</v>
       </c>
       <c r="J15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>4.1999999999999957</v>
       </c>
       <c r="K15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>3.1000000000000014</v>
       </c>
       <c r="L15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>5.8999999999999986</v>
       </c>
       <c r="M15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>7.8999999999999986</v>
       </c>
       <c r="N15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>22.099999999999998</v>
       </c>
       <c r="O15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>21.199999999999996</v>
       </c>
       <c r="P15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>17.2</v>
       </c>
       <c r="Q15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>14.300000000000004</v>
       </c>
       <c r="R15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>23.099999999999998</v>
       </c>
       <c r="S15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>27.699999999999996</v>
       </c>
       <c r="T15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>24.4</v>
       </c>
       <c r="U15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>19.8</v>
       </c>
       <c r="V15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>23.400000000000002</v>
       </c>
       <c r="W15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>22.799999999999997</v>
       </c>
       <c r="X15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>18.5</v>
       </c>
       <c r="Y15" s="58">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>14.5</v>
       </c>
       <c r="Z15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>19.399999999999999</v>
       </c>
       <c r="AA15" s="57">
-        <f t="shared" si="8"/>
+        <f t="shared" si="10"/>
         <v>16.8</v>
       </c>
       <c r="AB15" s="57">
         <f>AB16-AB17</f>
         <v>13.5</v>
       </c>
       <c r="AC15" s="59">
         <f>AC16-AC17</f>
         <v>11.8</v>
       </c>
       <c r="AD15" s="59">
         <f>AD16-AD17</f>
         <v>28.299999999999997</v>
       </c>
       <c r="AE15" s="57">
-        <f t="shared" ref="AE15:BB15" si="9">AE16-AE17</f>
+        <f t="shared" ref="AE15:BB15" si="11">AE16-AE17</f>
         <v>21.299999999999997</v>
       </c>
       <c r="AF15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>17.100000000000001</v>
       </c>
       <c r="AG15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>13.699999999999996</v>
       </c>
       <c r="AH15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>7.3000000000000007</v>
       </c>
       <c r="AI15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>6.1999999999999993</v>
       </c>
       <c r="AJ15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>4.6999999999999993</v>
       </c>
       <c r="AK15" s="60">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>4</v>
       </c>
       <c r="AL15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>6.8000000000000007</v>
       </c>
       <c r="AM15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>5.0999999999999979</v>
       </c>
       <c r="AN15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>4.0999999999999979</v>
       </c>
       <c r="AO15" s="60">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>3.3000000000000007</v>
       </c>
       <c r="AP15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>10.5</v>
       </c>
       <c r="AQ15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>9.6999999999999957</v>
       </c>
       <c r="AR15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>8.1999999999999993</v>
       </c>
       <c r="AS15" s="57">
         <f>AS16-AS17</f>
         <v>8</v>
       </c>
       <c r="AT15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>15.199999999999996</v>
       </c>
       <c r="AU15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>14.899999999999999</v>
       </c>
       <c r="AV15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>14.400000000000002</v>
       </c>
       <c r="AW15" s="59">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>11.700000000000003</v>
       </c>
       <c r="AX15" s="59">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>16.700000000000003</v>
       </c>
       <c r="AY15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>13.099999999999998</v>
       </c>
       <c r="AZ15" s="57">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>10.7</v>
       </c>
       <c r="BA15" s="57">
         <v>8.1</v>
       </c>
       <c r="BB15" s="59">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>15.900000000000002</v>
       </c>
       <c r="BC15" s="59">
         <v>12.1</v>
       </c>
       <c r="BD15" s="57">
         <f>BD16-BD17</f>
         <v>5.6999999999999993</v>
       </c>
       <c r="BE15" s="59">
         <v>4</v>
       </c>
       <c r="BF15" s="59">
-        <f t="shared" ref="BF15:BW15" si="10">BF16-BF17</f>
+        <f t="shared" ref="BF15:BW15" si="12">BF16-BF17</f>
         <v>9.2999999999999972</v>
       </c>
       <c r="BG15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>11.5</v>
       </c>
       <c r="BH15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>10.899999999999999</v>
       </c>
       <c r="BI15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>8.6000000000000014</v>
       </c>
       <c r="BJ15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>21.6</v>
       </c>
       <c r="BK15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>22.5</v>
       </c>
       <c r="BL15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>19.699999999999996</v>
       </c>
       <c r="BM15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>14.8</v>
       </c>
       <c r="BN15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>10.199999999999999</v>
       </c>
       <c r="BO15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>8.2000000000000028</v>
       </c>
       <c r="BP15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>7.8999999999999986</v>
       </c>
       <c r="BQ15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>7.0000000000000036</v>
       </c>
       <c r="BR15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>10.199999999999999</v>
       </c>
       <c r="BS15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>9.8000000000000007</v>
       </c>
       <c r="BT15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>8.3999999999999986</v>
       </c>
       <c r="BU15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>5.5</v>
       </c>
       <c r="BV15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>10.100000000000001</v>
       </c>
       <c r="BW15" s="59">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>6.2000000000000028</v>
       </c>
       <c r="BX15" s="59">
         <f>BX16-BX17</f>
         <v>5.2999999999999972</v>
       </c>
       <c r="BY15" s="59">
         <f>BY16-BY17</f>
         <v>3.1999999999999993</v>
       </c>
-      <c r="BZ15" s="83"/>
+      <c r="BZ15" s="59">
+        <f t="shared" ref="BZ15" si="13">BZ16-BZ17</f>
+        <v>5.7000000000000028</v>
+      </c>
       <c r="CA15" s="83"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="50">
         <v>53.4</v>
       </c>
       <c r="C16" s="50">
         <v>51.9</v>
       </c>
       <c r="D16" s="50">
         <v>50.2</v>
       </c>
       <c r="E16" s="50">
         <v>49.3</v>
       </c>
       <c r="F16" s="50">
         <v>63.3</v>
       </c>
       <c r="G16" s="50">
         <v>62.7</v>
       </c>
       <c r="H16" s="50">
@@ -7594,51 +7638,53 @@
       </c>
       <c r="BR16" s="50">
         <v>37.4</v>
       </c>
       <c r="BS16" s="50">
         <v>39</v>
       </c>
       <c r="BT16" s="50">
         <v>37.5</v>
       </c>
       <c r="BU16" s="50">
         <v>31.2</v>
       </c>
       <c r="BV16" s="50">
         <v>37.5</v>
       </c>
       <c r="BW16" s="50">
         <v>36.6</v>
       </c>
       <c r="BX16" s="50">
         <v>35.299999999999997</v>
       </c>
       <c r="BY16" s="50">
         <v>29.5</v>
       </c>
-      <c r="BZ16" s="83"/>
+      <c r="BZ16" s="50">
+        <v>32.700000000000003</v>
+      </c>
       <c r="CA16" s="83"/>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="50">
         <v>42.6</v>
       </c>
       <c r="C17" s="50">
         <v>43.8</v>
       </c>
       <c r="D17" s="50">
         <v>44.3</v>
       </c>
       <c r="E17" s="50">
         <v>42.8</v>
       </c>
       <c r="F17" s="50">
         <v>36.299999999999997</v>
       </c>
       <c r="G17" s="50">
         <v>38.200000000000003</v>
       </c>
       <c r="H17" s="50">
@@ -7829,51 +7875,53 @@
       </c>
       <c r="BR17" s="50">
         <v>27.2</v>
       </c>
       <c r="BS17" s="50">
         <v>29.2</v>
       </c>
       <c r="BT17" s="50">
         <v>29.1</v>
       </c>
       <c r="BU17" s="50">
         <v>25.7</v>
       </c>
       <c r="BV17" s="50">
         <v>27.4</v>
       </c>
       <c r="BW17" s="50">
         <v>30.4</v>
       </c>
       <c r="BX17" s="50">
         <v>30</v>
       </c>
       <c r="BY17" s="50">
         <v>26.3</v>
       </c>
-      <c r="BZ17" s="83"/>
+      <c r="BZ17" s="50">
+        <v>27</v>
+      </c>
       <c r="CA17" s="83"/>
     </row>
     <row r="18" spans="1:79">
       <c r="A18" s="63" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="50">
         <v>4.2</v>
       </c>
       <c r="C18" s="50">
         <v>-1.1000000000000001</v>
       </c>
       <c r="D18" s="50">
         <v>-1.7</v>
       </c>
       <c r="E18" s="50">
         <v>1.9</v>
       </c>
       <c r="F18" s="50">
         <v>-2.7</v>
       </c>
       <c r="G18" s="50">
         <v>-4.5999999999999996</v>
       </c>
       <c r="H18" s="50">
@@ -8064,427 +8112,433 @@
       </c>
       <c r="BR18" s="50">
         <v>2</v>
       </c>
       <c r="BS18" s="50">
         <v>2.6</v>
       </c>
       <c r="BT18" s="50">
         <v>1.9</v>
       </c>
       <c r="BU18" s="50">
         <v>2.6</v>
       </c>
       <c r="BV18" s="50">
         <v>2.6</v>
       </c>
       <c r="BW18" s="50">
         <v>2.6</v>
       </c>
       <c r="BX18" s="50">
         <v>2.6</v>
       </c>
       <c r="BY18" s="50">
         <v>2.7</v>
       </c>
-      <c r="BZ18" s="83"/>
+      <c r="BZ18" s="50">
+        <v>2.6</v>
+      </c>
       <c r="CA18" s="83"/>
     </row>
     <row r="19" spans="1:79">
       <c r="A19" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="57">
         <f>B5+B11+B15+B18</f>
         <v>100</v>
       </c>
       <c r="C19" s="57">
         <f>C5+C11+C15+C18</f>
         <v>100</v>
       </c>
       <c r="D19" s="57">
-        <f t="shared" ref="D19:Z19" si="11">D5+D11+D15+D18</f>
+        <f t="shared" ref="D19:Z19" si="14">D5+D11+D15+D18</f>
         <v>100</v>
       </c>
       <c r="E19" s="57">
         <f>E5+E11+E15+E18</f>
         <v>100</v>
       </c>
       <c r="F19" s="57">
         <f>F5+F11+F15+F18</f>
         <v>100.00000000000001</v>
       </c>
       <c r="G19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="H19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="I19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="J19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="K19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="L19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="M19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="N19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="O19" s="57">
         <f>O5+O11+O15+O18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="P19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="Q19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="R19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="S19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>99.999999999999986</v>
       </c>
       <c r="T19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>99.999999999999986</v>
       </c>
       <c r="U19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>99.999999999999986</v>
       </c>
       <c r="V19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="W19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="X19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="Y19" s="58">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="Z19" s="57">
-        <f t="shared" si="11"/>
+        <f t="shared" si="14"/>
         <v>100</v>
       </c>
       <c r="AA19" s="57">
         <f>AA5+AA11+AA15+AA18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="AB19" s="57">
         <f>AB5+AB11+AB15+AB18</f>
         <v>100</v>
       </c>
       <c r="AC19" s="47">
         <f>AC5+AC11+AC15+AC18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="AD19" s="47">
         <f>AD5+AD11+AD15+AD18</f>
         <v>100</v>
       </c>
       <c r="AE19" s="57">
-        <f t="shared" ref="AE19:BD19" si="12">AE5+AE11+AE15+AE18</f>
+        <f t="shared" ref="AE19:BD19" si="15">AE5+AE11+AE15+AE18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="AF19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="AG19" s="57">
         <f>AG5+AG11+AG15+AG18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="AH19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AI19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AJ19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AK19" s="57">
         <f>AK5+AK11+AK15+AK18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="AL19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AM19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AN19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AO19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AP19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="AQ19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AR19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="AS19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="AT19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AU19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AV19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100.00000000000001</v>
       </c>
       <c r="AW19" s="67">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>99.999999999999986</v>
       </c>
       <c r="AX19" s="67">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="AY19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="AZ19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BA19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="BB19" s="67">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="BC19" s="67">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100</v>
       </c>
       <c r="BD19" s="57">
-        <f t="shared" si="12"/>
+        <f t="shared" si="15"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BE19" s="67">
         <v>100</v>
       </c>
       <c r="BF19" s="67">
-        <f t="shared" ref="BF19:BW19" si="13">BF5+BF11+BF15+BF18</f>
+        <f t="shared" ref="BF19:BW19" si="16">BF5+BF11+BF15+BF18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="BG19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BH19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BI19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BJ19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BK19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BL19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BM19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BN19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BO19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BP19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100.00000000000001</v>
       </c>
       <c r="BQ19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100.03</v>
       </c>
       <c r="BR19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BS19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>99.999999999999986</v>
       </c>
       <c r="BT19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BU19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BV19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BW19" s="67">
-        <f t="shared" si="13"/>
+        <f t="shared" si="16"/>
         <v>100</v>
       </c>
       <c r="BX19" s="67">
         <f>BX5+BX11+BX15+BX18</f>
         <v>99.999999999999986</v>
       </c>
       <c r="BY19" s="67">
         <f>BY5+BY11+BY15+BY18</f>
         <v>100.00000000000001</v>
       </c>
-      <c r="BZ19" s="83"/>
+      <c r="BZ19" s="67">
+        <f t="shared" ref="BZ19" si="17">BZ5+BZ11+BZ15+BZ18</f>
+        <v>100</v>
+      </c>
       <c r="CA19" s="83"/>
     </row>
     <row r="22" spans="1:79" ht="16.5" customHeight="1">
-      <c r="A22" s="89" t="s">
+      <c r="A22" s="88" t="s">
         <v>97</v>
       </c>
-      <c r="B22" s="89"/>
+      <c r="B22" s="88"/>
     </row>
     <row r="23" spans="1:79" ht="48.75" customHeight="1">
       <c r="A23" s="72" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="72"/>
     </row>
-    <row r="24" spans="1:79" ht="35.450000000000003" customHeight="1">
+    <row r="24" spans="1:79" ht="49.5" customHeight="1">
       <c r="A24" s="80" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="80"/>
     </row>
     <row r="25" spans="1:79" ht="52.5" customHeight="1">
       <c r="A25" s="80" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80"/>
     </row>
-    <row r="26" spans="1:79" ht="50.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B26" s="80"/>
+    <row r="26" spans="1:79" ht="39.75" customHeight="1">
+      <c r="A26" s="89" t="s">
+        <v>146</v>
+      </c>
+      <c r="B26" s="90"/>
     </row>
     <row r="27" spans="1:79">
-      <c r="A27" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="89"/>
+      <c r="A27" s="88" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27" s="88"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A26:B26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="BQ11 BU11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-2006</vt:lpstr>
-      <vt:lpstr>2007-2025</vt:lpstr>
+      <vt:lpstr>2007-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>