--- v1 (2026-07-31)
+++ v2 (2026-10-28)
@@ -4,64 +4,64 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14385" yWindow="-225" windowWidth="14520" windowHeight="12495" tabRatio="920"/>
+    <workbookView xWindow="96" yWindow="-12" windowWidth="22560" windowHeight="9420" tabRatio="920"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="1995-2006" sheetId="30" r:id="rId3"/>
     <sheet name="2007-2026" sheetId="31" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="154">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -140,53 +140,50 @@
     <t>органов государственного управления</t>
   </si>
   <si>
     <t>на индивидуальные товары и услуги</t>
   </si>
   <si>
     <t>на коллективные услуги</t>
   </si>
   <si>
     <t>некоммерческих организаций, обслуживающих домашние хозяйства</t>
   </si>
   <si>
     <t>Валовое накопление</t>
   </si>
   <si>
     <t>валовое накопление основного капитала</t>
   </si>
   <si>
     <t>изменение запасов материальных оборотных средств</t>
   </si>
   <si>
     <t>Чистый экспорт</t>
   </si>
   <si>
     <t xml:space="preserve">приобретение минус выбытие ценностей </t>
-  </si>
-[...1 lines deleted...]
-    <t>aig.isabekova@aspire.gov.kz, m.akimbek@aspire.gov.kz</t>
   </si>
   <si>
     <t>экспорт товаров и услуг</t>
   </si>
   <si>
     <t>импорт товаров и услуг</t>
   </si>
   <si>
     <t>в % год к предыдущему году</t>
   </si>
   <si>
     <t>Дефлятор ВВП методом конечного использования</t>
   </si>
   <si>
     <t>11190101</t>
   </si>
   <si>
     <t>111901011</t>
   </si>
   <si>
     <t>111901012</t>
   </si>
   <si>
     <t>1119010121</t>
   </si>
@@ -539,53 +536,50 @@
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Номер телефона:</t>
   </si>
   <si>
     <t>С 1995-2006гг. - приведены годовые данные, с 2007 года по настоящее время - данные по кварталам с накоплением и годовые</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом производства 
 </t>
   </si>
   <si>
     <t xml:space="preserve">ВВП методом доходов 
 </t>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
   <si>
     <t>9 месяцев 2025г.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Исабекова А., Әкімбек М.</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>По предварительным данным</t>
     </r>
   </si>
   <si>
     <r>
       <t>2025 год</t>
@@ -605,50 +599,71 @@
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные с 2025 года рассчитаны с учетом изменений, внесенных в Методику оценки ненаблюдаемой экономики от 21 августа 2025 года и Методику оценки объемов незаконной деятельности от 29 августа 2025 года.</t>
     </r>
   </si>
   <si>
     <r>
       <t>1 квартал 2026г.</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>Исабекова А.</t>
+  </si>
+  <si>
+    <t>aig.isabekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <r>
+      <t>1 полугодие 2026г.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="10"/>
@@ -1103,54 +1118,54 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный_Кварт" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -1433,427 +1448,429 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279611/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="37">
         <v>1119</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="36" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="69" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="38" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="16" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="69" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="16" customFormat="1" ht="30" customHeight="1">
       <c r="A6" s="39" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="40" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="16" customFormat="1" ht="19.5" customHeight="1">
       <c r="A7" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="68" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" s="16" customFormat="1" ht="16.899999999999999" customHeight="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="16" customFormat="1" ht="16.95" customHeight="1">
       <c r="A8" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="84" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="16" customFormat="1">
       <c r="A9" s="36" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="68"/>
     </row>
-    <row r="10" spans="1:13" s="16" customFormat="1">
+    <row r="10" spans="1:13" s="16" customFormat="1" ht="26.4">
       <c r="A10" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="68" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="16" customFormat="1">
       <c r="A11" s="36" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="40"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="70" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="71" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="16" customFormat="1" ht="25.5">
+    <row r="14" spans="1:13" s="16" customFormat="1" ht="26.4">
       <c r="A14" s="88" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="85" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="16" customFormat="1" ht="25.5">
+    <row r="15" spans="1:13" s="16" customFormat="1" ht="26.4">
       <c r="A15" s="89"/>
       <c r="B15" s="85" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="16" customFormat="1">
       <c r="A16" s="90"/>
-      <c r="B16" s="87" t="s">
-        <v>146</v>
+      <c r="B16" s="86" t="s">
+        <v>145</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" s="16" customFormat="1" ht="18.600000000000001" customHeight="1">
       <c r="A17" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="71" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="M17" s="17"/>
     </row>
-    <row r="18" spans="1:13" ht="14.45" customHeight="1">
+    <row r="18" spans="1:13" ht="14.4" customHeight="1">
       <c r="A18" s="36" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="42">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1">
       <c r="A19" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="42">
-        <v>46307</v>
+        <v>46371</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="22.5" customHeight="1">
       <c r="A20" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="38" t="s">
         <v>29</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="36" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" ht="14.45" customHeight="1">
+    <row r="22" spans="1:13" ht="14.4" customHeight="1">
       <c r="A22" s="36" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B22" s="43" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1">
       <c r="A23" s="36" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="44" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="14"/>
       <c r="B24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13">
       <c r="M28" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
-    <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
+    <hyperlink ref="B23" r:id="rId3"/>
     <hyperlink ref="B17" r:id="rId4"/>
     <hyperlink ref="B16" r:id="rId5"/>
-    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/"/>
+    <hyperlink ref="B14" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347796/"/>
     <hyperlink ref="B15" r:id="rId7" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="4.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="26.4">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="11" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:CO21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="13.5703125" style="1" customWidth="1"/>
-[...38 lines deleted...]
-    <col min="93" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="13.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="32.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="8.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="18" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="26" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="28" max="30" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="11.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="32" max="34" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="11.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="36" max="37" width="10.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="40" max="41" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="42" max="43" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="44" max="45" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="16.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="48" max="49" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="50" max="51" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="53" max="55" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="57" max="59" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="61" max="63" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="65" max="67" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="69" max="71" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="10.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="73" max="92" width="11.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="93" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:93" s="8" customFormat="1" ht="15.75">
+    <row r="2" spans="1:93" s="8" customFormat="1" ht="15.6">
       <c r="A2" s="8">
         <v>1119</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:93" ht="12.75">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:93" ht="13.2">
       <c r="N3" s="73" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:93" s="9" customFormat="1" ht="49.5" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="74"/>
       <c r="C4" s="7">
         <v>1995</v>
       </c>
       <c r="D4" s="7">
         <v>1996</v>
       </c>
       <c r="E4" s="7">
         <v>1997</v>
       </c>
       <c r="F4" s="7">
         <v>1998</v>
       </c>
       <c r="G4" s="7">
         <v>1999</v>
       </c>
       <c r="H4" s="7">
         <v>2000</v>
       </c>
@@ -1934,51 +1951,51 @@
       <c r="BS4" s="28"/>
       <c r="BT4" s="28"/>
       <c r="BU4" s="28"/>
       <c r="BV4" s="28"/>
       <c r="BW4" s="28"/>
       <c r="BX4" s="28"/>
       <c r="BY4" s="28"/>
       <c r="BZ4" s="28"/>
       <c r="CA4" s="28"/>
       <c r="CB4" s="28"/>
       <c r="CC4" s="28"/>
       <c r="CD4" s="28"/>
       <c r="CE4" s="28"/>
       <c r="CF4" s="28"/>
       <c r="CG4" s="28"/>
       <c r="CH4" s="28"/>
       <c r="CI4" s="28"/>
       <c r="CJ4" s="28"/>
       <c r="CK4" s="28"/>
       <c r="CL4" s="28"/>
       <c r="CM4" s="28"/>
       <c r="CN4" s="28"/>
     </row>
     <row r="5" spans="1:93" s="9" customFormat="1" ht="24.75" customHeight="1">
       <c r="A5" s="75" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="20">
         <v>282.60000000000002</v>
       </c>
       <c r="D5" s="20">
         <v>141.69999999999999</v>
       </c>
       <c r="E5" s="20">
         <v>120.9</v>
       </c>
       <c r="F5" s="20">
         <v>108.2</v>
       </c>
       <c r="G5" s="20">
         <v>114.6</v>
       </c>
       <c r="H5" s="20">
         <v>110.1</v>
       </c>
       <c r="I5" s="20">
         <v>109.7</v>
       </c>
@@ -2055,53 +2072,53 @@
       <c r="BR5" s="30"/>
       <c r="BS5" s="30"/>
       <c r="BT5" s="30"/>
       <c r="BU5" s="30"/>
       <c r="BV5" s="30"/>
       <c r="BW5" s="30"/>
       <c r="BX5" s="30"/>
       <c r="BY5" s="30"/>
       <c r="BZ5" s="30"/>
       <c r="CA5" s="30"/>
       <c r="CB5" s="30"/>
       <c r="CC5" s="30"/>
       <c r="CD5" s="30"/>
       <c r="CE5" s="30"/>
       <c r="CF5" s="30"/>
       <c r="CG5" s="30"/>
       <c r="CH5" s="30"/>
       <c r="CI5" s="30"/>
       <c r="CJ5" s="30"/>
       <c r="CK5" s="30"/>
       <c r="CL5" s="30"/>
       <c r="CM5" s="30"/>
       <c r="CN5" s="30"/>
       <c r="CO5" s="22"/>
     </row>
-    <row r="6" spans="1:93" s="9" customFormat="1" ht="12.75">
+    <row r="6" spans="1:93" s="9" customFormat="1" ht="13.2">
       <c r="A6" s="76" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="48">
         <v>276.2</v>
       </c>
       <c r="D6" s="48">
         <v>139.30000000000001</v>
       </c>
       <c r="E6" s="48">
         <v>120</v>
       </c>
       <c r="F6" s="48">
         <v>108.5</v>
       </c>
       <c r="G6" s="48">
         <v>114.5</v>
       </c>
       <c r="H6" s="48">
         <v>108.8</v>
       </c>
       <c r="I6" s="48">
         <v>108.2</v>
       </c>
@@ -2177,53 +2194,53 @@
       <c r="BQ6" s="32"/>
       <c r="BR6" s="32"/>
       <c r="BS6" s="32"/>
       <c r="BT6" s="32"/>
       <c r="BU6" s="32"/>
       <c r="BV6" s="32"/>
       <c r="BW6" s="33"/>
       <c r="BX6" s="33"/>
       <c r="BY6" s="33"/>
       <c r="BZ6" s="33"/>
       <c r="CA6" s="33"/>
       <c r="CB6" s="33"/>
       <c r="CC6" s="33"/>
       <c r="CD6" s="33"/>
       <c r="CE6" s="33"/>
       <c r="CF6" s="33"/>
       <c r="CG6" s="33"/>
       <c r="CH6" s="33"/>
       <c r="CI6" s="33"/>
       <c r="CJ6" s="33"/>
       <c r="CK6" s="33"/>
       <c r="CL6" s="33"/>
       <c r="CM6" s="33"/>
       <c r="CN6" s="33"/>
     </row>
-    <row r="7" spans="1:93" s="9" customFormat="1" ht="25.5">
+    <row r="7" spans="1:93" s="9" customFormat="1" ht="26.4">
       <c r="A7" s="77" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="48">
         <v>321.89999999999998</v>
       </c>
       <c r="D7" s="48">
         <v>155.6</v>
       </c>
       <c r="E7" s="48">
         <v>126.2</v>
       </c>
       <c r="F7" s="48">
         <v>105.9</v>
       </c>
       <c r="G7" s="48">
         <v>115.7</v>
       </c>
       <c r="H7" s="48">
         <v>117.3</v>
       </c>
       <c r="I7" s="48">
         <v>116.5</v>
       </c>
@@ -2299,53 +2316,53 @@
       <c r="BQ7" s="31"/>
       <c r="BR7" s="31"/>
       <c r="BS7" s="31"/>
       <c r="BT7" s="31"/>
       <c r="BU7" s="31"/>
       <c r="BV7" s="31"/>
       <c r="BW7" s="32"/>
       <c r="BX7" s="32"/>
       <c r="BY7" s="32"/>
       <c r="BZ7" s="32"/>
       <c r="CA7" s="32"/>
       <c r="CB7" s="32"/>
       <c r="CC7" s="32"/>
       <c r="CD7" s="32"/>
       <c r="CE7" s="32"/>
       <c r="CF7" s="32"/>
       <c r="CG7" s="33"/>
       <c r="CH7" s="34"/>
       <c r="CI7" s="32"/>
       <c r="CJ7" s="32"/>
       <c r="CK7" s="32"/>
       <c r="CL7" s="32"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
     </row>
-    <row r="8" spans="1:93" ht="25.5">
+    <row r="8" spans="1:93" ht="26.4">
       <c r="A8" s="77" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="48">
         <v>306.60000000000002</v>
       </c>
       <c r="D8" s="48">
         <v>158.5</v>
       </c>
       <c r="E8" s="48">
         <v>122.9</v>
       </c>
       <c r="F8" s="48">
         <v>105.1</v>
       </c>
       <c r="G8" s="48">
         <v>118.5</v>
       </c>
       <c r="H8" s="48">
         <v>107.8</v>
       </c>
       <c r="I8" s="48">
         <v>110.2</v>
       </c>
@@ -2421,53 +2438,53 @@
       <c r="BQ8" s="32"/>
       <c r="BR8" s="32"/>
       <c r="BS8" s="32"/>
       <c r="BT8" s="32"/>
       <c r="BU8" s="32"/>
       <c r="BV8" s="32"/>
       <c r="BW8" s="33"/>
       <c r="BX8" s="33"/>
       <c r="BY8" s="33"/>
       <c r="BZ8" s="33"/>
       <c r="CA8" s="32"/>
       <c r="CB8" s="32"/>
       <c r="CC8" s="32"/>
       <c r="CD8" s="32"/>
       <c r="CE8" s="32"/>
       <c r="CF8" s="32"/>
       <c r="CG8" s="33"/>
       <c r="CH8" s="32"/>
       <c r="CI8" s="32"/>
       <c r="CJ8" s="32"/>
       <c r="CK8" s="32"/>
       <c r="CL8" s="32"/>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
     </row>
-    <row r="9" spans="1:93" ht="12.75">
+    <row r="9" spans="1:93" ht="13.2">
       <c r="A9" s="77" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="48">
         <v>347.5</v>
       </c>
       <c r="D9" s="48">
         <v>151.4</v>
       </c>
       <c r="E9" s="48">
         <v>130.5</v>
       </c>
       <c r="F9" s="48">
         <v>106.9</v>
       </c>
       <c r="G9" s="48">
         <v>112.2</v>
       </c>
       <c r="H9" s="48">
         <v>127.7</v>
       </c>
       <c r="I9" s="48">
         <v>121.3</v>
       </c>
@@ -2543,53 +2560,53 @@
       <c r="BQ9" s="32"/>
       <c r="BR9" s="32"/>
       <c r="BS9" s="32"/>
       <c r="BT9" s="32"/>
       <c r="BU9" s="32"/>
       <c r="BV9" s="32"/>
       <c r="BW9" s="33"/>
       <c r="BX9" s="33"/>
       <c r="BY9" s="33"/>
       <c r="BZ9" s="33"/>
       <c r="CA9" s="32"/>
       <c r="CB9" s="32"/>
       <c r="CC9" s="32"/>
       <c r="CD9" s="32"/>
       <c r="CE9" s="32"/>
       <c r="CF9" s="32"/>
       <c r="CG9" s="33"/>
       <c r="CH9" s="32"/>
       <c r="CI9" s="32"/>
       <c r="CJ9" s="32"/>
       <c r="CK9" s="32"/>
       <c r="CL9" s="32"/>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
     </row>
-    <row r="10" spans="1:93" ht="38.25">
+    <row r="10" spans="1:93" ht="39.6">
       <c r="A10" s="77" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="48">
         <v>276.2</v>
       </c>
       <c r="D10" s="48">
         <v>139.30000000000001</v>
       </c>
       <c r="E10" s="48">
         <v>117.4</v>
       </c>
       <c r="F10" s="48">
         <v>107.1</v>
       </c>
       <c r="G10" s="48">
         <v>108.3</v>
       </c>
       <c r="H10" s="48">
         <v>113.2</v>
       </c>
       <c r="I10" s="48">
         <v>108.4</v>
       </c>
@@ -2665,53 +2682,53 @@
       <c r="BQ10" s="32"/>
       <c r="BR10" s="32"/>
       <c r="BS10" s="32"/>
       <c r="BT10" s="32"/>
       <c r="BU10" s="32"/>
       <c r="BV10" s="32"/>
       <c r="BW10" s="32"/>
       <c r="BX10" s="32"/>
       <c r="BY10" s="32"/>
       <c r="BZ10" s="32"/>
       <c r="CA10" s="32"/>
       <c r="CB10" s="32"/>
       <c r="CC10" s="32"/>
       <c r="CD10" s="32"/>
       <c r="CE10" s="35"/>
       <c r="CF10" s="35"/>
       <c r="CG10" s="35"/>
       <c r="CH10" s="35"/>
       <c r="CI10" s="35"/>
       <c r="CJ10" s="32"/>
       <c r="CK10" s="32"/>
       <c r="CL10" s="32"/>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
     </row>
-    <row r="11" spans="1:93" ht="12.75">
+    <row r="11" spans="1:93" ht="13.2">
       <c r="A11" s="77" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="49">
         <v>337.9</v>
       </c>
       <c r="D11" s="49">
         <v>137.19999999999999</v>
       </c>
       <c r="E11" s="49">
         <v>108.1</v>
       </c>
       <c r="F11" s="49">
         <v>108</v>
       </c>
       <c r="G11" s="49">
         <v>119.2</v>
       </c>
       <c r="H11" s="49">
         <v>118.9</v>
       </c>
       <c r="I11" s="49">
         <v>131.80000000000001</v>
       </c>
@@ -2787,53 +2804,53 @@
       <c r="BQ11" s="30"/>
       <c r="BR11" s="30"/>
       <c r="BS11" s="30"/>
       <c r="BT11" s="30"/>
       <c r="BU11" s="30"/>
       <c r="BV11" s="30"/>
       <c r="BW11" s="30"/>
       <c r="BX11" s="30"/>
       <c r="BY11" s="30"/>
       <c r="BZ11" s="30"/>
       <c r="CA11" s="30"/>
       <c r="CB11" s="30"/>
       <c r="CC11" s="30"/>
       <c r="CD11" s="30"/>
       <c r="CE11" s="30"/>
       <c r="CF11" s="30"/>
       <c r="CG11" s="30"/>
       <c r="CH11" s="30"/>
       <c r="CI11" s="30"/>
       <c r="CJ11" s="30"/>
       <c r="CK11" s="30"/>
       <c r="CL11" s="30"/>
       <c r="CM11" s="30"/>
       <c r="CN11" s="30"/>
     </row>
-    <row r="12" spans="1:93" ht="25.5">
+    <row r="12" spans="1:93" ht="26.4">
       <c r="A12" s="77" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="48">
         <v>340</v>
       </c>
       <c r="D12" s="48">
         <v>137</v>
       </c>
       <c r="E12" s="48">
         <v>107.9</v>
       </c>
       <c r="F12" s="48">
         <v>108</v>
       </c>
       <c r="G12" s="48">
         <v>119.1</v>
       </c>
       <c r="H12" s="48">
         <v>118.9</v>
       </c>
       <c r="I12" s="48">
         <v>136.69999999999999</v>
       </c>
@@ -2909,53 +2926,53 @@
       <c r="BQ12" s="32"/>
       <c r="BR12" s="32"/>
       <c r="BS12" s="32"/>
       <c r="BT12" s="32"/>
       <c r="BU12" s="32"/>
       <c r="BV12" s="32"/>
       <c r="BW12" s="33"/>
       <c r="BX12" s="33"/>
       <c r="BY12" s="33"/>
       <c r="BZ12" s="33"/>
       <c r="CA12" s="33"/>
       <c r="CB12" s="33"/>
       <c r="CC12" s="33"/>
       <c r="CD12" s="33"/>
       <c r="CE12" s="33"/>
       <c r="CF12" s="33"/>
       <c r="CG12" s="33"/>
       <c r="CH12" s="33"/>
       <c r="CI12" s="33"/>
       <c r="CJ12" s="33"/>
       <c r="CK12" s="33"/>
       <c r="CL12" s="33"/>
       <c r="CM12" s="33"/>
       <c r="CN12" s="33"/>
     </row>
-    <row r="13" spans="1:93" ht="25.5">
+    <row r="13" spans="1:93" ht="39.6">
       <c r="A13" s="78" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="48">
         <v>221.4</v>
       </c>
       <c r="D13" s="48">
         <v>133.9</v>
       </c>
       <c r="E13" s="48">
         <v>104.2</v>
       </c>
       <c r="F13" s="48">
         <v>107.7</v>
       </c>
       <c r="G13" s="48">
         <v>120.6</v>
       </c>
       <c r="H13" s="48">
         <v>117.9</v>
       </c>
       <c r="I13" s="48">
         <v>103.8</v>
       </c>
@@ -3031,51 +3048,51 @@
       <c r="BQ13" s="32"/>
       <c r="BR13" s="32"/>
       <c r="BS13" s="32"/>
       <c r="BT13" s="32"/>
       <c r="BU13" s="32"/>
       <c r="BV13" s="32"/>
       <c r="BW13" s="33"/>
       <c r="BX13" s="33"/>
       <c r="BY13" s="33"/>
       <c r="BZ13" s="33"/>
       <c r="CA13" s="33"/>
       <c r="CB13" s="33"/>
       <c r="CC13" s="33"/>
       <c r="CD13" s="33"/>
       <c r="CE13" s="33"/>
       <c r="CF13" s="33"/>
       <c r="CG13" s="33"/>
       <c r="CH13" s="33"/>
       <c r="CI13" s="33"/>
       <c r="CJ13" s="33"/>
       <c r="CK13" s="33"/>
       <c r="CL13" s="33"/>
       <c r="CM13" s="33"/>
       <c r="CN13" s="33"/>
     </row>
-    <row r="14" spans="1:93" ht="12.75">
+    <row r="14" spans="1:93" ht="13.2">
       <c r="A14" s="78"/>
       <c r="B14" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="49"/>
       <c r="D14" s="49"/>
       <c r="E14" s="49"/>
       <c r="F14" s="49"/>
       <c r="G14" s="49"/>
       <c r="H14" s="49"/>
       <c r="I14" s="49"/>
       <c r="J14" s="49"/>
       <c r="K14" s="49"/>
       <c r="L14" s="49"/>
       <c r="M14" s="49"/>
       <c r="N14" s="49"/>
       <c r="O14" s="29"/>
       <c r="P14" s="29"/>
       <c r="Q14" s="29"/>
       <c r="R14" s="29"/>
       <c r="S14" s="29"/>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="31"/>
       <c r="W14" s="31"/>
@@ -3127,56 +3144,56 @@
       <c r="BQ14" s="32"/>
       <c r="BR14" s="32"/>
       <c r="BS14" s="32"/>
       <c r="BT14" s="32"/>
       <c r="BU14" s="32"/>
       <c r="BV14" s="32"/>
       <c r="BW14" s="33"/>
       <c r="BX14" s="33"/>
       <c r="BY14" s="33"/>
       <c r="BZ14" s="33"/>
       <c r="CA14" s="33"/>
       <c r="CB14" s="33"/>
       <c r="CC14" s="33"/>
       <c r="CD14" s="33"/>
       <c r="CE14" s="33"/>
       <c r="CF14" s="33"/>
       <c r="CG14" s="33"/>
       <c r="CH14" s="33"/>
       <c r="CI14" s="33"/>
       <c r="CJ14" s="33"/>
       <c r="CK14" s="33"/>
       <c r="CL14" s="33"/>
       <c r="CM14" s="33"/>
       <c r="CN14" s="33"/>
     </row>
-    <row r="15" spans="1:93" ht="12.75">
+    <row r="15" spans="1:93" ht="13.2">
       <c r="A15" s="77" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B15" s="23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C15" s="48">
         <v>239.8</v>
       </c>
       <c r="D15" s="48">
         <v>123.8</v>
       </c>
       <c r="E15" s="48">
         <v>115.5</v>
       </c>
       <c r="F15" s="48">
         <v>102.3</v>
       </c>
       <c r="G15" s="48">
         <v>158.1</v>
       </c>
       <c r="H15" s="48">
         <v>134.4</v>
       </c>
       <c r="I15" s="48">
         <v>103.2</v>
       </c>
       <c r="J15" s="48">
         <v>102</v>
       </c>
@@ -3249,56 +3266,56 @@
       <c r="BQ15" s="30"/>
       <c r="BR15" s="30"/>
       <c r="BS15" s="30"/>
       <c r="BT15" s="30"/>
       <c r="BU15" s="30"/>
       <c r="BV15" s="30"/>
       <c r="BW15" s="30"/>
       <c r="BX15" s="30"/>
       <c r="BY15" s="30"/>
       <c r="BZ15" s="30"/>
       <c r="CA15" s="30"/>
       <c r="CB15" s="30"/>
       <c r="CC15" s="30"/>
       <c r="CD15" s="30"/>
       <c r="CE15" s="30"/>
       <c r="CF15" s="30"/>
       <c r="CG15" s="30"/>
       <c r="CH15" s="30"/>
       <c r="CI15" s="30"/>
       <c r="CJ15" s="30"/>
       <c r="CK15" s="30"/>
       <c r="CL15" s="30"/>
       <c r="CM15" s="30"/>
       <c r="CN15" s="30"/>
     </row>
-    <row r="16" spans="1:93" ht="12.75">
+    <row r="16" spans="1:93" ht="13.2">
       <c r="A16" s="77" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C16" s="48">
         <v>276.2</v>
       </c>
       <c r="D16" s="48">
         <v>139.30000000000001</v>
       </c>
       <c r="E16" s="48">
         <v>114.3</v>
       </c>
       <c r="F16" s="48">
         <v>104</v>
       </c>
       <c r="G16" s="48">
         <v>133.1</v>
       </c>
       <c r="H16" s="48">
         <v>123.3</v>
       </c>
       <c r="I16" s="48">
         <v>121.4</v>
       </c>
       <c r="J16" s="48">
         <v>112.9</v>
       </c>
@@ -3371,56 +3388,56 @@
       <c r="BQ16" s="32"/>
       <c r="BR16" s="32"/>
       <c r="BS16" s="32"/>
       <c r="BT16" s="32"/>
       <c r="BU16" s="32"/>
       <c r="BV16" s="32"/>
       <c r="BW16" s="33"/>
       <c r="BX16" s="33"/>
       <c r="BY16" s="33"/>
       <c r="BZ16" s="33"/>
       <c r="CA16" s="33"/>
       <c r="CB16" s="33"/>
       <c r="CC16" s="33"/>
       <c r="CD16" s="33"/>
       <c r="CE16" s="33"/>
       <c r="CF16" s="33"/>
       <c r="CG16" s="33"/>
       <c r="CH16" s="33"/>
       <c r="CI16" s="33"/>
       <c r="CJ16" s="33"/>
       <c r="CK16" s="33"/>
       <c r="CL16" s="33"/>
       <c r="CM16" s="33"/>
       <c r="CN16" s="33"/>
     </row>
-    <row r="17" spans="1:92" ht="14.25">
+    <row r="17" spans="1:92" ht="14.4">
       <c r="A17" s="77" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B17" s="25" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C17" s="47">
         <v>260.89999999999998</v>
       </c>
       <c r="D17" s="49">
         <v>138.9</v>
       </c>
       <c r="E17" s="49">
         <v>116.1</v>
       </c>
       <c r="F17" s="49">
         <v>105.6</v>
       </c>
       <c r="G17" s="49">
         <v>113.3</v>
       </c>
       <c r="H17" s="49">
         <v>117.4</v>
       </c>
       <c r="I17" s="49">
         <v>110.1</v>
       </c>
       <c r="J17" s="49">
         <v>105.9</v>
       </c>
@@ -3493,51 +3510,51 @@
       <c r="BQ17" s="32"/>
       <c r="BR17" s="32"/>
       <c r="BS17" s="32"/>
       <c r="BT17" s="32"/>
       <c r="BU17" s="32"/>
       <c r="BV17" s="32"/>
       <c r="BW17" s="33"/>
       <c r="BX17" s="33"/>
       <c r="BY17" s="33"/>
       <c r="BZ17" s="33"/>
       <c r="CA17" s="33"/>
       <c r="CB17" s="33"/>
       <c r="CC17" s="33"/>
       <c r="CD17" s="33"/>
       <c r="CE17" s="33"/>
       <c r="CF17" s="33"/>
       <c r="CG17" s="33"/>
       <c r="CH17" s="33"/>
       <c r="CI17" s="33"/>
       <c r="CJ17" s="33"/>
       <c r="CK17" s="33"/>
       <c r="CL17" s="33"/>
       <c r="CM17" s="33"/>
       <c r="CN17" s="33"/>
     </row>
-    <row r="18" spans="1:92" ht="12.75">
+    <row r="18" spans="1:92" ht="13.2">
       <c r="A18" s="27"/>
       <c r="T18" s="29"/>
       <c r="U18" s="29"/>
       <c r="V18" s="29"/>
       <c r="W18" s="29"/>
       <c r="X18" s="29"/>
       <c r="Y18" s="29"/>
       <c r="Z18" s="29"/>
       <c r="AA18" s="29"/>
       <c r="AB18" s="29"/>
       <c r="AC18" s="29"/>
       <c r="AD18" s="29"/>
       <c r="AE18" s="29"/>
       <c r="AF18" s="29"/>
       <c r="AG18" s="29"/>
       <c r="AH18" s="29"/>
       <c r="AI18" s="29"/>
       <c r="AJ18" s="29"/>
       <c r="AK18" s="29"/>
       <c r="AL18" s="29"/>
       <c r="AM18" s="29"/>
       <c r="AN18" s="29"/>
       <c r="AO18" s="29"/>
       <c r="AP18" s="29"/>
       <c r="AQ18" s="29"/>
@@ -3569,377 +3586,381 @@
       <c r="BQ18" s="30"/>
       <c r="BR18" s="30"/>
       <c r="BS18" s="30"/>
       <c r="BT18" s="30"/>
       <c r="BU18" s="30"/>
       <c r="BV18" s="30"/>
       <c r="BW18" s="30"/>
       <c r="BX18" s="30"/>
       <c r="BY18" s="30"/>
       <c r="BZ18" s="30"/>
       <c r="CA18" s="30"/>
       <c r="CB18" s="30"/>
       <c r="CC18" s="30"/>
       <c r="CD18" s="30"/>
       <c r="CE18" s="30"/>
       <c r="CF18" s="30"/>
       <c r="CG18" s="30"/>
       <c r="CH18" s="30"/>
       <c r="CI18" s="30"/>
       <c r="CJ18" s="30"/>
       <c r="CK18" s="30"/>
       <c r="CL18" s="30"/>
       <c r="CM18" s="30"/>
       <c r="CN18" s="30"/>
     </row>
-    <row r="21" spans="1:92" ht="14.25">
+    <row r="21" spans="1:92" ht="14.4">
       <c r="A21" s="72" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:CB25"/>
+  <dimension ref="A2:CD25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="BR5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="79" max="79" width="11.42578125" customWidth="1"/>
+    <col min="1" max="1" width="12.5546875" customWidth="1"/>
+    <col min="2" max="2" width="34.6640625" customWidth="1"/>
+    <col min="3" max="76" width="13.44140625" customWidth="1"/>
+    <col min="77" max="77" width="15.33203125" customWidth="1"/>
+    <col min="78" max="78" width="13.33203125" customWidth="1"/>
+    <col min="79" max="79" width="11.44140625" customWidth="1"/>
+    <col min="80" max="80" width="12.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:80" ht="15.75">
+    <row r="2" spans="1:82" ht="15.6">
       <c r="A2" s="8">
         <v>1119</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="BW3" s="73"/>
       <c r="BX3" s="73"/>
-      <c r="CA3" s="73" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:80" ht="49.5" customHeight="1">
+      <c r="CB3" s="73" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:82" ht="49.5" customHeight="1">
       <c r="A4" s="79" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="83"/>
       <c r="C4" s="83" t="s">
+        <v>57</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>87</v>
+      </c>
+      <c r="E4" s="83" t="s">
+        <v>88</v>
+      </c>
+      <c r="F4" s="83" t="s">
+        <v>108</v>
+      </c>
+      <c r="G4" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="H4" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="I4" s="83" t="s">
+        <v>91</v>
+      </c>
+      <c r="J4" s="83" t="s">
+        <v>109</v>
+      </c>
+      <c r="K4" s="83" t="s">
+        <v>92</v>
+      </c>
+      <c r="L4" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="M4" s="83" t="s">
+        <v>94</v>
+      </c>
+      <c r="N4" s="83" t="s">
+        <v>110</v>
+      </c>
+      <c r="O4" s="83" t="s">
+        <v>95</v>
+      </c>
+      <c r="P4" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q4" s="83" t="s">
+        <v>97</v>
+      </c>
+      <c r="R4" s="83" t="s">
+        <v>111</v>
+      </c>
+      <c r="S4" s="83" t="s">
+        <v>98</v>
+      </c>
+      <c r="T4" s="83" t="s">
+        <v>99</v>
+      </c>
+      <c r="U4" s="83" t="s">
+        <v>100</v>
+      </c>
+      <c r="V4" s="83" t="s">
+        <v>112</v>
+      </c>
+      <c r="W4" s="83" t="s">
+        <v>101</v>
+      </c>
+      <c r="X4" s="83" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y4" s="83" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z4" s="83" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA4" s="83" t="s">
         <v>58</v>
       </c>
-      <c r="D4" s="83" t="s">
-[...62 lines deleted...]
-      <c r="Y4" s="83" t="s">
+      <c r="AB4" s="83" t="s">
         <v>104</v>
       </c>
-      <c r="Z4" s="83" t="s">
+      <c r="AC4" s="83" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD4" s="83" t="s">
         <v>114</v>
       </c>
-      <c r="AA4" s="83" t="s">
+      <c r="AE4" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="AB4" s="83" t="s">
-[...2 lines deleted...]
-      <c r="AC4" s="83" t="s">
+      <c r="AF4" s="83" t="s">
         <v>106</v>
       </c>
-      <c r="AD4" s="83" t="s">
+      <c r="AG4" s="83" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH4" s="83" t="s">
         <v>115</v>
       </c>
-      <c r="AE4" s="83" t="s">
+      <c r="AI4" s="83" t="s">
         <v>60</v>
       </c>
-      <c r="AF4" s="83" t="s">
-[...5 lines deleted...]
-      <c r="AH4" s="83" t="s">
+      <c r="AJ4" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="AK4" s="83" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL4" s="83" t="s">
         <v>116</v>
       </c>
-      <c r="AI4" s="83" t="s">
-[...2 lines deleted...]
-      <c r="AJ4" s="83" t="s">
+      <c r="AM4" s="83" t="s">
         <v>62</v>
       </c>
-      <c r="AK4" s="83" t="s">
+      <c r="AN4" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="AO4" s="83" t="s">
+        <v>64</v>
+      </c>
+      <c r="AP4" s="83" t="s">
         <v>118</v>
       </c>
-      <c r="AL4" s="83" t="s">
-[...8 lines deleted...]
-      <c r="AO4" s="83" t="s">
+      <c r="AQ4" s="83" t="s">
         <v>65</v>
       </c>
-      <c r="AP4" s="83" t="s">
+      <c r="AR4" s="83" t="s">
+        <v>66</v>
+      </c>
+      <c r="AS4" s="83" t="s">
+        <v>67</v>
+      </c>
+      <c r="AT4" s="83" t="s">
         <v>119</v>
       </c>
-      <c r="AQ4" s="83" t="s">
-[...5 lines deleted...]
-      <c r="AS4" s="83" t="s">
+      <c r="AU4" s="83" t="s">
         <v>68</v>
       </c>
-      <c r="AT4" s="83" t="s">
+      <c r="AV4" s="83" t="s">
+        <v>69</v>
+      </c>
+      <c r="AW4" s="83" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX4" s="83" t="s">
         <v>120</v>
       </c>
-      <c r="AU4" s="83" t="s">
-[...5 lines deleted...]
-      <c r="AW4" s="83" t="s">
+      <c r="AY4" s="83" t="s">
         <v>71</v>
       </c>
-      <c r="AX4" s="83" t="s">
+      <c r="AZ4" s="83" t="s">
+        <v>72</v>
+      </c>
+      <c r="BA4" s="83" t="s">
+        <v>73</v>
+      </c>
+      <c r="BB4" s="83" t="s">
         <v>121</v>
       </c>
-      <c r="AY4" s="83" t="s">
-[...5 lines deleted...]
-      <c r="BA4" s="83" t="s">
+      <c r="BC4" s="83" t="s">
         <v>74</v>
       </c>
-      <c r="BB4" s="83" t="s">
+      <c r="BD4" s="83" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE4" s="83" t="s">
+        <v>76</v>
+      </c>
+      <c r="BF4" s="83" t="s">
         <v>122</v>
       </c>
-      <c r="BC4" s="83" t="s">
-[...5 lines deleted...]
-      <c r="BE4" s="83" t="s">
+      <c r="BG4" s="83" t="s">
         <v>77</v>
       </c>
-      <c r="BF4" s="83" t="s">
+      <c r="BH4" s="83" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI4" s="83" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ4" s="83" t="s">
         <v>123</v>
       </c>
-      <c r="BG4" s="83" t="s">
-[...5 lines deleted...]
-      <c r="BI4" s="83" t="s">
+      <c r="BK4" s="83" t="s">
         <v>126</v>
       </c>
-      <c r="BJ4" s="83" t="s">
-[...2 lines deleted...]
-      <c r="BK4" s="83" t="s">
+      <c r="BL4" s="83" t="s">
         <v>127</v>
       </c>
-      <c r="BL4" s="83" t="s">
+      <c r="BM4" s="83" t="s">
         <v>128</v>
       </c>
-      <c r="BM4" s="83" t="s">
+      <c r="BN4" s="83" t="s">
         <v>129</v>
       </c>
-      <c r="BN4" s="83" t="s">
+      <c r="BO4" s="83" t="s">
         <v>130</v>
       </c>
-      <c r="BO4" s="83" t="s">
+      <c r="BP4" s="83" t="s">
         <v>131</v>
       </c>
-      <c r="BP4" s="83" t="s">
+      <c r="BQ4" s="83" t="s">
         <v>132</v>
       </c>
-      <c r="BQ4" s="83" t="s">
+      <c r="BR4" s="83" t="s">
         <v>133</v>
       </c>
-      <c r="BR4" s="83" t="s">
+      <c r="BS4" s="83" t="s">
         <v>134</v>
       </c>
-      <c r="BS4" s="83" t="s">
+      <c r="BT4" s="83" t="s">
         <v>135</v>
       </c>
-      <c r="BT4" s="83" t="s">
+      <c r="BU4" s="83" t="s">
         <v>136</v>
       </c>
-      <c r="BU4" s="83" t="s">
+      <c r="BV4" s="83" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW4" s="83" t="s">
         <v>137</v>
       </c>
-      <c r="BV4" s="83" t="s">
-[...2 lines deleted...]
-      <c r="BW4" s="83" t="s">
+      <c r="BX4" s="83" t="s">
         <v>138</v>
       </c>
-      <c r="BX4" s="83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY4" s="83" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="BZ4" s="83" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA4" s="83" t="s">
         <v>150</v>
       </c>
-      <c r="CA4" s="83" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:80" ht="25.5">
+      <c r="CB4" s="83" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:82">
       <c r="A5" s="19" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="20">
         <v>111.2</v>
       </c>
       <c r="D5" s="20">
         <v>111.3</v>
       </c>
       <c r="E5" s="20">
         <v>111.1</v>
       </c>
       <c r="F5" s="20">
         <v>113.4</v>
       </c>
       <c r="G5" s="20">
         <v>115.6</v>
       </c>
       <c r="H5" s="20">
         <v>113.9</v>
       </c>
       <c r="I5" s="20">
         <v>114</v>
       </c>
@@ -4131,55 +4152,58 @@
       </c>
       <c r="BT5" s="82">
         <v>108.6</v>
       </c>
       <c r="BU5" s="55">
         <v>108.7</v>
       </c>
       <c r="BV5" s="55">
         <v>108.8</v>
       </c>
       <c r="BW5" s="82">
         <v>109.7</v>
       </c>
       <c r="BX5" s="82">
         <v>110.2</v>
       </c>
       <c r="BY5" s="82">
         <v>110.5</v>
       </c>
       <c r="BZ5" s="82">
         <v>110.9</v>
       </c>
       <c r="CA5" s="82">
         <v>110.7</v>
       </c>
-      <c r="CB5" s="86"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:80">
+      <c r="CB5" s="82">
+        <v>109.6</v>
+      </c>
+      <c r="CD5" s="87"/>
+    </row>
+    <row r="6" spans="1:82">
       <c r="A6" s="60" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="63">
         <v>109.4</v>
       </c>
       <c r="D6" s="63">
         <v>109.6</v>
       </c>
       <c r="E6" s="63">
         <v>109.2</v>
       </c>
       <c r="F6" s="63">
         <v>111.9</v>
       </c>
       <c r="G6" s="48">
         <v>116.1</v>
       </c>
       <c r="H6" s="48">
         <v>114.9</v>
       </c>
       <c r="I6" s="63">
         <v>115</v>
       </c>
@@ -4371,55 +4395,58 @@
       </c>
       <c r="BT6" s="45">
         <v>108.7</v>
       </c>
       <c r="BU6" s="66">
         <v>108.7</v>
       </c>
       <c r="BV6" s="66">
         <v>108.8</v>
       </c>
       <c r="BW6" s="45">
         <v>109.5</v>
       </c>
       <c r="BX6" s="45">
         <v>110.5</v>
       </c>
       <c r="BY6" s="45">
         <v>111</v>
       </c>
       <c r="BZ6" s="45">
         <v>111.4</v>
       </c>
       <c r="CA6" s="45">
         <v>111.7</v>
       </c>
-      <c r="CB6" s="86"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:80" ht="25.5">
+      <c r="CB6" s="45">
+        <v>110.8</v>
+      </c>
+      <c r="CD6" s="87"/>
+    </row>
+    <row r="7" spans="1:82" ht="26.4">
       <c r="A7" s="61" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="63">
         <v>117.9</v>
       </c>
       <c r="D7" s="63">
         <v>117.3</v>
       </c>
       <c r="E7" s="63">
         <v>119.1</v>
       </c>
       <c r="F7" s="63">
         <v>119.8</v>
       </c>
       <c r="G7" s="48">
         <v>113</v>
       </c>
       <c r="H7" s="48">
         <v>109.8</v>
       </c>
       <c r="I7" s="63">
         <v>109.4</v>
       </c>
@@ -4611,55 +4638,58 @@
       </c>
       <c r="BT7" s="56">
         <v>108.1</v>
       </c>
       <c r="BU7" s="66">
         <v>108.8</v>
       </c>
       <c r="BV7" s="66">
         <v>108.7</v>
       </c>
       <c r="BW7" s="56">
         <v>110.7</v>
       </c>
       <c r="BX7" s="56">
         <v>109</v>
       </c>
       <c r="BY7" s="56">
         <v>108.2</v>
       </c>
       <c r="BZ7" s="56">
         <v>108.2</v>
       </c>
       <c r="CA7" s="56">
         <v>106.8</v>
       </c>
-      <c r="CB7" s="86"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:80" ht="25.5">
+      <c r="CB7" s="56">
+        <v>105.1</v>
+      </c>
+      <c r="CD7" s="87"/>
+    </row>
+    <row r="8" spans="1:82" ht="26.4">
       <c r="A8" s="61" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="63">
         <v>115.7</v>
       </c>
       <c r="D8" s="63">
         <v>114.8</v>
       </c>
       <c r="E8" s="63">
         <v>115.3</v>
       </c>
       <c r="F8" s="63">
         <v>115.8</v>
       </c>
       <c r="G8" s="48">
         <v>115.9</v>
       </c>
       <c r="H8" s="48">
         <v>111.7</v>
       </c>
       <c r="I8" s="63">
         <v>109.5</v>
       </c>
@@ -4851,55 +4881,58 @@
       </c>
       <c r="BT8" s="56">
         <v>109</v>
       </c>
       <c r="BU8" s="66">
         <v>110.9</v>
       </c>
       <c r="BV8" s="66">
         <v>111.1</v>
       </c>
       <c r="BW8" s="56">
         <v>112.2</v>
       </c>
       <c r="BX8" s="56">
         <v>108.7</v>
       </c>
       <c r="BY8" s="56">
         <v>109.8</v>
       </c>
       <c r="BZ8" s="56">
         <v>107.5</v>
       </c>
       <c r="CA8" s="56">
         <v>110.5</v>
       </c>
-      <c r="CB8" s="86"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:80">
+      <c r="CB8" s="56">
+        <v>106.1</v>
+      </c>
+      <c r="CD8" s="87"/>
+    </row>
+    <row r="9" spans="1:82">
       <c r="A9" s="61" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="63">
         <v>120.4</v>
       </c>
       <c r="D9" s="63">
         <v>120.1</v>
       </c>
       <c r="E9" s="63">
         <v>122.9</v>
       </c>
       <c r="F9" s="63">
         <v>123.7</v>
       </c>
       <c r="G9" s="48">
         <v>110</v>
       </c>
       <c r="H9" s="48">
         <v>107.7</v>
       </c>
       <c r="I9" s="63">
         <v>109.4</v>
       </c>
@@ -5091,55 +5124,58 @@
       </c>
       <c r="BT9" s="56">
         <v>106.8</v>
       </c>
       <c r="BU9" s="66">
         <v>106.5</v>
       </c>
       <c r="BV9" s="66">
         <v>106.1</v>
       </c>
       <c r="BW9" s="56">
         <v>108.8</v>
       </c>
       <c r="BX9" s="56">
         <v>109.5</v>
       </c>
       <c r="BY9" s="56">
         <v>106.4</v>
       </c>
       <c r="BZ9" s="56">
         <v>108.9</v>
       </c>
       <c r="CA9" s="56">
         <v>102.4</v>
       </c>
-      <c r="CB9" s="86"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:80" ht="38.25">
+      <c r="CB9" s="56">
+        <v>104</v>
+      </c>
+      <c r="CD9" s="87"/>
+    </row>
+    <row r="10" spans="1:82" ht="39.6">
       <c r="A10" s="61" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="63">
         <v>117.5</v>
       </c>
       <c r="D10" s="63">
         <v>118.2</v>
       </c>
       <c r="E10" s="63">
         <v>115.1</v>
       </c>
       <c r="F10" s="63">
         <v>117</v>
       </c>
       <c r="G10" s="48">
         <v>116.7</v>
       </c>
       <c r="H10" s="48">
         <v>114.8</v>
       </c>
       <c r="I10" s="63">
         <v>117.6</v>
       </c>
@@ -5331,55 +5367,58 @@
       </c>
       <c r="BT10" s="56">
         <v>110.1</v>
       </c>
       <c r="BU10" s="66">
         <v>110.8</v>
       </c>
       <c r="BV10" s="66">
         <v>106.6</v>
       </c>
       <c r="BW10" s="56">
         <v>110.6</v>
       </c>
       <c r="BX10" s="56">
         <v>112</v>
       </c>
       <c r="BY10" s="56">
         <v>112.2</v>
       </c>
       <c r="BZ10" s="56">
         <v>112.4</v>
       </c>
       <c r="CA10" s="56">
         <v>93.9</v>
       </c>
-      <c r="CB10" s="86"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:80">
+      <c r="CB10" s="56">
+        <v>100.6</v>
+      </c>
+      <c r="CD10" s="87"/>
+    </row>
+    <row r="11" spans="1:82">
       <c r="A11" s="61" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="20">
         <v>107</v>
       </c>
       <c r="D11" s="20">
         <v>117.4</v>
       </c>
       <c r="E11" s="20">
         <v>112.7</v>
       </c>
       <c r="F11" s="20">
         <v>106.8</v>
       </c>
       <c r="G11" s="49">
         <v>108.7</v>
       </c>
       <c r="H11" s="49">
         <v>109.9</v>
       </c>
       <c r="I11" s="20">
         <v>111.3</v>
       </c>
@@ -5571,55 +5610,58 @@
       </c>
       <c r="BT11" s="46">
         <v>104.5</v>
       </c>
       <c r="BU11" s="54">
         <v>104.8</v>
       </c>
       <c r="BV11" s="54">
         <v>105.7</v>
       </c>
       <c r="BW11" s="46">
         <v>107.9</v>
       </c>
       <c r="BX11" s="46">
         <v>109</v>
       </c>
       <c r="BY11" s="46">
         <v>110.8</v>
       </c>
       <c r="BZ11" s="46">
         <v>107.2</v>
       </c>
       <c r="CA11" s="46">
         <v>108.7</v>
       </c>
-      <c r="CB11" s="86"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:80" ht="25.5">
+      <c r="CB11" s="46">
+        <v>103.7</v>
+      </c>
+      <c r="CD11" s="87"/>
+    </row>
+    <row r="12" spans="1:82" ht="26.4">
       <c r="A12" s="61" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="63">
         <v>106.7</v>
       </c>
       <c r="D12" s="63">
         <v>119.1</v>
       </c>
       <c r="E12" s="63">
         <v>113.9</v>
       </c>
       <c r="F12" s="63">
         <v>106.6</v>
       </c>
       <c r="G12" s="48">
         <v>109.5</v>
       </c>
       <c r="H12" s="48">
         <v>110</v>
       </c>
       <c r="I12" s="63">
         <v>111</v>
       </c>
@@ -5811,55 +5853,58 @@
       </c>
       <c r="BT12" s="56">
         <v>104.6</v>
       </c>
       <c r="BU12" s="66">
         <v>104.8</v>
       </c>
       <c r="BV12" s="66">
         <v>105.5</v>
       </c>
       <c r="BW12" s="56">
         <v>106</v>
       </c>
       <c r="BX12" s="56">
         <v>108.8</v>
       </c>
       <c r="BY12" s="56">
         <v>109.7</v>
       </c>
       <c r="BZ12" s="56">
         <v>106</v>
       </c>
       <c r="CA12" s="56">
         <v>109.5</v>
       </c>
-      <c r="CB12" s="86"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:80" ht="25.5">
+      <c r="CB12" s="56">
+        <v>103.7</v>
+      </c>
+      <c r="CD12" s="87"/>
+    </row>
+    <row r="13" spans="1:82" ht="26.4">
       <c r="A13" s="19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="63">
         <v>108.5</v>
       </c>
       <c r="D13" s="63">
         <v>107.4</v>
       </c>
       <c r="E13" s="63">
         <v>107.3</v>
       </c>
       <c r="F13" s="63">
         <v>107.9</v>
       </c>
       <c r="G13" s="48">
         <v>117.7</v>
       </c>
       <c r="H13" s="48">
         <v>122.6</v>
       </c>
       <c r="I13" s="63">
         <v>125.8</v>
       </c>
@@ -6051,53 +6096,56 @@
       </c>
       <c r="BT13" s="56">
         <v>104</v>
       </c>
       <c r="BU13" s="66">
         <v>105</v>
       </c>
       <c r="BV13" s="66">
         <v>106.1</v>
       </c>
       <c r="BW13" s="56">
         <v>119.2</v>
       </c>
       <c r="BX13" s="56">
         <v>110.1</v>
       </c>
       <c r="BY13" s="56">
         <v>116.7</v>
       </c>
       <c r="BZ13" s="56">
         <v>115.6</v>
       </c>
       <c r="CA13" s="56">
         <v>104.1</v>
       </c>
-      <c r="CB13" s="86"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:80" ht="25.5">
+      <c r="CB13" s="56">
+        <v>104</v>
+      </c>
+      <c r="CD13" s="87"/>
+    </row>
+    <row r="14" spans="1:82" ht="26.4">
       <c r="B14" s="23" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="63"/>
       <c r="D14" s="63"/>
       <c r="E14" s="63"/>
       <c r="F14" s="63"/>
       <c r="G14" s="48"/>
       <c r="H14" s="48"/>
       <c r="I14" s="63"/>
       <c r="J14" s="21"/>
       <c r="K14" s="63"/>
       <c r="L14" s="63"/>
       <c r="M14" s="63"/>
       <c r="N14" s="63"/>
       <c r="O14" s="63"/>
       <c r="P14" s="63"/>
       <c r="Q14" s="63"/>
       <c r="R14" s="63"/>
       <c r="S14" s="64"/>
       <c r="T14" s="64"/>
       <c r="U14" s="64"/>
       <c r="V14" s="64"/>
       <c r="W14" s="64"/>
       <c r="X14" s="64"/>
@@ -6134,53 +6182,54 @@
       <c r="BC14" s="21"/>
       <c r="BD14" s="21"/>
       <c r="BE14" s="21"/>
       <c r="BF14" s="57"/>
       <c r="BG14" s="57"/>
       <c r="BH14" s="57"/>
       <c r="BI14" s="45"/>
       <c r="BJ14" s="56"/>
       <c r="BK14" s="56"/>
       <c r="BL14" s="56"/>
       <c r="BM14" s="66"/>
       <c r="BN14" s="66"/>
       <c r="BO14" s="56"/>
       <c r="BP14" s="56"/>
       <c r="BQ14" s="66"/>
       <c r="BR14" s="66"/>
       <c r="BS14" s="56"/>
       <c r="BT14" s="56"/>
       <c r="BU14" s="66"/>
       <c r="BV14" s="66"/>
       <c r="BW14" s="56"/>
       <c r="BX14" s="56"/>
       <c r="BY14" s="56"/>
       <c r="BZ14" s="56"/>
       <c r="CA14" s="56"/>
-      <c r="CB14" s="86"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:80">
+      <c r="CB14" s="56"/>
+      <c r="CD14" s="87"/>
+    </row>
+    <row r="15" spans="1:82">
       <c r="A15" s="19"/>
       <c r="B15" s="25" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="49"/>
       <c r="H15" s="49"/>
       <c r="I15" s="20"/>
       <c r="J15" s="49"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
       <c r="N15" s="20"/>
       <c r="O15" s="20"/>
       <c r="P15" s="20"/>
       <c r="Q15" s="20"/>
       <c r="R15" s="20"/>
       <c r="S15" s="62"/>
       <c r="T15" s="62"/>
       <c r="U15" s="62"/>
       <c r="V15" s="62"/>
       <c r="W15" s="62"/>
@@ -6218,58 +6267,59 @@
       <c r="BC15" s="21"/>
       <c r="BD15" s="21"/>
       <c r="BE15" s="21"/>
       <c r="BF15" s="58"/>
       <c r="BG15" s="58"/>
       <c r="BH15" s="58"/>
       <c r="BI15" s="58"/>
       <c r="BJ15" s="56"/>
       <c r="BK15" s="56"/>
       <c r="BL15" s="56"/>
       <c r="BM15" s="66"/>
       <c r="BN15" s="66"/>
       <c r="BO15" s="56"/>
       <c r="BP15" s="56"/>
       <c r="BQ15" s="66"/>
       <c r="BR15" s="66"/>
       <c r="BS15" s="56"/>
       <c r="BT15" s="56"/>
       <c r="BU15" s="66"/>
       <c r="BV15" s="66"/>
       <c r="BW15" s="56"/>
       <c r="BX15" s="56"/>
       <c r="BY15" s="56"/>
       <c r="BZ15" s="56"/>
       <c r="CA15" s="56"/>
-      <c r="CB15" s="86"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:80">
+      <c r="CB15" s="56"/>
+      <c r="CD15" s="87"/>
+    </row>
+    <row r="16" spans="1:82">
       <c r="A16" s="61" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C16" s="63">
         <v>103.8</v>
       </c>
       <c r="D16" s="63">
         <v>105.2</v>
       </c>
       <c r="E16" s="63">
         <v>107.1</v>
       </c>
       <c r="F16" s="63">
         <v>111.6</v>
       </c>
       <c r="G16" s="48">
         <v>148.1</v>
       </c>
       <c r="H16" s="48">
         <v>153.9</v>
       </c>
       <c r="I16" s="63">
         <v>153.1</v>
       </c>
       <c r="J16" s="48">
         <v>143.5</v>
       </c>
@@ -6458,58 +6508,61 @@
       </c>
       <c r="BT16" s="56">
         <v>101.5</v>
       </c>
       <c r="BU16" s="66">
         <v>104.4</v>
       </c>
       <c r="BV16" s="66">
         <v>102.6</v>
       </c>
       <c r="BW16" s="56">
         <v>110.7</v>
       </c>
       <c r="BX16" s="56">
         <v>110.6</v>
       </c>
       <c r="BY16" s="56">
         <v>110.9</v>
       </c>
       <c r="BZ16" s="56">
         <v>109.2</v>
       </c>
       <c r="CA16" s="56">
         <v>103.5</v>
       </c>
-      <c r="CB16" s="86"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:80">
+      <c r="CB16" s="56">
+        <v>114.3</v>
+      </c>
+      <c r="CD16" s="87"/>
+    </row>
+    <row r="17" spans="1:82">
       <c r="A17" s="61" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C17" s="63">
         <v>103.3</v>
       </c>
       <c r="D17" s="63">
         <v>104.7</v>
       </c>
       <c r="E17" s="63">
         <v>105.9</v>
       </c>
       <c r="F17" s="63">
         <v>105.6</v>
       </c>
       <c r="G17" s="48">
         <v>115.1</v>
       </c>
       <c r="H17" s="48">
         <v>120.6</v>
       </c>
       <c r="I17" s="63">
         <v>123.4</v>
       </c>
       <c r="J17" s="21">
         <v>122.4</v>
       </c>
@@ -6698,58 +6751,61 @@
       </c>
       <c r="BT17" s="56">
         <v>99.3</v>
       </c>
       <c r="BU17" s="66">
         <v>101.9</v>
       </c>
       <c r="BV17" s="66">
         <v>100.2</v>
       </c>
       <c r="BW17" s="56">
         <v>105.9</v>
       </c>
       <c r="BX17" s="56">
         <v>109.3</v>
       </c>
       <c r="BY17" s="56">
         <v>110.4</v>
       </c>
       <c r="BZ17" s="56">
         <v>110.8</v>
       </c>
       <c r="CA17" s="56">
         <v>106.9</v>
       </c>
-      <c r="CB17" s="86"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:80" ht="14.25">
+      <c r="CB17" s="56">
+        <v>102.1</v>
+      </c>
+      <c r="CD17" s="87"/>
+    </row>
+    <row r="18" spans="1:82" ht="14.4">
       <c r="A18" s="61" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B18" s="59" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C18" s="46">
         <v>112.3</v>
       </c>
       <c r="D18" s="46">
         <v>115</v>
       </c>
       <c r="E18" s="46">
         <v>116.3</v>
       </c>
       <c r="F18" s="46">
         <v>115.5</v>
       </c>
       <c r="G18" s="46">
         <v>119.1</v>
       </c>
       <c r="H18" s="46">
         <v>121.6</v>
       </c>
       <c r="I18" s="46">
         <v>126.2</v>
       </c>
       <c r="J18" s="46">
         <v>121</v>
       </c>
@@ -6938,73 +6994,76 @@
       </c>
       <c r="BT18" s="46">
         <v>107.4</v>
       </c>
       <c r="BU18" s="54">
         <v>108</v>
       </c>
       <c r="BV18" s="54">
         <v>109</v>
       </c>
       <c r="BW18" s="46">
         <v>110.8</v>
       </c>
       <c r="BX18" s="46">
         <v>110.3</v>
       </c>
       <c r="BY18" s="46">
         <v>110.4</v>
       </c>
       <c r="BZ18" s="46">
         <v>109.7</v>
       </c>
       <c r="CA18" s="46">
         <v>108.7</v>
       </c>
-      <c r="CB18" s="86"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:80">
+      <c r="CB18" s="46">
+        <v>111.4</v>
+      </c>
+      <c r="CD18" s="87"/>
+    </row>
+    <row r="22" spans="1:82">
       <c r="A22" s="91" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="91"/>
+    </row>
+    <row r="23" spans="1:82" ht="53.25" customHeight="1">
+      <c r="A23" s="91" t="s">
         <v>86</v>
       </c>
-      <c r="B22" s="91"/>
-[...4 lines deleted...]
-      </c>
       <c r="B23" s="91"/>
     </row>
-    <row r="24" spans="1:80" ht="51" customHeight="1">
+    <row r="24" spans="1:82" ht="51" customHeight="1">
       <c r="A24" s="92" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B24" s="91"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" s="91" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B25" s="91"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>