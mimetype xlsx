--- v0 (2026-05-16)
+++ v1 (2026-07-17)
@@ -1,74 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="25590" windowHeight="11850"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12120"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="1990-2006" sheetId="30" r:id="rId3"/>
-    <sheet name="2007-2025" sheetId="31" r:id="rId4"/>
+    <sheet name="2007-2026" sheetId="31" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BZ5" i="31" l="1"/>
+  <c r="CA15" i="31" l="1"/>
+  <c r="CA11" i="31"/>
+  <c r="CA5" i="31" l="1"/>
+  <c r="CA19" i="31" s="1"/>
+  <c r="BZ5" i="31"/>
   <c r="BZ15" i="31"/>
   <c r="BZ11" i="31" l="1"/>
   <c r="BZ19" i="31"/>
   <c r="BY15" i="31"/>
   <c r="BY11" i="31"/>
   <c r="BV11" i="31"/>
   <c r="BV15" i="31"/>
   <c r="BV5" i="31"/>
   <c r="BR11" i="31"/>
   <c r="BO5" i="31"/>
   <c r="BX15" i="31"/>
   <c r="BX11" i="31"/>
   <c r="BX5" i="31"/>
   <c r="BW15" i="31"/>
   <c r="BU15" i="31"/>
   <c r="BT15" i="31"/>
   <c r="BS15" i="31"/>
   <c r="BR15" i="31"/>
   <c r="BQ15" i="31"/>
   <c r="BP15" i="31"/>
   <c r="BO15" i="31"/>
   <c r="BN15" i="31"/>
   <c r="BM15" i="31"/>
   <c r="BL15" i="31"/>
   <c r="BK15" i="31"/>
@@ -187,51 +186,50 @@
   <c r="Y11" i="31"/>
   <c r="X11" i="31"/>
   <c r="W11" i="31"/>
   <c r="V11" i="31"/>
   <c r="U11" i="31"/>
   <c r="T11" i="31"/>
   <c r="S11" i="31"/>
   <c r="R11" i="31"/>
   <c r="Q11" i="31"/>
   <c r="P11" i="31"/>
   <c r="N11" i="31"/>
   <c r="M11" i="31"/>
   <c r="L11" i="31"/>
   <c r="K11" i="31"/>
   <c r="J11" i="31"/>
   <c r="I11" i="31"/>
   <c r="H11" i="31"/>
   <c r="G11" i="31"/>
   <c r="F11" i="31"/>
   <c r="E11" i="31"/>
   <c r="D11" i="31"/>
   <c r="C11" i="31"/>
   <c r="O10" i="31"/>
   <c r="O9" i="31"/>
   <c r="O8" i="31"/>
-  <c r="O7" i="31" s="1"/>
   <c r="BC7" i="31"/>
   <c r="BC5" i="31" s="1"/>
   <c r="AZ7" i="31"/>
   <c r="AZ5" i="31"/>
   <c r="AY7" i="31"/>
   <c r="AY5" i="31" s="1"/>
   <c r="AX7" i="31"/>
   <c r="AX5" i="31" s="1"/>
   <c r="AW7" i="31"/>
   <c r="AW5" i="31"/>
   <c r="AV7" i="31"/>
   <c r="AV5" i="31" s="1"/>
   <c r="AU7" i="31"/>
   <c r="AU5" i="31" s="1"/>
   <c r="AT7" i="31"/>
   <c r="AT5" i="31" s="1"/>
   <c r="AS7" i="31"/>
   <c r="AS5" i="31" s="1"/>
   <c r="AR7" i="31"/>
   <c r="AR5" i="31" s="1"/>
   <c r="AQ7" i="31"/>
   <c r="AQ5" i="31" s="1"/>
   <c r="AO7" i="31"/>
   <c r="AO5" i="31" s="1"/>
   <c r="AN7" i="31"/>
@@ -334,99 +332,100 @@
   <c r="R14" i="30"/>
   <c r="Q14" i="30"/>
   <c r="P14" i="30"/>
   <c r="O14" i="30"/>
   <c r="N14" i="30"/>
   <c r="M14" i="30"/>
   <c r="L14" i="30"/>
   <c r="K14" i="30"/>
   <c r="J14" i="30"/>
   <c r="I14" i="30"/>
   <c r="H14" i="30"/>
   <c r="G14" i="30"/>
   <c r="F14" i="30"/>
   <c r="E14" i="30"/>
   <c r="D14" i="30"/>
   <c r="C14" i="30"/>
   <c r="S11" i="30"/>
   <c r="R11" i="30"/>
   <c r="Q11" i="30"/>
   <c r="P11" i="30"/>
   <c r="O11" i="30"/>
   <c r="N11" i="30"/>
   <c r="M11" i="30"/>
   <c r="L11" i="30"/>
   <c r="K11" i="30"/>
-  <c r="K18" i="30" s="1"/>
   <c r="J11" i="30"/>
   <c r="I11" i="30"/>
   <c r="H11" i="30"/>
   <c r="G11" i="30"/>
-  <c r="G18" i="30" s="1"/>
   <c r="F11" i="30"/>
   <c r="E11" i="30"/>
   <c r="D11" i="30"/>
   <c r="C11" i="30"/>
   <c r="S7" i="30"/>
   <c r="S5" i="30"/>
   <c r="S18" i="30" s="1"/>
   <c r="R7" i="30"/>
   <c r="R5" i="30"/>
   <c r="Q7" i="30"/>
   <c r="Q5" i="30" s="1"/>
   <c r="P7" i="30"/>
   <c r="P5" i="30"/>
   <c r="O7" i="30"/>
   <c r="O5" i="30"/>
   <c r="N7" i="30"/>
   <c r="N5" i="30"/>
   <c r="M7" i="30"/>
-  <c r="M5" i="30"/>
+  <c r="M5" i="30" s="1"/>
   <c r="L7" i="30"/>
   <c r="L5" i="30"/>
   <c r="K7" i="30"/>
   <c r="K5" i="30"/>
   <c r="J7" i="30"/>
   <c r="J5" i="30" s="1"/>
   <c r="I7" i="30"/>
   <c r="I5" i="30"/>
   <c r="H7" i="30"/>
   <c r="H5" i="30"/>
   <c r="G7" i="30"/>
   <c r="G5" i="30"/>
   <c r="F7" i="30"/>
   <c r="F5" i="30"/>
   <c r="E7" i="30"/>
   <c r="E5" i="30" s="1"/>
   <c r="D7" i="30"/>
   <c r="D5" i="30"/>
   <c r="C7" i="30"/>
   <c r="C5" i="30"/>
   <c r="BV19" i="31"/>
   <c r="BY5" i="31"/>
   <c r="BY19" i="31" s="1"/>
-  <c r="BF19" i="31" l="1"/>
+  <c r="O7" i="31" l="1"/>
+  <c r="K18" i="30"/>
+  <c r="G18" i="30"/>
+  <c r="BF19" i="31"/>
   <c r="AR19" i="31"/>
   <c r="N18" i="30"/>
   <c r="BG19" i="31"/>
   <c r="J18" i="30"/>
   <c r="X19" i="31"/>
   <c r="C18" i="30"/>
   <c r="D18" i="30"/>
   <c r="AY19" i="31"/>
   <c r="O18" i="30"/>
   <c r="R18" i="30"/>
   <c r="L18" i="30"/>
   <c r="I18" i="30"/>
   <c r="L19" i="31"/>
   <c r="AW19" i="31"/>
   <c r="BA19" i="31"/>
   <c r="BW19" i="31"/>
   <c r="AA19" i="31"/>
   <c r="BR19" i="31"/>
   <c r="AN19" i="31"/>
   <c r="AZ19" i="31"/>
   <c r="BU19" i="31"/>
   <c r="AD19" i="31"/>
   <c r="BC19" i="31"/>
   <c r="BT19" i="31"/>
   <c r="Y19" i="31"/>
@@ -473,51 +472,51 @@
   <c r="J19" i="31"/>
   <c r="D19" i="31"/>
   <c r="K19" i="31"/>
   <c r="E19" i="31"/>
   <c r="AE19" i="31"/>
   <c r="H19" i="31"/>
   <c r="BH19" i="31"/>
   <c r="I19" i="31"/>
   <c r="BI19" i="31"/>
   <c r="BJ19" i="31"/>
   <c r="AH19" i="31"/>
   <c r="BL19" i="31"/>
   <c r="AI19" i="31"/>
   <c r="R19" i="31"/>
   <c r="BQ19" i="31"/>
   <c r="S19" i="31"/>
   <c r="T19" i="31"/>
   <c r="AG19" i="31"/>
   <c r="W19" i="31"/>
   <c r="O5" i="31"/>
   <c r="O19" i="31" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="157">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -560,53 +559,50 @@
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>код КСП</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/, https://stat.gov.kz/ru/classifiers/statistical/22/</t>
   </si>
   <si>
     <t>Валовой внутренний продукт методом конечного использования, в текущих ценах</t>
-  </si>
-[...1 lines deleted...]
-    <t>Млн. тенге</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar</t>
   </si>
   <si>
     <t>Департамент национальных счетов</t>
   </si>
   <si>
     <t>Расходы на конечное потребление</t>
   </si>
   <si>
     <r>
       <t>1 квартал 2021г.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <t>1 полугодие 2021г.</t>
@@ -703,56 +699,50 @@
     <t>Валовое накопление</t>
   </si>
   <si>
     <t>валовое накопление основного капитала</t>
   </si>
   <si>
     <t>изменение запасов материальных оборотных средств</t>
   </si>
   <si>
     <t>Чистый экспорт</t>
   </si>
   <si>
     <t>Статистическое расхождение</t>
   </si>
   <si>
     <t xml:space="preserve">приобретение минус выбытие ценностей </t>
   </si>
   <si>
     <t>Основными источниками информации являются данные отраслевой статистики и административные данные</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>aig.isabekova@aspire.gov.kz, m.akimbek@aspire.gov.kz</t>
-  </si>
-[...4 lines deleted...]
-    <t>млн.тенге</t>
   </si>
   <si>
     <t>1 полугодие 2025г.</t>
   </si>
   <si>
     <t>+7 7172 74 96 76</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
@@ -1187,53 +1177,50 @@
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Номер телефона:</t>
   </si>
   <si>
     <r>
       <t>Валовой внутренний продукт</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
-    <t>С 1990-1992гг. - млн.рублей, с 1993 г. - млн. тенге, с 1990-2006 гг. - приведены годовые данные, с 2007 года по настоящее время - данные по кварталам с накоплением и годовые</t>
-[...1 lines deleted...]
-  <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>Один из важнейших показателей системы национальных счетов, характеризующий конечный результат экономической деятельности страны</t>
   </si>
   <si>
     <t>Валовой внутренний продукт, рассчитанный методом конечного использования, представляет собой сумму расходов всех экономических секторов на конечное потребление, валовое накопление и чистый экспорт.</t>
   </si>
   <si>
     <r>
       <t>некоммерческих организаций, обслуживающих домашние хозяйства</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4) 6)</t>
     </r>
   </si>
   <si>
     <t>ВВП методом конечного использования</t>
   </si>
@@ -1259,147 +1246,174 @@
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Данные за 2022 год, 1 квартал 2023 года, 1 полугодие 2023 года, 9 месяцев 2023 года и 2023 год переопубликованы в связи с проведением Единовременного обследования некоммерческих организаций</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">5) </t>
+      <t xml:space="preserve">8) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления</t>
+      <t>По предварительным данным</t>
     </r>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve"> 2025 год</t>
+    </r>
     <r>
       <rPr>
-        <i/>
+        <b/>
         <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">6) </t>
+      <t>7)8)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1 квартал 2026г.</t>
     </r>
     <r>
       <rPr>
-        <i/>
-        <sz val="8"/>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Данные за 2024 и 2025 годы сформированы по административным данным Комитета государственных доходов Министерства финансов Республики Казахстан</t>
+      <t>7)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">7) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Данные за январь-декабрь 2025 года рассчитаны с учетом внесенных изменений в Методики оценки ненаблюдаемой экономики от 21 августа 2025 года и Методики оценки объемов незаконной деятельности от 29 августа 2025 года</t>
+      <t>Данные с 2025 года рассчитаны с учетом изменений, внесенных в Методику оценки ненаблюдаемой экономики от 21 августа 2025 года и Методику оценки объемов незаконной деятельности от 29 августа 2025 года.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">8) </t>
+      <t xml:space="preserve">6) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>По предварительным данным</t>
+      <t>Данные с 2024 года сформированы по административным данным Комитета государственных доходов Министерства финансов Республики Казахстан.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve"> 2025 год</t>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">5) </t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <sz val="10"/>
+        <i/>
+        <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>7)8)</t>
+      <t>Данные за 2023 год были переопубликованы в связи с пересмотром отраслевых показателей транспорта и сельского хозяйства, а также методологических уточнений по отчетам страховой деятельности и сектора государственного управления.</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve">млн. теңге </t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Млн. теңге</t>
+  </si>
+  <si>
+    <t>С 1990-1992гг. - млн.рублей, с 1993 г. - млн. теңге, с 1990-2006 гг. - приведены годовые данные, с 2007 года по настоящее время - данные по кварталам с накоплением и годовые</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1930,86 +1944,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2173,51 +2187,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279592/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aig.isabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/347118/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0f2/anlal22fxij2lpsxtbmp5q82ojzecovu.rar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="13" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="13" customWidth="1"/>
@@ -2226,239 +2240,239 @@
     <row r="1" spans="1:13">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="47">
         <v>111704</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="46" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="48" t="s">
-        <v>29</v>
+        <v>155</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="16" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="47" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="16" customFormat="1" ht="28.9" customHeight="1">
       <c r="A6" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="51" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="16" customFormat="1" ht="27.6" customHeight="1">
       <c r="A7" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="50" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="16" customFormat="1" ht="13.9" customHeight="1">
       <c r="A8" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="71" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="16" customFormat="1" ht="25.5">
       <c r="A9" s="46" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="50" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="16" customFormat="1">
       <c r="A10" s="46" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="50" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="16" customFormat="1">
       <c r="A11" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="51"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="46" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="52" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="16" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="54" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="16" customFormat="1" ht="25.5" customHeight="1">
       <c r="A14" s="77" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="75" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="16" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="78"/>
       <c r="B15" s="75" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="16" customFormat="1">
       <c r="A16" s="79"/>
       <c r="B16" s="76" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" s="16" customFormat="1" ht="23.25" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="54" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="55">
-        <v>46142</v>
+        <v>46216</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="18.75" customHeight="1">
       <c r="A19" s="46" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="55">
-        <v>46216</v>
+        <v>46307</v>
       </c>
       <c r="M19" s="6"/>
     </row>
     <row r="20" spans="1:13" ht="22.5" customHeight="1">
       <c r="A20" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="48" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="48" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="M21" s="6"/>
     </row>
     <row r="22" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A22" s="46" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="B22" s="56" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13" ht="15.6" customHeight="1">
       <c r="A23" s="46" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="57" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="M23" s="6"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="14"/>
       <c r="B24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="6"/>
     </row>
     <row r="28" spans="1:13">
       <c r="M28" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B23" r:id="rId3" display="aig.isabekova@aspire.gov.kz"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/306161/"/>
+    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/346593/"/>
     <hyperlink ref="B17" r:id="rId5"/>
-    <hyperlink ref="B15" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279583/"/>
+    <hyperlink ref="B15" r:id="rId6" display="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/279598/"/>
     <hyperlink ref="B16" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="10"/>
     </row>
     <row r="6" spans="2:2">
@@ -2590,66 +2604,66 @@
       <c r="BB2" s="1"/>
       <c r="BC2" s="1"/>
       <c r="BD2" s="1"/>
       <c r="BE2" s="1"/>
       <c r="BF2" s="1"/>
     </row>
     <row r="3" spans="1:93" ht="12.75">
       <c r="B3" s="58"/>
       <c r="C3" s="9"/>
       <c r="D3" s="59"/>
       <c r="E3" s="59"/>
       <c r="F3" s="59"/>
       <c r="G3" s="59"/>
       <c r="H3" s="59"/>
       <c r="I3" s="59"/>
       <c r="J3" s="59"/>
       <c r="K3" s="59"/>
       <c r="L3" s="59"/>
       <c r="M3" s="59"/>
       <c r="N3" s="59"/>
       <c r="O3" s="59"/>
       <c r="P3" s="59"/>
       <c r="Q3" s="59"/>
       <c r="R3" s="59"/>
       <c r="S3" s="60" t="s">
-        <v>60</v>
+        <v>153</v>
       </c>
     </row>
     <row r="4" spans="1:93" s="9" customFormat="1" ht="49.5" customHeight="1">
       <c r="A4" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="64"/>
       <c r="C4" s="63" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D4" s="63" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E4" s="63" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F4" s="63">
         <v>1993</v>
       </c>
       <c r="G4" s="63">
         <v>1994</v>
       </c>
       <c r="H4" s="63">
         <v>1995</v>
       </c>
       <c r="I4" s="63">
         <v>1996</v>
       </c>
       <c r="J4" s="63">
         <v>1997</v>
       </c>
       <c r="K4" s="63">
         <v>1998</v>
       </c>
       <c r="L4" s="63">
         <v>1999</v>
       </c>
       <c r="M4" s="63">
         <v>2000</v>
       </c>
@@ -2728,51 +2742,51 @@
       <c r="BV4" s="36"/>
       <c r="BW4" s="36"/>
       <c r="BX4" s="36"/>
       <c r="BY4" s="36"/>
       <c r="BZ4" s="36"/>
       <c r="CA4" s="36"/>
       <c r="CB4" s="36"/>
       <c r="CC4" s="36"/>
       <c r="CD4" s="36"/>
       <c r="CE4" s="36"/>
       <c r="CF4" s="36"/>
       <c r="CG4" s="36"/>
       <c r="CH4" s="36"/>
       <c r="CI4" s="36"/>
       <c r="CJ4" s="36"/>
       <c r="CK4" s="36"/>
       <c r="CL4" s="36"/>
       <c r="CM4" s="36"/>
       <c r="CN4" s="36"/>
     </row>
     <row r="5" spans="1:93" s="9" customFormat="1" ht="24.75" customHeight="1">
       <c r="A5" s="67">
         <v>111701</v>
       </c>
       <c r="B5" s="18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C5" s="19">
         <f t="shared" ref="C5:S5" si="0">C6+C7+C10</f>
         <v>38066.400000000001</v>
       </c>
       <c r="D5" s="19">
         <f t="shared" si="0"/>
         <v>71148.800000000003</v>
       </c>
       <c r="E5" s="19">
         <f t="shared" si="0"/>
         <v>880590.2</v>
       </c>
       <c r="F5" s="19">
         <f t="shared" si="0"/>
         <v>24942.2</v>
       </c>
       <c r="G5" s="19">
         <f t="shared" si="0"/>
         <v>374080.8</v>
       </c>
       <c r="H5" s="19">
         <f t="shared" si="0"/>
         <v>858878.5</v>
       </c>
@@ -2878,51 +2892,51 @@
       <c r="BW5" s="38"/>
       <c r="BX5" s="38"/>
       <c r="BY5" s="38"/>
       <c r="BZ5" s="38"/>
       <c r="CA5" s="38"/>
       <c r="CB5" s="38"/>
       <c r="CC5" s="38"/>
       <c r="CD5" s="38"/>
       <c r="CE5" s="38"/>
       <c r="CF5" s="38"/>
       <c r="CG5" s="38"/>
       <c r="CH5" s="38"/>
       <c r="CI5" s="38"/>
       <c r="CJ5" s="38"/>
       <c r="CK5" s="38"/>
       <c r="CL5" s="38"/>
       <c r="CM5" s="38"/>
       <c r="CN5" s="38"/>
       <c r="CO5" s="23"/>
     </row>
     <row r="6" spans="1:93" s="9" customFormat="1" ht="12.75">
       <c r="A6" s="68">
         <v>11170101</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C6" s="25">
         <v>30352.3</v>
       </c>
       <c r="D6" s="25">
         <v>56205.7</v>
       </c>
       <c r="E6" s="25">
         <v>709015.9</v>
       </c>
       <c r="F6" s="25">
         <v>20066.599999999999</v>
       </c>
       <c r="G6" s="26">
         <v>316476.09999999998</v>
       </c>
       <c r="H6" s="26">
         <v>706364</v>
       </c>
       <c r="I6" s="26">
         <v>938078.7</v>
       </c>
       <c r="J6" s="26">
         <v>1168806.3999999999</v>
       </c>
@@ -3010,51 +3024,51 @@
       <c r="BV6" s="40"/>
       <c r="BW6" s="41"/>
       <c r="BX6" s="41"/>
       <c r="BY6" s="41"/>
       <c r="BZ6" s="41"/>
       <c r="CA6" s="41"/>
       <c r="CB6" s="41"/>
       <c r="CC6" s="41"/>
       <c r="CD6" s="41"/>
       <c r="CE6" s="41"/>
       <c r="CF6" s="41"/>
       <c r="CG6" s="41"/>
       <c r="CH6" s="41"/>
       <c r="CI6" s="41"/>
       <c r="CJ6" s="41"/>
       <c r="CK6" s="41"/>
       <c r="CL6" s="41"/>
       <c r="CM6" s="41"/>
       <c r="CN6" s="41"/>
     </row>
     <row r="7" spans="1:93" s="9" customFormat="1" ht="25.5">
       <c r="A7" s="69">
         <v>11170102</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C7" s="25">
         <f>C8+C9</f>
         <v>5937.5</v>
       </c>
       <c r="D7" s="25">
         <f>D8+D9</f>
         <v>12432.5</v>
       </c>
       <c r="E7" s="25">
         <f>E8+E9</f>
         <v>139584.29999999999</v>
       </c>
       <c r="F7" s="25">
         <f>F8+F9</f>
         <v>4088.9</v>
       </c>
       <c r="G7" s="25">
         <f>G8+G9</f>
         <v>45234</v>
       </c>
       <c r="H7" s="25">
         <f t="shared" ref="H7:S7" si="1">H8+H9</f>
         <v>137748.20000000001</v>
       </c>
@@ -3159,51 +3173,51 @@
       <c r="BV7" s="39"/>
       <c r="BW7" s="40"/>
       <c r="BX7" s="40"/>
       <c r="BY7" s="40"/>
       <c r="BZ7" s="40"/>
       <c r="CA7" s="40"/>
       <c r="CB7" s="40"/>
       <c r="CC7" s="40"/>
       <c r="CD7" s="40"/>
       <c r="CE7" s="40"/>
       <c r="CF7" s="40"/>
       <c r="CG7" s="41"/>
       <c r="CH7" s="42"/>
       <c r="CI7" s="40"/>
       <c r="CJ7" s="40"/>
       <c r="CK7" s="40"/>
       <c r="CL7" s="40"/>
       <c r="CM7" s="40"/>
       <c r="CN7" s="40"/>
     </row>
     <row r="8" spans="1:93" ht="25.5">
       <c r="A8" s="69">
         <v>111701021</v>
       </c>
       <c r="B8" s="27" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C8" s="25">
         <v>4307.8</v>
       </c>
       <c r="D8" s="25">
         <v>9423.2999999999993</v>
       </c>
       <c r="E8" s="25">
         <v>76704.899999999994</v>
       </c>
       <c r="F8" s="25">
         <v>2339.9</v>
       </c>
       <c r="G8" s="26">
         <v>25870.1</v>
       </c>
       <c r="H8" s="26">
         <v>82163.7</v>
       </c>
       <c r="I8" s="26">
         <v>110636.2</v>
       </c>
       <c r="J8" s="26">
         <v>115373.3</v>
       </c>
@@ -3268,51 +3282,51 @@
       <c r="BV8" s="40"/>
       <c r="BW8" s="41"/>
       <c r="BX8" s="41"/>
       <c r="BY8" s="41"/>
       <c r="BZ8" s="41"/>
       <c r="CA8" s="40"/>
       <c r="CB8" s="40"/>
       <c r="CC8" s="40"/>
       <c r="CD8" s="40"/>
       <c r="CE8" s="40"/>
       <c r="CF8" s="40"/>
       <c r="CG8" s="41"/>
       <c r="CH8" s="40"/>
       <c r="CI8" s="40"/>
       <c r="CJ8" s="40"/>
       <c r="CK8" s="40"/>
       <c r="CL8" s="40"/>
       <c r="CM8" s="40"/>
       <c r="CN8" s="40"/>
     </row>
     <row r="9" spans="1:93" ht="12.75">
       <c r="A9" s="69">
         <v>111701022</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C9" s="25">
         <v>1629.7</v>
       </c>
       <c r="D9" s="25">
         <v>3009.2</v>
       </c>
       <c r="E9" s="25">
         <v>62879.4</v>
       </c>
       <c r="F9" s="25">
         <v>1749</v>
       </c>
       <c r="G9" s="26">
         <v>19363.900000000001</v>
       </c>
       <c r="H9" s="26">
         <v>55584.5</v>
       </c>
       <c r="I9" s="26">
         <v>72153.3</v>
       </c>
       <c r="J9" s="26">
         <v>91649.2</v>
       </c>
@@ -3377,51 +3391,51 @@
       <c r="BV9" s="40"/>
       <c r="BW9" s="41"/>
       <c r="BX9" s="41"/>
       <c r="BY9" s="41"/>
       <c r="BZ9" s="41"/>
       <c r="CA9" s="40"/>
       <c r="CB9" s="40"/>
       <c r="CC9" s="40"/>
       <c r="CD9" s="40"/>
       <c r="CE9" s="40"/>
       <c r="CF9" s="40"/>
       <c r="CG9" s="41"/>
       <c r="CH9" s="40"/>
       <c r="CI9" s="40"/>
       <c r="CJ9" s="40"/>
       <c r="CK9" s="40"/>
       <c r="CL9" s="40"/>
       <c r="CM9" s="40"/>
       <c r="CN9" s="40"/>
     </row>
     <row r="10" spans="1:93" ht="38.25">
       <c r="A10" s="69">
         <v>11170103</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C10" s="25">
         <v>1776.6</v>
       </c>
       <c r="D10" s="25">
         <v>2510.6</v>
       </c>
       <c r="E10" s="25">
         <v>31990</v>
       </c>
       <c r="F10" s="25">
         <v>786.7</v>
       </c>
       <c r="G10" s="26">
         <v>12370.7</v>
       </c>
       <c r="H10" s="26">
         <v>14766.3</v>
       </c>
       <c r="I10" s="26">
         <v>14711.3</v>
       </c>
       <c r="J10" s="26">
         <v>10338.4</v>
       </c>
@@ -3486,51 +3500,51 @@
       <c r="BV10" s="40"/>
       <c r="BW10" s="40"/>
       <c r="BX10" s="40"/>
       <c r="BY10" s="40"/>
       <c r="BZ10" s="40"/>
       <c r="CA10" s="40"/>
       <c r="CB10" s="40"/>
       <c r="CC10" s="40"/>
       <c r="CD10" s="40"/>
       <c r="CE10" s="43"/>
       <c r="CF10" s="43"/>
       <c r="CG10" s="43"/>
       <c r="CH10" s="43"/>
       <c r="CI10" s="43"/>
       <c r="CJ10" s="40"/>
       <c r="CK10" s="40"/>
       <c r="CL10" s="40"/>
       <c r="CM10" s="40"/>
       <c r="CN10" s="40"/>
     </row>
     <row r="11" spans="1:93" ht="12.75">
       <c r="A11" s="69">
         <v>111106</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C11" s="19">
         <f t="shared" ref="C11:S11" si="2">C12+C13</f>
         <v>22347</v>
       </c>
       <c r="D11" s="19">
         <f t="shared" si="2"/>
         <v>20365.099999999999</v>
       </c>
       <c r="E11" s="19">
         <f t="shared" si="2"/>
         <v>338408.5</v>
       </c>
       <c r="F11" s="19">
         <f t="shared" si="2"/>
         <v>5892</v>
       </c>
       <c r="G11" s="19">
         <f t="shared" si="2"/>
         <v>121552.8</v>
       </c>
       <c r="H11" s="19">
         <f t="shared" si="2"/>
         <v>236506.30000000002</v>
       </c>
@@ -3612,51 +3626,51 @@
       <c r="BV11" s="38"/>
       <c r="BW11" s="38"/>
       <c r="BX11" s="38"/>
       <c r="BY11" s="38"/>
       <c r="BZ11" s="38"/>
       <c r="CA11" s="38"/>
       <c r="CB11" s="38"/>
       <c r="CC11" s="38"/>
       <c r="CD11" s="38"/>
       <c r="CE11" s="38"/>
       <c r="CF11" s="38"/>
       <c r="CG11" s="38"/>
       <c r="CH11" s="38"/>
       <c r="CI11" s="38"/>
       <c r="CJ11" s="38"/>
       <c r="CK11" s="38"/>
       <c r="CL11" s="38"/>
       <c r="CM11" s="38"/>
       <c r="CN11" s="38"/>
     </row>
     <row r="12" spans="1:93" ht="25.5">
       <c r="A12" s="69">
         <v>11110601</v>
       </c>
       <c r="B12" s="24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C12" s="25">
         <v>18655</v>
       </c>
       <c r="D12" s="25">
         <v>23323</v>
       </c>
       <c r="E12" s="25">
         <v>331859.3</v>
       </c>
       <c r="F12" s="25">
         <v>8211</v>
       </c>
       <c r="G12" s="26">
         <v>110654.8</v>
       </c>
       <c r="H12" s="26">
         <v>233811.6</v>
       </c>
       <c r="I12" s="26">
         <v>243876</v>
       </c>
       <c r="J12" s="26">
         <v>271765.2</v>
       </c>
@@ -3721,51 +3735,51 @@
       <c r="BV12" s="40"/>
       <c r="BW12" s="41"/>
       <c r="BX12" s="41"/>
       <c r="BY12" s="41"/>
       <c r="BZ12" s="41"/>
       <c r="CA12" s="41"/>
       <c r="CB12" s="41"/>
       <c r="CC12" s="41"/>
       <c r="CD12" s="41"/>
       <c r="CE12" s="41"/>
       <c r="CF12" s="41"/>
       <c r="CG12" s="41"/>
       <c r="CH12" s="41"/>
       <c r="CI12" s="41"/>
       <c r="CJ12" s="41"/>
       <c r="CK12" s="41"/>
       <c r="CL12" s="41"/>
       <c r="CM12" s="41"/>
       <c r="CN12" s="41"/>
     </row>
     <row r="13" spans="1:93" ht="25.5">
       <c r="A13" s="69">
         <v>11110602</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C13" s="25">
         <v>3692</v>
       </c>
       <c r="D13" s="25">
         <v>-2957.9</v>
       </c>
       <c r="E13" s="25">
         <v>6549.2</v>
       </c>
       <c r="F13" s="25">
         <v>-2319</v>
       </c>
       <c r="G13" s="26">
         <v>10898</v>
       </c>
       <c r="H13" s="26">
         <v>2694.7</v>
       </c>
       <c r="I13" s="26">
         <v>-15281.2</v>
       </c>
       <c r="J13" s="26">
         <v>-10940.8</v>
       </c>
@@ -3830,51 +3844,51 @@
       <c r="BV13" s="40"/>
       <c r="BW13" s="41"/>
       <c r="BX13" s="41"/>
       <c r="BY13" s="41"/>
       <c r="BZ13" s="41"/>
       <c r="CA13" s="41"/>
       <c r="CB13" s="41"/>
       <c r="CC13" s="41"/>
       <c r="CD13" s="41"/>
       <c r="CE13" s="41"/>
       <c r="CF13" s="41"/>
       <c r="CG13" s="41"/>
       <c r="CH13" s="41"/>
       <c r="CI13" s="41"/>
       <c r="CJ13" s="41"/>
       <c r="CK13" s="41"/>
       <c r="CL13" s="41"/>
       <c r="CM13" s="41"/>
       <c r="CN13" s="41"/>
     </row>
     <row r="14" spans="1:93" ht="12.75">
       <c r="A14" s="69">
         <v>111108</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C14" s="29">
         <f>C15-C16</f>
         <v>-10872.099999999999</v>
       </c>
       <c r="D14" s="19">
         <f t="shared" ref="D14:S14" si="3">D15-D16</f>
         <v>-13830.499999999996</v>
       </c>
       <c r="E14" s="19">
         <f t="shared" si="3"/>
         <v>-153168.90000000014</v>
       </c>
       <c r="F14" s="19">
         <f t="shared" si="3"/>
         <v>-2602.1000000000004</v>
       </c>
       <c r="G14" s="19">
         <f t="shared" si="3"/>
         <v>-42568.199999999983</v>
       </c>
       <c r="H14" s="19">
         <f t="shared" si="3"/>
         <v>-46396</v>
       </c>
@@ -3956,51 +3970,51 @@
       <c r="BV14" s="40"/>
       <c r="BW14" s="41"/>
       <c r="BX14" s="41"/>
       <c r="BY14" s="41"/>
       <c r="BZ14" s="41"/>
       <c r="CA14" s="41"/>
       <c r="CB14" s="41"/>
       <c r="CC14" s="41"/>
       <c r="CD14" s="41"/>
       <c r="CE14" s="41"/>
       <c r="CF14" s="41"/>
       <c r="CG14" s="41"/>
       <c r="CH14" s="41"/>
       <c r="CI14" s="41"/>
       <c r="CJ14" s="41"/>
       <c r="CK14" s="41"/>
       <c r="CL14" s="41"/>
       <c r="CM14" s="41"/>
       <c r="CN14" s="41"/>
     </row>
     <row r="15" spans="1:93" ht="16.5">
       <c r="A15" s="69">
         <v>111107</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C15" s="25">
         <v>3712.2</v>
       </c>
       <c r="D15" s="25">
         <v>24461.7</v>
       </c>
       <c r="E15" s="25">
         <v>937137.7</v>
       </c>
       <c r="F15" s="25">
         <v>11150</v>
       </c>
       <c r="G15" s="26">
         <v>156957.6</v>
       </c>
       <c r="H15" s="26">
         <v>395269</v>
       </c>
       <c r="I15" s="26">
         <v>499318</v>
       </c>
       <c r="J15" s="26">
         <v>583859.6</v>
       </c>
@@ -4065,51 +4079,51 @@
       <c r="BV15" s="38"/>
       <c r="BW15" s="38"/>
       <c r="BX15" s="38"/>
       <c r="BY15" s="38"/>
       <c r="BZ15" s="38"/>
       <c r="CA15" s="38"/>
       <c r="CB15" s="38"/>
       <c r="CC15" s="38"/>
       <c r="CD15" s="38"/>
       <c r="CE15" s="38"/>
       <c r="CF15" s="38"/>
       <c r="CG15" s="38"/>
       <c r="CH15" s="38"/>
       <c r="CI15" s="38"/>
       <c r="CJ15" s="38"/>
       <c r="CK15" s="38"/>
       <c r="CL15" s="38"/>
       <c r="CM15" s="38"/>
       <c r="CN15" s="38"/>
     </row>
     <row r="16" spans="1:93" ht="16.5">
       <c r="A16" s="69">
         <v>111103</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C16" s="25">
         <v>14584.3</v>
       </c>
       <c r="D16" s="25">
         <v>38292.199999999997</v>
       </c>
       <c r="E16" s="25">
         <v>1090306.6000000001</v>
       </c>
       <c r="F16" s="25">
         <v>13752.1</v>
       </c>
       <c r="G16" s="26">
         <v>199525.8</v>
       </c>
       <c r="H16" s="26">
         <v>441665</v>
       </c>
       <c r="I16" s="26">
         <v>509737.4</v>
       </c>
       <c r="J16" s="26">
         <v>626095.19999999995</v>
       </c>
@@ -4174,51 +4188,51 @@
       <c r="BV16" s="40"/>
       <c r="BW16" s="41"/>
       <c r="BX16" s="41"/>
       <c r="BY16" s="41"/>
       <c r="BZ16" s="41"/>
       <c r="CA16" s="41"/>
       <c r="CB16" s="41"/>
       <c r="CC16" s="41"/>
       <c r="CD16" s="41"/>
       <c r="CE16" s="41"/>
       <c r="CF16" s="41"/>
       <c r="CG16" s="41"/>
       <c r="CH16" s="41"/>
       <c r="CI16" s="41"/>
       <c r="CJ16" s="41"/>
       <c r="CK16" s="41"/>
       <c r="CL16" s="41"/>
       <c r="CM16" s="41"/>
       <c r="CN16" s="41"/>
     </row>
     <row r="17" spans="1:92" ht="12.75">
       <c r="A17" s="69">
         <v>111705</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C17" s="25">
         <v>-1670.8</v>
       </c>
       <c r="D17" s="25">
         <v>8179.7</v>
       </c>
       <c r="E17" s="25">
         <v>151859.4</v>
       </c>
       <c r="F17" s="25">
         <v>1191</v>
       </c>
       <c r="G17" s="20">
         <v>-29596.6</v>
       </c>
       <c r="H17" s="20">
         <v>-34798.800000000003</v>
       </c>
       <c r="I17" s="20">
         <v>61994.8</v>
       </c>
       <c r="J17" s="20">
         <v>67386.399999999994</v>
       </c>
@@ -4283,51 +4297,51 @@
       <c r="BV17" s="40"/>
       <c r="BW17" s="41"/>
       <c r="BX17" s="41"/>
       <c r="BY17" s="41"/>
       <c r="BZ17" s="41"/>
       <c r="CA17" s="41"/>
       <c r="CB17" s="41"/>
       <c r="CC17" s="41"/>
       <c r="CD17" s="41"/>
       <c r="CE17" s="41"/>
       <c r="CF17" s="41"/>
       <c r="CG17" s="41"/>
       <c r="CH17" s="41"/>
       <c r="CI17" s="41"/>
       <c r="CJ17" s="41"/>
       <c r="CK17" s="41"/>
       <c r="CL17" s="41"/>
       <c r="CM17" s="41"/>
       <c r="CN17" s="41"/>
     </row>
     <row r="18" spans="1:92" ht="16.5">
       <c r="A18" s="69">
         <v>111704</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C18" s="19">
         <f>C5+C11+C14+C17</f>
         <v>47870.5</v>
       </c>
       <c r="D18" s="19">
         <f t="shared" ref="D18:S18" si="4">D5+D11+D14+D17</f>
         <v>85863.099999999991</v>
       </c>
       <c r="E18" s="19">
         <f>E5+E11+E14+E17</f>
         <v>1217689.1999999997</v>
       </c>
       <c r="F18" s="19">
         <f t="shared" si="4"/>
         <v>29423.1</v>
       </c>
       <c r="G18" s="19">
         <f t="shared" si="4"/>
         <v>423468.80000000005</v>
       </c>
       <c r="H18" s="19">
         <f t="shared" si="4"/>
         <v>1014190</v>
       </c>
@@ -4458,63 +4472,63 @@
       <c r="BS19" s="38"/>
       <c r="BT19" s="38"/>
       <c r="BU19" s="38"/>
       <c r="BV19" s="38"/>
       <c r="BW19" s="38"/>
       <c r="BX19" s="38"/>
       <c r="BY19" s="38"/>
       <c r="BZ19" s="38"/>
       <c r="CA19" s="38"/>
       <c r="CB19" s="38"/>
       <c r="CC19" s="38"/>
       <c r="CD19" s="38"/>
       <c r="CE19" s="38"/>
       <c r="CF19" s="38"/>
       <c r="CG19" s="38"/>
       <c r="CH19" s="38"/>
       <c r="CI19" s="38"/>
       <c r="CJ19" s="38"/>
       <c r="CK19" s="38"/>
       <c r="CL19" s="38"/>
       <c r="CM19" s="38"/>
       <c r="CN19" s="38"/>
     </row>
     <row r="21" spans="1:92" ht="14.25" customHeight="1">
       <c r="A21" s="80" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="B21" s="80"/>
     </row>
     <row r="22" spans="1:92" ht="61.5" customHeight="1">
       <c r="A22" s="80" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B22" s="80"/>
     </row>
     <row r="23" spans="1:92" ht="14.25" customHeight="1">
       <c r="A23" s="80" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B23" s="80"/>
     </row>
     <row r="24" spans="1:92">
       <c r="A24" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A23:B23"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="99" firstPageNumber="6" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:CB29"/>
   <sheetViews>
@@ -4540,343 +4554,347 @@
     <col min="12" max="12" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="26" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="28" max="30" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="32" max="34" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="36" max="38" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="40" max="65" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="15" bestFit="1" customWidth="1"/>
     <col min="67" max="69" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="15" bestFit="1" customWidth="1"/>
     <col min="71" max="73" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="15" bestFit="1" customWidth="1"/>
     <col min="75" max="76" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="15" customWidth="1"/>
     <col min="78" max="78" width="15.28515625" customWidth="1"/>
-    <col min="79" max="80" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="13.7109375" customWidth="1"/>
+    <col min="80" max="80" width="12.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:80" ht="15.75">
       <c r="A2" s="8">
         <v>111704</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
     </row>
     <row r="3" spans="1:80">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="BW3" s="60"/>
-      <c r="BZ3" s="60" t="s">
-        <v>61</v>
+      <c r="CA3" s="60" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="4" spans="1:80" ht="49.5" customHeight="1">
       <c r="A4" s="62" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="63"/>
       <c r="C4" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="65" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="65" t="s">
+        <v>71</v>
+      </c>
+      <c r="F4" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="G4" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="D4" s="65" t="s">
+      <c r="H4" s="65" t="s">
         <v>73</v>
       </c>
-      <c r="E4" s="65" t="s">
+      <c r="I4" s="65" t="s">
         <v>74</v>
       </c>
-      <c r="F4" s="65" t="s">
+      <c r="J4" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="K4" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="L4" s="65" t="s">
         <v>78</v>
       </c>
-      <c r="G4" s="65" t="s">
-[...8 lines deleted...]
-      <c r="J4" s="65" t="s">
+      <c r="M4" s="65" t="s">
         <v>79</v>
       </c>
-      <c r="K4" s="65" t="s">
+      <c r="N4" s="65" t="s">
         <v>80</v>
       </c>
-      <c r="L4" s="65" t="s">
+      <c r="O4" s="65" t="s">
         <v>81</v>
       </c>
-      <c r="M4" s="65" t="s">
+      <c r="P4" s="65" t="s">
         <v>82</v>
       </c>
-      <c r="N4" s="65" t="s">
+      <c r="Q4" s="65" t="s">
         <v>83</v>
       </c>
-      <c r="O4" s="65" t="s">
+      <c r="R4" s="65" t="s">
         <v>84</v>
       </c>
-      <c r="P4" s="65" t="s">
+      <c r="S4" s="65" t="s">
         <v>85</v>
       </c>
-      <c r="Q4" s="65" t="s">
+      <c r="T4" s="65" t="s">
         <v>86</v>
       </c>
-      <c r="R4" s="65" t="s">
+      <c r="U4" s="65" t="s">
         <v>87</v>
       </c>
-      <c r="S4" s="65" t="s">
+      <c r="V4" s="66" t="s">
         <v>88</v>
       </c>
-      <c r="T4" s="65" t="s">
+      <c r="W4" s="65" t="s">
         <v>89</v>
       </c>
-      <c r="U4" s="65" t="s">
+      <c r="X4" s="65" t="s">
         <v>90</v>
       </c>
-      <c r="V4" s="66" t="s">
+      <c r="Y4" s="65" t="s">
         <v>91</v>
       </c>
-      <c r="W4" s="65" t="s">
+      <c r="Z4" s="66" t="s">
         <v>92</v>
       </c>
-      <c r="X4" s="65" t="s">
+      <c r="AA4" s="65" t="s">
         <v>93</v>
       </c>
-      <c r="Y4" s="65" t="s">
+      <c r="AB4" s="65" t="s">
         <v>94</v>
       </c>
-      <c r="Z4" s="66" t="s">
+      <c r="AC4" s="65" t="s">
         <v>95</v>
       </c>
-      <c r="AA4" s="65" t="s">
+      <c r="AD4" s="65" t="s">
         <v>96</v>
       </c>
-      <c r="AB4" s="65" t="s">
+      <c r="AE4" s="65" t="s">
         <v>97</v>
       </c>
-      <c r="AC4" s="65" t="s">
+      <c r="AF4" s="65" t="s">
         <v>98</v>
       </c>
-      <c r="AD4" s="65" t="s">
+      <c r="AG4" s="65" t="s">
         <v>99</v>
       </c>
-      <c r="AE4" s="65" t="s">
+      <c r="AH4" s="65" t="s">
         <v>100</v>
       </c>
-      <c r="AF4" s="65" t="s">
+      <c r="AI4" s="65" t="s">
         <v>101</v>
       </c>
-      <c r="AG4" s="65" t="s">
+      <c r="AJ4" s="65" t="s">
         <v>102</v>
       </c>
-      <c r="AH4" s="65" t="s">
+      <c r="AK4" s="65" t="s">
         <v>103</v>
       </c>
-      <c r="AI4" s="65" t="s">
+      <c r="AL4" s="63" t="s">
         <v>104</v>
       </c>
-      <c r="AJ4" s="65" t="s">
+      <c r="AM4" s="65" t="s">
         <v>105</v>
       </c>
-      <c r="AK4" s="65" t="s">
+      <c r="AN4" s="65" t="s">
         <v>106</v>
       </c>
-      <c r="AL4" s="63" t="s">
+      <c r="AO4" s="65" t="s">
         <v>107</v>
       </c>
-      <c r="AM4" s="65" t="s">
+      <c r="AP4" s="63" t="s">
         <v>108</v>
       </c>
-      <c r="AN4" s="65" t="s">
+      <c r="AQ4" s="65" t="s">
         <v>109</v>
       </c>
-      <c r="AO4" s="65" t="s">
+      <c r="AR4" s="65" t="s">
         <v>110</v>
       </c>
-      <c r="AP4" s="63" t="s">
+      <c r="AS4" s="65" t="s">
         <v>111</v>
       </c>
-      <c r="AQ4" s="65" t="s">
+      <c r="AT4" s="65" t="s">
         <v>112</v>
       </c>
-      <c r="AR4" s="65" t="s">
+      <c r="AU4" s="65" t="s">
         <v>113</v>
       </c>
-      <c r="AS4" s="65" t="s">
+      <c r="AV4" s="65" t="s">
         <v>114</v>
       </c>
-      <c r="AT4" s="65" t="s">
+      <c r="AW4" s="65" t="s">
         <v>115</v>
       </c>
-      <c r="AU4" s="65" t="s">
+      <c r="AX4" s="65" t="s">
         <v>116</v>
       </c>
-      <c r="AV4" s="65" t="s">
-[...5 lines deleted...]
-      <c r="AX4" s="65" t="s">
+      <c r="AY4" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="AY4" s="65" t="s">
+      <c r="AZ4" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA4" s="65" t="s">
+        <v>121</v>
+      </c>
+      <c r="BB4" s="65" t="s">
         <v>122</v>
       </c>
-      <c r="AZ4" s="65" t="s">
+      <c r="BC4" s="65" t="s">
         <v>123</v>
       </c>
-      <c r="BA4" s="65" t="s">
+      <c r="BD4" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="BB4" s="65" t="s">
+      <c r="BE4" s="65" t="s">
         <v>125</v>
       </c>
-      <c r="BC4" s="65" t="s">
+      <c r="BF4" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="BD4" s="65" t="s">
+      <c r="BG4" s="65" t="s">
+        <v>32</v>
+      </c>
+      <c r="BH4" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="BI4" s="65" t="s">
+        <v>34</v>
+      </c>
+      <c r="BJ4" s="65" t="s">
         <v>127</v>
       </c>
-      <c r="BE4" s="65" t="s">
+      <c r="BK4" s="65" t="s">
+        <v>35</v>
+      </c>
+      <c r="BL4" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="BM4" s="65" t="s">
+        <v>37</v>
+      </c>
+      <c r="BN4" s="65" t="s">
         <v>128</v>
       </c>
-      <c r="BF4" s="65" t="s">
+      <c r="BO4" s="65" t="s">
+        <v>38</v>
+      </c>
+      <c r="BP4" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="BQ4" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="BR4" s="65" t="s">
         <v>129</v>
       </c>
-      <c r="BG4" s="65" t="s">
-[...29 lines deleted...]
-      <c r="BQ4" s="65" t="s">
+      <c r="BS4" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="BR4" s="65" t="s">
-[...2 lines deleted...]
-      <c r="BS4" s="65" t="s">
+      <c r="BT4" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="BT4" s="65" t="s">
+      <c r="BU4" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="BU4" s="65" t="s">
+      <c r="BV4" s="65" t="s">
+        <v>137</v>
+      </c>
+      <c r="BW4" s="65" t="s">
         <v>44</v>
       </c>
-      <c r="BV4" s="65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BX4" s="65" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="BY4" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ4" s="65" t="s">
         <v>148</v>
       </c>
-      <c r="BZ4" s="65" t="s">
-        <v>155</v>
+      <c r="CA4" s="65" t="s">
+        <v>149</v>
       </c>
     </row>
     <row r="5" spans="1:80">
       <c r="A5" s="69">
         <v>111701</v>
       </c>
       <c r="B5" s="18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C5" s="19">
         <f>C6+C7+C10</f>
         <v>1472584.5</v>
       </c>
       <c r="D5" s="19">
         <f t="shared" ref="D5:BN5" si="0">D6+D7+D10</f>
         <v>3202980.6999999997</v>
       </c>
       <c r="E5" s="19">
         <f t="shared" si="0"/>
         <v>5225158.4000000004</v>
       </c>
       <c r="F5" s="19">
         <f t="shared" si="0"/>
         <v>7215844.7000000002</v>
       </c>
       <c r="G5" s="19">
         <f t="shared" si="0"/>
         <v>1845383.9</v>
       </c>
       <c r="H5" s="19">
         <f t="shared" si="0"/>
         <v>3869000.3000000003</v>
       </c>
@@ -5138,59 +5156,62 @@
       </c>
       <c r="BU5" s="21">
         <f t="shared" si="1"/>
         <v>51221485.099999994</v>
       </c>
       <c r="BV5" s="21">
         <f t="shared" si="1"/>
         <v>88245450.300000012</v>
       </c>
       <c r="BW5" s="21">
         <f t="shared" si="1"/>
         <v>19075332.199999999</v>
       </c>
       <c r="BX5" s="21">
         <f t="shared" si="1"/>
         <v>37734329.299999997</v>
       </c>
       <c r="BY5" s="21">
         <f>BY6+BY7+BY10</f>
         <v>61353378.700000003</v>
       </c>
       <c r="BZ5" s="21">
         <f>BZ6+BZ7+BZ10</f>
         <v>105045369.90000001</v>
       </c>
-      <c r="CA5" s="74"/>
+      <c r="CA5" s="21">
+        <f t="shared" ref="CA5" si="2">CA6+CA7+CA10</f>
+        <v>22528738.099999998</v>
+      </c>
       <c r="CB5" s="74"/>
     </row>
     <row r="6" spans="1:80">
       <c r="A6" s="68">
         <v>11170101</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C6" s="25">
         <v>1146644.2</v>
       </c>
       <c r="D6" s="25">
         <v>2457489.9</v>
       </c>
       <c r="E6" s="25">
         <v>4075953.4</v>
       </c>
       <c r="F6" s="25">
         <v>5641240.9000000004</v>
       </c>
       <c r="G6" s="26">
         <v>1467640.8</v>
       </c>
       <c r="H6" s="20">
         <v>3006238.6</v>
       </c>
       <c r="I6" s="20">
         <v>4690610</v>
       </c>
       <c r="J6" s="20">
         <v>6970468.5</v>
       </c>
@@ -5377,253 +5398,255 @@
       </c>
       <c r="BS6" s="33">
         <v>13418299.300000001</v>
       </c>
       <c r="BT6" s="33">
         <v>24562735.800000001</v>
       </c>
       <c r="BU6" s="33">
         <v>40936231.399999999</v>
       </c>
       <c r="BV6" s="33">
         <v>73171015.400000006</v>
       </c>
       <c r="BW6" s="33">
         <v>15660654.199999999</v>
       </c>
       <c r="BX6" s="33">
         <v>29801268.199999999</v>
       </c>
       <c r="BY6" s="33">
         <v>49638349.700000003</v>
       </c>
       <c r="BZ6" s="33">
         <v>88162257.5</v>
       </c>
-      <c r="CA6" s="74"/>
+      <c r="CA6" s="33">
+        <v>18488925.300000001</v>
+      </c>
       <c r="CB6" s="74"/>
     </row>
     <row r="7" spans="1:80">
       <c r="A7" s="69">
         <v>11170102</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C7" s="25">
         <f>C8+C9</f>
         <v>292969.19999999995</v>
       </c>
       <c r="D7" s="25">
-        <f t="shared" ref="D7:AL7" si="2">D8+D9</f>
+        <f t="shared" ref="D7:AL7" si="3">D8+D9</f>
         <v>672750.2</v>
       </c>
       <c r="E7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1032258.5</v>
       </c>
       <c r="F7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1420406.3</v>
       </c>
       <c r="G7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>339256.2</v>
       </c>
       <c r="H7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>776414.5</v>
       </c>
       <c r="I7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1181625.2</v>
       </c>
       <c r="J7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1635550.6</v>
       </c>
       <c r="K7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>396442.69999999995</v>
       </c>
       <c r="L7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>937847.60000000009</v>
       </c>
       <c r="M7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1437027.7000000002</v>
       </c>
       <c r="N7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1983589.3</v>
       </c>
       <c r="O7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>455560.5</v>
       </c>
       <c r="P7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1069965.2</v>
       </c>
       <c r="Q7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1657855.9</v>
       </c>
       <c r="R7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2358768.9</v>
       </c>
       <c r="S7" s="31">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>609324.19999999995</v>
       </c>
       <c r="T7" s="31">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1322585.5</v>
       </c>
       <c r="U7" s="31">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2013784.4</v>
       </c>
       <c r="V7" s="31">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2958699.3</v>
       </c>
       <c r="W7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>777838.6</v>
       </c>
       <c r="X7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1695153</v>
       </c>
       <c r="Y7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2496697.2999999998</v>
       </c>
       <c r="Z7" s="31">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3573446.7</v>
       </c>
       <c r="AA7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>821006</v>
       </c>
       <c r="AB7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1720510</v>
       </c>
       <c r="AC7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2601028.2000000002</v>
       </c>
       <c r="AD7" s="31">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3662309.2</v>
       </c>
       <c r="AE7" s="31">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>925886.29999999993</v>
       </c>
       <c r="AF7" s="32">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2060836.4</v>
       </c>
       <c r="AG7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3047324.3</v>
       </c>
       <c r="AH7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4241218.0999999996</v>
       </c>
       <c r="AI7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>1046407.7</v>
       </c>
       <c r="AJ7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>2278702.1</v>
       </c>
       <c r="AK7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>3373995.0999999996</v>
       </c>
       <c r="AL7" s="25">
-        <f t="shared" si="2"/>
+        <f t="shared" si="3"/>
         <v>4755939.3000000007</v>
       </c>
       <c r="AM7" s="25">
         <f>AM8+AM9</f>
         <v>1352304</v>
       </c>
       <c r="AN7" s="25">
         <f>AN8+AN9</f>
         <v>2645121.2000000002</v>
       </c>
       <c r="AO7" s="25">
         <f>AO8+AO9</f>
         <v>3854780.3</v>
       </c>
       <c r="AP7" s="25">
         <v>5463145.5999999996</v>
       </c>
       <c r="AQ7" s="31">
-        <f t="shared" ref="AQ7:AY7" si="3">AQ8+AQ9</f>
+        <f t="shared" ref="AQ7:AY7" si="4">AQ8+AQ9</f>
         <v>1235233.7000000002</v>
       </c>
       <c r="AR7" s="31">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>2710196.2</v>
       </c>
       <c r="AS7" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>4045454.3</v>
       </c>
       <c r="AT7" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>5729324.7999999998</v>
       </c>
       <c r="AU7" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1050768.8</v>
       </c>
       <c r="AV7" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>2366066.4000000004</v>
       </c>
       <c r="AW7" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>3632435.3</v>
       </c>
       <c r="AX7" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>5144127.7</v>
       </c>
       <c r="AY7" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="4"/>
         <v>1140647.3</v>
       </c>
       <c r="AZ7" s="25">
         <f>AZ8+AZ9</f>
         <v>2822380.1</v>
       </c>
       <c r="BA7" s="25">
         <v>4258344.8</v>
       </c>
       <c r="BB7" s="25">
         <v>6349831.7999999998</v>
       </c>
       <c r="BC7" s="25">
         <f>BC8+BC9</f>
         <v>1841168</v>
       </c>
       <c r="BD7" s="25">
         <v>4179121</v>
       </c>
       <c r="BE7" s="25">
         <v>6265263.9000000004</v>
       </c>
       <c r="BF7" s="31">
         <v>9002130.9000000004</v>
       </c>
@@ -5665,59 +5688,61 @@
       </c>
       <c r="BS7" s="31">
         <v>2903559.4</v>
       </c>
       <c r="BT7" s="31">
         <v>6517681.5999999996</v>
       </c>
       <c r="BU7" s="31">
         <v>9953128.4000000004</v>
       </c>
       <c r="BV7" s="31">
         <v>14749597</v>
       </c>
       <c r="BW7" s="31">
         <v>3211395.4</v>
       </c>
       <c r="BX7" s="31">
         <v>7675734.2999999998</v>
       </c>
       <c r="BY7" s="31">
         <v>11324860.199999999</v>
       </c>
       <c r="BZ7" s="31">
         <v>16498041.699999999</v>
       </c>
-      <c r="CA7" s="74"/>
+      <c r="CA7" s="31">
+        <v>3870848.9</v>
+      </c>
       <c r="CB7" s="74"/>
     </row>
     <row r="8" spans="1:80">
       <c r="A8" s="69">
         <v>111701021</v>
       </c>
       <c r="B8" s="27" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C8" s="25">
         <v>151438.29999999999</v>
       </c>
       <c r="D8" s="25">
         <v>346231.5</v>
       </c>
       <c r="E8" s="25">
         <v>503159.6</v>
       </c>
       <c r="F8" s="25">
         <v>681635.5</v>
       </c>
       <c r="G8" s="26">
         <v>176019.5</v>
       </c>
       <c r="H8" s="20">
         <v>407042.9</v>
       </c>
       <c r="I8" s="20">
         <v>588126.19999999995</v>
       </c>
       <c r="J8" s="20">
         <v>794674.3</v>
       </c>
@@ -5904,59 +5929,61 @@
       </c>
       <c r="BS8" s="31">
         <v>1688931.4</v>
       </c>
       <c r="BT8" s="31">
         <v>3852681.7</v>
       </c>
       <c r="BU8" s="31">
         <v>5385903.5999999996</v>
       </c>
       <c r="BV8" s="31">
         <v>7887979.5</v>
       </c>
       <c r="BW8" s="31">
         <v>1875922.2</v>
       </c>
       <c r="BX8" s="31">
         <v>4423793.7</v>
       </c>
       <c r="BY8" s="31">
         <v>6074710.2000000002</v>
       </c>
       <c r="BZ8" s="31">
         <v>8500990.1999999993</v>
       </c>
-      <c r="CA8" s="74"/>
+      <c r="CA8" s="31">
+        <v>2195107</v>
+      </c>
       <c r="CB8" s="74"/>
     </row>
     <row r="9" spans="1:80">
       <c r="A9" s="69">
         <v>111701022</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C9" s="25">
         <v>141530.9</v>
       </c>
       <c r="D9" s="25">
         <v>326518.7</v>
       </c>
       <c r="E9" s="25">
         <v>529098.9</v>
       </c>
       <c r="F9" s="25">
         <v>738770.8</v>
       </c>
       <c r="G9" s="26">
         <v>163236.70000000001</v>
       </c>
       <c r="H9" s="26">
         <v>369371.6</v>
       </c>
       <c r="I9" s="20">
         <v>593499</v>
       </c>
       <c r="J9" s="20">
         <v>840876.3</v>
       </c>
@@ -6143,59 +6170,61 @@
       </c>
       <c r="BS9" s="31">
         <v>1214628</v>
       </c>
       <c r="BT9" s="31">
         <v>2664999.9</v>
       </c>
       <c r="BU9" s="31">
         <v>4567224.8</v>
       </c>
       <c r="BV9" s="31">
         <v>6861617.5</v>
       </c>
       <c r="BW9" s="31">
         <v>1335473.2</v>
       </c>
       <c r="BX9" s="31">
         <v>3251940.6</v>
       </c>
       <c r="BY9" s="31">
         <v>5250150</v>
       </c>
       <c r="BZ9" s="31">
         <v>7997051.5</v>
       </c>
-      <c r="CA9" s="74"/>
+      <c r="CA9" s="31">
+        <v>1675741.9</v>
+      </c>
       <c r="CB9" s="74"/>
     </row>
     <row r="10" spans="1:80" ht="39.75">
       <c r="A10" s="69">
         <v>11170103</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C10" s="25">
         <v>32971.1</v>
       </c>
       <c r="D10" s="25">
         <v>72740.600000000006</v>
       </c>
       <c r="E10" s="25">
         <v>116946.5</v>
       </c>
       <c r="F10" s="25">
         <v>154197.5</v>
       </c>
       <c r="G10" s="26">
         <v>38486.9</v>
       </c>
       <c r="H10" s="20">
         <v>86347.199999999997</v>
       </c>
       <c r="I10" s="20">
         <v>141643</v>
       </c>
       <c r="J10" s="20">
         <v>158923.9</v>
       </c>
@@ -6382,373 +6411,378 @@
       </c>
       <c r="BS10" s="31">
         <v>190852.5</v>
       </c>
       <c r="BT10" s="31">
         <v>253288.7</v>
       </c>
       <c r="BU10" s="31">
         <v>332125.3</v>
       </c>
       <c r="BV10" s="31">
         <v>324837.90000000002</v>
       </c>
       <c r="BW10" s="31">
         <v>203282.6</v>
       </c>
       <c r="BX10" s="31">
         <v>257326.8</v>
       </c>
       <c r="BY10" s="31">
         <v>390168.8</v>
       </c>
       <c r="BZ10" s="31">
         <v>385070.7</v>
       </c>
-      <c r="CA10" s="74"/>
+      <c r="CA10" s="31">
+        <v>168963.9</v>
+      </c>
       <c r="CB10" s="74"/>
     </row>
     <row r="11" spans="1:80">
       <c r="A11" s="69">
         <v>111106</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C11" s="19">
-        <f t="shared" ref="C11:BN11" si="4">C12+C13</f>
+        <f t="shared" ref="C11:BN11" si="5">C12+C13</f>
         <v>681668.5</v>
       </c>
       <c r="D11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1997889</v>
       </c>
       <c r="E11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3393784.3</v>
       </c>
       <c r="F11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4565107.7</v>
       </c>
       <c r="G11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>580883.10000000009</v>
       </c>
       <c r="H11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1897657.3</v>
       </c>
       <c r="I11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3314718.8000000003</v>
       </c>
       <c r="J11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4415593.7</v>
       </c>
       <c r="K11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>890790.3</v>
       </c>
       <c r="L11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1964402.3</v>
       </c>
       <c r="M11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3564034.0999999996</v>
       </c>
       <c r="N11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>5002725.3</v>
       </c>
       <c r="O11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>844342.3</v>
       </c>
       <c r="P11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2033364.2999999998</v>
       </c>
       <c r="Q11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3438313.0999999996</v>
       </c>
       <c r="R11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>5535370.8999999994</v>
       </c>
       <c r="S11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1164972.7</v>
       </c>
       <c r="T11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2312860.2000000002</v>
       </c>
       <c r="U11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3882967.5999999996</v>
       </c>
       <c r="V11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>6495378.5</v>
       </c>
       <c r="W11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1380111.6</v>
       </c>
       <c r="X11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2553120.5</v>
       </c>
       <c r="Y11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4670133.3</v>
       </c>
       <c r="Z11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>7825026.2000000002</v>
       </c>
       <c r="AA11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1700606.2</v>
       </c>
       <c r="AB11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3554642.3</v>
       </c>
       <c r="AC11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>6323843.7000000002</v>
       </c>
       <c r="AD11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8844818.4000000004</v>
       </c>
       <c r="AE11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>1861105.6</v>
       </c>
       <c r="AF11" s="22">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3686020.7</v>
       </c>
       <c r="AG11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>6628190.1000000006</v>
       </c>
       <c r="AH11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>10232495.4</v>
       </c>
       <c r="AI11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2106759.6</v>
       </c>
       <c r="AJ11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4109459.8</v>
       </c>
       <c r="AK11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>7491394.7000000002</v>
       </c>
       <c r="AL11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>11409909.5</v>
       </c>
       <c r="AM11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2243709</v>
       </c>
       <c r="AN11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4565380.5</v>
       </c>
       <c r="AO11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8274037.0999999996</v>
       </c>
       <c r="AP11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>13070935.699999999</v>
       </c>
       <c r="AQ11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2428439.2000000002</v>
       </c>
       <c r="AR11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>4960181.9000000004</v>
       </c>
       <c r="AS11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8934546.3000000007</v>
       </c>
       <c r="AT11" s="19">
         <f>AT12+AT13</f>
         <v>14330178.899999999</v>
       </c>
       <c r="AU11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2640880.1</v>
       </c>
       <c r="AV11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>5512181</v>
       </c>
       <c r="AW11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>9761976.6999999993</v>
       </c>
       <c r="AX11" s="19">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>15614509.700000001</v>
       </c>
       <c r="AY11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>2800314.3</v>
       </c>
       <c r="AZ11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>6971239.6999999993</v>
       </c>
       <c r="BA11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>12348446.299999999</v>
       </c>
       <c r="BB11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>19210178.5</v>
       </c>
       <c r="BC11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3020474.0999999996</v>
       </c>
       <c r="BD11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>6887395.9000000004</v>
       </c>
       <c r="BE11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>13565338</v>
       </c>
       <c r="BF11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>20351807.199999999</v>
       </c>
       <c r="BG11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3438911.4</v>
       </c>
       <c r="BH11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>7862624.4000000004</v>
       </c>
       <c r="BI11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>14568128.699999999</v>
       </c>
       <c r="BJ11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>22275240.5</v>
       </c>
       <c r="BK11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>3779909.6</v>
       </c>
       <c r="BL11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>8513660.1999999993</v>
       </c>
       <c r="BM11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>15974639.9</v>
       </c>
       <c r="BN11" s="21">
-        <f t="shared" si="4"/>
+        <f t="shared" si="5"/>
         <v>25916382</v>
       </c>
       <c r="BO11" s="21">
-        <f t="shared" ref="BO11:BX11" si="5">BO12+BO13</f>
+        <f t="shared" ref="BO11:BX11" si="6">BO12+BO13</f>
         <v>6154240.7000000002</v>
       </c>
       <c r="BP11" s="21">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>14083919.699999999</v>
       </c>
       <c r="BQ11" s="21">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>23328272.899999999</v>
       </c>
       <c r="BR11" s="21">
         <f>BR12+BR13+BR14</f>
         <v>33631527.399999999</v>
       </c>
       <c r="BS11" s="21">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>6334681.5</v>
       </c>
       <c r="BT11" s="21">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>14521202.399999999</v>
       </c>
       <c r="BU11" s="21">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>24874041.400000002</v>
       </c>
       <c r="BV11" s="21">
         <f>BV12+BV13+BV14</f>
         <v>37457431.100000001</v>
       </c>
       <c r="BW11" s="21">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>7510516.5999999996</v>
       </c>
       <c r="BX11" s="21">
-        <f t="shared" si="5"/>
+        <f t="shared" si="6"/>
         <v>18233239.399999999</v>
       </c>
       <c r="BY11" s="21">
         <f>BY12+BY13</f>
         <v>30470235.399999999</v>
       </c>
       <c r="BZ11" s="21">
         <f>BZ12+BZ13</f>
         <v>45016860.599999994</v>
       </c>
-      <c r="CA11" s="74"/>
+      <c r="CA11" s="21">
+        <f t="shared" ref="CA11" si="7">CA12+CA13</f>
+        <v>8749461.1999999993</v>
+      </c>
       <c r="CB11" s="74"/>
     </row>
     <row r="12" spans="1:80" ht="25.5">
       <c r="A12" s="69">
         <v>11110601</v>
       </c>
       <c r="B12" s="24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C12" s="25">
         <v>550683.9</v>
       </c>
       <c r="D12" s="25">
         <v>1739049.2</v>
       </c>
       <c r="E12" s="25">
         <v>2811434.5</v>
       </c>
       <c r="F12" s="25">
         <v>3857191.9</v>
       </c>
       <c r="G12" s="26">
         <v>645575.80000000005</v>
       </c>
       <c r="H12" s="20">
         <v>1914606.6</v>
       </c>
       <c r="I12" s="20">
         <v>3243774.1</v>
       </c>
       <c r="J12" s="20">
         <v>4308792.9000000004</v>
       </c>
@@ -6935,59 +6969,61 @@
       </c>
       <c r="BS12" s="33">
         <v>5544721.2000000002</v>
       </c>
       <c r="BT12" s="33">
         <v>11748911.199999999</v>
       </c>
       <c r="BU12" s="33">
         <v>21079857.800000001</v>
       </c>
       <c r="BV12" s="33">
         <v>33469209.899999999</v>
       </c>
       <c r="BW12" s="33">
         <v>6315534.2000000002</v>
       </c>
       <c r="BX12" s="33">
         <v>14899554</v>
       </c>
       <c r="BY12" s="33">
         <v>25623150.399999999</v>
       </c>
       <c r="BZ12" s="33">
         <v>39170101.299999997</v>
       </c>
-      <c r="CA12" s="74"/>
+      <c r="CA12" s="33">
+        <v>7462432.7999999998</v>
+      </c>
       <c r="CB12" s="74"/>
     </row>
     <row r="13" spans="1:80" ht="25.5">
       <c r="A13" s="69">
         <v>11110602</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C13" s="25">
         <v>130984.6</v>
       </c>
       <c r="D13" s="25">
         <v>258839.8</v>
       </c>
       <c r="E13" s="25">
         <v>582349.80000000005</v>
       </c>
       <c r="F13" s="25">
         <v>707915.8</v>
       </c>
       <c r="G13" s="20">
         <v>-64692.7</v>
       </c>
       <c r="H13" s="20">
         <v>-16949.3</v>
       </c>
       <c r="I13" s="20">
         <v>70944.7</v>
       </c>
       <c r="J13" s="20">
         <v>106800.8</v>
       </c>
@@ -7174,57 +7210,59 @@
       </c>
       <c r="BS13" s="33">
         <v>789960.3</v>
       </c>
       <c r="BT13" s="33">
         <v>2772291.2</v>
       </c>
       <c r="BU13" s="33">
         <v>3794183.6</v>
       </c>
       <c r="BV13" s="33">
         <v>3918307.7</v>
       </c>
       <c r="BW13" s="33">
         <v>1194982.3999999999</v>
       </c>
       <c r="BX13" s="33">
         <v>3333685.4</v>
       </c>
       <c r="BY13" s="33">
         <v>4847085</v>
       </c>
       <c r="BZ13" s="33">
         <v>5846759.2999999998</v>
       </c>
-      <c r="CA13" s="74"/>
+      <c r="CA13" s="33">
+        <v>1287028.3999999999</v>
+      </c>
       <c r="CB13" s="74"/>
     </row>
     <row r="14" spans="1:80" ht="25.5">
       <c r="A14" s="70"/>
       <c r="B14" s="24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
       <c r="I14" s="30"/>
       <c r="J14" s="30"/>
       <c r="K14" s="30"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="25"/>
       <c r="O14" s="25"/>
       <c r="P14" s="25"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="25"/>
       <c r="S14" s="31"/>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="31"/>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="Z14" s="31"/>
@@ -7262,373 +7300,376 @@
       <c r="BF14" s="33"/>
       <c r="BG14" s="33"/>
       <c r="BH14" s="33"/>
       <c r="BI14" s="33"/>
       <c r="BJ14" s="33"/>
       <c r="BK14" s="33"/>
       <c r="BL14" s="33"/>
       <c r="BM14" s="33"/>
       <c r="BN14" s="33"/>
       <c r="BO14" s="33"/>
       <c r="BP14" s="33"/>
       <c r="BQ14" s="33"/>
       <c r="BR14" s="33">
         <v>41699.1</v>
       </c>
       <c r="BS14" s="33"/>
       <c r="BT14" s="33"/>
       <c r="BU14" s="33"/>
       <c r="BV14" s="33">
         <v>69913.5</v>
       </c>
       <c r="BW14" s="33"/>
       <c r="BX14" s="33"/>
       <c r="BY14" s="33"/>
       <c r="BZ14" s="33"/>
-      <c r="CA14" s="74"/>
+      <c r="CA14" s="33"/>
       <c r="CB14" s="74"/>
     </row>
     <row r="15" spans="1:80">
       <c r="A15" s="69">
         <v>111108</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C15" s="19">
-        <f t="shared" ref="C15:BN15" si="6">C16-C17</f>
+        <f t="shared" ref="C15:BN15" si="8">C16-C17</f>
         <v>274874.69999999995</v>
       </c>
       <c r="D15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>453573.39999999991</v>
       </c>
       <c r="E15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>528198.79999999981</v>
       </c>
       <c r="F15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>830611.80000000075</v>
       </c>
       <c r="G15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>866337.89999999991</v>
       </c>
       <c r="H15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1762077.9</v>
       </c>
       <c r="I15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2743200.3</v>
       </c>
       <c r="J15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3210257.2</v>
       </c>
       <c r="K15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>126924.09999999986</v>
       </c>
       <c r="L15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>209522.09999999963</v>
       </c>
       <c r="M15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>664413.29999999981</v>
       </c>
       <c r="N15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1345437.1000000006</v>
       </c>
       <c r="O15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>947975.69999999972</v>
       </c>
       <c r="P15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1969421</v>
       </c>
       <c r="Q15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2582760.1000000006</v>
       </c>
       <c r="R15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3130547</v>
       </c>
       <c r="S15" s="21">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1213060.3</v>
       </c>
       <c r="T15" s="21">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3123408.6</v>
       </c>
       <c r="U15" s="21">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>4560751.5999999996</v>
       </c>
       <c r="V15" s="21">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>5595363.4999999991</v>
       </c>
       <c r="W15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1427699.2</v>
       </c>
       <c r="X15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2923709.8</v>
       </c>
       <c r="Y15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3866319.5000000009</v>
       </c>
       <c r="Z15" s="21">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>4495835.4000000004</v>
       </c>
       <c r="AA15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1355156.7000000002</v>
       </c>
       <c r="AB15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2435977.6000000006</v>
       </c>
       <c r="AC15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3208976.8999999994</v>
       </c>
       <c r="AD15" s="21">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>4257412.5</v>
       </c>
       <c r="AE15" s="21">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2241504.9000000004</v>
       </c>
       <c r="AF15" s="22">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3504557.4000000004</v>
       </c>
       <c r="AG15" s="19">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>4627447.6999999993</v>
       </c>
       <c r="AH15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>5440144.5</v>
       </c>
       <c r="AI15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>604131.60000000009</v>
       </c>
       <c r="AJ15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1049193.9000000004</v>
       </c>
       <c r="AK15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1296510.2000000002</v>
       </c>
       <c r="AL15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1628696</v>
       </c>
       <c r="AM15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>628170.89999999991</v>
       </c>
       <c r="AN15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>970449.69999999925</v>
       </c>
       <c r="AO15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1284472.2000000011</v>
       </c>
       <c r="AP15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1585830.8999999985</v>
       </c>
       <c r="AQ15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1091733.3999999999</v>
       </c>
       <c r="AR15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2090951.6000000006</v>
       </c>
       <c r="AS15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2907244.6999999993</v>
       </c>
       <c r="AT15" s="34">
         <f>AT16-AT17</f>
         <v>4334058.7999999989</v>
       </c>
       <c r="AU15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1795489.2999999998</v>
       </c>
       <c r="AV15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3697643.9000000004</v>
       </c>
       <c r="AW15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>5679990</v>
       </c>
       <c r="AX15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>7246783.0000000019</v>
       </c>
       <c r="AY15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2201828.1000000006</v>
       </c>
       <c r="AZ15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3628834.5999999996</v>
       </c>
       <c r="BA15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>4757118.8000000007</v>
       </c>
       <c r="BB15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>5576070</v>
       </c>
       <c r="BC15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2388957.3000000003</v>
       </c>
       <c r="BD15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3433927.0000000009</v>
       </c>
       <c r="BE15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2597407.5</v>
       </c>
       <c r="BF15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>2848124.8000000007</v>
       </c>
       <c r="BG15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>1483169.2999999998</v>
       </c>
       <c r="BH15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>3693585.0999999996</v>
       </c>
       <c r="BI15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>5793888.8999999985</v>
       </c>
       <c r="BJ15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>7237563.5</v>
       </c>
       <c r="BK15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>4270388.9999999991</v>
       </c>
       <c r="BL15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>9070845.4999999981</v>
       </c>
       <c r="BM15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>13006536.899999999</v>
       </c>
       <c r="BN15" s="34">
-        <f t="shared" si="6"/>
+        <f t="shared" si="8"/>
         <v>15361139.199999999</v>
       </c>
       <c r="BO15" s="34">
-        <f t="shared" ref="BO15:BX15" si="7">BO16-BO17</f>
+        <f t="shared" ref="BO15:BX15" si="9">BO16-BO17</f>
         <v>2429386.8999999994</v>
       </c>
       <c r="BP15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>3833557.8000000007</v>
       </c>
       <c r="BQ15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>6013368.6000000015</v>
       </c>
       <c r="BR15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>8321390.4000000022</v>
       </c>
       <c r="BS15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>2653340.5000000009</v>
       </c>
       <c r="BT15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>5118045.2999999989</v>
       </c>
       <c r="BU15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>7211375.1000000015</v>
       </c>
       <c r="BV15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>7454952.1000000015</v>
       </c>
       <c r="BW15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>3077251.5000000009</v>
       </c>
       <c r="BX15" s="34">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>3778869.5</v>
       </c>
       <c r="BY15" s="34">
         <f>BY16-BY17</f>
         <v>5287766.5999999978</v>
       </c>
       <c r="BZ15" s="34">
         <f>BZ16-BZ17</f>
         <v>5173993.1999999955</v>
       </c>
-      <c r="CA15" s="74"/>
+      <c r="CA15" s="34">
+        <f t="shared" ref="CA15" si="10">CA16-CA17</f>
+        <v>1929300.8999999985</v>
+      </c>
       <c r="CB15" s="74"/>
     </row>
     <row r="16" spans="1:80" ht="14.25">
       <c r="A16" s="69">
         <v>111107</v>
       </c>
       <c r="B16" s="44" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C16" s="25">
         <v>1355581.3</v>
       </c>
       <c r="D16" s="25">
         <v>2903471.8</v>
       </c>
       <c r="E16" s="25">
         <v>4514775.5999999996</v>
       </c>
       <c r="F16" s="25">
         <v>6336595.9000000004</v>
       </c>
       <c r="G16" s="26">
         <v>2029163.5</v>
       </c>
       <c r="H16" s="20">
         <v>4509282.5</v>
       </c>
       <c r="I16" s="20">
         <v>7205131</v>
       </c>
       <c r="J16" s="20">
         <v>9173663</v>
       </c>
@@ -7814,59 +7855,61 @@
       </c>
       <c r="BS16" s="33">
         <v>9731221.8000000007</v>
       </c>
       <c r="BT16" s="33">
         <v>20389874.199999999</v>
       </c>
       <c r="BU16" s="33">
         <v>31902977.5</v>
       </c>
       <c r="BV16" s="33">
         <v>42644271.200000003</v>
       </c>
       <c r="BW16" s="33">
         <v>11439569.300000001</v>
       </c>
       <c r="BX16" s="33">
         <v>22462766.899999999</v>
       </c>
       <c r="BY16" s="33">
         <v>35156919.299999997</v>
       </c>
       <c r="BZ16" s="33">
         <v>47092760.899999999</v>
       </c>
-      <c r="CA16" s="74"/>
+      <c r="CA16" s="33">
+        <v>11146094.699999999</v>
+      </c>
       <c r="CB16" s="74"/>
     </row>
     <row r="17" spans="1:80" ht="14.25">
       <c r="A17" s="69">
         <v>111103</v>
       </c>
       <c r="B17" s="44" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C17" s="25">
         <v>1080706.6000000001</v>
       </c>
       <c r="D17" s="25">
         <v>2449898.4</v>
       </c>
       <c r="E17" s="25">
         <v>3986576.8</v>
       </c>
       <c r="F17" s="25">
         <v>5505984.0999999996</v>
       </c>
       <c r="G17" s="26">
         <v>1162825.6000000001</v>
       </c>
       <c r="H17" s="20">
         <v>2747204.6</v>
       </c>
       <c r="I17" s="20">
         <v>4461930.7</v>
       </c>
       <c r="J17" s="20">
         <v>5963405.7999999998</v>
       </c>
@@ -8052,59 +8095,61 @@
       </c>
       <c r="BS17" s="33">
         <v>7077881.2999999998</v>
       </c>
       <c r="BT17" s="33">
         <v>15271828.9</v>
       </c>
       <c r="BU17" s="33">
         <v>24691602.399999999</v>
       </c>
       <c r="BV17" s="33">
         <v>35189319.100000001</v>
       </c>
       <c r="BW17" s="33">
         <v>8362317.7999999998</v>
       </c>
       <c r="BX17" s="33">
         <v>18683897.399999999</v>
       </c>
       <c r="BY17" s="33">
         <v>29869152.699999999</v>
       </c>
       <c r="BZ17" s="33">
         <v>41918767.700000003</v>
       </c>
-      <c r="CA17" s="74"/>
+      <c r="CA17" s="33">
+        <v>9216793.8000000007</v>
+      </c>
       <c r="CB17" s="74"/>
     </row>
     <row r="18" spans="1:80">
       <c r="A18" s="69">
         <v>111705</v>
       </c>
       <c r="B18" s="45" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C18" s="25">
         <v>107107.2</v>
       </c>
       <c r="D18" s="25">
         <v>-59015.6</v>
       </c>
       <c r="E18" s="25">
         <v>-151259.5</v>
       </c>
       <c r="F18" s="25">
         <v>238229.8</v>
       </c>
       <c r="G18" s="26">
         <v>-85360.5</v>
       </c>
       <c r="H18" s="20">
         <v>-333136.90000000002</v>
       </c>
       <c r="I18" s="20">
         <v>-268216.40000000002</v>
       </c>
       <c r="J18" s="30">
         <v>-337874.7</v>
       </c>
@@ -8290,461 +8335,466 @@
       </c>
       <c r="BS18" s="33">
         <v>523170.6</v>
       </c>
       <c r="BT18" s="33">
         <v>1369786.5</v>
       </c>
       <c r="BU18" s="33">
         <v>1655724.5</v>
       </c>
       <c r="BV18" s="33">
         <v>3535484.8</v>
       </c>
       <c r="BW18" s="33">
         <v>804233.4</v>
       </c>
       <c r="BX18" s="33">
         <v>1625383.7</v>
       </c>
       <c r="BY18" s="33">
         <v>2613517.7999999998</v>
       </c>
       <c r="BZ18" s="33">
         <v>4347527</v>
       </c>
-      <c r="CA18" s="74"/>
+      <c r="CA18" s="33">
+        <v>894857.9</v>
+      </c>
       <c r="CB18" s="74"/>
     </row>
     <row r="19" spans="1:80" ht="14.25">
       <c r="A19" s="69">
         <v>111704</v>
       </c>
       <c r="B19" s="73" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C19" s="29">
-        <f t="shared" ref="C19:U19" si="8">C5+C11+C15+C18</f>
+        <f t="shared" ref="C19:U19" si="11">C5+C11+C15+C18</f>
         <v>2536234.9000000004</v>
       </c>
       <c r="D19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>5595427.5</v>
       </c>
       <c r="E19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>8995882</v>
       </c>
       <c r="F19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>12849794.000000002</v>
       </c>
       <c r="G19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>3207244.4</v>
       </c>
       <c r="H19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>7195598.5999999996</v>
       </c>
       <c r="I19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>11803580.9</v>
       </c>
       <c r="J19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>16052919.199999999</v>
       </c>
       <c r="K19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>3055263.8000000003</v>
       </c>
       <c r="L19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>6709780.9000000004</v>
       </c>
       <c r="M19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>11220899.499999998</v>
       </c>
       <c r="N19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>17007647</v>
       </c>
       <c r="O19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>4020878.4</v>
       </c>
       <c r="P19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>8712143.9000000004</v>
       </c>
       <c r="Q19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>14135228.1</v>
       </c>
       <c r="R19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>21815517</v>
       </c>
       <c r="S19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>5240223.5</v>
       </c>
       <c r="T19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>11240030.9</v>
       </c>
       <c r="U19" s="29">
-        <f t="shared" si="8"/>
+        <f t="shared" si="11"/>
         <v>18664939.5</v>
       </c>
       <c r="V19" s="29">
         <f>V15+V11+V5+V18</f>
         <v>28243052.699999999</v>
       </c>
       <c r="W19" s="29">
         <f>W5+W11+W15+W18</f>
         <v>6097729.9000000004</v>
       </c>
       <c r="X19" s="29">
         <f>X5+X11+X15+X18</f>
         <v>12849001.6</v>
       </c>
       <c r="Y19" s="29">
         <f>Y5+Y11+Y15+Y18</f>
         <v>20848732.599999998</v>
       </c>
       <c r="Z19" s="29">
         <f>Z15+Z11+Z5+Z18</f>
         <v>31015186.600000005</v>
       </c>
       <c r="AA19" s="29">
         <f>AA5+AA11+AA15+AA18</f>
         <v>6966935</v>
       </c>
       <c r="AB19" s="29">
         <f>AB5+AB11+AB15+AB18</f>
         <v>14499992.199999999</v>
       </c>
       <c r="AC19" s="29">
         <f>AC5+AC11+AC15+AC18</f>
         <v>23767993.399999999</v>
       </c>
       <c r="AD19" s="29">
         <f>AD15+AD11+AD5+AD18</f>
         <v>35999025.099999994</v>
       </c>
       <c r="AE19" s="29">
-        <f t="shared" ref="AE19:BX19" si="9">AE5+AE11+AE15+AE18</f>
+        <f t="shared" ref="AE19:BX19" si="12">AE5+AE11+AE15+AE18</f>
         <v>7933827.5</v>
       </c>
       <c r="AF19" s="29">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>16482952.199999997</v>
       </c>
       <c r="AG19" s="29">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>27040987.299999997</v>
       </c>
       <c r="AH19" s="29">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>39675832.899999999</v>
       </c>
       <c r="AI19" s="29">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>8267517.6999999993</v>
       </c>
       <c r="AJ19" s="29">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>16804418.100000001</v>
       </c>
       <c r="AK19" s="29">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>27436536.699999996</v>
       </c>
       <c r="AL19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>40884133.600000001</v>
       </c>
       <c r="AM19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>9309090.9000000004</v>
       </c>
       <c r="AN19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>19357056.899999999</v>
       </c>
       <c r="AO19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>31355126.100000005</v>
       </c>
       <c r="AP19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>46971150</v>
       </c>
       <c r="AQ19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>10431358.000000002</v>
       </c>
       <c r="AR19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>21546269.700000003</v>
       </c>
       <c r="AS19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>35142065.200000003</v>
       </c>
       <c r="AT19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>54378857.79999999</v>
       </c>
       <c r="AU19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>11786166.699999999</v>
       </c>
       <c r="AV19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>24857119.200000003</v>
       </c>
       <c r="AW19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>39767105.700000003</v>
       </c>
       <c r="AX19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>61819536.400000006</v>
       </c>
       <c r="AY19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>13180857.200000001</v>
       </c>
       <c r="AZ19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>27908618.099999994</v>
       </c>
       <c r="BA19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>44297912.100000001</v>
       </c>
       <c r="BB19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>69532626.499999985</v>
       </c>
       <c r="BC19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>15093342.400000002</v>
       </c>
       <c r="BD19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>28399592.700000003</v>
       </c>
       <c r="BE19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>45803255.200000003</v>
       </c>
       <c r="BF19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>70649033.200000003</v>
       </c>
       <c r="BG19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>15938671.499999996</v>
       </c>
       <c r="BH19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>32265436.5</v>
       </c>
       <c r="BI19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>53029365.700000003</v>
       </c>
       <c r="BJ19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>83951587.900000006</v>
       </c>
       <c r="BK19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>19695592.800000001</v>
       </c>
       <c r="BL19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>40034332.600000001</v>
       </c>
       <c r="BM19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>65487797.899999999</v>
       </c>
       <c r="BN19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>103765518.2</v>
       </c>
       <c r="BO19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>23582637</v>
       </c>
       <c r="BP19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>47244671.5</v>
       </c>
       <c r="BQ19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>75546820.299999982</v>
       </c>
       <c r="BR19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>119442289.69999999</v>
       </c>
       <c r="BS19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>26023903.800000004</v>
       </c>
       <c r="BT19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>52342740.299999997</v>
       </c>
       <c r="BU19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>84962626.099999994</v>
       </c>
       <c r="BV19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>136693318.30000001</v>
       </c>
       <c r="BW19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>30467333.699999996</v>
       </c>
       <c r="BX19" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="12"/>
         <v>61371821.899999999</v>
       </c>
       <c r="BY19" s="21">
         <f>BY5+BY11+BY15+BY18</f>
         <v>99724898.499999985</v>
       </c>
       <c r="BZ19" s="21">
         <f>BZ5+BZ11+BZ15+BZ18</f>
         <v>159583750.69999999</v>
       </c>
-      <c r="CA19" s="74"/>
+      <c r="CA19" s="21">
+        <f t="shared" ref="CA19" si="13">CA5+CA11+CA15+CA18</f>
+        <v>34102358.099999994</v>
+      </c>
       <c r="CB19" s="74"/>
     </row>
     <row r="21" spans="1:80">
       <c r="BO21" s="74"/>
       <c r="BP21" s="74"/>
     </row>
     <row r="22" spans="1:80" ht="48" customHeight="1">
       <c r="A22" s="80" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B22" s="80"/>
       <c r="BO22" s="74"/>
       <c r="BP22" s="74"/>
       <c r="CA22" s="74"/>
     </row>
     <row r="23" spans="1:80" ht="15.75" customHeight="1">
       <c r="A23" s="82" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B23" s="82"/>
       <c r="CA23" s="74"/>
     </row>
     <row r="24" spans="1:80" ht="49.5" customHeight="1">
       <c r="A24" s="80" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B24" s="80"/>
       <c r="CA24" s="74"/>
     </row>
     <row r="25" spans="1:80" ht="49.5" customHeight="1">
       <c r="A25" s="80" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="B25" s="80"/>
     </row>
-    <row r="26" spans="1:80" ht="51.75" customHeight="1">
+    <row r="26" spans="1:80" ht="59.25" customHeight="1">
       <c r="A26" s="80" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26" s="80"/>
     </row>
     <row r="27" spans="1:80" ht="40.5" customHeight="1">
       <c r="A27" s="80" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B27" s="80"/>
       <c r="BU27" s="80"/>
       <c r="BV27" s="80"/>
     </row>
     <row r="28" spans="1:80" ht="51.75" customHeight="1">
       <c r="A28" s="81" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B28" s="80"/>
     </row>
     <row r="29" spans="1:80">
       <c r="A29" s="80" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B29" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="BU27:BV27"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:B27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="BR11" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>1990-2006</vt:lpstr>
-      <vt:lpstr>2007-2025</vt:lpstr>
+      <vt:lpstr>2007-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>