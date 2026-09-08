--- v0 (2026-06-19)
+++ v1 (2026-09-08)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11910" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="2026" sheetId="47" r:id="rId3"/>
     <sheet name="2025" sheetId="41" r:id="rId4"/>
     <sheet name="2024" sheetId="42" r:id="rId5"/>
     <sheet name="2023" sheetId="43" r:id="rId6"/>
     <sheet name="2022" sheetId="44" r:id="rId7"/>
     <sheet name="2021" sheetId="45" r:id="rId8"/>
     <sheet name="2020" sheetId="46" r:id="rId9"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="84">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
@@ -318,126 +318,112 @@
   <si>
     <t>Индексы физического объема оказанных услуг за 2024г.*</t>
   </si>
   <si>
     <t>Индексы физического объема оказанных услуг за 2023г.*</t>
   </si>
   <si>
     <t>Индексы физического объема оказанных услуг за 2022г.*</t>
   </si>
   <si>
     <t>Индексы физического объема оказанных услуг за 2021г.*</t>
   </si>
   <si>
     <t>Индексы физического объема оказанных услуг за 2020г.*</t>
   </si>
   <si>
     <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
   </si>
   <si>
     <t>Деятельность в области спорта, организации отдыха и развлечений</t>
   </si>
   <si>
     <t>Индексы физического объема оказанных услуг за 2026г.*</t>
   </si>
   <si>
-    <t>Григорьева Светлана Петровна</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">s.grigoryeva@aspire.gov.kz </t>
+    <t>Абдалимова Жупар Таупыховна</t>
+  </si>
+  <si>
+    <t>+7 7172 749326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.abdalimova@aspire.gov.kz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="181" formatCode="#,##0.0"/>
-    <numFmt numFmtId="183" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...12 lines deleted...]
-      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
@@ -531,166 +517,166 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="181" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="183" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -957,3682 +943,3732 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.grigoryeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.abdalimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="J8" sqref="J8"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="101.42578125" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="9">
         <v>201107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="15" customFormat="1" ht="32.25" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="15" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="15" customFormat="1" ht="43.5" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
-    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="15" customFormat="1" ht="56.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>32</v>
       </c>
       <c r="M12" s="17"/>
     </row>
-    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M13" s="17"/>
     </row>
-    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>41</v>
       </c>
       <c r="M14" s="17"/>
     </row>
-    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22">
-        <v>46171</v>
+        <v>46262</v>
       </c>
       <c r="M16" s="4"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22">
-        <v>46262</v>
+        <v>46356</v>
       </c>
       <c r="M17" s="5"/>
     </row>
-    <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
-    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>81</v>
       </c>
       <c r="M19" s="5"/>
     </row>
-    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>82</v>
       </c>
       <c r="M20" s="4"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>83</v>
       </c>
       <c r="M21" s="5"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N10" sqref="N10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20:K21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.7109375" style="27" customWidth="1"/>
     <col min="2" max="5" width="17" style="27" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="27" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="27"/>
     <col min="22" max="22" width="8.85546875" style="27" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>80</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="30" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="35">
         <v>112.9</v>
       </c>
-      <c r="C4" s="36"/>
+      <c r="C4" s="35">
+        <v>111.1</v>
+      </c>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="40.5" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="35">
         <v>121</v>
       </c>
-      <c r="C5" s="36"/>
+      <c r="C5" s="35">
+        <v>131.69999999999999</v>
+      </c>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="35">
         <v>91.3</v>
       </c>
-      <c r="C6" s="36"/>
+      <c r="C6" s="35">
+        <v>94.5</v>
+      </c>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="35">
         <v>121.3</v>
       </c>
-      <c r="C7" s="36"/>
+      <c r="C7" s="35">
+        <v>119.7</v>
+      </c>
       <c r="D7" s="36"/>
       <c r="E7" s="36"/>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="35">
         <v>162.5</v>
       </c>
-      <c r="C8" s="36"/>
+      <c r="C8" s="35">
+        <v>193.4</v>
+      </c>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="35">
         <v>127.4</v>
       </c>
-      <c r="C9" s="36"/>
+      <c r="C9" s="35">
+        <v>111.9</v>
+      </c>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="35">
         <v>95.7</v>
       </c>
-      <c r="C10" s="36"/>
+      <c r="C10" s="35">
+        <v>89.9</v>
+      </c>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="35">
         <v>113.4</v>
       </c>
-      <c r="C11" s="36"/>
+      <c r="C11" s="35">
+        <v>113</v>
+      </c>
       <c r="D11" s="36"/>
       <c r="E11" s="36"/>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="35">
         <v>149.5</v>
       </c>
-      <c r="C12" s="36"/>
+      <c r="C12" s="35">
+        <v>138.5</v>
+      </c>
       <c r="D12" s="36"/>
       <c r="E12" s="36"/>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="35">
         <v>89.4</v>
       </c>
-      <c r="C13" s="36"/>
+      <c r="C13" s="35">
+        <v>92.2</v>
+      </c>
       <c r="D13" s="36"/>
       <c r="E13" s="36"/>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35">
         <v>91.7</v>
       </c>
-      <c r="C14" s="36"/>
+      <c r="C14" s="35">
+        <v>85.8</v>
+      </c>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35">
         <v>73.400000000000006</v>
       </c>
-      <c r="C15" s="36"/>
+      <c r="C15" s="35">
+        <v>73.099999999999994</v>
+      </c>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
         <v>106.1</v>
       </c>
-      <c r="C16" s="36"/>
+      <c r="C16" s="35">
+        <v>116.9</v>
+      </c>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
         <v>106.4</v>
       </c>
-      <c r="C17" s="36"/>
+      <c r="C17" s="35">
+        <v>103.9</v>
+      </c>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="35">
         <v>119</v>
       </c>
-      <c r="C18" s="36"/>
+      <c r="C18" s="35">
+        <v>115.3</v>
+      </c>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="35">
         <v>85.5</v>
       </c>
-      <c r="C19" s="36"/>
+      <c r="C19" s="35">
+        <v>95.3</v>
+      </c>
       <c r="D19" s="36"/>
       <c r="E19" s="36"/>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="35">
         <v>95.5</v>
       </c>
-      <c r="C20" s="36"/>
+      <c r="C20" s="35">
+        <v>98.3</v>
+      </c>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="35">
         <v>92.7</v>
       </c>
-      <c r="C21" s="36"/>
+      <c r="C21" s="35">
+        <v>110.3</v>
+      </c>
       <c r="D21" s="36"/>
       <c r="E21" s="36"/>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="39" customHeight="1">
       <c r="A22" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="35">
         <v>103.2</v>
       </c>
-      <c r="C22" s="36"/>
+      <c r="C22" s="35">
+        <v>69</v>
+      </c>
       <c r="D22" s="36"/>
       <c r="E22" s="36"/>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="35">
         <v>102</v>
       </c>
-      <c r="C23" s="36"/>
+      <c r="C23" s="35">
+        <v>109.9</v>
+      </c>
       <c r="D23" s="36"/>
       <c r="E23" s="36"/>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="35">
         <v>94.8</v>
       </c>
-      <c r="C24" s="36"/>
+      <c r="C24" s="35">
+        <v>94.2</v>
+      </c>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="35">
         <v>102.1</v>
       </c>
-      <c r="C25" s="36"/>
+      <c r="C25" s="35">
+        <v>97.7</v>
+      </c>
       <c r="D25" s="36"/>
       <c r="E25" s="36"/>
     </row>
-    <row r="26" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="25.5">
       <c r="A26" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="35">
         <v>94.2</v>
       </c>
-      <c r="C26" s="36"/>
+      <c r="C26" s="35">
+        <v>95.9</v>
+      </c>
       <c r="D26" s="36"/>
       <c r="E26" s="36"/>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="35">
         <v>79.7</v>
       </c>
-      <c r="C27" s="36"/>
+      <c r="C27" s="35">
+        <v>85.4</v>
+      </c>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="38">
         <v>110.4</v>
       </c>
-      <c r="C28" s="39"/>
+      <c r="C28" s="38">
+        <v>104.3</v>
+      </c>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="35"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="50.7109375" style="27" customWidth="1"/>
     <col min="2" max="5" width="17" style="27" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="27" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="27"/>
     <col min="22" max="22" width="8.85546875" style="27" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>72</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="30" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="35">
         <v>95.2</v>
       </c>
       <c r="C4" s="36">
         <v>100.9</v>
       </c>
       <c r="D4" s="36">
         <v>109.1</v>
       </c>
       <c r="E4" s="36">
         <v>107</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="35">
         <v>91.6</v>
       </c>
       <c r="C5" s="36">
         <v>100.3</v>
       </c>
       <c r="D5" s="36">
         <v>111</v>
       </c>
       <c r="E5" s="36">
         <v>117.7</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="35">
         <v>72.900000000000006</v>
       </c>
       <c r="C6" s="36">
         <v>82.7</v>
       </c>
       <c r="D6" s="36">
         <v>83.1</v>
       </c>
       <c r="E6" s="36">
         <v>83.2</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A7" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="35">
         <v>113.1</v>
       </c>
       <c r="C7" s="36">
         <v>112.6</v>
       </c>
       <c r="D7" s="36">
         <v>112.1</v>
       </c>
       <c r="E7" s="36">
         <v>110.8</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="35">
         <v>134.4</v>
       </c>
       <c r="C8" s="36">
         <v>121.2</v>
       </c>
       <c r="D8" s="36">
         <v>164.2</v>
       </c>
       <c r="E8" s="36">
         <v>188.9</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="35">
         <v>233.8</v>
       </c>
       <c r="C9" s="36">
         <v>217</v>
       </c>
       <c r="D9" s="36">
         <v>195.1</v>
       </c>
       <c r="E9" s="36">
         <v>209.5</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="35">
         <v>128.5</v>
       </c>
       <c r="C10" s="36">
         <v>135.19999999999999</v>
       </c>
       <c r="D10" s="36">
         <v>128</v>
       </c>
       <c r="E10" s="36">
         <v>126.9</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1">
       <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="35">
         <v>98.9</v>
       </c>
       <c r="C11" s="36">
         <v>104.5</v>
       </c>
       <c r="D11" s="36">
         <v>105.8</v>
       </c>
       <c r="E11" s="36">
         <v>107.2</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="35">
         <v>67.7</v>
       </c>
       <c r="C12" s="36">
         <v>70.7</v>
       </c>
       <c r="D12" s="36">
         <v>72.5</v>
       </c>
       <c r="E12" s="36">
         <v>77.2</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A13" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="35">
         <v>78.7</v>
       </c>
       <c r="C13" s="36">
         <v>84.7</v>
       </c>
       <c r="D13" s="36">
         <v>85.4</v>
       </c>
       <c r="E13" s="36">
         <v>93</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35">
         <v>107.2</v>
       </c>
       <c r="C14" s="36">
         <v>116.2</v>
       </c>
       <c r="D14" s="36">
         <v>111.2</v>
       </c>
       <c r="E14" s="36">
         <v>109.7</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35">
         <v>106.6</v>
       </c>
       <c r="C15" s="36">
         <v>105.5</v>
       </c>
       <c r="D15" s="36">
         <v>106.9</v>
       </c>
       <c r="E15" s="36">
         <v>106</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
         <v>70</v>
       </c>
       <c r="C16" s="36">
         <v>82.3</v>
       </c>
       <c r="D16" s="36">
         <v>86.5</v>
       </c>
       <c r="E16" s="36">
         <v>90.4</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
         <v>109.5</v>
       </c>
       <c r="C17" s="36">
         <v>116.7</v>
       </c>
       <c r="D17" s="36">
         <v>121</v>
       </c>
       <c r="E17" s="36">
         <v>115.5</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="35">
         <v>75.8</v>
       </c>
       <c r="C18" s="36">
         <v>101.8</v>
       </c>
       <c r="D18" s="36">
         <v>110.6</v>
       </c>
       <c r="E18" s="36">
         <v>113.4</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="35">
         <v>73.2</v>
       </c>
       <c r="C19" s="36">
         <v>69.900000000000006</v>
       </c>
       <c r="D19" s="36">
         <v>70.400000000000006</v>
       </c>
       <c r="E19" s="36">
         <v>72.5</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="35">
         <v>106.8</v>
       </c>
       <c r="C20" s="36">
         <v>107.3</v>
       </c>
       <c r="D20" s="36">
         <v>108.1</v>
       </c>
       <c r="E20" s="36">
         <v>109.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="35">
         <v>123.3</v>
       </c>
       <c r="C21" s="36">
         <v>110.8</v>
       </c>
       <c r="D21" s="36">
         <v>100.9</v>
       </c>
       <c r="E21" s="36">
         <v>100.7</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A22" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="35">
         <v>113.5</v>
       </c>
       <c r="C22" s="36">
         <v>111.4</v>
       </c>
       <c r="D22" s="36">
         <v>110.1</v>
       </c>
       <c r="E22" s="36">
         <v>110.3</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="35">
         <v>116.6</v>
       </c>
       <c r="C23" s="36">
         <v>124.3</v>
       </c>
       <c r="D23" s="36">
         <v>114.7</v>
       </c>
       <c r="E23" s="36">
         <v>109.3</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="35">
         <v>102.3</v>
       </c>
       <c r="C24" s="36">
         <v>105.4</v>
       </c>
       <c r="D24" s="36">
         <v>104.7</v>
       </c>
       <c r="E24" s="36">
         <v>102.2</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="35">
         <v>81.8</v>
       </c>
       <c r="C25" s="36">
         <v>70.3</v>
       </c>
       <c r="D25" s="36">
         <v>82.6</v>
       </c>
       <c r="E25" s="36">
         <v>88.3</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="25.5">
       <c r="A26" s="34" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="35">
         <v>138.4</v>
       </c>
       <c r="C26" s="36">
         <v>139.6</v>
       </c>
       <c r="D26" s="36">
         <v>128.19999999999999</v>
       </c>
       <c r="E26" s="36">
         <v>121.3</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="35">
         <v>133.9</v>
       </c>
       <c r="C27" s="36">
         <v>126.5</v>
       </c>
       <c r="D27" s="36">
         <v>121.5</v>
       </c>
       <c r="E27" s="36">
         <v>125.6</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="38">
         <v>71.8</v>
       </c>
       <c r="C28" s="39">
         <v>78.8</v>
       </c>
       <c r="D28" s="39">
         <v>76.099999999999994</v>
       </c>
       <c r="E28" s="39">
         <v>75.900000000000006</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="35"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="27" customWidth="1"/>
     <col min="2" max="5" width="15.5703125" style="27" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="27" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="27"/>
     <col min="22" max="22" width="8.85546875" style="27" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>73</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="30" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="35">
         <v>100.2</v>
       </c>
       <c r="C4" s="35">
         <v>99.3</v>
       </c>
       <c r="D4" s="36">
         <v>92.3</v>
       </c>
       <c r="E4" s="36">
         <v>94.6</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="35">
         <v>104.2</v>
       </c>
       <c r="C5" s="35">
         <v>95</v>
       </c>
       <c r="D5" s="36">
         <v>84</v>
       </c>
       <c r="E5" s="36">
         <v>84.5</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="35">
         <v>107.3</v>
       </c>
       <c r="C6" s="35">
         <v>101.2</v>
       </c>
       <c r="D6" s="36">
         <v>87</v>
       </c>
       <c r="E6" s="36">
         <v>90.3</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="35">
         <v>166</v>
       </c>
       <c r="C7" s="35">
         <v>125.1</v>
       </c>
       <c r="D7" s="36">
         <v>128.80000000000001</v>
       </c>
       <c r="E7" s="36">
         <v>132.30000000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="35">
         <v>103</v>
       </c>
       <c r="C8" s="35">
         <v>99.4</v>
       </c>
       <c r="D8" s="36">
         <v>98.7</v>
       </c>
       <c r="E8" s="36">
         <v>99.3</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="35">
         <v>97</v>
       </c>
       <c r="C9" s="35">
         <v>112.1</v>
       </c>
       <c r="D9" s="36">
         <v>128.30000000000001</v>
       </c>
       <c r="E9" s="36">
         <v>145.69999999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="35">
         <v>119.9</v>
       </c>
       <c r="C10" s="35">
         <v>120.1</v>
       </c>
       <c r="D10" s="36">
         <v>121.4</v>
       </c>
       <c r="E10" s="36">
         <v>117.8</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="35">
         <v>147</v>
       </c>
       <c r="C11" s="35">
         <v>138.80000000000001</v>
       </c>
       <c r="D11" s="36">
         <v>144.80000000000001</v>
       </c>
       <c r="E11" s="36">
         <v>147.9</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="35">
         <v>92.3</v>
       </c>
       <c r="C12" s="35">
         <v>96.4</v>
       </c>
       <c r="D12" s="36">
         <v>98.9</v>
       </c>
       <c r="E12" s="36">
         <v>96.1</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="35">
         <v>91.1</v>
       </c>
       <c r="C13" s="35">
         <v>86.2</v>
       </c>
       <c r="D13" s="36">
         <v>85.3</v>
       </c>
       <c r="E13" s="36">
         <v>83.7</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35">
         <v>65.400000000000006</v>
       </c>
       <c r="C14" s="35">
         <v>67.5</v>
       </c>
       <c r="D14" s="36">
         <v>72.7</v>
       </c>
       <c r="E14" s="36">
         <v>79.5</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35">
         <v>141.9</v>
       </c>
       <c r="C15" s="35">
         <v>151.9</v>
       </c>
       <c r="D15" s="36">
         <v>153.6</v>
       </c>
       <c r="E15" s="36">
         <v>147.4</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
         <v>107.7</v>
       </c>
       <c r="C16" s="35">
         <v>92.6</v>
       </c>
       <c r="D16" s="36">
         <v>92.9</v>
       </c>
       <c r="E16" s="36">
         <v>92</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
         <v>106.1</v>
       </c>
       <c r="C17" s="35">
         <v>97.5</v>
       </c>
       <c r="D17" s="36">
         <v>94.4</v>
       </c>
       <c r="E17" s="36">
         <v>97.5</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="35">
         <v>143.19999999999999</v>
       </c>
       <c r="C18" s="35">
         <v>104</v>
       </c>
       <c r="D18" s="36">
         <v>94.8</v>
       </c>
       <c r="E18" s="36">
         <v>90.8</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="35">
         <v>93</v>
       </c>
       <c r="C19" s="35">
         <v>86.7</v>
       </c>
       <c r="D19" s="36">
         <v>84.1</v>
       </c>
       <c r="E19" s="36">
         <v>83.1</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="35">
         <v>95.1</v>
       </c>
       <c r="C20" s="35">
         <v>91.8</v>
       </c>
       <c r="D20" s="36">
         <v>91.8</v>
       </c>
       <c r="E20" s="36">
         <v>93.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="35">
         <v>107.8</v>
       </c>
       <c r="C21" s="35">
         <v>120.3</v>
       </c>
       <c r="D21" s="36">
         <v>126.7</v>
       </c>
       <c r="E21" s="36">
         <v>123.3</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="35">
         <v>182.3</v>
       </c>
       <c r="C22" s="35">
         <v>131.9</v>
       </c>
       <c r="D22" s="36">
         <v>127</v>
       </c>
       <c r="E22" s="36">
         <v>118.6</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="35">
         <v>113.3</v>
       </c>
       <c r="C23" s="35">
         <v>94.5</v>
       </c>
       <c r="D23" s="36">
         <v>104.3</v>
       </c>
       <c r="E23" s="36">
         <v>114</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="35">
         <v>119</v>
       </c>
       <c r="C24" s="35">
         <v>112.8</v>
       </c>
       <c r="D24" s="36">
         <v>111.7</v>
       </c>
       <c r="E24" s="36">
         <v>109.7</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="35">
         <v>97</v>
       </c>
       <c r="C25" s="35">
         <v>102.3</v>
       </c>
       <c r="D25" s="36">
         <v>110.7</v>
       </c>
       <c r="E25" s="36">
         <v>117.8</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="38.25">
       <c r="A26" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="35">
         <v>68.599999999999994</v>
       </c>
       <c r="C26" s="35">
         <v>71.8</v>
       </c>
       <c r="D26" s="36">
         <v>75.3</v>
       </c>
       <c r="E26" s="36">
         <v>77.7</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="35">
         <v>104.1</v>
       </c>
       <c r="C27" s="35">
         <v>106.5</v>
       </c>
       <c r="D27" s="36">
         <v>106.7</v>
       </c>
       <c r="E27" s="36">
         <v>108.8</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="38">
         <v>164.5</v>
       </c>
       <c r="C28" s="38">
         <v>127.6</v>
       </c>
       <c r="D28" s="39">
         <v>125.3</v>
       </c>
       <c r="E28" s="39">
         <v>128.5</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M22" sqref="M22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="27" customWidth="1"/>
     <col min="2" max="5" width="15" style="27" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="27" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="27"/>
     <col min="22" max="22" width="8.85546875" style="27" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>74</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="30" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="35">
         <v>109.1</v>
       </c>
       <c r="C4" s="35">
         <v>108.8</v>
       </c>
       <c r="D4" s="36">
         <v>96</v>
       </c>
       <c r="E4" s="36">
         <v>100.8</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="35">
         <v>153.1</v>
       </c>
       <c r="C5" s="35">
         <v>151.9</v>
       </c>
       <c r="D5" s="36">
         <v>149.19999999999999</v>
       </c>
       <c r="E5" s="36">
         <v>118.1</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="35">
         <v>116.5</v>
       </c>
       <c r="C6" s="35">
         <v>114.9</v>
       </c>
       <c r="D6" s="36">
         <v>120.5</v>
       </c>
       <c r="E6" s="36">
         <v>117.9</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="35">
         <v>107.7</v>
       </c>
       <c r="C7" s="35">
         <v>137.19999999999999</v>
       </c>
       <c r="D7" s="36">
         <v>127.3</v>
       </c>
       <c r="E7" s="36">
         <v>125.7</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="35">
         <v>132.69999999999999</v>
       </c>
       <c r="C8" s="35">
         <v>157.9</v>
       </c>
       <c r="D8" s="36">
         <v>159.30000000000001</v>
       </c>
       <c r="E8" s="36">
         <v>142.9</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="35">
         <v>148.4</v>
       </c>
       <c r="C9" s="35">
         <v>128.69999999999999</v>
       </c>
       <c r="D9" s="36">
         <v>132</v>
       </c>
       <c r="E9" s="36">
         <v>121.1</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="35">
         <v>120</v>
       </c>
       <c r="C10" s="35">
         <v>117.4</v>
       </c>
       <c r="D10" s="36">
         <v>119.8</v>
       </c>
       <c r="E10" s="36">
         <v>119.3</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="35">
         <v>102</v>
       </c>
       <c r="C11" s="35">
         <v>87.3</v>
       </c>
       <c r="D11" s="36">
         <v>91.1</v>
       </c>
       <c r="E11" s="36">
         <v>96.9</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="35">
         <v>85.5</v>
       </c>
       <c r="C12" s="35">
         <v>87.7</v>
       </c>
       <c r="D12" s="36">
         <v>85.9</v>
       </c>
       <c r="E12" s="36">
         <v>90.2</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="35">
         <v>118.9</v>
       </c>
       <c r="C13" s="35">
         <v>117.2</v>
       </c>
       <c r="D13" s="36">
         <v>117.5</v>
       </c>
       <c r="E13" s="36">
         <v>113.7</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35">
         <v>167.8</v>
       </c>
       <c r="C14" s="35">
         <v>154.4</v>
       </c>
       <c r="D14" s="36">
         <v>142.69999999999999</v>
       </c>
       <c r="E14" s="36">
         <v>134.30000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35">
         <v>153.4</v>
       </c>
       <c r="C15" s="35">
         <v>134.69999999999999</v>
       </c>
       <c r="D15" s="36">
         <v>127.5</v>
       </c>
       <c r="E15" s="36">
         <v>126.1</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
         <v>150.5</v>
       </c>
       <c r="C16" s="35">
         <v>129.30000000000001</v>
       </c>
       <c r="D16" s="36">
         <v>119.1</v>
       </c>
       <c r="E16" s="36">
         <v>111.5</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
         <v>134.30000000000001</v>
       </c>
       <c r="C17" s="35">
         <v>133.80000000000001</v>
       </c>
       <c r="D17" s="36">
         <v>123.1</v>
       </c>
       <c r="E17" s="36">
         <v>117.9</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="35">
         <v>99.9</v>
       </c>
       <c r="C18" s="35">
         <v>116.2</v>
       </c>
       <c r="D18" s="36">
         <v>117.9</v>
       </c>
       <c r="E18" s="36">
         <v>124.8</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="35">
         <v>107</v>
       </c>
       <c r="C19" s="35">
         <v>101.6</v>
       </c>
       <c r="D19" s="36">
         <v>99.5</v>
       </c>
       <c r="E19" s="36">
         <v>98.9</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="35">
         <v>94.7</v>
       </c>
       <c r="C20" s="35">
         <v>100.1</v>
       </c>
       <c r="D20" s="36">
         <v>100.5</v>
       </c>
       <c r="E20" s="36">
         <v>100.3</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="35">
         <v>91.2</v>
       </c>
       <c r="C21" s="35">
         <v>90.9</v>
       </c>
       <c r="D21" s="36">
         <v>93.8</v>
       </c>
       <c r="E21" s="36">
         <v>97.5</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="35">
         <v>121.7</v>
       </c>
       <c r="C22" s="35">
         <v>161.6</v>
       </c>
       <c r="D22" s="36">
         <v>172</v>
       </c>
       <c r="E22" s="36">
         <v>180.2</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="35">
         <v>141.6</v>
       </c>
       <c r="C23" s="35">
         <v>172.2</v>
       </c>
       <c r="D23" s="36">
         <v>160.5</v>
       </c>
       <c r="E23" s="36">
         <v>139.1</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="35">
         <v>110.2</v>
       </c>
       <c r="C24" s="35">
         <v>111.3</v>
       </c>
       <c r="D24" s="36">
         <v>109.6</v>
       </c>
       <c r="E24" s="36">
         <v>114.1</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="35">
         <v>64.099999999999994</v>
       </c>
       <c r="C25" s="35">
         <v>60.9</v>
       </c>
       <c r="D25" s="36">
         <v>53.9</v>
       </c>
       <c r="E25" s="36">
         <v>57.8</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="38.25">
       <c r="A26" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="35">
         <v>120.8</v>
       </c>
       <c r="C26" s="35">
         <v>113.8</v>
       </c>
       <c r="D26" s="36">
         <v>111.5</v>
       </c>
       <c r="E26" s="36">
         <v>111.1</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="25.5">
       <c r="A27" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="35">
         <v>130.19999999999999</v>
       </c>
       <c r="C27" s="35">
         <v>102.5</v>
       </c>
       <c r="D27" s="36">
         <v>98.4</v>
       </c>
       <c r="E27" s="36">
         <v>94</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="38">
         <v>146.19999999999999</v>
       </c>
       <c r="C28" s="38">
         <v>160.5</v>
       </c>
       <c r="D28" s="39">
         <v>156.30000000000001</v>
       </c>
       <c r="E28" s="39">
         <v>136.5</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="35"/>
       <c r="E29" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="27" customWidth="1"/>
     <col min="2" max="5" width="15.5703125" style="27" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="27" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="27"/>
     <col min="22" max="22" width="8.85546875" style="27" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="30" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="35">
         <v>98.2</v>
       </c>
       <c r="C4" s="35">
         <v>109</v>
       </c>
       <c r="D4" s="36">
         <v>108.9</v>
       </c>
       <c r="E4" s="36">
         <v>103.6</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="35">
         <v>90.2</v>
       </c>
       <c r="C5" s="35">
         <v>101.6</v>
       </c>
       <c r="D5" s="36">
         <v>108.6</v>
       </c>
       <c r="E5" s="36">
         <v>126.4</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="35">
         <v>89.8</v>
       </c>
       <c r="C6" s="35">
         <v>87.9</v>
       </c>
       <c r="D6" s="36">
         <v>94.1</v>
       </c>
       <c r="E6" s="36">
         <v>92.8</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="35">
         <v>132.4</v>
       </c>
       <c r="C7" s="35">
         <v>141.30000000000001</v>
       </c>
       <c r="D7" s="36">
         <v>143.80000000000001</v>
       </c>
       <c r="E7" s="36">
         <v>140.30000000000001</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="35">
         <v>150.6</v>
       </c>
       <c r="C8" s="35">
         <v>94.5</v>
       </c>
       <c r="D8" s="36">
         <v>74.900000000000006</v>
       </c>
       <c r="E8" s="36">
         <v>81</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="35">
         <v>51.2</v>
       </c>
       <c r="C9" s="35">
         <v>68.5</v>
       </c>
       <c r="D9" s="36">
         <v>83.9</v>
       </c>
       <c r="E9" s="36">
         <v>93.8</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="35">
         <v>117.2</v>
       </c>
       <c r="C10" s="35">
         <v>119.4</v>
       </c>
       <c r="D10" s="36">
         <v>123.9</v>
       </c>
       <c r="E10" s="36">
         <v>126.5</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="35">
         <v>104</v>
       </c>
       <c r="C11" s="35">
         <v>124.6</v>
       </c>
       <c r="D11" s="36">
         <v>122.2</v>
       </c>
       <c r="E11" s="36">
         <v>115.3</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="35">
         <v>99.3</v>
       </c>
       <c r="C12" s="35">
         <v>91.7</v>
       </c>
       <c r="D12" s="36">
         <v>91</v>
       </c>
       <c r="E12" s="36">
         <v>86.9</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="35">
         <v>91.8</v>
       </c>
       <c r="C13" s="35">
         <v>85.8</v>
       </c>
       <c r="D13" s="36">
         <v>87.6</v>
       </c>
       <c r="E13" s="36">
         <v>93.5</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35">
         <v>104.5</v>
       </c>
       <c r="C14" s="35">
         <v>108.1</v>
       </c>
       <c r="D14" s="36">
         <v>106.3</v>
       </c>
       <c r="E14" s="36">
         <v>108.5</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35">
         <v>74.900000000000006</v>
       </c>
       <c r="C15" s="35">
         <v>82.1</v>
       </c>
       <c r="D15" s="36">
         <v>84.6</v>
       </c>
       <c r="E15" s="36">
         <v>85.4</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
         <v>112.6</v>
       </c>
       <c r="C16" s="35">
         <v>120.1</v>
       </c>
       <c r="D16" s="36">
         <v>113.9</v>
       </c>
       <c r="E16" s="36">
         <v>105.4</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
         <v>84.4</v>
       </c>
       <c r="C17" s="35">
         <v>96.6</v>
       </c>
       <c r="D17" s="36">
         <v>104.4</v>
       </c>
       <c r="E17" s="36">
         <v>117.6</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="35">
         <v>93.6</v>
       </c>
       <c r="C18" s="35">
         <v>91.2</v>
       </c>
       <c r="D18" s="36">
         <v>91.4</v>
       </c>
       <c r="E18" s="36">
         <v>91</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="35">
         <v>117.9</v>
       </c>
       <c r="C19" s="35">
         <v>127.1</v>
       </c>
       <c r="D19" s="36">
         <v>126.5</v>
       </c>
       <c r="E19" s="36">
         <v>126</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="35">
         <v>128.80000000000001</v>
       </c>
       <c r="C20" s="35">
         <v>119.8</v>
       </c>
       <c r="D20" s="36">
         <v>116.4</v>
       </c>
       <c r="E20" s="36">
         <v>116.5</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="35">
         <v>115.8</v>
       </c>
       <c r="C21" s="35">
         <v>114.7</v>
       </c>
       <c r="D21" s="36">
         <v>117.3</v>
       </c>
       <c r="E21" s="36">
         <v>121.5</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="35">
         <v>132.1</v>
       </c>
       <c r="C22" s="35">
         <v>143.69999999999999</v>
       </c>
       <c r="D22" s="36">
         <v>140.1</v>
       </c>
       <c r="E22" s="36">
         <v>130.69999999999999</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="35">
         <v>124</v>
       </c>
       <c r="C23" s="35" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="36" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="35">
         <v>119.5</v>
       </c>
       <c r="C24" s="35">
         <v>115.4</v>
       </c>
       <c r="D24" s="36">
         <v>118.9</v>
       </c>
       <c r="E24" s="36">
         <v>121.8</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="35">
         <v>116.1</v>
       </c>
       <c r="C25" s="35">
         <v>114.6</v>
       </c>
       <c r="D25" s="36">
         <v>119.5</v>
       </c>
       <c r="E25" s="36">
         <v>116.6</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A26" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B26" s="35">
         <v>796.4</v>
       </c>
       <c r="C26" s="35">
         <v>779</v>
       </c>
       <c r="D26" s="36">
         <v>783.1</v>
       </c>
       <c r="E26" s="36">
         <v>680.3</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="38.25">
       <c r="A27" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="35">
         <v>228.2</v>
       </c>
       <c r="C27" s="35">
         <v>158.4</v>
       </c>
       <c r="D27" s="36">
         <v>141.80000000000001</v>
       </c>
       <c r="E27" s="36">
         <v>133.6</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="25.5">
       <c r="A28" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="35">
         <v>109.9</v>
       </c>
       <c r="C28" s="35">
         <v>119.8</v>
       </c>
       <c r="D28" s="36">
         <v>116.6</v>
       </c>
       <c r="E28" s="36">
         <v>113.8</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="38">
         <v>97.6</v>
       </c>
       <c r="C29" s="38">
         <v>107.4</v>
       </c>
       <c r="D29" s="39">
         <v>105.6</v>
       </c>
       <c r="E29" s="39">
         <v>104</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
       <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="27" customWidth="1"/>
     <col min="2" max="5" width="15.85546875" style="27" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="27" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="27"/>
     <col min="22" max="22" width="8.85546875" style="27" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>76</v>
       </c>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
       <c r="E1" s="42"/>
       <c r="F1" s="42"/>
     </row>
-    <row r="2" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:6" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="30" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:6" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="35">
         <v>109.8</v>
       </c>
       <c r="C4" s="35">
         <v>108.3</v>
       </c>
       <c r="D4" s="36">
         <v>87.6</v>
       </c>
       <c r="E4" s="36">
         <v>90.9</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="51">
       <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="35">
         <v>114.1</v>
       </c>
       <c r="C5" s="35">
         <v>114</v>
       </c>
       <c r="D5" s="36">
         <v>113.5</v>
       </c>
       <c r="E5" s="36">
         <v>112.9</v>
       </c>
     </row>
-    <row r="6" spans="1:6" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:6" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="35">
         <v>101.9</v>
       </c>
       <c r="C6" s="35">
         <v>114.9</v>
       </c>
       <c r="D6" s="36">
         <v>110.7</v>
       </c>
       <c r="E6" s="36">
         <v>106.7</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="35">
         <v>112.1</v>
       </c>
       <c r="C7" s="35">
         <v>124.4</v>
       </c>
       <c r="D7" s="36">
         <v>135.30000000000001</v>
       </c>
       <c r="E7" s="36">
         <v>117.2</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="35">
         <v>101.6</v>
       </c>
       <c r="C8" s="35">
         <v>126.9</v>
       </c>
       <c r="D8" s="36">
         <v>139.1</v>
       </c>
       <c r="E8" s="36">
         <v>127.2</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:6" s="1" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="35">
         <v>245.6</v>
       </c>
       <c r="C9" s="35">
         <v>230.2</v>
       </c>
       <c r="D9" s="36">
         <v>129.9</v>
       </c>
       <c r="E9" s="36">
         <v>82.4</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:6" s="1" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="35">
         <v>96.1</v>
       </c>
       <c r="C10" s="35">
         <v>58.7</v>
       </c>
       <c r="D10" s="36">
         <v>68</v>
       </c>
       <c r="E10" s="36">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:6" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="35">
         <v>80.599999999999994</v>
       </c>
       <c r="C11" s="35">
         <v>97.2</v>
       </c>
       <c r="D11" s="36">
         <v>98.6</v>
       </c>
       <c r="E11" s="36">
         <v>94.5</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:6" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="35">
         <v>134.1</v>
       </c>
       <c r="C12" s="35">
         <v>134.1</v>
       </c>
       <c r="D12" s="36">
         <v>135.9</v>
       </c>
       <c r="E12" s="36">
         <v>140.69999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:6" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="35">
         <v>78.400000000000006</v>
       </c>
       <c r="C13" s="35">
         <v>92.3</v>
       </c>
       <c r="D13" s="36">
         <v>96.7</v>
       </c>
       <c r="E13" s="36">
         <v>100.3</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:6" s="1" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35">
         <v>57.2</v>
       </c>
       <c r="C14" s="35">
         <v>70.5</v>
       </c>
       <c r="D14" s="36">
         <v>78.099999999999994</v>
       </c>
       <c r="E14" s="36">
         <v>81.7</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:6" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35">
         <v>163.9</v>
       </c>
       <c r="C15" s="35">
         <v>155.19999999999999</v>
       </c>
       <c r="D15" s="36">
         <v>152.1</v>
       </c>
       <c r="E15" s="36">
         <v>145.30000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:6" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
         <v>54.4</v>
       </c>
       <c r="C16" s="35">
         <v>64.3</v>
       </c>
       <c r="D16" s="36">
         <v>72.5</v>
       </c>
       <c r="E16" s="36">
         <v>82.8</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
         <v>130.6</v>
       </c>
       <c r="C17" s="35">
         <v>109.4</v>
       </c>
       <c r="D17" s="36">
         <v>114.9</v>
       </c>
       <c r="E17" s="36">
         <v>109.5</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="35">
         <v>74.8</v>
       </c>
       <c r="C18" s="35">
         <v>80.7</v>
       </c>
       <c r="D18" s="36">
         <v>85.1</v>
       </c>
       <c r="E18" s="36">
         <v>86.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="35">
         <v>81.8</v>
       </c>
       <c r="C19" s="35">
         <v>85</v>
       </c>
       <c r="D19" s="36">
         <v>97.6</v>
       </c>
       <c r="E19" s="36">
         <v>101.1</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="35">
         <v>90</v>
       </c>
       <c r="C20" s="35">
         <v>98.4</v>
       </c>
       <c r="D20" s="36">
         <v>104</v>
       </c>
       <c r="E20" s="36">
         <v>105.4</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="35">
         <v>76.2</v>
       </c>
       <c r="C21" s="35">
         <v>89.3</v>
       </c>
       <c r="D21" s="36">
         <v>90.1</v>
       </c>
       <c r="E21" s="36">
         <v>94.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="35">
         <v>94.6</v>
       </c>
       <c r="C22" s="35">
         <v>100.5</v>
       </c>
       <c r="D22" s="36">
         <v>111.9</v>
       </c>
       <c r="E22" s="36">
         <v>115.2</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="35">
         <v>101.9</v>
       </c>
       <c r="C23" s="35">
         <v>154.69999999999999</v>
       </c>
       <c r="D23" s="36">
         <v>103.4</v>
       </c>
       <c r="E23" s="36">
         <v>101.9</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="35">
         <v>77.400000000000006</v>
       </c>
       <c r="C24" s="35">
         <v>98.6</v>
       </c>
       <c r="D24" s="36">
         <v>106</v>
       </c>
       <c r="E24" s="36">
         <v>121.8</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="35">
         <v>94.2</v>
       </c>
       <c r="C25" s="35">
         <v>99.9</v>
       </c>
       <c r="D25" s="36">
         <v>95.9</v>
       </c>
       <c r="E25" s="36">
         <v>98.7</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A26" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B26" s="35">
         <v>233.3</v>
       </c>
       <c r="C26" s="35">
         <v>429.5</v>
       </c>
       <c r="D26" s="36">
         <v>257.2</v>
       </c>
       <c r="E26" s="36">
         <v>88.7</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="38.25">
       <c r="A27" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="35">
         <v>55.6</v>
       </c>
       <c r="C27" s="35">
         <v>116.3</v>
       </c>
       <c r="D27" s="36">
         <v>146.5</v>
       </c>
       <c r="E27" s="36">
         <v>160.9</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="25.5">
       <c r="A28" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="35">
         <v>111.9</v>
       </c>
       <c r="C28" s="35">
         <v>123.5</v>
       </c>
       <c r="D28" s="36">
         <v>118.5</v>
       </c>
       <c r="E28" s="36">
         <v>122</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="38">
         <v>97.2</v>
       </c>
       <c r="C29" s="38">
         <v>130.1</v>
       </c>
       <c r="D29" s="39">
         <v>119.6</v>
       </c>
       <c r="E29" s="39">
         <v>119.3</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:F1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="45.85546875" style="27" customWidth="1"/>
     <col min="2" max="5" width="16" style="27" customWidth="1"/>
     <col min="6" max="13" width="5.7109375" style="27" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="27"/>
     <col min="22" max="22" width="8.85546875" style="27" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A1" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="40" t="s">
         <v>77</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" s="1" customFormat="1">
       <c r="A2" s="26"/>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="30" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>44</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" s="1" customFormat="1">
       <c r="A4" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="35">
         <v>81.7</v>
       </c>
       <c r="C4" s="35">
         <v>80.3</v>
       </c>
       <c r="D4" s="36">
         <v>124.3</v>
       </c>
       <c r="E4" s="36">
         <v>118</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A5" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B5" s="35">
         <v>78.599999999999994</v>
       </c>
       <c r="C5" s="35">
         <v>67.5</v>
       </c>
       <c r="D5" s="36">
         <v>62.6</v>
       </c>
       <c r="E5" s="36">
         <v>60.6</v>
       </c>
     </row>
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A6" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="35">
         <v>101.7</v>
       </c>
       <c r="C6" s="35">
         <v>86.8</v>
       </c>
       <c r="D6" s="36">
         <v>94.2</v>
       </c>
       <c r="E6" s="36">
         <v>95.6</v>
       </c>
     </row>
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A7" s="34" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="35">
         <v>175.1</v>
       </c>
       <c r="C7" s="35">
         <v>135</v>
       </c>
       <c r="D7" s="36">
         <v>122.1</v>
       </c>
       <c r="E7" s="36">
         <v>138.4</v>
       </c>
     </row>
-    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="35">
         <v>128.80000000000001</v>
       </c>
       <c r="C8" s="35">
         <v>127.3</v>
       </c>
       <c r="D8" s="36">
         <v>130.9</v>
       </c>
       <c r="E8" s="36">
         <v>137.69999999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" s="1" customFormat="1">
       <c r="A9" s="34" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="35">
         <v>75</v>
       </c>
       <c r="C9" s="35">
         <v>59.2</v>
       </c>
       <c r="D9" s="36">
         <v>86</v>
       </c>
       <c r="E9" s="36">
         <v>135</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" s="1" customFormat="1">
       <c r="A10" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="35">
         <v>109</v>
       </c>
       <c r="C10" s="35">
         <v>177.8</v>
       </c>
       <c r="D10" s="36">
         <v>151.19999999999999</v>
       </c>
       <c r="E10" s="36">
         <v>141.6</v>
       </c>
     </row>
-    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A11" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="35">
         <v>135.1</v>
       </c>
       <c r="C11" s="35">
         <v>101.6</v>
       </c>
       <c r="D11" s="36">
         <v>94.2</v>
       </c>
       <c r="E11" s="36">
         <v>104.2</v>
       </c>
     </row>
-    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A12" s="34" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="35">
         <v>122.9</v>
       </c>
       <c r="C12" s="35">
         <v>127.8</v>
       </c>
       <c r="D12" s="36">
         <v>103.7</v>
       </c>
       <c r="E12" s="36">
         <v>97.1</v>
       </c>
     </row>
-    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" s="1" customFormat="1" ht="38.25">
       <c r="A13" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="35">
         <v>117.6</v>
       </c>
       <c r="C13" s="35">
         <v>102.8</v>
       </c>
       <c r="D13" s="36">
         <v>97.1</v>
       </c>
       <c r="E13" s="36">
         <v>94.7</v>
       </c>
     </row>
-    <row r="14" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" s="1" customFormat="1">
       <c r="A14" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="35">
         <v>91.2</v>
       </c>
       <c r="C14" s="35">
         <v>77.400000000000006</v>
       </c>
       <c r="D14" s="36">
         <v>83</v>
       </c>
       <c r="E14" s="36">
         <v>90.9</v>
       </c>
     </row>
-    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A15" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="35">
         <v>88.2</v>
       </c>
       <c r="C15" s="35">
         <v>85.8</v>
       </c>
       <c r="D15" s="36">
         <v>90.5</v>
       </c>
       <c r="E15" s="36">
         <v>95.6</v>
       </c>
     </row>
-    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A16" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="35">
         <v>97.7</v>
       </c>
       <c r="C16" s="35">
         <v>80.8</v>
       </c>
       <c r="D16" s="36">
         <v>75.7</v>
       </c>
       <c r="E16" s="36">
         <v>76.599999999999994</v>
       </c>
     </row>
-    <row r="17" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" s="1" customFormat="1">
       <c r="A17" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="35">
         <v>87.8</v>
       </c>
       <c r="C17" s="35">
         <v>96.3</v>
       </c>
       <c r="D17" s="36">
         <v>94.6</v>
       </c>
       <c r="E17" s="36">
         <v>96.2</v>
       </c>
     </row>
-    <row r="18" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" s="1" customFormat="1">
       <c r="A18" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="35">
         <v>110.6</v>
       </c>
       <c r="C18" s="35">
         <v>99.7</v>
       </c>
       <c r="D18" s="36">
         <v>95.8</v>
       </c>
       <c r="E18" s="36">
         <v>93.6</v>
       </c>
     </row>
-    <row r="19" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" s="1" customFormat="1">
       <c r="A19" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="35">
         <v>86.2</v>
       </c>
       <c r="C19" s="35">
         <v>86.5</v>
       </c>
       <c r="D19" s="36">
         <v>79</v>
       </c>
       <c r="E19" s="36">
         <v>78</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A20" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="35">
         <v>117</v>
       </c>
       <c r="C20" s="35">
         <v>106.1</v>
       </c>
       <c r="D20" s="36">
         <v>102.5</v>
       </c>
       <c r="E20" s="36">
         <v>99.8</v>
       </c>
     </row>
-    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A21" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="35">
         <v>154.4</v>
       </c>
       <c r="C21" s="35">
         <v>128.1</v>
       </c>
       <c r="D21" s="36">
         <v>121.7</v>
       </c>
       <c r="E21" s="36">
         <v>110.3</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="1" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" s="1" customFormat="1" ht="51">
       <c r="A22" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="35">
         <v>95</v>
       </c>
       <c r="C22" s="35">
         <v>83.6</v>
       </c>
       <c r="D22" s="36">
         <v>76.2</v>
       </c>
       <c r="E22" s="36">
         <v>78.599999999999994</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A23" s="34" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="35">
         <v>101.2</v>
       </c>
       <c r="C23" s="35">
         <v>113.4</v>
       </c>
       <c r="D23" s="36">
         <v>112.3</v>
       </c>
       <c r="E23" s="36">
         <v>110.7</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A24" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="35">
         <v>107.6</v>
       </c>
       <c r="C24" s="35">
         <v>79.2</v>
       </c>
       <c r="D24" s="36">
         <v>72.900000000000006</v>
       </c>
       <c r="E24" s="36">
         <v>70.8</v>
       </c>
     </row>
-    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A25" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="35">
         <v>112</v>
       </c>
       <c r="C25" s="35">
         <v>107.7</v>
       </c>
       <c r="D25" s="36">
         <v>108.8</v>
       </c>
       <c r="E25" s="36">
         <v>107</v>
       </c>
     </row>
-    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" s="1" customFormat="1" ht="25.5">
       <c r="A26" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B26" s="35">
         <v>207.2</v>
       </c>
       <c r="C26" s="35">
         <v>118.6</v>
       </c>
       <c r="D26" s="36">
         <v>198.2</v>
       </c>
       <c r="E26" s="36">
         <v>566.79999999999995</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="38.25">
       <c r="A27" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B27" s="35">
         <v>161.6</v>
       </c>
       <c r="C27" s="35">
         <v>121.3</v>
       </c>
       <c r="D27" s="36">
         <v>111.8</v>
       </c>
       <c r="E27" s="36">
         <v>109.8</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="25.5">
       <c r="A28" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="35">
         <v>89.7</v>
       </c>
       <c r="C28" s="35">
         <v>96.6</v>
       </c>
       <c r="D28" s="36">
         <v>102.5</v>
       </c>
       <c r="E28" s="36">
         <v>101.3</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B29" s="38">
         <v>76.5</v>
       </c>
       <c r="C29" s="38">
         <v>51.9</v>
       </c>
       <c r="D29" s="39">
         <v>64</v>
       </c>
       <c r="E29" s="39">
         <v>68.400000000000006</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" s="41" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="35"/>
       <c r="E30" s="35"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>